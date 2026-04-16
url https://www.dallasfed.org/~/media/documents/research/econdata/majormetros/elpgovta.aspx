--- v2 (2026-02-15)
+++ v3 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AFACD408-063A-4CAA-9B2D-ED78D87ED4B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1337A2E2-DAF6-4BBB-90E4-EC09B9FF3B29}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1AC33196-11CC-43F1-8731-4D0C3ADF817C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{81075BFD-2F79-44AB-891B-C44183E2F3E3}"/>
   </bookViews>
   <sheets>
     <sheet name="elpgovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{694A3622-561A-41B7-8BAF-E86DC33C51EC}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D921F5D1-044A-43FD-BA3E-4424E491A339}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>44.807125618000001</v>
+        <v>44.810545173999998</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>44.682812521999999</v>
+        <v>44.686808749000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.12431309600000162</v>
+        <v>-0.12373642499999704</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.2789501178150826</v>
+        <v>-3.2637245041997609</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>44.945481774000001</v>
+        <v>44.950418804000002</v>
       </c>
       <c r="C8" s="5">
-        <v>0.26266925200000202</v>
+        <v>0.2636100550000009</v>
       </c>
       <c r="D8" s="5">
-        <v>7.2868417677135922</v>
+        <v>7.3131183092541185</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>44.960704434</v>
+        <v>44.959886279000003</v>
       </c>
       <c r="C9" s="5">
-        <v>1.5222659999999166E-2</v>
+        <v>9.4674750000010022E-3</v>
       </c>
       <c r="D9" s="5">
-        <v>0.40718795137828501</v>
+        <v>0.25303746289129236</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>45.327720925000001</v>
+        <v>45.316436308999997</v>
       </c>
       <c r="C10" s="5">
-        <v>0.36701649100000111</v>
+        <v>0.35655002999999397</v>
       </c>
       <c r="D10" s="5">
-        <v>10.247643460219003</v>
+        <v>9.9427373710478495</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>46.120780691999997</v>
+        <v>46.125899873999998</v>
       </c>
       <c r="C11" s="5">
-        <v>0.79305976699999547</v>
+        <v>0.80946356500000149</v>
       </c>
       <c r="D11" s="5">
-        <v>23.138313379332011</v>
+        <v>23.671386166177943</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>45.241433581000003</v>
+        <v>45.246017737999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.87934711099999419</v>
+        <v>-0.87988213599999909</v>
       </c>
       <c r="D12" s="5">
-        <v>-20.626323490460997</v>
+        <v>-20.635531175784994</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>44.319038401</v>
+        <v>44.322613038999997</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.92239518000000231</v>
+        <v>-0.92340469900000244</v>
       </c>
       <c r="D13" s="5">
-        <v>-21.90060873372801</v>
+        <v>-21.91997594882713</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>44.623829223999998</v>
+        <v>44.614282158000002</v>
       </c>
       <c r="C14" s="5">
-        <v>0.3047908229999976</v>
+        <v>0.29166911900000514</v>
       </c>
       <c r="D14" s="5">
-        <v>8.5720585704702543</v>
+        <v>8.1888836585572768</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>44.953126533999999</v>
+        <v>44.953518815999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.32929731000000118</v>
+        <v>0.33923665799999725</v>
       </c>
       <c r="D15" s="5">
-        <v>9.2236823612038332</v>
+        <v>9.5159552485950982</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>45.139171328000003</v>
+        <v>45.141689698</v>
       </c>
       <c r="C16" s="5">
-        <v>0.18604479400000429</v>
+        <v>0.18817088200000143</v>
       </c>
       <c r="D16" s="5">
-        <v>5.0809888268121606</v>
+        <v>5.1403510179043765</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>44.830971181000002</v>
+        <v>44.824788914999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.30820014700000087</v>
+        <v>-0.31690078300000124</v>
       </c>
       <c r="D17" s="5">
-        <v>-7.8925450510807575</v>
+        <v>-8.1063919397702193</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>45.478952911999997</v>
+        <v>45.481727716999998</v>
       </c>
       <c r="C18" s="5">
-        <v>0.64798173099999445</v>
+        <v>0.6569388019999991</v>
       </c>
       <c r="D18" s="5">
-        <v>18.792143668013072</v>
+        <v>19.076047217495873</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>45.549460224000001</v>
+        <v>45.552751389000001</v>
       </c>
       <c r="C19" s="5">
-        <v>7.0507312000003708E-2</v>
+        <v>7.1023672000002591E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>1.8763395556785412</v>
+        <v>1.8900828539737624</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>45.578301410999998</v>
+        <v>45.582205033999998</v>
       </c>
       <c r="C20" s="5">
-        <v>2.8841186999997603E-2</v>
+        <v>2.9453644999996698E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.76247241361480089</v>
+        <v>0.77866508938899681</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>46.058606840000003</v>
+        <v>46.058446879000002</v>
       </c>
       <c r="C21" s="5">
-        <v>0.48030542900000484</v>
+        <v>0.4762418450000041</v>
       </c>
       <c r="D21" s="5">
-        <v>13.404930519497583</v>
+        <v>13.283721221180421</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>46.045507249000003</v>
+        <v>46.036878354000002</v>
       </c>
       <c r="C22" s="5">
-        <v>-1.3099590999999577E-2</v>
+        <v>-2.1568524999999283E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>-0.340760264697193</v>
+        <v>-0.56049810892956353</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>46.635153600000002</v>
+        <v>46.639428983000002</v>
       </c>
       <c r="C23" s="5">
-        <v>0.58964635099999896</v>
+        <v>0.60255062899999956</v>
       </c>
       <c r="D23" s="5">
-        <v>16.496747035794691</v>
+        <v>16.887557883319214</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>46.093382892000001</v>
+        <v>46.097063085999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.54177070800000138</v>
+        <v>-0.54236589700000337</v>
       </c>
       <c r="D24" s="5">
-        <v>-13.083534152482844</v>
+        <v>-13.095876224420211</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>46.469112455999998</v>
+        <v>46.471219433999998</v>
       </c>
       <c r="C25" s="5">
-        <v>0.37572956399999669</v>
+        <v>0.37415634799999964</v>
       </c>
       <c r="D25" s="5">
-        <v>10.232469038784963</v>
+        <v>10.186844224453928</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>46.436283889000002</v>
+        <v>46.430164412000003</v>
       </c>
       <c r="C26" s="5">
-        <v>-3.2828566999995701E-2</v>
+        <v>-4.1055021999994779E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-0.84446572270114872</v>
+        <v>-1.0550045385947504</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>46.923889897000002</v>
+        <v>46.922489859999999</v>
       </c>
       <c r="C27" s="5">
-        <v>0.4876060080000002</v>
+        <v>0.49232544799999545</v>
       </c>
       <c r="D27" s="5">
-        <v>13.354455156698286</v>
+        <v>13.493223486818584</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>46.982288021999999</v>
+        <v>46.984102448000002</v>
       </c>
       <c r="C28" s="5">
-        <v>5.8398124999996526E-2</v>
+        <v>6.1612588000002688E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>1.5036993172906632</v>
+        <v>1.5871152888489171</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>47.644497788999999</v>
+        <v>47.640774092999997</v>
       </c>
       <c r="C29" s="5">
-        <v>0.66220976700000023</v>
+        <v>0.65667164499999586</v>
       </c>
       <c r="D29" s="5">
-        <v>18.288653047755975</v>
+        <v>18.123007675638547</v>
       </c>
       <c r="E29" s="5">
-        <v>6.2758546912595303</v>
+        <v>6.2822051060627881</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>47.362282366999999</v>
+        <v>47.363191632000003</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.28221542200000016</v>
+        <v>-0.2775824609999944</v>
       </c>
       <c r="D30" s="5">
-        <v>-6.8809728447253748</v>
+        <v>-6.7721200281750544</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>47.609345537000003</v>
+        <v>47.611546404000002</v>
       </c>
       <c r="C31" s="5">
-        <v>0.24706317000000411</v>
+        <v>0.248354771999999</v>
       </c>
       <c r="D31" s="5">
-        <v>6.4424998558076929</v>
+        <v>6.4770294316085719</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>48.178160339999998</v>
+        <v>48.181611251</v>
       </c>
       <c r="C32" s="5">
-        <v>0.56881480299999509</v>
+        <v>0.5700648469999976</v>
       </c>
       <c r="D32" s="5">
-        <v>15.317711223179554</v>
+        <v>15.352864029932389</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>48.051168121000003</v>
+        <v>48.051395472000003</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.12699221899999458</v>
+        <v>-0.1302157789999967</v>
       </c>
       <c r="D33" s="5">
-        <v>-3.1176095697986295</v>
+        <v>-3.1953487219682053</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>48.078370888999999</v>
+        <v>48.073094009999998</v>
       </c>
       <c r="C34" s="5">
-        <v>2.7202767999995103E-2</v>
+        <v>2.1698537999995438E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>0.68146426578641339</v>
+        <v>0.54323110061071933</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>47.933462999</v>
+        <v>47.936536199000003</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.14490788999999893</v>
+        <v>-0.13655781099999587</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.5574348733073413</v>
+        <v>-3.3559989847686711</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>48.440127074999999</v>
+        <v>48.442576729999999</v>
       </c>
       <c r="C36" s="5">
-        <v>0.50666407599999985</v>
+        <v>0.50604053099999646</v>
       </c>
       <c r="D36" s="5">
-        <v>13.448200497270136</v>
+        <v>13.429765776592784</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>48.079850073000003</v>
+        <v>48.079970281999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.36027700199999657</v>
+        <v>-0.36260644800000108</v>
       </c>
       <c r="D37" s="5">
-        <v>-8.568894354699486</v>
+        <v>-8.6216195076157405</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>48.252983329999999</v>
+        <v>48.250515387</v>
       </c>
       <c r="C38" s="5">
-        <v>0.17313325699999638</v>
+        <v>0.1705451050000022</v>
       </c>
       <c r="D38" s="5">
-        <v>4.4077599044466176</v>
+        <v>4.3405670577672417</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>49.808255523</v>
+        <v>49.805043470999998</v>
       </c>
       <c r="C39" s="5">
-        <v>1.5552721930000004</v>
+        <v>1.5545280839999975</v>
       </c>
       <c r="D39" s="5">
-        <v>46.327496091098141</v>
+        <v>46.304068239027572</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>50.032008521999998</v>
+        <v>50.033751592000002</v>
       </c>
       <c r="C40" s="5">
-        <v>0.22375299899999845</v>
+        <v>0.22870812100000393</v>
       </c>
       <c r="D40" s="5">
-        <v>5.5259519164211124</v>
+        <v>5.6518082486592292</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>50.015273972000003</v>
+        <v>50.014390339000002</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.6734549999995352E-2</v>
+        <v>-1.9361252999999579E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.40063470239851684</v>
+        <v>-0.46336959944036638</v>
       </c>
       <c r="E41" s="5">
-        <v>4.9759705590754821</v>
+        <v>4.9823209030282367</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>49.177734915000002</v>
+        <v>49.17666783</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.83753905700000075</v>
+        <v>-0.83772250900000245</v>
       </c>
       <c r="D42" s="5">
-        <v>-18.343561459936396</v>
+        <v>-18.347511597838562</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>49.852407876999997</v>
+        <v>49.853470025999997</v>
       </c>
       <c r="C43" s="5">
-        <v>0.67467296199999538</v>
+        <v>0.67680219599999702</v>
       </c>
       <c r="D43" s="5">
-        <v>17.763692889901805</v>
+        <v>17.824480883837388</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>49.338740639000001</v>
+        <v>49.341897797999998</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.51366723799999647</v>
+        <v>-0.51157222799999857</v>
       </c>
       <c r="D44" s="5">
-        <v>-11.687323999954014</v>
+        <v>-11.642080328481462</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>49.260674735000002</v>
+        <v>49.261204921000001</v>
       </c>
       <c r="C45" s="5">
-        <v>-7.8065903999998909E-2</v>
+        <v>-8.0692876999997054E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>-1.8822560275107758</v>
+        <v>-1.9449033488748491</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>49.429985055000003</v>
+        <v>49.426869742000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.16931032000000101</v>
+        <v>0.16566482100000002</v>
       </c>
       <c r="D46" s="5">
-        <v>4.2033007007022949</v>
+        <v>4.1110721581106624</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>49.662965896999999</v>
+        <v>49.665163888999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.23298084199999636</v>
+        <v>0.23829414699999774</v>
       </c>
       <c r="D47" s="5">
-        <v>5.8049722113184155</v>
+        <v>5.9412740195962321</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>49.923280851000001</v>
+        <v>49.924721558999998</v>
       </c>
       <c r="C48" s="5">
-        <v>0.26031495400000182</v>
+        <v>0.25955766999999952</v>
       </c>
       <c r="D48" s="5">
-        <v>6.4744964575393693</v>
+        <v>6.4548228522158579</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>49.514307614000003</v>
+        <v>49.513874543999997</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.40897323699999788</v>
+        <v>-0.41084701500000165</v>
       </c>
       <c r="D49" s="5">
-        <v>-9.3993938642533017</v>
+        <v>-9.4402684429077954</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>49.680102505999997</v>
+        <v>49.678130740999997</v>
       </c>
       <c r="C50" s="5">
-        <v>0.16579489199999387</v>
+        <v>0.16425619700000027</v>
       </c>
       <c r="D50" s="5">
-        <v>4.0929397136306056</v>
+        <v>4.0542947426677634</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>49.480240385999998</v>
+        <v>49.477409993000002</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.19986211999999881</v>
+        <v>-0.20072074799999484</v>
       </c>
       <c r="D51" s="5">
-        <v>-4.7221801091874793</v>
+        <v>-4.7422024793167257</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>49.718212129000001</v>
+        <v>49.719710319999997</v>
       </c>
       <c r="C52" s="5">
-        <v>0.23797174300000279</v>
+        <v>0.24230032699999526</v>
       </c>
       <c r="D52" s="5">
-        <v>5.9264519088485956</v>
+        <v>6.0375260919662166</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>49.749618181000002</v>
+        <v>49.750602673000003</v>
       </c>
       <c r="C53" s="5">
-        <v>3.1406052000001239E-2</v>
+        <v>3.0892353000005812E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>0.76065634060282772</v>
+        <v>0.74814935171558794</v>
       </c>
       <c r="E53" s="5">
-        <v>-0.53114932680109472</v>
+        <v>-0.5274235359304269</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>50.275811767999997</v>
+        <v>50.273099061000003</v>
       </c>
       <c r="C54" s="5">
-        <v>0.52619358699999452</v>
+        <v>0.52249638800000042</v>
       </c>
       <c r="D54" s="5">
-        <v>13.457203610900258</v>
+        <v>13.356842894246302</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>50.353804805999999</v>
+        <v>50.355201233999999</v>
       </c>
       <c r="C55" s="5">
-        <v>7.7993038000002457E-2</v>
+        <v>8.210217299999556E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>1.8775296847346468</v>
+        <v>1.977447030033086</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>51.219126095999997</v>
+        <v>51.222532041000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.86532128999999713</v>
+        <v>0.86733080700000187</v>
       </c>
       <c r="D56" s="5">
-        <v>22.686977189773081</v>
+        <v>22.744059597623068</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>50.426263566000003</v>
+        <v>50.427667648000003</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.79286252999999363</v>
+        <v>-0.79486439299999745</v>
       </c>
       <c r="D57" s="5">
-        <v>-17.07308630734564</v>
+        <v>-17.11154032373825</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>49.854200513999999</v>
+        <v>49.851266891000002</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.57206305200000429</v>
+        <v>-0.57640075700000182</v>
       </c>
       <c r="D58" s="5">
-        <v>-12.795358744399376</v>
+        <v>-12.886028456033404</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>50.682113090000001</v>
+        <v>50.682773552</v>
       </c>
       <c r="C59" s="5">
-        <v>0.82791257600000279</v>
+        <v>0.83150666099999881</v>
       </c>
       <c r="D59" s="5">
-        <v>21.852793664167393</v>
+        <v>21.957940191295311</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>49.841245794000002</v>
+        <v>49.841274914000003</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.84086729599999899</v>
+        <v>-0.84149863799999736</v>
       </c>
       <c r="D60" s="5">
-        <v>-18.189300616080128</v>
+        <v>-18.201519396201647</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>49.697343140000001</v>
+        <v>49.697530219000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.14390265400000146</v>
+        <v>-0.14374469500000231</v>
       </c>
       <c r="D61" s="5">
-        <v>-3.4101724993892746</v>
+        <v>-3.406486440404155</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>49.329281270000003</v>
+        <v>49.325404499999998</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.36806186999999824</v>
+        <v>-0.37212571900000313</v>
       </c>
       <c r="D62" s="5">
-        <v>-8.5340616120617376</v>
+        <v>-8.6244113683564887</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>50.37874403</v>
+        <v>50.377987277999999</v>
       </c>
       <c r="C63" s="5">
-        <v>1.0494627599999973</v>
+        <v>1.0525827780000014</v>
       </c>
       <c r="D63" s="5">
-        <v>28.739132796568946</v>
+        <v>28.837379712304934</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>50.056913784000002</v>
+        <v>50.058787375999998</v>
       </c>
       <c r="C64" s="5">
-        <v>-0.32183024599999754</v>
+        <v>-0.31919990200000115</v>
       </c>
       <c r="D64" s="5">
-        <v>-7.4021703959138758</v>
+        <v>-7.343871084513653</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>48.825179278999997</v>
+        <v>48.826515037999997</v>
       </c>
       <c r="C65" s="5">
-        <v>-1.2317345050000057</v>
+        <v>-1.2322723380000014</v>
       </c>
       <c r="D65" s="5">
-        <v>-25.842117751939764</v>
+        <v>-25.851079262453702</v>
       </c>
       <c r="E65" s="5">
-        <v>-1.858182908332473</v>
+        <v>-1.8574400818294312</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>49.694780696999999</v>
+        <v>49.693173966000003</v>
       </c>
       <c r="C66" s="5">
-        <v>0.86960141800000201</v>
+        <v>0.86665892800000677</v>
       </c>
       <c r="D66" s="5">
-        <v>23.595648693871098</v>
+        <v>23.507151107926227</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>49.665084276000002</v>
+        <v>49.667927493999997</v>
       </c>
       <c r="C67" s="5">
-        <v>-2.9696420999997031E-2</v>
+        <v>-2.5246472000006293E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-0.71473935301867852</v>
+        <v>-0.6079558412123931</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>49.618277485999997</v>
+        <v>49.620675472000002</v>
       </c>
       <c r="C68" s="5">
-        <v>-4.6806790000005094E-2</v>
+        <v>-4.7252021999995009E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.1250945356743869</v>
+        <v>-1.1356759615053891</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>49.883079989000002</v>
+        <v>49.885229049000003</v>
       </c>
       <c r="C69" s="5">
-        <v>0.26480250300000563</v>
+        <v>0.26455357700000093</v>
       </c>
       <c r="D69" s="5">
-        <v>6.5955137457183621</v>
+        <v>6.5888029162207262</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>50.152917672999997</v>
+        <v>50.149192882999998</v>
       </c>
       <c r="C70" s="5">
-        <v>0.26983768399999519</v>
+        <v>0.26396383399999479</v>
       </c>
       <c r="D70" s="5">
-        <v>6.6879355560020448</v>
+        <v>6.5378002274969038</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>50.508256987999999</v>
+        <v>50.506310493999997</v>
       </c>
       <c r="C71" s="5">
-        <v>0.35533931500000193</v>
+        <v>0.35711761099999961</v>
       </c>
       <c r="D71" s="5">
-        <v>8.8414044751803367</v>
+        <v>8.8880846420413171</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>50.661338583999999</v>
+        <v>50.658818304999997</v>
       </c>
       <c r="C72" s="5">
-        <v>0.15308159599999982</v>
+        <v>0.15250781099999955</v>
       </c>
       <c r="D72" s="5">
-        <v>3.698231377781469</v>
+        <v>3.6842829039547498</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>51.136489576999999</v>
+        <v>51.137635993000004</v>
       </c>
       <c r="C73" s="5">
-        <v>0.47515099299999974</v>
+        <v>0.47881768800000657</v>
       </c>
       <c r="D73" s="5">
-        <v>11.853868061451035</v>
+        <v>11.950776334111723</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>51.050304238000002</v>
+        <v>51.044483012000001</v>
       </c>
       <c r="C74" s="5">
-        <v>-8.6185338999996475E-2</v>
+        <v>-9.315298100000291E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-2.0038348280551399</v>
+        <v>-2.164167395275185</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>51.123090877999999</v>
+        <v>51.125382463999998</v>
       </c>
       <c r="C75" s="5">
-        <v>7.2786639999996794E-2</v>
+        <v>8.0899451999997041E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>1.7244200470868609</v>
+        <v>1.9185237856906179</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>51.113394220000004</v>
+        <v>51.115919181000002</v>
       </c>
       <c r="C76" s="5">
-        <v>-9.6966579999957503E-3</v>
+        <v>-9.4632829999952151E-3</v>
       </c>
       <c r="D76" s="5">
-        <v>-0.22737002800311545</v>
+        <v>-0.22189341770993964</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>50.981524616999998</v>
+        <v>50.984086480999999</v>
       </c>
       <c r="C77" s="5">
-        <v>-0.1318696030000055</v>
+        <v>-0.13183270000000391</v>
       </c>
       <c r="D77" s="5">
-        <v>-3.0523759823627872</v>
+        <v>-3.0513852678508147</v>
       </c>
       <c r="E77" s="5">
-        <v>4.4164616901416265</v>
+        <v>4.4188520137487641</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>50.526096738</v>
+        <v>50.528357569999997</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.45542787899999837</v>
+        <v>-0.45572891100000135</v>
       </c>
       <c r="D78" s="5">
-        <v>-10.208513244268524</v>
+        <v>-10.214444396688682</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>50.260478329000001</v>
+        <v>50.267000181</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.26561840899999822</v>
+        <v>-0.26135738899999694</v>
       </c>
       <c r="D79" s="5">
-        <v>-6.1292217330801151</v>
+        <v>-6.0334158994873821</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>50.883920815000003</v>
+        <v>50.885744355999996</v>
       </c>
       <c r="C80" s="5">
-        <v>0.62344248600000185</v>
+        <v>0.61874417499999623</v>
       </c>
       <c r="D80" s="5">
-        <v>15.94376734770484</v>
+        <v>15.813173264527292</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>51.312613595000002</v>
+        <v>51.314374637999997</v>
       </c>
       <c r="C81" s="5">
-        <v>0.42869277999999866</v>
+        <v>0.42863028200000031</v>
       </c>
       <c r="D81" s="5">
-        <v>10.591771180088717</v>
+        <v>10.589757540598255</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>51.399120355999997</v>
+        <v>51.393196637000003</v>
       </c>
       <c r="C82" s="5">
-        <v>8.6506760999995436E-2</v>
+        <v>7.882199900000586E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>2.0419167530279392</v>
+        <v>1.8589255488945966</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>51.422821384999999</v>
+        <v>51.417899169000002</v>
       </c>
       <c r="C83" s="5">
-        <v>2.3701029000001483E-2</v>
+        <v>2.4702531999999167E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>0.55474639844925733</v>
+        <v>0.57831640908145854</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>51.636601732000003</v>
+        <v>51.609919427000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.2137803470000037</v>
+        <v>0.19202025799999944</v>
       </c>
       <c r="D84" s="5">
-        <v>5.1044305040414573</v>
+        <v>4.574605112150576</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>51.897981266999999</v>
+        <v>51.901172041000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.26137953499999611</v>
+        <v>0.29125261400000113</v>
       </c>
       <c r="D85" s="5">
-        <v>6.2462822779155713</v>
+        <v>6.9862119087120034</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>51.473454885999999</v>
+        <v>51.475091028000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.42452638099999973</v>
+        <v>-0.42608101300000101</v>
       </c>
       <c r="D86" s="5">
-        <v>-9.3862198543506086</v>
+        <v>-9.4185024850436001</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>53.404862283</v>
+        <v>53.415468042000001</v>
       </c>
       <c r="C87" s="5">
-        <v>1.931407397000001</v>
+        <v>1.9403770139999992</v>
       </c>
       <c r="D87" s="5">
-        <v>55.585731483669477</v>
+        <v>55.89743811990251</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>53.357968837999998</v>
+        <v>53.368078713000003</v>
       </c>
       <c r="C88" s="5">
-        <v>-4.6893445000002032E-2</v>
+        <v>-4.7389328999997815E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>-1.0486155058148872</v>
+        <v>-1.0594408659451604</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>53.661767155</v>
+        <v>53.672139147000003</v>
       </c>
       <c r="C89" s="5">
-        <v>0.30379831700000182</v>
+        <v>0.30406043400000016</v>
       </c>
       <c r="D89" s="5">
-        <v>7.0503710594242319</v>
+        <v>7.0552670717930033</v>
       </c>
       <c r="E89" s="5">
-        <v>5.2572820411617593</v>
+        <v>5.2723366280216677</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>52.971704733999999</v>
+        <v>52.98413643</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.69006242100000037</v>
+        <v>-0.68800271700000337</v>
       </c>
       <c r="D90" s="5">
-        <v>-14.385416231879965</v>
+        <v>-14.342880399043278</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>53.085893362</v>
+        <v>53.097935151000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.11418862800000085</v>
+        <v>0.11379872100000199</v>
       </c>
       <c r="D91" s="5">
-        <v>2.617674508575818</v>
+        <v>2.6080110456723871</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>53.317100115999999</v>
+        <v>53.317230840999997</v>
       </c>
       <c r="C92" s="5">
-        <v>0.23120675399999868</v>
+        <v>0.2192956899999956</v>
       </c>
       <c r="D92" s="5">
-        <v>5.353430252368252</v>
+        <v>5.070168626048055</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>53.390614169999999</v>
+        <v>53.383564440000001</v>
       </c>
       <c r="C93" s="5">
-        <v>7.3514054000000328E-2</v>
+        <v>6.6333599000003574E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>1.6671750075625269</v>
+        <v>1.5032151011759032</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>53.262372626999998</v>
+        <v>53.245880192000001</v>
       </c>
       <c r="C94" s="5">
-        <v>-0.12824154300000146</v>
+        <v>-0.13768424799999934</v>
       </c>
       <c r="D94" s="5">
-        <v>-2.8445644927094782</v>
+        <v>-3.0514525723193575</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>53.496333073000002</v>
+        <v>53.479647544000002</v>
       </c>
       <c r="C95" s="5">
-        <v>0.23396044600000465</v>
+        <v>0.23376735200000098</v>
       </c>
       <c r="D95" s="5">
-        <v>5.4003532357541406</v>
+        <v>5.3974998981684896</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>53.499544890999999</v>
+        <v>53.389783020000003</v>
       </c>
       <c r="C96" s="5">
-        <v>3.2118179999969243E-3</v>
+        <v>-8.9864523999999335E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>7.2069510576677764E-2</v>
+        <v>-1.9978883465627151</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>53.606605922999996</v>
+        <v>53.646839104999998</v>
       </c>
       <c r="C97" s="5">
-        <v>0.10706103199999717</v>
+        <v>0.25705608499999499</v>
       </c>
       <c r="D97" s="5">
-        <v>2.4279970471882129</v>
+        <v>5.93312610058081</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>53.791497089000003</v>
+        <v>53.833171718999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.18489116600000699</v>
+        <v>0.18633261400000123</v>
       </c>
       <c r="D98" s="5">
-        <v>4.2182667085957526</v>
+        <v>4.2485345840316491</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>53.629777883000003</v>
+        <v>53.652285048000003</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.16171920600000078</v>
+        <v>-0.18088667099999611</v>
       </c>
       <c r="D99" s="5">
-        <v>-3.5486297683510304</v>
+        <v>-3.9584718556981424</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>53.897993368999998</v>
+        <v>53.927109952000002</v>
       </c>
       <c r="C100" s="5">
-        <v>0.26821548599999545</v>
+        <v>0.27482490399999904</v>
       </c>
       <c r="D100" s="5">
-        <v>6.1693553753221497</v>
+        <v>6.322964335896275</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>53.805661485999998</v>
+        <v>53.820140625000001</v>
       </c>
       <c r="C101" s="5">
-        <v>-9.2331882999999948E-2</v>
+        <v>-0.10696932700000161</v>
       </c>
       <c r="D101" s="5">
-        <v>-2.0364442712475617</v>
+        <v>-2.3545114957099766</v>
       </c>
       <c r="E101" s="5">
-        <v>0.26815056348101773</v>
+        <v>0.27575103275583324</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>54.102624741</v>
+        <v>54.137011661999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.29696325500000142</v>
+        <v>0.31687103699999852</v>
       </c>
       <c r="D102" s="5">
-        <v>6.8278088552789606</v>
+        <v>7.2984411953949113</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>54.226223562000001</v>
+        <v>54.251690037000003</v>
       </c>
       <c r="C103" s="5">
-        <v>0.12359882100000164</v>
+        <v>0.114678375000004</v>
       </c>
       <c r="D103" s="5">
-        <v>2.7761399253395824</v>
+        <v>2.5717843125281137</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>54.399930568000002</v>
+        <v>54.401049067999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.17370700600000077</v>
+        <v>0.14935903099999592</v>
       </c>
       <c r="D104" s="5">
-        <v>3.9125068209553193</v>
+        <v>3.3541774642967814</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>54.259021898</v>
+        <v>54.236263546000004</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.14090867000000173</v>
+        <v>-0.16478552199999541</v>
       </c>
       <c r="D105" s="5">
-        <v>-3.0643820296295976</v>
+        <v>-3.5749545143916706</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>54.453640120000003</v>
+        <v>54.408008899999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.19461822200000256</v>
+        <v>0.17174535399999513</v>
       </c>
       <c r="D106" s="5">
-        <v>4.3901384494435813</v>
+        <v>3.8668224760959546</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>54.556192738</v>
+        <v>54.496990818</v>
       </c>
       <c r="C107" s="5">
-        <v>0.10255261799999715</v>
+        <v>8.898191800000177E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>2.2835183281746385</v>
+        <v>1.9802972200256841</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>54.794434604999999</v>
+        <v>54.532699653000002</v>
       </c>
       <c r="C108" s="5">
-        <v>0.23824186699999927</v>
+        <v>3.5708835000001216E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>5.3680008799038781</v>
+        <v>0.78913286734323407</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>54.754369382999997</v>
+        <v>54.876964952000002</v>
       </c>
       <c r="C109" s="5">
-        <v>-4.006522200000262E-2</v>
+        <v>0.34426529899999991</v>
       </c>
       <c r="D109" s="5">
-        <v>-0.87390969406188068</v>
+        <v>7.8442594098439455</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>54.811399690000002</v>
+        <v>54.903068046000001</v>
       </c>
       <c r="C110" s="5">
-        <v>5.7030307000005109E-2</v>
+        <v>2.6103093999999771E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>1.2570645794856228</v>
+        <v>0.57229460118326525</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>54.753252805000002</v>
+        <v>54.837551452</v>
       </c>
       <c r="C111" s="5">
-        <v>-5.8146884999999315E-2</v>
+        <v>-6.551659400000176E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-1.2656231245610328</v>
+        <v>-1.4226155712471211</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>55.019874659000003</v>
+        <v>55.060039572999997</v>
       </c>
       <c r="C112" s="5">
-        <v>0.26662185400000027</v>
+        <v>0.22248812099999782</v>
       </c>
       <c r="D112" s="5">
-        <v>6.0024882596823037</v>
+        <v>4.9787921464775398</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>55.194962672999999</v>
+        <v>55.233682579000003</v>
       </c>
       <c r="C113" s="5">
-        <v>0.17508801399999641</v>
+        <v>0.17364300600000604</v>
       </c>
       <c r="D113" s="5">
-        <v>3.8862733774178926</v>
+        <v>3.8507810047525792</v>
       </c>
       <c r="E113" s="5">
-        <v>2.5820724968904862</v>
+        <v>2.6264181727971847</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>55.265680703000001</v>
+        <v>55.331344399999999</v>
       </c>
       <c r="C114" s="5">
-        <v>7.0718030000001875E-2</v>
+        <v>9.7661820999995541E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>1.5483696007436043</v>
+        <v>2.1425445692466738</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>55.251454789</v>
+        <v>55.293136988999997</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.4225914000000728E-2</v>
+        <v>-3.8207411000001912E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.3084545211431311</v>
+        <v>-0.82548447251791224</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>55.240085671000003</v>
+        <v>55.239928663000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-1.1369117999997513E-2</v>
+        <v>-5.3208325999996475E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-0.24664530567729548</v>
+        <v>-1.1486622442354544</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>55.428298378999997</v>
+        <v>55.382355011000001</v>
       </c>
       <c r="C117" s="5">
-        <v>0.18821270799999468</v>
+        <v>0.14242634800000076</v>
       </c>
       <c r="D117" s="5">
-        <v>4.1661067933583817</v>
+        <v>3.1382413406175313</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>55.695813442000002</v>
+        <v>55.601322527000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.26751506300000472</v>
+        <v>0.21896751599999931</v>
       </c>
       <c r="D118" s="5">
-        <v>5.9478287120885875</v>
+        <v>4.8490333748932857</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>55.839423257</v>
+        <v>55.695849236000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.14360981499999781</v>
+        <v>9.4526709000000153E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>3.1384197446277629</v>
+        <v>2.0592805881634479</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>56.389710186000002</v>
+        <v>55.91292705</v>
       </c>
       <c r="C120" s="5">
-        <v>0.55028692900000209</v>
+        <v>0.21707781399999959</v>
       </c>
       <c r="D120" s="5">
-        <v>12.488276493378603</v>
+        <v>4.7786442405812091</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>56.107061608000002</v>
+        <v>56.379803567000003</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.28264857799999987</v>
+        <v>0.46687651700000288</v>
       </c>
       <c r="D121" s="5">
-        <v>-5.8518161009885938</v>
+        <v>10.493304502506895</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>55.856665976999999</v>
+        <v>56.030367532</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.2503956310000035</v>
+        <v>-0.34943603500000364</v>
       </c>
       <c r="D122" s="5">
-        <v>-5.2258675961518231</v>
+        <v>-7.1891064525767545</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>56.312902989000001</v>
+        <v>56.473325596000002</v>
       </c>
       <c r="C123" s="5">
-        <v>0.45623701200000255</v>
+        <v>0.44295806400000259</v>
       </c>
       <c r="D123" s="5">
-        <v>10.254133413549503</v>
+        <v>9.9103784725040889</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>56.470053505999999</v>
+        <v>56.520863478000003</v>
       </c>
       <c r="C124" s="5">
-        <v>0.15715051699999805</v>
+        <v>4.7537882000000309E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>3.4006802278215842</v>
+        <v>1.0148208460695196</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>56.937792297000001</v>
+        <v>56.992730842999997</v>
       </c>
       <c r="C125" s="5">
-        <v>0.46773879100000215</v>
+        <v>0.47186736499999427</v>
       </c>
       <c r="D125" s="5">
-        <v>10.405089737561536</v>
+        <v>10.491316317999244</v>
       </c>
       <c r="E125" s="5">
-        <v>3.1575881921060756</v>
+        <v>3.1847383369451254</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>56.674086539000001</v>
+        <v>56.756095633000001</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.2637057580000004</v>
+        <v>-0.23663520999999577</v>
       </c>
       <c r="D126" s="5">
-        <v>-5.4183552643736865</v>
+        <v>-4.8702099774159961</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>56.849265250999998</v>
+        <v>56.897123950999998</v>
       </c>
       <c r="C127" s="5">
-        <v>0.17517871199999746</v>
+        <v>0.14102831799999649</v>
       </c>
       <c r="D127" s="5">
-        <v>3.7728930216235579</v>
+        <v>3.0228661023096404</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>57.070874613000001</v>
+        <v>57.071403936000003</v>
       </c>
       <c r="C128" s="5">
-        <v>0.22160936200000236</v>
+        <v>0.17427998500000541</v>
       </c>
       <c r="D128" s="5">
-        <v>4.7794382937113022</v>
+        <v>3.7382468941716374</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>57.548888433999998</v>
+        <v>57.496228432999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.47801382099999756</v>
+        <v>0.42482449699999592</v>
       </c>
       <c r="D129" s="5">
-        <v>10.527141135970087</v>
+        <v>9.3074124416480117</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>57.943890062999998</v>
+        <v>57.801548564000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.39500162899999935</v>
+        <v>0.30532013100000199</v>
       </c>
       <c r="D130" s="5">
-        <v>8.5546680173132614</v>
+        <v>6.5617631580767721</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>57.558053995000002</v>
+        <v>57.347602565999999</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.38583606799999615</v>
+        <v>-0.45394599800000179</v>
       </c>
       <c r="D131" s="5">
-        <v>-7.7043040996012113</v>
+        <v>-9.0276284832428217</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>58.733159829000002</v>
+        <v>58.09418952</v>
       </c>
       <c r="C132" s="5">
-        <v>1.175105834</v>
+        <v>0.74658695400000141</v>
       </c>
       <c r="D132" s="5">
-        <v>27.446281822068276</v>
+        <v>16.790942861727242</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>58.057599074000002</v>
+        <v>58.443698961000003</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.67556075499999935</v>
+        <v>0.34950944100000214</v>
       </c>
       <c r="D133" s="5">
-        <v>-12.962087447190374</v>
+        <v>7.4632509662980739</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>56.611989006000002</v>
+        <v>56.799839321</v>
       </c>
       <c r="C134" s="5">
-        <v>-1.4456100680000006</v>
+        <v>-1.6438596400000023</v>
       </c>
       <c r="D134" s="5">
-        <v>-26.108905361140465</v>
+        <v>-28.991073847430204</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>57.153049613</v>
+        <v>57.406367299000003</v>
       </c>
       <c r="C135" s="5">
-        <v>0.54106060699999858</v>
+        <v>0.60652797800000258</v>
       </c>
       <c r="D135" s="5">
-        <v>12.091309037133824</v>
+        <v>13.594027752902239</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>57.154446069999999</v>
+        <v>57.209786600999998</v>
       </c>
       <c r="C136" s="5">
-        <v>1.3964569999984633E-3</v>
+        <v>-0.19658069800000533</v>
       </c>
       <c r="D136" s="5">
-        <v>2.9324307717115694E-2</v>
+        <v>-4.0327281276881006</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>57.788075982999999</v>
+        <v>57.873454572999997</v>
       </c>
       <c r="C137" s="5">
-        <v>0.63362991300000004</v>
+        <v>0.66366797199999894</v>
       </c>
       <c r="D137" s="5">
-        <v>14.145443989715357</v>
+        <v>14.844169128217754</v>
       </c>
       <c r="E137" s="5">
-        <v>1.4933555582287594</v>
+        <v>1.5453264249192911</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>58.025433325000002</v>
+        <v>58.098778285000002</v>
       </c>
       <c r="C138" s="5">
-        <v>0.2373573420000028</v>
+        <v>0.22532371200000512</v>
       </c>
       <c r="D138" s="5">
-        <v>5.041735077426357</v>
+        <v>4.7734191421055394</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>57.987132437</v>
+        <v>58.015615017000002</v>
       </c>
       <c r="C139" s="5">
-        <v>-3.8300888000001976E-2</v>
+        <v>-8.3163267999999846E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-0.78921557352562566</v>
+        <v>-1.7042352946847972</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>58.224607706</v>
+        <v>58.206947741</v>
       </c>
       <c r="C140" s="5">
-        <v>0.23747526900000082</v>
+        <v>0.19133272399999868</v>
       </c>
       <c r="D140" s="5">
-        <v>5.026589091840572</v>
+        <v>4.0301224700557858</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>58.545184188999997</v>
+        <v>58.497221312000001</v>
       </c>
       <c r="C141" s="5">
-        <v>0.32057648299999641</v>
+        <v>0.29027357100000017</v>
       </c>
       <c r="D141" s="5">
-        <v>6.8108242999564972</v>
+        <v>6.1512050858976153</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>59.013114524999999</v>
+        <v>58.886809978000002</v>
       </c>
       <c r="C142" s="5">
-        <v>0.467930336000002</v>
+        <v>0.38958866600000164</v>
       </c>
       <c r="D142" s="5">
-        <v>10.024223215569483</v>
+        <v>8.29128196958251</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>59.539111816000002</v>
+        <v>59.324450403999997</v>
       </c>
       <c r="C143" s="5">
-        <v>0.52599729100000303</v>
+        <v>0.43764042599999442</v>
       </c>
       <c r="D143" s="5">
-        <v>11.236109077053303</v>
+        <v>9.2919921418907379</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>58.094070913000003</v>
+        <v>57.378544269000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.4450409029999989</v>
+        <v>-1.9459061349999942</v>
       </c>
       <c r="D144" s="5">
-        <v>-25.534775066152825</v>
+        <v>-32.982283407162981</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>58.707080486999999</v>
+        <v>59.139839612999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.61300957399999589</v>
+        <v>1.761295343999997</v>
       </c>
       <c r="D145" s="5">
-        <v>13.423768964910909</v>
+        <v>43.736610714081351</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>58.850406530000001</v>
+        <v>59.069478359000001</v>
       </c>
       <c r="C146" s="5">
-        <v>0.14332604300000185</v>
+        <v>-7.0361253999998041E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>2.9693108854377481</v>
+        <v>-1.418387204178273</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>58.503932579999997</v>
+        <v>58.727939391</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.34647395000000358</v>
+        <v>-0.34153896800000183</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.8405078339632492</v>
+        <v>-6.7219353423692336</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>58.860972564000001</v>
+        <v>58.925454932000001</v>
       </c>
       <c r="C148" s="5">
-        <v>0.35703998400000359</v>
+        <v>0.19751554100000135</v>
       </c>
       <c r="D148" s="5">
-        <v>7.574289210622509</v>
+        <v>4.1113734256856826</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>58.700202365000003</v>
+        <v>58.770704801999997</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.16077019899999812</v>
+        <v>-0.15475013000000359</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.2288333125569446</v>
+        <v>-3.1063184038482516</v>
       </c>
       <c r="E149" s="5">
-        <v>1.5783989456031211</v>
+        <v>1.5503657689351025</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>58.850074743999997</v>
+        <v>58.890601353999998</v>
       </c>
       <c r="C150" s="5">
-        <v>0.14987237899999428</v>
+        <v>0.11989655200000016</v>
       </c>
       <c r="D150" s="5">
-        <v>3.1072120019287164</v>
+        <v>2.4757442786012662</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>58.824020840999999</v>
+        <v>58.824153434999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.6053902999997547E-2</v>
+        <v>-6.6447918999998024E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.52996819976216525</v>
+        <v>-1.3456225957274248</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>58.767429043</v>
+        <v>58.739690236000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-5.6591797999999471E-2</v>
+        <v>-8.4463198999998212E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.1483739839911022</v>
+        <v>-1.7094887337483766</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>58.532416286999997</v>
+        <v>58.515239614999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.23501275600000326</v>
+        <v>-0.22445062100000257</v>
       </c>
       <c r="D153" s="5">
-        <v>-4.6946824709224071</v>
+        <v>-4.4901792535849694</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>57.953203555000002</v>
+        <v>57.899237604</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.5792127319999949</v>
+        <v>-0.61600201099999907</v>
       </c>
       <c r="D154" s="5">
-        <v>-11.249267888817583</v>
+        <v>-11.926290507811011</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>58.273391697000001</v>
+        <v>58.147334465999997</v>
       </c>
       <c r="C155" s="5">
-        <v>0.32018814199999923</v>
+        <v>0.24809686199999703</v>
       </c>
       <c r="D155" s="5">
-        <v>6.8351532813417437</v>
+        <v>5.2649020146574799</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>57.586382174999997</v>
+        <v>56.929587343999998</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.68700952200000387</v>
+        <v>-1.2177471219999987</v>
       </c>
       <c r="D156" s="5">
-        <v>-13.265078885957038</v>
+        <v>-22.429123671562067</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>58.290338560999999</v>
+        <v>58.637317303000003</v>
       </c>
       <c r="C157" s="5">
-        <v>0.70395638600000154</v>
+        <v>1.7077299590000052</v>
       </c>
       <c r="D157" s="5">
-        <v>15.696811902632524</v>
+        <v>42.571488540711911</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>59.526679868000002</v>
+        <v>59.701027402999998</v>
       </c>
       <c r="C158" s="5">
-        <v>1.2363413070000036</v>
+        <v>1.0637100999999944</v>
       </c>
       <c r="D158" s="5">
-        <v>28.641468533323522</v>
+        <v>24.077360588830942</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>59.885849088999997</v>
+        <v>60.036887344</v>
       </c>
       <c r="C159" s="5">
-        <v>0.35916922099999482</v>
+        <v>0.33585994100000249</v>
       </c>
       <c r="D159" s="5">
-        <v>7.4856819111125406</v>
+        <v>6.963684367348888</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>59.993098588000002</v>
+        <v>60.048761480000003</v>
       </c>
       <c r="C160" s="5">
-        <v>0.10724949900000524</v>
+        <v>1.1874136000002977E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>2.1703738166831021</v>
+        <v>0.23759515169203826</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>59.972635640999997</v>
+        <v>60.026298773999997</v>
       </c>
       <c r="C161" s="5">
-        <v>-2.0462947000005727E-2</v>
+        <v>-2.2462706000005994E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.40853903984147122</v>
+        <v>-0.44796691310096115</v>
       </c>
       <c r="E161" s="5">
-        <v>2.1676812425414749</v>
+        <v>2.1364283042548671</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>59.641425202000001</v>
+        <v>59.660701183</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.33121043899999592</v>
+        <v>-0.36559759099999667</v>
       </c>
       <c r="D162" s="5">
-        <v>-6.429590487547765</v>
+        <v>-7.0688198428932925</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>60.050127046</v>
+        <v>60.033254528000001</v>
       </c>
       <c r="C163" s="5">
-        <v>0.40870184399999943</v>
+        <v>0.37255334500000004</v>
       </c>
       <c r="D163" s="5">
-        <v>8.5402986355445076</v>
+        <v>7.7562370555262383</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>60.079669422000002</v>
+        <v>60.045734613999997</v>
       </c>
       <c r="C164" s="5">
-        <v>2.954237600000198E-2</v>
+        <v>1.2480085999996504E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>0.59195430555989415</v>
+        <v>0.24974888465985057</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>60.221711611000003</v>
+        <v>60.229127638999998</v>
       </c>
       <c r="C165" s="5">
-        <v>0.14204218900000143</v>
+        <v>0.18339302500000088</v>
       </c>
       <c r="D165" s="5">
-        <v>2.8742601941124102</v>
+        <v>3.7272645582518082</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>59.371958198000002</v>
+        <v>59.423180039000002</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.84975341300000196</v>
+        <v>-0.8059475999999961</v>
       </c>
       <c r="D166" s="5">
-        <v>-15.678302949242918</v>
+        <v>-14.926990114745674</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>59.213920017</v>
+        <v>59.142935946999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.158038181000002</v>
+        <v>-0.28024409200000377</v>
       </c>
       <c r="D167" s="5">
-        <v>-3.1478475927219973</v>
+        <v>-5.5147787531151131</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>60.028220748999999</v>
+        <v>59.504492292999998</v>
       </c>
       <c r="C168" s="5">
-        <v>0.81430073199999953</v>
+        <v>0.36155634600000042</v>
       </c>
       <c r="D168" s="5">
-        <v>17.809387647964204</v>
+        <v>7.5876672586274729</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>60.763064077000003</v>
+        <v>60.998886190999997</v>
       </c>
       <c r="C169" s="5">
-        <v>0.73484332800000374</v>
+        <v>1.4943938979999984</v>
       </c>
       <c r="D169" s="5">
-        <v>15.72050963053908</v>
+        <v>34.668434813405604</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>60.70094658</v>
+        <v>60.871366891000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-6.2117497000002686E-2</v>
+        <v>-0.12751929999999589</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.2198744160872521</v>
+        <v>-2.4799784851598505</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>59.919025476000002</v>
+        <v>59.951175884999998</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.78192110399999848</v>
+        <v>-0.92019100600000314</v>
       </c>
       <c r="D171" s="5">
-        <v>-14.408362828706011</v>
+        <v>-16.70559695414585</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>60.089135102999997</v>
+        <v>60.115704811000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.1701096269999951</v>
+        <v>0.16452892600000268</v>
       </c>
       <c r="D172" s="5">
-        <v>3.4604920672501871</v>
+        <v>3.3434246872836804</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>60.083503737000001</v>
+        <v>60.103348396000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-5.6313659999958077E-3</v>
+        <v>-1.2356414999999288E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.11240230200876278</v>
+        <v>-0.24637400396766429</v>
       </c>
       <c r="E173" s="5">
-        <v>0.18486447162946451</v>
+        <v>0.12835977492149375</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>60.349803958000003</v>
+        <v>60.358408163</v>
       </c>
       <c r="C174" s="5">
-        <v>0.26630022100000161</v>
+        <v>0.25505976699999877</v>
       </c>
       <c r="D174" s="5">
-        <v>5.4501882423324988</v>
+        <v>5.2129798425840423</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>60.384025121999997</v>
+        <v>60.375862218000002</v>
       </c>
       <c r="C175" s="5">
-        <v>3.4221163999994531E-2</v>
+        <v>1.7454055000001745E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>0.68258236975999864</v>
+        <v>0.34756068997938705</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>60.396392878</v>
+        <v>60.388363804000001</v>
       </c>
       <c r="C176" s="5">
-        <v>1.2367756000003283E-2</v>
+        <v>1.2501585999999065E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>0.24605907498480573</v>
+        <v>0.24875834947755138</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>60.532432593999999</v>
+        <v>60.563659373999997</v>
       </c>
       <c r="C177" s="5">
-        <v>0.13603971599999909</v>
+        <v>0.17529556999999585</v>
       </c>
       <c r="D177" s="5">
-        <v>2.7366751628642438</v>
+        <v>3.5395195485970365</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>60.974372313000003</v>
+        <v>61.066427611999998</v>
       </c>
       <c r="C178" s="5">
-        <v>0.44193971900000406</v>
+        <v>0.50276823800000159</v>
       </c>
       <c r="D178" s="5">
-        <v>9.1215519641614016</v>
+        <v>10.429441459191713</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>61.103788535</v>
+        <v>61.046881624999997</v>
       </c>
       <c r="C179" s="5">
-        <v>0.12941622199999614</v>
+        <v>-1.9545987000000764E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>2.5769064731801183</v>
+        <v>-0.38341750486049486</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>62.306989254999998</v>
+        <v>61.954490202999999</v>
       </c>
       <c r="C180" s="5">
-        <v>1.2032007199999981</v>
+        <v>0.90760857800000139</v>
       </c>
       <c r="D180" s="5">
-        <v>26.364050174792997</v>
+        <v>19.374520462638234</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>61.134120418999998</v>
+        <v>61.254945018999997</v>
       </c>
       <c r="C181" s="5">
-        <v>-1.1728688359999992</v>
+        <v>-0.69954518400000154</v>
       </c>
       <c r="D181" s="5">
-        <v>-20.390880034994396</v>
+        <v>-12.738956890133935</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>60.957132928</v>
+        <v>61.064590010000003</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.17698749099999844</v>
+        <v>-0.19035500899999391</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.4192956510617267</v>
+        <v>-3.666022022052029</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>61.237020538000003</v>
+        <v>61.241855141999999</v>
       </c>
       <c r="C183" s="5">
-        <v>0.27988761000000295</v>
+        <v>0.17726513199999516</v>
       </c>
       <c r="D183" s="5">
-        <v>5.6511528096074848</v>
+        <v>3.5396536527434463</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>61.237718534000003</v>
+        <v>61.247721196999997</v>
       </c>
       <c r="C184" s="5">
-        <v>6.9799599999953443E-4</v>
+        <v>5.8660549999984823E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>1.3678779664272334E-2</v>
+        <v>0.1150026493963674</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>61.378781840999999</v>
+        <v>61.387857566000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.14106330699999603</v>
+        <v>0.14013636900000392</v>
       </c>
       <c r="D185" s="5">
-        <v>2.7995353025681124</v>
+        <v>2.7804473006801</v>
       </c>
       <c r="E185" s="5">
-        <v>2.1557965555233594</v>
+        <v>2.137167402948692</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>61.380294092</v>
+        <v>61.392029008000002</v>
       </c>
       <c r="C186" s="5">
-        <v>1.5122510000011857E-3</v>
+        <v>4.1714420000005248E-3</v>
       </c>
       <c r="D186" s="5">
-        <v>2.9569617939717574E-2</v>
+        <v>8.1573162029857649E-2</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>61.291286849999999</v>
+        <v>61.295494814000001</v>
       </c>
       <c r="C187" s="5">
-        <v>-8.9007242000000986E-2</v>
+        <v>-9.6534194000000184E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-1.7263022467981837</v>
+        <v>-1.8706733840610723</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>61.372158747999997</v>
+        <v>61.382602542000001</v>
       </c>
       <c r="C188" s="5">
-        <v>8.0871897999998055E-2</v>
+        <v>8.710772799999944E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>1.5949029863929098</v>
+        <v>1.7187261337908044</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>61.267244323</v>
+        <v>61.299348010000003</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.10491442499999692</v>
+        <v>-8.3254531999997994E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>-2.0321971426368601</v>
+        <v>-1.6154988896483147</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>61.246328372999997</v>
+        <v>61.333715591999997</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.0915950000002681E-2</v>
+        <v>3.4367581999994457E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.4088982091126625</v>
+        <v>0.67486046921299003</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>61.870747242999997</v>
+        <v>61.749551388999997</v>
       </c>
       <c r="C191" s="5">
-        <v>0.62441886999999952</v>
+        <v>0.41583579699999973</v>
       </c>
       <c r="D191" s="5">
-        <v>12.944121773040917</v>
+        <v>8.4462106316162568</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>61.534617590000003</v>
+        <v>61.361458788999997</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.33612965299999331</v>
+        <v>-0.38809260000000023</v>
       </c>
       <c r="D192" s="5">
-        <v>-6.328012050808085</v>
+        <v>-7.2866168974674679</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>61.715118595</v>
+        <v>61.775035977000002</v>
       </c>
       <c r="C193" s="5">
-        <v>0.18050100499999644</v>
+        <v>0.41357718800000498</v>
       </c>
       <c r="D193" s="5">
-        <v>3.5773374148010184</v>
+        <v>8.3946815508928694</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>61.107678041</v>
+        <v>61.18177566</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.60744055400000008</v>
+        <v>-0.59326031700000215</v>
       </c>
       <c r="D194" s="5">
-        <v>-11.192311415924472</v>
+        <v>-10.934636911406937</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>60.849419847999997</v>
+        <v>60.845292741000002</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.25825819300000319</v>
+        <v>-0.33648291899999805</v>
       </c>
       <c r="D195" s="5">
-        <v>-4.9552961813180918</v>
+        <v>-6.4036543661938889</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>60.794175907000003</v>
+        <v>60.800034971999999</v>
       </c>
       <c r="C196" s="5">
-        <v>-5.5243940999993413E-2</v>
+        <v>-4.5257769000002668E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-1.0840318137240068</v>
+        <v>-0.8889380130470137</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>60.883934871999998</v>
+        <v>60.886387384999999</v>
       </c>
       <c r="C197" s="5">
-        <v>8.9758964999994362E-2</v>
+        <v>8.6352413000000183E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>1.7861864564765018</v>
+        <v>1.7176994756193054</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.80621829589562211</v>
+        <v>-0.81688822656965643</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>61.198143997000003</v>
+        <v>61.210369771000003</v>
       </c>
       <c r="C198" s="5">
-        <v>0.31420912500000497</v>
+        <v>0.3239823860000044</v>
       </c>
       <c r="D198" s="5">
-        <v>6.3717884928089052</v>
+        <v>6.5755441358817501</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>61.279805721999999</v>
+        <v>61.292064592999999</v>
       </c>
       <c r="C199" s="5">
-        <v>8.1661724999996466E-2</v>
+        <v>8.1694821999995781E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>1.6130630876619145</v>
+        <v>1.6133969754971833</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>61.587319727999997</v>
+        <v>61.608725389</v>
       </c>
       <c r="C200" s="5">
-        <v>0.30751400599999812</v>
+        <v>0.31666079600000074</v>
       </c>
       <c r="D200" s="5">
-        <v>6.1908486504282045</v>
+        <v>6.3789450362181865</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>61.111049979000001</v>
+        <v>61.140035447999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.47626974899999652</v>
+        <v>-0.46868994100000094</v>
       </c>
       <c r="D201" s="5">
-        <v>-8.8951917120195674</v>
+        <v>-8.7565815085749783</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>61.120668135999999</v>
+        <v>61.171988773000002</v>
       </c>
       <c r="C202" s="5">
-        <v>9.6181569999984617E-3</v>
+        <v>3.1953325000003474E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>0.18902939195637458</v>
+        <v>0.62895612348312646</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>61.046085773000001</v>
+        <v>60.898540466</v>
       </c>
       <c r="C203" s="5">
-        <v>-7.4582362999997542E-2</v>
+        <v>-0.27344830700000244</v>
       </c>
       <c r="D203" s="5">
-        <v>-1.4545098345772667</v>
+        <v>-5.2342490794301755</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>61.324186572999999</v>
+        <v>61.260432758</v>
       </c>
       <c r="C204" s="5">
-        <v>0.27810079999999715</v>
+        <v>0.36189229200000028</v>
       </c>
       <c r="D204" s="5">
-        <v>5.6057790358744253</v>
+        <v>7.3688039329114163</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>61.503923538999999</v>
+        <v>61.529085592999998</v>
       </c>
       <c r="C205" s="5">
-        <v>0.17973696600000011</v>
+        <v>0.26865283499999748</v>
       </c>
       <c r="D205" s="5">
-        <v>3.5743712652361204</v>
+        <v>5.3913107333863897</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>62.166710803999997</v>
+        <v>62.204994138000004</v>
       </c>
       <c r="C206" s="5">
-        <v>0.66278726499999863</v>
+        <v>0.67590854500000574</v>
       </c>
       <c r="D206" s="5">
-        <v>13.726275479616135</v>
+        <v>14.008573274168645</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>62.120842770000003</v>
+        <v>62.132963426000003</v>
       </c>
       <c r="C207" s="5">
-        <v>-4.5868033999994395E-2</v>
+        <v>-7.2030712000000108E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-0.8818035899624932</v>
+        <v>-1.3807328332541502</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>62.440914777000003</v>
+        <v>62.457323254999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.32007200700000027</v>
+        <v>0.32435982899999516</v>
       </c>
       <c r="D208" s="5">
-        <v>6.3611478554689738</v>
+        <v>6.4475325454325993</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>63.235990929000003</v>
+        <v>63.237132612000003</v>
       </c>
       <c r="C209" s="5">
-        <v>0.79507615200000004</v>
+        <v>0.77980935700000487</v>
       </c>
       <c r="D209" s="5">
-        <v>16.396751053621816</v>
+        <v>16.055471371500406</v>
       </c>
       <c r="E209" s="5">
-        <v>3.8631801015241107</v>
+        <v>3.860871580597558</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>63.408746626000003</v>
+        <v>63.421302351999998</v>
       </c>
       <c r="C210" s="5">
-        <v>0.17275569699999949</v>
+        <v>0.18416973999999442</v>
       </c>
       <c r="D210" s="5">
-        <v>3.3280142495275777</v>
+        <v>3.5513678831074369</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>63.149827588999997</v>
+        <v>63.160024733</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.2589190370000054</v>
+        <v>-0.26127761899999769</v>
       </c>
       <c r="D211" s="5">
-        <v>-4.7914381286635059</v>
+        <v>-4.8331652393364894</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>63.416828764000002</v>
+        <v>63.433301360000002</v>
       </c>
       <c r="C212" s="5">
-        <v>0.26700117500000431</v>
+        <v>0.27327662700000133</v>
       </c>
       <c r="D212" s="5">
-        <v>5.1933338998702672</v>
+        <v>5.3174364001910446</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>64.139061362000007</v>
+        <v>64.161103874999995</v>
       </c>
       <c r="C213" s="5">
-        <v>0.72223259800000505</v>
+        <v>0.72780251499999338</v>
       </c>
       <c r="D213" s="5">
-        <v>14.555765084778006</v>
+        <v>14.671145584353585</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>64.392741897999997</v>
+        <v>64.420237928999995</v>
       </c>
       <c r="C214" s="5">
-        <v>0.2536805359999903</v>
+        <v>0.25913405400000045</v>
       </c>
       <c r="D214" s="5">
-        <v>4.8508166757638804</v>
+        <v>4.9556848729074288</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>64.388626982000005</v>
+        <v>64.237111717999994</v>
       </c>
       <c r="C215" s="5">
-        <v>-4.1149159999918083E-3</v>
+        <v>-0.18312621100000115</v>
       </c>
       <c r="D215" s="5">
-        <v>-7.6657149653092116E-2</v>
+        <v>-3.358386281295056</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>64.945586727000006</v>
+        <v>64.937969701</v>
       </c>
       <c r="C216" s="5">
-        <v>0.55695974500000034</v>
+        <v>0.7008579830000059</v>
       </c>
       <c r="D216" s="5">
-        <v>10.888309731096179</v>
+        <v>13.907522788758421</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>64.731398913000007</v>
+        <v>64.748105529</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.21418781399999887</v>
+        <v>-0.18986417200000005</v>
       </c>
       <c r="D217" s="5">
-        <v>-3.8865477852344954</v>
+        <v>-3.4526592814431933</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>65.889340290999996</v>
+        <v>65.924298624000002</v>
       </c>
       <c r="C218" s="5">
-        <v>1.1579413779999896</v>
+        <v>1.1761930950000021</v>
       </c>
       <c r="D218" s="5">
-        <v>23.709200129015919</v>
+        <v>24.114186562356977</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>65.743414122999994</v>
+        <v>65.749938508</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.14592616800000258</v>
+        <v>-0.17436011600000256</v>
       </c>
       <c r="D219" s="5">
-        <v>-2.6255240745128972</v>
+        <v>-3.1280602404139768</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>66.007520326000005</v>
+        <v>66.022048389999995</v>
       </c>
       <c r="C220" s="5">
-        <v>0.26410620300001142</v>
+        <v>0.2721098819999952</v>
       </c>
       <c r="D220" s="5">
-        <v>4.9286228978045132</v>
+        <v>5.0808852398314786</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>66.436452310000007</v>
+        <v>66.439166044999993</v>
       </c>
       <c r="C221" s="5">
-        <v>0.42893198400000188</v>
+        <v>0.41711765499999842</v>
       </c>
       <c r="D221" s="5">
-        <v>8.0826988942581668</v>
+        <v>7.8504931001342593</v>
       </c>
       <c r="E221" s="5">
-        <v>5.0611389716236355</v>
+        <v>5.0635335612803534</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>66.298588374999994</v>
+        <v>66.307483509999997</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.13786393500001282</v>
+        <v>-0.13168253499999594</v>
       </c>
       <c r="D222" s="5">
-        <v>-2.4619249806234866</v>
+        <v>-2.3526454975449473</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>66.991758486999998</v>
+        <v>66.998680254000007</v>
       </c>
       <c r="C223" s="5">
-        <v>0.69317011200000422</v>
+        <v>0.69119674400000974</v>
       </c>
       <c r="D223" s="5">
-        <v>13.293542325156427</v>
+        <v>13.251620421764333</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>67.226081966999999</v>
+        <v>67.235616161999999</v>
       </c>
       <c r="C224" s="5">
-        <v>0.23432348000000047</v>
+        <v>0.23693590799999242</v>
       </c>
       <c r="D224" s="5">
-        <v>4.279051864576866</v>
+        <v>4.3272342504802719</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>64.543270753000002</v>
+        <v>64.561408692000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.6828112139999973</v>
+        <v>-2.6742074699999989</v>
       </c>
       <c r="D225" s="5">
-        <v>-38.657986445848316</v>
+        <v>-38.555459045327609</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>65.444496736000005</v>
+        <v>65.456371606000005</v>
       </c>
       <c r="C226" s="5">
-        <v>0.90122598300000334</v>
+        <v>0.89496291400000416</v>
       </c>
       <c r="D226" s="5">
-        <v>18.104365966704261</v>
+        <v>17.963366508415636</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>65.423978906000002</v>
+        <v>65.316218785999993</v>
       </c>
       <c r="C227" s="5">
-        <v>-2.0517830000002846E-2</v>
+        <v>-0.1401528200000115</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.37556992707156178</v>
+        <v>-2.5393533575609695</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>64.917727685000003</v>
+        <v>64.903799278999998</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.50625122099999942</v>
+        <v>-0.41241950699999563</v>
       </c>
       <c r="D228" s="5">
-        <v>-8.9004399715722275</v>
+        <v>-7.3193614489413523</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>64.650029110999995</v>
+        <v>64.663765763000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.26769857400000774</v>
+        <v>-0.24003351599999689</v>
       </c>
       <c r="D229" s="5">
-        <v>-4.8376891586929922</v>
+        <v>-4.3487889975048049</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>65.535130981999998</v>
+        <v>65.572581004</v>
       </c>
       <c r="C230" s="5">
-        <v>0.88510187100000337</v>
+        <v>0.90881524099999922</v>
       </c>
       <c r="D230" s="5">
-        <v>17.724095938104647</v>
+        <v>18.232106684402094</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>66.295163802000005</v>
+        <v>66.301453175999995</v>
       </c>
       <c r="C231" s="5">
-        <v>0.76003282000000638</v>
+        <v>0.72887217199999554</v>
       </c>
       <c r="D231" s="5">
-        <v>14.839717314224465</v>
+        <v>14.185045069079338</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>66.311576123999998</v>
+        <v>66.319926062999997</v>
       </c>
       <c r="C232" s="5">
-        <v>1.6412321999993651E-2</v>
+        <v>1.8472887000001492E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>0.29748210749942494</v>
+        <v>0.33485639462103034</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>66.711651841000005</v>
+        <v>66.714882184999993</v>
       </c>
       <c r="C233" s="5">
-        <v>0.4000757170000071</v>
+        <v>0.39495612199999641</v>
       </c>
       <c r="D233" s="5">
-        <v>7.485065435550986</v>
+        <v>7.3851629846963807</v>
       </c>
       <c r="E233" s="5">
-        <v>0.41422972093074772</v>
+        <v>0.41499036850229931</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>67.319423995999998</v>
+        <v>67.323977204000002</v>
       </c>
       <c r="C234" s="5">
-        <v>0.60777215499999215</v>
+        <v>0.60909501900000862</v>
       </c>
       <c r="D234" s="5">
-        <v>11.497303604870023</v>
+        <v>11.523011967026452</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>67.207562925999994</v>
+        <v>67.210147298999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.11186107000000334</v>
+        <v>-0.1138299050000029</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.9758530347223302</v>
+        <v>-2.0101720091807773</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>67.355907782000003</v>
+        <v>67.361636132000001</v>
       </c>
       <c r="C236" s="5">
-        <v>0.14834485600000846</v>
+        <v>0.15148883300000193</v>
       </c>
       <c r="D236" s="5">
-        <v>2.6811102572819268</v>
+        <v>2.7385326605051219</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>68.306242999999995</v>
+        <v>68.316292855</v>
       </c>
       <c r="C237" s="5">
-        <v>0.95033521799999221</v>
+        <v>0.95465672299999937</v>
       </c>
       <c r="D237" s="5">
-        <v>18.308639877705414</v>
+        <v>18.396802490066989</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>68.086207963000007</v>
+        <v>68.087460917000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.22003503699998817</v>
+        <v>-0.22883193799999901</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.7978056915254244</v>
+        <v>-3.9462844321564217</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>68.487032296999999</v>
+        <v>68.428365924000005</v>
       </c>
       <c r="C239" s="5">
-        <v>0.40082433399999218</v>
+        <v>0.34090500700000348</v>
       </c>
       <c r="D239" s="5">
-        <v>7.297698791456031</v>
+        <v>6.1764893529669074</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>67.610145596999999</v>
+        <v>67.596037449999997</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.87688670000000002</v>
+        <v>-0.83232847400000765</v>
       </c>
       <c r="D240" s="5">
-        <v>-14.327333801398122</v>
+        <v>-13.658254295038475</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>67.347737718999994</v>
+        <v>67.353031322000007</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.26240787800000476</v>
+        <v>-0.24300612799999044</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.5592840366651899</v>
+        <v>-4.2296876202837836</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>68.568144740999998</v>
+        <v>68.599944108000003</v>
       </c>
       <c r="C242" s="5">
-        <v>1.2204070220000034</v>
+        <v>1.2469127859999958</v>
       </c>
       <c r="D242" s="5">
-        <v>24.048821708916492</v>
+        <v>24.623339186073778</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>69.438497845000001</v>
+        <v>69.443171472000003</v>
       </c>
       <c r="C243" s="5">
-        <v>0.87035310400000299</v>
+        <v>0.84322736400000053</v>
       </c>
       <c r="D243" s="5">
-        <v>16.341596876501473</v>
+        <v>15.789564371016107</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>69.474299041999998</v>
+        <v>69.476068819000005</v>
       </c>
       <c r="C244" s="5">
-        <v>3.5801196999997842E-2</v>
+        <v>3.2897347000002242E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>0.62045512206476694</v>
+        <v>0.56996009396519387</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>69.593202293000004</v>
+        <v>69.597521067000002</v>
       </c>
       <c r="C245" s="5">
-        <v>0.11890325100000609</v>
+        <v>0.1214522479999971</v>
       </c>
       <c r="D245" s="5">
-        <v>2.0732082441563326</v>
+        <v>2.1180265530402309</v>
       </c>
       <c r="E245" s="5">
-        <v>4.3194110361228333</v>
+        <v>4.320833354702569</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>69.763619864999995</v>
+        <v>69.764985936000002</v>
       </c>
       <c r="C246" s="5">
-        <v>0.17041757199999097</v>
+        <v>0.16746486899999979</v>
       </c>
       <c r="D246" s="5">
-        <v>2.9784224846612251</v>
+        <v>2.9259486782682531</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>70.077051787000002</v>
+        <v>70.076565244999998</v>
       </c>
       <c r="C247" s="5">
-        <v>0.31343192200000658</v>
+        <v>0.31157930899999542</v>
       </c>
       <c r="D247" s="5">
-        <v>5.5265607254041393</v>
+        <v>5.492977961644252</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>70.394383188000006</v>
+        <v>70.397200921000007</v>
       </c>
       <c r="C248" s="5">
-        <v>0.31733140100000412</v>
+        <v>0.32063567600000908</v>
       </c>
       <c r="D248" s="5">
-        <v>5.5713868502780706</v>
+        <v>5.630907867599233</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>70.381922236999998</v>
+        <v>70.385189324999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.2460951000008436E-2</v>
+        <v>-1.2011596000007785E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.21221283416833492</v>
+        <v>-0.2045592162836507</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>71.202671683000005</v>
+        <v>71.201653104000002</v>
       </c>
       <c r="C250" s="5">
-        <v>0.82074944600000777</v>
+        <v>0.81646377900000289</v>
       </c>
       <c r="D250" s="5">
-        <v>14.926978465276065</v>
+        <v>14.84326334551973</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>70.524428076000007</v>
+        <v>70.504755453000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.67824360699999886</v>
+        <v>-0.69689765100000045</v>
       </c>
       <c r="D251" s="5">
-        <v>-10.85039997371574</v>
+        <v>-11.133105352197958</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>69.465710302000005</v>
+        <v>69.454175269000004</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.0587177740000016</v>
+        <v>-1.0505801839999975</v>
       </c>
       <c r="D252" s="5">
-        <v>-16.599069662270761</v>
+        <v>-16.485982322240556</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>69.667508217999995</v>
+        <v>69.663454600999998</v>
       </c>
       <c r="C253" s="5">
-        <v>0.20179791599998964</v>
+        <v>0.20927933199999416</v>
       </c>
       <c r="D253" s="5">
-        <v>3.5422409365309715</v>
+        <v>3.6763700434776947</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>70.584441197000004</v>
+        <v>70.603036149999994</v>
       </c>
       <c r="C254" s="5">
-        <v>0.91693297900000914</v>
+        <v>0.93958154899999613</v>
       </c>
       <c r="D254" s="5">
-        <v>16.988841433509361</v>
+        <v>17.441189810591595</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>69.649273769999994</v>
+        <v>69.654604259999999</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.93516742700001032</v>
+        <v>-0.94843188999999484</v>
       </c>
       <c r="D255" s="5">
-        <v>-14.789848221286894</v>
+        <v>-14.980720522829316</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>69.656753394999996</v>
+        <v>69.654506194000007</v>
       </c>
       <c r="C256" s="5">
-        <v>7.4796250000019882E-3</v>
+        <v>-9.8065999992513753E-5</v>
       </c>
       <c r="D256" s="5">
-        <v>0.12894396119778051</v>
+        <v>-1.6894545595058652E-3</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>69.904734704000006</v>
+        <v>69.908176319000006</v>
       </c>
       <c r="C257" s="5">
-        <v>0.2479813090000107</v>
+        <v>0.2536701249999993</v>
       </c>
       <c r="D257" s="5">
-        <v>4.3567048763325511</v>
+        <v>4.4588072643576782</v>
       </c>
       <c r="E257" s="5">
-        <v>0.44764775974583948</v>
+        <v>0.44635965079984352</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>69.635441721999996</v>
+        <v>69.636347725999997</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.26929298200001028</v>
+        <v>-0.27182859300000928</v>
       </c>
       <c r="D258" s="5">
-        <v>-4.5260445565460046</v>
+        <v>-4.5675336343597106</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>69.376205240000004</v>
+        <v>69.374649907000006</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.2592364819999915</v>
+        <v>-0.26169781899999123</v>
       </c>
       <c r="D259" s="5">
-        <v>-4.3769759487675692</v>
+        <v>-4.4176220083788849</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>69.545133156999995</v>
+        <v>69.548589320000005</v>
       </c>
       <c r="C260" s="5">
-        <v>0.16892791699999066</v>
+        <v>0.17393941299999938</v>
       </c>
       <c r="D260" s="5">
-        <v>2.9613964264063153</v>
+        <v>3.0505351456545204</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>69.695978975000003</v>
+        <v>69.695378333999997</v>
       </c>
       <c r="C261" s="5">
-        <v>0.15084581800000763</v>
+        <v>0.14678901399999233</v>
       </c>
       <c r="D261" s="5">
-        <v>2.6341185323617289</v>
+        <v>2.5623241882422709</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>69.505089779000002</v>
+        <v>69.504741304999996</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.19088919600000054</v>
+        <v>-0.19063702900000123</v>
       </c>
       <c r="D262" s="5">
-        <v>-3.237600132458418</v>
+        <v>-3.2334148059714574</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>70.226809750000001</v>
+        <v>70.225870567000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.72171997099999885</v>
+        <v>0.72112926200000516</v>
       </c>
       <c r="D263" s="5">
-        <v>13.197275481687276</v>
+        <v>13.185920104112792</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>70.224467930000003</v>
+        <v>70.220258103000006</v>
       </c>
       <c r="C264" s="5">
-        <v>-2.3418199999980516E-3</v>
+        <v>-5.6124639999950432E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>-4.0008490532483787E-2</v>
+        <v>-9.5862067782004345E-2</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>70.301920726999995</v>
+        <v>70.290201121999999</v>
       </c>
       <c r="C265" s="5">
-        <v>7.7452796999992302E-2</v>
+        <v>6.9943018999993001E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>1.3315763451557938</v>
+        <v>1.2018320139834504</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>70.790548247999993</v>
+        <v>70.796818106000003</v>
       </c>
       <c r="C266" s="5">
-        <v>0.48862752099999796</v>
+        <v>0.50661698400000432</v>
       </c>
       <c r="D266" s="5">
-        <v>8.6668360995749705</v>
+        <v>9.000236089321989</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>69.285344953000006</v>
+        <v>69.289593134</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.505203294999987</v>
+        <v>-1.507224972000003</v>
       </c>
       <c r="D267" s="5">
-        <v>-22.733134782991261</v>
+        <v>-22.758399529813179</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>69.334510734000006</v>
+        <v>69.333365387000001</v>
       </c>
       <c r="C268" s="5">
-        <v>4.9165780999999242E-2</v>
+        <v>4.3772253000000205E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.85486689924281212</v>
+        <v>0.76071442530754041</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>69.170377318000007</v>
+        <v>69.172982825999995</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.16413341599999853</v>
+        <v>-0.16038256100000581</v>
       </c>
       <c r="D269" s="5">
-        <v>-2.804026583519037</v>
+        <v>-2.7408054591135045</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.0505116557691152</v>
+        <v>-1.0516559460015507</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>69.764014247000006</v>
+        <v>69.764681812000006</v>
       </c>
       <c r="C270" s="5">
-        <v>0.59363692899999876</v>
+        <v>0.59169898600001147</v>
       </c>
       <c r="D270" s="5">
-        <v>10.798991806567692</v>
+        <v>10.76163879968146</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>69.530922158999999</v>
+        <v>69.530141130999993</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.23309208800000647</v>
+        <v>-0.2345406810000128</v>
       </c>
       <c r="D271" s="5">
-        <v>-3.9365176135502611</v>
+        <v>-3.9604940653483967</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>69.558823853000007</v>
+        <v>69.561778438999994</v>
       </c>
       <c r="C272" s="5">
-        <v>2.7901694000007637E-2</v>
+        <v>3.163730800000053E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>0.48260583552046654</v>
+        <v>0.54738741145754499</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>69.471161471000002</v>
+        <v>69.471900805000004</v>
       </c>
       <c r="C273" s="5">
-        <v>-8.7662382000004868E-2</v>
+        <v>-8.9877633999989825E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.5018764656957395</v>
+        <v>-1.5394950711729249</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>69.678077271000006</v>
+        <v>69.679692046</v>
       </c>
       <c r="C274" s="5">
-        <v>0.20691580000000442</v>
+        <v>0.20779124099999535</v>
       </c>
       <c r="D274" s="5">
-        <v>3.6332645227668436</v>
+        <v>3.6488508098964978</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>68.567302304999998</v>
+        <v>68.567050915999999</v>
       </c>
       <c r="C275" s="5">
-        <v>-1.1107749660000081</v>
+        <v>-1.1126411300000001</v>
       </c>
       <c r="D275" s="5">
-        <v>-17.538570382562224</v>
+        <v>-17.565126115256248</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>69.869420958000006</v>
+        <v>69.868453067999994</v>
       </c>
       <c r="C276" s="5">
-        <v>1.302118653000008</v>
+        <v>1.3014021519999943</v>
       </c>
       <c r="D276" s="5">
-        <v>25.325940487094844</v>
+        <v>25.310621650126407</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>69.963550350999995</v>
+        <v>69.953822828</v>
       </c>
       <c r="C277" s="5">
-        <v>9.4129392999988681E-2</v>
+        <v>8.5369760000006067E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>1.6286954301470313</v>
+        <v>1.4761307402844315</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>69.479422123999996</v>
+        <v>69.479121102999997</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.48412822699999936</v>
+        <v>-0.47470172500000274</v>
       </c>
       <c r="D278" s="5">
-        <v>-7.9948172009702168</v>
+        <v>-7.8459641187253677</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>69.978980530000001</v>
+        <v>69.982295574999995</v>
       </c>
       <c r="C279" s="5">
-        <v>0.49955840600000556</v>
+        <v>0.50317447199999776</v>
       </c>
       <c r="D279" s="5">
-        <v>8.9775308041914812</v>
+        <v>9.0451659138355964</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>69.967163294000002</v>
+        <v>69.967397990999999</v>
       </c>
       <c r="C280" s="5">
-        <v>-1.1817235999998843E-2</v>
+        <v>-1.48975839999963E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-0.20245393438550474</v>
+        <v>-0.25515288718275242</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>69.911105926000005</v>
+        <v>69.912963008000006</v>
       </c>
       <c r="C281" s="5">
-        <v>-5.6057367999997609E-2</v>
+        <v>-5.4434982999993053E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.95720911784537011</v>
+        <v>-0.9296213743099857</v>
       </c>
       <c r="E281" s="5">
-        <v>1.0708754769322981</v>
+        <v>1.0697531778575797</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>70.026142010000001</v>
+        <v>70.026635643000006</v>
       </c>
       <c r="C282" s="5">
-        <v>0.11503608399999621</v>
+        <v>0.11367263500000035</v>
       </c>
       <c r="D282" s="5">
-        <v>1.9925228522029048</v>
+        <v>1.9686424090302967</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>70.197046427999993</v>
+        <v>70.196551041999996</v>
       </c>
       <c r="C283" s="5">
-        <v>0.17090441799999212</v>
+        <v>0.16991539899998997</v>
       </c>
       <c r="D283" s="5">
-        <v>2.9683303106577519</v>
+        <v>2.950901704326836</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>70.297139220000005</v>
+        <v>70.298521855999994</v>
       </c>
       <c r="C284" s="5">
-        <v>0.10009279200001231</v>
+        <v>0.10197081399999774</v>
       </c>
       <c r="D284" s="5">
-        <v>1.7245426155318766</v>
+        <v>1.7571713504461517</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>69.872304405999998</v>
+        <v>69.873936921999999</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.42483481400000755</v>
+        <v>-0.42458493399999497</v>
       </c>
       <c r="D285" s="5">
-        <v>-7.015838052339241</v>
+        <v>-7.0117142107924746</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>69.660861730999997</v>
+        <v>69.663377961999998</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.21144267500000069</v>
+        <v>-0.21055896000000018</v>
       </c>
       <c r="D286" s="5">
-        <v>-3.5715222460255824</v>
+        <v>-3.5567600377731878</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>68.573325757000006</v>
+        <v>68.57212371</v>
       </c>
       <c r="C287" s="5">
-        <v>-1.0875359739999908</v>
+        <v>-1.0912542519999988</v>
       </c>
       <c r="D287" s="5">
-        <v>-17.206461380130623</v>
+        <v>-17.259746732200487</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>69.641564743999993</v>
+        <v>69.640904777000003</v>
       </c>
       <c r="C288" s="5">
-        <v>1.0682389869999867</v>
+        <v>1.0687810670000033</v>
       </c>
       <c r="D288" s="5">
-        <v>20.381483462342189</v>
+        <v>20.393116993846515</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>70.157428342000003</v>
+        <v>70.150925756000007</v>
       </c>
       <c r="C289" s="5">
-        <v>0.51586359800000992</v>
+        <v>0.51002097900000365</v>
       </c>
       <c r="D289" s="5">
-        <v>9.260124248475865</v>
+        <v>9.1510760049988917</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>69.848496557000004</v>
+        <v>69.848402663000002</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.30893178499999863</v>
+        <v>-0.30252309300000491</v>
       </c>
       <c r="D290" s="5">
-        <v>-5.1579755740920108</v>
+        <v>-5.0539576640614818</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>69.312903532000007</v>
+        <v>69.314474250999993</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.53559302499999717</v>
+        <v>-0.53392841200000873</v>
       </c>
       <c r="D291" s="5">
-        <v>-8.823198875938477</v>
+        <v>-8.7969304026792159</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>69.303152273999999</v>
+        <v>69.304402045000003</v>
       </c>
       <c r="C292" s="5">
-        <v>-9.7512580000085336E-3</v>
+        <v>-1.0072205999989592E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-0.16869095113360988</v>
+        <v>-0.17423477829408007</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>69.263148412000007</v>
+        <v>69.264054234</v>
       </c>
       <c r="C293" s="5">
-        <v>-4.0003861999991841E-2</v>
+        <v>-4.034781100000373E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.69048120096555365</v>
+        <v>-0.69638637121929303</v>
       </c>
       <c r="E293" s="5">
-        <v>-0.92683058781225514</v>
+        <v>-0.92816660327463829</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>68.667890846000006</v>
+        <v>68.667895745999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.59525756600000079</v>
+        <v>-0.59615848800000037</v>
       </c>
       <c r="D294" s="5">
-        <v>-9.8392011482331121</v>
+        <v>-9.8532722057139477</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>68.859959364999995</v>
+        <v>68.859291913000007</v>
       </c>
       <c r="C295" s="5">
-        <v>0.19206851899998867</v>
+        <v>0.19139616700000772</v>
       </c>
       <c r="D295" s="5">
-        <v>3.4085974168814648</v>
+        <v>3.3964815824037098</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>68.770176129000006</v>
+        <v>68.769474603999996</v>
       </c>
       <c r="C296" s="5">
-        <v>-8.9783235999988165E-2</v>
+        <v>-8.9817309000011392E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-1.5534515155494089</v>
+        <v>-1.5540517874409687</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>69.237860944999994</v>
+        <v>69.239376722000003</v>
       </c>
       <c r="C297" s="5">
-        <v>0.46768481599998779</v>
+        <v>0.46990211800000736</v>
       </c>
       <c r="D297" s="5">
-        <v>8.4731037273518375</v>
+        <v>8.5148866731961093</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>69.290742824000006</v>
+        <v>69.293128899999999</v>
       </c>
       <c r="C298" s="5">
-        <v>5.2881879000011622E-2</v>
+        <v>5.375217799999632E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>0.92038525553426176</v>
+        <v>0.93557658441245639</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>69.226413949999994</v>
+        <v>69.225480122999997</v>
       </c>
       <c r="C299" s="5">
-        <v>-6.4328874000011638E-2</v>
+        <v>-6.7648777000002269E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-1.1083976820986718</v>
+        <v>-1.16525350063722</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>69.222662192000001</v>
+        <v>69.221945796</v>
       </c>
       <c r="C300" s="5">
-        <v>-3.751757999992833E-3</v>
+        <v>-3.5343269999970062E-3</v>
       </c>
       <c r="D300" s="5">
-        <v>-6.5015181617678053E-2</v>
+        <v>-6.1249147725805919E-2</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>69.304304199000001</v>
+        <v>69.302465139999995</v>
       </c>
       <c r="C301" s="5">
-        <v>8.1642006999999239E-2</v>
+        <v>8.0519343999995385E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>1.4245107197391249</v>
+        <v>1.4048113549269381</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>68.969833688999998</v>
+        <v>68.969898962000002</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.33447051000000272</v>
+        <v>-0.33256617799999333</v>
       </c>
       <c r="D302" s="5">
-        <v>-5.6400606310709538</v>
+        <v>-5.6089362508082719</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>69.371074953999994</v>
+        <v>69.371492812</v>
       </c>
       <c r="C303" s="5">
-        <v>0.40124126499999591</v>
+        <v>0.40159384999999759</v>
       </c>
       <c r="D303" s="5">
-        <v>7.2089261671238525</v>
+        <v>7.215458094216598</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>69.445720590999997</v>
+        <v>69.446313738000001</v>
       </c>
       <c r="C304" s="5">
-        <v>7.4645637000003262E-2</v>
+        <v>7.4820926000001009E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>1.2989101107966805</v>
+        <v>1.3019705458118924</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>69.490931157999995</v>
+        <v>69.491318754999995</v>
       </c>
       <c r="C305" s="5">
-        <v>4.5210566999998036E-2</v>
+        <v>4.5005016999994041E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>0.78402758092528391</v>
+        <v>0.78044359225937221</v>
       </c>
       <c r="E305" s="5">
-        <v>0.32886571174193246</v>
+        <v>0.32811322339321158</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>69.727845719000001</v>
+        <v>69.727949711999997</v>
       </c>
       <c r="C306" s="5">
-        <v>0.23691456100000607</v>
+        <v>0.2366309570000027</v>
       </c>
       <c r="D306" s="5">
-        <v>4.1687368745837228</v>
+        <v>4.1636291034965689</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>69.783934994999996</v>
+        <v>69.782859404000007</v>
       </c>
       <c r="C307" s="5">
-        <v>5.608927599999447E-2</v>
+        <v>5.4909692000009613E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>0.96956548217859151</v>
+        <v>0.94908524775829672</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>69.808075715000001</v>
+        <v>69.806474499999993</v>
       </c>
       <c r="C308" s="5">
-        <v>2.4140720000005444E-2</v>
+        <v>2.3615095999986124E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.4159129896193825</v>
+        <v>0.40684659774670173</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>69.215781445999994</v>
+        <v>69.216363501000004</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.59229426900000703</v>
+        <v>-0.59011099899998953</v>
       </c>
       <c r="D309" s="5">
-        <v>-9.7195911689543557</v>
+        <v>-9.6856246511189408</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>69.280368167000006</v>
+        <v>69.282179653</v>
       </c>
       <c r="C310" s="5">
-        <v>6.4586721000011948E-2</v>
+        <v>6.5816151999996464E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>1.1255102117477156</v>
+        <v>1.1470371745396113</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>69.432277982000002</v>
+        <v>69.432045919999993</v>
       </c>
       <c r="C311" s="5">
-        <v>0.15190981499999623</v>
+        <v>0.14986626699999306</v>
       </c>
       <c r="D311" s="5">
-        <v>2.6631832911956588</v>
+        <v>2.6268603571503402</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>69.516078179999994</v>
+        <v>69.516323421999999</v>
       </c>
       <c r="C312" s="5">
-        <v>8.380019799999161E-2</v>
+        <v>8.4277502000006166E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>1.4579741038498462</v>
+        <v>1.4663387943364858</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>69.701111834000002</v>
+        <v>69.700993732000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.1850336540000086</v>
+        <v>0.18467031000000134</v>
       </c>
       <c r="D313" s="5">
-        <v>3.2412641687485255</v>
+        <v>3.2347945546264301</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>69.530615800999996</v>
+        <v>69.530275011000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.17049603300000626</v>
+        <v>-0.17071872100000007</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.8961521547854363</v>
+        <v>-2.8998889090485647</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>69.654514656000003</v>
+        <v>69.654495349000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.1238988550000073</v>
+        <v>0.12422033800000065</v>
       </c>
       <c r="D315" s="5">
-        <v>2.1594006911531016</v>
+        <v>2.1650696210228748</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>69.815417972999995</v>
+        <v>69.815842031000003</v>
       </c>
       <c r="C316" s="5">
-        <v>0.16090331699999183</v>
+        <v>0.16134668200000135</v>
       </c>
       <c r="D316" s="5">
-        <v>2.807515384828374</v>
+        <v>2.8153510369983481</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>69.799727524999994</v>
+        <v>69.800036171000002</v>
       </c>
       <c r="C317" s="5">
-        <v>-1.5690448000000856E-2</v>
+        <v>-1.5805860000000393E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-0.26935714184064263</v>
+        <v>-0.27133430152066484</v>
       </c>
       <c r="E317" s="5">
-        <v>0.44436930381304141</v>
+        <v>0.44425321253209749</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>70.090913989000001</v>
+        <v>70.091597327000002</v>
       </c>
       <c r="C318" s="5">
-        <v>0.29118646400000614</v>
+        <v>0.29156115600000021</v>
       </c>
       <c r="D318" s="5">
-        <v>5.1225655612218812</v>
+        <v>5.1292861252039135</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>70.105164957</v>
+        <v>70.104799607999993</v>
       </c>
       <c r="C319" s="5">
-        <v>1.425096799999892E-2</v>
+        <v>1.320228099999099E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>0.24425845304689719</v>
+        <v>0.22626335621731553</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>70.248904167999996</v>
+        <v>70.248213203000006</v>
       </c>
       <c r="C320" s="5">
-        <v>0.1437392109999962</v>
+        <v>0.14341359500001261</v>
       </c>
       <c r="D320" s="5">
-        <v>2.488340478316875</v>
+        <v>2.4826530904170863</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>70.497381207999993</v>
+        <v>70.495764072</v>
       </c>
       <c r="C321" s="5">
-        <v>0.24847703999999737</v>
+        <v>0.24755086899999412</v>
       </c>
       <c r="D321" s="5">
-        <v>4.3280680866973231</v>
+        <v>4.3116649828495168</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>70.659139741999994</v>
+        <v>70.659434106999996</v>
       </c>
       <c r="C322" s="5">
-        <v>0.16175853400000051</v>
+        <v>0.16367003499999555</v>
       </c>
       <c r="D322" s="5">
-        <v>2.7884543796095951</v>
+        <v>2.8218930269637843</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>70.740782292999995</v>
+        <v>70.740712498999997</v>
       </c>
       <c r="C323" s="5">
-        <v>8.1642551000001617E-2</v>
+        <v>8.1278392000001531E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>1.395375957959244</v>
+        <v>1.3891067611028651</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>70.643183852999996</v>
+        <v>70.643520353</v>
       </c>
       <c r="C324" s="5">
-        <v>-9.7598439999998732E-2</v>
+        <v>-9.7192145999997592E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-1.6430902956509064</v>
+        <v>-1.6363034575682445</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>70.842718728999998</v>
+        <v>70.842870235000007</v>
       </c>
       <c r="C325" s="5">
-        <v>0.1995348760000013</v>
+        <v>0.19934988200000703</v>
       </c>
       <c r="D325" s="5">
-        <v>3.4426085057235323</v>
+        <v>3.4393504358496862</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>71.499736518000006</v>
+        <v>71.499199703000002</v>
       </c>
       <c r="C326" s="5">
-        <v>0.65701778900000818</v>
+        <v>0.65632946799999559</v>
       </c>
       <c r="D326" s="5">
-        <v>11.714786484742067</v>
+        <v>11.70185524499756</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>71.425823097999995</v>
+        <v>71.425672106999997</v>
       </c>
       <c r="C327" s="5">
-        <v>-7.3913420000010888E-2</v>
+        <v>-7.3527596000005246E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.2334806439569745</v>
+        <v>-1.2270874773383844</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>71.294176849999999</v>
+        <v>71.294757849999996</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.13164624799999558</v>
+        <v>-0.13091425700000059</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.1894584806783524</v>
+        <v>-2.1774114815197643</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>71.098881614999996</v>
+        <v>71.099722924000005</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.19529523500000323</v>
+        <v>-0.19503492599999106</v>
       </c>
       <c r="D329" s="5">
-        <v>-3.2380698329614654</v>
+        <v>-3.2337925830135283</v>
       </c>
       <c r="E329" s="5">
-        <v>1.8612595436489077</v>
+        <v>1.8620144405311789</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>71.205383846999993</v>
+        <v>71.207786806000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.10650223199999687</v>
+        <v>0.10806388199999617</v>
       </c>
       <c r="D330" s="5">
-        <v>1.8124178390015233</v>
+        <v>1.8391940710769106</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>71.613996154999995</v>
+        <v>71.615706970999994</v>
       </c>
       <c r="C331" s="5">
-        <v>0.40861230800000214</v>
+        <v>0.40792016499999306</v>
       </c>
       <c r="D331" s="5">
-        <v>7.1077558784080397</v>
+        <v>7.0950872626472927</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>71.453100651</v>
+        <v>71.453984492000004</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.16089550399999553</v>
+        <v>-0.16172247899999093</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.662979213193073</v>
+        <v>-2.6764337714242692</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>71.437284766000005</v>
+        <v>71.434944372999993</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.5815884999994978E-2</v>
+        <v>-1.9040119000010236E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.26529252978355622</v>
+        <v>-0.31929201969618237</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>71.478444601999996</v>
+        <v>71.477300197000005</v>
       </c>
       <c r="C334" s="5">
-        <v>4.1159835999991401E-2</v>
+        <v>4.2355824000011921E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>0.6935961111682154</v>
+        <v>0.71383927791053292</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>71.454031154000006</v>
+        <v>71.447604037000005</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.4413447999990012E-2</v>
+        <v>-2.9696160000000305E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.40909069687580235</v>
+        <v>-0.49741772666951345</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>70.965253247000007</v>
+        <v>70.961961813000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.48877790699999935</v>
+        <v>-0.4856422240000029</v>
       </c>
       <c r="D336" s="5">
-        <v>-7.9066516905913815</v>
+        <v>-7.8584894309837727</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>71.145053754000003</v>
+        <v>71.149412182999995</v>
       </c>
       <c r="C337" s="5">
-        <v>0.17980050699999595</v>
+        <v>0.18745036999999343</v>
       </c>
       <c r="D337" s="5">
-        <v>3.0830972377696053</v>
+        <v>3.2163352411308077</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>71.529309905999995</v>
+        <v>71.529171779999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.38425615199999186</v>
+        <v>0.37975959700000317</v>
       </c>
       <c r="D338" s="5">
-        <v>6.6772666296631922</v>
+        <v>6.5964056275938709</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>71.725908215000004</v>
+        <v>71.727671103999995</v>
       </c>
       <c r="C339" s="5">
-        <v>0.19659830900000941</v>
+        <v>0.19849932399999659</v>
       </c>
       <c r="D339" s="5">
-        <v>3.3485176975934561</v>
+        <v>3.3813987619516928</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>71.660867010000004</v>
+        <v>71.661166477999998</v>
       </c>
       <c r="C340" s="5">
-        <v>-6.5041204999999991E-2</v>
+        <v>-6.6504625999996847E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-1.0827517900080963</v>
+        <v>-1.1069624389704158</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>71.921240498000003</v>
+        <v>71.922338811000003</v>
       </c>
       <c r="C341" s="5">
-        <v>0.26037348799999904</v>
+        <v>0.26117233300000464</v>
       </c>
       <c r="D341" s="5">
-        <v>4.4482900513810097</v>
+        <v>4.462193440099016</v>
       </c>
       <c r="E341" s="5">
-        <v>1.1566410952187356</v>
+        <v>1.1569888786758131</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>72.132302640000006</v>
+        <v>72.137355189999994</v>
       </c>
       <c r="C342" s="5">
-        <v>0.21106214200000295</v>
+        <v>0.21501637899999082</v>
       </c>
       <c r="D342" s="5">
-        <v>3.5789537337083344</v>
+        <v>3.6470550848451078</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>72.195294446999995</v>
+        <v>72.200021292000002</v>
       </c>
       <c r="C343" s="5">
-        <v>6.2991806999988853E-2</v>
+        <v>6.266610200000855E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>1.0529858023287764</v>
+        <v>1.0474414803171017</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>72.133164257999994</v>
+        <v>72.135837193</v>
       </c>
       <c r="C344" s="5">
-        <v>-6.2130189000001224E-2</v>
+        <v>-6.4184099000001993E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.0278280166791887</v>
+        <v>-1.0615709998618383</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>72.137046342999994</v>
+        <v>72.135232552000005</v>
       </c>
       <c r="C345" s="5">
-        <v>3.8820850000007567E-3</v>
+        <v>-6.0464099999535392E-4</v>
       </c>
       <c r="D345" s="5">
-        <v>6.4601091816940404E-2</v>
+        <v>-1.0057909906979745E-2</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>72.046732536999997</v>
+        <v>72.043234631000004</v>
       </c>
       <c r="C346" s="5">
-        <v>-9.0313805999997498E-2</v>
+        <v>-9.1997921000000815E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-1.4920683877662766</v>
+        <v>-1.5197346257391331</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>71.880764561999996</v>
+        <v>71.866145549999999</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.16596797500000093</v>
+        <v>-0.17708908100000542</v>
       </c>
       <c r="D347" s="5">
-        <v>-2.7295823811237296</v>
+        <v>-2.9101596789863793</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>71.352074721999998</v>
+        <v>71.342967047000002</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.52868983999999841</v>
+        <v>-0.52317850299999691</v>
       </c>
       <c r="D348" s="5">
-        <v>-8.477681270599092</v>
+        <v>-8.3944529311445919</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>71.672435148999995</v>
+        <v>71.680813031</v>
       </c>
       <c r="C349" s="5">
-        <v>0.32036042699999712</v>
+        <v>0.33784598399999766</v>
       </c>
       <c r="D349" s="5">
-        <v>5.5228847989618801</v>
+        <v>5.8329902330940486</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>71.850232160999994</v>
+        <v>71.850279635000007</v>
       </c>
       <c r="C350" s="5">
-        <v>0.1777970119999992</v>
+        <v>0.16946660400000724</v>
       </c>
       <c r="D350" s="5">
-        <v>3.0177795627613246</v>
+        <v>2.8742024135531841</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>71.996043952999997</v>
+        <v>71.997914436000002</v>
       </c>
       <c r="C351" s="5">
-        <v>0.14581179200000349</v>
+        <v>0.14763480099999526</v>
       </c>
       <c r="D351" s="5">
-        <v>2.4626283244209013</v>
+        <v>2.4937644204367171</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>72.046954059000001</v>
+        <v>72.047471806000004</v>
       </c>
       <c r="C352" s="5">
-        <v>5.0910106000003452E-2</v>
+        <v>4.9557370000002265E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>0.85185633889421908</v>
+        <v>0.82911422530116408</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>72.092607737999998</v>
+        <v>72.094957545</v>
       </c>
       <c r="C353" s="5">
-        <v>4.5653678999997283E-2</v>
+        <v>4.7485738999995419E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>0.76305448149396327</v>
+        <v>0.79378085592205494</v>
       </c>
       <c r="E353" s="5">
-        <v>0.23827069557393887</v>
+        <v>0.24000711997647084</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>72.278248714</v>
+        <v>72.288672341999998</v>
       </c>
       <c r="C354" s="5">
-        <v>0.18564097600000196</v>
+        <v>0.19371479699999838</v>
       </c>
       <c r="D354" s="5">
-        <v>3.1341829319430969</v>
+        <v>3.2724065473197061</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>72.453640284000002</v>
+        <v>72.465182912000003</v>
       </c>
       <c r="C355" s="5">
-        <v>0.17539157000000216</v>
+        <v>0.17651057000000492</v>
       </c>
       <c r="D355" s="5">
-        <v>2.9511194119025363</v>
+        <v>2.969767146107638</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>72.568869096</v>
+        <v>72.576727740999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.11522881199999802</v>
+        <v>0.11154482899999607</v>
       </c>
       <c r="D356" s="5">
-        <v>1.9252381080652414</v>
+        <v>1.8628649230351124</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>72.503567580999999</v>
+        <v>72.507816552999998</v>
       </c>
       <c r="C357" s="5">
-        <v>-6.5301515000001586E-2</v>
+        <v>-6.8911188000001289E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-1.0744986257260614</v>
+        <v>-1.133461770447175</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>72.512547639999994</v>
+        <v>72.505648626999999</v>
       </c>
       <c r="C358" s="5">
-        <v>8.9800589999953218E-3</v>
+        <v>-2.1679259999984879E-3</v>
       </c>
       <c r="D358" s="5">
-        <v>0.14872943475254807</v>
+        <v>-3.5873145257447892E-2</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>71.973105711000002</v>
+        <v>71.934489939000002</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.53944192899999166</v>
+        <v>-0.57115868799999703</v>
       </c>
       <c r="D359" s="5">
-        <v>-8.5707927171364879</v>
+        <v>-9.0539339987608329</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>71.245014857000001</v>
+        <v>71.204031921999999</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.72809085400000129</v>
+        <v>-0.73045801700000368</v>
       </c>
       <c r="D360" s="5">
-        <v>-11.486226378985709</v>
+        <v>-11.527354787170763</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>71.460597067999998</v>
+        <v>71.508690524000002</v>
       </c>
       <c r="C361" s="5">
-        <v>0.21558221099999741</v>
+        <v>0.3046586020000035</v>
       </c>
       <c r="D361" s="5">
-        <v>3.6921571964990019</v>
+        <v>5.2569710944798009</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>72.279115837000006</v>
+        <v>72.276173063000002</v>
       </c>
       <c r="C362" s="5">
-        <v>0.81851876900000775</v>
+        <v>0.76748253899999952</v>
       </c>
       <c r="D362" s="5">
-        <v>14.644781341452351</v>
+        <v>13.667389585766699</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>72.568187733000002</v>
+        <v>72.562163729000005</v>
       </c>
       <c r="C363" s="5">
-        <v>0.28907189599999583</v>
+        <v>0.28599066600000356</v>
       </c>
       <c r="D363" s="5">
-        <v>4.9062476198223681</v>
+        <v>4.85301043900912</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>72.644386928000003</v>
+        <v>72.644706060999994</v>
       </c>
       <c r="C364" s="5">
-        <v>7.6199195000000941E-2</v>
+        <v>8.2542331999988505E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>1.267345485811866</v>
+        <v>1.3736203170046535</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>72.615883225000005</v>
+        <v>72.620978664999996</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.8503702999998382E-2</v>
+        <v>-2.372739599999818E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.46983292904848595</v>
+        <v>-0.39124367126429638</v>
       </c>
       <c r="E365" s="5">
-        <v>0.72583792349654175</v>
+        <v>0.72962262259697042</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>71.913737385000005</v>
+        <v>71.931825037999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.70214584000000002</v>
+        <v>-0.68915362699999605</v>
       </c>
       <c r="D366" s="5">
-        <v>-11.005569335187825</v>
+        <v>-10.811721082272729</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>72.179982232</v>
+        <v>72.202250011999993</v>
       </c>
       <c r="C367" s="5">
-        <v>0.26624484699999584</v>
+        <v>0.27042497399999377</v>
       </c>
       <c r="D367" s="5">
-        <v>4.5343281341623687</v>
+        <v>4.605814962321042</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>72.467134121000001</v>
+        <v>72.486314901</v>
       </c>
       <c r="C368" s="5">
-        <v>0.28715188900000044</v>
+        <v>0.28406488900000681</v>
       </c>
       <c r="D368" s="5">
-        <v>4.8797849149805783</v>
+        <v>4.8246638732714731</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>70.202451078999999</v>
+        <v>70.219001762999994</v>
       </c>
       <c r="C369" s="5">
-        <v>-2.2646830420000015</v>
+        <v>-2.2673131380000058</v>
       </c>
       <c r="D369" s="5">
-        <v>-31.682137691285472</v>
+        <v>-31.705841572400541</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>69.534237403999995</v>
+        <v>69.533926416</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.66821367500000406</v>
+        <v>-0.68507534699999439</v>
       </c>
       <c r="D370" s="5">
-        <v>-10.842671727660058</v>
+        <v>-11.099290040172605</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>69.749648368999999</v>
+        <v>69.688687911000002</v>
       </c>
       <c r="C371" s="5">
-        <v>0.21541096500000378</v>
+        <v>0.15476149500000247</v>
       </c>
       <c r="D371" s="5">
-        <v>3.781493943413694</v>
+        <v>2.7037755497099525</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>70.178639294000007</v>
+        <v>70.050086719999996</v>
       </c>
       <c r="C372" s="5">
-        <v>0.42899092500000791</v>
+        <v>0.36139880899999355</v>
       </c>
       <c r="D372" s="5">
-        <v>7.635380354227661</v>
+        <v>6.4036862869830458</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>70.118682821999997</v>
+        <v>70.212647009999998</v>
       </c>
       <c r="C373" s="5">
-        <v>-5.9956472000010308E-2</v>
+        <v>0.16256029000000183</v>
       </c>
       <c r="D373" s="5">
-        <v>-1.0204052762657012</v>
+        <v>2.8205747670674519</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>68.737161823999998</v>
+        <v>68.740242807000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.3815209979999992</v>
+        <v>-1.4724042029999964</v>
       </c>
       <c r="D374" s="5">
-        <v>-21.242093943932439</v>
+        <v>-22.455930746212871</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>66.613759920999996</v>
+        <v>66.603847655999999</v>
       </c>
       <c r="C375" s="5">
-        <v>-2.1234019030000013</v>
+        <v>-2.1363951510000021</v>
       </c>
       <c r="D375" s="5">
-        <v>-31.377234281367173</v>
+        <v>-31.536502237268294</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>66.888357130000003</v>
+        <v>66.896118071000004</v>
       </c>
       <c r="C376" s="5">
-        <v>0.27459720900000661</v>
+        <v>0.29227041500000439</v>
       </c>
       <c r="D376" s="5">
-        <v>5.060383220496667</v>
+        <v>5.3947979291983916</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>67.253745084000002</v>
+        <v>67.268550426000004</v>
       </c>
       <c r="C377" s="5">
-        <v>0.36538795399999913</v>
+        <v>0.37243235500000083</v>
       </c>
       <c r="D377" s="5">
-        <v>6.7557633901021097</v>
+        <v>6.8892005674278112</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.384249702486489</v>
+        <v>-7.3703609306763784</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>67.119131393999993</v>
+        <v>67.147400055999995</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.134613690000009</v>
+        <v>-0.12115037000000939</v>
       </c>
       <c r="D378" s="5">
-        <v>-2.3756288308291684</v>
+        <v>-2.1399151722863996</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>67.177649473000002</v>
+        <v>67.212215026999999</v>
       </c>
       <c r="C379" s="5">
-        <v>5.8518079000009493E-2</v>
+        <v>6.4814971000004107E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>1.0512561870484882</v>
+        <v>1.16448613223743</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>67.256122633999993</v>
+        <v>67.287414236000004</v>
       </c>
       <c r="C380" s="5">
-        <v>7.847316099999091E-2</v>
+        <v>7.519920900000443E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>1.4108139294199296</v>
+        <v>1.3508916498760959</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>67.485808633000005</v>
+        <v>67.522726657999996</v>
       </c>
       <c r="C381" s="5">
-        <v>0.22968599900001152</v>
+        <v>0.23531242199999269</v>
       </c>
       <c r="D381" s="5">
-        <v>4.1759710835886255</v>
+        <v>4.2782141844447175</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>67.561859192</v>
+        <v>67.570257768000005</v>
       </c>
       <c r="C382" s="5">
-        <v>7.6050558999995133E-2</v>
+        <v>4.7531110000008425E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>1.3607073520683688</v>
+        <v>0.84799118222651515</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>68.312971531000002</v>
+        <v>68.233647826999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.75111233900000229</v>
+        <v>0.66339005899999393</v>
       </c>
       <c r="D383" s="5">
-        <v>14.187619358644232</v>
+        <v>12.43879108284025</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>69.182375300999993</v>
+        <v>68.902025543999997</v>
       </c>
       <c r="C384" s="5">
-        <v>0.86940376999999103</v>
+        <v>0.66837771699999848</v>
       </c>
       <c r="D384" s="5">
-        <v>16.387811819386776</v>
+        <v>12.408925185985552</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>68.628132664999995</v>
+        <v>68.780429749000007</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.5542426359999979</v>
+        <v>-0.1215957949999904</v>
       </c>
       <c r="D385" s="5">
-        <v>-9.201106098334467</v>
+        <v>-2.0972819217860872</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>68.142466588999994</v>
+        <v>68.163613901999994</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.48566607600000111</v>
+        <v>-0.61681584700001224</v>
       </c>
       <c r="D386" s="5">
-        <v>-8.169274952177485</v>
+        <v>-10.246235399858605</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>67.845242545000005</v>
+        <v>67.843546461000003</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.29722404399998936</v>
+        <v>-0.32006744099999196</v>
       </c>
       <c r="D387" s="5">
-        <v>-5.1104048068408741</v>
+        <v>-5.4914255061719768</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>68.190491121999997</v>
+        <v>68.214397168000005</v>
       </c>
       <c r="C388" s="5">
-        <v>0.34524857699999245</v>
+        <v>0.37085070700000244</v>
       </c>
       <c r="D388" s="5">
-        <v>6.2803625571092203</v>
+        <v>6.7603624316737942</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>68.010323099000004</v>
+        <v>68.044550232000006</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.18016802299999313</v>
+        <v>-0.169846935999999</v>
       </c>
       <c r="D389" s="5">
-        <v>-3.1248837173435295</v>
+        <v>-2.9472987660777661</v>
       </c>
       <c r="E389" s="5">
-        <v>1.1249604227319132</v>
+        <v>1.1535848492136846</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>68.501845700999993</v>
+        <v>68.542638883999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.49152260199998921</v>
+        <v>0.49808865199999275</v>
       </c>
       <c r="D390" s="5">
-        <v>9.0257848085097301</v>
+        <v>9.1464651648030646</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>68.453844076999999</v>
+        <v>68.496715949999995</v>
       </c>
       <c r="C391" s="5">
-        <v>-4.8001623999994081E-2</v>
+        <v>-4.5922934000003579E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.83764847004760279</v>
+        <v>-0.8010328477835893</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>68.815266781000005</v>
+        <v>68.855187771999994</v>
       </c>
       <c r="C392" s="5">
-        <v>0.36142270400000598</v>
+        <v>0.3584718219999985</v>
       </c>
       <c r="D392" s="5">
-        <v>6.523022101994469</v>
+        <v>6.4640553217115038</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>69.024552689000004</v>
+        <v>69.071146986000002</v>
       </c>
       <c r="C393" s="5">
-        <v>0.20928590799999824</v>
+        <v>0.21595921400000861</v>
       </c>
       <c r="D393" s="5">
-        <v>3.7111944735960245</v>
+        <v>3.8293203330431957</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>69.297085480000007</v>
+        <v>69.309901730000007</v>
       </c>
       <c r="C394" s="5">
-        <v>0.27253279100000327</v>
+        <v>0.23875474400000485</v>
       </c>
       <c r="D394" s="5">
-        <v>4.8422712764208953</v>
+        <v>4.2277547190357812</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>69.466214737000001</v>
+        <v>69.390891014999994</v>
       </c>
       <c r="C395" s="5">
-        <v>0.16912925699999448</v>
+        <v>8.0989284999986921E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>2.9684043052859543</v>
+        <v>1.4112584407996787</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>70.306142352999998</v>
+        <v>69.856257822000003</v>
       </c>
       <c r="C396" s="5">
-        <v>0.8399276159999971</v>
+        <v>0.46536680700000943</v>
       </c>
       <c r="D396" s="5">
-        <v>15.514264151006053</v>
+        <v>8.3513267923739587</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>69.848652948999998</v>
+        <v>70.007860898000004</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.45748940400000038</v>
+        <v>0.15160307600000067</v>
       </c>
       <c r="D397" s="5">
-        <v>-7.5350390735656418</v>
+        <v>2.6355684732820128</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>69.898375267000006</v>
+        <v>69.962743011000001</v>
       </c>
       <c r="C398" s="5">
-        <v>4.9722318000007704E-2</v>
+        <v>-4.511788700000352E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>0.85758196867697922</v>
+        <v>-0.77062727940293563</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>69.974304017999998</v>
+        <v>70.022352914999999</v>
       </c>
       <c r="C399" s="5">
-        <v>7.5928750999992189E-2</v>
+        <v>5.9609903999998437E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>1.3113443729091623</v>
+        <v>1.0272331132863188</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>69.977410077000002</v>
+        <v>70.019806497000005</v>
       </c>
       <c r="C400" s="5">
-        <v>3.1060590000038246E-3</v>
+        <v>-2.5464179999943326E-3</v>
       </c>
       <c r="D400" s="5">
-        <v>5.3279285190654946E-2</v>
+        <v>-4.3630217643708669E-2</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>70.117026209000002</v>
+        <v>70.176470487000003</v>
       </c>
       <c r="C401" s="5">
-        <v>0.13961613200000045</v>
+        <v>0.15666398999999842</v>
       </c>
       <c r="D401" s="5">
-        <v>2.4206399348198238</v>
+        <v>2.7181963996589564</v>
       </c>
       <c r="E401" s="5">
-        <v>3.0976225578775107</v>
+        <v>3.1331241778087326</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>70.138227122999993</v>
+        <v>70.198705055000005</v>
       </c>
       <c r="C402" s="5">
-        <v>2.1200913999990689E-2</v>
+        <v>2.2234568000001786E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>0.36344165665074257</v>
+        <v>0.38086877175484979</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>70.336742345000005</v>
+        <v>70.392162016</v>
       </c>
       <c r="C403" s="5">
-        <v>0.1985152220000117</v>
+        <v>0.19345696099999543</v>
       </c>
       <c r="D403" s="5">
-        <v>3.4497848396629394</v>
+        <v>3.3576059334820441</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>70.623387045000001</v>
+        <v>70.653973495000002</v>
       </c>
       <c r="C404" s="5">
-        <v>0.28664469999999653</v>
+        <v>0.26181147900000212</v>
       </c>
       <c r="D404" s="5">
-        <v>5.00150054126689</v>
+        <v>4.5556344267469795</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>70.619281357000006</v>
+        <v>70.642315069000006</v>
       </c>
       <c r="C405" s="5">
-        <v>-4.1056879999956664E-3</v>
+        <v>-1.165842599999678E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-6.9739654196265821E-2</v>
+        <v>-0.19782923587743362</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>70.781048831999996</v>
+        <v>70.752594857999995</v>
       </c>
       <c r="C406" s="5">
-        <v>0.16176747499999067</v>
+        <v>0.11027978899998914</v>
       </c>
       <c r="D406" s="5">
-        <v>2.7837360652063214</v>
+        <v>1.8894896378768289</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>71.28344251</v>
+        <v>71.233238987999997</v>
       </c>
       <c r="C407" s="5">
-        <v>0.50239367800000423</v>
+        <v>0.48064413000000172</v>
       </c>
       <c r="D407" s="5">
-        <v>8.8579260211352651</v>
+        <v>8.4635561930539893</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>71.870411059000006</v>
+        <v>71.280477069</v>
       </c>
       <c r="C408" s="5">
-        <v>0.58696854900000517</v>
+        <v>4.7238081000003262E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>10.341165017003085</v>
+        <v>0.79868479678177895</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>71.562621206000003</v>
+        <v>71.759878387000001</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.30778985300000272</v>
+        <v>0.47940131800000074</v>
       </c>
       <c r="D409" s="5">
-        <v>-5.019745357439076</v>
+        <v>8.3760095098312384</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>71.961637655000004</v>
+        <v>72.063232649</v>
       </c>
       <c r="C410" s="5">
-        <v>0.39901644900000122</v>
+        <v>0.30335426199999915</v>
       </c>
       <c r="D410" s="5">
-        <v>6.8999699174422169</v>
+        <v>5.1924455763061594</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>71.533963396000004</v>
+        <v>71.648398044999993</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.42767425899999978</v>
+        <v>-0.41483460400000638</v>
       </c>
       <c r="D411" s="5">
-        <v>-6.9031471932495041</v>
+        <v>-6.6932773330480311</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>72.532636096999994</v>
+        <v>72.584499531999995</v>
       </c>
       <c r="C412" s="5">
-        <v>0.99867270099998962</v>
+        <v>0.93610148700000195</v>
       </c>
       <c r="D412" s="5">
-        <v>18.101137664069135</v>
+        <v>16.855410400573099</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>72.692821778999999</v>
+        <v>72.771140743999993</v>
       </c>
       <c r="C413" s="5">
-        <v>0.16018568200000516</v>
+        <v>0.18664121199999784</v>
       </c>
       <c r="D413" s="5">
-        <v>2.6825846489113347</v>
+        <v>3.129652363852431</v>
       </c>
       <c r="E413" s="5">
-        <v>3.6735664777371557</v>
+        <v>3.6973507487536583</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>72.734794559999997</v>
+        <v>72.817115696000002</v>
       </c>
       <c r="C414" s="5">
-        <v>4.1972780999998349E-2</v>
+        <v>4.5974952000008784E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>0.69508371751469955</v>
+        <v>0.76076928870960625</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>73.178429287</v>
+        <v>73.247726585999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.44363472700000273</v>
+        <v>0.43061088999999697</v>
       </c>
       <c r="D415" s="5">
-        <v>7.5698105593996479</v>
+        <v>7.3317300287557563</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>73.007590030000003</v>
+        <v>73.020093399000004</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.17083925699999725</v>
+        <v>-0.22763318699999502</v>
       </c>
       <c r="D416" s="5">
-        <v>-2.7657765061647299</v>
+        <v>-3.666173654945093</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>73.170788318999996</v>
+        <v>73.137470067999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.16319828899999322</v>
+        <v>0.1173766689999951</v>
       </c>
       <c r="D417" s="5">
-        <v>2.7156587976384872</v>
+        <v>1.9460941139490151</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>73.280452866000005</v>
+        <v>73.285216543000004</v>
       </c>
       <c r="C418" s="5">
-        <v>0.10966454700000838</v>
+        <v>0.14774647500000526</v>
       </c>
       <c r="D418" s="5">
-        <v>1.8133967076644497</v>
+        <v>2.4512601825100511</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>73.371492528000005</v>
+        <v>73.451041023000002</v>
       </c>
       <c r="C419" s="5">
-        <v>9.1039662000000021E-2</v>
+        <v>0.16582447999999772</v>
       </c>
       <c r="D419" s="5">
-        <v>1.5010438408109561</v>
+        <v>2.7493208356293986</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>74.517390505999998</v>
+        <v>73.817267994000005</v>
       </c>
       <c r="C420" s="5">
-        <v>1.1458979779999936</v>
+        <v>0.36622697100000323</v>
       </c>
       <c r="D420" s="5">
-        <v>20.437966437935806</v>
+        <v>6.1500364845689548</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>73.299269127000002</v>
+        <v>73.487631136000005</v>
       </c>
       <c r="C421" s="5">
-        <v>-1.2181213789999958</v>
+        <v>-0.32963685800000064</v>
       </c>
       <c r="D421" s="5">
-        <v>-17.945184367984812</v>
+        <v>-5.2290213916221573</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>73.127542031999994</v>
+        <v>73.253656073000002</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.17172709500000849</v>
+        <v>-0.23397506300000259</v>
       </c>
       <c r="D422" s="5">
-        <v>-2.7754409181055872</v>
+        <v>-3.7544445847669583</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>72.292575439000004</v>
+        <v>72.337368104000006</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.8349665929999901</v>
+        <v>-0.91628796899999543</v>
       </c>
       <c r="D423" s="5">
-        <v>-12.873022415879486</v>
+        <v>-14.019338754169064</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>72.992641527999993</v>
+        <v>73.135544549000002</v>
       </c>
       <c r="C424" s="5">
-        <v>0.70006608899998923</v>
+        <v>0.79817644499999574</v>
       </c>
       <c r="D424" s="5">
-        <v>12.259888080486704</v>
+        <v>14.074756553163702</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>72.977063365999996</v>
+        <v>73.107790796000003</v>
       </c>
       <c r="C425" s="5">
-        <v>-1.5578161999997064E-2</v>
+        <v>-2.7753752999998937E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.25580478452557065</v>
+        <v>-0.45443128651534437</v>
       </c>
       <c r="E425" s="5">
-        <v>0.39101740728149093</v>
+        <v>0.46261477909808058</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>73.186145393999993</v>
+        <v>73.282250750000003</v>
       </c>
       <c r="C426" s="5">
-        <v>0.20908202799999742</v>
+        <v>0.17445995399999958</v>
       </c>
       <c r="D426" s="5">
-        <v>3.4927415202297141</v>
+        <v>2.901491517021948</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>73.043034891999994</v>
+        <v>73.149589164999995</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.14311050199999897</v>
+        <v>-0.13266158500000813</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.321445198482619</v>
+        <v>-2.1508401182763093</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>73.191882942999996</v>
+        <v>73.227688732000004</v>
       </c>
       <c r="C428" s="5">
-        <v>0.14884805100000165</v>
+        <v>7.8099567000009529E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>2.472970411951092</v>
+        <v>1.2887533959552888</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>73.051211636999994</v>
+        <v>72.903191449999994</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.14067130600000155</v>
+        <v>-0.32449728200001005</v>
       </c>
       <c r="D429" s="5">
-        <v>-2.2821185031115743</v>
+        <v>-5.1899084541431106</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>73.052733712999995</v>
+        <v>72.813473731000002</v>
       </c>
       <c r="C430" s="5">
-        <v>1.5220760000005384E-3</v>
+        <v>-8.9717718999992258E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>2.5005752583906471E-2</v>
+        <v>-1.4668155558820284</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>70.767974281999997</v>
+        <v>72.616217378000002</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.2847594309999977</v>
+        <v>-0.19725635300000022</v>
       </c>
       <c r="D431" s="5">
-        <v>-31.702705165128066</v>
+        <v>-3.2028738455399108</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>71.088912676000007</v>
+        <v>72.617172945999997</v>
       </c>
       <c r="C432" s="5">
-        <v>0.32093839400000945</v>
+        <v>9.555679999948552E-4</v>
       </c>
       <c r="D432" s="5">
-        <v>5.5799104170303204</v>
+        <v>1.5792127936831157E-2</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>70.974883782999996</v>
+        <v>71.904932506999998</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.11402889300001107</v>
+        <v>-0.71224043899999856</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.9079476418421559</v>
+        <v>-11.15517287707144</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>72.237414395000002</v>
+        <v>72.376633862999995</v>
       </c>
       <c r="C434" s="5">
-        <v>1.2625306120000062</v>
+        <v>0.47170135599999696</v>
       </c>
       <c r="D434" s="5">
-        <v>23.563452067565116</v>
+        <v>8.1624146512230489</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>71.089426801000002</v>
+        <v>71.198105775000002</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.1479875939999999</v>
+        <v>-1.1785280879999931</v>
       </c>
       <c r="D435" s="5">
-        <v>-17.488622764900995</v>
+        <v>-17.881557639335721</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>71.273411173</v>
+        <v>71.420491330000004</v>
       </c>
       <c r="C436" s="5">
-        <v>0.18398437199999762</v>
+        <v>0.22238555500000246</v>
       </c>
       <c r="D436" s="5">
-        <v>3.1502743965292845</v>
+        <v>3.8132362729167202</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>71.553168486000004</v>
+        <v>71.553524859000007</v>
       </c>
       <c r="C437" s="5">
-        <v>0.27975731300000461</v>
+        <v>0.1330335290000022</v>
       </c>
       <c r="D437" s="5">
-        <v>4.81318048541719</v>
+        <v>2.2582581248576927</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.9511539849976778</v>
+        <v>-2.1259922096907857</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>71.753983550000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.20045869099999436</v>
+      </c>
+      <c r="D438" s="5">
+        <v>3.4141120265830827</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>