--- v3 (2026-04-16)
+++ v4 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1337A2E2-DAF6-4BBB-90E4-EC09B9FF3B29}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C2E75D35-6D65-4E8D-AE2C-05C316CCE74D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{81075BFD-2F79-44AB-891B-C44183E2F3E3}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D33A3784-529F-4751-8663-24FA7C3609BB}"/>
   </bookViews>
   <sheets>
     <sheet name="elpgovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D921F5D1-044A-43FD-BA3E-4424E491A339}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{490CA8BD-3058-4A63-80F9-57248A43C665}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>3.8132362729167202</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>71.553524859000007</v>
       </c>
       <c r="C437" s="5">
         <v>0.1330335290000022</v>
       </c>
       <c r="D437" s="5">
         <v>2.2582581248576927</v>
       </c>
       <c r="E437" s="5">
         <v>-2.1259922096907857</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>71.753983550000001</v>
+        <v>71.739329287000004</v>
       </c>
       <c r="C438" s="5">
-        <v>0.20045869099999436</v>
+        <v>0.1858044279999973</v>
       </c>
       <c r="D438" s="5">
-        <v>3.4141120265830827</v>
+        <v>3.1609542631286347</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>71.812426790000004</v>
+      </c>
+      <c r="C439" s="5">
+        <v>7.309750299999962E-2</v>
+      </c>
+      <c r="D439" s="5">
+        <v>1.2295940747634848</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>71.814855539999996</v>
+      </c>
+      <c r="C440" s="5">
+        <v>2.4287499999928741E-3</v>
+      </c>
+      <c r="D440" s="5">
+        <v>4.059244798653161E-2</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>