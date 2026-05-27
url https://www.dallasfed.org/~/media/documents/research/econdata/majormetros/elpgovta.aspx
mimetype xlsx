--- v4 (2026-05-07)
+++ v5 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C2E75D35-6D65-4E8D-AE2C-05C316CCE74D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F80FBE57-4136-4B82-9D89-0C178E06892D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D33A3784-529F-4751-8663-24FA7C3609BB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2D4388E4-FFD7-4608-B46C-E206FA01C4C4}"/>
   </bookViews>
   <sheets>
     <sheet name="elpgovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{490CA8BD-3058-4A63-80F9-57248A43C665}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74D4C954-A7D9-484D-8781-0546394FDB3B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>44.810545173999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>44.686808749000001</v>
       </c>
       <c r="C7" s="5">
         <v>-0.12373642499999704</v>
       </c>
       <c r="D7" s="5">
         <v>-3.2637245041997609</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>44.950418804000002</v>
       </c>
       <c r="C8" s="5">
         <v>0.2636100550000009</v>
       </c>
       <c r="D8" s="5">
         <v>7.3131183092541185</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>44.959886279000003</v>
       </c>
       <c r="C9" s="5">
         <v>9.4674750000010022E-3</v>
       </c>
       <c r="D9" s="5">
         <v>0.25303746289129236</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>45.316436308999997</v>
       </c>
       <c r="C10" s="5">
         <v>0.35655002999999397</v>
       </c>
       <c r="D10" s="5">
         <v>9.9427373710478495</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>46.125899873999998</v>
       </c>
       <c r="C11" s="5">
         <v>0.80946356500000149</v>
       </c>
       <c r="D11" s="5">
         <v>23.671386166177943</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>45.246017737999999</v>
       </c>
       <c r="C12" s="5">
         <v>-0.87988213599999909</v>
       </c>
       <c r="D12" s="5">
         <v>-20.635531175784994</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>44.322613038999997</v>
       </c>
       <c r="C13" s="5">
         <v>-0.92340469900000244</v>
       </c>
       <c r="D13" s="5">
         <v>-21.91997594882713</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>44.614282158000002</v>
       </c>
       <c r="C14" s="5">
         <v>0.29166911900000514</v>
       </c>
       <c r="D14" s="5">
         <v>8.1888836585572768</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>44.953518815999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.33923665799999725</v>
       </c>
       <c r="D15" s="5">
         <v>9.5159552485950982</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>45.141689698</v>
       </c>
       <c r="C16" s="5">
         <v>0.18817088200000143</v>
       </c>
       <c r="D16" s="5">
         <v>5.1403510179043765</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>44.824788914999999</v>
       </c>
       <c r="C17" s="5">
         <v>-0.31690078300000124</v>
       </c>
       <c r="D17" s="5">
         <v>-8.1063919397702193</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>45.481727716999998</v>
       </c>
       <c r="C18" s="5">
         <v>0.6569388019999991</v>
       </c>
       <c r="D18" s="5">
         <v>19.076047217495873</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>45.552751389000001</v>
       </c>
       <c r="C19" s="5">
         <v>7.1023672000002591E-2</v>
       </c>
       <c r="D19" s="5">
         <v>1.8900828539737624</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>45.582205033999998</v>
       </c>
       <c r="C20" s="5">
         <v>2.9453644999996698E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.77866508938899681</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>46.058446879000002</v>
       </c>
       <c r="C21" s="5">
         <v>0.4762418450000041</v>
       </c>
       <c r="D21" s="5">
         <v>13.283721221180421</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>46.036878354000002</v>
       </c>
       <c r="C22" s="5">
         <v>-2.1568524999999283E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-0.56049810892956353</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>46.639428983000002</v>
       </c>
       <c r="C23" s="5">
         <v>0.60255062899999956</v>
       </c>
       <c r="D23" s="5">
         <v>16.887557883319214</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>46.097063085999999</v>
       </c>
       <c r="C24" s="5">
         <v>-0.54236589700000337</v>
       </c>
       <c r="D24" s="5">
         <v>-13.095876224420211</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>46.471219433999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.37415634799999964</v>
       </c>
       <c r="D25" s="5">
         <v>10.186844224453928</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>46.430164412000003</v>
       </c>
       <c r="C26" s="5">
         <v>-4.1055021999994779E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-1.0550045385947504</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>46.922489859999999</v>
       </c>
       <c r="C27" s="5">
         <v>0.49232544799999545</v>
       </c>
       <c r="D27" s="5">
         <v>13.493223486818584</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>46.984102448000002</v>
       </c>
       <c r="C28" s="5">
         <v>6.1612588000002688E-2</v>
       </c>
       <c r="D28" s="5">
         <v>1.5871152888489171</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>47.640774092999997</v>
       </c>
       <c r="C29" s="5">
         <v>0.65667164499999586</v>
       </c>
       <c r="D29" s="5">
         <v>18.123007675638547</v>
       </c>
       <c r="E29" s="5">
         <v>6.2822051060627881</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>47.363191632000003</v>
       </c>
       <c r="C30" s="5">
         <v>-0.2775824609999944</v>
       </c>
       <c r="D30" s="5">
         <v>-6.7721200281750544</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>47.611546404000002</v>
       </c>
       <c r="C31" s="5">
         <v>0.248354771999999</v>
       </c>
       <c r="D31" s="5">
         <v>6.4770294316085719</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>48.181611251</v>
       </c>
       <c r="C32" s="5">
         <v>0.5700648469999976</v>
       </c>
       <c r="D32" s="5">
         <v>15.352864029932389</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>48.051395472000003</v>
       </c>
       <c r="C33" s="5">
         <v>-0.1302157789999967</v>
       </c>
       <c r="D33" s="5">
         <v>-3.1953487219682053</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>48.073094009999998</v>
       </c>
       <c r="C34" s="5">
         <v>2.1698537999995438E-2</v>
       </c>
       <c r="D34" s="5">
         <v>0.54323110061071933</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>47.936536199000003</v>
       </c>
       <c r="C35" s="5">
         <v>-0.13655781099999587</v>
       </c>
       <c r="D35" s="5">
         <v>-3.3559989847686711</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>48.442576729999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.50604053099999646</v>
       </c>
       <c r="D36" s="5">
         <v>13.429765776592784</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>48.079970281999998</v>
       </c>
       <c r="C37" s="5">
         <v>-0.36260644800000108</v>
       </c>
       <c r="D37" s="5">
         <v>-8.6216195076157405</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>48.250515387</v>
       </c>
       <c r="C38" s="5">
         <v>0.1705451050000022</v>
       </c>
       <c r="D38" s="5">
         <v>4.3405670577672417</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>49.805043470999998</v>
       </c>
       <c r="C39" s="5">
         <v>1.5545280839999975</v>
       </c>
       <c r="D39" s="5">
         <v>46.304068239027572</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>50.033751592000002</v>
       </c>
       <c r="C40" s="5">
         <v>0.22870812100000393</v>
       </c>
       <c r="D40" s="5">
         <v>5.6518082486592292</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>50.014390339000002</v>
       </c>
       <c r="C41" s="5">
         <v>-1.9361252999999579E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-0.46336959944036638</v>
       </c>
       <c r="E41" s="5">
         <v>4.9823209030282367</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>49.17666783</v>
       </c>
       <c r="C42" s="5">
         <v>-0.83772250900000245</v>
       </c>
       <c r="D42" s="5">
         <v>-18.347511597838562</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>49.853470025999997</v>
       </c>
       <c r="C43" s="5">
         <v>0.67680219599999702</v>
       </c>
       <c r="D43" s="5">
         <v>17.824480883837388</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>49.341897797999998</v>
       </c>
       <c r="C44" s="5">
         <v>-0.51157222799999857</v>
       </c>
       <c r="D44" s="5">
         <v>-11.642080328481462</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>49.261204921000001</v>
       </c>
       <c r="C45" s="5">
         <v>-8.0692876999997054E-2</v>
       </c>
       <c r="D45" s="5">
         <v>-1.9449033488748491</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>49.426869742000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.16566482100000002</v>
       </c>
       <c r="D46" s="5">
         <v>4.1110721581106624</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>49.665163888999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.23829414699999774</v>
       </c>
       <c r="D47" s="5">
         <v>5.9412740195962321</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>49.924721558999998</v>
       </c>
       <c r="C48" s="5">
         <v>0.25955766999999952</v>
       </c>
       <c r="D48" s="5">
         <v>6.4548228522158579</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>49.513874543999997</v>
       </c>
       <c r="C49" s="5">
         <v>-0.41084701500000165</v>
       </c>
       <c r="D49" s="5">
         <v>-9.4402684429077954</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>49.678130740999997</v>
       </c>
       <c r="C50" s="5">
         <v>0.16425619700000027</v>
       </c>
       <c r="D50" s="5">
         <v>4.0542947426677634</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>49.477409993000002</v>
       </c>
       <c r="C51" s="5">
         <v>-0.20072074799999484</v>
       </c>
       <c r="D51" s="5">
         <v>-4.7422024793167257</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>49.719710319999997</v>
       </c>
       <c r="C52" s="5">
         <v>0.24230032699999526</v>
       </c>
       <c r="D52" s="5">
         <v>6.0375260919662166</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>49.750602673000003</v>
       </c>
       <c r="C53" s="5">
         <v>3.0892353000005812E-2</v>
       </c>
       <c r="D53" s="5">
         <v>0.74814935171558794</v>
       </c>
       <c r="E53" s="5">
         <v>-0.5274235359304269</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>50.273099061000003</v>
       </c>
       <c r="C54" s="5">
         <v>0.52249638800000042</v>
       </c>
       <c r="D54" s="5">
         <v>13.356842894246302</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>50.355201233999999</v>
       </c>
       <c r="C55" s="5">
         <v>8.210217299999556E-2</v>
       </c>
       <c r="D55" s="5">
         <v>1.977447030033086</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>51.222532041000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.86733080700000187</v>
       </c>
       <c r="D56" s="5">
         <v>22.744059597623068</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>50.427667648000003</v>
       </c>
       <c r="C57" s="5">
         <v>-0.79486439299999745</v>
       </c>
       <c r="D57" s="5">
         <v>-17.11154032373825</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>49.851266891000002</v>
       </c>
       <c r="C58" s="5">
         <v>-0.57640075700000182</v>
       </c>
       <c r="D58" s="5">
         <v>-12.886028456033404</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>50.682773552</v>
       </c>
       <c r="C59" s="5">
         <v>0.83150666099999881</v>
       </c>
       <c r="D59" s="5">
         <v>21.957940191295311</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>49.841274914000003</v>
       </c>
       <c r="C60" s="5">
         <v>-0.84149863799999736</v>
       </c>
       <c r="D60" s="5">
         <v>-18.201519396201647</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>49.697530219000001</v>
       </c>
       <c r="C61" s="5">
         <v>-0.14374469500000231</v>
       </c>
       <c r="D61" s="5">
         <v>-3.406486440404155</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>49.325404499999998</v>
       </c>
       <c r="C62" s="5">
         <v>-0.37212571900000313</v>
       </c>
       <c r="D62" s="5">
         <v>-8.6244113683564887</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>50.377987277999999</v>
       </c>
       <c r="C63" s="5">
         <v>1.0525827780000014</v>
       </c>
       <c r="D63" s="5">
         <v>28.837379712304934</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>50.058787375999998</v>
       </c>
       <c r="C64" s="5">
         <v>-0.31919990200000115</v>
       </c>
       <c r="D64" s="5">
         <v>-7.343871084513653</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>48.826515037999997</v>
       </c>
       <c r="C65" s="5">
         <v>-1.2322723380000014</v>
       </c>
       <c r="D65" s="5">
         <v>-25.851079262453702</v>
       </c>
       <c r="E65" s="5">
         <v>-1.8574400818294312</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>49.693173966000003</v>
       </c>
       <c r="C66" s="5">
         <v>0.86665892800000677</v>
       </c>
       <c r="D66" s="5">
         <v>23.507151107926227</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>49.667927493999997</v>
       </c>
       <c r="C67" s="5">
         <v>-2.5246472000006293E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-0.6079558412123931</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>49.620675472000002</v>
       </c>
       <c r="C68" s="5">
         <v>-4.7252021999995009E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-1.1356759615053891</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>49.885229049000003</v>
       </c>
       <c r="C69" s="5">
         <v>0.26455357700000093</v>
       </c>
       <c r="D69" s="5">
         <v>6.5888029162207262</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>50.149192882999998</v>
       </c>
       <c r="C70" s="5">
         <v>0.26396383399999479</v>
       </c>
       <c r="D70" s="5">
         <v>6.5378002274969038</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>50.506310493999997</v>
       </c>
       <c r="C71" s="5">
         <v>0.35711761099999961</v>
       </c>
       <c r="D71" s="5">
         <v>8.8880846420413171</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>50.658818304999997</v>
       </c>
       <c r="C72" s="5">
         <v>0.15250781099999955</v>
       </c>
       <c r="D72" s="5">
         <v>3.6842829039547498</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>51.137635993000004</v>
       </c>
       <c r="C73" s="5">
         <v>0.47881768800000657</v>
       </c>
       <c r="D73" s="5">
         <v>11.950776334111723</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>51.044483012000001</v>
       </c>
       <c r="C74" s="5">
         <v>-9.315298100000291E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-2.164167395275185</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>51.125382463999998</v>
       </c>
       <c r="C75" s="5">
         <v>8.0899451999997041E-2</v>
       </c>
       <c r="D75" s="5">
         <v>1.9185237856906179</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>51.115919181000002</v>
       </c>
       <c r="C76" s="5">
         <v>-9.4632829999952151E-3</v>
       </c>
       <c r="D76" s="5">
         <v>-0.22189341770993964</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>50.984086480999999</v>
       </c>
       <c r="C77" s="5">
         <v>-0.13183270000000391</v>
       </c>
       <c r="D77" s="5">
         <v>-3.0513852678508147</v>
       </c>
       <c r="E77" s="5">
         <v>4.4188520137487641</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>50.528357569999997</v>
       </c>
       <c r="C78" s="5">
         <v>-0.45572891100000135</v>
       </c>
       <c r="D78" s="5">
         <v>-10.214444396688682</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>50.267000181</v>
       </c>
       <c r="C79" s="5">
         <v>-0.26135738899999694</v>
       </c>
       <c r="D79" s="5">
         <v>-6.0334158994873821</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>50.885744355999996</v>
       </c>
       <c r="C80" s="5">
         <v>0.61874417499999623</v>
       </c>
       <c r="D80" s="5">
         <v>15.813173264527292</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>51.314374637999997</v>
       </c>
       <c r="C81" s="5">
         <v>0.42863028200000031</v>
       </c>
       <c r="D81" s="5">
         <v>10.589757540598255</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>51.393196637000003</v>
       </c>
       <c r="C82" s="5">
         <v>7.882199900000586E-2</v>
       </c>
       <c r="D82" s="5">
         <v>1.8589255488945966</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>51.417899169000002</v>
       </c>
       <c r="C83" s="5">
         <v>2.4702531999999167E-2</v>
       </c>
       <c r="D83" s="5">
         <v>0.57831640908145854</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>51.609919427000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.19202025799999944</v>
       </c>
       <c r="D84" s="5">
         <v>4.574605112150576</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>51.901172041000002</v>
       </c>
       <c r="C85" s="5">
         <v>0.29125261400000113</v>
       </c>
       <c r="D85" s="5">
         <v>6.9862119087120034</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>51.475091028000001</v>
       </c>
       <c r="C86" s="5">
         <v>-0.42608101300000101</v>
       </c>
       <c r="D86" s="5">
         <v>-9.4185024850436001</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>53.415468042000001</v>
       </c>
       <c r="C87" s="5">
         <v>1.9403770139999992</v>
       </c>
       <c r="D87" s="5">
         <v>55.89743811990251</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>53.368078713000003</v>
       </c>
       <c r="C88" s="5">
         <v>-4.7389328999997815E-2</v>
       </c>
       <c r="D88" s="5">
         <v>-1.0594408659451604</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>53.672139147000003</v>
       </c>
       <c r="C89" s="5">
         <v>0.30406043400000016</v>
       </c>
       <c r="D89" s="5">
         <v>7.0552670717930033</v>
       </c>
       <c r="E89" s="5">
         <v>5.2723366280216677</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>52.98413643</v>
       </c>
       <c r="C90" s="5">
         <v>-0.68800271700000337</v>
       </c>
       <c r="D90" s="5">
         <v>-14.342880399043278</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>53.097935151000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.11379872100000199</v>
       </c>
       <c r="D91" s="5">
         <v>2.6080110456723871</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>53.317230840999997</v>
       </c>
       <c r="C92" s="5">
         <v>0.2192956899999956</v>
       </c>
       <c r="D92" s="5">
         <v>5.070168626048055</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>53.383564440000001</v>
       </c>
       <c r="C93" s="5">
         <v>6.6333599000003574E-2</v>
       </c>
       <c r="D93" s="5">
         <v>1.5032151011759032</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>53.245880192000001</v>
       </c>
       <c r="C94" s="5">
         <v>-0.13768424799999934</v>
       </c>
       <c r="D94" s="5">
         <v>-3.0514525723193575</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>53.479647544000002</v>
       </c>
       <c r="C95" s="5">
         <v>0.23376735200000098</v>
       </c>
       <c r="D95" s="5">
         <v>5.3974998981684896</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>53.389783020000003</v>
       </c>
       <c r="C96" s="5">
         <v>-8.9864523999999335E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-1.9978883465627151</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>53.646839104999998</v>
       </c>
       <c r="C97" s="5">
         <v>0.25705608499999499</v>
       </c>
       <c r="D97" s="5">
         <v>5.93312610058081</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>53.833171718999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.18633261400000123</v>
       </c>
       <c r="D98" s="5">
         <v>4.2485345840316491</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>53.652285048000003</v>
       </c>
       <c r="C99" s="5">
         <v>-0.18088667099999611</v>
       </c>
       <c r="D99" s="5">
         <v>-3.9584718556981424</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>53.927109952000002</v>
       </c>
       <c r="C100" s="5">
         <v>0.27482490399999904</v>
       </c>
       <c r="D100" s="5">
         <v>6.322964335896275</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>53.820140625000001</v>
       </c>
       <c r="C101" s="5">
         <v>-0.10696932700000161</v>
       </c>
       <c r="D101" s="5">
         <v>-2.3545114957099766</v>
       </c>
       <c r="E101" s="5">
         <v>0.27575103275583324</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>54.137011661999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.31687103699999852</v>
       </c>
       <c r="D102" s="5">
         <v>7.2984411953949113</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>54.251690037000003</v>
       </c>
       <c r="C103" s="5">
         <v>0.114678375000004</v>
       </c>
       <c r="D103" s="5">
         <v>2.5717843125281137</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>54.401049067999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.14935903099999592</v>
       </c>
       <c r="D104" s="5">
         <v>3.3541774642967814</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>54.236263546000004</v>
       </c>
       <c r="C105" s="5">
         <v>-0.16478552199999541</v>
       </c>
       <c r="D105" s="5">
         <v>-3.5749545143916706</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>54.408008899999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.17174535399999513</v>
       </c>
       <c r="D106" s="5">
         <v>3.8668224760959546</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>54.496990818</v>
       </c>
       <c r="C107" s="5">
         <v>8.898191800000177E-2</v>
       </c>
       <c r="D107" s="5">
         <v>1.9802972200256841</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>54.532699653000002</v>
       </c>
       <c r="C108" s="5">
         <v>3.5708835000001216E-2</v>
       </c>
       <c r="D108" s="5">
         <v>0.78913286734323407</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>54.876964952000002</v>
       </c>
       <c r="C109" s="5">
         <v>0.34426529899999991</v>
       </c>
       <c r="D109" s="5">
         <v>7.8442594098439455</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>54.903068046000001</v>
       </c>
       <c r="C110" s="5">
         <v>2.6103093999999771E-2</v>
       </c>
       <c r="D110" s="5">
         <v>0.57229460118326525</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>54.837551452</v>
       </c>
       <c r="C111" s="5">
         <v>-6.551659400000176E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-1.4226155712471211</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>55.060039572999997</v>
       </c>
       <c r="C112" s="5">
         <v>0.22248812099999782</v>
       </c>
       <c r="D112" s="5">
         <v>4.9787921464775398</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>55.233682579000003</v>
       </c>
       <c r="C113" s="5">
         <v>0.17364300600000604</v>
       </c>
       <c r="D113" s="5">
         <v>3.8507810047525792</v>
       </c>
       <c r="E113" s="5">
         <v>2.6264181727971847</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>55.331344399999999</v>
       </c>
       <c r="C114" s="5">
         <v>9.7661820999995541E-2</v>
       </c>
       <c r="D114" s="5">
         <v>2.1425445692466738</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>55.293136988999997</v>
       </c>
       <c r="C115" s="5">
         <v>-3.8207411000001912E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-0.82548447251791224</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>55.239928663000001</v>
       </c>
       <c r="C116" s="5">
         <v>-5.3208325999996475E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-1.1486622442354544</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>55.382355011000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.14242634800000076</v>
       </c>
       <c r="D117" s="5">
         <v>3.1382413406175313</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>55.601322527000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.21896751599999931</v>
       </c>
       <c r="D118" s="5">
         <v>4.8490333748932857</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>55.695849236000001</v>
       </c>
       <c r="C119" s="5">
         <v>9.4526709000000153E-2</v>
       </c>
       <c r="D119" s="5">
         <v>2.0592805881634479</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>55.91292705</v>
       </c>
       <c r="C120" s="5">
         <v>0.21707781399999959</v>
       </c>
       <c r="D120" s="5">
         <v>4.7786442405812091</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>56.379803567000003</v>
       </c>
       <c r="C121" s="5">
         <v>0.46687651700000288</v>
       </c>
       <c r="D121" s="5">
         <v>10.493304502506895</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>56.030367532</v>
       </c>
       <c r="C122" s="5">
         <v>-0.34943603500000364</v>
       </c>
       <c r="D122" s="5">
         <v>-7.1891064525767545</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>56.473325596000002</v>
       </c>
       <c r="C123" s="5">
         <v>0.44295806400000259</v>
       </c>
       <c r="D123" s="5">
         <v>9.9103784725040889</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>56.520863478000003</v>
       </c>
       <c r="C124" s="5">
         <v>4.7537882000000309E-2</v>
       </c>
       <c r="D124" s="5">
         <v>1.0148208460695196</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>56.992730842999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.47186736499999427</v>
       </c>
       <c r="D125" s="5">
         <v>10.491316317999244</v>
       </c>
       <c r="E125" s="5">
         <v>3.1847383369451254</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>56.756095633000001</v>
       </c>
       <c r="C126" s="5">
         <v>-0.23663520999999577</v>
       </c>
       <c r="D126" s="5">
         <v>-4.8702099774159961</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>56.897123950999998</v>
       </c>
       <c r="C127" s="5">
         <v>0.14102831799999649</v>
       </c>
       <c r="D127" s="5">
         <v>3.0228661023096404</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>57.071403936000003</v>
       </c>
       <c r="C128" s="5">
         <v>0.17427998500000541</v>
       </c>
       <c r="D128" s="5">
         <v>3.7382468941716374</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>57.496228432999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.42482449699999592</v>
       </c>
       <c r="D129" s="5">
         <v>9.3074124416480117</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>57.801548564000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.30532013100000199</v>
       </c>
       <c r="D130" s="5">
         <v>6.5617631580767721</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>57.347602565999999</v>
       </c>
       <c r="C131" s="5">
         <v>-0.45394599800000179</v>
       </c>
       <c r="D131" s="5">
         <v>-9.0276284832428217</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>58.09418952</v>
       </c>
       <c r="C132" s="5">
         <v>0.74658695400000141</v>
       </c>
       <c r="D132" s="5">
         <v>16.790942861727242</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>58.443698961000003</v>
       </c>
       <c r="C133" s="5">
         <v>0.34950944100000214</v>
       </c>
       <c r="D133" s="5">
         <v>7.4632509662980739</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>56.799839321</v>
       </c>
       <c r="C134" s="5">
         <v>-1.6438596400000023</v>
       </c>
       <c r="D134" s="5">
         <v>-28.991073847430204</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>57.406367299000003</v>
       </c>
       <c r="C135" s="5">
         <v>0.60652797800000258</v>
       </c>
       <c r="D135" s="5">
         <v>13.594027752902239</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>57.209786600999998</v>
       </c>
       <c r="C136" s="5">
         <v>-0.19658069800000533</v>
       </c>
       <c r="D136" s="5">
         <v>-4.0327281276881006</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>57.873454572999997</v>
       </c>
       <c r="C137" s="5">
         <v>0.66366797199999894</v>
       </c>
       <c r="D137" s="5">
         <v>14.844169128217754</v>
       </c>
       <c r="E137" s="5">
         <v>1.5453264249192911</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>58.098778285000002</v>
       </c>
       <c r="C138" s="5">
         <v>0.22532371200000512</v>
       </c>
       <c r="D138" s="5">
         <v>4.7734191421055394</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>58.015615017000002</v>
       </c>
       <c r="C139" s="5">
         <v>-8.3163267999999846E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-1.7042352946847972</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>58.206947741</v>
       </c>
       <c r="C140" s="5">
         <v>0.19133272399999868</v>
       </c>
       <c r="D140" s="5">
         <v>4.0301224700557858</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>58.497221312000001</v>
       </c>
       <c r="C141" s="5">
         <v>0.29027357100000017</v>
       </c>
       <c r="D141" s="5">
         <v>6.1512050858976153</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>58.886809978000002</v>
       </c>
       <c r="C142" s="5">
         <v>0.38958866600000164</v>
       </c>
       <c r="D142" s="5">
         <v>8.29128196958251</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>59.324450403999997</v>
       </c>
       <c r="C143" s="5">
         <v>0.43764042599999442</v>
       </c>
       <c r="D143" s="5">
         <v>9.2919921418907379</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>57.378544269000002</v>
       </c>
       <c r="C144" s="5">
         <v>-1.9459061349999942</v>
       </c>
       <c r="D144" s="5">
         <v>-32.982283407162981</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>59.139839612999999</v>
       </c>
       <c r="C145" s="5">
         <v>1.761295343999997</v>
       </c>
       <c r="D145" s="5">
         <v>43.736610714081351</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>59.069478359000001</v>
       </c>
       <c r="C146" s="5">
         <v>-7.0361253999998041E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-1.418387204178273</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>58.727939391</v>
       </c>
       <c r="C147" s="5">
         <v>-0.34153896800000183</v>
       </c>
       <c r="D147" s="5">
         <v>-6.7219353423692336</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>58.925454932000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.19751554100000135</v>
       </c>
       <c r="D148" s="5">
         <v>4.1113734256856826</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>58.770704801999997</v>
       </c>
       <c r="C149" s="5">
         <v>-0.15475013000000359</v>
       </c>
       <c r="D149" s="5">
         <v>-3.1063184038482516</v>
       </c>
       <c r="E149" s="5">
         <v>1.5503657689351025</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>58.890601353999998</v>
       </c>
       <c r="C150" s="5">
         <v>0.11989655200000016</v>
       </c>
       <c r="D150" s="5">
         <v>2.4757442786012662</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>58.824153434999999</v>
       </c>
       <c r="C151" s="5">
         <v>-6.6447918999998024E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-1.3456225957274248</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>58.739690236000001</v>
       </c>
       <c r="C152" s="5">
         <v>-8.4463198999998212E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-1.7094887337483766</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>58.515239614999999</v>
       </c>
       <c r="C153" s="5">
         <v>-0.22445062100000257</v>
       </c>
       <c r="D153" s="5">
         <v>-4.4901792535849694</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>57.899237604</v>
       </c>
       <c r="C154" s="5">
         <v>-0.61600201099999907</v>
       </c>
       <c r="D154" s="5">
         <v>-11.926290507811011</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>58.147334465999997</v>
       </c>
       <c r="C155" s="5">
         <v>0.24809686199999703</v>
       </c>
       <c r="D155" s="5">
         <v>5.2649020146574799</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>56.929587343999998</v>
       </c>
       <c r="C156" s="5">
         <v>-1.2177471219999987</v>
       </c>
       <c r="D156" s="5">
         <v>-22.429123671562067</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>58.637317303000003</v>
       </c>
       <c r="C157" s="5">
         <v>1.7077299590000052</v>
       </c>
       <c r="D157" s="5">
         <v>42.571488540711911</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>59.701027402999998</v>
       </c>
       <c r="C158" s="5">
         <v>1.0637100999999944</v>
       </c>
       <c r="D158" s="5">
         <v>24.077360588830942</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>60.036887344</v>
       </c>
       <c r="C159" s="5">
         <v>0.33585994100000249</v>
       </c>
       <c r="D159" s="5">
         <v>6.963684367348888</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>60.048761480000003</v>
       </c>
       <c r="C160" s="5">
         <v>1.1874136000002977E-2</v>
       </c>
       <c r="D160" s="5">
         <v>0.23759515169203826</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>60.026298773999997</v>
       </c>
       <c r="C161" s="5">
         <v>-2.2462706000005994E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-0.44796691310096115</v>
       </c>
       <c r="E161" s="5">
         <v>2.1364283042548671</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>59.660701183</v>
       </c>
       <c r="C162" s="5">
         <v>-0.36559759099999667</v>
       </c>
       <c r="D162" s="5">
         <v>-7.0688198428932925</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>60.033254528000001</v>
       </c>
       <c r="C163" s="5">
         <v>0.37255334500000004</v>
       </c>
       <c r="D163" s="5">
         <v>7.7562370555262383</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>60.045734613999997</v>
       </c>
       <c r="C164" s="5">
         <v>1.2480085999996504E-2</v>
       </c>
       <c r="D164" s="5">
         <v>0.24974888465985057</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>60.229127638999998</v>
       </c>
       <c r="C165" s="5">
         <v>0.18339302500000088</v>
       </c>
       <c r="D165" s="5">
         <v>3.7272645582518082</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>59.423180039000002</v>
       </c>
       <c r="C166" s="5">
         <v>-0.8059475999999961</v>
       </c>
       <c r="D166" s="5">
         <v>-14.926990114745674</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>59.142935946999998</v>
       </c>
       <c r="C167" s="5">
         <v>-0.28024409200000377</v>
       </c>
       <c r="D167" s="5">
         <v>-5.5147787531151131</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>59.504492292999998</v>
       </c>
       <c r="C168" s="5">
         <v>0.36155634600000042</v>
       </c>
       <c r="D168" s="5">
         <v>7.5876672586274729</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>60.998886190999997</v>
       </c>
       <c r="C169" s="5">
         <v>1.4943938979999984</v>
       </c>
       <c r="D169" s="5">
         <v>34.668434813405604</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>60.871366891000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.12751929999999589</v>
       </c>
       <c r="D170" s="5">
         <v>-2.4799784851598505</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>59.951175884999998</v>
       </c>
       <c r="C171" s="5">
         <v>-0.92019100600000314</v>
       </c>
       <c r="D171" s="5">
         <v>-16.70559695414585</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>60.115704811000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.16452892600000268</v>
       </c>
       <c r="D172" s="5">
         <v>3.3434246872836804</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>60.103348396000001</v>
       </c>
       <c r="C173" s="5">
         <v>-1.2356414999999288E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.24637400396766429</v>
       </c>
       <c r="E173" s="5">
         <v>0.12835977492149375</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>60.358408163</v>
       </c>
       <c r="C174" s="5">
         <v>0.25505976699999877</v>
       </c>
       <c r="D174" s="5">
         <v>5.2129798425840423</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>60.375862218000002</v>
       </c>
       <c r="C175" s="5">
         <v>1.7454055000001745E-2</v>
       </c>
       <c r="D175" s="5">
         <v>0.34756068997938705</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>60.388363804000001</v>
       </c>
       <c r="C176" s="5">
         <v>1.2501585999999065E-2</v>
       </c>
       <c r="D176" s="5">
         <v>0.24875834947755138</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>60.563659373999997</v>
       </c>
       <c r="C177" s="5">
         <v>0.17529556999999585</v>
       </c>
       <c r="D177" s="5">
         <v>3.5395195485970365</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>61.066427611999998</v>
       </c>
       <c r="C178" s="5">
         <v>0.50276823800000159</v>
       </c>
       <c r="D178" s="5">
         <v>10.429441459191713</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>61.046881624999997</v>
       </c>
       <c r="C179" s="5">
         <v>-1.9545987000000764E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-0.38341750486049486</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>61.954490202999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.90760857800000139</v>
       </c>
       <c r="D180" s="5">
         <v>19.374520462638234</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>61.254945018999997</v>
       </c>
       <c r="C181" s="5">
         <v>-0.69954518400000154</v>
       </c>
       <c r="D181" s="5">
         <v>-12.738956890133935</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>61.064590010000003</v>
       </c>
       <c r="C182" s="5">
         <v>-0.19035500899999391</v>
       </c>
       <c r="D182" s="5">
         <v>-3.666022022052029</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>61.241855141999999</v>
       </c>
       <c r="C183" s="5">
         <v>0.17726513199999516</v>
       </c>
       <c r="D183" s="5">
         <v>3.5396536527434463</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>61.247721196999997</v>
       </c>
       <c r="C184" s="5">
         <v>5.8660549999984823E-3</v>
       </c>
       <c r="D184" s="5">
         <v>0.1150026493963674</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>61.387857566000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.14013636900000392</v>
       </c>
       <c r="D185" s="5">
         <v>2.7804473006801</v>
       </c>
       <c r="E185" s="5">
         <v>2.137167402948692</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>61.392029008000002</v>
       </c>
       <c r="C186" s="5">
         <v>4.1714420000005248E-3</v>
       </c>
       <c r="D186" s="5">
         <v>8.1573162029857649E-2</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>61.295494814000001</v>
       </c>
       <c r="C187" s="5">
         <v>-9.6534194000000184E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-1.8706733840610723</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>61.382602542000001</v>
       </c>
       <c r="C188" s="5">
         <v>8.710772799999944E-2</v>
       </c>
       <c r="D188" s="5">
         <v>1.7187261337908044</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>61.299348010000003</v>
       </c>
       <c r="C189" s="5">
         <v>-8.3254531999997994E-2</v>
       </c>
       <c r="D189" s="5">
         <v>-1.6154988896483147</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>61.333715591999997</v>
       </c>
       <c r="C190" s="5">
         <v>3.4367581999994457E-2</v>
       </c>
       <c r="D190" s="5">
         <v>0.67486046921299003</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>61.749551388999997</v>
       </c>
       <c r="C191" s="5">
         <v>0.41583579699999973</v>
       </c>
       <c r="D191" s="5">
         <v>8.4462106316162568</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>61.361458788999997</v>
       </c>
       <c r="C192" s="5">
         <v>-0.38809260000000023</v>
       </c>
       <c r="D192" s="5">
         <v>-7.2866168974674679</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>61.775035977000002</v>
       </c>
       <c r="C193" s="5">
         <v>0.41357718800000498</v>
       </c>
       <c r="D193" s="5">
         <v>8.3946815508928694</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>61.18177566</v>
       </c>
       <c r="C194" s="5">
         <v>-0.59326031700000215</v>
       </c>
       <c r="D194" s="5">
         <v>-10.934636911406937</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>60.845292741000002</v>
       </c>
       <c r="C195" s="5">
         <v>-0.33648291899999805</v>
       </c>
       <c r="D195" s="5">
         <v>-6.4036543661938889</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>60.800034971999999</v>
       </c>
       <c r="C196" s="5">
         <v>-4.5257769000002668E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-0.8889380130470137</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>60.886387384999999</v>
       </c>
       <c r="C197" s="5">
         <v>8.6352413000000183E-2</v>
       </c>
       <c r="D197" s="5">
         <v>1.7176994756193054</v>
       </c>
       <c r="E197" s="5">
         <v>-0.81688822656965643</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>61.210369771000003</v>
       </c>
       <c r="C198" s="5">
         <v>0.3239823860000044</v>
       </c>
       <c r="D198" s="5">
         <v>6.5755441358817501</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>61.292064592999999</v>
       </c>
       <c r="C199" s="5">
         <v>8.1694821999995781E-2</v>
       </c>
       <c r="D199" s="5">
         <v>1.6133969754971833</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>61.608725389</v>
       </c>
       <c r="C200" s="5">
         <v>0.31666079600000074</v>
       </c>
       <c r="D200" s="5">
         <v>6.3789450362181865</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>61.140035447999999</v>
       </c>
       <c r="C201" s="5">
         <v>-0.46868994100000094</v>
       </c>
       <c r="D201" s="5">
         <v>-8.7565815085749783</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>61.171988773000002</v>
       </c>
       <c r="C202" s="5">
         <v>3.1953325000003474E-2</v>
       </c>
       <c r="D202" s="5">
         <v>0.62895612348312646</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>60.898540466</v>
       </c>
       <c r="C203" s="5">
         <v>-0.27344830700000244</v>
       </c>
       <c r="D203" s="5">
         <v>-5.2342490794301755</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>61.260432758</v>
       </c>
       <c r="C204" s="5">
         <v>0.36189229200000028</v>
       </c>
       <c r="D204" s="5">
         <v>7.3688039329114163</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>61.529085592999998</v>
       </c>
       <c r="C205" s="5">
         <v>0.26865283499999748</v>
       </c>
       <c r="D205" s="5">
         <v>5.3913107333863897</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>62.204994138000004</v>
       </c>
       <c r="C206" s="5">
         <v>0.67590854500000574</v>
       </c>
       <c r="D206" s="5">
         <v>14.008573274168645</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>62.132963426000003</v>
       </c>
       <c r="C207" s="5">
         <v>-7.2030712000000108E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-1.3807328332541502</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>62.457323254999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.32435982899999516</v>
       </c>
       <c r="D208" s="5">
         <v>6.4475325454325993</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>63.237132612000003</v>
       </c>
       <c r="C209" s="5">
         <v>0.77980935700000487</v>
       </c>
       <c r="D209" s="5">
         <v>16.055471371500406</v>
       </c>
       <c r="E209" s="5">
         <v>3.860871580597558</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>63.421302351999998</v>
       </c>
       <c r="C210" s="5">
         <v>0.18416973999999442</v>
       </c>
       <c r="D210" s="5">
         <v>3.5513678831074369</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>63.160024733</v>
       </c>
       <c r="C211" s="5">
         <v>-0.26127761899999769</v>
       </c>
       <c r="D211" s="5">
         <v>-4.8331652393364894</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>63.433301360000002</v>
       </c>
       <c r="C212" s="5">
         <v>0.27327662700000133</v>
       </c>
       <c r="D212" s="5">
         <v>5.3174364001910446</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>64.161103874999995</v>
       </c>
       <c r="C213" s="5">
         <v>0.72780251499999338</v>
       </c>
       <c r="D213" s="5">
         <v>14.671145584353585</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>64.420237928999995</v>
       </c>
       <c r="C214" s="5">
         <v>0.25913405400000045</v>
       </c>
       <c r="D214" s="5">
         <v>4.9556848729074288</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>64.237111717999994</v>
       </c>
       <c r="C215" s="5">
         <v>-0.18312621100000115</v>
       </c>
       <c r="D215" s="5">
         <v>-3.358386281295056</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>64.937969701</v>
       </c>
       <c r="C216" s="5">
         <v>0.7008579830000059</v>
       </c>
       <c r="D216" s="5">
         <v>13.907522788758421</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>64.748105529</v>
       </c>
       <c r="C217" s="5">
         <v>-0.18986417200000005</v>
       </c>
       <c r="D217" s="5">
         <v>-3.4526592814431933</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>65.924298624000002</v>
       </c>
       <c r="C218" s="5">
         <v>1.1761930950000021</v>
       </c>
       <c r="D218" s="5">
         <v>24.114186562356977</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>65.749938508</v>
       </c>
       <c r="C219" s="5">
         <v>-0.17436011600000256</v>
       </c>
       <c r="D219" s="5">
         <v>-3.1280602404139768</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>66.022048389999995</v>
       </c>
       <c r="C220" s="5">
         <v>0.2721098819999952</v>
       </c>
       <c r="D220" s="5">
         <v>5.0808852398314786</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>66.439166044999993</v>
       </c>
       <c r="C221" s="5">
         <v>0.41711765499999842</v>
       </c>
       <c r="D221" s="5">
         <v>7.8504931001342593</v>
       </c>
       <c r="E221" s="5">
         <v>5.0635335612803534</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>66.307483509999997</v>
       </c>
       <c r="C222" s="5">
         <v>-0.13168253499999594</v>
       </c>
       <c r="D222" s="5">
         <v>-2.3526454975449473</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>66.998680254000007</v>
       </c>
       <c r="C223" s="5">
         <v>0.69119674400000974</v>
       </c>
       <c r="D223" s="5">
         <v>13.251620421764333</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>67.235616161999999</v>
       </c>
       <c r="C224" s="5">
         <v>0.23693590799999242</v>
       </c>
       <c r="D224" s="5">
         <v>4.3272342504802719</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>64.561408692000001</v>
       </c>
       <c r="C225" s="5">
         <v>-2.6742074699999989</v>
       </c>
       <c r="D225" s="5">
         <v>-38.555459045327609</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>65.456371606000005</v>
       </c>
       <c r="C226" s="5">
         <v>0.89496291400000416</v>
       </c>
       <c r="D226" s="5">
         <v>17.963366508415636</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>65.316218785999993</v>
       </c>
       <c r="C227" s="5">
         <v>-0.1401528200000115</v>
       </c>
       <c r="D227" s="5">
         <v>-2.5393533575609695</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>64.903799278999998</v>
       </c>
       <c r="C228" s="5">
         <v>-0.41241950699999563</v>
       </c>
       <c r="D228" s="5">
         <v>-7.3193614489413523</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>64.663765763000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.24003351599999689</v>
       </c>
       <c r="D229" s="5">
         <v>-4.3487889975048049</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>65.572581004</v>
       </c>
       <c r="C230" s="5">
         <v>0.90881524099999922</v>
       </c>
       <c r="D230" s="5">
         <v>18.232106684402094</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>66.301453175999995</v>
       </c>
       <c r="C231" s="5">
         <v>0.72887217199999554</v>
       </c>
       <c r="D231" s="5">
         <v>14.185045069079338</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>66.319926062999997</v>
       </c>
       <c r="C232" s="5">
         <v>1.8472887000001492E-2</v>
       </c>
       <c r="D232" s="5">
         <v>0.33485639462103034</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>66.714882184999993</v>
       </c>
       <c r="C233" s="5">
         <v>0.39495612199999641</v>
       </c>
       <c r="D233" s="5">
         <v>7.3851629846963807</v>
       </c>
       <c r="E233" s="5">
         <v>0.41499036850229931</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>67.323977204000002</v>
       </c>
       <c r="C234" s="5">
         <v>0.60909501900000862</v>
       </c>
       <c r="D234" s="5">
         <v>11.523011967026452</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>67.210147298999999</v>
       </c>
       <c r="C235" s="5">
         <v>-0.1138299050000029</v>
       </c>
       <c r="D235" s="5">
         <v>-2.0101720091807773</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>67.361636132000001</v>
       </c>
       <c r="C236" s="5">
         <v>0.15148883300000193</v>
       </c>
       <c r="D236" s="5">
         <v>2.7385326605051219</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>68.316292855</v>
       </c>
       <c r="C237" s="5">
         <v>0.95465672299999937</v>
       </c>
       <c r="D237" s="5">
         <v>18.396802490066989</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>68.087460917000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.22883193799999901</v>
       </c>
       <c r="D238" s="5">
         <v>-3.9462844321564217</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>68.428365924000005</v>
       </c>
       <c r="C239" s="5">
         <v>0.34090500700000348</v>
       </c>
       <c r="D239" s="5">
         <v>6.1764893529669074</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>67.596037449999997</v>
       </c>
       <c r="C240" s="5">
         <v>-0.83232847400000765</v>
       </c>
       <c r="D240" s="5">
         <v>-13.658254295038475</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>67.353031322000007</v>
       </c>
       <c r="C241" s="5">
         <v>-0.24300612799999044</v>
       </c>
       <c r="D241" s="5">
         <v>-4.2296876202837836</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>68.599944108000003</v>
       </c>
       <c r="C242" s="5">
         <v>1.2469127859999958</v>
       </c>
       <c r="D242" s="5">
         <v>24.623339186073778</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>69.443171472000003</v>
       </c>
       <c r="C243" s="5">
         <v>0.84322736400000053</v>
       </c>
       <c r="D243" s="5">
         <v>15.789564371016107</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>69.476068819000005</v>
       </c>
       <c r="C244" s="5">
         <v>3.2897347000002242E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.56996009396519387</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>69.597521067000002</v>
       </c>
       <c r="C245" s="5">
         <v>0.1214522479999971</v>
       </c>
       <c r="D245" s="5">
         <v>2.1180265530402309</v>
       </c>
       <c r="E245" s="5">
         <v>4.320833354702569</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>69.764985936000002</v>
       </c>
       <c r="C246" s="5">
         <v>0.16746486899999979</v>
       </c>
       <c r="D246" s="5">
         <v>2.9259486782682531</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>70.076565244999998</v>
       </c>
       <c r="C247" s="5">
         <v>0.31157930899999542</v>
       </c>
       <c r="D247" s="5">
         <v>5.492977961644252</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>70.397200921000007</v>
       </c>
       <c r="C248" s="5">
         <v>0.32063567600000908</v>
       </c>
       <c r="D248" s="5">
         <v>5.630907867599233</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>70.385189324999999</v>
       </c>
       <c r="C249" s="5">
         <v>-1.2011596000007785E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-0.2045592162836507</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>71.201653104000002</v>
       </c>
       <c r="C250" s="5">
         <v>0.81646377900000289</v>
       </c>
       <c r="D250" s="5">
         <v>14.84326334551973</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>70.504755453000001</v>
       </c>
       <c r="C251" s="5">
         <v>-0.69689765100000045</v>
       </c>
       <c r="D251" s="5">
         <v>-11.133105352197958</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>69.454175269000004</v>
       </c>
       <c r="C252" s="5">
         <v>-1.0505801839999975</v>
       </c>
       <c r="D252" s="5">
         <v>-16.485982322240556</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>69.663454600999998</v>
       </c>
       <c r="C253" s="5">
         <v>0.20927933199999416</v>
       </c>
       <c r="D253" s="5">
         <v>3.6763700434776947</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>70.603036149999994</v>
       </c>
       <c r="C254" s="5">
         <v>0.93958154899999613</v>
       </c>
       <c r="D254" s="5">
         <v>17.441189810591595</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>69.654604259999999</v>
       </c>
       <c r="C255" s="5">
         <v>-0.94843188999999484</v>
       </c>
       <c r="D255" s="5">
         <v>-14.980720522829316</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>69.654506194000007</v>
       </c>
       <c r="C256" s="5">
         <v>-9.8065999992513753E-5</v>
       </c>
       <c r="D256" s="5">
         <v>-1.6894545595058652E-3</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>69.908176319000006</v>
       </c>
       <c r="C257" s="5">
         <v>0.2536701249999993</v>
       </c>
       <c r="D257" s="5">
         <v>4.4588072643576782</v>
       </c>
       <c r="E257" s="5">
         <v>0.44635965079984352</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>69.636347725999997</v>
       </c>
       <c r="C258" s="5">
         <v>-0.27182859300000928</v>
       </c>
       <c r="D258" s="5">
         <v>-4.5675336343597106</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>69.374649907000006</v>
       </c>
       <c r="C259" s="5">
         <v>-0.26169781899999123</v>
       </c>
       <c r="D259" s="5">
         <v>-4.4176220083788849</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>69.548589320000005</v>
       </c>
       <c r="C260" s="5">
         <v>0.17393941299999938</v>
       </c>
       <c r="D260" s="5">
         <v>3.0505351456545204</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>69.695378333999997</v>
       </c>
       <c r="C261" s="5">
         <v>0.14678901399999233</v>
       </c>
       <c r="D261" s="5">
         <v>2.5623241882422709</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>69.504741304999996</v>
       </c>
       <c r="C262" s="5">
         <v>-0.19063702900000123</v>
       </c>
       <c r="D262" s="5">
         <v>-3.2334148059714574</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>70.225870567000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.72112926200000516</v>
       </c>
       <c r="D263" s="5">
         <v>13.185920104112792</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>70.220258103000006</v>
       </c>
       <c r="C264" s="5">
         <v>-5.6124639999950432E-3</v>
       </c>
       <c r="D264" s="5">
         <v>-9.5862067782004345E-2</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>70.290201121999999</v>
       </c>
       <c r="C265" s="5">
         <v>6.9943018999993001E-2</v>
       </c>
       <c r="D265" s="5">
         <v>1.2018320139834504</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>70.796818106000003</v>
       </c>
       <c r="C266" s="5">
         <v>0.50661698400000432</v>
       </c>
       <c r="D266" s="5">
         <v>9.000236089321989</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>69.289593134</v>
       </c>
       <c r="C267" s="5">
         <v>-1.507224972000003</v>
       </c>
       <c r="D267" s="5">
         <v>-22.758399529813179</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>69.333365387000001</v>
       </c>
       <c r="C268" s="5">
         <v>4.3772253000000205E-2</v>
       </c>
       <c r="D268" s="5">
         <v>0.76071442530754041</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>69.172982825999995</v>
       </c>
       <c r="C269" s="5">
         <v>-0.16038256100000581</v>
       </c>
       <c r="D269" s="5">
         <v>-2.7408054591135045</v>
       </c>
       <c r="E269" s="5">
         <v>-1.0516559460015507</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>69.764681812000006</v>
       </c>
       <c r="C270" s="5">
         <v>0.59169898600001147</v>
       </c>
       <c r="D270" s="5">
         <v>10.76163879968146</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>69.530141130999993</v>
       </c>
       <c r="C271" s="5">
         <v>-0.2345406810000128</v>
       </c>
       <c r="D271" s="5">
         <v>-3.9604940653483967</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>69.561778438999994</v>
       </c>
       <c r="C272" s="5">
         <v>3.163730800000053E-2</v>
       </c>
       <c r="D272" s="5">
         <v>0.54738741145754499</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>69.471900805000004</v>
       </c>
       <c r="C273" s="5">
         <v>-8.9877633999989825E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-1.5394950711729249</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>69.679692046</v>
       </c>
       <c r="C274" s="5">
         <v>0.20779124099999535</v>
       </c>
       <c r="D274" s="5">
         <v>3.6488508098964978</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>68.567050915999999</v>
       </c>
       <c r="C275" s="5">
         <v>-1.1126411300000001</v>
       </c>
       <c r="D275" s="5">
         <v>-17.565126115256248</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>69.868453067999994</v>
       </c>
       <c r="C276" s="5">
         <v>1.3014021519999943</v>
       </c>
       <c r="D276" s="5">
         <v>25.310621650126407</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>69.953822828</v>
       </c>
       <c r="C277" s="5">
         <v>8.5369760000006067E-2</v>
       </c>
       <c r="D277" s="5">
         <v>1.4761307402844315</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>69.479121102999997</v>
       </c>
       <c r="C278" s="5">
         <v>-0.47470172500000274</v>
       </c>
       <c r="D278" s="5">
         <v>-7.8459641187253677</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>69.982295574999995</v>
       </c>
       <c r="C279" s="5">
         <v>0.50317447199999776</v>
       </c>
       <c r="D279" s="5">
         <v>9.0451659138355964</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>69.967397990999999</v>
       </c>
       <c r="C280" s="5">
         <v>-1.48975839999963E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-0.25515288718275242</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>69.912963008000006</v>
       </c>
       <c r="C281" s="5">
         <v>-5.4434982999993053E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-0.9296213743099857</v>
       </c>
       <c r="E281" s="5">
         <v>1.0697531778575797</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>70.026635643000006</v>
       </c>
       <c r="C282" s="5">
         <v>0.11367263500000035</v>
       </c>
       <c r="D282" s="5">
         <v>1.9686424090302967</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>70.196551041999996</v>
       </c>
       <c r="C283" s="5">
         <v>0.16991539899998997</v>
       </c>
       <c r="D283" s="5">
         <v>2.950901704326836</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>70.298521855999994</v>
       </c>
       <c r="C284" s="5">
         <v>0.10197081399999774</v>
       </c>
       <c r="D284" s="5">
         <v>1.7571713504461517</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>69.873936921999999</v>
       </c>
       <c r="C285" s="5">
         <v>-0.42458493399999497</v>
       </c>
       <c r="D285" s="5">
         <v>-7.0117142107924746</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>69.663377961999998</v>
       </c>
       <c r="C286" s="5">
         <v>-0.21055896000000018</v>
       </c>
       <c r="D286" s="5">
         <v>-3.5567600377731878</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>68.57212371</v>
       </c>
       <c r="C287" s="5">
         <v>-1.0912542519999988</v>
       </c>
       <c r="D287" s="5">
         <v>-17.259746732200487</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>69.640904777000003</v>
       </c>
       <c r="C288" s="5">
         <v>1.0687810670000033</v>
       </c>
       <c r="D288" s="5">
         <v>20.393116993846515</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>70.150925756000007</v>
       </c>
       <c r="C289" s="5">
         <v>0.51002097900000365</v>
       </c>
       <c r="D289" s="5">
         <v>9.1510760049988917</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>69.848402663000002</v>
       </c>
       <c r="C290" s="5">
         <v>-0.30252309300000491</v>
       </c>
       <c r="D290" s="5">
         <v>-5.0539576640614818</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>69.314474250999993</v>
       </c>
       <c r="C291" s="5">
         <v>-0.53392841200000873</v>
       </c>
       <c r="D291" s="5">
         <v>-8.7969304026792159</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>69.304402045000003</v>
       </c>
       <c r="C292" s="5">
         <v>-1.0072205999989592E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-0.17423477829408007</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>69.264054234</v>
       </c>
       <c r="C293" s="5">
         <v>-4.034781100000373E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.69638637121929303</v>
       </c>
       <c r="E293" s="5">
         <v>-0.92816660327463829</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>68.667895745999999</v>
       </c>
       <c r="C294" s="5">
         <v>-0.59615848800000037</v>
       </c>
       <c r="D294" s="5">
         <v>-9.8532722057139477</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>68.859291913000007</v>
       </c>
       <c r="C295" s="5">
         <v>0.19139616700000772</v>
       </c>
       <c r="D295" s="5">
         <v>3.3964815824037098</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>68.769474603999996</v>
       </c>
       <c r="C296" s="5">
         <v>-8.9817309000011392E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-1.5540517874409687</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>69.239376722000003</v>
       </c>
       <c r="C297" s="5">
         <v>0.46990211800000736</v>
       </c>
       <c r="D297" s="5">
         <v>8.5148866731961093</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>69.293128899999999</v>
       </c>
       <c r="C298" s="5">
         <v>5.375217799999632E-2</v>
       </c>
       <c r="D298" s="5">
         <v>0.93557658441245639</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>69.225480122999997</v>
       </c>
       <c r="C299" s="5">
         <v>-6.7648777000002269E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-1.16525350063722</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>69.221945796</v>
       </c>
       <c r="C300" s="5">
         <v>-3.5343269999970062E-3</v>
       </c>
       <c r="D300" s="5">
         <v>-6.1249147725805919E-2</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>69.302465139999995</v>
       </c>
       <c r="C301" s="5">
         <v>8.0519343999995385E-2</v>
       </c>
       <c r="D301" s="5">
         <v>1.4048113549269381</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>68.969898962000002</v>
       </c>
       <c r="C302" s="5">
         <v>-0.33256617799999333</v>
       </c>
       <c r="D302" s="5">
         <v>-5.6089362508082719</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>69.371492812</v>
       </c>
       <c r="C303" s="5">
         <v>0.40159384999999759</v>
       </c>
       <c r="D303" s="5">
         <v>7.215458094216598</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>69.446313738000001</v>
       </c>
       <c r="C304" s="5">
         <v>7.4820926000001009E-2</v>
       </c>
       <c r="D304" s="5">
         <v>1.3019705458118924</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>69.491318754999995</v>
       </c>
       <c r="C305" s="5">
         <v>4.5005016999994041E-2</v>
       </c>
       <c r="D305" s="5">
         <v>0.78044359225937221</v>
       </c>
       <c r="E305" s="5">
         <v>0.32811322339321158</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>69.727949711999997</v>
       </c>
       <c r="C306" s="5">
         <v>0.2366309570000027</v>
       </c>
       <c r="D306" s="5">
         <v>4.1636291034965689</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>69.782859404000007</v>
       </c>
       <c r="C307" s="5">
         <v>5.4909692000009613E-2</v>
       </c>
       <c r="D307" s="5">
         <v>0.94908524775829672</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>69.806474499999993</v>
       </c>
       <c r="C308" s="5">
         <v>2.3615095999986124E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.40684659774670173</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>69.216363501000004</v>
       </c>
       <c r="C309" s="5">
         <v>-0.59011099899998953</v>
       </c>
       <c r="D309" s="5">
         <v>-9.6856246511189408</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>69.282179653</v>
       </c>
       <c r="C310" s="5">
         <v>6.5816151999996464E-2</v>
       </c>
       <c r="D310" s="5">
         <v>1.1470371745396113</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>69.432045919999993</v>
       </c>
       <c r="C311" s="5">
         <v>0.14986626699999306</v>
       </c>
       <c r="D311" s="5">
         <v>2.6268603571503402</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>69.516323421999999</v>
       </c>
       <c r="C312" s="5">
         <v>8.4277502000006166E-2</v>
       </c>
       <c r="D312" s="5">
         <v>1.4663387943364858</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>69.700993732000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.18467031000000134</v>
       </c>
       <c r="D313" s="5">
         <v>3.2347945546264301</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>69.530275011000001</v>
       </c>
       <c r="C314" s="5">
         <v>-0.17071872100000007</v>
       </c>
       <c r="D314" s="5">
         <v>-2.8998889090485647</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>69.654495349000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.12422033800000065</v>
       </c>
       <c r="D315" s="5">
         <v>2.1650696210228748</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>69.815842031000003</v>
       </c>
       <c r="C316" s="5">
         <v>0.16134668200000135</v>
       </c>
       <c r="D316" s="5">
         <v>2.8153510369983481</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>69.800036171000002</v>
       </c>
       <c r="C317" s="5">
         <v>-1.5805860000000393E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-0.27133430152066484</v>
       </c>
       <c r="E317" s="5">
         <v>0.44425321253209749</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>70.091597327000002</v>
       </c>
       <c r="C318" s="5">
         <v>0.29156115600000021</v>
       </c>
       <c r="D318" s="5">
         <v>5.1292861252039135</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>70.104799607999993</v>
       </c>
       <c r="C319" s="5">
         <v>1.320228099999099E-2</v>
       </c>
       <c r="D319" s="5">
         <v>0.22626335621731553</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>70.248213203000006</v>
       </c>
       <c r="C320" s="5">
         <v>0.14341359500001261</v>
       </c>
       <c r="D320" s="5">
         <v>2.4826530904170863</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>70.495764072</v>
       </c>
       <c r="C321" s="5">
         <v>0.24755086899999412</v>
       </c>
       <c r="D321" s="5">
         <v>4.3116649828495168</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>70.659434106999996</v>
       </c>
       <c r="C322" s="5">
         <v>0.16367003499999555</v>
       </c>
       <c r="D322" s="5">
         <v>2.8218930269637843</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>70.740712498999997</v>
       </c>
       <c r="C323" s="5">
         <v>8.1278392000001531E-2</v>
       </c>
       <c r="D323" s="5">
         <v>1.3891067611028651</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>70.643520353</v>
       </c>
       <c r="C324" s="5">
         <v>-9.7192145999997592E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-1.6363034575682445</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>70.842870235000007</v>
       </c>
       <c r="C325" s="5">
         <v>0.19934988200000703</v>
       </c>
       <c r="D325" s="5">
         <v>3.4393504358496862</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>71.499199703000002</v>
       </c>
       <c r="C326" s="5">
         <v>0.65632946799999559</v>
       </c>
       <c r="D326" s="5">
         <v>11.70185524499756</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>71.425672106999997</v>
       </c>
       <c r="C327" s="5">
         <v>-7.3527596000005246E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-1.2270874773383844</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>71.294757849999996</v>
       </c>
       <c r="C328" s="5">
         <v>-0.13091425700000059</v>
       </c>
       <c r="D328" s="5">
         <v>-2.1774114815197643</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>71.099722924000005</v>
       </c>
       <c r="C329" s="5">
         <v>-0.19503492599999106</v>
       </c>
       <c r="D329" s="5">
         <v>-3.2337925830135283</v>
       </c>
       <c r="E329" s="5">
         <v>1.8620144405311789</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>71.207786806000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.10806388199999617</v>
       </c>
       <c r="D330" s="5">
         <v>1.8391940710769106</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>71.615706970999994</v>
       </c>
       <c r="C331" s="5">
         <v>0.40792016499999306</v>
       </c>
       <c r="D331" s="5">
         <v>7.0950872626472927</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>71.453984492000004</v>
       </c>
       <c r="C332" s="5">
         <v>-0.16172247899999093</v>
       </c>
       <c r="D332" s="5">
         <v>-2.6764337714242692</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>71.434944372999993</v>
       </c>
       <c r="C333" s="5">
         <v>-1.9040119000010236E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-0.31929201969618237</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>71.477300197000005</v>
       </c>
       <c r="C334" s="5">
         <v>4.2355824000011921E-2</v>
       </c>
       <c r="D334" s="5">
         <v>0.71383927791053292</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>71.447604037000005</v>
       </c>
       <c r="C335" s="5">
         <v>-2.9696160000000305E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-0.49741772666951345</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>70.961961813000002</v>
       </c>
       <c r="C336" s="5">
         <v>-0.4856422240000029</v>
       </c>
       <c r="D336" s="5">
         <v>-7.8584894309837727</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>71.149412182999995</v>
       </c>
       <c r="C337" s="5">
         <v>0.18745036999999343</v>
       </c>
       <c r="D337" s="5">
         <v>3.2163352411308077</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>71.529171779999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.37975959700000317</v>
       </c>
       <c r="D338" s="5">
         <v>6.5964056275938709</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>71.727671103999995</v>
       </c>
       <c r="C339" s="5">
         <v>0.19849932399999659</v>
       </c>
       <c r="D339" s="5">
         <v>3.3813987619516928</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>71.661166477999998</v>
       </c>
       <c r="C340" s="5">
         <v>-6.6504625999996847E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-1.1069624389704158</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>71.922338811000003</v>
       </c>
       <c r="C341" s="5">
         <v>0.26117233300000464</v>
       </c>
       <c r="D341" s="5">
         <v>4.462193440099016</v>
       </c>
       <c r="E341" s="5">
         <v>1.1569888786758131</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>72.137355189999994</v>
       </c>
       <c r="C342" s="5">
         <v>0.21501637899999082</v>
       </c>
       <c r="D342" s="5">
         <v>3.6470550848451078</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>72.200021292000002</v>
       </c>
       <c r="C343" s="5">
         <v>6.266610200000855E-2</v>
       </c>
       <c r="D343" s="5">
         <v>1.0474414803171017</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>72.135837193</v>
       </c>
       <c r="C344" s="5">
         <v>-6.4184099000001993E-2</v>
       </c>
       <c r="D344" s="5">
         <v>-1.0615709998618383</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>72.135232552000005</v>
       </c>
       <c r="C345" s="5">
         <v>-6.0464099999535392E-4</v>
       </c>
       <c r="D345" s="5">
         <v>-1.0057909906979745E-2</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>72.043234631000004</v>
       </c>
       <c r="C346" s="5">
         <v>-9.1997921000000815E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-1.5197346257391331</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>71.866145549999999</v>
       </c>
       <c r="C347" s="5">
         <v>-0.17708908100000542</v>
       </c>
       <c r="D347" s="5">
         <v>-2.9101596789863793</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>71.342967047000002</v>
       </c>
       <c r="C348" s="5">
         <v>-0.52317850299999691</v>
       </c>
       <c r="D348" s="5">
         <v>-8.3944529311445919</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>71.680813031</v>
       </c>
       <c r="C349" s="5">
         <v>0.33784598399999766</v>
       </c>
       <c r="D349" s="5">
         <v>5.8329902330940486</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>71.850279635000007</v>
       </c>
       <c r="C350" s="5">
         <v>0.16946660400000724</v>
       </c>
       <c r="D350" s="5">
         <v>2.8742024135531841</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>71.997914436000002</v>
       </c>
       <c r="C351" s="5">
         <v>0.14763480099999526</v>
       </c>
       <c r="D351" s="5">
         <v>2.4937644204367171</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>72.047471806000004</v>
       </c>
       <c r="C352" s="5">
         <v>4.9557370000002265E-2</v>
       </c>
       <c r="D352" s="5">
         <v>0.82911422530116408</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>72.094957545</v>
       </c>
       <c r="C353" s="5">
         <v>4.7485738999995419E-2</v>
       </c>
       <c r="D353" s="5">
         <v>0.79378085592205494</v>
       </c>
       <c r="E353" s="5">
         <v>0.24000711997647084</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>72.288672341999998</v>
       </c>
       <c r="C354" s="5">
         <v>0.19371479699999838</v>
       </c>
       <c r="D354" s="5">
         <v>3.2724065473197061</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>72.465182912000003</v>
       </c>
       <c r="C355" s="5">
         <v>0.17651057000000492</v>
       </c>
       <c r="D355" s="5">
         <v>2.969767146107638</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>72.576727740999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.11154482899999607</v>
       </c>
       <c r="D356" s="5">
         <v>1.8628649230351124</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>72.507816552999998</v>
       </c>
       <c r="C357" s="5">
         <v>-6.8911188000001289E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-1.133461770447175</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>72.505648626999999</v>
       </c>
       <c r="C358" s="5">
         <v>-2.1679259999984879E-3</v>
       </c>
       <c r="D358" s="5">
         <v>-3.5873145257447892E-2</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>71.934489939000002</v>
       </c>
       <c r="C359" s="5">
         <v>-0.57115868799999703</v>
       </c>
       <c r="D359" s="5">
         <v>-9.0539339987608329</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>71.204031921999999</v>
       </c>
       <c r="C360" s="5">
         <v>-0.73045801700000368</v>
       </c>
       <c r="D360" s="5">
         <v>-11.527354787170763</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>71.508690524000002</v>
       </c>
       <c r="C361" s="5">
         <v>0.3046586020000035</v>
       </c>
       <c r="D361" s="5">
         <v>5.2569710944798009</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>72.276173063000002</v>
       </c>
       <c r="C362" s="5">
         <v>0.76748253899999952</v>
       </c>
       <c r="D362" s="5">
         <v>13.667389585766699</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>72.562163729000005</v>
       </c>
       <c r="C363" s="5">
         <v>0.28599066600000356</v>
       </c>
       <c r="D363" s="5">
         <v>4.85301043900912</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>72.644706060999994</v>
       </c>
       <c r="C364" s="5">
         <v>8.2542331999988505E-2</v>
       </c>
       <c r="D364" s="5">
         <v>1.3736203170046535</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>72.620978664999996</v>
       </c>
       <c r="C365" s="5">
         <v>-2.372739599999818E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.39124367126429638</v>
       </c>
       <c r="E365" s="5">
         <v>0.72962262259697042</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>71.931825037999999</v>
       </c>
       <c r="C366" s="5">
         <v>-0.68915362699999605</v>
       </c>
       <c r="D366" s="5">
         <v>-10.811721082272729</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>72.202250011999993</v>
       </c>
       <c r="C367" s="5">
         <v>0.27042497399999377</v>
       </c>
       <c r="D367" s="5">
         <v>4.605814962321042</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>72.486314901</v>
       </c>
       <c r="C368" s="5">
         <v>0.28406488900000681</v>
       </c>
       <c r="D368" s="5">
         <v>4.8246638732714731</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>70.219001762999994</v>
       </c>
       <c r="C369" s="5">
         <v>-2.2673131380000058</v>
       </c>
       <c r="D369" s="5">
         <v>-31.705841572400541</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>69.533926416</v>
       </c>
       <c r="C370" s="5">
         <v>-0.68507534699999439</v>
       </c>
       <c r="D370" s="5">
         <v>-11.099290040172605</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>69.688687911000002</v>
       </c>
       <c r="C371" s="5">
         <v>0.15476149500000247</v>
       </c>
       <c r="D371" s="5">
         <v>2.7037755497099525</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>70.050086719999996</v>
       </c>
       <c r="C372" s="5">
         <v>0.36139880899999355</v>
       </c>
       <c r="D372" s="5">
         <v>6.4036862869830458</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>70.212647009999998</v>
       </c>
       <c r="C373" s="5">
         <v>0.16256029000000183</v>
       </c>
       <c r="D373" s="5">
         <v>2.8205747670674519</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>68.740242807000001</v>
       </c>
       <c r="C374" s="5">
         <v>-1.4724042029999964</v>
       </c>
       <c r="D374" s="5">
         <v>-22.455930746212871</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>66.603847655999999</v>
       </c>
       <c r="C375" s="5">
         <v>-2.1363951510000021</v>
       </c>
       <c r="D375" s="5">
         <v>-31.536502237268294</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>66.896118071000004</v>
       </c>
       <c r="C376" s="5">
         <v>0.29227041500000439</v>
       </c>
       <c r="D376" s="5">
         <v>5.3947979291983916</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>67.268550426000004</v>
       </c>
       <c r="C377" s="5">
         <v>0.37243235500000083</v>
       </c>
       <c r="D377" s="5">
         <v>6.8892005674278112</v>
       </c>
       <c r="E377" s="5">
         <v>-7.3703609306763784</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>67.147400055999995</v>
       </c>
       <c r="C378" s="5">
         <v>-0.12115037000000939</v>
       </c>
       <c r="D378" s="5">
         <v>-2.1399151722863996</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>67.212215026999999</v>
       </c>
       <c r="C379" s="5">
         <v>6.4814971000004107E-2</v>
       </c>
       <c r="D379" s="5">
         <v>1.16448613223743</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>67.287414236000004</v>
       </c>
       <c r="C380" s="5">
         <v>7.519920900000443E-2</v>
       </c>
       <c r="D380" s="5">
         <v>1.3508916498760959</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>67.522726657999996</v>
       </c>
       <c r="C381" s="5">
         <v>0.23531242199999269</v>
       </c>
       <c r="D381" s="5">
         <v>4.2782141844447175</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>67.570257768000005</v>
       </c>
       <c r="C382" s="5">
         <v>4.7531110000008425E-2</v>
       </c>
       <c r="D382" s="5">
         <v>0.84799118222651515</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>68.233647826999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.66339005899999393</v>
       </c>
       <c r="D383" s="5">
         <v>12.43879108284025</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>68.902025543999997</v>
       </c>
       <c r="C384" s="5">
         <v>0.66837771699999848</v>
       </c>
       <c r="D384" s="5">
         <v>12.408925185985552</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>68.780429749000007</v>
       </c>
       <c r="C385" s="5">
         <v>-0.1215957949999904</v>
       </c>
       <c r="D385" s="5">
         <v>-2.0972819217860872</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>68.163613901999994</v>
       </c>
       <c r="C386" s="5">
         <v>-0.61681584700001224</v>
       </c>
       <c r="D386" s="5">
         <v>-10.246235399858605</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>67.843546461000003</v>
       </c>
       <c r="C387" s="5">
         <v>-0.32006744099999196</v>
       </c>
       <c r="D387" s="5">
         <v>-5.4914255061719768</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>68.214397168000005</v>
       </c>
       <c r="C388" s="5">
         <v>0.37085070700000244</v>
       </c>
       <c r="D388" s="5">
         <v>6.7603624316737942</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>68.044550232000006</v>
       </c>
       <c r="C389" s="5">
         <v>-0.169846935999999</v>
       </c>
       <c r="D389" s="5">
         <v>-2.9472987660777661</v>
       </c>
       <c r="E389" s="5">
         <v>1.1535848492136846</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>68.542638883999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.49808865199999275</v>
       </c>
       <c r="D390" s="5">
         <v>9.1464651648030646</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>68.496715949999995</v>
       </c>
       <c r="C391" s="5">
         <v>-4.5922934000003579E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-0.8010328477835893</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>68.855187771999994</v>
       </c>
       <c r="C392" s="5">
         <v>0.3584718219999985</v>
       </c>
       <c r="D392" s="5">
         <v>6.4640553217115038</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>69.071146986000002</v>
       </c>
       <c r="C393" s="5">
         <v>0.21595921400000861</v>
       </c>
       <c r="D393" s="5">
         <v>3.8293203330431957</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>69.309901730000007</v>
       </c>
       <c r="C394" s="5">
         <v>0.23875474400000485</v>
       </c>
       <c r="D394" s="5">
         <v>4.2277547190357812</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>69.390891014999994</v>
       </c>
       <c r="C395" s="5">
         <v>8.0989284999986921E-2</v>
       </c>
       <c r="D395" s="5">
         <v>1.4112584407996787</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>69.856257822000003</v>
       </c>
       <c r="C396" s="5">
         <v>0.46536680700000943</v>
       </c>
       <c r="D396" s="5">
         <v>8.3513267923739587</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>70.007860898000004</v>
       </c>
       <c r="C397" s="5">
         <v>0.15160307600000067</v>
       </c>
       <c r="D397" s="5">
         <v>2.6355684732820128</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>69.962743011000001</v>
       </c>
       <c r="C398" s="5">
         <v>-4.511788700000352E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-0.77062727940293563</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>70.022352914999999</v>
       </c>
       <c r="C399" s="5">
         <v>5.9609903999998437E-2</v>
       </c>
       <c r="D399" s="5">
         <v>1.0272331132863188</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>70.019806497000005</v>
       </c>
       <c r="C400" s="5">
         <v>-2.5464179999943326E-3</v>
       </c>
       <c r="D400" s="5">
         <v>-4.3630217643708669E-2</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>70.176470487000003</v>
       </c>
       <c r="C401" s="5">
         <v>0.15666398999999842</v>
       </c>
       <c r="D401" s="5">
         <v>2.7181963996589564</v>
       </c>
       <c r="E401" s="5">
         <v>3.1331241778087326</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>70.198705055000005</v>
       </c>
       <c r="C402" s="5">
         <v>2.2234568000001786E-2</v>
       </c>
       <c r="D402" s="5">
         <v>0.38086877175484979</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>70.392162016</v>
       </c>
       <c r="C403" s="5">
         <v>0.19345696099999543</v>
       </c>
       <c r="D403" s="5">
         <v>3.3576059334820441</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>70.653973495000002</v>
       </c>
       <c r="C404" s="5">
         <v>0.26181147900000212</v>
       </c>
       <c r="D404" s="5">
         <v>4.5556344267469795</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>70.642315069000006</v>
       </c>
       <c r="C405" s="5">
         <v>-1.165842599999678E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-0.19782923587743362</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>70.752594857999995</v>
       </c>
       <c r="C406" s="5">
         <v>0.11027978899998914</v>
       </c>
       <c r="D406" s="5">
         <v>1.8894896378768289</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>71.233238987999997</v>
       </c>
       <c r="C407" s="5">
         <v>0.48064413000000172</v>
       </c>
       <c r="D407" s="5">
         <v>8.4635561930539893</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>71.280477069</v>
       </c>
       <c r="C408" s="5">
         <v>4.7238081000003262E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.79868479678177895</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>71.759878387000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.47940131800000074</v>
       </c>
       <c r="D409" s="5">
         <v>8.3760095098312384</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>72.063232649</v>
       </c>
       <c r="C410" s="5">
         <v>0.30335426199999915</v>
       </c>
       <c r="D410" s="5">
         <v>5.1924455763061594</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>71.648398044999993</v>
       </c>
       <c r="C411" s="5">
         <v>-0.41483460400000638</v>
       </c>
       <c r="D411" s="5">
         <v>-6.6932773330480311</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>72.584499531999995</v>
       </c>
       <c r="C412" s="5">
         <v>0.93610148700000195</v>
       </c>
       <c r="D412" s="5">
         <v>16.855410400573099</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>72.771140743999993</v>
       </c>
       <c r="C413" s="5">
         <v>0.18664121199999784</v>
       </c>
       <c r="D413" s="5">
         <v>3.129652363852431</v>
       </c>
       <c r="E413" s="5">
         <v>3.6973507487536583</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>72.817115696000002</v>
       </c>
       <c r="C414" s="5">
         <v>4.5974952000008784E-2</v>
       </c>
       <c r="D414" s="5">
         <v>0.76076928870960625</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>73.247726585999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.43061088999999697</v>
       </c>
       <c r="D415" s="5">
         <v>7.3317300287557563</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>73.020093399000004</v>
       </c>
       <c r="C416" s="5">
         <v>-0.22763318699999502</v>
       </c>
       <c r="D416" s="5">
         <v>-3.666173654945093</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>73.137470067999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.1173766689999951</v>
       </c>
       <c r="D417" s="5">
         <v>1.9460941139490151</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>73.285216543000004</v>
       </c>
       <c r="C418" s="5">
         <v>0.14774647500000526</v>
       </c>
       <c r="D418" s="5">
         <v>2.4512601825100511</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>73.451041023000002</v>
       </c>
       <c r="C419" s="5">
         <v>0.16582447999999772</v>
       </c>
       <c r="D419" s="5">
         <v>2.7493208356293986</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>73.817267994000005</v>
       </c>
       <c r="C420" s="5">
         <v>0.36622697100000323</v>
       </c>
       <c r="D420" s="5">
         <v>6.1500364845689548</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>73.487631136000005</v>
       </c>
       <c r="C421" s="5">
         <v>-0.32963685800000064</v>
       </c>
       <c r="D421" s="5">
         <v>-5.2290213916221573</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>73.253656073000002</v>
       </c>
       <c r="C422" s="5">
         <v>-0.23397506300000259</v>
       </c>
       <c r="D422" s="5">
         <v>-3.7544445847669583</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>72.337368104000006</v>
       </c>
       <c r="C423" s="5">
         <v>-0.91628796899999543</v>
       </c>
       <c r="D423" s="5">
         <v>-14.019338754169064</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>73.135544549000002</v>
       </c>
       <c r="C424" s="5">
         <v>0.79817644499999574</v>
       </c>
       <c r="D424" s="5">
         <v>14.074756553163702</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>73.107790796000003</v>
       </c>
       <c r="C425" s="5">
         <v>-2.7753752999998937E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-0.45443128651534437</v>
       </c>
       <c r="E425" s="5">
         <v>0.46261477909808058</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>73.282250750000003</v>
       </c>
       <c r="C426" s="5">
         <v>0.17445995399999958</v>
       </c>
       <c r="D426" s="5">
         <v>2.901491517021948</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>73.149589164999995</v>
       </c>
       <c r="C427" s="5">
         <v>-0.13266158500000813</v>
       </c>
       <c r="D427" s="5">
         <v>-2.1508401182763093</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>73.227688732000004</v>
       </c>
       <c r="C428" s="5">
         <v>7.8099567000009529E-2</v>
       </c>
       <c r="D428" s="5">
         <v>1.2887533959552888</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>72.903191449999994</v>
       </c>
       <c r="C429" s="5">
         <v>-0.32449728200001005</v>
       </c>
       <c r="D429" s="5">
         <v>-5.1899084541431106</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>72.813473731000002</v>
       </c>
       <c r="C430" s="5">
         <v>-8.9717718999992258E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-1.4668155558820284</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>72.616217378000002</v>
       </c>
       <c r="C431" s="5">
         <v>-0.19725635300000022</v>
       </c>
       <c r="D431" s="5">
         <v>-3.2028738455399108</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>72.617172945999997</v>
       </c>
       <c r="C432" s="5">
         <v>9.555679999948552E-4</v>
       </c>
       <c r="D432" s="5">
         <v>1.5792127936831157E-2</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>71.904932506999998</v>
       </c>
       <c r="C433" s="5">
         <v>-0.71224043899999856</v>
       </c>
       <c r="D433" s="5">
         <v>-11.15517287707144</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>72.376633862999995</v>
       </c>
       <c r="C434" s="5">
         <v>0.47170135599999696</v>
       </c>
       <c r="D434" s="5">
         <v>8.1624146512230489</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>71.198105775000002</v>
       </c>
       <c r="C435" s="5">
         <v>-1.1785280879999931</v>
       </c>
       <c r="D435" s="5">
         <v>-17.881557639335721</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>71.420491330000004</v>
       </c>
       <c r="C436" s="5">
         <v>0.22238555500000246</v>
       </c>
       <c r="D436" s="5">
         <v>3.8132362729167202</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>71.553524859000007</v>
       </c>
       <c r="C437" s="5">
         <v>0.1330335290000022</v>
       </c>
       <c r="D437" s="5">
         <v>2.2582581248576927</v>
       </c>
       <c r="E437" s="5">
         <v>-2.1259922096907857</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>71.739329287000004</v>
       </c>
       <c r="C438" s="5">
         <v>0.1858044279999973</v>
       </c>
       <c r="D438" s="5">
         <v>3.1609542631286347</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>71.812426790000004</v>
       </c>
       <c r="C439" s="5">
         <v>7.309750299999962E-2</v>
       </c>
       <c r="D439" s="5">
         <v>1.2295940747634848</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>71.814855539999996</v>
+        <v>71.743256959000007</v>
       </c>
       <c r="C440" s="5">
-        <v>2.4287499999928741E-3</v>
+        <v>-6.9169830999996407E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>4.059244798653161E-2</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1497381174225829</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>71.876327008999993</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.1330700499999864</v>
+      </c>
+      <c r="D441" s="5">
+        <v>2.2486180538382694</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>