--- v5 (2026-05-27)
+++ v6 (2026-07-07)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F80FBE57-4136-4B82-9D89-0C178E06892D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E7FB498E-7A9A-4165-B057-602F29F5F9BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2D4388E4-FFD7-4608-B46C-E206FA01C4C4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{19BB1CEC-9749-417D-BA57-648772895243}"/>
   </bookViews>
   <sheets>
     <sheet name="elpgovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74D4C954-A7D9-484D-8781-0546394FDB3B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F87B0F1D-6A7B-4835-A974-92D09BB2FFC6}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>44.810545173999998</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>44.810313628999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>44.686808749000001</v>
+        <v>44.686655563000002</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.12373642499999704</v>
+        <v>-0.12365806599999729</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.2637245041997609</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-3.2617055410791074</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>44.950418804000002</v>
+        <v>44.950436365000002</v>
       </c>
       <c r="C8" s="5">
-        <v>0.2636100550000009</v>
+        <v>0.26378080199999943</v>
       </c>
       <c r="D8" s="5">
-        <v>7.3131183092541185</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>7.3180359453578481</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>44.959886279000003</v>
+        <v>44.959859033000001</v>
       </c>
       <c r="C9" s="5">
-        <v>9.4674750000010022E-3</v>
+        <v>9.4226679999991347E-3</v>
       </c>
       <c r="D9" s="5">
-        <v>0.25303746289129236</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>0.25183842544356239</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>45.316436308999997</v>
+        <v>45.316486685999998</v>
       </c>
       <c r="C10" s="5">
-        <v>0.35655002999999397</v>
+        <v>0.35662765299999677</v>
       </c>
       <c r="D10" s="5">
-        <v>9.9427373710478495</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>9.945003549244479</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>46.125899873999998</v>
+        <v>46.126164332000002</v>
       </c>
       <c r="C11" s="5">
-        <v>0.80946356500000149</v>
+        <v>0.80967764600000436</v>
       </c>
       <c r="D11" s="5">
-        <v>23.671386166177943</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>23.678245231902761</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>45.246017737999999</v>
+        <v>45.246277053999997</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.87988213599999909</v>
+        <v>-0.87988727800000532</v>
       </c>
       <c r="D12" s="5">
-        <v>-20.635531175784994</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-20.635533223572267</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>44.322613038999997</v>
+        <v>44.323218306999998</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.92340469900000244</v>
+        <v>-0.9230587469999989</v>
       </c>
       <c r="D13" s="5">
-        <v>-21.91997594882713</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-21.912550520646089</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>44.614282158000002</v>
+        <v>44.614628983999999</v>
       </c>
       <c r="C14" s="5">
-        <v>0.29166911900000514</v>
+        <v>0.29141067700000178</v>
       </c>
       <c r="D14" s="5">
-        <v>8.1888836585572768</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>8.1812474946925349</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>44.953518815999999</v>
+        <v>44.953075783999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.33923665799999725</v>
+        <v>0.33844679999999983</v>
       </c>
       <c r="D15" s="5">
-        <v>9.5159552485950982</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>9.4927895129445439</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>45.141689698</v>
+        <v>45.141286289999996</v>
       </c>
       <c r="C16" s="5">
-        <v>0.18817088200000143</v>
+        <v>0.18821050599999722</v>
       </c>
       <c r="D16" s="5">
-        <v>5.1403510179043765</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>5.1415103350001656</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>44.824788914999999</v>
+        <v>44.824523708999997</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.31690078300000124</v>
+        <v>-0.31676258099999899</v>
       </c>
       <c r="D17" s="5">
-        <v>-8.1063919397702193</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-8.1030616510363132</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>45.481727716999998</v>
+        <v>45.481463810000001</v>
       </c>
       <c r="C18" s="5">
-        <v>0.6569388019999991</v>
+        <v>0.65694010100000355</v>
       </c>
       <c r="D18" s="5">
-        <v>19.076047217495873</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>19.076210141722207</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>45.552751389000001</v>
+        <v>45.552604144</v>
       </c>
       <c r="C19" s="5">
-        <v>7.1023672000002591E-2</v>
+        <v>7.1140333999998973E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>1.8900828539737624</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>1.8932253018707046</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>45.582205033999998</v>
+        <v>45.582214743999998</v>
       </c>
       <c r="C20" s="5">
-        <v>2.9453644999996698E-2</v>
+        <v>2.9610599999998044E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.77866508938899681</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>0.78283188944781035</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>46.058446879000002</v>
+        <v>46.058402551</v>
       </c>
       <c r="C21" s="5">
-        <v>0.4762418450000041</v>
+        <v>0.47618780700000229</v>
       </c>
       <c r="D21" s="5">
-        <v>13.283721221180421</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>13.282123318219075</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>46.036878354000002</v>
+        <v>46.036924880000001</v>
       </c>
       <c r="C22" s="5">
-        <v>-2.1568524999999283E-2</v>
+        <v>-2.1477670999999532E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>-0.56049810892956353</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-0.55814368716441409</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>46.639428983000002</v>
+        <v>46.639682651000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.60255062899999956</v>
+        <v>0.60275777100000028</v>
       </c>
       <c r="D23" s="5">
-        <v>16.887557883319214</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>16.893769376295854</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>46.097063085999999</v>
+        <v>46.097368492999998</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.54236589700000337</v>
+        <v>-0.54231415800000349</v>
       </c>
       <c r="D24" s="5">
-        <v>-13.095876224420211</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-13.094639001657537</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>46.471219433999998</v>
+        <v>46.471818139</v>
       </c>
       <c r="C25" s="5">
-        <v>0.37415634799999964</v>
+        <v>0.37444964600000219</v>
       </c>
       <c r="D25" s="5">
-        <v>10.186844224453928</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>10.19511910856783</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>46.430164412000003</v>
+        <v>46.430675870000002</v>
       </c>
       <c r="C26" s="5">
-        <v>-4.1055021999994779E-2</v>
+        <v>-4.1142268999998066E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.0550045385947504</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-1.0572220937152488</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>46.922489859999999</v>
+        <v>46.921951442999998</v>
       </c>
       <c r="C27" s="5">
-        <v>0.49232544799999545</v>
+        <v>0.4912755729999958</v>
       </c>
       <c r="D27" s="5">
-        <v>13.493223486818584</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>13.462597728207326</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>46.984102448000002</v>
+        <v>46.983657405999999</v>
       </c>
       <c r="C28" s="5">
-        <v>6.1612588000002688E-2</v>
+        <v>6.1705963000001418E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>1.5871152888489171</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>1.5895563865111262</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>47.640774092999997</v>
+        <v>47.640498029</v>
       </c>
       <c r="C29" s="5">
-        <v>0.65667164499999586</v>
+        <v>0.65684062300000079</v>
       </c>
       <c r="D29" s="5">
-        <v>18.123007675638547</v>
+        <v>18.128220573997478</v>
       </c>
       <c r="E29" s="5">
-        <v>6.2822051060627881</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>6.2822180516211468</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>47.363191632000003</v>
+        <v>47.362894777999998</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.2775824609999944</v>
+        <v>-0.27760325100000216</v>
       </c>
       <c r="D30" s="5">
-        <v>-6.7721200281750544</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-6.7726490901571008</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>47.611546404000002</v>
+        <v>47.611411230000002</v>
       </c>
       <c r="C31" s="5">
-        <v>0.248354771999999</v>
+        <v>0.24851645200000405</v>
       </c>
       <c r="D31" s="5">
-        <v>6.4770294316085719</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>6.4814102304581178</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>48.181611251</v>
+        <v>48.181584247000004</v>
       </c>
       <c r="C32" s="5">
-        <v>0.5700648469999976</v>
+        <v>0.57017301700000189</v>
       </c>
       <c r="D32" s="5">
-        <v>15.352864029932389</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>15.356018248068516</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>48.051395472000003</v>
+        <v>48.051343770000003</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.1302157789999967</v>
+        <v>-0.13024047700000096</v>
       </c>
       <c r="D33" s="5">
-        <v>-3.1953487219682053</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-3.1959475659456893</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>48.073094009999998</v>
+        <v>48.073142415</v>
       </c>
       <c r="C34" s="5">
-        <v>2.1698537999995438E-2</v>
+        <v>2.1798644999996952E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>0.54323110061071933</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>0.545744162437245</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>47.936536199000003</v>
+        <v>47.936756148999997</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.13655781099999587</v>
+        <v>-0.13638626600000237</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.3559989847686711</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-3.3518453945743487</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>48.442576729999999</v>
+        <v>48.442902177999997</v>
       </c>
       <c r="C36" s="5">
-        <v>0.50604053099999646</v>
+        <v>0.50614602899999994</v>
       </c>
       <c r="D36" s="5">
-        <v>13.429765776592784</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>13.432664877074174</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>48.079970281999998</v>
+        <v>48.080525141000003</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.36260644800000108</v>
+        <v>-0.36237703699999457</v>
       </c>
       <c r="D37" s="5">
-        <v>-8.6216195076157405</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-8.6163317599050053</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>48.250515387</v>
+        <v>48.251478466000002</v>
       </c>
       <c r="C38" s="5">
-        <v>0.1705451050000022</v>
+        <v>0.17095332499999927</v>
       </c>
       <c r="D38" s="5">
-        <v>4.3405670577672417</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>4.3511095414004108</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>49.805043470999998</v>
+        <v>49.804304649000002</v>
       </c>
       <c r="C39" s="5">
-        <v>1.5545280839999975</v>
+        <v>1.5528261830000005</v>
       </c>
       <c r="D39" s="5">
-        <v>46.304068239027572</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>46.242994655336943</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>50.033751592000002</v>
+        <v>50.033185074999999</v>
       </c>
       <c r="C40" s="5">
-        <v>0.22870812100000393</v>
+        <v>0.22888042599999636</v>
       </c>
       <c r="D40" s="5">
-        <v>5.6518082486592292</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>5.6562604630585156</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>50.014390339000002</v>
+        <v>50.014063393999997</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.9361252999999579E-2</v>
+        <v>-1.9121681000001445E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.46336959944036638</v>
+        <v>-0.4576531808462736</v>
       </c>
       <c r="E41" s="5">
-        <v>4.9823209030282367</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>4.9822429722610195</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>49.17666783</v>
+        <v>49.176343486999997</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.83772250900000245</v>
+        <v>-0.83771990700000032</v>
       </c>
       <c r="D42" s="5">
-        <v>-18.347511597838562</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-18.347568865890374</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>49.853470025999997</v>
+        <v>49.853349670999997</v>
       </c>
       <c r="C43" s="5">
-        <v>0.67680219599999702</v>
+        <v>0.67700618399999968</v>
       </c>
       <c r="D43" s="5">
-        <v>17.824480883837388</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>17.830392958947037</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>49.341897797999998</v>
+        <v>49.341857617999999</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.51157222799999857</v>
+        <v>-0.51149205299999778</v>
       </c>
       <c r="D44" s="5">
-        <v>-11.642080328481462</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-11.640383989141634</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>49.261204921000001</v>
+        <v>49.261193599000002</v>
       </c>
       <c r="C45" s="5">
-        <v>-8.0692876999997054E-2</v>
+        <v>-8.0664018999996756E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>-1.9449033488748491</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-1.9442156087700946</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>49.426869742000001</v>
+        <v>49.426956066000002</v>
       </c>
       <c r="C46" s="5">
-        <v>0.16566482100000002</v>
+        <v>0.16576246700000041</v>
       </c>
       <c r="D46" s="5">
-        <v>4.1110721581106624</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>4.1135412863713361</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>49.665163888999999</v>
+        <v>49.665382432999998</v>
       </c>
       <c r="C47" s="5">
-        <v>0.23829414699999774</v>
+        <v>0.23842636699999531</v>
       </c>
       <c r="D47" s="5">
-        <v>5.9412740195962321</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>5.944647888009702</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>49.924721558999998</v>
+        <v>49.925038753000003</v>
       </c>
       <c r="C48" s="5">
-        <v>0.25955766999999952</v>
+        <v>0.25965632000000483</v>
       </c>
       <c r="D48" s="5">
-        <v>6.4548228522158579</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>6.4573178680002563</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>49.513874543999997</v>
+        <v>49.514266601999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.41084701500000165</v>
+        <v>-0.4107721510000033</v>
       </c>
       <c r="D49" s="5">
-        <v>-9.4402684429077954</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-9.4385680547688473</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>49.678130740999997</v>
+        <v>49.679227488999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.16425619700000027</v>
+        <v>0.16496088699999945</v>
       </c>
       <c r="D50" s="5">
-        <v>4.0542947426677634</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>4.0719755547408809</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>49.477409993000002</v>
+        <v>49.476773440999999</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.20072074799999484</v>
+        <v>-0.20245404799999989</v>
       </c>
       <c r="D51" s="5">
-        <v>-4.7422024793167257</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-4.7821365682181423</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>49.719710319999997</v>
+        <v>49.719152829000002</v>
       </c>
       <c r="C52" s="5">
-        <v>0.24230032699999526</v>
+        <v>0.24237938800000336</v>
       </c>
       <c r="D52" s="5">
-        <v>6.0375260919662166</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>6.0396292844453692</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>49.750602673000003</v>
+        <v>49.750247285999997</v>
       </c>
       <c r="C53" s="5">
-        <v>3.0892353000005812E-2</v>
+        <v>3.1094456999994691E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>0.74814935171558794</v>
+        <v>0.7530692166029862</v>
       </c>
       <c r="E53" s="5">
-        <v>-0.5274235359304269</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>-0.52748385173528867</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>50.273099061000003</v>
+        <v>50.272745987</v>
       </c>
       <c r="C54" s="5">
-        <v>0.52249638800000042</v>
+        <v>0.52249870100000351</v>
       </c>
       <c r="D54" s="5">
-        <v>13.356842894246302</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>13.357006470671774</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>50.355201233999999</v>
+        <v>50.355056931999997</v>
       </c>
       <c r="C55" s="5">
-        <v>8.210217299999556E-2</v>
+        <v>8.2310944999996138E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>1.977447030033086</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>1.9825347607271837</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>51.222532041000001</v>
+        <v>51.222394506000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.86733080700000187</v>
+        <v>0.867337574000004</v>
       </c>
       <c r="D56" s="5">
-        <v>22.744059597623068</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>22.744325658606911</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>50.427667648000003</v>
+        <v>50.427635627000001</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.79486439299999745</v>
+        <v>-0.79475887899999975</v>
       </c>
       <c r="D57" s="5">
-        <v>-17.11154032373825</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>-17.109501179366116</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>49.851266891000002</v>
+        <v>49.851358339999997</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.57640075700000182</v>
+        <v>-0.57627728700000347</v>
       </c>
       <c r="D58" s="5">
-        <v>-12.886028456033404</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-12.883446961730805</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>50.682773552</v>
+        <v>50.682997124000003</v>
       </c>
       <c r="C59" s="5">
-        <v>0.83150666099999881</v>
+        <v>0.83163878400000613</v>
       </c>
       <c r="D59" s="5">
-        <v>21.957940191295311</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>21.961711322877076</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>49.841274914000003</v>
+        <v>49.841625768999997</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.84149863799999736</v>
+        <v>-0.84137135500000682</v>
       </c>
       <c r="D60" s="5">
-        <v>-18.201519396201647</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-18.198939534105552</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>49.697530219000001</v>
+        <v>49.697982770000003</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.14374469500000231</v>
+        <v>-0.14364299899999367</v>
       </c>
       <c r="D61" s="5">
-        <v>-3.406486440404155</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-3.4040909189717916</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>49.325404499999998</v>
+        <v>49.326930417</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.37212571900000313</v>
+        <v>-0.37105235300000317</v>
       </c>
       <c r="D62" s="5">
-        <v>-8.6244113683564887</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-8.6004723846692226</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>50.377987277999999</v>
+        <v>50.377111483999997</v>
       </c>
       <c r="C63" s="5">
-        <v>1.0525827780000014</v>
+        <v>1.0501810669999969</v>
       </c>
       <c r="D63" s="5">
-        <v>28.837379712304934</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>28.762696528254516</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>50.058787375999998</v>
+        <v>50.058062186000001</v>
       </c>
       <c r="C64" s="5">
-        <v>-0.31919990200000115</v>
+        <v>-0.31904929799999593</v>
       </c>
       <c r="D64" s="5">
-        <v>-7.343871084513653</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>-7.3406491115132315</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>48.826515037999997</v>
+        <v>48.826070227000002</v>
       </c>
       <c r="C65" s="5">
-        <v>-1.2322723380000014</v>
+        <v>-1.2319919589999984</v>
       </c>
       <c r="D65" s="5">
-        <v>-25.851079262453702</v>
+        <v>-25.846294900212985</v>
       </c>
       <c r="E65" s="5">
-        <v>-1.8574400818294312</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>-1.8576330961475707</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>49.693173966000003</v>
+        <v>49.692787064999997</v>
       </c>
       <c r="C66" s="5">
-        <v>0.86665892800000677</v>
+        <v>0.86671683799999499</v>
       </c>
       <c r="D66" s="5">
-        <v>23.507151107926227</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>23.509113765483104</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>49.667927493999997</v>
+        <v>49.667762932000002</v>
       </c>
       <c r="C67" s="5">
-        <v>-2.5246472000006293E-2</v>
+        <v>-2.5024132999995174E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-0.6079558412123931</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-0.60262123427863301</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>49.620675472000002</v>
+        <v>49.620533915000003</v>
       </c>
       <c r="C68" s="5">
-        <v>-4.7252021999995009E-2</v>
+        <v>-4.7229016999999374E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.1356759615053891</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-1.1351296789717025</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>49.885229049000003</v>
+        <v>49.885218363</v>
       </c>
       <c r="C69" s="5">
-        <v>0.26455357700000093</v>
+        <v>0.26468444799999702</v>
       </c>
       <c r="D69" s="5">
-        <v>6.5888029162207262</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>6.592177880193395</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>50.149192882999998</v>
+        <v>50.149315100999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.26396383399999479</v>
+        <v>0.26409673799999922</v>
       </c>
       <c r="D70" s="5">
-        <v>6.5378002274969038</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>6.5411898414085901</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>50.506310493999997</v>
+        <v>50.506594772</v>
       </c>
       <c r="C71" s="5">
-        <v>0.35711761099999961</v>
+        <v>0.35727967100000058</v>
       </c>
       <c r="D71" s="5">
-        <v>8.8880846420413171</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>8.8922548694581049</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>50.658818304999997</v>
+        <v>50.659268214999997</v>
       </c>
       <c r="C72" s="5">
-        <v>0.15250781099999955</v>
+        <v>0.15267344299999763</v>
       </c>
       <c r="D72" s="5">
-        <v>3.6842829039547498</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>3.6883298934269559</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>51.137635993000004</v>
+        <v>51.138230427000003</v>
       </c>
       <c r="C73" s="5">
-        <v>0.47881768800000657</v>
+        <v>0.4789622120000061</v>
       </c>
       <c r="D73" s="5">
-        <v>11.950776334111723</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>11.954461354981639</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>51.044483012000001</v>
+        <v>51.045867567999998</v>
       </c>
       <c r="C74" s="5">
-        <v>-9.315298100000291E-2</v>
+        <v>-9.236285900000496E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-2.164167395275185</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>-2.1459682376371747</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>51.125382463999998</v>
+        <v>51.124472945999997</v>
       </c>
       <c r="C75" s="5">
-        <v>8.0899451999997041E-2</v>
+        <v>7.8605377999998893E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>1.9185237856906179</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.8636074710987049</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>51.115919181000002</v>
+        <v>51.115173904000002</v>
       </c>
       <c r="C76" s="5">
-        <v>-9.4632829999952151E-3</v>
+        <v>-9.2990419999949836E-3</v>
       </c>
       <c r="D76" s="5">
-        <v>-0.22189341770993964</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>-0.21805005022170754</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>50.984086480999999</v>
+        <v>50.983601776</v>
       </c>
       <c r="C77" s="5">
-        <v>-0.13183270000000391</v>
+        <v>-0.13157212800000195</v>
       </c>
       <c r="D77" s="5">
-        <v>-3.0513852678508147</v>
+        <v>-3.0454830000299693</v>
       </c>
       <c r="E77" s="5">
-        <v>4.4188520137487641</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>4.4188105636380204</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>50.528357569999997</v>
+        <v>50.527926375</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.45572891100000135</v>
+        <v>-0.45567540100000059</v>
       </c>
       <c r="D78" s="5">
-        <v>-10.214444396688682</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-10.213395761367117</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>50.267000181</v>
+        <v>50.266816257000002</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.26135738899999694</v>
+        <v>-0.26111011799999773</v>
       </c>
       <c r="D79" s="5">
-        <v>-6.0334158994873821</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-6.0279189062750538</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>50.885744355999996</v>
+        <v>50.885582831999997</v>
       </c>
       <c r="C80" s="5">
-        <v>0.61874417499999623</v>
+        <v>0.6187665749999951</v>
       </c>
       <c r="D80" s="5">
-        <v>15.813173264527292</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>15.813846874376702</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>51.314374637999997</v>
+        <v>51.314355765999998</v>
       </c>
       <c r="C81" s="5">
-        <v>0.42863028200000031</v>
+        <v>0.42877293400000127</v>
       </c>
       <c r="D81" s="5">
-        <v>10.589757540598255</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>10.59348202038446</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>51.393196637000003</v>
+        <v>51.393320025000001</v>
       </c>
       <c r="C82" s="5">
-        <v>7.882199900000586E-2</v>
+        <v>7.8964259000002812E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>1.8589255488945966</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>1.8623097235640707</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>51.417899169000002</v>
+        <v>51.418208968000002</v>
       </c>
       <c r="C83" s="5">
-        <v>2.4702531999999167E-2</v>
+        <v>2.4888943000000552E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>0.57831640908145854</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>0.58269074605463711</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>51.609919427000001</v>
+        <v>51.610453008999997</v>
       </c>
       <c r="C84" s="5">
-        <v>0.19202025799999944</v>
+        <v>0.19224404099999504</v>
       </c>
       <c r="D84" s="5">
-        <v>4.574605112150576</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>4.5800183607929368</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>51.901172041000002</v>
+        <v>51.901963103</v>
       </c>
       <c r="C85" s="5">
-        <v>0.29125261400000113</v>
+        <v>0.29151009400000305</v>
       </c>
       <c r="D85" s="5">
-        <v>6.9862119087120034</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>6.9925065889794524</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>51.475091028000001</v>
+        <v>51.476504552999998</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.42608101300000101</v>
+        <v>-0.42545855000000188</v>
       </c>
       <c r="D86" s="5">
-        <v>-9.4185024850436001</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-9.4052203687928877</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>53.415468042000001</v>
+        <v>53.41434065</v>
       </c>
       <c r="C87" s="5">
-        <v>1.9403770139999992</v>
+        <v>1.9378360970000017</v>
       </c>
       <c r="D87" s="5">
-        <v>55.89743811990251</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>55.806608228743507</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>53.368078713000003</v>
+        <v>53.367252483000001</v>
       </c>
       <c r="C88" s="5">
-        <v>-4.7389328999997815E-2</v>
+        <v>-4.7088166999998293E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>-1.0594408659451604</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>-1.0527627792155214</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>53.672139147000003</v>
+        <v>53.671637902000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.30406043400000016</v>
+        <v>0.30438541899999905</v>
       </c>
       <c r="D89" s="5">
-        <v>7.0552670717930033</v>
+        <v>7.063158773973699</v>
       </c>
       <c r="E89" s="5">
-        <v>5.2723366280216677</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>5.2723543107253912</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>52.98413643</v>
+        <v>52.983723066000003</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.68800271700000337</v>
+        <v>-0.68791483599999736</v>
       </c>
       <c r="D90" s="5">
-        <v>-14.342880399043278</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-14.341300140210066</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>53.097935151000001</v>
+        <v>53.097763303000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.11379872100000199</v>
+        <v>0.11404023699999755</v>
       </c>
       <c r="D91" s="5">
-        <v>2.6080110456723871</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>2.6136323698608521</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>53.317230840999997</v>
+        <v>53.317167572999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.2192956899999956</v>
+        <v>0.21940426999999829</v>
       </c>
       <c r="D92" s="5">
-        <v>5.070168626048055</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>5.0727531393366609</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>53.383564440000001</v>
+        <v>53.383609194000002</v>
       </c>
       <c r="C93" s="5">
-        <v>6.6333599000003574E-2</v>
+        <v>6.6441621000002726E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>1.5032151011759032</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>1.5056816367846393</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>53.245880192000001</v>
+        <v>53.246025379999999</v>
       </c>
       <c r="C94" s="5">
-        <v>-0.13768424799999934</v>
+        <v>-0.13758381400000275</v>
       </c>
       <c r="D94" s="5">
-        <v>-3.0514525723193575</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>-3.0492556217286304</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>53.479647544000002</v>
+        <v>53.479933463000002</v>
       </c>
       <c r="C95" s="5">
-        <v>0.23376735200000098</v>
+        <v>0.23390808300000288</v>
       </c>
       <c r="D95" s="5">
-        <v>5.3974998981684896</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>5.4008130879422689</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>53.389783020000003</v>
+        <v>53.390214327999999</v>
       </c>
       <c r="C96" s="5">
-        <v>-8.9864523999999335E-2</v>
+        <v>-8.9719135000002836E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>-1.9978883465627151</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-1.9946752257484102</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>53.646839104999998</v>
+        <v>53.647551890999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.25705608499999499</v>
+        <v>0.2573375630000001</v>
       </c>
       <c r="D97" s="5">
-        <v>5.93312610058081</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>5.9397468381444662</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>53.833171718999999</v>
+        <v>53.834039285999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.18633261400000123</v>
+        <v>0.18648739500000033</v>
       </c>
       <c r="D98" s="5">
-        <v>4.2485345840316491</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>4.2520738821491211</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>53.652285048000003</v>
+        <v>53.651564213</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.18088667099999611</v>
+        <v>-0.1824750729999991</v>
       </c>
       <c r="D99" s="5">
-        <v>-3.9584718556981424</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-3.9925234262866538</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>53.927109952000002</v>
+        <v>53.926553513999998</v>
       </c>
       <c r="C100" s="5">
-        <v>0.27482490399999904</v>
+        <v>0.27498930099999797</v>
       </c>
       <c r="D100" s="5">
-        <v>6.322964335896275</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>6.3269413274924968</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>53.820140625000001</v>
+        <v>53.819678701000001</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.10696932700000161</v>
+        <v>-0.10687481299999746</v>
       </c>
       <c r="D101" s="5">
-        <v>-2.3545114957099766</v>
+        <v>-2.3524777727897406</v>
       </c>
       <c r="E101" s="5">
-        <v>0.27575103275583324</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>0.27582687018106178</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>54.137011661999999</v>
+        <v>54.136667648</v>
       </c>
       <c r="C102" s="5">
-        <v>0.31687103699999852</v>
+        <v>0.31698894699999869</v>
       </c>
       <c r="D102" s="5">
-        <v>7.2984411953949113</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>7.3013102802274465</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>54.251690037000003</v>
+        <v>54.251534628999998</v>
       </c>
       <c r="C103" s="5">
-        <v>0.114678375000004</v>
+        <v>0.1148669809999987</v>
       </c>
       <c r="D103" s="5">
-        <v>2.5717843125281137</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>2.5760800452569343</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>54.401049067999999</v>
+        <v>54.401008244000003</v>
       </c>
       <c r="C104" s="5">
-        <v>0.14935903099999592</v>
+        <v>0.14947361500000511</v>
       </c>
       <c r="D104" s="5">
-        <v>3.3541774642967814</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>3.3567995741944578</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>54.236263546000004</v>
+        <v>54.236298863000002</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.16478552199999541</v>
+        <v>-0.16470938100000154</v>
       </c>
       <c r="D105" s="5">
-        <v>-3.5749545143916706</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-3.5733327129519932</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>54.408008899999999</v>
+        <v>54.408113401000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.17174535399999513</v>
+        <v>0.17181453799999957</v>
       </c>
       <c r="D106" s="5">
-        <v>3.8668224760959546</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.8684048207175525</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>54.496990818</v>
+        <v>54.497179625999998</v>
       </c>
       <c r="C107" s="5">
-        <v>8.898191800000177E-2</v>
+        <v>8.906622499999628E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>1.9802972200256841</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>1.9821865603442568</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>54.532699653000002</v>
+        <v>54.532940660999998</v>
       </c>
       <c r="C108" s="5">
-        <v>3.5708835000001216E-2</v>
+        <v>3.5761035000000163E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>0.78913286734323407</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>0.79028785867645279</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>54.876964952000002</v>
+        <v>54.877523144999998</v>
       </c>
       <c r="C109" s="5">
-        <v>0.34426529899999991</v>
+        <v>0.34458248400000002</v>
       </c>
       <c r="D109" s="5">
-        <v>7.8442594098439455</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>7.8517037190358074</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>54.903068046000001</v>
+        <v>54.903667650999999</v>
       </c>
       <c r="C110" s="5">
-        <v>2.6103093999999771E-2</v>
+        <v>2.61445060000014E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>0.57229460118326525</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>0.57319906900874518</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>54.837551452</v>
+        <v>54.837144223000003</v>
       </c>
       <c r="C111" s="5">
-        <v>-6.551659400000176E-2</v>
+        <v>-6.6523427999996443E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-1.4226155712471211</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-1.4443166359887738</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>55.060039572999997</v>
+        <v>55.059739643999997</v>
       </c>
       <c r="C112" s="5">
-        <v>0.22248812099999782</v>
+        <v>0.22259542099999408</v>
       </c>
       <c r="D112" s="5">
-        <v>4.9787921464775398</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.9812849630765044</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>55.233682579000003</v>
+        <v>55.233275143999997</v>
       </c>
       <c r="C113" s="5">
-        <v>0.17364300600000604</v>
+        <v>0.17353549999999984</v>
       </c>
       <c r="D113" s="5">
-        <v>3.8507810047525792</v>
+        <v>3.848376755756977</v>
       </c>
       <c r="E113" s="5">
-        <v>2.6264181727971847</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>2.6265419584783345</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>55.331344399999999</v>
+        <v>55.331130588000001</v>
       </c>
       <c r="C114" s="5">
-        <v>9.7661820999995541E-2</v>
+        <v>9.7855444000003899E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>2.1425445692466738</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>2.1468498165786665</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>55.293136988999997</v>
+        <v>55.293024183</v>
       </c>
       <c r="C115" s="5">
-        <v>-3.8207411000001912E-2</v>
+        <v>-3.810640500000062E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.82548447251791224</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-0.82331363142140734</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>55.239928663000001</v>
+        <v>55.239912887000003</v>
       </c>
       <c r="C116" s="5">
-        <v>-5.3208325999996475E-2</v>
+        <v>-5.311129599999731E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-1.1486622442354544</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-1.1465809395794446</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>55.382355011000001</v>
+        <v>55.382355156000003</v>
       </c>
       <c r="C117" s="5">
-        <v>0.14242634800000076</v>
+        <v>0.14244226900000001</v>
       </c>
       <c r="D117" s="5">
-        <v>3.1382413406175313</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>3.1385980453255469</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>55.601322527000001</v>
+        <v>55.601335032000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.21896751599999931</v>
+        <v>0.2189798759999988</v>
       </c>
       <c r="D118" s="5">
-        <v>4.8490333748932857</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>4.8493130536055862</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>55.695849236000001</v>
+        <v>55.695870624000001</v>
       </c>
       <c r="C119" s="5">
-        <v>9.4526709000000153E-2</v>
+        <v>9.4535591999999724E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>2.0592805881634479</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.0594754515424363</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>55.91292705</v>
+        <v>55.913160388999998</v>
       </c>
       <c r="C120" s="5">
-        <v>0.21707781399999959</v>
+        <v>0.21728976499999675</v>
       </c>
       <c r="D120" s="5">
-        <v>4.7786442405812091</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>4.7834087183384444</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>56.379803567000003</v>
+        <v>56.380147258000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.46687651700000288</v>
+        <v>0.46698686900000297</v>
       </c>
       <c r="D121" s="5">
-        <v>10.493304502506895</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>10.495853915253072</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>56.030367532</v>
+        <v>56.030660949000001</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.34943603500000364</v>
+        <v>-0.34948630899999955</v>
       </c>
       <c r="D122" s="5">
-        <v>-7.1891064525767545</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>-7.190063410302705</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>56.473325596000002</v>
+        <v>56.473212644999997</v>
       </c>
       <c r="C123" s="5">
-        <v>0.44295806400000259</v>
+        <v>0.44255169599999533</v>
       </c>
       <c r="D123" s="5">
-        <v>9.9103784725040889</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>9.9008340742799525</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>56.520863478000003</v>
+        <v>56.520811236999997</v>
       </c>
       <c r="C124" s="5">
-        <v>4.7537882000000309E-2</v>
+        <v>4.759859199999994E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>1.0148208460695196</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>1.0161249159199581</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>56.992730842999997</v>
+        <v>56.992362395000001</v>
       </c>
       <c r="C125" s="5">
-        <v>0.47186736499999427</v>
+        <v>0.47155115800000402</v>
       </c>
       <c r="D125" s="5">
-        <v>10.491316317999244</v>
+        <v>10.483970348036964</v>
       </c>
       <c r="E125" s="5">
-        <v>3.1847383369451254</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>3.1848324156296126</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>56.756095633000001</v>
+        <v>56.755998024999997</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.23663520999999577</v>
+        <v>-0.23636437000000399</v>
       </c>
       <c r="D126" s="5">
-        <v>-4.8702099774159961</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-4.8647930600765665</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>56.897123950999998</v>
+        <v>56.897077942000003</v>
       </c>
       <c r="C127" s="5">
-        <v>0.14102831799999649</v>
+        <v>0.14107991700000611</v>
       </c>
       <c r="D127" s="5">
-        <v>3.0228661023096404</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>3.0239925352909536</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>57.071403936000003</v>
+        <v>57.071403932000003</v>
       </c>
       <c r="C128" s="5">
-        <v>0.17427998500000541</v>
+        <v>0.17432598999999982</v>
       </c>
       <c r="D128" s="5">
-        <v>3.7382468941716374</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>3.7392534486125673</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>57.496228432999999</v>
+        <v>57.496222758999998</v>
       </c>
       <c r="C129" s="5">
-        <v>0.42482449699999592</v>
+        <v>0.42481882699999574</v>
       </c>
       <c r="D129" s="5">
-        <v>9.3074124416480117</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>9.3072830899764369</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>57.801548564000001</v>
+        <v>57.801442461000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.30532013100000199</v>
+        <v>0.30521970200000226</v>
       </c>
       <c r="D130" s="5">
-        <v>6.5617631580767721</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>6.5595420592292175</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>57.347602565999999</v>
+        <v>57.347612830000003</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.45394599800000179</v>
+        <v>-0.45382963099999785</v>
       </c>
       <c r="D131" s="5">
-        <v>-9.0276284832428217</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-9.0254291560100341</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>58.09418952</v>
+        <v>58.09427178</v>
       </c>
       <c r="C132" s="5">
-        <v>0.74658695400000141</v>
+        <v>0.74665894999999693</v>
       </c>
       <c r="D132" s="5">
-        <v>16.790942861727242</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>16.792676514696115</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>58.443698961000003</v>
+        <v>58.443919538999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.34950944100000214</v>
+        <v>0.34964775899999978</v>
       </c>
       <c r="D133" s="5">
-        <v>7.4632509662980739</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>7.4662920653564946</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>56.799839321</v>
+        <v>56.800050528</v>
       </c>
       <c r="C134" s="5">
-        <v>-1.6438596400000023</v>
+        <v>-1.6438690109999996</v>
       </c>
       <c r="D134" s="5">
-        <v>-28.991073847430204</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-28.991121354604722</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>57.406367299000003</v>
+        <v>57.406300989999998</v>
       </c>
       <c r="C135" s="5">
-        <v>0.60652797800000258</v>
+        <v>0.60625046199999844</v>
       </c>
       <c r="D135" s="5">
-        <v>13.594027752902239</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>13.587384716278716</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>57.209786600999998</v>
+        <v>57.209820854</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.19658069800000533</v>
+        <v>-0.19648013599999814</v>
       </c>
       <c r="D136" s="5">
-        <v>-4.0327281276881006</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-4.0307084088101242</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>57.873454572999997</v>
+        <v>57.873224016000002</v>
       </c>
       <c r="C137" s="5">
-        <v>0.66366797199999894</v>
+        <v>0.6634031620000016</v>
       </c>
       <c r="D137" s="5">
-        <v>14.844169128217754</v>
+        <v>14.837853956732271</v>
       </c>
       <c r="E137" s="5">
-        <v>1.5453264249192911</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>1.5455783617021712</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>58.098778285000002</v>
+        <v>58.098744316000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.22532371200000512</v>
+        <v>0.22552029999999945</v>
       </c>
       <c r="D138" s="5">
-        <v>4.7734191421055394</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>4.7776929082102848</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>58.015615017000002</v>
+        <v>58.015613203000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-8.3163267999999846E-2</v>
+        <v>-8.3131113000000312E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.7042352946847972</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-1.7035825189240184</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>58.206947741</v>
+        <v>58.206973853000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.19133272399999868</v>
+        <v>0.19136065000000002</v>
       </c>
       <c r="D140" s="5">
-        <v>4.0301224700557858</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>4.0307215274738128</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>58.497221312000001</v>
+        <v>58.497240224000002</v>
       </c>
       <c r="C141" s="5">
-        <v>0.29027357100000017</v>
+        <v>0.2902663710000013</v>
       </c>
       <c r="D141" s="5">
-        <v>6.1512050858976153</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>6.1510454658757707</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>58.886809978000002</v>
+        <v>58.886592725</v>
       </c>
       <c r="C142" s="5">
-        <v>0.38958866600000164</v>
+        <v>0.38935250099999763</v>
       </c>
       <c r="D142" s="5">
-        <v>8.29128196958251</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>8.2860676927870571</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>59.324450403999997</v>
+        <v>59.324583128</v>
       </c>
       <c r="C143" s="5">
-        <v>0.43764042599999442</v>
+        <v>0.43799040300000058</v>
       </c>
       <c r="D143" s="5">
-        <v>9.2919921418907379</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>9.2997651677986468</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>57.378544269000002</v>
+        <v>57.378500846999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.9459061349999942</v>
+        <v>-1.9460822810000025</v>
       </c>
       <c r="D144" s="5">
-        <v>-32.982283407162981</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-32.984691190734708</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>59.139839612999999</v>
+        <v>59.139877675000001</v>
       </c>
       <c r="C145" s="5">
-        <v>1.761295343999997</v>
+        <v>1.7613768280000031</v>
       </c>
       <c r="D145" s="5">
-        <v>43.736610714081351</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>43.739026125224292</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>59.069478359000001</v>
+        <v>59.069614672999997</v>
       </c>
       <c r="C146" s="5">
-        <v>-7.0361253999998041E-2</v>
+        <v>-7.0263002000004349E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.418387204178273</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-1.4164185961900611</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>58.727939391</v>
+        <v>58.727918678999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.34153896800000183</v>
+        <v>-0.34169599399999839</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.7219353423692336</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-6.7249131378270377</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>58.925454932000001</v>
+        <v>58.925500796000001</v>
       </c>
       <c r="C148" s="5">
-        <v>0.19751554100000135</v>
+        <v>0.19758211700000317</v>
       </c>
       <c r="D148" s="5">
-        <v>4.1113734256856826</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>4.1127864550932092</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>58.770704801999997</v>
+        <v>58.770597142</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.15475013000000359</v>
+        <v>-0.15490365400000172</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.1063184038482516</v>
+        <v>-3.1093533056773315</v>
       </c>
       <c r="E149" s="5">
-        <v>1.5503657689351025</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>1.5505843008710052</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>58.890601353999998</v>
+        <v>58.890599639999998</v>
       </c>
       <c r="C150" s="5">
-        <v>0.11989655200000016</v>
+        <v>0.12000249799999807</v>
       </c>
       <c r="D150" s="5">
-        <v>2.4757442786012662</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>2.4779611750044728</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>58.824153434999999</v>
+        <v>58.824183969000003</v>
       </c>
       <c r="C151" s="5">
-        <v>-6.6447918999998024E-2</v>
+        <v>-6.6415670999994347E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.3456225957274248</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-1.3449736326601403</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>58.739690236000001</v>
+        <v>58.739747835000003</v>
       </c>
       <c r="C152" s="5">
-        <v>-8.4463198999998212E-2</v>
+        <v>-8.4436134000000607E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.7094887337483766</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-1.7089443902503443</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>58.515239614999999</v>
+        <v>58.515337625000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.22445062100000257</v>
+        <v>-0.22441021000000205</v>
       </c>
       <c r="D153" s="5">
-        <v>-4.4901792535849694</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-4.4893834241196195</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>57.899237604</v>
+        <v>57.899003229999998</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.61600201099999907</v>
+        <v>-0.61633439500000264</v>
       </c>
       <c r="D154" s="5">
-        <v>-11.926290507811011</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-11.932338764129756</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>58.147334465999997</v>
+        <v>58.147719915000003</v>
       </c>
       <c r="C155" s="5">
-        <v>0.24809686199999703</v>
+        <v>0.2487166850000051</v>
       </c>
       <c r="D155" s="5">
-        <v>5.2649020146574799</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>5.2783895651566493</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>56.929587343999998</v>
+        <v>56.929023866999998</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.2177471219999987</v>
+        <v>-1.2186960480000053</v>
       </c>
       <c r="D156" s="5">
-        <v>-22.429123671562067</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-22.44450598574117</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>58.637317303000003</v>
+        <v>58.637300799999998</v>
       </c>
       <c r="C157" s="5">
-        <v>1.7077299590000052</v>
+        <v>1.7082769330000005</v>
       </c>
       <c r="D157" s="5">
-        <v>42.571488540711911</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>42.587941775436214</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>59.701027402999998</v>
+        <v>59.701172421999999</v>
       </c>
       <c r="C158" s="5">
-        <v>1.0637100999999944</v>
+        <v>1.0638716220000006</v>
       </c>
       <c r="D158" s="5">
-        <v>24.077360588830942</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>24.081396433704882</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>60.036887344</v>
+        <v>60.036951696000003</v>
       </c>
       <c r="C159" s="5">
-        <v>0.33585994100000249</v>
+        <v>0.33577927400000362</v>
       </c>
       <c r="D159" s="5">
-        <v>6.963684367348888</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>6.9619423147820214</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>60.048761480000003</v>
+        <v>60.048824973999999</v>
       </c>
       <c r="C160" s="5">
-        <v>1.1874136000002977E-2</v>
+        <v>1.1873277999995935E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>0.23759515169203826</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>0.23757770995909144</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>60.026298773999997</v>
+        <v>60.026313273</v>
       </c>
       <c r="C161" s="5">
-        <v>-2.2462706000005994E-2</v>
+        <v>-2.2511700999999107E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.44796691310096115</v>
+        <v>-0.44894151798346993</v>
       </c>
       <c r="E161" s="5">
-        <v>2.1364283042548671</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>2.1366400752504955</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>59.660701183</v>
+        <v>59.660711038999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.36559759099999667</v>
+        <v>-0.36560223400000069</v>
       </c>
       <c r="D162" s="5">
-        <v>-7.0688198428932925</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-7.068904978861057</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>60.033254528000001</v>
+        <v>60.033268995999997</v>
       </c>
       <c r="C163" s="5">
-        <v>0.37255334500000004</v>
+        <v>0.37255795699999794</v>
       </c>
       <c r="D163" s="5">
-        <v>7.7562370555262383</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>7.7563350691846722</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>60.045734613999997</v>
+        <v>60.045758249000002</v>
       </c>
       <c r="C164" s="5">
-        <v>1.2480085999996504E-2</v>
+        <v>1.2489253000005363E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>0.24974888465985057</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>0.24993248240934296</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>60.229127638999998</v>
+        <v>60.229196360000003</v>
       </c>
       <c r="C165" s="5">
-        <v>0.18339302500000088</v>
+        <v>0.18343811100000096</v>
       </c>
       <c r="D165" s="5">
-        <v>3.7272645582518082</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>3.7281948411116872</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>59.423180039000002</v>
+        <v>59.422991246999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.8059475999999961</v>
+        <v>-0.8062051130000043</v>
       </c>
       <c r="D166" s="5">
-        <v>-14.926990114745674</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-14.931398219027125</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>59.142935946999998</v>
+        <v>59.143369065000002</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.28024409200000377</v>
+        <v>-0.27962218199999711</v>
       </c>
       <c r="D167" s="5">
-        <v>-5.5147787531151131</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-5.502872529109859</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>59.504492292999998</v>
+        <v>59.503953168000002</v>
       </c>
       <c r="C168" s="5">
-        <v>0.36155634600000042</v>
+        <v>0.36058410300000077</v>
       </c>
       <c r="D168" s="5">
-        <v>7.5876672586274729</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>7.566517392361094</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>60.998886190999997</v>
+        <v>60.998757675</v>
       </c>
       <c r="C169" s="5">
-        <v>1.4943938979999984</v>
+        <v>1.4948045069999978</v>
       </c>
       <c r="D169" s="5">
-        <v>34.668434813405604</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>34.679672158096039</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>60.871366891000001</v>
+        <v>60.871508507000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.12751929999999589</v>
+        <v>-0.12724916799999875</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.4799784851598505</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-2.4747902772922159</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>59.951175884999998</v>
+        <v>59.951251112999998</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.92019100600000314</v>
+        <v>-0.92025739400000361</v>
       </c>
       <c r="D171" s="5">
-        <v>-16.70559695414585</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-16.706668103318624</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>60.115704811000001</v>
+        <v>60.115757312</v>
       </c>
       <c r="C172" s="5">
-        <v>0.16452892600000268</v>
+        <v>0.16450619900000163</v>
       </c>
       <c r="D172" s="5">
-        <v>3.3434246872836804</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>3.3429515968441681</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>60.103348396000001</v>
+        <v>60.103381773999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.2356414999999288E-2</v>
+        <v>-1.2375538000000574E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.24637400396766429</v>
+        <v>-0.24675464974009964</v>
       </c>
       <c r="E173" s="5">
-        <v>0.12835977492149375</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.12839119512386699</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>60.358408163</v>
+        <v>60.358427255000002</v>
       </c>
       <c r="C174" s="5">
-        <v>0.25505976699999877</v>
+        <v>0.25504548100000335</v>
       </c>
       <c r="D174" s="5">
-        <v>5.2129798425840423</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>5.2126780507753434</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>60.375862218000002</v>
+        <v>60.375864165000003</v>
       </c>
       <c r="C175" s="5">
-        <v>1.7454055000001745E-2</v>
+        <v>1.7436910000000694E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>0.34756068997938705</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>0.34721863082403104</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>60.388363804000001</v>
+        <v>60.388358318000002</v>
       </c>
       <c r="C176" s="5">
-        <v>1.2501585999999065E-2</v>
+        <v>1.2494152999998676E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>0.24875834947755138</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>0.24861027017353265</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>60.563659373999997</v>
+        <v>60.563691859999999</v>
       </c>
       <c r="C177" s="5">
-        <v>0.17529556999999585</v>
+        <v>0.17533354199999707</v>
       </c>
       <c r="D177" s="5">
-        <v>3.5395195485970365</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.5402988803840296</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>61.066427611999998</v>
+        <v>61.066338764999998</v>
       </c>
       <c r="C178" s="5">
-        <v>0.50276823800000159</v>
+        <v>0.50264690499999887</v>
       </c>
       <c r="D178" s="5">
-        <v>10.429441459191713</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>10.426802687774028</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>61.046881624999997</v>
+        <v>61.047182485999997</v>
       </c>
       <c r="C179" s="5">
-        <v>-1.9545987000000764E-2</v>
+        <v>-1.9156279000000609E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.38341750486049486</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-0.37578665501589725</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>61.954490202999999</v>
+        <v>61.954031995000001</v>
       </c>
       <c r="C180" s="5">
-        <v>0.90760857800000139</v>
+        <v>0.90684950900000416</v>
       </c>
       <c r="D180" s="5">
-        <v>19.374520462638234</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>19.356867343023065</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>61.254945018999997</v>
+        <v>61.254889585999997</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.69954518400000154</v>
+        <v>-0.69914240900000379</v>
       </c>
       <c r="D181" s="5">
-        <v>-12.738956890133935</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-12.732159738683945</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>61.064590010000003</v>
+        <v>61.064805880999998</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.19035500899999391</v>
+        <v>-0.19008370499999927</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.666022022052029</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-3.6608891238631314</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>61.241855141999999</v>
+        <v>61.241913330999999</v>
       </c>
       <c r="C183" s="5">
-        <v>0.17726513199999516</v>
+        <v>0.17710745000000117</v>
       </c>
       <c r="D183" s="5">
-        <v>3.5396536527434463</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>3.5364419409677383</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>61.247721196999997</v>
+        <v>61.247741108</v>
       </c>
       <c r="C184" s="5">
-        <v>5.8660549999984823E-3</v>
+        <v>5.827777000000367E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>0.1150026493963674</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.11425171665642164</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>61.387857566000001</v>
+        <v>61.387910511000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.14013636900000392</v>
+        <v>0.14016940300000158</v>
       </c>
       <c r="D185" s="5">
-        <v>2.7804473006801</v>
+        <v>2.7811100850141823</v>
       </c>
       <c r="E185" s="5">
-        <v>2.137167402948692</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.1371987716599206</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>61.392029008000002</v>
+        <v>61.391976243999999</v>
       </c>
       <c r="C186" s="5">
-        <v>4.1714420000005248E-3</v>
+        <v>4.0657329999973513E-3</v>
       </c>
       <c r="D186" s="5">
-        <v>8.1573162029857649E-2</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>7.950518533637041E-2</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>61.295494814000001</v>
+        <v>61.295417483999998</v>
       </c>
       <c r="C187" s="5">
-        <v>-9.6534194000000184E-2</v>
+        <v>-9.6558760000000632E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-1.8706733840610723</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-1.8711469164077288</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>61.382602542000001</v>
+        <v>61.382523974999998</v>
       </c>
       <c r="C188" s="5">
-        <v>8.710772799999944E-2</v>
+        <v>8.7106491000000119E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>1.7187261337908044</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.7187037206913613</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>61.299348010000003</v>
+        <v>61.299302652000002</v>
       </c>
       <c r="C189" s="5">
-        <v>-8.3254531999997994E-2</v>
+        <v>-8.3221322999996517E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>-1.6154988896483147</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>-1.6148613401566592</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>61.333715591999997</v>
+        <v>61.333693216999997</v>
       </c>
       <c r="C190" s="5">
-        <v>3.4367581999994457E-2</v>
+        <v>3.4390564999995377E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.67486046921299003</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.67531367057951375</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>61.749551388999997</v>
+        <v>61.749697085000001</v>
       </c>
       <c r="C191" s="5">
-        <v>0.41583579699999973</v>
+        <v>0.41600386800000422</v>
       </c>
       <c r="D191" s="5">
-        <v>8.4462106316162568</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>8.4497559323908114</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>61.361458788999997</v>
+        <v>61.361387082999997</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.38809260000000023</v>
+        <v>-0.38831000200000432</v>
       </c>
       <c r="D192" s="5">
-        <v>-7.2866168974674679</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-7.290541981708099</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>61.775035977000002</v>
+        <v>61.775054240000003</v>
       </c>
       <c r="C193" s="5">
-        <v>0.41357718800000498</v>
+        <v>0.41366715700000611</v>
       </c>
       <c r="D193" s="5">
-        <v>8.3946815508928694</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>8.396586133571148</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>61.18177566</v>
+        <v>61.182085487999998</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.59326031700000215</v>
+        <v>-0.59296875200000443</v>
       </c>
       <c r="D194" s="5">
-        <v>-10.934636911406937</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-10.929540366772306</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>60.845292741000002</v>
+        <v>60.845339154000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.33648291899999805</v>
+        <v>-0.3367463339999972</v>
       </c>
       <c r="D195" s="5">
-        <v>-6.4036543661938889</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-6.4084852068120206</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>60.800034971999999</v>
+        <v>60.800012996</v>
       </c>
       <c r="C196" s="5">
-        <v>-4.5257769000002668E-2</v>
+        <v>-4.5326158000001726E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-0.8889380130470137</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-0.89027511183785712</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>60.886387384999999</v>
+        <v>60.886428074999998</v>
       </c>
       <c r="C197" s="5">
-        <v>8.6352413000000183E-2</v>
+        <v>8.6415078999998229E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>1.7176994756193054</v>
+        <v>1.7189563978673439</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.81688822656965643</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>-0.81690748524523293</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>61.210369771000003</v>
+        <v>61.210158085000003</v>
       </c>
       <c r="C198" s="5">
-        <v>0.3239823860000044</v>
+        <v>0.32373001000000556</v>
       </c>
       <c r="D198" s="5">
-        <v>6.5755441358817501</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>6.5702666858214132</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>61.292064592999999</v>
+        <v>61.291758168999998</v>
       </c>
       <c r="C199" s="5">
-        <v>8.1694821999995781E-2</v>
+        <v>8.1600083999994411E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>1.6133969754971833</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>1.6115178624470206</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>61.608725389</v>
+        <v>61.608318621000002</v>
       </c>
       <c r="C200" s="5">
-        <v>0.31666079600000074</v>
+        <v>0.31656045200000449</v>
       </c>
       <c r="D200" s="5">
-        <v>6.3789450362181865</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>6.3768986951951989</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>61.140035447999999</v>
+        <v>61.140717742</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.46868994100000094</v>
+        <v>-0.46760087900000258</v>
       </c>
       <c r="D201" s="5">
-        <v>-8.7565815085749783</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-8.7371315253242159</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>61.171988773000002</v>
+        <v>61.171206867000002</v>
       </c>
       <c r="C202" s="5">
-        <v>3.1953325000003474E-2</v>
+        <v>3.0489125000002559E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>0.62895612348312646</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>0.60004960843540456</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>60.898540466</v>
+        <v>60.899032198999997</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.27344830700000244</v>
+        <v>-0.27217466800000523</v>
       </c>
       <c r="D203" s="5">
-        <v>-5.2342490794301755</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>-5.210528023372607</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>61.260432758</v>
+        <v>61.260504961000002</v>
       </c>
       <c r="C204" s="5">
-        <v>0.36189229200000028</v>
+        <v>0.36147276200000533</v>
       </c>
       <c r="D204" s="5">
-        <v>7.3688039329114163</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>7.3599193541406205</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>61.529085592999998</v>
+        <v>61.529377234999998</v>
       </c>
       <c r="C205" s="5">
-        <v>0.26865283499999748</v>
+        <v>0.26887227399999603</v>
       </c>
       <c r="D205" s="5">
-        <v>5.3913107333863897</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>5.3958147530835943</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>62.204994138000004</v>
+        <v>62.205471609999996</v>
       </c>
       <c r="C206" s="5">
-        <v>0.67590854500000574</v>
+        <v>0.67609437499999814</v>
       </c>
       <c r="D206" s="5">
-        <v>14.008573274168645</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>14.012589902783867</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>62.132963426000003</v>
+        <v>62.133009377999997</v>
       </c>
       <c r="C207" s="5">
-        <v>-7.2030712000000108E-2</v>
+        <v>-7.246223199999946E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-1.3807328332541502</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-1.388940981156761</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>62.457323254999999</v>
+        <v>62.45721992</v>
       </c>
       <c r="C208" s="5">
-        <v>0.32435982899999516</v>
+        <v>0.32421054200000299</v>
       </c>
       <c r="D208" s="5">
-        <v>6.4475325454325993</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>6.4444744802807818</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>63.237132612000003</v>
+        <v>63.237097337999998</v>
       </c>
       <c r="C209" s="5">
-        <v>0.77980935700000487</v>
+        <v>0.7798774179999981</v>
       </c>
       <c r="D209" s="5">
-        <v>16.055471371500406</v>
+        <v>16.056998698153958</v>
       </c>
       <c r="E209" s="5">
-        <v>3.860871580597558</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.860744236965985</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>63.421302351999998</v>
+        <v>63.420858909000003</v>
       </c>
       <c r="C210" s="5">
-        <v>0.18416973999999442</v>
+        <v>0.18376157100000512</v>
       </c>
       <c r="D210" s="5">
-        <v>3.5513678831074369</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>3.5433729009104242</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>63.160024733</v>
+        <v>63.159395447999998</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.26127761899999769</v>
+        <v>-0.26146346100000528</v>
       </c>
       <c r="D211" s="5">
-        <v>-4.8331652393364894</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-4.8365584649042059</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>63.433301360000002</v>
+        <v>63.432471268</v>
       </c>
       <c r="C212" s="5">
-        <v>0.27327662700000133</v>
+        <v>0.27307582000000252</v>
       </c>
       <c r="D212" s="5">
-        <v>5.3174364001910446</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.3134899100103716</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>64.161103874999995</v>
+        <v>64.162951241000002</v>
       </c>
       <c r="C213" s="5">
-        <v>0.72780251499999338</v>
+        <v>0.73047997300000134</v>
       </c>
       <c r="D213" s="5">
-        <v>14.671145584353585</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>14.728786922874404</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>64.420237928999995</v>
+        <v>64.418597125999995</v>
       </c>
       <c r="C214" s="5">
-        <v>0.25913405400000045</v>
+        <v>0.25564588499999275</v>
       </c>
       <c r="D214" s="5">
-        <v>4.9556848729074288</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>4.887364810456285</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>64.237111717999994</v>
+        <v>64.237998630000007</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.18312621100000115</v>
+        <v>-0.18059849599998756</v>
       </c>
       <c r="D215" s="5">
-        <v>-3.358386281295056</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-3.3128255927166395</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>64.937969701</v>
+        <v>64.938120742999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.7008579830000059</v>
+        <v>0.70012211299999194</v>
       </c>
       <c r="D216" s="5">
-        <v>13.907522788758421</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>13.891830859388987</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>64.748105529</v>
+        <v>64.748574726000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.18986417200000005</v>
+        <v>-0.18954601699999785</v>
       </c>
       <c r="D217" s="5">
-        <v>-3.4526592814431933</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-3.4469583424404315</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>65.924298624000002</v>
+        <v>65.924784127999999</v>
       </c>
       <c r="C218" s="5">
-        <v>1.1761930950000021</v>
+        <v>1.1762094019999978</v>
       </c>
       <c r="D218" s="5">
-        <v>24.114186562356977</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>24.114362411987301</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>65.749938508</v>
+        <v>65.750027072999998</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.17436011600000256</v>
+        <v>-0.17475705500000061</v>
       </c>
       <c r="D219" s="5">
-        <v>-3.1280602404139768</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-3.1350551625124234</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>66.022048389999995</v>
+        <v>66.021931632000005</v>
       </c>
       <c r="C220" s="5">
-        <v>0.2721098819999952</v>
+        <v>0.27190455900000643</v>
       </c>
       <c r="D220" s="5">
-        <v>5.0808852398314786</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>5.0769567997247966</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>66.439166044999993</v>
+        <v>66.438995035000005</v>
       </c>
       <c r="C221" s="5">
-        <v>0.41711765499999842</v>
+        <v>0.41706340300000022</v>
       </c>
       <c r="D221" s="5">
-        <v>7.8504931001342593</v>
+        <v>7.8494506669540387</v>
       </c>
       <c r="E221" s="5">
-        <v>5.0635335612803534</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>5.0633217395889885</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>66.307483509999997</v>
+        <v>66.306897906000003</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.13168253499999594</v>
+        <v>-0.1320971290000017</v>
       </c>
       <c r="D222" s="5">
-        <v>-2.3526454975449473</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-2.3599778489052703</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>66.998680254000007</v>
+        <v>66.997812045000003</v>
       </c>
       <c r="C223" s="5">
-        <v>0.69119674400000974</v>
+        <v>0.6909141390000002</v>
       </c>
       <c r="D223" s="5">
-        <v>13.251620421764333</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>13.246011886248432</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>67.235616161999999</v>
+        <v>67.234429583999997</v>
       </c>
       <c r="C224" s="5">
-        <v>0.23693590799999242</v>
+        <v>0.23661753899999383</v>
       </c>
       <c r="D224" s="5">
-        <v>4.3272342504802719</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>4.3213634667945922</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>64.561408692000001</v>
+        <v>64.564461858000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.6742074699999989</v>
+        <v>-2.6699677259999959</v>
       </c>
       <c r="D225" s="5">
-        <v>-38.555459045327609</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-38.50755937418603</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>65.456371606000005</v>
+        <v>65.453882856000007</v>
       </c>
       <c r="C226" s="5">
-        <v>0.89496291400000416</v>
+        <v>0.88942099800000562</v>
       </c>
       <c r="D226" s="5">
-        <v>17.963366508415636</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>17.842664020249366</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>65.316218785999993</v>
+        <v>65.317473508000006</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.1401528200000115</v>
+        <v>-0.13640934800000082</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.5393533575609695</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-2.4723959457413236</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>64.903799278999998</v>
+        <v>64.903892233999997</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.41241950699999563</v>
+        <v>-0.4135812740000091</v>
       </c>
       <c r="D228" s="5">
-        <v>-7.3193614489413523</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-7.3391309905003643</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>64.663765763000001</v>
+        <v>64.664324086999997</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.24003351599999689</v>
+        <v>-0.23956814699999995</v>
       </c>
       <c r="D229" s="5">
-        <v>-4.3487889975048049</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-4.3405220446914079</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>65.572581004</v>
+        <v>65.572964827999996</v>
       </c>
       <c r="C230" s="5">
-        <v>0.90881524099999922</v>
+        <v>0.90864074099999925</v>
       </c>
       <c r="D230" s="5">
-        <v>18.232106684402094</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>18.228161361912743</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>66.301453175999995</v>
+        <v>66.301520034000006</v>
       </c>
       <c r="C231" s="5">
-        <v>0.72887217199999554</v>
+        <v>0.72855520600001</v>
       </c>
       <c r="D231" s="5">
-        <v>14.185045069079338</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>14.178406527965738</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>66.319926062999997</v>
+        <v>66.319772442000001</v>
       </c>
       <c r="C232" s="5">
-        <v>1.8472887000001492E-2</v>
+        <v>1.8252407999995057E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>0.33485639462103034</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>0.33085340385361484</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>66.714882184999993</v>
+        <v>66.714595161000005</v>
       </c>
       <c r="C233" s="5">
-        <v>0.39495612199999641</v>
+        <v>0.39482271900000399</v>
       </c>
       <c r="D233" s="5">
-        <v>7.3851629846963807</v>
+        <v>7.3826039506527996</v>
       </c>
       <c r="E233" s="5">
-        <v>0.41499036850229931</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>0.41481681933150938</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>67.323977204000002</v>
+        <v>67.323410698000004</v>
       </c>
       <c r="C234" s="5">
-        <v>0.60909501900000862</v>
+        <v>0.60881553699999813</v>
       </c>
       <c r="D234" s="5">
-        <v>11.523011967026452</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>11.517508572857738</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>67.210147298999999</v>
+        <v>67.209374260000004</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.1138299050000029</v>
+        <v>-0.11403643799999941</v>
       </c>
       <c r="D235" s="5">
-        <v>-2.0101720091807773</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-2.0138021426643116</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>67.361636132000001</v>
+        <v>67.360671801999999</v>
       </c>
       <c r="C236" s="5">
-        <v>0.15148883300000193</v>
+        <v>0.15129754199999468</v>
       </c>
       <c r="D236" s="5">
-        <v>2.7385326605051219</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>2.7350635283941438</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>68.316292855</v>
+        <v>68.319059912</v>
       </c>
       <c r="C237" s="5">
-        <v>0.95465672299999937</v>
+        <v>0.95838811000000135</v>
       </c>
       <c r="D237" s="5">
-        <v>18.396802490066989</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>18.474712297531571</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>68.087460917000001</v>
+        <v>68.085713685000002</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.22883193799999901</v>
+        <v>-0.23334622699999841</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.9462844321564217</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-4.0225185579458644</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>68.428365924000005</v>
+        <v>68.429168836000002</v>
       </c>
       <c r="C239" s="5">
-        <v>0.34090500700000348</v>
+        <v>0.34345515100000057</v>
       </c>
       <c r="D239" s="5">
-        <v>6.1764893529669074</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>6.2241462645684198</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>67.596037449999997</v>
+        <v>67.596008900000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.83232847400000765</v>
+        <v>-0.83315993600000127</v>
       </c>
       <c r="D240" s="5">
-        <v>-13.658254295038475</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-13.670848123058333</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>67.353031322000007</v>
+        <v>67.353412836999993</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.24300612799999044</v>
+        <v>-0.24259606300000769</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.2296876202837836</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-4.222692201576228</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>68.599944108000003</v>
+        <v>68.600143510999999</v>
       </c>
       <c r="C242" s="5">
-        <v>1.2469127859999958</v>
+        <v>1.2467306740000055</v>
       </c>
       <c r="D242" s="5">
-        <v>24.623339186073778</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>24.619215252952298</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>69.443171472000003</v>
+        <v>69.443222779999999</v>
       </c>
       <c r="C243" s="5">
-        <v>0.84322736400000053</v>
+        <v>0.84307926900000041</v>
       </c>
       <c r="D243" s="5">
-        <v>15.789564371016107</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>15.786552169305113</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>69.476068819000005</v>
+        <v>69.475969939999999</v>
       </c>
       <c r="C244" s="5">
-        <v>3.2897347000002242E-2</v>
+        <v>3.2747159999999553E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>0.56996009396519387</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>0.56735086960486569</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>69.597521067000002</v>
+        <v>69.597267462000005</v>
       </c>
       <c r="C245" s="5">
-        <v>0.1214522479999971</v>
+        <v>0.1212975220000061</v>
       </c>
       <c r="D245" s="5">
-        <v>2.1180265530402309</v>
+        <v>2.1153053367795271</v>
       </c>
       <c r="E245" s="5">
-        <v>4.320833354702569</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>4.3209020365683859</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>69.764985936000002</v>
+        <v>69.764617457</v>
       </c>
       <c r="C246" s="5">
-        <v>0.16746486899999979</v>
+        <v>0.16734999499999503</v>
       </c>
       <c r="D246" s="5">
-        <v>2.9259486782682531</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>2.9239257761742854</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>70.076565244999998</v>
+        <v>70.076102984000002</v>
       </c>
       <c r="C247" s="5">
-        <v>0.31157930899999542</v>
+        <v>0.31148552700000209</v>
       </c>
       <c r="D247" s="5">
-        <v>5.492977961644252</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>5.4913135450604056</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>70.397200921000007</v>
+        <v>70.396681701000006</v>
       </c>
       <c r="C248" s="5">
-        <v>0.32063567600000908</v>
+        <v>0.32057871700000362</v>
       </c>
       <c r="D248" s="5">
-        <v>5.630907867599233</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>5.6299203465092651</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>70.385189324999999</v>
+        <v>70.386827135000004</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.2011596000007785E-2</v>
+        <v>-9.8545660000013413E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.2045592162836507</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-0.16785420048618382</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>71.201653104000002</v>
+        <v>71.200798040999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.81646377900000289</v>
+        <v>0.81397090599999444</v>
       </c>
       <c r="D250" s="5">
-        <v>14.84326334551973</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>14.794656241943027</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>70.504755453000001</v>
+        <v>70.505179690000006</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.69689765100000045</v>
+        <v>-0.69561835099999314</v>
       </c>
       <c r="D251" s="5">
-        <v>-11.133105352197958</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-11.11388005490852</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>69.454175269000004</v>
+        <v>69.454062496000006</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.0505801839999975</v>
+        <v>-1.0511171939999997</v>
       </c>
       <c r="D252" s="5">
-        <v>-16.485982322240556</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-16.49363936525171</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>69.663454600999998</v>
+        <v>69.663671864999998</v>
       </c>
       <c r="C253" s="5">
-        <v>0.20927933199999416</v>
+        <v>0.20960936899999183</v>
       </c>
       <c r="D253" s="5">
-        <v>3.6763700434776947</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>3.6822703912130716</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>70.603036149999994</v>
+        <v>70.603111513000002</v>
       </c>
       <c r="C254" s="5">
-        <v>0.93958154899999613</v>
+        <v>0.93943964800000401</v>
       </c>
       <c r="D254" s="5">
-        <v>17.441189810591595</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>17.438298900467863</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>69.654604259999999</v>
+        <v>69.654606286999993</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.94843188999999484</v>
+        <v>-0.94850522600000886</v>
       </c>
       <c r="D255" s="5">
-        <v>-14.980720522829316</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-14.981779840179554</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>69.654506194000007</v>
+        <v>69.654434882999993</v>
       </c>
       <c r="C256" s="5">
-        <v>-9.8065999992513753E-5</v>
+        <v>-1.7140399999959754E-4</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.6894545595058652E-3</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-2.9528846289261779E-3</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>69.908176319000006</v>
+        <v>69.908024126000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.2536701249999993</v>
+        <v>0.25358924300000751</v>
       </c>
       <c r="D257" s="5">
-        <v>4.4588072643576782</v>
+        <v>4.4573616541901506</v>
       </c>
       <c r="E257" s="5">
-        <v>0.44635965079984352</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>0.44650698990398308</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>69.636347725999997</v>
+        <v>69.636176020999997</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.27182859300000928</v>
+        <v>-0.27184810500000367</v>
       </c>
       <c r="D258" s="5">
-        <v>-4.5675336343597106</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-4.5678642469844206</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>69.374649907000006</v>
+        <v>69.374484178000003</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.26169781899999123</v>
+        <v>-0.26169184299999415</v>
       </c>
       <c r="D259" s="5">
-        <v>-4.4176220083788849</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-4.4175338739617986</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>69.548589320000005</v>
+        <v>69.548485502999995</v>
       </c>
       <c r="C260" s="5">
-        <v>0.17393941299999938</v>
+        <v>0.17400132499999188</v>
       </c>
       <c r="D260" s="5">
-        <v>3.0505351456545204</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>3.0516433662627351</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>69.695378333999997</v>
+        <v>69.695846606999993</v>
       </c>
       <c r="C261" s="5">
-        <v>0.14678901399999233</v>
+        <v>0.14736110399999802</v>
       </c>
       <c r="D261" s="5">
-        <v>2.5623241882422709</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>2.5724310435023989</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>69.504741304999996</v>
+        <v>69.504738209999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.19063702900000123</v>
+        <v>-0.1911083969999936</v>
       </c>
       <c r="D262" s="5">
-        <v>-3.2334148059714574</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-3.2412680939971406</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>70.225870567000001</v>
+        <v>70.225892583999993</v>
       </c>
       <c r="C263" s="5">
-        <v>0.72112926200000516</v>
+        <v>0.72115437399999394</v>
       </c>
       <c r="D263" s="5">
-        <v>13.185920104112792</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>13.186406414657647</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>70.220258103000006</v>
+        <v>70.220147703999999</v>
       </c>
       <c r="C264" s="5">
-        <v>-5.6124639999950432E-3</v>
+        <v>-5.7448799999946232E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>-9.5862067782004345E-2</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-9.8122712709591831E-2</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>70.290201121999999</v>
+        <v>70.290286418999997</v>
       </c>
       <c r="C265" s="5">
-        <v>6.9943018999993001E-2</v>
+        <v>7.0138714999998797E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>1.2018320139834504</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.2052150614012769</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>70.796818106000003</v>
+        <v>70.796824000000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.50661698400000432</v>
+        <v>0.50653758100000346</v>
       </c>
       <c r="D266" s="5">
-        <v>9.000236089321989</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>8.9987577361103188</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>69.289593134</v>
+        <v>69.289590536999995</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.507224972000003</v>
+        <v>-1.5072334630000057</v>
       </c>
       <c r="D267" s="5">
-        <v>-22.758399529813179</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-22.75851143677804</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>69.333365387000001</v>
+        <v>69.333354385000007</v>
       </c>
       <c r="C268" s="5">
-        <v>4.3772253000000205E-2</v>
+        <v>4.3763848000011762E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.76071442530754041</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>0.76056787630485179</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>69.172982825999995</v>
+        <v>69.172949658999997</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.16038256100000581</v>
+        <v>-0.1604047260000101</v>
       </c>
       <c r="D269" s="5">
-        <v>-2.7408054591135045</v>
+        <v>-2.7411798634083495</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.0516559460015507</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-1.0514879746495565</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>69.764681812000006</v>
+        <v>69.764598659000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.59169898600001147</v>
+        <v>0.59164900000000387</v>
       </c>
       <c r="D270" s="5">
-        <v>10.76163879968146</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>10.760691887005747</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>69.530141130999993</v>
+        <v>69.530104037000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.2345406810000128</v>
+        <v>-0.23449462199999971</v>
       </c>
       <c r="D271" s="5">
-        <v>-3.9604940653483967</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-3.9597352594336832</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>69.561778438999994</v>
+        <v>69.561791536000001</v>
       </c>
       <c r="C272" s="5">
-        <v>3.163730800000053E-2</v>
+        <v>3.168749900000023E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>0.54738741145754499</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>0.54825828517766073</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>69.471900805000004</v>
+        <v>69.471938256000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-8.9877633999989825E-2</v>
+        <v>-8.9853279999999813E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.5394950711729249</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-1.5390805880615366</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>69.679692046</v>
+        <v>69.679737642999996</v>
       </c>
       <c r="C274" s="5">
-        <v>0.20779124099999535</v>
+        <v>0.20779938699999434</v>
       </c>
       <c r="D274" s="5">
-        <v>3.6488508098964978</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.6489942169454226</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>68.567050915999999</v>
+        <v>68.567079961999994</v>
       </c>
       <c r="C275" s="5">
-        <v>-1.1126411300000001</v>
+        <v>-1.1126576810000017</v>
       </c>
       <c r="D275" s="5">
-        <v>-17.565126115256248</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-17.565354392316657</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>69.868453067999994</v>
+        <v>69.868376814000001</v>
       </c>
       <c r="C276" s="5">
-        <v>1.3014021519999943</v>
+        <v>1.3012968520000072</v>
       </c>
       <c r="D276" s="5">
-        <v>25.310621650126407</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>25.308343510350362</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>69.953822828</v>
+        <v>69.953902655999997</v>
       </c>
       <c r="C277" s="5">
-        <v>8.5369760000006067E-2</v>
+        <v>8.5525841999995578E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>1.4761307402844315</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>1.4788493789687385</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>69.479121102999997</v>
+        <v>69.479147889999993</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.47470172500000274</v>
+        <v>-0.47475476600000377</v>
       </c>
       <c r="D278" s="5">
-        <v>-7.8459641187253677</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-7.846799707202945</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>69.982295574999995</v>
+        <v>69.982287791999994</v>
       </c>
       <c r="C279" s="5">
-        <v>0.50317447199999776</v>
+        <v>0.50313990200000092</v>
       </c>
       <c r="D279" s="5">
-        <v>9.0451659138355964</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>9.0445158922299207</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>69.967397990999999</v>
+        <v>69.967396692999998</v>
       </c>
       <c r="C280" s="5">
-        <v>-1.48975839999963E-2</v>
+        <v>-1.4891098999996188E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-0.25515288718275242</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-0.25504197601639023</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>69.912963008000006</v>
+        <v>69.912965842999995</v>
       </c>
       <c r="C281" s="5">
-        <v>-5.4434982999993053E-2</v>
+        <v>-5.4430850000002806E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.9296213743099857</v>
+        <v>-0.92955111129421342</v>
       </c>
       <c r="E281" s="5">
-        <v>1.0697531778575797</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>1.0698057371386405</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>70.026635643000006</v>
+        <v>70.026541111</v>
       </c>
       <c r="C282" s="5">
-        <v>0.11367263500000035</v>
+        <v>0.11357526800000528</v>
       </c>
       <c r="D282" s="5">
-        <v>1.9686424090302967</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>1.966940980812204</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>70.196551041999996</v>
+        <v>70.196527962000005</v>
       </c>
       <c r="C283" s="5">
-        <v>0.16991539899998997</v>
+        <v>0.16998685100000444</v>
       </c>
       <c r="D283" s="5">
-        <v>2.950901704326836</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>2.9521632558328514</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>70.298521855999994</v>
+        <v>70.298532442999999</v>
       </c>
       <c r="C284" s="5">
-        <v>0.10197081399999774</v>
+        <v>0.10200448099999448</v>
       </c>
       <c r="D284" s="5">
-        <v>1.7571713504461517</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>1.7577567306882091</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>69.873936921999999</v>
+        <v>69.873963273000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.42458493399999497</v>
+        <v>-0.42456916999999805</v>
       </c>
       <c r="D285" s="5">
-        <v>-7.0117142107924746</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-7.0114614444638734</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>69.663377961999998</v>
+        <v>69.663395098999999</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.21055896000000018</v>
+        <v>-0.21056817400000227</v>
       </c>
       <c r="D286" s="5">
-        <v>-3.5567600377731878</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-3.5569117907645831</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>68.57212371</v>
+        <v>68.572125239000002</v>
       </c>
       <c r="C287" s="5">
-        <v>-1.0912542519999988</v>
+        <v>-1.091269859999997</v>
       </c>
       <c r="D287" s="5">
-        <v>-17.259746732200487</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-17.259968839379379</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>69.640904777000003</v>
+        <v>69.640863984999996</v>
       </c>
       <c r="C288" s="5">
-        <v>1.0687810670000033</v>
+        <v>1.068738745999994</v>
       </c>
       <c r="D288" s="5">
-        <v>20.393116993846515</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>20.392238543041131</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>70.150925756000007</v>
+        <v>70.150964629000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.51002097900000365</v>
+        <v>0.51010064400000488</v>
       </c>
       <c r="D289" s="5">
-        <v>9.1510760049988917</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>9.1525690467620038</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>69.848402663000002</v>
+        <v>69.848466048000006</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.30252309300000491</v>
+        <v>-0.30249858099999472</v>
       </c>
       <c r="D290" s="5">
-        <v>-5.0539576640614818</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-5.0535550944139533</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>69.314474250999993</v>
+        <v>69.314470122000003</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.53392841200000873</v>
+        <v>-0.5339959260000029</v>
       </c>
       <c r="D291" s="5">
-        <v>-8.7969304026792159</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-8.7979887541181903</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>69.304402045000003</v>
+        <v>69.304410661000006</v>
       </c>
       <c r="C292" s="5">
-        <v>-1.0072205999989592E-2</v>
+        <v>-1.0059460999997327E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-0.17423477829408007</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>-0.17401449430510807</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>69.264054234</v>
+        <v>69.264076352999993</v>
       </c>
       <c r="C293" s="5">
-        <v>-4.034781100000373E-2</v>
+        <v>-4.0334308000012697E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.69638637121929303</v>
+        <v>-0.69615397429771964</v>
       </c>
       <c r="E293" s="5">
-        <v>-0.92816660327463829</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-0.92813898277063211</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>68.667895745999999</v>
+        <v>68.667776775999997</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.59615848800000037</v>
+        <v>-0.59629957699999636</v>
       </c>
       <c r="D294" s="5">
-        <v>-9.8532722057139477</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-9.8554918285093223</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>68.859291913000007</v>
+        <v>68.859279686999997</v>
       </c>
       <c r="C295" s="5">
-        <v>0.19139616700000772</v>
+        <v>0.19150291100000061</v>
       </c>
       <c r="D295" s="5">
-        <v>3.3964815824037098</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>3.3984109698351528</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>68.769474603999996</v>
+        <v>68.769487491999996</v>
       </c>
       <c r="C296" s="5">
-        <v>-8.9817309000011392E-2</v>
+        <v>-8.9792195000001129E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-1.5540517874409687</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>-1.5536206414369702</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>69.239376722000003</v>
+        <v>69.239399139</v>
       </c>
       <c r="C297" s="5">
-        <v>0.46990211800000736</v>
+        <v>0.46991164700000354</v>
       </c>
       <c r="D297" s="5">
-        <v>8.5148866731961093</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>8.515064228122359</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>69.293128899999999</v>
+        <v>69.293113164999994</v>
       </c>
       <c r="C298" s="5">
-        <v>5.375217799999632E-2</v>
+        <v>5.3714025999994419E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>0.93557658441245639</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>0.93490939483786839</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>69.225480122999997</v>
+        <v>69.225439195000007</v>
       </c>
       <c r="C299" s="5">
-        <v>-6.7648777000002269E-2</v>
+        <v>-6.7673969999987094E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-1.16525350063722</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-1.1656853862836436</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>69.221945796</v>
+        <v>69.221880048000003</v>
       </c>
       <c r="C300" s="5">
-        <v>-3.5343269999970062E-3</v>
+        <v>-3.5591470000042591E-3</v>
       </c>
       <c r="D300" s="5">
-        <v>-6.1249147725805919E-2</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-6.1679187969343463E-2</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>69.302465139999995</v>
+        <v>69.302469392999996</v>
       </c>
       <c r="C301" s="5">
-        <v>8.0519343999995385E-2</v>
+        <v>8.0589344999992818E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>1.4048113549269381</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>1.4060418288623255</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>68.969898962000002</v>
+        <v>68.970080498000002</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.33256617799999333</v>
+        <v>-0.33238889499999402</v>
       </c>
       <c r="D302" s="5">
-        <v>-5.6089362508082719</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-5.6060243556334211</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>69.371492812</v>
+        <v>69.371644896000006</v>
       </c>
       <c r="C303" s="5">
-        <v>0.40159384999999759</v>
+        <v>0.40156439800000499</v>
       </c>
       <c r="D303" s="5">
-        <v>7.215458094216598</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>7.2148922668890725</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>69.446313738000001</v>
+        <v>69.446499113000002</v>
       </c>
       <c r="C304" s="5">
-        <v>7.4820926000001009E-2</v>
+        <v>7.485421699999506E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>1.3019705458118924</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>1.3025504174020375</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>69.491318754999995</v>
+        <v>69.491446065000005</v>
       </c>
       <c r="C305" s="5">
-        <v>4.5005016999994041E-2</v>
+        <v>4.4946952000003648E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>0.78044359225937221</v>
+        <v>0.77943099713642106</v>
       </c>
       <c r="E305" s="5">
-        <v>0.32811322339321158</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>0.32826498810325511</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>69.727949711999997</v>
+        <v>69.727853723999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.2366309570000027</v>
+        <v>0.23640765899999394</v>
       </c>
       <c r="D306" s="5">
-        <v>4.1636291034965689</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>4.1596185052861667</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>69.782859404000007</v>
+        <v>69.782536037</v>
       </c>
       <c r="C307" s="5">
-        <v>5.4909692000009613E-2</v>
+        <v>5.4682313000000704E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>0.94908524775829672</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>0.94513946070757804</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>69.806474499999993</v>
+        <v>69.805931298999994</v>
       </c>
       <c r="C308" s="5">
-        <v>2.3615095999986124E-2</v>
+        <v>2.3395261999993977E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.40684659774670173</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.40305412921506356</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>69.216363501000004</v>
+        <v>69.215885827999998</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.59011099899998953</v>
+        <v>-0.59004547099999627</v>
       </c>
       <c r="D309" s="5">
-        <v>-9.6856246511189408</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-9.684670517881921</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>69.282179653</v>
+        <v>69.281967073999994</v>
       </c>
       <c r="C310" s="5">
-        <v>6.5816151999996464E-2</v>
+        <v>6.6081245999995986E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>1.1470371745396113</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.1516894818691892</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>69.432045919999993</v>
+        <v>69.432263105000004</v>
       </c>
       <c r="C311" s="5">
-        <v>0.14986626699999306</v>
+        <v>0.15029603100001054</v>
       </c>
       <c r="D311" s="5">
-        <v>2.6268603571503402</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.6344915587635853</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>69.516323421999999</v>
+        <v>69.516641723999996</v>
       </c>
       <c r="C312" s="5">
-        <v>8.4277502000006166E-2</v>
+        <v>8.4378618999991772E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>1.4663387943364858</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>1.4681052754450308</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>69.700993732000001</v>
+        <v>69.701798089999997</v>
       </c>
       <c r="C313" s="5">
-        <v>0.18467031000000134</v>
+        <v>0.18515636600000107</v>
       </c>
       <c r="D313" s="5">
-        <v>3.2347945546264301</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>3.2434186418642152</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>69.530275011000001</v>
+        <v>69.531200593999998</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.17071872100000007</v>
+        <v>-0.17059749599999918</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.8998889090485647</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-2.8978243860123709</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>69.654495349000001</v>
+        <v>69.655184981999994</v>
       </c>
       <c r="C315" s="5">
-        <v>0.12422033800000065</v>
+        <v>0.12398438799999667</v>
       </c>
       <c r="D315" s="5">
-        <v>2.1650696210228748</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>2.1608877210170352</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>69.815842031000003</v>
+        <v>69.816167793000005</v>
       </c>
       <c r="C316" s="5">
-        <v>0.16134668200000135</v>
+        <v>0.16098281100001088</v>
       </c>
       <c r="D316" s="5">
-        <v>2.8153510369983481</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.8088927353850268</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>69.800036171000002</v>
+        <v>69.799849124999994</v>
       </c>
       <c r="C317" s="5">
-        <v>-1.5805860000000393E-2</v>
+        <v>-1.6318668000010916E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-0.27133430152066484</v>
+        <v>-0.28012489836376497</v>
       </c>
       <c r="E317" s="5">
-        <v>0.44425321253209749</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>0.44380003218169595</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>70.091597327000002</v>
+        <v>70.090878313000005</v>
       </c>
       <c r="C318" s="5">
-        <v>0.29156115600000021</v>
+        <v>0.29102918800001021</v>
       </c>
       <c r="D318" s="5">
-        <v>5.1292861252039135</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>5.1197258751511487</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>70.104799607999993</v>
+        <v>70.103225289999997</v>
       </c>
       <c r="C319" s="5">
-        <v>1.320228099999099E-2</v>
+        <v>1.2346976999992876E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>0.22626335621731553</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>0.21159295198474037</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>70.248213203000006</v>
+        <v>70.246046520999997</v>
       </c>
       <c r="C320" s="5">
-        <v>0.14341359500001261</v>
+        <v>0.14282123099999922</v>
       </c>
       <c r="D320" s="5">
-        <v>2.4826530904170863</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>2.4723395667306303</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>70.495764072</v>
+        <v>70.494066189999998</v>
       </c>
       <c r="C321" s="5">
-        <v>0.24755086899999412</v>
+        <v>0.24801966900000139</v>
       </c>
       <c r="D321" s="5">
-        <v>4.3116649828495168</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>4.3201252590978401</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>70.659434106999996</v>
+        <v>70.659094287000002</v>
       </c>
       <c r="C322" s="5">
-        <v>0.16367003499999555</v>
+        <v>0.16502809700000398</v>
       </c>
       <c r="D322" s="5">
-        <v>2.8218930269637843</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.845679582883176</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>70.740712498999997</v>
+        <v>70.742155682000003</v>
       </c>
       <c r="C323" s="5">
-        <v>8.1278392000001531E-2</v>
+        <v>8.3061395000001426E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>1.3891067611028651</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>1.4197837475970365</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>70.643520353</v>
+        <v>70.645206086000002</v>
       </c>
       <c r="C324" s="5">
-        <v>-9.7192145999997592E-2</v>
+        <v>-9.6949596000001748E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-1.6363034575682445</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-1.6322176273377953</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>70.842870235000007</v>
+        <v>70.846275305000006</v>
       </c>
       <c r="C325" s="5">
-        <v>0.19934988200000703</v>
+        <v>0.2010692190000043</v>
       </c>
       <c r="D325" s="5">
-        <v>3.4393504358496862</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.4693957040153656</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>71.499199703000002</v>
+        <v>71.501874849000004</v>
       </c>
       <c r="C326" s="5">
-        <v>0.65632946799999559</v>
+        <v>0.65559954399999754</v>
       </c>
       <c r="D326" s="5">
-        <v>11.70185524499756</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>11.6875811938433</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>71.425672106999997</v>
+        <v>71.427101203999996</v>
       </c>
       <c r="C327" s="5">
-        <v>-7.3527596000005246E-2</v>
+        <v>-7.4773645000007605E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.2270874773383844</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-1.2477166669008555</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>71.294757849999996</v>
+        <v>71.294783819000003</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.13091425700000059</v>
+        <v>-0.13231738499999324</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.1774114815197643</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-2.2004679603429667</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>71.099722924000005</v>
+        <v>71.098618642000005</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.19503492599999106</v>
+        <v>-0.19616517699999747</v>
       </c>
       <c r="D329" s="5">
-        <v>-3.2337925830135283</v>
+        <v>-3.2522489634216556</v>
       </c>
       <c r="E329" s="5">
-        <v>1.8620144405311789</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.8607053357294845</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>71.207786806000001</v>
+        <v>71.206305576999995</v>
       </c>
       <c r="C330" s="5">
-        <v>0.10806388199999617</v>
+        <v>0.1076869349999896</v>
       </c>
       <c r="D330" s="5">
-        <v>1.8391940710769106</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>1.8327537857478315</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>71.615706970999994</v>
+        <v>71.612080507000002</v>
       </c>
       <c r="C331" s="5">
-        <v>0.40792016499999306</v>
+        <v>0.40577493000000686</v>
       </c>
       <c r="D331" s="5">
-        <v>7.0950872626472927</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>7.0567488684305291</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>71.453984492000004</v>
+        <v>71.448363556000004</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.16172247899999093</v>
+        <v>-0.16371695099999783</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.6764337714242692</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-2.7091629686130991</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>71.434944372999993</v>
+        <v>71.430198649000005</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.9040119000010236E-2</v>
+        <v>-1.8164906999999175E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.31929201969618237</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-0.30465965795438699</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>71.477300197000005</v>
+        <v>71.473948737000001</v>
       </c>
       <c r="C334" s="5">
-        <v>4.2355824000011921E-2</v>
+        <v>4.3750087999995912E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>0.71383927791053292</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>0.7374657249388239</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>71.447604037000005</v>
+        <v>71.445517964999993</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.9696160000000305E-2</v>
+        <v>-2.8430772000007209E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.49741772666951345</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-0.47629081036555387</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>70.961961813000002</v>
+        <v>70.956832878</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.4856422240000029</v>
+        <v>-0.48868508699999325</v>
       </c>
       <c r="D336" s="5">
-        <v>-7.8584894309837727</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-7.9061130287859545</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>71.149412182999995</v>
+        <v>71.197081079</v>
       </c>
       <c r="C337" s="5">
-        <v>0.18745036999999343</v>
+        <v>0.24024820099999999</v>
       </c>
       <c r="D337" s="5">
-        <v>3.2163352411308077</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>4.1395253423783585</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>71.529171779999999</v>
+        <v>71.528264978999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.37975959700000317</v>
+        <v>0.3311838999999992</v>
       </c>
       <c r="D338" s="5">
-        <v>6.5964056275938709</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>5.7270274423550704</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>71.727671103999995</v>
+        <v>71.713867738999994</v>
       </c>
       <c r="C339" s="5">
-        <v>0.19849932399999659</v>
+        <v>0.18560275999999476</v>
       </c>
       <c r="D339" s="5">
-        <v>3.3813987619516928</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>3.1586053497121513</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>71.661166477999998</v>
+        <v>71.659352002000006</v>
       </c>
       <c r="C340" s="5">
-        <v>-6.6504625999996847E-2</v>
+        <v>-5.4515736999988462E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-1.1069624389704158</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-0.90841647781993995</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>71.922338811000003</v>
+        <v>71.919805651000004</v>
       </c>
       <c r="C341" s="5">
-        <v>0.26117233300000464</v>
+        <v>0.26045364899999868</v>
       </c>
       <c r="D341" s="5">
-        <v>4.462193440099016</v>
+        <v>4.4497829975442382</v>
       </c>
       <c r="E341" s="5">
-        <v>1.1569888786758131</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.1549971359287481</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>72.137355189999994</v>
+        <v>72.134179403000005</v>
       </c>
       <c r="C342" s="5">
-        <v>0.21501637899999082</v>
+        <v>0.2143737520000002</v>
       </c>
       <c r="D342" s="5">
-        <v>3.6470550848451078</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>3.6361058721428474</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>72.200021292000002</v>
+        <v>72.193369887000003</v>
       </c>
       <c r="C343" s="5">
-        <v>6.266610200000855E-2</v>
+        <v>5.9190483999998378E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>1.0474414803171017</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>0.9891291174924266</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>72.135837193</v>
+        <v>72.125857216</v>
       </c>
       <c r="C344" s="5">
-        <v>-6.4184099000001993E-2</v>
+        <v>-6.7512671000002911E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.0615709998618383</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-1.1164433460488121</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>72.135232552000005</v>
+        <v>72.126108645000002</v>
       </c>
       <c r="C345" s="5">
-        <v>-6.0464099999535392E-4</v>
+        <v>2.5142900000219015E-4</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.0057909906979745E-2</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>4.1832512839734548E-3</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>72.043234631000004</v>
+        <v>72.035975406999995</v>
       </c>
       <c r="C346" s="5">
-        <v>-9.1997921000000815E-2</v>
+        <v>-9.0133238000007054E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-1.5197346257391331</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>-1.4893299748978128</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>71.866145549999999</v>
+        <v>71.861021265000005</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.17708908100000542</v>
+        <v>-0.17495414199999004</v>
       </c>
       <c r="D347" s="5">
-        <v>-2.9101596789863793</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>-2.875828778686218</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>71.342967047000002</v>
+        <v>71.333928854000007</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.52317850299999691</v>
+        <v>-0.52709241099999815</v>
       </c>
       <c r="D348" s="5">
-        <v>-8.3944529311445919</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-8.4553197898622923</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>71.680813031</v>
+        <v>71.784145175999996</v>
       </c>
       <c r="C349" s="5">
-        <v>0.33784598399999766</v>
+        <v>0.45021632199998862</v>
       </c>
       <c r="D349" s="5">
-        <v>5.8329902330940486</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>7.8421816987717774</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>71.850279635000007</v>
+        <v>71.845555704999995</v>
       </c>
       <c r="C350" s="5">
-        <v>0.16946660400000724</v>
+        <v>6.1410528999999769E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>2.8742024135531841</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>1.0314305896371057</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>71.997914436000002</v>
+        <v>71.959374678000003</v>
       </c>
       <c r="C351" s="5">
-        <v>0.14763480099999526</v>
+        <v>0.11381897300000787</v>
       </c>
       <c r="D351" s="5">
-        <v>2.4937644204367171</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.9177128698556256</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>72.047471806000004</v>
+        <v>72.046112506</v>
       </c>
       <c r="C352" s="5">
-        <v>4.9557370000002265E-2</v>
+        <v>8.6737827999996853E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>0.82911422530116408</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>1.4560745298391575</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>72.094957545</v>
+        <v>72.091667694999998</v>
       </c>
       <c r="C353" s="5">
-        <v>4.7485738999995419E-2</v>
+        <v>4.5555188999998109E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>0.79378085592205494</v>
+        <v>0.76141151778188476</v>
       </c>
       <c r="E353" s="5">
-        <v>0.24000711997647084</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>0.23896344330236463</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>72.288672341999998</v>
+        <v>72.283697919000005</v>
       </c>
       <c r="C354" s="5">
-        <v>0.19371479699999838</v>
+        <v>0.19203022400000691</v>
       </c>
       <c r="D354" s="5">
-        <v>3.2724065473197061</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>3.243681241626728</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>72.465182912000003</v>
+        <v>72.454314240000002</v>
       </c>
       <c r="C355" s="5">
-        <v>0.17651057000000492</v>
+        <v>0.17061632099999713</v>
       </c>
       <c r="D355" s="5">
-        <v>2.969767146107638</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>2.8695065729611446</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>72.576727740999999</v>
+        <v>72.560172367000007</v>
       </c>
       <c r="C356" s="5">
-        <v>0.11154482899999607</v>
+        <v>0.10585812700000474</v>
       </c>
       <c r="D356" s="5">
-        <v>1.8628649230351124</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.7673966257737428</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>72.507816552999998</v>
+        <v>72.491745078999998</v>
       </c>
       <c r="C357" s="5">
-        <v>-6.8911188000001289E-2</v>
+        <v>-6.8427288000009412E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-1.133461770447175</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-1.1257992116542992</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>72.505648626999999</v>
+        <v>72.491248919</v>
       </c>
       <c r="C358" s="5">
-        <v>-2.1679259999984879E-3</v>
+        <v>-4.961599999973032E-4</v>
       </c>
       <c r="D358" s="5">
-        <v>-3.5873145257447892E-2</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-8.2129294434296618E-3</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>71.934489939000002</v>
+        <v>71.922459570000001</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.57115868799999703</v>
+        <v>-0.56878934899999933</v>
       </c>
       <c r="D359" s="5">
-        <v>-9.0539339987608329</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-9.019695854387022</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>71.204031921999999</v>
+        <v>71.178727123000002</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.73045801700000368</v>
+        <v>-0.7437324469999993</v>
       </c>
       <c r="D360" s="5">
-        <v>-11.527354787170763</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-11.726928445994901</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>71.508690524000002</v>
+        <v>71.707552043000007</v>
       </c>
       <c r="C361" s="5">
-        <v>0.3046586020000035</v>
+        <v>0.52882492000000525</v>
       </c>
       <c r="D361" s="5">
-        <v>5.2569710944798009</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>9.2889248432196592</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>72.276173063000002</v>
+        <v>72.262997076999994</v>
       </c>
       <c r="C362" s="5">
-        <v>0.76748253899999952</v>
+        <v>0.55544503399998746</v>
       </c>
       <c r="D362" s="5">
-        <v>13.667389585766699</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>9.7015783298062264</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>72.562163729000005</v>
+        <v>72.495701761999996</v>
       </c>
       <c r="C363" s="5">
-        <v>0.28599066600000356</v>
+        <v>0.23270468500000163</v>
       </c>
       <c r="D363" s="5">
-        <v>4.85301043900912</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>3.9334781056975743</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>72.644706060999994</v>
+        <v>72.641342703000007</v>
       </c>
       <c r="C364" s="5">
-        <v>8.2542331999988505E-2</v>
+        <v>0.14564094100001057</v>
       </c>
       <c r="D364" s="5">
-        <v>1.3736203170046535</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.4375678524655831</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>72.620978664999996</v>
+        <v>72.614178167999995</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.372739599999818E-2</v>
+        <v>-2.7164535000011369E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.39124367126429638</v>
+        <v>-0.44782323075336361</v>
       </c>
       <c r="E365" s="5">
-        <v>0.72962262259697042</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>0.72478621969267465</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>71.931825037999999</v>
+        <v>71.921930966000005</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.68915362699999605</v>
+        <v>-0.69224720199999012</v>
       </c>
       <c r="D366" s="5">
-        <v>-10.811721082272729</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-10.858703026141347</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>72.202250011999993</v>
+        <v>72.184474382000005</v>
       </c>
       <c r="C367" s="5">
-        <v>0.27042497399999377</v>
+        <v>0.26254341599999975</v>
       </c>
       <c r="D367" s="5">
-        <v>4.605814962321042</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>4.4694998019735976</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>72.486314901</v>
+        <v>72.461367765999995</v>
       </c>
       <c r="C368" s="5">
-        <v>0.28406488900000681</v>
+        <v>0.27689338399999031</v>
       </c>
       <c r="D368" s="5">
-        <v>4.8246638732714731</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>4.7014623789729093</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>70.219001762999994</v>
+        <v>70.193943516000004</v>
       </c>
       <c r="C369" s="5">
-        <v>-2.2673131380000058</v>
+        <v>-2.2674242499999906</v>
       </c>
       <c r="D369" s="5">
-        <v>-31.705841572400541</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-31.716248451951547</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>69.533926416</v>
+        <v>69.511222255999996</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.68507534699999439</v>
+        <v>-0.6827212600000081</v>
       </c>
       <c r="D370" s="5">
-        <v>-11.099290040172605</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-11.066906835572476</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>69.688687911000002</v>
+        <v>69.669942577</v>
       </c>
       <c r="C371" s="5">
-        <v>0.15476149500000247</v>
+        <v>0.15872032100000411</v>
       </c>
       <c r="D371" s="5">
-        <v>2.7037755497099525</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>2.7747267210680882</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>70.050086719999996</v>
+        <v>70.013811195000002</v>
       </c>
       <c r="C372" s="5">
-        <v>0.36139880899999355</v>
+        <v>0.3438686180000019</v>
       </c>
       <c r="D372" s="5">
-        <v>6.4036862869830458</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>6.086274403985481</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>70.212647009999998</v>
+        <v>70.506051665000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.16256029000000183</v>
+        <v>0.49224046999999871</v>
       </c>
       <c r="D373" s="5">
-        <v>2.8205747670674519</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>8.7707466705805537</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>68.740242807000001</v>
+        <v>68.716902629000003</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.4724042029999964</v>
+        <v>-1.7891490359999977</v>
       </c>
       <c r="D374" s="5">
-        <v>-22.455930746212871</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-26.540804145646067</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>66.603847655999999</v>
+        <v>66.530296127</v>
       </c>
       <c r="C375" s="5">
-        <v>-2.1363951510000021</v>
+        <v>-2.1866065020000036</v>
       </c>
       <c r="D375" s="5">
-        <v>-31.536502237268294</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-32.162385218698319</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>66.896118071000004</v>
+        <v>66.885411231999996</v>
       </c>
       <c r="C376" s="5">
-        <v>0.29227041500000439</v>
+        <v>0.35511510499999588</v>
       </c>
       <c r="D376" s="5">
-        <v>5.3947979291983916</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>6.5965971529305278</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>67.268550426000004</v>
+        <v>67.252387354999996</v>
       </c>
       <c r="C377" s="5">
-        <v>0.37243235500000083</v>
+        <v>0.3669761230000006</v>
       </c>
       <c r="D377" s="5">
-        <v>6.8892005674278112</v>
+        <v>6.7863271902866895</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.3703609306763784</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-7.383944772596573</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>67.147400055999995</v>
+        <v>67.128757804000003</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.12115037000000939</v>
+        <v>-0.1236295509999934</v>
       </c>
       <c r="D378" s="5">
-        <v>-2.1399151722863996</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-2.183783451984922</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>67.212215026999999</v>
+        <v>67.184982273000003</v>
       </c>
       <c r="C379" s="5">
-        <v>6.4814971000004107E-2</v>
+        <v>5.6224468999999999E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>1.16448613223743</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>1.0097168186225636</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>67.287414236000004</v>
+        <v>67.251708457000007</v>
       </c>
       <c r="C380" s="5">
-        <v>7.519920900000443E-2</v>
+        <v>6.6726184000003741E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>1.3508916498760959</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>1.1983371095209749</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>67.522726657999996</v>
+        <v>67.487268040999993</v>
       </c>
       <c r="C381" s="5">
-        <v>0.23531242199999269</v>
+        <v>0.23555958399998644</v>
       </c>
       <c r="D381" s="5">
-        <v>4.2782141844447175</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>4.2851125461252471</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>67.570257768000005</v>
+        <v>67.536296269999994</v>
       </c>
       <c r="C382" s="5">
-        <v>4.7531110000008425E-2</v>
+        <v>4.9028229000001033E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>0.84799118222651515</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>0.87526915928455296</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>68.233647826999999</v>
+        <v>68.200799966999995</v>
       </c>
       <c r="C383" s="5">
-        <v>0.66339005899999393</v>
+        <v>0.66450369700000067</v>
       </c>
       <c r="D383" s="5">
-        <v>12.43879108284025</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>12.467423351249419</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>68.902025543999997</v>
+        <v>68.842251223000005</v>
       </c>
       <c r="C384" s="5">
-        <v>0.66837771699999848</v>
+        <v>0.64145125600001052</v>
       </c>
       <c r="D384" s="5">
-        <v>12.408925185985552</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>11.888935133038059</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>68.780429749000007</v>
+        <v>69.225091851000002</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.1215957949999904</v>
+        <v>0.38284062799999674</v>
       </c>
       <c r="D385" s="5">
-        <v>-2.0972819217860872</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>6.8812986338333326</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>68.163613901999994</v>
+        <v>68.123826706000003</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.61681584700001224</v>
+        <v>-1.1012651449999993</v>
       </c>
       <c r="D386" s="5">
-        <v>-10.246235399858605</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-17.505320760180108</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>67.843546461000003</v>
+        <v>67.749640181000004</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.32006744099999196</v>
+        <v>-0.37418652499999894</v>
       </c>
       <c r="D387" s="5">
-        <v>-5.4914255061719768</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-6.3957667858772327</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>68.214397168000005</v>
+        <v>68.187507478000001</v>
       </c>
       <c r="C388" s="5">
-        <v>0.37085070700000244</v>
+        <v>0.43786729699999682</v>
       </c>
       <c r="D388" s="5">
-        <v>6.7603624316737942</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>8.0373369582667831</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>68.044550232000006</v>
+        <v>68.013852650000004</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.169846935999999</v>
+        <v>-0.17365482799999654</v>
       </c>
       <c r="D389" s="5">
-        <v>-2.9472987660777661</v>
+        <v>-3.0136249445427588</v>
       </c>
       <c r="E389" s="5">
-        <v>1.1535848492136846</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>1.1322502069413876</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>68.542638883999999</v>
+        <v>68.511724240000007</v>
       </c>
       <c r="C390" s="5">
-        <v>0.49808865199999275</v>
+        <v>0.49787159000000258</v>
       </c>
       <c r="D390" s="5">
-        <v>9.1464651648030646</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>9.1466113250546535</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>68.496715949999995</v>
+        <v>68.459411110999994</v>
       </c>
       <c r="C391" s="5">
-        <v>-4.5922934000003579E-2</v>
+        <v>-5.2313129000012282E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.8010328477835893</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>-0.91243932253649573</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>68.855187771999994</v>
+        <v>68.810652629000003</v>
       </c>
       <c r="C392" s="5">
-        <v>0.3584718219999985</v>
+        <v>0.35124151800000902</v>
       </c>
       <c r="D392" s="5">
-        <v>6.4640553217115038</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>6.3335258535646366</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>69.071146986000002</v>
+        <v>69.028161249999997</v>
       </c>
       <c r="C393" s="5">
-        <v>0.21595921400000861</v>
+        <v>0.21750862099999324</v>
       </c>
       <c r="D393" s="5">
-        <v>3.8293203330431957</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>3.8598130663308083</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>69.309901730000007</v>
+        <v>69.267679905999998</v>
       </c>
       <c r="C394" s="5">
-        <v>0.23875474400000485</v>
+        <v>0.23951865600000133</v>
       </c>
       <c r="D394" s="5">
-        <v>4.2277547190357812</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>4.2442326770723682</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>69.390891014999994</v>
+        <v>69.346017579999994</v>
       </c>
       <c r="C395" s="5">
-        <v>8.0989284999986921E-2</v>
+        <v>7.8337673999996582E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>1.4112584407996787</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>1.3656029459727215</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>69.856257822000003</v>
+        <v>69.784818447999996</v>
       </c>
       <c r="C396" s="5">
-        <v>0.46536680700000943</v>
+        <v>0.43880086800000129</v>
       </c>
       <c r="D396" s="5">
-        <v>8.3513267923739587</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>7.8631580237341625</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>70.007860898000004</v>
+        <v>70.607529009999993</v>
       </c>
       <c r="C397" s="5">
-        <v>0.15160307600000067</v>
+        <v>0.82271056199999748</v>
       </c>
       <c r="D397" s="5">
-        <v>2.6355684732820128</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>15.10143070568315</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>69.962743011000001</v>
+        <v>69.909363951000003</v>
       </c>
       <c r="C398" s="5">
-        <v>-4.511788700000352E-2</v>
+        <v>-0.69816505899999015</v>
       </c>
       <c r="D398" s="5">
-        <v>-0.77062727940293563</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>-11.241071131527026</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>70.022352914999999</v>
+        <v>69.87180832</v>
       </c>
       <c r="C399" s="5">
-        <v>5.9609903999998437E-2</v>
+        <v>-3.7555631000003586E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>1.0272331132863188</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-0.64274422528921571</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>70.019806497000005</v>
+        <v>69.981891359000002</v>
       </c>
       <c r="C400" s="5">
-        <v>-2.5464179999943326E-3</v>
+        <v>0.11008303900000271</v>
       </c>
       <c r="D400" s="5">
-        <v>-4.3630217643708669E-2</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.9070689501772264</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>70.176470487000003</v>
+        <v>70.131942382000005</v>
       </c>
       <c r="C401" s="5">
-        <v>0.15666398999999842</v>
+        <v>0.15005102300000317</v>
       </c>
       <c r="D401" s="5">
-        <v>2.7181963996589564</v>
+        <v>2.6035292168738122</v>
       </c>
       <c r="E401" s="5">
-        <v>3.1331241778087326</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>3.1142034298508481</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>70.198705055000005</v>
+        <v>70.155203053999998</v>
       </c>
       <c r="C402" s="5">
-        <v>2.2234568000001786E-2</v>
+        <v>2.3260671999992155E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>0.38086877175484979</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>0.39873101944396527</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>70.392162016</v>
+        <v>70.346231170999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.19345696099999543</v>
+        <v>0.19102811700000188</v>
       </c>
       <c r="D403" s="5">
-        <v>3.3576059334820441</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.3169048059629169</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>70.653973495000002</v>
+        <v>70.604112846000007</v>
       </c>
       <c r="C404" s="5">
-        <v>0.26181147900000212</v>
+        <v>0.25788167500000725</v>
       </c>
       <c r="D404" s="5">
-        <v>4.5556344267469795</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>4.4888588703132726</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>70.642315069000006</v>
+        <v>70.596445637000002</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.165842599999678E-2</v>
+        <v>-7.6672090000045046E-3</v>
       </c>
       <c r="D405" s="5">
-        <v>-0.19782923587743362</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-0.13023543748857946</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>70.752594857999995</v>
+        <v>70.711282237999995</v>
       </c>
       <c r="C406" s="5">
-        <v>0.11027978899998914</v>
+        <v>0.11483660099999327</v>
       </c>
       <c r="D406" s="5">
-        <v>1.8894896378768289</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>1.9695540210820761</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>71.233238987999997</v>
+        <v>71.191810138999998</v>
       </c>
       <c r="C407" s="5">
-        <v>0.48064413000000172</v>
+        <v>0.48052790100000209</v>
       </c>
       <c r="D407" s="5">
-        <v>8.4635561930539893</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>8.4665622491696624</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>71.280477069</v>
+        <v>71.217959852000007</v>
       </c>
       <c r="C408" s="5">
-        <v>4.7238081000003262E-2</v>
+        <v>2.6149713000009456E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>0.79868479678177895</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>0.44166775872518382</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>71.759878387000001</v>
+        <v>72.450904709</v>
       </c>
       <c r="C409" s="5">
-        <v>0.47940131800000074</v>
+        <v>1.2329448569999926</v>
       </c>
       <c r="D409" s="5">
-        <v>8.3760095098312384</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>22.871571762208355</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>72.063232649</v>
+        <v>72.034072706000003</v>
       </c>
       <c r="C410" s="5">
-        <v>0.30335426199999915</v>
+        <v>-0.41683200299999612</v>
       </c>
       <c r="D410" s="5">
-        <v>5.1924455763061594</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-6.6896361412060568</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>71.648398044999993</v>
+        <v>71.396365536999994</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.41483460400000638</v>
+        <v>-0.63770716900000934</v>
       </c>
       <c r="D411" s="5">
-        <v>-6.6932773330480311</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-10.121127816673148</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>72.584499531999995</v>
+        <v>72.538089854000006</v>
       </c>
       <c r="C412" s="5">
-        <v>0.93610148700000195</v>
+        <v>1.141724317000012</v>
       </c>
       <c r="D412" s="5">
-        <v>16.855410400573099</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>20.97068189442728</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>72.771140743999993</v>
+        <v>72.727534563000006</v>
       </c>
       <c r="C413" s="5">
-        <v>0.18664121199999784</v>
+        <v>0.18944470899999999</v>
       </c>
       <c r="D413" s="5">
-        <v>3.129652363852431</v>
+        <v>3.1794012570002472</v>
       </c>
       <c r="E413" s="5">
-        <v>3.6973507487536583</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.7010128236034445</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>72.817115696000002</v>
+        <v>72.764349867000007</v>
       </c>
       <c r="C414" s="5">
-        <v>4.5974952000008784E-2</v>
+        <v>3.6815304000000992E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>0.76076928870960625</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>0.60914441722319523</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>73.247726585999999</v>
+        <v>73.195858013000006</v>
       </c>
       <c r="C415" s="5">
-        <v>0.43061088999999697</v>
+        <v>0.43150814599999876</v>
       </c>
       <c r="D415" s="5">
-        <v>7.3317300287557563</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>7.3530114479111619</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>73.020093399000004</v>
+        <v>72.969384844999993</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.22763318699999502</v>
+        <v>-0.22647316800001249</v>
       </c>
       <c r="D416" s="5">
-        <v>-3.666173654945093</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-3.6503485016897597</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>73.137470067999999</v>
+        <v>73.093344780999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.1173766689999951</v>
+        <v>0.12395993600000565</v>
       </c>
       <c r="D417" s="5">
-        <v>1.9460941139490151</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>2.0577077289780421</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>73.285216543000004</v>
+        <v>73.254239963000003</v>
       </c>
       <c r="C418" s="5">
-        <v>0.14774647500000526</v>
+        <v>0.16089518200000441</v>
       </c>
       <c r="D418" s="5">
-        <v>2.4512601825100511</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.6736901766312382</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>73.451041023000002</v>
+        <v>73.431880786999997</v>
       </c>
       <c r="C419" s="5">
-        <v>0.16582447999999772</v>
+        <v>0.17764082399999381</v>
       </c>
       <c r="D419" s="5">
-        <v>2.7493208356293986</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.9491156651932693</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>73.817267994000005</v>
+        <v>73.791806452000003</v>
       </c>
       <c r="C420" s="5">
-        <v>0.36622697100000323</v>
+        <v>0.35992566500000578</v>
       </c>
       <c r="D420" s="5">
-        <v>6.1500364845689548</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>6.0429704381742777</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>73.487631136000005</v>
+        <v>74.137504234999994</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.32963685800000064</v>
+        <v>0.34569778299999143</v>
       </c>
       <c r="D421" s="5">
-        <v>-5.2290213916221573</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>5.7688630867973378</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>73.253656073000002</v>
+        <v>73.282817519999995</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.23397506300000259</v>
+        <v>-0.85468671499999971</v>
       </c>
       <c r="D422" s="5">
-        <v>-3.7544445847669583</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-12.989761614080441</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>72.337368104000006</v>
+        <v>72.018723129999998</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.91628796899999543</v>
+        <v>-1.2640943899999968</v>
       </c>
       <c r="D423" s="5">
-        <v>-14.019338754169064</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-18.844285506231994</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>73.135544549000002</v>
+        <v>73.078026206000004</v>
       </c>
       <c r="C424" s="5">
-        <v>0.79817644499999574</v>
+        <v>1.0593030760000062</v>
       </c>
       <c r="D424" s="5">
-        <v>14.074756553163702</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>19.150727756722951</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>73.107790796000003</v>
+        <v>73.070009014999997</v>
       </c>
       <c r="C425" s="5">
-        <v>-2.7753752999998937E-2</v>
+        <v>-8.0171910000075286E-3</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.45443128651534437</v>
+        <v>-0.1315693215868885</v>
       </c>
       <c r="E425" s="5">
-        <v>0.46261477909808058</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>0.47090067614394826</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>73.282250750000003</v>
+        <v>73.224939219999996</v>
       </c>
       <c r="C426" s="5">
-        <v>0.17445995399999958</v>
+        <v>0.15493020499999943</v>
       </c>
       <c r="D426" s="5">
-        <v>2.901491517021948</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>2.5742398762245822</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>73.149589164999995</v>
+        <v>73.093602215000004</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.13266158500000813</v>
+        <v>-0.13133700499999179</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.1508401182763093</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-2.1312263382082031</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>73.227688732000004</v>
+        <v>73.175554052999999</v>
       </c>
       <c r="C428" s="5">
-        <v>7.8099567000009529E-2</v>
+        <v>8.1951837999994837E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>1.2887533959552888</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>1.3537560955722894</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>72.903191449999994</v>
+        <v>72.860782761999999</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.32449728200001005</v>
+        <v>-0.31477129099999956</v>
       </c>
       <c r="D429" s="5">
-        <v>-5.1899084541431106</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-5.0415189275527243</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>72.813473731000002</v>
+        <v>72.794535612000004</v>
       </c>
       <c r="C430" s="5">
-        <v>-8.9717718999992258E-2</v>
+        <v>-6.6247149999995258E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.4668155558820284</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-1.0856353176908473</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>72.616217378000002</v>
+        <v>72.624587582999993</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.19725635300000022</v>
+        <v>-0.16994802900001105</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.2028738455399108</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-2.7658567396204092</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>72.617172945999997</v>
+        <v>72.641176260999998</v>
       </c>
       <c r="C432" s="5">
-        <v>9.555679999948552E-4</v>
+        <v>1.6588678000005075E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>1.5792127936831157E-2</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>0.27444480710259178</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>71.904932506999998</v>
+        <v>72.434488189999996</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.71224043899999856</v>
+        <v>-0.20668807100000208</v>
       </c>
       <c r="D433" s="5">
-        <v>-11.15517287707144</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-3.3614658398324893</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>72.376633862999995</v>
+        <v>72.480510504999998</v>
       </c>
       <c r="C434" s="5">
-        <v>0.47170135599999696</v>
+        <v>4.6022315000001868E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>8.1624146512230489</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.76510760262777922</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>71.198105775000002</v>
+        <v>72.258454244999996</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.1785280879999931</v>
+        <v>-0.22205626000000223</v>
       </c>
       <c r="D435" s="5">
-        <v>-17.881557639335721</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-3.6150825106112672</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>71.420491330000004</v>
+        <v>72.259886257999995</v>
       </c>
       <c r="C436" s="5">
-        <v>0.22238555500000246</v>
+        <v>1.432012999998733E-3</v>
       </c>
       <c r="D436" s="5">
-        <v>3.8132362729167202</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>2.3784108520708003E-2</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>71.553524859000007</v>
+        <v>72.288540452999996</v>
       </c>
       <c r="C437" s="5">
-        <v>0.1330335290000022</v>
+        <v>2.8654195000001437E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>2.2582581248576927</v>
+        <v>0.47689151488485848</v>
       </c>
       <c r="E437" s="5">
-        <v>-2.1259922096907857</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-1.0694792193601366</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>71.739329287000004</v>
+        <v>72.428687675000006</v>
       </c>
       <c r="C438" s="5">
-        <v>0.1858044279999973</v>
+        <v>0.14014722200001017</v>
       </c>
       <c r="D438" s="5">
-        <v>3.1609542631286347</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>2.3514317159869957</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>71.812426790000004</v>
+        <v>72.452264056000004</v>
       </c>
       <c r="C439" s="5">
-        <v>7.309750299999962E-2</v>
+        <v>2.3576380999998037E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>1.2295940747634848</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.39131405053798307</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>71.743256959000007</v>
+        <v>72.383270929999995</v>
       </c>
       <c r="C440" s="5">
-        <v>-6.9169830999996407E-2</v>
+        <v>-6.8993126000009397E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.1497381174225829</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-1.1367417068086416</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>71.876327008999993</v>
+        <v>72.544273536999995</v>
       </c>
       <c r="C441" s="5">
-        <v>0.1330700499999864</v>
+        <v>0.16100260700000035</v>
       </c>
       <c r="D441" s="5">
-        <v>2.2486180538382694</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>2.7020653409776108</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>72.792546766000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.24827322900000581</v>
+      </c>
+      <c r="D442" s="5">
+        <v>4.185033964706486</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>