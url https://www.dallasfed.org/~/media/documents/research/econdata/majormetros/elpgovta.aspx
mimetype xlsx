--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E7FB498E-7A9A-4165-B057-602F29F5F9BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{90C7DA0D-09F7-4A43-860E-A4F6BFB611F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{19BB1CEC-9749-417D-BA57-648772895243}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{382E62FB-DA31-4F8D-999A-10A25804A1C1}"/>
   </bookViews>
   <sheets>
     <sheet name="elpgovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F87B0F1D-6A7B-4835-A974-92D09BB2FFC6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54D3E5E1-9DA5-4D43-A824-ACDD8AEBA1E4}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>44.810313628999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>44.686655563000002</v>
       </c>
       <c r="C7" s="5">
         <v>-0.12365806599999729</v>
       </c>
       <c r="D7" s="5">
         <v>-3.2617055410791074</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>44.950436365000002</v>
       </c>
       <c r="C8" s="5">
         <v>0.26378080199999943</v>
       </c>
       <c r="D8" s="5">
         <v>7.3180359453578481</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>44.959859033000001</v>
       </c>
       <c r="C9" s="5">
         <v>9.4226679999991347E-3</v>
       </c>
       <c r="D9" s="5">
         <v>0.25183842544356239</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>45.316486685999998</v>
       </c>
       <c r="C10" s="5">
         <v>0.35662765299999677</v>
       </c>
       <c r="D10" s="5">
         <v>9.945003549244479</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>46.126164332000002</v>
       </c>
       <c r="C11" s="5">
         <v>0.80967764600000436</v>
       </c>
       <c r="D11" s="5">
         <v>23.678245231902761</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>45.246277053999997</v>
       </c>
       <c r="C12" s="5">
         <v>-0.87988727800000532</v>
       </c>
       <c r="D12" s="5">
         <v>-20.635533223572267</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>44.323218306999998</v>
       </c>
       <c r="C13" s="5">
         <v>-0.9230587469999989</v>
       </c>
       <c r="D13" s="5">
         <v>-21.912550520646089</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>44.614628983999999</v>
       </c>
       <c r="C14" s="5">
         <v>0.29141067700000178</v>
       </c>
       <c r="D14" s="5">
         <v>8.1812474946925349</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>44.953075783999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.33844679999999983</v>
       </c>
       <c r="D15" s="5">
         <v>9.4927895129445439</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>45.141286289999996</v>
       </c>
       <c r="C16" s="5">
         <v>0.18821050599999722</v>
       </c>
       <c r="D16" s="5">
         <v>5.1415103350001656</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>44.824523708999997</v>
       </c>
       <c r="C17" s="5">
         <v>-0.31676258099999899</v>
       </c>
       <c r="D17" s="5">
         <v>-8.1030616510363132</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>45.481463810000001</v>
       </c>
       <c r="C18" s="5">
         <v>0.65694010100000355</v>
       </c>
       <c r="D18" s="5">
         <v>19.076210141722207</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>45.552604144</v>
       </c>
       <c r="C19" s="5">
         <v>7.1140333999998973E-2</v>
       </c>
       <c r="D19" s="5">
         <v>1.8932253018707046</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>45.582214743999998</v>
       </c>
       <c r="C20" s="5">
         <v>2.9610599999998044E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.78283188944781035</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>46.058402551</v>
       </c>
       <c r="C21" s="5">
         <v>0.47618780700000229</v>
       </c>
       <c r="D21" s="5">
         <v>13.282123318219075</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>46.036924880000001</v>
       </c>
       <c r="C22" s="5">
         <v>-2.1477670999999532E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-0.55814368716441409</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>46.639682651000001</v>
       </c>
       <c r="C23" s="5">
         <v>0.60275777100000028</v>
       </c>
       <c r="D23" s="5">
         <v>16.893769376295854</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>46.097368492999998</v>
       </c>
       <c r="C24" s="5">
         <v>-0.54231415800000349</v>
       </c>
       <c r="D24" s="5">
         <v>-13.094639001657537</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>46.471818139</v>
       </c>
       <c r="C25" s="5">
         <v>0.37444964600000219</v>
       </c>
       <c r="D25" s="5">
         <v>10.19511910856783</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>46.430675870000002</v>
       </c>
       <c r="C26" s="5">
         <v>-4.1142268999998066E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-1.0572220937152488</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>46.921951442999998</v>
       </c>
       <c r="C27" s="5">
         <v>0.4912755729999958</v>
       </c>
       <c r="D27" s="5">
         <v>13.462597728207326</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>46.983657405999999</v>
       </c>
       <c r="C28" s="5">
         <v>6.1705963000001418E-2</v>
       </c>
       <c r="D28" s="5">
         <v>1.5895563865111262</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>47.640498029</v>
       </c>
       <c r="C29" s="5">
         <v>0.65684062300000079</v>
       </c>
       <c r="D29" s="5">
         <v>18.128220573997478</v>
       </c>
       <c r="E29" s="5">
         <v>6.2822180516211468</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>47.362894777999998</v>
       </c>
       <c r="C30" s="5">
         <v>-0.27760325100000216</v>
       </c>
       <c r="D30" s="5">
         <v>-6.7726490901571008</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>47.611411230000002</v>
       </c>
       <c r="C31" s="5">
         <v>0.24851645200000405</v>
       </c>
       <c r="D31" s="5">
         <v>6.4814102304581178</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>48.181584247000004</v>
       </c>
       <c r="C32" s="5">
         <v>0.57017301700000189</v>
       </c>
       <c r="D32" s="5">
         <v>15.356018248068516</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>48.051343770000003</v>
       </c>
       <c r="C33" s="5">
         <v>-0.13024047700000096</v>
       </c>
       <c r="D33" s="5">
         <v>-3.1959475659456893</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>48.073142415</v>
       </c>
       <c r="C34" s="5">
         <v>2.1798644999996952E-2</v>
       </c>
       <c r="D34" s="5">
         <v>0.545744162437245</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>47.936756148999997</v>
       </c>
       <c r="C35" s="5">
         <v>-0.13638626600000237</v>
       </c>
       <c r="D35" s="5">
         <v>-3.3518453945743487</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>48.442902177999997</v>
       </c>
       <c r="C36" s="5">
         <v>0.50614602899999994</v>
       </c>
       <c r="D36" s="5">
         <v>13.432664877074174</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>48.080525141000003</v>
       </c>
       <c r="C37" s="5">
         <v>-0.36237703699999457</v>
       </c>
       <c r="D37" s="5">
         <v>-8.6163317599050053</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>48.251478466000002</v>
       </c>
       <c r="C38" s="5">
         <v>0.17095332499999927</v>
       </c>
       <c r="D38" s="5">
         <v>4.3511095414004108</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>49.804304649000002</v>
       </c>
       <c r="C39" s="5">
         <v>1.5528261830000005</v>
       </c>
       <c r="D39" s="5">
         <v>46.242994655336943</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>50.033185074999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.22888042599999636</v>
       </c>
       <c r="D40" s="5">
         <v>5.6562604630585156</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>50.014063393999997</v>
       </c>
       <c r="C41" s="5">
         <v>-1.9121681000001445E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-0.4576531808462736</v>
       </c>
       <c r="E41" s="5">
         <v>4.9822429722610195</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>49.176343486999997</v>
       </c>
       <c r="C42" s="5">
         <v>-0.83771990700000032</v>
       </c>
       <c r="D42" s="5">
         <v>-18.347568865890374</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>49.853349670999997</v>
       </c>
       <c r="C43" s="5">
         <v>0.67700618399999968</v>
       </c>
       <c r="D43" s="5">
         <v>17.830392958947037</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>49.341857617999999</v>
       </c>
       <c r="C44" s="5">
         <v>-0.51149205299999778</v>
       </c>
       <c r="D44" s="5">
         <v>-11.640383989141634</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>49.261193599000002</v>
       </c>
       <c r="C45" s="5">
         <v>-8.0664018999996756E-2</v>
       </c>
       <c r="D45" s="5">
         <v>-1.9442156087700946</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>49.426956066000002</v>
       </c>
       <c r="C46" s="5">
         <v>0.16576246700000041</v>
       </c>
       <c r="D46" s="5">
         <v>4.1135412863713361</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>49.665382432999998</v>
       </c>
       <c r="C47" s="5">
         <v>0.23842636699999531</v>
       </c>
       <c r="D47" s="5">
         <v>5.944647888009702</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>49.925038753000003</v>
       </c>
       <c r="C48" s="5">
         <v>0.25965632000000483</v>
       </c>
       <c r="D48" s="5">
         <v>6.4573178680002563</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>49.514266601999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.4107721510000033</v>
       </c>
       <c r="D49" s="5">
         <v>-9.4385680547688473</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>49.679227488999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.16496088699999945</v>
       </c>
       <c r="D50" s="5">
         <v>4.0719755547408809</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>49.476773440999999</v>
       </c>
       <c r="C51" s="5">
         <v>-0.20245404799999989</v>
       </c>
       <c r="D51" s="5">
         <v>-4.7821365682181423</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>49.719152829000002</v>
       </c>
       <c r="C52" s="5">
         <v>0.24237938800000336</v>
       </c>
       <c r="D52" s="5">
         <v>6.0396292844453692</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>49.750247285999997</v>
       </c>
       <c r="C53" s="5">
         <v>3.1094456999994691E-2</v>
       </c>
       <c r="D53" s="5">
         <v>0.7530692166029862</v>
       </c>
       <c r="E53" s="5">
         <v>-0.52748385173528867</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>50.272745987</v>
       </c>
       <c r="C54" s="5">
         <v>0.52249870100000351</v>
       </c>
       <c r="D54" s="5">
         <v>13.357006470671774</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>50.355056931999997</v>
       </c>
       <c r="C55" s="5">
         <v>8.2310944999996138E-2</v>
       </c>
       <c r="D55" s="5">
         <v>1.9825347607271837</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>51.222394506000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.867337574000004</v>
       </c>
       <c r="D56" s="5">
         <v>22.744325658606911</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>50.427635627000001</v>
       </c>
       <c r="C57" s="5">
         <v>-0.79475887899999975</v>
       </c>
       <c r="D57" s="5">
         <v>-17.109501179366116</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>49.851358339999997</v>
       </c>
       <c r="C58" s="5">
         <v>-0.57627728700000347</v>
       </c>
       <c r="D58" s="5">
         <v>-12.883446961730805</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>50.682997124000003</v>
       </c>
       <c r="C59" s="5">
         <v>0.83163878400000613</v>
       </c>
       <c r="D59" s="5">
         <v>21.961711322877076</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>49.841625768999997</v>
       </c>
       <c r="C60" s="5">
         <v>-0.84137135500000682</v>
       </c>
       <c r="D60" s="5">
         <v>-18.198939534105552</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>49.697982770000003</v>
       </c>
       <c r="C61" s="5">
         <v>-0.14364299899999367</v>
       </c>
       <c r="D61" s="5">
         <v>-3.4040909189717916</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>49.326930417</v>
       </c>
       <c r="C62" s="5">
         <v>-0.37105235300000317</v>
       </c>
       <c r="D62" s="5">
         <v>-8.6004723846692226</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>50.377111483999997</v>
       </c>
       <c r="C63" s="5">
         <v>1.0501810669999969</v>
       </c>
       <c r="D63" s="5">
         <v>28.762696528254516</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>50.058062186000001</v>
       </c>
       <c r="C64" s="5">
         <v>-0.31904929799999593</v>
       </c>
       <c r="D64" s="5">
         <v>-7.3406491115132315</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>48.826070227000002</v>
       </c>
       <c r="C65" s="5">
         <v>-1.2319919589999984</v>
       </c>
       <c r="D65" s="5">
         <v>-25.846294900212985</v>
       </c>
       <c r="E65" s="5">
         <v>-1.8576330961475707</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>49.692787064999997</v>
       </c>
       <c r="C66" s="5">
         <v>0.86671683799999499</v>
       </c>
       <c r="D66" s="5">
         <v>23.509113765483104</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>49.667762932000002</v>
       </c>
       <c r="C67" s="5">
         <v>-2.5024132999995174E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-0.60262123427863301</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>49.620533915000003</v>
       </c>
       <c r="C68" s="5">
         <v>-4.7229016999999374E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-1.1351296789717025</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>49.885218363</v>
       </c>
       <c r="C69" s="5">
         <v>0.26468444799999702</v>
       </c>
       <c r="D69" s="5">
         <v>6.592177880193395</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>50.149315100999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.26409673799999922</v>
       </c>
       <c r="D70" s="5">
         <v>6.5411898414085901</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>50.506594772</v>
       </c>
       <c r="C71" s="5">
         <v>0.35727967100000058</v>
       </c>
       <c r="D71" s="5">
         <v>8.8922548694581049</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>50.659268214999997</v>
       </c>
       <c r="C72" s="5">
         <v>0.15267344299999763</v>
       </c>
       <c r="D72" s="5">
         <v>3.6883298934269559</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>51.138230427000003</v>
       </c>
       <c r="C73" s="5">
         <v>0.4789622120000061</v>
       </c>
       <c r="D73" s="5">
         <v>11.954461354981639</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>51.045867567999998</v>
       </c>
       <c r="C74" s="5">
         <v>-9.236285900000496E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-2.1459682376371747</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>51.124472945999997</v>
       </c>
       <c r="C75" s="5">
         <v>7.8605377999998893E-2</v>
       </c>
       <c r="D75" s="5">
         <v>1.8636074710987049</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>51.115173904000002</v>
       </c>
       <c r="C76" s="5">
         <v>-9.2990419999949836E-3</v>
       </c>
       <c r="D76" s="5">
         <v>-0.21805005022170754</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>50.983601776</v>
       </c>
       <c r="C77" s="5">
         <v>-0.13157212800000195</v>
       </c>
       <c r="D77" s="5">
         <v>-3.0454830000299693</v>
       </c>
       <c r="E77" s="5">
         <v>4.4188105636380204</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>50.527926375</v>
       </c>
       <c r="C78" s="5">
         <v>-0.45567540100000059</v>
       </c>
       <c r="D78" s="5">
         <v>-10.213395761367117</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>50.266816257000002</v>
       </c>
       <c r="C79" s="5">
         <v>-0.26111011799999773</v>
       </c>
       <c r="D79" s="5">
         <v>-6.0279189062750538</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>50.885582831999997</v>
       </c>
       <c r="C80" s="5">
         <v>0.6187665749999951</v>
       </c>
       <c r="D80" s="5">
         <v>15.813846874376702</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>51.314355765999998</v>
       </c>
       <c r="C81" s="5">
         <v>0.42877293400000127</v>
       </c>
       <c r="D81" s="5">
         <v>10.59348202038446</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>51.393320025000001</v>
       </c>
       <c r="C82" s="5">
         <v>7.8964259000002812E-2</v>
       </c>
       <c r="D82" s="5">
         <v>1.8623097235640707</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>51.418208968000002</v>
       </c>
       <c r="C83" s="5">
         <v>2.4888943000000552E-2</v>
       </c>
       <c r="D83" s="5">
         <v>0.58269074605463711</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>51.610453008999997</v>
       </c>
       <c r="C84" s="5">
         <v>0.19224404099999504</v>
       </c>
       <c r="D84" s="5">
         <v>4.5800183607929368</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>51.901963103</v>
       </c>
       <c r="C85" s="5">
         <v>0.29151009400000305</v>
       </c>
       <c r="D85" s="5">
         <v>6.9925065889794524</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>51.476504552999998</v>
       </c>
       <c r="C86" s="5">
         <v>-0.42545855000000188</v>
       </c>
       <c r="D86" s="5">
         <v>-9.4052203687928877</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>53.41434065</v>
       </c>
       <c r="C87" s="5">
         <v>1.9378360970000017</v>
       </c>
       <c r="D87" s="5">
         <v>55.806608228743507</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>53.367252483000001</v>
       </c>
       <c r="C88" s="5">
         <v>-4.7088166999998293E-2</v>
       </c>
       <c r="D88" s="5">
         <v>-1.0527627792155214</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>53.671637902000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.30438541899999905</v>
       </c>
       <c r="D89" s="5">
         <v>7.063158773973699</v>
       </c>
       <c r="E89" s="5">
         <v>5.2723543107253912</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>52.983723066000003</v>
       </c>
       <c r="C90" s="5">
         <v>-0.68791483599999736</v>
       </c>
       <c r="D90" s="5">
         <v>-14.341300140210066</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>53.097763303000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.11404023699999755</v>
       </c>
       <c r="D91" s="5">
         <v>2.6136323698608521</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>53.317167572999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.21940426999999829</v>
       </c>
       <c r="D92" s="5">
         <v>5.0727531393366609</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>53.383609194000002</v>
       </c>
       <c r="C93" s="5">
         <v>6.6441621000002726E-2</v>
       </c>
       <c r="D93" s="5">
         <v>1.5056816367846393</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>53.246025379999999</v>
       </c>
       <c r="C94" s="5">
         <v>-0.13758381400000275</v>
       </c>
       <c r="D94" s="5">
         <v>-3.0492556217286304</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>53.479933463000002</v>
       </c>
       <c r="C95" s="5">
         <v>0.23390808300000288</v>
       </c>
       <c r="D95" s="5">
         <v>5.4008130879422689</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>53.390214327999999</v>
       </c>
       <c r="C96" s="5">
         <v>-8.9719135000002836E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-1.9946752257484102</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>53.647551890999999</v>
       </c>
       <c r="C97" s="5">
         <v>0.2573375630000001</v>
       </c>
       <c r="D97" s="5">
         <v>5.9397468381444662</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>53.834039285999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.18648739500000033</v>
       </c>
       <c r="D98" s="5">
         <v>4.2520738821491211</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>53.651564213</v>
       </c>
       <c r="C99" s="5">
         <v>-0.1824750729999991</v>
       </c>
       <c r="D99" s="5">
         <v>-3.9925234262866538</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>53.926553513999998</v>
       </c>
       <c r="C100" s="5">
         <v>0.27498930099999797</v>
       </c>
       <c r="D100" s="5">
         <v>6.3269413274924968</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>53.819678701000001</v>
       </c>
       <c r="C101" s="5">
         <v>-0.10687481299999746</v>
       </c>
       <c r="D101" s="5">
         <v>-2.3524777727897406</v>
       </c>
       <c r="E101" s="5">
         <v>0.27582687018106178</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>54.136667648</v>
       </c>
       <c r="C102" s="5">
         <v>0.31698894699999869</v>
       </c>
       <c r="D102" s="5">
         <v>7.3013102802274465</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>54.251534628999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.1148669809999987</v>
       </c>
       <c r="D103" s="5">
         <v>2.5760800452569343</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>54.401008244000003</v>
       </c>
       <c r="C104" s="5">
         <v>0.14947361500000511</v>
       </c>
       <c r="D104" s="5">
         <v>3.3567995741944578</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>54.236298863000002</v>
       </c>
       <c r="C105" s="5">
         <v>-0.16470938100000154</v>
       </c>
       <c r="D105" s="5">
         <v>-3.5733327129519932</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>54.408113401000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.17181453799999957</v>
       </c>
       <c r="D106" s="5">
         <v>3.8684048207175525</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>54.497179625999998</v>
       </c>
       <c r="C107" s="5">
         <v>8.906622499999628E-2</v>
       </c>
       <c r="D107" s="5">
         <v>1.9821865603442568</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>54.532940660999998</v>
       </c>
       <c r="C108" s="5">
         <v>3.5761035000000163E-2</v>
       </c>
       <c r="D108" s="5">
         <v>0.79028785867645279</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>54.877523144999998</v>
       </c>
       <c r="C109" s="5">
         <v>0.34458248400000002</v>
       </c>
       <c r="D109" s="5">
         <v>7.8517037190358074</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>54.903667650999999</v>
       </c>
       <c r="C110" s="5">
         <v>2.61445060000014E-2</v>
       </c>
       <c r="D110" s="5">
         <v>0.57319906900874518</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>54.837144223000003</v>
       </c>
       <c r="C111" s="5">
         <v>-6.6523427999996443E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-1.4443166359887738</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>55.059739643999997</v>
       </c>
       <c r="C112" s="5">
         <v>0.22259542099999408</v>
       </c>
       <c r="D112" s="5">
         <v>4.9812849630765044</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>55.233275143999997</v>
       </c>
       <c r="C113" s="5">
         <v>0.17353549999999984</v>
       </c>
       <c r="D113" s="5">
         <v>3.848376755756977</v>
       </c>
       <c r="E113" s="5">
         <v>2.6265419584783345</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>55.331130588000001</v>
       </c>
       <c r="C114" s="5">
         <v>9.7855444000003899E-2</v>
       </c>
       <c r="D114" s="5">
         <v>2.1468498165786665</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>55.293024183</v>
       </c>
       <c r="C115" s="5">
         <v>-3.810640500000062E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-0.82331363142140734</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>55.239912887000003</v>
       </c>
       <c r="C116" s="5">
         <v>-5.311129599999731E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-1.1465809395794446</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>55.382355156000003</v>
       </c>
       <c r="C117" s="5">
         <v>0.14244226900000001</v>
       </c>
       <c r="D117" s="5">
         <v>3.1385980453255469</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>55.601335032000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.2189798759999988</v>
       </c>
       <c r="D118" s="5">
         <v>4.8493130536055862</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>55.695870624000001</v>
       </c>
       <c r="C119" s="5">
         <v>9.4535591999999724E-2</v>
       </c>
       <c r="D119" s="5">
         <v>2.0594754515424363</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>55.913160388999998</v>
       </c>
       <c r="C120" s="5">
         <v>0.21728976499999675</v>
       </c>
       <c r="D120" s="5">
         <v>4.7834087183384444</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>56.380147258000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.46698686900000297</v>
       </c>
       <c r="D121" s="5">
         <v>10.495853915253072</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>56.030660949000001</v>
       </c>
       <c r="C122" s="5">
         <v>-0.34948630899999955</v>
       </c>
       <c r="D122" s="5">
         <v>-7.190063410302705</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>56.473212644999997</v>
       </c>
       <c r="C123" s="5">
         <v>0.44255169599999533</v>
       </c>
       <c r="D123" s="5">
         <v>9.9008340742799525</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>56.520811236999997</v>
       </c>
       <c r="C124" s="5">
         <v>4.759859199999994E-2</v>
       </c>
       <c r="D124" s="5">
         <v>1.0161249159199581</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>56.992362395000001</v>
       </c>
       <c r="C125" s="5">
         <v>0.47155115800000402</v>
       </c>
       <c r="D125" s="5">
         <v>10.483970348036964</v>
       </c>
       <c r="E125" s="5">
         <v>3.1848324156296126</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>56.755998024999997</v>
       </c>
       <c r="C126" s="5">
         <v>-0.23636437000000399</v>
       </c>
       <c r="D126" s="5">
         <v>-4.8647930600765665</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>56.897077942000003</v>
       </c>
       <c r="C127" s="5">
         <v>0.14107991700000611</v>
       </c>
       <c r="D127" s="5">
         <v>3.0239925352909536</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>57.071403932000003</v>
       </c>
       <c r="C128" s="5">
         <v>0.17432598999999982</v>
       </c>
       <c r="D128" s="5">
         <v>3.7392534486125673</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>57.496222758999998</v>
       </c>
       <c r="C129" s="5">
         <v>0.42481882699999574</v>
       </c>
       <c r="D129" s="5">
         <v>9.3072830899764369</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>57.801442461000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.30521970200000226</v>
       </c>
       <c r="D130" s="5">
         <v>6.5595420592292175</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>57.347612830000003</v>
       </c>
       <c r="C131" s="5">
         <v>-0.45382963099999785</v>
       </c>
       <c r="D131" s="5">
         <v>-9.0254291560100341</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>58.09427178</v>
       </c>
       <c r="C132" s="5">
         <v>0.74665894999999693</v>
       </c>
       <c r="D132" s="5">
         <v>16.792676514696115</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>58.443919538999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.34964775899999978</v>
       </c>
       <c r="D133" s="5">
         <v>7.4662920653564946</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>56.800050528</v>
       </c>
       <c r="C134" s="5">
         <v>-1.6438690109999996</v>
       </c>
       <c r="D134" s="5">
         <v>-28.991121354604722</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>57.406300989999998</v>
       </c>
       <c r="C135" s="5">
         <v>0.60625046199999844</v>
       </c>
       <c r="D135" s="5">
         <v>13.587384716278716</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>57.209820854</v>
       </c>
       <c r="C136" s="5">
         <v>-0.19648013599999814</v>
       </c>
       <c r="D136" s="5">
         <v>-4.0307084088101242</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>57.873224016000002</v>
       </c>
       <c r="C137" s="5">
         <v>0.6634031620000016</v>
       </c>
       <c r="D137" s="5">
         <v>14.837853956732271</v>
       </c>
       <c r="E137" s="5">
         <v>1.5455783617021712</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>58.098744316000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.22552029999999945</v>
       </c>
       <c r="D138" s="5">
         <v>4.7776929082102848</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>58.015613203000001</v>
       </c>
       <c r="C139" s="5">
         <v>-8.3131113000000312E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-1.7035825189240184</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>58.206973853000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.19136065000000002</v>
       </c>
       <c r="D140" s="5">
         <v>4.0307215274738128</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>58.497240224000002</v>
       </c>
       <c r="C141" s="5">
         <v>0.2902663710000013</v>
       </c>
       <c r="D141" s="5">
         <v>6.1510454658757707</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>58.886592725</v>
       </c>
       <c r="C142" s="5">
         <v>0.38935250099999763</v>
       </c>
       <c r="D142" s="5">
         <v>8.2860676927870571</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>59.324583128</v>
       </c>
       <c r="C143" s="5">
         <v>0.43799040300000058</v>
       </c>
       <c r="D143" s="5">
         <v>9.2997651677986468</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>57.378500846999998</v>
       </c>
       <c r="C144" s="5">
         <v>-1.9460822810000025</v>
       </c>
       <c r="D144" s="5">
         <v>-32.984691190734708</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>59.139877675000001</v>
       </c>
       <c r="C145" s="5">
         <v>1.7613768280000031</v>
       </c>
       <c r="D145" s="5">
         <v>43.739026125224292</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>59.069614672999997</v>
       </c>
       <c r="C146" s="5">
         <v>-7.0263002000004349E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-1.4164185961900611</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>58.727918678999998</v>
       </c>
       <c r="C147" s="5">
         <v>-0.34169599399999839</v>
       </c>
       <c r="D147" s="5">
         <v>-6.7249131378270377</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>58.925500796000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.19758211700000317</v>
       </c>
       <c r="D148" s="5">
         <v>4.1127864550932092</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>58.770597142</v>
       </c>
       <c r="C149" s="5">
         <v>-0.15490365400000172</v>
       </c>
       <c r="D149" s="5">
         <v>-3.1093533056773315</v>
       </c>
       <c r="E149" s="5">
         <v>1.5505843008710052</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>58.890599639999998</v>
       </c>
       <c r="C150" s="5">
         <v>0.12000249799999807</v>
       </c>
       <c r="D150" s="5">
         <v>2.4779611750044728</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>58.824183969000003</v>
       </c>
       <c r="C151" s="5">
         <v>-6.6415670999994347E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-1.3449736326601403</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>58.739747835000003</v>
       </c>
       <c r="C152" s="5">
         <v>-8.4436134000000607E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-1.7089443902503443</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>58.515337625000001</v>
       </c>
       <c r="C153" s="5">
         <v>-0.22441021000000205</v>
       </c>
       <c r="D153" s="5">
         <v>-4.4893834241196195</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>57.899003229999998</v>
       </c>
       <c r="C154" s="5">
         <v>-0.61633439500000264</v>
       </c>
       <c r="D154" s="5">
         <v>-11.932338764129756</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>58.147719915000003</v>
       </c>
       <c r="C155" s="5">
         <v>0.2487166850000051</v>
       </c>
       <c r="D155" s="5">
         <v>5.2783895651566493</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>56.929023866999998</v>
       </c>
       <c r="C156" s="5">
         <v>-1.2186960480000053</v>
       </c>
       <c r="D156" s="5">
         <v>-22.44450598574117</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>58.637300799999998</v>
       </c>
       <c r="C157" s="5">
         <v>1.7082769330000005</v>
       </c>
       <c r="D157" s="5">
         <v>42.587941775436214</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>59.701172421999999</v>
       </c>
       <c r="C158" s="5">
         <v>1.0638716220000006</v>
       </c>
       <c r="D158" s="5">
         <v>24.081396433704882</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>60.036951696000003</v>
       </c>
       <c r="C159" s="5">
         <v>0.33577927400000362</v>
       </c>
       <c r="D159" s="5">
         <v>6.9619423147820214</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>60.048824973999999</v>
       </c>
       <c r="C160" s="5">
         <v>1.1873277999995935E-2</v>
       </c>
       <c r="D160" s="5">
         <v>0.23757770995909144</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>60.026313273</v>
       </c>
       <c r="C161" s="5">
         <v>-2.2511700999999107E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-0.44894151798346993</v>
       </c>
       <c r="E161" s="5">
         <v>2.1366400752504955</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>59.660711038999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.36560223400000069</v>
       </c>
       <c r="D162" s="5">
         <v>-7.068904978861057</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>60.033268995999997</v>
       </c>
       <c r="C163" s="5">
         <v>0.37255795699999794</v>
       </c>
       <c r="D163" s="5">
         <v>7.7563350691846722</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>60.045758249000002</v>
       </c>
       <c r="C164" s="5">
         <v>1.2489253000005363E-2</v>
       </c>
       <c r="D164" s="5">
         <v>0.24993248240934296</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>60.229196360000003</v>
       </c>
       <c r="C165" s="5">
         <v>0.18343811100000096</v>
       </c>
       <c r="D165" s="5">
         <v>3.7281948411116872</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>59.422991246999999</v>
       </c>
       <c r="C166" s="5">
         <v>-0.8062051130000043</v>
       </c>
       <c r="D166" s="5">
         <v>-14.931398219027125</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>59.143369065000002</v>
       </c>
       <c r="C167" s="5">
         <v>-0.27962218199999711</v>
       </c>
       <c r="D167" s="5">
         <v>-5.502872529109859</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>59.503953168000002</v>
       </c>
       <c r="C168" s="5">
         <v>0.36058410300000077</v>
       </c>
       <c r="D168" s="5">
         <v>7.566517392361094</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>60.998757675</v>
       </c>
       <c r="C169" s="5">
         <v>1.4948045069999978</v>
       </c>
       <c r="D169" s="5">
         <v>34.679672158096039</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>60.871508507000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.12724916799999875</v>
       </c>
       <c r="D170" s="5">
         <v>-2.4747902772922159</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>59.951251112999998</v>
       </c>
       <c r="C171" s="5">
         <v>-0.92025739400000361</v>
       </c>
       <c r="D171" s="5">
         <v>-16.706668103318624</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>60.115757312</v>
       </c>
       <c r="C172" s="5">
         <v>0.16450619900000163</v>
       </c>
       <c r="D172" s="5">
         <v>3.3429515968441681</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>60.103381773999999</v>
       </c>
       <c r="C173" s="5">
         <v>-1.2375538000000574E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.24675464974009964</v>
       </c>
       <c r="E173" s="5">
         <v>0.12839119512386699</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>60.358427255000002</v>
       </c>
       <c r="C174" s="5">
         <v>0.25504548100000335</v>
       </c>
       <c r="D174" s="5">
         <v>5.2126780507753434</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>60.375864165000003</v>
       </c>
       <c r="C175" s="5">
         <v>1.7436910000000694E-2</v>
       </c>
       <c r="D175" s="5">
         <v>0.34721863082403104</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>60.388358318000002</v>
       </c>
       <c r="C176" s="5">
         <v>1.2494152999998676E-2</v>
       </c>
       <c r="D176" s="5">
         <v>0.24861027017353265</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>60.563691859999999</v>
       </c>
       <c r="C177" s="5">
         <v>0.17533354199999707</v>
       </c>
       <c r="D177" s="5">
         <v>3.5402988803840296</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>61.066338764999998</v>
       </c>
       <c r="C178" s="5">
         <v>0.50264690499999887</v>
       </c>
       <c r="D178" s="5">
         <v>10.426802687774028</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>61.047182485999997</v>
       </c>
       <c r="C179" s="5">
         <v>-1.9156279000000609E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-0.37578665501589725</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>61.954031995000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.90684950900000416</v>
       </c>
       <c r="D180" s="5">
         <v>19.356867343023065</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>61.254889585999997</v>
       </c>
       <c r="C181" s="5">
         <v>-0.69914240900000379</v>
       </c>
       <c r="D181" s="5">
         <v>-12.732159738683945</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>61.064805880999998</v>
       </c>
       <c r="C182" s="5">
         <v>-0.19008370499999927</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.6608891238631314</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6608891238631203</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>61.241913330999999</v>
       </c>
       <c r="C183" s="5">
         <v>0.17710745000000117</v>
       </c>
       <c r="D183" s="5">
         <v>3.5364419409677383</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>61.247741108</v>
       </c>
       <c r="C184" s="5">
         <v>5.827777000000367E-3</v>
       </c>
       <c r="D184" s="5">
         <v>0.11425171665642164</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>61.387910511000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.14016940300000158</v>
       </c>
       <c r="D185" s="5">
         <v>2.7811100850141823</v>
       </c>
       <c r="E185" s="5">
         <v>2.1371987716599206</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>61.391976243999999</v>
       </c>
       <c r="C186" s="5">
         <v>4.0657329999973513E-3</v>
       </c>
       <c r="D186" s="5">
         <v>7.950518533637041E-2</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>61.295417483999998</v>
       </c>
       <c r="C187" s="5">
         <v>-9.6558760000000632E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-1.8711469164077288</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>61.382523974999998</v>
       </c>
       <c r="C188" s="5">
         <v>8.7106491000000119E-2</v>
       </c>
       <c r="D188" s="5">
         <v>1.7187037206913613</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>61.299302652000002</v>
       </c>
       <c r="C189" s="5">
         <v>-8.3221322999996517E-2</v>
       </c>
       <c r="D189" s="5">
         <v>-1.6148613401566592</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>61.333693216999997</v>
       </c>
       <c r="C190" s="5">
         <v>3.4390564999995377E-2</v>
       </c>
       <c r="D190" s="5">
         <v>0.67531367057951375</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>61.749697085000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.41600386800000422</v>
       </c>
       <c r="D191" s="5">
         <v>8.4497559323908114</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>61.361387082999997</v>
       </c>
       <c r="C192" s="5">
         <v>-0.38831000200000432</v>
       </c>
       <c r="D192" s="5">
         <v>-7.290541981708099</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>61.775054240000003</v>
       </c>
       <c r="C193" s="5">
         <v>0.41366715700000611</v>
       </c>
       <c r="D193" s="5">
         <v>8.396586133571148</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>61.182085487999998</v>
       </c>
       <c r="C194" s="5">
         <v>-0.59296875200000443</v>
       </c>
       <c r="D194" s="5">
         <v>-10.929540366772306</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>60.845339154000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.3367463339999972</v>
       </c>
       <c r="D195" s="5">
         <v>-6.4084852068120206</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>60.800012996</v>
       </c>
       <c r="C196" s="5">
         <v>-4.5326158000001726E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-0.89027511183785712</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>60.886428074999998</v>
       </c>
       <c r="C197" s="5">
         <v>8.6415078999998229E-2</v>
       </c>
       <c r="D197" s="5">
         <v>1.7189563978673439</v>
       </c>
       <c r="E197" s="5">
         <v>-0.81690748524523293</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>61.210158085000003</v>
       </c>
       <c r="C198" s="5">
         <v>0.32373001000000556</v>
       </c>
       <c r="D198" s="5">
         <v>6.5702666858214132</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>61.291758168999998</v>
       </c>
       <c r="C199" s="5">
         <v>8.1600083999994411E-2</v>
       </c>
       <c r="D199" s="5">
         <v>1.6115178624470206</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>61.608318621000002</v>
       </c>
       <c r="C200" s="5">
         <v>0.31656045200000449</v>
       </c>
       <c r="D200" s="5">
         <v>6.3768986951951989</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>61.140717742</v>
       </c>
       <c r="C201" s="5">
         <v>-0.46760087900000258</v>
       </c>
       <c r="D201" s="5">
         <v>-8.7371315253242159</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>61.171206867000002</v>
       </c>
       <c r="C202" s="5">
         <v>3.0489125000002559E-2</v>
       </c>
       <c r="D202" s="5">
         <v>0.60004960843540456</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>60.899032198999997</v>
       </c>
       <c r="C203" s="5">
         <v>-0.27217466800000523</v>
       </c>
       <c r="D203" s="5">
         <v>-5.210528023372607</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>61.260504961000002</v>
       </c>
       <c r="C204" s="5">
         <v>0.36147276200000533</v>
       </c>
       <c r="D204" s="5">
         <v>7.3599193541406205</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>61.529377234999998</v>
       </c>
       <c r="C205" s="5">
         <v>0.26887227399999603</v>
       </c>
       <c r="D205" s="5">
         <v>5.3958147530835943</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>62.205471609999996</v>
       </c>
       <c r="C206" s="5">
         <v>0.67609437499999814</v>
       </c>
       <c r="D206" s="5">
         <v>14.012589902783867</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>62.133009377999997</v>
       </c>
       <c r="C207" s="5">
         <v>-7.246223199999946E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-1.388940981156761</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>62.45721992</v>
       </c>
       <c r="C208" s="5">
         <v>0.32421054200000299</v>
       </c>
       <c r="D208" s="5">
         <v>6.4444744802807818</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>63.237097337999998</v>
       </c>
       <c r="C209" s="5">
         <v>0.7798774179999981</v>
       </c>
       <c r="D209" s="5">
         <v>16.056998698153958</v>
       </c>
       <c r="E209" s="5">
         <v>3.860744236965985</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>63.420858909000003</v>
       </c>
       <c r="C210" s="5">
         <v>0.18376157100000512</v>
       </c>
       <c r="D210" s="5">
         <v>3.5433729009104242</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>63.159395447999998</v>
       </c>
       <c r="C211" s="5">
         <v>-0.26146346100000528</v>
       </c>
       <c r="D211" s="5">
         <v>-4.8365584649042059</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>63.432471268</v>
       </c>
       <c r="C212" s="5">
         <v>0.27307582000000252</v>
       </c>
       <c r="D212" s="5">
         <v>5.3134899100103716</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>64.162951241000002</v>
       </c>
       <c r="C213" s="5">
         <v>0.73047997300000134</v>
       </c>
       <c r="D213" s="5">
         <v>14.728786922874404</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>64.418597125999995</v>
       </c>
       <c r="C214" s="5">
         <v>0.25564588499999275</v>
       </c>
       <c r="D214" s="5">
         <v>4.887364810456285</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>64.237998630000007</v>
       </c>
       <c r="C215" s="5">
         <v>-0.18059849599998756</v>
       </c>
       <c r="D215" s="5">
         <v>-3.3128255927166395</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>64.938120742999999</v>
       </c>
       <c r="C216" s="5">
         <v>0.70012211299999194</v>
       </c>
       <c r="D216" s="5">
         <v>13.891830859388987</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>64.748574726000001</v>
       </c>
       <c r="C217" s="5">
         <v>-0.18954601699999785</v>
       </c>
       <c r="D217" s="5">
         <v>-3.4469583424404315</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>65.924784127999999</v>
       </c>
       <c r="C218" s="5">
         <v>1.1762094019999978</v>
       </c>
       <c r="D218" s="5">
         <v>24.114362411987301</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>65.750027072999998</v>
       </c>
       <c r="C219" s="5">
         <v>-0.17475705500000061</v>
       </c>
       <c r="D219" s="5">
         <v>-3.1350551625124234</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>66.021931632000005</v>
       </c>
       <c r="C220" s="5">
         <v>0.27190455900000643</v>
       </c>
       <c r="D220" s="5">
         <v>5.0769567997247966</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>66.438995035000005</v>
       </c>
       <c r="C221" s="5">
         <v>0.41706340300000022</v>
       </c>
       <c r="D221" s="5">
         <v>7.8494506669540387</v>
       </c>
       <c r="E221" s="5">
         <v>5.0633217395889885</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>66.306897906000003</v>
       </c>
       <c r="C222" s="5">
         <v>-0.1320971290000017</v>
       </c>
       <c r="D222" s="5">
         <v>-2.3599778489052703</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>66.997812045000003</v>
       </c>
       <c r="C223" s="5">
         <v>0.6909141390000002</v>
       </c>
       <c r="D223" s="5">
         <v>13.246011886248432</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>67.234429583999997</v>
       </c>
       <c r="C224" s="5">
         <v>0.23661753899999383</v>
       </c>
       <c r="D224" s="5">
         <v>4.3213634667945922</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>64.564461858000001</v>
       </c>
       <c r="C225" s="5">
         <v>-2.6699677259999959</v>
       </c>
       <c r="D225" s="5">
         <v>-38.50755937418603</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>65.453882856000007</v>
       </c>
       <c r="C226" s="5">
         <v>0.88942099800000562</v>
       </c>
       <c r="D226" s="5">
         <v>17.842664020249366</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>65.317473508000006</v>
       </c>
       <c r="C227" s="5">
         <v>-0.13640934800000082</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.4723959457413236</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4723959457413347</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>64.903892233999997</v>
       </c>
       <c r="C228" s="5">
         <v>-0.4135812740000091</v>
       </c>
       <c r="D228" s="5">
         <v>-7.3391309905003643</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>64.664324086999997</v>
       </c>
       <c r="C229" s="5">
         <v>-0.23956814699999995</v>
       </c>
       <c r="D229" s="5">
         <v>-4.3405220446914079</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>65.572964827999996</v>
       </c>
       <c r="C230" s="5">
         <v>0.90864074099999925</v>
       </c>
       <c r="D230" s="5">
         <v>18.228161361912743</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>66.301520034000006</v>
       </c>
       <c r="C231" s="5">
         <v>0.72855520600001</v>
       </c>
       <c r="D231" s="5">
         <v>14.178406527965738</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>66.319772442000001</v>
       </c>
       <c r="C232" s="5">
         <v>1.8252407999995057E-2</v>
       </c>
       <c r="D232" s="5">
         <v>0.33085340385361484</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>66.714595161000005</v>
       </c>
       <c r="C233" s="5">
         <v>0.39482271900000399</v>
       </c>
       <c r="D233" s="5">
         <v>7.3826039506527996</v>
       </c>
       <c r="E233" s="5">
         <v>0.41481681933150938</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>67.323410698000004</v>
       </c>
       <c r="C234" s="5">
         <v>0.60881553699999813</v>
       </c>
       <c r="D234" s="5">
         <v>11.517508572857738</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>67.209374260000004</v>
       </c>
       <c r="C235" s="5">
         <v>-0.11403643799999941</v>
       </c>
       <c r="D235" s="5">
         <v>-2.0138021426643116</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>67.360671801999999</v>
       </c>
       <c r="C236" s="5">
         <v>0.15129754199999468</v>
       </c>
       <c r="D236" s="5">
         <v>2.7350635283941438</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>68.319059912</v>
       </c>
       <c r="C237" s="5">
         <v>0.95838811000000135</v>
       </c>
       <c r="D237" s="5">
         <v>18.474712297531571</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>68.085713685000002</v>
       </c>
       <c r="C238" s="5">
         <v>-0.23334622699999841</v>
       </c>
       <c r="D238" s="5">
         <v>-4.0225185579458644</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>68.429168836000002</v>
       </c>
       <c r="C239" s="5">
         <v>0.34345515100000057</v>
       </c>
       <c r="D239" s="5">
         <v>6.2241462645684198</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>67.596008900000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.83315993600000127</v>
       </c>
       <c r="D240" s="5">
         <v>-13.670848123058333</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>67.353412836999993</v>
       </c>
       <c r="C241" s="5">
         <v>-0.24259606300000769</v>
       </c>
       <c r="D241" s="5">
         <v>-4.222692201576228</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>68.600143510999999</v>
       </c>
       <c r="C242" s="5">
         <v>1.2467306740000055</v>
       </c>
       <c r="D242" s="5">
         <v>24.619215252952298</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>69.443222779999999</v>
       </c>
       <c r="C243" s="5">
         <v>0.84307926900000041</v>
       </c>
       <c r="D243" s="5">
         <v>15.786552169305113</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>69.475969939999999</v>
       </c>
       <c r="C244" s="5">
         <v>3.2747159999999553E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.56735086960486569</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>69.597267462000005</v>
       </c>
       <c r="C245" s="5">
         <v>0.1212975220000061</v>
       </c>
       <c r="D245" s="5">
         <v>2.1153053367795271</v>
       </c>
       <c r="E245" s="5">
         <v>4.3209020365683859</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>69.764617457</v>
       </c>
       <c r="C246" s="5">
         <v>0.16734999499999503</v>
       </c>
       <c r="D246" s="5">
         <v>2.9239257761742854</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>70.076102984000002</v>
       </c>
       <c r="C247" s="5">
         <v>0.31148552700000209</v>
       </c>
       <c r="D247" s="5">
         <v>5.4913135450604056</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>70.396681701000006</v>
       </c>
       <c r="C248" s="5">
         <v>0.32057871700000362</v>
       </c>
       <c r="D248" s="5">
         <v>5.6299203465092651</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>70.386827135000004</v>
       </c>
       <c r="C249" s="5">
         <v>-9.8545660000013413E-3</v>
       </c>
       <c r="D249" s="5">
         <v>-0.16785420048618382</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>71.200798040999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.81397090599999444</v>
       </c>
       <c r="D250" s="5">
         <v>14.794656241943027</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>70.505179690000006</v>
       </c>
       <c r="C251" s="5">
         <v>-0.69561835099999314</v>
       </c>
       <c r="D251" s="5">
         <v>-11.11388005490852</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>69.454062496000006</v>
       </c>
       <c r="C252" s="5">
         <v>-1.0511171939999997</v>
       </c>
       <c r="D252" s="5">
         <v>-16.49363936525171</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>69.663671864999998</v>
       </c>
       <c r="C253" s="5">
         <v>0.20960936899999183</v>
       </c>
       <c r="D253" s="5">
         <v>3.6822703912130716</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>70.603111513000002</v>
       </c>
       <c r="C254" s="5">
         <v>0.93943964800000401</v>
       </c>
       <c r="D254" s="5">
         <v>17.438298900467863</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>69.654606286999993</v>
       </c>
       <c r="C255" s="5">
         <v>-0.94850522600000886</v>
       </c>
       <c r="D255" s="5">
         <v>-14.981779840179554</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>69.654434882999993</v>
       </c>
       <c r="C256" s="5">
         <v>-1.7140399999959754E-4</v>
       </c>
       <c r="D256" s="5">
         <v>-2.9528846289261779E-3</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>69.908024126000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.25358924300000751</v>
       </c>
       <c r="D257" s="5">
         <v>4.4573616541901506</v>
       </c>
       <c r="E257" s="5">
         <v>0.44650698990398308</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>69.636176020999997</v>
       </c>
       <c r="C258" s="5">
         <v>-0.27184810500000367</v>
       </c>
       <c r="D258" s="5">
         <v>-4.5678642469844206</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>69.374484178000003</v>
       </c>
       <c r="C259" s="5">
         <v>-0.26169184299999415</v>
       </c>
       <c r="D259" s="5">
         <v>-4.4175338739617986</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>69.548485502999995</v>
       </c>
       <c r="C260" s="5">
         <v>0.17400132499999188</v>
       </c>
       <c r="D260" s="5">
         <v>3.0516433662627351</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>69.695846606999993</v>
       </c>
       <c r="C261" s="5">
         <v>0.14736110399999802</v>
       </c>
       <c r="D261" s="5">
         <v>2.5724310435023989</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>69.504738209999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.1911083969999936</v>
       </c>
       <c r="D262" s="5">
         <v>-3.2412680939971406</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>70.225892583999993</v>
       </c>
       <c r="C263" s="5">
         <v>0.72115437399999394</v>
       </c>
       <c r="D263" s="5">
         <v>13.186406414657647</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>70.220147703999999</v>
       </c>
       <c r="C264" s="5">
         <v>-5.7448799999946232E-3</v>
       </c>
       <c r="D264" s="5">
         <v>-9.8122712709591831E-2</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>70.290286418999997</v>
       </c>
       <c r="C265" s="5">
         <v>7.0138714999998797E-2</v>
       </c>
       <c r="D265" s="5">
         <v>1.2052150614012769</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>70.796824000000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.50653758100000346</v>
       </c>
       <c r="D266" s="5">
         <v>8.9987577361103188</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>69.289590536999995</v>
       </c>
       <c r="C267" s="5">
         <v>-1.5072334630000057</v>
       </c>
       <c r="D267" s="5">
         <v>-22.75851143677804</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>69.333354385000007</v>
       </c>
       <c r="C268" s="5">
         <v>4.3763848000011762E-2</v>
       </c>
       <c r="D268" s="5">
         <v>0.76056787630485179</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>69.172949658999997</v>
       </c>
       <c r="C269" s="5">
         <v>-0.1604047260000101</v>
       </c>
       <c r="D269" s="5">
         <v>-2.7411798634083495</v>
       </c>
       <c r="E269" s="5">
         <v>-1.0514879746495565</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>69.764598659000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.59164900000000387</v>
       </c>
       <c r="D270" s="5">
         <v>10.760691887005747</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>69.530104037000001</v>
       </c>
       <c r="C271" s="5">
         <v>-0.23449462199999971</v>
       </c>
       <c r="D271" s="5">
         <v>-3.9597352594336832</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>69.561791536000001</v>
       </c>
       <c r="C272" s="5">
         <v>3.168749900000023E-2</v>
       </c>
       <c r="D272" s="5">
         <v>0.54825828517766073</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>69.471938256000001</v>
       </c>
       <c r="C273" s="5">
         <v>-8.9853279999999813E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-1.5390805880615366</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>69.679737642999996</v>
       </c>
       <c r="C274" s="5">
         <v>0.20779938699999434</v>
       </c>
       <c r="D274" s="5">
         <v>3.6489942169454226</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>68.567079961999994</v>
       </c>
       <c r="C275" s="5">
         <v>-1.1126576810000017</v>
       </c>
       <c r="D275" s="5">
         <v>-17.565354392316657</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>69.868376814000001</v>
       </c>
       <c r="C276" s="5">
         <v>1.3012968520000072</v>
       </c>
       <c r="D276" s="5">
         <v>25.308343510350362</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>69.953902655999997</v>
       </c>
       <c r="C277" s="5">
         <v>8.5525841999995578E-2</v>
       </c>
       <c r="D277" s="5">
         <v>1.4788493789687385</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>69.479147889999993</v>
       </c>
       <c r="C278" s="5">
         <v>-0.47475476600000377</v>
       </c>
       <c r="D278" s="5">
         <v>-7.846799707202945</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>69.982287791999994</v>
       </c>
       <c r="C279" s="5">
         <v>0.50313990200000092</v>
       </c>
       <c r="D279" s="5">
         <v>9.0445158922299207</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>69.967396692999998</v>
       </c>
       <c r="C280" s="5">
         <v>-1.4891098999996188E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-0.25504197601639023</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>69.912965842999995</v>
       </c>
       <c r="C281" s="5">
         <v>-5.4430850000002806E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-0.92955111129421342</v>
       </c>
       <c r="E281" s="5">
         <v>1.0698057371386405</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>70.026541111</v>
       </c>
       <c r="C282" s="5">
         <v>0.11357526800000528</v>
       </c>
       <c r="D282" s="5">
         <v>1.966940980812204</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>70.196527962000005</v>
       </c>
       <c r="C283" s="5">
         <v>0.16998685100000444</v>
       </c>
       <c r="D283" s="5">
         <v>2.9521632558328514</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>70.298532442999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.10200448099999448</v>
       </c>
       <c r="D284" s="5">
         <v>1.7577567306882091</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>69.873963273000001</v>
       </c>
       <c r="C285" s="5">
         <v>-0.42456916999999805</v>
       </c>
       <c r="D285" s="5">
         <v>-7.0114614444638734</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>69.663395098999999</v>
       </c>
       <c r="C286" s="5">
         <v>-0.21056817400000227</v>
       </c>
       <c r="D286" s="5">
         <v>-3.5569117907645831</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>68.572125239000002</v>
       </c>
       <c r="C287" s="5">
         <v>-1.091269859999997</v>
       </c>
       <c r="D287" s="5">
         <v>-17.259968839379379</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>69.640863984999996</v>
       </c>
       <c r="C288" s="5">
         <v>1.068738745999994</v>
       </c>
       <c r="D288" s="5">
         <v>20.392238543041131</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>70.150964629000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.51010064400000488</v>
       </c>
       <c r="D289" s="5">
         <v>9.1525690467620038</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>69.848466048000006</v>
       </c>
       <c r="C290" s="5">
         <v>-0.30249858099999472</v>
       </c>
       <c r="D290" s="5">
         <v>-5.0535550944139533</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>69.314470122000003</v>
       </c>
       <c r="C291" s="5">
         <v>-0.5339959260000029</v>
       </c>
       <c r="D291" s="5">
         <v>-8.7979887541181903</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>69.304410661000006</v>
       </c>
       <c r="C292" s="5">
         <v>-1.0059460999997327E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-0.17401449430510807</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>69.264076352999993</v>
       </c>
       <c r="C293" s="5">
         <v>-4.0334308000012697E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.69615397429771964</v>
       </c>
       <c r="E293" s="5">
         <v>-0.92813898277063211</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>68.667776775999997</v>
       </c>
       <c r="C294" s="5">
         <v>-0.59629957699999636</v>
       </c>
       <c r="D294" s="5">
         <v>-9.8554918285093223</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>68.859279686999997</v>
       </c>
       <c r="C295" s="5">
         <v>0.19150291100000061</v>
       </c>
       <c r="D295" s="5">
         <v>3.3984109698351528</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>68.769487491999996</v>
       </c>
       <c r="C296" s="5">
         <v>-8.9792195000001129E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-1.5536206414369702</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>69.239399139</v>
       </c>
       <c r="C297" s="5">
         <v>0.46991164700000354</v>
       </c>
       <c r="D297" s="5">
         <v>8.515064228122359</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>69.293113164999994</v>
       </c>
       <c r="C298" s="5">
         <v>5.3714025999994419E-2</v>
       </c>
       <c r="D298" s="5">
         <v>0.93490939483786839</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>69.225439195000007</v>
       </c>
       <c r="C299" s="5">
         <v>-6.7673969999987094E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-1.1656853862836436</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>69.221880048000003</v>
       </c>
       <c r="C300" s="5">
         <v>-3.5591470000042591E-3</v>
       </c>
       <c r="D300" s="5">
         <v>-6.1679187969343463E-2</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>69.302469392999996</v>
       </c>
       <c r="C301" s="5">
         <v>8.0589344999992818E-2</v>
       </c>
       <c r="D301" s="5">
         <v>1.4060418288623255</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>68.970080498000002</v>
       </c>
       <c r="C302" s="5">
         <v>-0.33238889499999402</v>
       </c>
       <c r="D302" s="5">
         <v>-5.6060243556334211</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>69.371644896000006</v>
       </c>
       <c r="C303" s="5">
         <v>0.40156439800000499</v>
       </c>
       <c r="D303" s="5">
         <v>7.2148922668890725</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>69.446499113000002</v>
       </c>
       <c r="C304" s="5">
         <v>7.485421699999506E-2</v>
       </c>
       <c r="D304" s="5">
         <v>1.3025504174020375</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>69.491446065000005</v>
       </c>
       <c r="C305" s="5">
         <v>4.4946952000003648E-2</v>
       </c>
       <c r="D305" s="5">
         <v>0.77943099713642106</v>
       </c>
       <c r="E305" s="5">
         <v>0.32826498810325511</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>69.727853723999999</v>
       </c>
       <c r="C306" s="5">
         <v>0.23640765899999394</v>
       </c>
       <c r="D306" s="5">
         <v>4.1596185052861667</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>69.782536037</v>
       </c>
       <c r="C307" s="5">
         <v>5.4682313000000704E-2</v>
       </c>
       <c r="D307" s="5">
         <v>0.94513946070757804</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>69.805931298999994</v>
       </c>
       <c r="C308" s="5">
         <v>2.3395261999993977E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.40305412921506356</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>69.215885827999998</v>
       </c>
       <c r="C309" s="5">
         <v>-0.59004547099999627</v>
       </c>
       <c r="D309" s="5">
         <v>-9.684670517881921</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>69.281967073999994</v>
       </c>
       <c r="C310" s="5">
         <v>6.6081245999995986E-2</v>
       </c>
       <c r="D310" s="5">
         <v>1.1516894818691892</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>69.432263105000004</v>
       </c>
       <c r="C311" s="5">
         <v>0.15029603100001054</v>
       </c>
       <c r="D311" s="5">
         <v>2.6344915587635853</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>69.516641723999996</v>
       </c>
       <c r="C312" s="5">
         <v>8.4378618999991772E-2</v>
       </c>
       <c r="D312" s="5">
         <v>1.4681052754450308</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>69.701798089999997</v>
       </c>
       <c r="C313" s="5">
         <v>0.18515636600000107</v>
       </c>
       <c r="D313" s="5">
         <v>3.2434186418642152</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>69.531200593999998</v>
       </c>
       <c r="C314" s="5">
         <v>-0.17059749599999918</v>
       </c>
       <c r="D314" s="5">
         <v>-2.8978243860123709</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>69.655184981999994</v>
       </c>
       <c r="C315" s="5">
         <v>0.12398438799999667</v>
       </c>
       <c r="D315" s="5">
         <v>2.1608877210170352</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>69.816167793000005</v>
       </c>
       <c r="C316" s="5">
         <v>0.16098281100001088</v>
       </c>
       <c r="D316" s="5">
         <v>2.8088927353850268</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>69.799849124999994</v>
       </c>
       <c r="C317" s="5">
         <v>-1.6318668000010916E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-0.28012489836376497</v>
       </c>
       <c r="E317" s="5">
         <v>0.44380003218169595</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>70.090878313000005</v>
       </c>
       <c r="C318" s="5">
         <v>0.29102918800001021</v>
       </c>
       <c r="D318" s="5">
         <v>5.1197258751511487</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>70.103225289999997</v>
       </c>
       <c r="C319" s="5">
         <v>1.2346976999992876E-2</v>
       </c>
       <c r="D319" s="5">
         <v>0.21159295198474037</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>70.246046520999997</v>
       </c>
       <c r="C320" s="5">
         <v>0.14282123099999922</v>
       </c>
       <c r="D320" s="5">
         <v>2.4723395667306303</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>70.494066189999998</v>
       </c>
       <c r="C321" s="5">
         <v>0.24801966900000139</v>
       </c>
       <c r="D321" s="5">
         <v>4.3201252590978401</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>70.659094287000002</v>
       </c>
       <c r="C322" s="5">
         <v>0.16502809700000398</v>
       </c>
       <c r="D322" s="5">
         <v>2.845679582883176</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>70.742155682000003</v>
       </c>
       <c r="C323" s="5">
         <v>8.3061395000001426E-2</v>
       </c>
       <c r="D323" s="5">
         <v>1.4197837475970365</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>70.645206086000002</v>
       </c>
       <c r="C324" s="5">
         <v>-9.6949596000001748E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-1.6322176273377953</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>70.846275305000006</v>
       </c>
       <c r="C325" s="5">
         <v>0.2010692190000043</v>
       </c>
       <c r="D325" s="5">
         <v>3.4693957040153656</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>71.501874849000004</v>
       </c>
       <c r="C326" s="5">
         <v>0.65559954399999754</v>
       </c>
       <c r="D326" s="5">
         <v>11.6875811938433</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>71.427101203999996</v>
       </c>
       <c r="C327" s="5">
         <v>-7.4773645000007605E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-1.2477166669008555</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>71.294783819000003</v>
       </c>
       <c r="C328" s="5">
         <v>-0.13231738499999324</v>
       </c>
       <c r="D328" s="5">
         <v>-2.2004679603429667</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>71.098618642000005</v>
       </c>
       <c r="C329" s="5">
         <v>-0.19616517699999747</v>
       </c>
       <c r="D329" s="5">
         <v>-3.2522489634216556</v>
       </c>
       <c r="E329" s="5">
         <v>1.8607053357294845</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>71.206305576999995</v>
       </c>
       <c r="C330" s="5">
         <v>0.1076869349999896</v>
       </c>
       <c r="D330" s="5">
         <v>1.8327537857478315</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>71.612080507000002</v>
       </c>
       <c r="C331" s="5">
         <v>0.40577493000000686</v>
       </c>
       <c r="D331" s="5">
         <v>7.0567488684305291</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>71.448363556000004</v>
       </c>
       <c r="C332" s="5">
         <v>-0.16371695099999783</v>
       </c>
       <c r="D332" s="5">
         <v>-2.7091629686130991</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>71.430198649000005</v>
       </c>
       <c r="C333" s="5">
         <v>-1.8164906999999175E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-0.30465965795438699</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>71.473948737000001</v>
       </c>
       <c r="C334" s="5">
         <v>4.3750087999995912E-2</v>
       </c>
       <c r="D334" s="5">
         <v>0.7374657249388239</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>71.445517964999993</v>
       </c>
       <c r="C335" s="5">
         <v>-2.8430772000007209E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-0.47629081036555387</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>70.956832878</v>
       </c>
       <c r="C336" s="5">
         <v>-0.48868508699999325</v>
       </c>
       <c r="D336" s="5">
         <v>-7.9061130287859545</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>71.197081079</v>
       </c>
       <c r="C337" s="5">
         <v>0.24024820099999999</v>
       </c>
       <c r="D337" s="5">
         <v>4.1395253423783585</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>71.528264978999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.3311838999999992</v>
       </c>
       <c r="D338" s="5">
         <v>5.7270274423550704</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>71.713867738999994</v>
       </c>
       <c r="C339" s="5">
         <v>0.18560275999999476</v>
       </c>
       <c r="D339" s="5">
         <v>3.1586053497121513</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>71.659352002000006</v>
       </c>
       <c r="C340" s="5">
         <v>-5.4515736999988462E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-0.90841647781993995</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>71.919805651000004</v>
       </c>
       <c r="C341" s="5">
         <v>0.26045364899999868</v>
       </c>
       <c r="D341" s="5">
         <v>4.4497829975442382</v>
       </c>
       <c r="E341" s="5">
         <v>1.1549971359287481</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>72.134179403000005</v>
       </c>
       <c r="C342" s="5">
         <v>0.2143737520000002</v>
       </c>
       <c r="D342" s="5">
         <v>3.6361058721428474</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>72.193369887000003</v>
       </c>
       <c r="C343" s="5">
         <v>5.9190483999998378E-2</v>
       </c>
       <c r="D343" s="5">
         <v>0.9891291174924266</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>72.125857216</v>
       </c>
       <c r="C344" s="5">
         <v>-6.7512671000002911E-2</v>
       </c>
       <c r="D344" s="5">
         <v>-1.1164433460488121</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>72.126108645000002</v>
       </c>
       <c r="C345" s="5">
         <v>2.5142900000219015E-4</v>
       </c>
       <c r="D345" s="5">
         <v>4.1832512839734548E-3</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>72.035975406999995</v>
       </c>
       <c r="C346" s="5">
         <v>-9.0133238000007054E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-1.4893299748978128</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>71.861021265000005</v>
       </c>
       <c r="C347" s="5">
         <v>-0.17495414199999004</v>
       </c>
       <c r="D347" s="5">
         <v>-2.875828778686218</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>71.333928854000007</v>
       </c>
       <c r="C348" s="5">
         <v>-0.52709241099999815</v>
       </c>
       <c r="D348" s="5">
         <v>-8.4553197898622923</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>71.784145175999996</v>
       </c>
       <c r="C349" s="5">
         <v>0.45021632199998862</v>
       </c>
       <c r="D349" s="5">
         <v>7.8421816987717774</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>71.845555704999995</v>
       </c>
       <c r="C350" s="5">
         <v>6.1410528999999769E-2</v>
       </c>
       <c r="D350" s="5">
         <v>1.0314305896371057</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>71.959374678000003</v>
       </c>
       <c r="C351" s="5">
         <v>0.11381897300000787</v>
       </c>
       <c r="D351" s="5">
         <v>1.9177128698556256</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>72.046112506</v>
       </c>
       <c r="C352" s="5">
         <v>8.6737827999996853E-2</v>
       </c>
       <c r="D352" s="5">
         <v>1.4560745298391575</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>72.091667694999998</v>
       </c>
       <c r="C353" s="5">
         <v>4.5555188999998109E-2</v>
       </c>
       <c r="D353" s="5">
         <v>0.76141151778188476</v>
       </c>
       <c r="E353" s="5">
         <v>0.23896344330236463</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>72.283697919000005</v>
       </c>
       <c r="C354" s="5">
         <v>0.19203022400000691</v>
       </c>
       <c r="D354" s="5">
         <v>3.243681241626728</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>72.454314240000002</v>
       </c>
       <c r="C355" s="5">
         <v>0.17061632099999713</v>
       </c>
       <c r="D355" s="5">
         <v>2.8695065729611446</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>72.560172367000007</v>
       </c>
       <c r="C356" s="5">
         <v>0.10585812700000474</v>
       </c>
       <c r="D356" s="5">
         <v>1.7673966257737428</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>72.491745078999998</v>
       </c>
       <c r="C357" s="5">
         <v>-6.8427288000009412E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-1.1257992116542992</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>72.491248919</v>
       </c>
       <c r="C358" s="5">
         <v>-4.961599999973032E-4</v>
       </c>
       <c r="D358" s="5">
         <v>-8.2129294434296618E-3</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>71.922459570000001</v>
       </c>
       <c r="C359" s="5">
         <v>-0.56878934899999933</v>
       </c>
       <c r="D359" s="5">
         <v>-9.019695854387022</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>71.178727123000002</v>
       </c>
       <c r="C360" s="5">
         <v>-0.7437324469999993</v>
       </c>
       <c r="D360" s="5">
         <v>-11.726928445994901</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>71.707552043000007</v>
       </c>
       <c r="C361" s="5">
         <v>0.52882492000000525</v>
       </c>
       <c r="D361" s="5">
         <v>9.2889248432196592</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>72.262997076999994</v>
       </c>
       <c r="C362" s="5">
         <v>0.55544503399998746</v>
       </c>
       <c r="D362" s="5">
         <v>9.7015783298062264</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>72.495701761999996</v>
       </c>
       <c r="C363" s="5">
         <v>0.23270468500000163</v>
       </c>
       <c r="D363" s="5">
         <v>3.9334781056975743</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>72.641342703000007</v>
       </c>
       <c r="C364" s="5">
         <v>0.14564094100001057</v>
       </c>
       <c r="D364" s="5">
         <v>2.4375678524655831</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>72.614178167999995</v>
       </c>
       <c r="C365" s="5">
         <v>-2.7164535000011369E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.44782323075336361</v>
       </c>
       <c r="E365" s="5">
         <v>0.72478621969267465</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>71.921930966000005</v>
       </c>
       <c r="C366" s="5">
         <v>-0.69224720199999012</v>
       </c>
       <c r="D366" s="5">
         <v>-10.858703026141347</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>72.184474382000005</v>
       </c>
       <c r="C367" s="5">
         <v>0.26254341599999975</v>
       </c>
       <c r="D367" s="5">
         <v>4.4694998019735976</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>72.461367765999995</v>
       </c>
       <c r="C368" s="5">
         <v>0.27689338399999031</v>
       </c>
       <c r="D368" s="5">
         <v>4.7014623789729093</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>70.193943516000004</v>
       </c>
       <c r="C369" s="5">
         <v>-2.2674242499999906</v>
       </c>
       <c r="D369" s="5">
         <v>-31.716248451951547</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>69.511222255999996</v>
       </c>
       <c r="C370" s="5">
         <v>-0.6827212600000081</v>
       </c>
       <c r="D370" s="5">
         <v>-11.066906835572476</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>69.669942577</v>
       </c>
       <c r="C371" s="5">
         <v>0.15872032100000411</v>
       </c>
       <c r="D371" s="5">
         <v>2.7747267210680882</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>70.013811195000002</v>
       </c>
       <c r="C372" s="5">
         <v>0.3438686180000019</v>
       </c>
       <c r="D372" s="5">
         <v>6.086274403985481</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>70.506051665000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.49224046999999871</v>
       </c>
       <c r="D373" s="5">
         <v>8.7707466705805537</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>68.716902629000003</v>
       </c>
       <c r="C374" s="5">
         <v>-1.7891490359999977</v>
       </c>
       <c r="D374" s="5">
         <v>-26.540804145646067</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>66.530296127</v>
       </c>
       <c r="C375" s="5">
         <v>-2.1866065020000036</v>
       </c>
       <c r="D375" s="5">
         <v>-32.162385218698319</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>66.885411231999996</v>
       </c>
       <c r="C376" s="5">
         <v>0.35511510499999588</v>
       </c>
       <c r="D376" s="5">
         <v>6.5965971529305278</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>67.252387354999996</v>
       </c>
       <c r="C377" s="5">
         <v>0.3669761230000006</v>
       </c>
       <c r="D377" s="5">
         <v>6.7863271902866895</v>
       </c>
       <c r="E377" s="5">
         <v>-7.383944772596573</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>67.128757804000003</v>
       </c>
       <c r="C378" s="5">
         <v>-0.1236295509999934</v>
       </c>
       <c r="D378" s="5">
         <v>-2.183783451984922</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>67.184982273000003</v>
       </c>
       <c r="C379" s="5">
         <v>5.6224468999999999E-2</v>
       </c>
       <c r="D379" s="5">
         <v>1.0097168186225636</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>67.251708457000007</v>
       </c>
       <c r="C380" s="5">
         <v>6.6726184000003741E-2</v>
       </c>
       <c r="D380" s="5">
         <v>1.1983371095209749</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>67.487268040999993</v>
       </c>
       <c r="C381" s="5">
         <v>0.23555958399998644</v>
       </c>
       <c r="D381" s="5">
         <v>4.2851125461252471</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>67.536296269999994</v>
       </c>
       <c r="C382" s="5">
         <v>4.9028229000001033E-2</v>
       </c>
       <c r="D382" s="5">
         <v>0.87526915928455296</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>68.200799966999995</v>
       </c>
       <c r="C383" s="5">
         <v>0.66450369700000067</v>
       </c>
       <c r="D383" s="5">
         <v>12.467423351249419</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>68.842251223000005</v>
       </c>
       <c r="C384" s="5">
         <v>0.64145125600001052</v>
       </c>
       <c r="D384" s="5">
         <v>11.888935133038059</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>69.225091851000002</v>
       </c>
       <c r="C385" s="5">
         <v>0.38284062799999674</v>
       </c>
       <c r="D385" s="5">
         <v>6.8812986338333326</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>68.123826706000003</v>
       </c>
       <c r="C386" s="5">
         <v>-1.1012651449999993</v>
       </c>
       <c r="D386" s="5">
         <v>-17.505320760180108</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>67.749640181000004</v>
       </c>
       <c r="C387" s="5">
         <v>-0.37418652499999894</v>
       </c>
       <c r="D387" s="5">
         <v>-6.3957667858772327</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>68.187507478000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.43786729699999682</v>
       </c>
       <c r="D388" s="5">
         <v>8.0373369582667831</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>68.013852650000004</v>
       </c>
       <c r="C389" s="5">
         <v>-0.17365482799999654</v>
       </c>
       <c r="D389" s="5">
         <v>-3.0136249445427588</v>
       </c>
       <c r="E389" s="5">
         <v>1.1322502069413876</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>68.511724240000007</v>
       </c>
       <c r="C390" s="5">
         <v>0.49787159000000258</v>
       </c>
       <c r="D390" s="5">
         <v>9.1466113250546535</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>68.459411110999994</v>
       </c>
       <c r="C391" s="5">
         <v>-5.2313129000012282E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-0.91243932253649573</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>68.810652629000003</v>
       </c>
       <c r="C392" s="5">
         <v>0.35124151800000902</v>
       </c>
       <c r="D392" s="5">
         <v>6.3335258535646366</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>69.028161249999997</v>
       </c>
       <c r="C393" s="5">
         <v>0.21750862099999324</v>
       </c>
       <c r="D393" s="5">
         <v>3.8598130663308083</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>69.267679905999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.23951865600000133</v>
       </c>
       <c r="D394" s="5">
         <v>4.2442326770723682</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>69.346017579999994</v>
       </c>
       <c r="C395" s="5">
         <v>7.8337673999996582E-2</v>
       </c>
       <c r="D395" s="5">
         <v>1.3656029459727215</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>69.784818447999996</v>
       </c>
       <c r="C396" s="5">
         <v>0.43880086800000129</v>
       </c>
       <c r="D396" s="5">
         <v>7.8631580237341625</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>70.607529009999993</v>
       </c>
       <c r="C397" s="5">
         <v>0.82271056199999748</v>
       </c>
       <c r="D397" s="5">
         <v>15.10143070568315</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>69.909363951000003</v>
       </c>
       <c r="C398" s="5">
         <v>-0.69816505899999015</v>
       </c>
       <c r="D398" s="5">
         <v>-11.241071131527026</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>69.87180832</v>
       </c>
       <c r="C399" s="5">
         <v>-3.7555631000003586E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-0.64274422528921571</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>69.981891359000002</v>
       </c>
       <c r="C400" s="5">
         <v>0.11008303900000271</v>
       </c>
       <c r="D400" s="5">
         <v>1.9070689501772264</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>70.131942382000005</v>
       </c>
       <c r="C401" s="5">
         <v>0.15005102300000317</v>
       </c>
       <c r="D401" s="5">
         <v>2.6035292168738122</v>
       </c>
       <c r="E401" s="5">
         <v>3.1142034298508481</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>70.155203053999998</v>
       </c>
       <c r="C402" s="5">
         <v>2.3260671999992155E-2</v>
       </c>
       <c r="D402" s="5">
         <v>0.39873101944396527</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>70.346231170999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.19102811700000188</v>
       </c>
       <c r="D403" s="5">
         <v>3.3169048059629169</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>70.604112846000007</v>
       </c>
       <c r="C404" s="5">
         <v>0.25788167500000725</v>
       </c>
       <c r="D404" s="5">
         <v>4.4888588703132726</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>70.596445637000002</v>
       </c>
       <c r="C405" s="5">
         <v>-7.6672090000045046E-3</v>
       </c>
       <c r="D405" s="5">
         <v>-0.13023543748857946</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>70.711282237999995</v>
       </c>
       <c r="C406" s="5">
         <v>0.11483660099999327</v>
       </c>
       <c r="D406" s="5">
         <v>1.9695540210820761</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>71.191810138999998</v>
       </c>
       <c r="C407" s="5">
         <v>0.48052790100000209</v>
       </c>
       <c r="D407" s="5">
         <v>8.4665622491696624</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>71.217959852000007</v>
       </c>
       <c r="C408" s="5">
         <v>2.6149713000009456E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.44166775872518382</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>72.450904709</v>
       </c>
       <c r="C409" s="5">
         <v>1.2329448569999926</v>
       </c>
       <c r="D409" s="5">
         <v>22.871571762208355</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>72.034072706000003</v>
       </c>
       <c r="C410" s="5">
         <v>-0.41683200299999612</v>
       </c>
       <c r="D410" s="5">
         <v>-6.6896361412060568</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>71.396365536999994</v>
       </c>
       <c r="C411" s="5">
         <v>-0.63770716900000934</v>
       </c>
       <c r="D411" s="5">
         <v>-10.121127816673148</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>72.538089854000006</v>
       </c>
       <c r="C412" s="5">
         <v>1.141724317000012</v>
       </c>
       <c r="D412" s="5">
         <v>20.97068189442728</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>72.727534563000006</v>
       </c>
       <c r="C413" s="5">
         <v>0.18944470899999999</v>
       </c>
       <c r="D413" s="5">
         <v>3.1794012570002472</v>
       </c>
       <c r="E413" s="5">
         <v>3.7010128236034445</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>72.764349867000007</v>
       </c>
       <c r="C414" s="5">
         <v>3.6815304000000992E-2</v>
       </c>
       <c r="D414" s="5">
         <v>0.60914441722319523</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>73.195858013000006</v>
       </c>
       <c r="C415" s="5">
         <v>0.43150814599999876</v>
       </c>
       <c r="D415" s="5">
         <v>7.3530114479111619</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>72.969384844999993</v>
       </c>
       <c r="C416" s="5">
         <v>-0.22647316800001249</v>
       </c>
       <c r="D416" s="5">
         <v>-3.6503485016897597</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>73.093344780999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.12395993600000565</v>
       </c>
       <c r="D417" s="5">
         <v>2.0577077289780421</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>73.254239963000003</v>
       </c>
       <c r="C418" s="5">
         <v>0.16089518200000441</v>
       </c>
       <c r="D418" s="5">
         <v>2.6736901766312382</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>73.431880786999997</v>
       </c>
       <c r="C419" s="5">
         <v>0.17764082399999381</v>
       </c>
       <c r="D419" s="5">
         <v>2.9491156651932693</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>73.791806452000003</v>
       </c>
       <c r="C420" s="5">
         <v>0.35992566500000578</v>
       </c>
       <c r="D420" s="5">
         <v>6.0429704381742777</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>74.137504234999994</v>
       </c>
       <c r="C421" s="5">
         <v>0.34569778299999143</v>
       </c>
       <c r="D421" s="5">
         <v>5.7688630867973378</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>73.282817519999995</v>
       </c>
       <c r="C422" s="5">
         <v>-0.85468671499999971</v>
       </c>
       <c r="D422" s="5">
         <v>-12.989761614080441</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>72.018723129999998</v>
       </c>
       <c r="C423" s="5">
         <v>-1.2640943899999968</v>
       </c>
       <c r="D423" s="5">
         <v>-18.844285506231994</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>73.078026206000004</v>
       </c>
       <c r="C424" s="5">
         <v>1.0593030760000062</v>
       </c>
       <c r="D424" s="5">
         <v>19.150727756722951</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>73.070009014999997</v>
       </c>
       <c r="C425" s="5">
         <v>-8.0171910000075286E-3</v>
       </c>
       <c r="D425" s="5">
         <v>-0.1315693215868885</v>
       </c>
       <c r="E425" s="5">
         <v>0.47090067614394826</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>73.224939219999996</v>
       </c>
       <c r="C426" s="5">
         <v>0.15493020499999943</v>
       </c>
       <c r="D426" s="5">
         <v>2.5742398762245822</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>73.093602215000004</v>
       </c>
       <c r="C427" s="5">
         <v>-0.13133700499999179</v>
       </c>
       <c r="D427" s="5">
         <v>-2.1312263382082031</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>73.175554052999999</v>
       </c>
       <c r="C428" s="5">
         <v>8.1951837999994837E-2</v>
       </c>
       <c r="D428" s="5">
         <v>1.3537560955722894</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>72.860782761999999</v>
       </c>
       <c r="C429" s="5">
         <v>-0.31477129099999956</v>
       </c>
       <c r="D429" s="5">
         <v>-5.0415189275527243</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>72.794535612000004</v>
       </c>
       <c r="C430" s="5">
         <v>-6.6247149999995258E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-1.0856353176908473</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>72.624587582999993</v>
       </c>
       <c r="C431" s="5">
         <v>-0.16994802900001105</v>
       </c>
       <c r="D431" s="5">
         <v>-2.7658567396204092</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>72.641176260999998</v>
       </c>
       <c r="C432" s="5">
         <v>1.6588678000005075E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.27444480710259178</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>72.434488189999996</v>
       </c>
       <c r="C433" s="5">
         <v>-0.20668807100000208</v>
       </c>
       <c r="D433" s="5">
         <v>-3.3614658398324893</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>72.480510504999998</v>
       </c>
       <c r="C434" s="5">
         <v>4.6022315000001868E-2</v>
       </c>
       <c r="D434" s="5">
         <v>0.76510760262777922</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>72.258454244999996</v>
       </c>
       <c r="C435" s="5">
         <v>-0.22205626000000223</v>
       </c>
       <c r="D435" s="5">
         <v>-3.6150825106112672</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>72.259886257999995</v>
       </c>
       <c r="C436" s="5">
         <v>1.432012999998733E-3</v>
       </c>
       <c r="D436" s="5">
         <v>2.3784108520708003E-2</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>72.288540452999996</v>
       </c>
       <c r="C437" s="5">
         <v>2.8654195000001437E-2</v>
       </c>
       <c r="D437" s="5">
         <v>0.47689151488485848</v>
       </c>
       <c r="E437" s="5">
         <v>-1.0694792193601366</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>72.428687675000006</v>
       </c>
       <c r="C438" s="5">
         <v>0.14014722200001017</v>
       </c>
       <c r="D438" s="5">
         <v>2.3514317159869957</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>72.452264056000004</v>
       </c>
       <c r="C439" s="5">
         <v>2.3576380999998037E-2</v>
       </c>
       <c r="D439" s="5">
         <v>0.39131405053798307</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>72.383270929999995</v>
       </c>
       <c r="C440" s="5">
         <v>-6.8993126000009397E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-1.1367417068086416</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>72.544273536999995</v>
       </c>
       <c r="C441" s="5">
         <v>0.16100260700000035</v>
       </c>
       <c r="D441" s="5">
         <v>2.7020653409776108</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>72.792546766000001</v>
+        <v>72.703341729000002</v>
       </c>
       <c r="C442" s="5">
-        <v>0.24827322900000581</v>
+        <v>0.15906819200000655</v>
       </c>
       <c r="D442" s="5">
-        <v>4.185033964706486</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6632115978851401</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>72.590434350999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-0.11290737800000272</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-1.8477493822399715</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE9794AA-4573-44DD-9543-667E6BBC1736}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6951F1BE-9503-4653-AD74-9388D712F4D7}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEF7350B-3D9B-4DBD-8231-007397567640}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpgovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>