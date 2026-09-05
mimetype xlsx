--- v7 (2026-07-27)
+++ v8 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{90C7DA0D-09F7-4A43-860E-A4F6BFB611F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5600014C-89B2-48FC-88F1-66FA5C262883}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{382E62FB-DA31-4F8D-999A-10A25804A1C1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FE3966D9-D3DD-42A8-AF09-2B0B0159D330}"/>
   </bookViews>
   <sheets>
     <sheet name="elpgovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54D3E5E1-9DA5-4D43-A824-ACDD8AEBA1E4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F2285AF-E06C-4C5C-B198-C50688CB01CB}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>44.810313628999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>44.686655563000002</v>
       </c>
       <c r="C7" s="5">
         <v>-0.12365806599999729</v>
       </c>
       <c r="D7" s="5">
         <v>-3.2617055410791074</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>44.950436365000002</v>
       </c>
       <c r="C8" s="5">
         <v>0.26378080199999943</v>
       </c>
       <c r="D8" s="5">
         <v>7.3180359453578481</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>44.959859033000001</v>
       </c>
       <c r="C9" s="5">
         <v>9.4226679999991347E-3</v>
       </c>
       <c r="D9" s="5">
         <v>0.25183842544356239</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>45.316486685999998</v>
       </c>
       <c r="C10" s="5">
         <v>0.35662765299999677</v>
       </c>
       <c r="D10" s="5">
         <v>9.945003549244479</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>46.126164332000002</v>
       </c>
       <c r="C11" s="5">
         <v>0.80967764600000436</v>
       </c>
       <c r="D11" s="5">
         <v>23.678245231902761</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>45.246277053999997</v>
       </c>
       <c r="C12" s="5">
         <v>-0.87988727800000532</v>
       </c>
       <c r="D12" s="5">
         <v>-20.635533223572267</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>44.323218306999998</v>
       </c>
       <c r="C13" s="5">
         <v>-0.9230587469999989</v>
       </c>
       <c r="D13" s="5">
         <v>-21.912550520646089</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>44.614628983999999</v>
       </c>
       <c r="C14" s="5">
         <v>0.29141067700000178</v>
       </c>
       <c r="D14" s="5">
         <v>8.1812474946925349</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>44.953075783999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.33844679999999983</v>
       </c>
       <c r="D15" s="5">
         <v>9.4927895129445439</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>45.141286289999996</v>
       </c>
       <c r="C16" s="5">
         <v>0.18821050599999722</v>
       </c>
       <c r="D16" s="5">
         <v>5.1415103350001656</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>44.824523708999997</v>
       </c>
       <c r="C17" s="5">
         <v>-0.31676258099999899</v>
       </c>
       <c r="D17" s="5">
         <v>-8.1030616510363132</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>45.481463810000001</v>
       </c>
       <c r="C18" s="5">
         <v>0.65694010100000355</v>
       </c>
       <c r="D18" s="5">
         <v>19.076210141722207</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>45.552604144</v>
       </c>
       <c r="C19" s="5">
         <v>7.1140333999998973E-2</v>
       </c>
       <c r="D19" s="5">
         <v>1.8932253018707046</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>45.582214743999998</v>
       </c>
       <c r="C20" s="5">
         <v>2.9610599999998044E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.78283188944781035</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>46.058402551</v>
       </c>
       <c r="C21" s="5">
         <v>0.47618780700000229</v>
       </c>
       <c r="D21" s="5">
         <v>13.282123318219075</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>46.036924880000001</v>
       </c>
       <c r="C22" s="5">
         <v>-2.1477670999999532E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-0.55814368716441409</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>46.639682651000001</v>
       </c>
       <c r="C23" s="5">
         <v>0.60275777100000028</v>
       </c>
       <c r="D23" s="5">
         <v>16.893769376295854</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>46.097368492999998</v>
       </c>
       <c r="C24" s="5">
         <v>-0.54231415800000349</v>
       </c>
       <c r="D24" s="5">
         <v>-13.094639001657537</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>46.471818139</v>
       </c>
       <c r="C25" s="5">
         <v>0.37444964600000219</v>
       </c>
       <c r="D25" s="5">
         <v>10.19511910856783</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>46.430675870000002</v>
       </c>
       <c r="C26" s="5">
         <v>-4.1142268999998066E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-1.0572220937152488</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>46.921951442999998</v>
       </c>
       <c r="C27" s="5">
         <v>0.4912755729999958</v>
       </c>
       <c r="D27" s="5">
         <v>13.462597728207326</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>46.983657405999999</v>
       </c>
       <c r="C28" s="5">
         <v>6.1705963000001418E-2</v>
       </c>
       <c r="D28" s="5">
         <v>1.5895563865111262</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>47.640498029</v>
       </c>
       <c r="C29" s="5">
         <v>0.65684062300000079</v>
       </c>
       <c r="D29" s="5">
         <v>18.128220573997478</v>
       </c>
       <c r="E29" s="5">
         <v>6.2822180516211468</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>47.362894777999998</v>
       </c>
       <c r="C30" s="5">
         <v>-0.27760325100000216</v>
       </c>
       <c r="D30" s="5">
         <v>-6.7726490901571008</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>47.611411230000002</v>
       </c>
       <c r="C31" s="5">
         <v>0.24851645200000405</v>
       </c>
       <c r="D31" s="5">
         <v>6.4814102304581178</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>48.181584247000004</v>
       </c>
       <c r="C32" s="5">
         <v>0.57017301700000189</v>
       </c>
       <c r="D32" s="5">
         <v>15.356018248068516</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>48.051343770000003</v>
       </c>
       <c r="C33" s="5">
         <v>-0.13024047700000096</v>
       </c>
       <c r="D33" s="5">
         <v>-3.1959475659456893</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>48.073142415</v>
       </c>
       <c r="C34" s="5">
         <v>2.1798644999996952E-2</v>
       </c>
       <c r="D34" s="5">
         <v>0.545744162437245</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>47.936756148999997</v>
       </c>
       <c r="C35" s="5">
         <v>-0.13638626600000237</v>
       </c>
       <c r="D35" s="5">
         <v>-3.3518453945743487</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>48.442902177999997</v>
       </c>
       <c r="C36" s="5">
         <v>0.50614602899999994</v>
       </c>
       <c r="D36" s="5">
         <v>13.432664877074174</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>48.080525141000003</v>
       </c>
       <c r="C37" s="5">
         <v>-0.36237703699999457</v>
       </c>
       <c r="D37" s="5">
         <v>-8.6163317599050053</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>48.251478466000002</v>
       </c>
       <c r="C38" s="5">
         <v>0.17095332499999927</v>
       </c>
       <c r="D38" s="5">
         <v>4.3511095414004108</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>49.804304649000002</v>
       </c>
       <c r="C39" s="5">
         <v>1.5528261830000005</v>
       </c>
       <c r="D39" s="5">
         <v>46.242994655336943</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>50.033185074999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.22888042599999636</v>
       </c>
       <c r="D40" s="5">
         <v>5.6562604630585156</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>50.014063393999997</v>
       </c>
       <c r="C41" s="5">
         <v>-1.9121681000001445E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-0.4576531808462736</v>
       </c>
       <c r="E41" s="5">
         <v>4.9822429722610195</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>49.176343486999997</v>
       </c>
       <c r="C42" s="5">
         <v>-0.83771990700000032</v>
       </c>
       <c r="D42" s="5">
         <v>-18.347568865890374</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>49.853349670999997</v>
       </c>
       <c r="C43" s="5">
         <v>0.67700618399999968</v>
       </c>
       <c r="D43" s="5">
         <v>17.830392958947037</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>49.341857617999999</v>
       </c>
       <c r="C44" s="5">
         <v>-0.51149205299999778</v>
       </c>
       <c r="D44" s="5">
         <v>-11.640383989141634</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>49.261193599000002</v>
       </c>
       <c r="C45" s="5">
         <v>-8.0664018999996756E-2</v>
       </c>
       <c r="D45" s="5">
         <v>-1.9442156087700946</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>49.426956066000002</v>
       </c>
       <c r="C46" s="5">
         <v>0.16576246700000041</v>
       </c>
       <c r="D46" s="5">
         <v>4.1135412863713361</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>49.665382432999998</v>
       </c>
       <c r="C47" s="5">
         <v>0.23842636699999531</v>
       </c>
       <c r="D47" s="5">
         <v>5.944647888009702</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>49.925038753000003</v>
       </c>
       <c r="C48" s="5">
         <v>0.25965632000000483</v>
       </c>
       <c r="D48" s="5">
         <v>6.4573178680002563</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>49.514266601999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.4107721510000033</v>
       </c>
       <c r="D49" s="5">
         <v>-9.4385680547688473</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>49.679227488999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.16496088699999945</v>
       </c>
       <c r="D50" s="5">
         <v>4.0719755547408809</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>49.476773440999999</v>
       </c>
       <c r="C51" s="5">
         <v>-0.20245404799999989</v>
       </c>
       <c r="D51" s="5">
         <v>-4.7821365682181423</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>49.719152829000002</v>
       </c>
       <c r="C52" s="5">
         <v>0.24237938800000336</v>
       </c>
       <c r="D52" s="5">
         <v>6.0396292844453692</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>49.750247285999997</v>
       </c>
       <c r="C53" s="5">
         <v>3.1094456999994691E-2</v>
       </c>
       <c r="D53" s="5">
         <v>0.7530692166029862</v>
       </c>
       <c r="E53" s="5">
         <v>-0.52748385173528867</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>50.272745987</v>
       </c>
       <c r="C54" s="5">
         <v>0.52249870100000351</v>
       </c>
       <c r="D54" s="5">
         <v>13.357006470671774</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>50.355056931999997</v>
       </c>
       <c r="C55" s="5">
         <v>8.2310944999996138E-2</v>
       </c>
       <c r="D55" s="5">
         <v>1.9825347607271837</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>51.222394506000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.867337574000004</v>
       </c>
       <c r="D56" s="5">
         <v>22.744325658606911</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>50.427635627000001</v>
       </c>
       <c r="C57" s="5">
         <v>-0.79475887899999975</v>
       </c>
       <c r="D57" s="5">
         <v>-17.109501179366116</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>49.851358339999997</v>
       </c>
       <c r="C58" s="5">
         <v>-0.57627728700000347</v>
       </c>
       <c r="D58" s="5">
         <v>-12.883446961730805</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>50.682997124000003</v>
       </c>
       <c r="C59" s="5">
         <v>0.83163878400000613</v>
       </c>
       <c r="D59" s="5">
         <v>21.961711322877076</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>49.841625768999997</v>
       </c>
       <c r="C60" s="5">
         <v>-0.84137135500000682</v>
       </c>
       <c r="D60" s="5">
         <v>-18.198939534105552</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>49.697982770000003</v>
       </c>
       <c r="C61" s="5">
         <v>-0.14364299899999367</v>
       </c>
       <c r="D61" s="5">
         <v>-3.4040909189717916</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>49.326930417</v>
       </c>
       <c r="C62" s="5">
         <v>-0.37105235300000317</v>
       </c>
       <c r="D62" s="5">
         <v>-8.6004723846692226</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>50.377111483999997</v>
       </c>
       <c r="C63" s="5">
         <v>1.0501810669999969</v>
       </c>
       <c r="D63" s="5">
         <v>28.762696528254516</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>50.058062186000001</v>
       </c>
       <c r="C64" s="5">
         <v>-0.31904929799999593</v>
       </c>
       <c r="D64" s="5">
         <v>-7.3406491115132315</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>48.826070227000002</v>
       </c>
       <c r="C65" s="5">
         <v>-1.2319919589999984</v>
       </c>
       <c r="D65" s="5">
         <v>-25.846294900212985</v>
       </c>
       <c r="E65" s="5">
         <v>-1.8576330961475707</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>49.692787064999997</v>
       </c>
       <c r="C66" s="5">
         <v>0.86671683799999499</v>
       </c>
       <c r="D66" s="5">
         <v>23.509113765483104</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>49.667762932000002</v>
       </c>
       <c r="C67" s="5">
         <v>-2.5024132999995174E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-0.60262123427863301</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>49.620533915000003</v>
       </c>
       <c r="C68" s="5">
         <v>-4.7229016999999374E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-1.1351296789717025</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>49.885218363</v>
       </c>
       <c r="C69" s="5">
         <v>0.26468444799999702</v>
       </c>
       <c r="D69" s="5">
         <v>6.592177880193395</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>50.149315100999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.26409673799999922</v>
       </c>
       <c r="D70" s="5">
         <v>6.5411898414085901</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>50.506594772</v>
       </c>
       <c r="C71" s="5">
         <v>0.35727967100000058</v>
       </c>
       <c r="D71" s="5">
         <v>8.8922548694581049</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>50.659268214999997</v>
       </c>
       <c r="C72" s="5">
         <v>0.15267344299999763</v>
       </c>
       <c r="D72" s="5">
         <v>3.6883298934269559</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>51.138230427000003</v>
       </c>
       <c r="C73" s="5">
         <v>0.4789622120000061</v>
       </c>
       <c r="D73" s="5">
         <v>11.954461354981639</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>51.045867567999998</v>
       </c>
       <c r="C74" s="5">
         <v>-9.236285900000496E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-2.1459682376371747</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>51.124472945999997</v>
       </c>
       <c r="C75" s="5">
         <v>7.8605377999998893E-2</v>
       </c>
       <c r="D75" s="5">
         <v>1.8636074710987049</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>51.115173904000002</v>
       </c>
       <c r="C76" s="5">
         <v>-9.2990419999949836E-3</v>
       </c>
       <c r="D76" s="5">
         <v>-0.21805005022170754</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>50.983601776</v>
       </c>
       <c r="C77" s="5">
         <v>-0.13157212800000195</v>
       </c>
       <c r="D77" s="5">
         <v>-3.0454830000299693</v>
       </c>
       <c r="E77" s="5">
         <v>4.4188105636380204</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>50.527926375</v>
       </c>
       <c r="C78" s="5">
         <v>-0.45567540100000059</v>
       </c>
       <c r="D78" s="5">
         <v>-10.213395761367117</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>50.266816257000002</v>
       </c>
       <c r="C79" s="5">
         <v>-0.26111011799999773</v>
       </c>
       <c r="D79" s="5">
         <v>-6.0279189062750538</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>50.885582831999997</v>
       </c>
       <c r="C80" s="5">
         <v>0.6187665749999951</v>
       </c>
       <c r="D80" s="5">
         <v>15.813846874376702</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>51.314355765999998</v>
       </c>
       <c r="C81" s="5">
         <v>0.42877293400000127</v>
       </c>
       <c r="D81" s="5">
         <v>10.59348202038446</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>51.393320025000001</v>
       </c>
       <c r="C82" s="5">
         <v>7.8964259000002812E-2</v>
       </c>
       <c r="D82" s="5">
         <v>1.8623097235640707</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>51.418208968000002</v>
       </c>
       <c r="C83" s="5">
         <v>2.4888943000000552E-2</v>
       </c>
       <c r="D83" s="5">
         <v>0.58269074605463711</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>51.610453008999997</v>
       </c>
       <c r="C84" s="5">
         <v>0.19224404099999504</v>
       </c>
       <c r="D84" s="5">
         <v>4.5800183607929368</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>51.901963103</v>
       </c>
       <c r="C85" s="5">
         <v>0.29151009400000305</v>
       </c>
       <c r="D85" s="5">
         <v>6.9925065889794524</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>51.476504552999998</v>
       </c>
       <c r="C86" s="5">
         <v>-0.42545855000000188</v>
       </c>
       <c r="D86" s="5">
         <v>-9.4052203687928877</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>53.41434065</v>
       </c>
       <c r="C87" s="5">
         <v>1.9378360970000017</v>
       </c>
       <c r="D87" s="5">
         <v>55.806608228743507</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>53.367252483000001</v>
       </c>
       <c r="C88" s="5">
         <v>-4.7088166999998293E-2</v>
       </c>
       <c r="D88" s="5">
         <v>-1.0527627792155214</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>53.671637902000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.30438541899999905</v>
       </c>
       <c r="D89" s="5">
         <v>7.063158773973699</v>
       </c>
       <c r="E89" s="5">
         <v>5.2723543107253912</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>52.983723066000003</v>
       </c>
       <c r="C90" s="5">
         <v>-0.68791483599999736</v>
       </c>
       <c r="D90" s="5">
         <v>-14.341300140210066</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>53.097763303000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.11404023699999755</v>
       </c>
       <c r="D91" s="5">
         <v>2.6136323698608521</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>53.317167572999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.21940426999999829</v>
       </c>
       <c r="D92" s="5">
         <v>5.0727531393366609</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>53.383609194000002</v>
       </c>
       <c r="C93" s="5">
         <v>6.6441621000002726E-2</v>
       </c>
       <c r="D93" s="5">
         <v>1.5056816367846393</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>53.246025379999999</v>
       </c>
       <c r="C94" s="5">
         <v>-0.13758381400000275</v>
       </c>
       <c r="D94" s="5">
         <v>-3.0492556217286304</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>53.479933463000002</v>
       </c>
       <c r="C95" s="5">
         <v>0.23390808300000288</v>
       </c>
       <c r="D95" s="5">
         <v>5.4008130879422689</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>53.390214327999999</v>
       </c>
       <c r="C96" s="5">
         <v>-8.9719135000002836E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-1.9946752257484102</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>53.647551890999999</v>
       </c>
       <c r="C97" s="5">
         <v>0.2573375630000001</v>
       </c>
       <c r="D97" s="5">
         <v>5.9397468381444662</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>53.834039285999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.18648739500000033</v>
       </c>
       <c r="D98" s="5">
         <v>4.2520738821491211</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>53.651564213</v>
       </c>
       <c r="C99" s="5">
         <v>-0.1824750729999991</v>
       </c>
       <c r="D99" s="5">
         <v>-3.9925234262866538</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>53.926553513999998</v>
       </c>
       <c r="C100" s="5">
         <v>0.27498930099999797</v>
       </c>
       <c r="D100" s="5">
         <v>6.3269413274924968</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>53.819678701000001</v>
       </c>
       <c r="C101" s="5">
         <v>-0.10687481299999746</v>
       </c>
       <c r="D101" s="5">
         <v>-2.3524777727897406</v>
       </c>
       <c r="E101" s="5">
         <v>0.27582687018106178</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>54.136667648</v>
       </c>
       <c r="C102" s="5">
         <v>0.31698894699999869</v>
       </c>
       <c r="D102" s="5">
         <v>7.3013102802274465</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>54.251534628999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.1148669809999987</v>
       </c>
       <c r="D103" s="5">
         <v>2.5760800452569343</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>54.401008244000003</v>
       </c>
       <c r="C104" s="5">
         <v>0.14947361500000511</v>
       </c>
       <c r="D104" s="5">
         <v>3.3567995741944578</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>54.236298863000002</v>
       </c>
       <c r="C105" s="5">
         <v>-0.16470938100000154</v>
       </c>
       <c r="D105" s="5">
         <v>-3.5733327129519932</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>54.408113401000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.17181453799999957</v>
       </c>
       <c r="D106" s="5">
         <v>3.8684048207175525</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>54.497179625999998</v>
       </c>
       <c r="C107" s="5">
         <v>8.906622499999628E-2</v>
       </c>
       <c r="D107" s="5">
         <v>1.9821865603442568</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>54.532940660999998</v>
       </c>
       <c r="C108" s="5">
         <v>3.5761035000000163E-2</v>
       </c>
       <c r="D108" s="5">
         <v>0.79028785867645279</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>54.877523144999998</v>
       </c>
       <c r="C109" s="5">
         <v>0.34458248400000002</v>
       </c>
       <c r="D109" s="5">
         <v>7.8517037190358074</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>54.903667650999999</v>
       </c>
       <c r="C110" s="5">
         <v>2.61445060000014E-2</v>
       </c>
       <c r="D110" s="5">
         <v>0.57319906900874518</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>54.837144223000003</v>
       </c>
       <c r="C111" s="5">
         <v>-6.6523427999996443E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-1.4443166359887738</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>55.059739643999997</v>
       </c>
       <c r="C112" s="5">
         <v>0.22259542099999408</v>
       </c>
       <c r="D112" s="5">
         <v>4.9812849630765044</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>55.233275143999997</v>
       </c>
       <c r="C113" s="5">
         <v>0.17353549999999984</v>
       </c>
       <c r="D113" s="5">
         <v>3.848376755756977</v>
       </c>
       <c r="E113" s="5">
         <v>2.6265419584783345</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>55.331130588000001</v>
       </c>
       <c r="C114" s="5">
         <v>9.7855444000003899E-2</v>
       </c>
       <c r="D114" s="5">
         <v>2.1468498165786665</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>55.293024183</v>
       </c>
       <c r="C115" s="5">
         <v>-3.810640500000062E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-0.82331363142140734</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>55.239912887000003</v>
       </c>
       <c r="C116" s="5">
         <v>-5.311129599999731E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-1.1465809395794446</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>55.382355156000003</v>
       </c>
       <c r="C117" s="5">
         <v>0.14244226900000001</v>
       </c>
       <c r="D117" s="5">
         <v>3.1385980453255469</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>55.601335032000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.2189798759999988</v>
       </c>
       <c r="D118" s="5">
         <v>4.8493130536055862</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>55.695870624000001</v>
       </c>
       <c r="C119" s="5">
         <v>9.4535591999999724E-2</v>
       </c>
       <c r="D119" s="5">
         <v>2.0594754515424363</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>55.913160388999998</v>
       </c>
       <c r="C120" s="5">
         <v>0.21728976499999675</v>
       </c>
       <c r="D120" s="5">
         <v>4.7834087183384444</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>56.380147258000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.46698686900000297</v>
       </c>
       <c r="D121" s="5">
         <v>10.495853915253072</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>56.030660949000001</v>
       </c>
       <c r="C122" s="5">
         <v>-0.34948630899999955</v>
       </c>
       <c r="D122" s="5">
         <v>-7.190063410302705</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>56.473212644999997</v>
       </c>
       <c r="C123" s="5">
         <v>0.44255169599999533</v>
       </c>
       <c r="D123" s="5">
         <v>9.9008340742799525</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>56.520811236999997</v>
       </c>
       <c r="C124" s="5">
         <v>4.759859199999994E-2</v>
       </c>
       <c r="D124" s="5">
         <v>1.0161249159199581</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>56.992362395000001</v>
       </c>
       <c r="C125" s="5">
         <v>0.47155115800000402</v>
       </c>
       <c r="D125" s="5">
         <v>10.483970348036964</v>
       </c>
       <c r="E125" s="5">
         <v>3.1848324156296126</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>56.755998024999997</v>
       </c>
       <c r="C126" s="5">
         <v>-0.23636437000000399</v>
       </c>
       <c r="D126" s="5">
         <v>-4.8647930600765665</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>56.897077942000003</v>
       </c>
       <c r="C127" s="5">
         <v>0.14107991700000611</v>
       </c>
       <c r="D127" s="5">
         <v>3.0239925352909536</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>57.071403932000003</v>
       </c>
       <c r="C128" s="5">
         <v>0.17432598999999982</v>
       </c>
       <c r="D128" s="5">
         <v>3.7392534486125673</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>57.496222758999998</v>
       </c>
       <c r="C129" s="5">
         <v>0.42481882699999574</v>
       </c>
       <c r="D129" s="5">
         <v>9.3072830899764369</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>57.801442461000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.30521970200000226</v>
       </c>
       <c r="D130" s="5">
         <v>6.5595420592292175</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>57.347612830000003</v>
       </c>
       <c r="C131" s="5">
         <v>-0.45382963099999785</v>
       </c>
       <c r="D131" s="5">
         <v>-9.0254291560100341</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>58.09427178</v>
       </c>
       <c r="C132" s="5">
         <v>0.74665894999999693</v>
       </c>
       <c r="D132" s="5">
         <v>16.792676514696115</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>58.443919538999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.34964775899999978</v>
       </c>
       <c r="D133" s="5">
         <v>7.4662920653564946</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>56.800050528</v>
       </c>
       <c r="C134" s="5">
         <v>-1.6438690109999996</v>
       </c>
       <c r="D134" s="5">
         <v>-28.991121354604722</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>57.406300989999998</v>
       </c>
       <c r="C135" s="5">
         <v>0.60625046199999844</v>
       </c>
       <c r="D135" s="5">
         <v>13.587384716278716</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>57.209820854</v>
       </c>
       <c r="C136" s="5">
         <v>-0.19648013599999814</v>
       </c>
       <c r="D136" s="5">
         <v>-4.0307084088101242</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>57.873224016000002</v>
       </c>
       <c r="C137" s="5">
         <v>0.6634031620000016</v>
       </c>
       <c r="D137" s="5">
         <v>14.837853956732271</v>
       </c>
       <c r="E137" s="5">
         <v>1.5455783617021712</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>58.098744316000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.22552029999999945</v>
       </c>
       <c r="D138" s="5">
         <v>4.7776929082102848</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>58.015613203000001</v>
       </c>
       <c r="C139" s="5">
         <v>-8.3131113000000312E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-1.7035825189240184</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>58.206973853000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.19136065000000002</v>
       </c>
       <c r="D140" s="5">
         <v>4.0307215274738128</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>58.497240224000002</v>
       </c>
       <c r="C141" s="5">
         <v>0.2902663710000013</v>
       </c>
       <c r="D141" s="5">
         <v>6.1510454658757707</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>58.886592725</v>
       </c>
       <c r="C142" s="5">
         <v>0.38935250099999763</v>
       </c>
       <c r="D142" s="5">
         <v>8.2860676927870571</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>59.324583128</v>
       </c>
       <c r="C143" s="5">
         <v>0.43799040300000058</v>
       </c>
       <c r="D143" s="5">
         <v>9.2997651677986468</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>57.378500846999998</v>
       </c>
       <c r="C144" s="5">
         <v>-1.9460822810000025</v>
       </c>
       <c r="D144" s="5">
         <v>-32.984691190734708</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>59.139877675000001</v>
       </c>
       <c r="C145" s="5">
         <v>1.7613768280000031</v>
       </c>
       <c r="D145" s="5">
         <v>43.739026125224292</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>59.069614672999997</v>
       </c>
       <c r="C146" s="5">
         <v>-7.0263002000004349E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-1.4164185961900611</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>58.727918678999998</v>
       </c>
       <c r="C147" s="5">
         <v>-0.34169599399999839</v>
       </c>
       <c r="D147" s="5">
         <v>-6.7249131378270377</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>58.925500796000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.19758211700000317</v>
       </c>
       <c r="D148" s="5">
         <v>4.1127864550932092</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>58.770597142</v>
       </c>
       <c r="C149" s="5">
         <v>-0.15490365400000172</v>
       </c>
       <c r="D149" s="5">
         <v>-3.1093533056773315</v>
       </c>
       <c r="E149" s="5">
         <v>1.5505843008710052</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>58.890599639999998</v>
       </c>
       <c r="C150" s="5">
         <v>0.12000249799999807</v>
       </c>
       <c r="D150" s="5">
         <v>2.4779611750044728</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>58.824183969000003</v>
       </c>
       <c r="C151" s="5">
         <v>-6.6415670999994347E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-1.3449736326601403</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>58.739747835000003</v>
       </c>
       <c r="C152" s="5">
         <v>-8.4436134000000607E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-1.7089443902503443</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>58.515337625000001</v>
       </c>
       <c r="C153" s="5">
         <v>-0.22441021000000205</v>
       </c>
       <c r="D153" s="5">
         <v>-4.4893834241196195</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>57.899003229999998</v>
       </c>
       <c r="C154" s="5">
         <v>-0.61633439500000264</v>
       </c>
       <c r="D154" s="5">
         <v>-11.932338764129756</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>58.147719915000003</v>
       </c>
       <c r="C155" s="5">
         <v>0.2487166850000051</v>
       </c>
       <c r="D155" s="5">
         <v>5.2783895651566493</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>56.929023866999998</v>
       </c>
       <c r="C156" s="5">
         <v>-1.2186960480000053</v>
       </c>
       <c r="D156" s="5">
         <v>-22.44450598574117</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>58.637300799999998</v>
       </c>
       <c r="C157" s="5">
         <v>1.7082769330000005</v>
       </c>
       <c r="D157" s="5">
         <v>42.587941775436214</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>59.701172421999999</v>
       </c>
       <c r="C158" s="5">
         <v>1.0638716220000006</v>
       </c>
       <c r="D158" s="5">
         <v>24.081396433704882</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>60.036951696000003</v>
       </c>
       <c r="C159" s="5">
         <v>0.33577927400000362</v>
       </c>
       <c r="D159" s="5">
         <v>6.9619423147820214</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>60.048824973999999</v>
       </c>
       <c r="C160" s="5">
         <v>1.1873277999995935E-2</v>
       </c>
       <c r="D160" s="5">
         <v>0.23757770995909144</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>60.026313273</v>
       </c>
       <c r="C161" s="5">
         <v>-2.2511700999999107E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-0.44894151798346993</v>
       </c>
       <c r="E161" s="5">
         <v>2.1366400752504955</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>59.660711038999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.36560223400000069</v>
       </c>
       <c r="D162" s="5">
         <v>-7.068904978861057</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>60.033268995999997</v>
       </c>
       <c r="C163" s="5">
         <v>0.37255795699999794</v>
       </c>
       <c r="D163" s="5">
         <v>7.7563350691846722</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>60.045758249000002</v>
       </c>
       <c r="C164" s="5">
         <v>1.2489253000005363E-2</v>
       </c>
       <c r="D164" s="5">
         <v>0.24993248240934296</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>60.229196360000003</v>
       </c>
       <c r="C165" s="5">
         <v>0.18343811100000096</v>
       </c>
       <c r="D165" s="5">
         <v>3.7281948411116872</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>59.422991246999999</v>
       </c>
       <c r="C166" s="5">
         <v>-0.8062051130000043</v>
       </c>
       <c r="D166" s="5">
         <v>-14.931398219027125</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>59.143369065000002</v>
       </c>
       <c r="C167" s="5">
         <v>-0.27962218199999711</v>
       </c>
       <c r="D167" s="5">
         <v>-5.502872529109859</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>59.503953168000002</v>
       </c>
       <c r="C168" s="5">
         <v>0.36058410300000077</v>
       </c>
       <c r="D168" s="5">
         <v>7.566517392361094</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>60.998757675</v>
       </c>
       <c r="C169" s="5">
         <v>1.4948045069999978</v>
       </c>
       <c r="D169" s="5">
         <v>34.679672158096039</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>60.871508507000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.12724916799999875</v>
       </c>
       <c r="D170" s="5">
         <v>-2.4747902772922159</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>59.951251112999998</v>
       </c>
       <c r="C171" s="5">
         <v>-0.92025739400000361</v>
       </c>
       <c r="D171" s="5">
         <v>-16.706668103318624</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>60.115757312</v>
       </c>
       <c r="C172" s="5">
         <v>0.16450619900000163</v>
       </c>
       <c r="D172" s="5">
         <v>3.3429515968441681</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>60.103381773999999</v>
       </c>
       <c r="C173" s="5">
         <v>-1.2375538000000574E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.24675464974009964</v>
       </c>
       <c r="E173" s="5">
         <v>0.12839119512386699</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>60.358427255000002</v>
       </c>
       <c r="C174" s="5">
         <v>0.25504548100000335</v>
       </c>
       <c r="D174" s="5">
         <v>5.2126780507753434</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>60.375864165000003</v>
       </c>
       <c r="C175" s="5">
         <v>1.7436910000000694E-2</v>
       </c>
       <c r="D175" s="5">
         <v>0.34721863082403104</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>60.388358318000002</v>
       </c>
       <c r="C176" s="5">
         <v>1.2494152999998676E-2</v>
       </c>
       <c r="D176" s="5">
         <v>0.24861027017353265</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>60.563691859999999</v>
       </c>
       <c r="C177" s="5">
         <v>0.17533354199999707</v>
       </c>
       <c r="D177" s="5">
         <v>3.5402988803840296</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>61.066338764999998</v>
       </c>
       <c r="C178" s="5">
         <v>0.50264690499999887</v>
       </c>
       <c r="D178" s="5">
         <v>10.426802687774028</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>61.047182485999997</v>
       </c>
       <c r="C179" s="5">
         <v>-1.9156279000000609E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-0.37578665501589725</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>61.954031995000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.90684950900000416</v>
       </c>
       <c r="D180" s="5">
         <v>19.356867343023065</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>61.254889585999997</v>
       </c>
       <c r="C181" s="5">
         <v>-0.69914240900000379</v>
       </c>
       <c r="D181" s="5">
         <v>-12.732159738683945</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>61.064805880999998</v>
       </c>
       <c r="C182" s="5">
         <v>-0.19008370499999927</v>
       </c>
       <c r="D182" s="5">
         <v>-3.6608891238631203</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>61.241913330999999</v>
       </c>
       <c r="C183" s="5">
         <v>0.17710745000000117</v>
       </c>
       <c r="D183" s="5">
         <v>3.5364419409677383</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>61.247741108</v>
       </c>
       <c r="C184" s="5">
         <v>5.827777000000367E-3</v>
       </c>
       <c r="D184" s="5">
         <v>0.11425171665642164</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>61.387910511000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.14016940300000158</v>
       </c>
       <c r="D185" s="5">
         <v>2.7811100850141823</v>
       </c>
       <c r="E185" s="5">
         <v>2.1371987716599206</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>61.391976243999999</v>
       </c>
       <c r="C186" s="5">
         <v>4.0657329999973513E-3</v>
       </c>
       <c r="D186" s="5">
         <v>7.950518533637041E-2</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>61.295417483999998</v>
       </c>
       <c r="C187" s="5">
         <v>-9.6558760000000632E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-1.8711469164077288</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>61.382523974999998</v>
       </c>
       <c r="C188" s="5">
         <v>8.7106491000000119E-2</v>
       </c>
       <c r="D188" s="5">
         <v>1.7187037206913613</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>61.299302652000002</v>
       </c>
       <c r="C189" s="5">
         <v>-8.3221322999996517E-2</v>
       </c>
       <c r="D189" s="5">
         <v>-1.6148613401566592</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>61.333693216999997</v>
       </c>
       <c r="C190" s="5">
         <v>3.4390564999995377E-2</v>
       </c>
       <c r="D190" s="5">
         <v>0.67531367057951375</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>61.749697085000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.41600386800000422</v>
       </c>
       <c r="D191" s="5">
         <v>8.4497559323908114</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>61.361387082999997</v>
       </c>
       <c r="C192" s="5">
         <v>-0.38831000200000432</v>
       </c>
       <c r="D192" s="5">
         <v>-7.290541981708099</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>61.775054240000003</v>
       </c>
       <c r="C193" s="5">
         <v>0.41366715700000611</v>
       </c>
       <c r="D193" s="5">
         <v>8.396586133571148</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>61.182085487999998</v>
       </c>
       <c r="C194" s="5">
         <v>-0.59296875200000443</v>
       </c>
       <c r="D194" s="5">
         <v>-10.929540366772306</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>60.845339154000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.3367463339999972</v>
       </c>
       <c r="D195" s="5">
         <v>-6.4084852068120206</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>60.800012996</v>
       </c>
       <c r="C196" s="5">
         <v>-4.5326158000001726E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-0.89027511183785712</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>60.886428074999998</v>
       </c>
       <c r="C197" s="5">
         <v>8.6415078999998229E-2</v>
       </c>
       <c r="D197" s="5">
         <v>1.7189563978673439</v>
       </c>
       <c r="E197" s="5">
         <v>-0.81690748524523293</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>61.210158085000003</v>
       </c>
       <c r="C198" s="5">
         <v>0.32373001000000556</v>
       </c>
       <c r="D198" s="5">
         <v>6.5702666858214132</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>61.291758168999998</v>
       </c>
       <c r="C199" s="5">
         <v>8.1600083999994411E-2</v>
       </c>
       <c r="D199" s="5">
         <v>1.6115178624470206</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>61.608318621000002</v>
       </c>
       <c r="C200" s="5">
         <v>0.31656045200000449</v>
       </c>
       <c r="D200" s="5">
         <v>6.3768986951951989</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>61.140717742</v>
       </c>
       <c r="C201" s="5">
         <v>-0.46760087900000258</v>
       </c>
       <c r="D201" s="5">
         <v>-8.7371315253242159</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>61.171206867000002</v>
       </c>
       <c r="C202" s="5">
         <v>3.0489125000002559E-2</v>
       </c>
       <c r="D202" s="5">
         <v>0.60004960843540456</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>60.899032198999997</v>
       </c>
       <c r="C203" s="5">
         <v>-0.27217466800000523</v>
       </c>
       <c r="D203" s="5">
         <v>-5.210528023372607</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>61.260504961000002</v>
       </c>
       <c r="C204" s="5">
         <v>0.36147276200000533</v>
       </c>
       <c r="D204" s="5">
         <v>7.3599193541406205</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>61.529377234999998</v>
       </c>
       <c r="C205" s="5">
         <v>0.26887227399999603</v>
       </c>
       <c r="D205" s="5">
         <v>5.3958147530835943</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>62.205471609999996</v>
       </c>
       <c r="C206" s="5">
         <v>0.67609437499999814</v>
       </c>
       <c r="D206" s="5">
         <v>14.012589902783867</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>62.133009377999997</v>
       </c>
       <c r="C207" s="5">
         <v>-7.246223199999946E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-1.388940981156761</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>62.45721992</v>
       </c>
       <c r="C208" s="5">
         <v>0.32421054200000299</v>
       </c>
       <c r="D208" s="5">
         <v>6.4444744802807818</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>63.237097337999998</v>
       </c>
       <c r="C209" s="5">
         <v>0.7798774179999981</v>
       </c>
       <c r="D209" s="5">
         <v>16.056998698153958</v>
       </c>
       <c r="E209" s="5">
         <v>3.860744236965985</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>63.420858909000003</v>
       </c>
       <c r="C210" s="5">
         <v>0.18376157100000512</v>
       </c>
       <c r="D210" s="5">
         <v>3.5433729009104242</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>63.159395447999998</v>
       </c>
       <c r="C211" s="5">
         <v>-0.26146346100000528</v>
       </c>
       <c r="D211" s="5">
         <v>-4.8365584649042059</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>63.432471268</v>
       </c>
       <c r="C212" s="5">
         <v>0.27307582000000252</v>
       </c>
       <c r="D212" s="5">
         <v>5.3134899100103716</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>64.162951241000002</v>
       </c>
       <c r="C213" s="5">
         <v>0.73047997300000134</v>
       </c>
       <c r="D213" s="5">
         <v>14.728786922874404</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>64.418597125999995</v>
       </c>
       <c r="C214" s="5">
         <v>0.25564588499999275</v>
       </c>
       <c r="D214" s="5">
         <v>4.887364810456285</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>64.237998630000007</v>
       </c>
       <c r="C215" s="5">
         <v>-0.18059849599998756</v>
       </c>
       <c r="D215" s="5">
         <v>-3.3128255927166395</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>64.938120742999999</v>
       </c>
       <c r="C216" s="5">
         <v>0.70012211299999194</v>
       </c>
       <c r="D216" s="5">
         <v>13.891830859388987</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>64.748574726000001</v>
       </c>
       <c r="C217" s="5">
         <v>-0.18954601699999785</v>
       </c>
       <c r="D217" s="5">
         <v>-3.4469583424404315</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>65.924784127999999</v>
       </c>
       <c r="C218" s="5">
         <v>1.1762094019999978</v>
       </c>
       <c r="D218" s="5">
         <v>24.114362411987301</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>65.750027072999998</v>
       </c>
       <c r="C219" s="5">
         <v>-0.17475705500000061</v>
       </c>
       <c r="D219" s="5">
         <v>-3.1350551625124234</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>66.021931632000005</v>
       </c>
       <c r="C220" s="5">
         <v>0.27190455900000643</v>
       </c>
       <c r="D220" s="5">
         <v>5.0769567997247966</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>66.438995035000005</v>
       </c>
       <c r="C221" s="5">
         <v>0.41706340300000022</v>
       </c>
       <c r="D221" s="5">
         <v>7.8494506669540387</v>
       </c>
       <c r="E221" s="5">
         <v>5.0633217395889885</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>66.306897906000003</v>
       </c>
       <c r="C222" s="5">
         <v>-0.1320971290000017</v>
       </c>
       <c r="D222" s="5">
         <v>-2.3599778489052703</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>66.997812045000003</v>
       </c>
       <c r="C223" s="5">
         <v>0.6909141390000002</v>
       </c>
       <c r="D223" s="5">
         <v>13.246011886248432</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>67.234429583999997</v>
       </c>
       <c r="C224" s="5">
         <v>0.23661753899999383</v>
       </c>
       <c r="D224" s="5">
         <v>4.3213634667945922</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>64.564461858000001</v>
       </c>
       <c r="C225" s="5">
         <v>-2.6699677259999959</v>
       </c>
       <c r="D225" s="5">
         <v>-38.50755937418603</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>65.453882856000007</v>
       </c>
       <c r="C226" s="5">
         <v>0.88942099800000562</v>
       </c>
       <c r="D226" s="5">
         <v>17.842664020249366</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>65.317473508000006</v>
       </c>
       <c r="C227" s="5">
         <v>-0.13640934800000082</v>
       </c>
       <c r="D227" s="5">
         <v>-2.4723959457413347</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>64.903892233999997</v>
       </c>
       <c r="C228" s="5">
         <v>-0.4135812740000091</v>
       </c>
       <c r="D228" s="5">
         <v>-7.3391309905003643</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>64.664324086999997</v>
       </c>
       <c r="C229" s="5">
         <v>-0.23956814699999995</v>
       </c>
       <c r="D229" s="5">
         <v>-4.3405220446914079</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>65.572964827999996</v>
       </c>
       <c r="C230" s="5">
         <v>0.90864074099999925</v>
       </c>
       <c r="D230" s="5">
         <v>18.228161361912743</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>66.301520034000006</v>
       </c>
       <c r="C231" s="5">
         <v>0.72855520600001</v>
       </c>
       <c r="D231" s="5">
         <v>14.178406527965738</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>66.319772442000001</v>
       </c>
       <c r="C232" s="5">
         <v>1.8252407999995057E-2</v>
       </c>
       <c r="D232" s="5">
         <v>0.33085340385361484</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>66.714595161000005</v>
       </c>
       <c r="C233" s="5">
         <v>0.39482271900000399</v>
       </c>
       <c r="D233" s="5">
         <v>7.3826039506527996</v>
       </c>
       <c r="E233" s="5">
         <v>0.41481681933150938</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>67.323410698000004</v>
       </c>
       <c r="C234" s="5">
         <v>0.60881553699999813</v>
       </c>
       <c r="D234" s="5">
         <v>11.517508572857738</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>67.209374260000004</v>
       </c>
       <c r="C235" s="5">
         <v>-0.11403643799999941</v>
       </c>
       <c r="D235" s="5">
         <v>-2.0138021426643116</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>67.360671801999999</v>
       </c>
       <c r="C236" s="5">
         <v>0.15129754199999468</v>
       </c>
       <c r="D236" s="5">
         <v>2.7350635283941438</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>68.319059912</v>
       </c>
       <c r="C237" s="5">
         <v>0.95838811000000135</v>
       </c>
       <c r="D237" s="5">
         <v>18.474712297531571</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>68.085713685000002</v>
       </c>
       <c r="C238" s="5">
         <v>-0.23334622699999841</v>
       </c>
       <c r="D238" s="5">
         <v>-4.0225185579458644</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>68.429168836000002</v>
       </c>
       <c r="C239" s="5">
         <v>0.34345515100000057</v>
       </c>
       <c r="D239" s="5">
         <v>6.2241462645684198</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>67.596008900000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.83315993600000127</v>
       </c>
       <c r="D240" s="5">
         <v>-13.670848123058333</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>67.353412836999993</v>
       </c>
       <c r="C241" s="5">
         <v>-0.24259606300000769</v>
       </c>
       <c r="D241" s="5">
         <v>-4.222692201576228</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>68.600143510999999</v>
       </c>
       <c r="C242" s="5">
         <v>1.2467306740000055</v>
       </c>
       <c r="D242" s="5">
         <v>24.619215252952298</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>69.443222779999999</v>
       </c>
       <c r="C243" s="5">
         <v>0.84307926900000041</v>
       </c>
       <c r="D243" s="5">
         <v>15.786552169305113</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>69.475969939999999</v>
       </c>
       <c r="C244" s="5">
         <v>3.2747159999999553E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.56735086960486569</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>69.597267462000005</v>
       </c>
       <c r="C245" s="5">
         <v>0.1212975220000061</v>
       </c>
       <c r="D245" s="5">
         <v>2.1153053367795271</v>
       </c>
       <c r="E245" s="5">
         <v>4.3209020365683859</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>69.764617457</v>
       </c>
       <c r="C246" s="5">
         <v>0.16734999499999503</v>
       </c>
       <c r="D246" s="5">
         <v>2.9239257761742854</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>70.076102984000002</v>
       </c>
       <c r="C247" s="5">
         <v>0.31148552700000209</v>
       </c>
       <c r="D247" s="5">
         <v>5.4913135450604056</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>70.396681701000006</v>
       </c>
       <c r="C248" s="5">
         <v>0.32057871700000362</v>
       </c>
       <c r="D248" s="5">
         <v>5.6299203465092651</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>70.386827135000004</v>
       </c>
       <c r="C249" s="5">
         <v>-9.8545660000013413E-3</v>
       </c>
       <c r="D249" s="5">
         <v>-0.16785420048618382</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>71.200798040999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.81397090599999444</v>
       </c>
       <c r="D250" s="5">
         <v>14.794656241943027</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>70.505179690000006</v>
       </c>
       <c r="C251" s="5">
         <v>-0.69561835099999314</v>
       </c>
       <c r="D251" s="5">
         <v>-11.11388005490852</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>69.454062496000006</v>
       </c>
       <c r="C252" s="5">
         <v>-1.0511171939999997</v>
       </c>
       <c r="D252" s="5">
         <v>-16.49363936525171</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>69.663671864999998</v>
       </c>
       <c r="C253" s="5">
         <v>0.20960936899999183</v>
       </c>
       <c r="D253" s="5">
         <v>3.6822703912130716</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>70.603111513000002</v>
       </c>
       <c r="C254" s="5">
         <v>0.93943964800000401</v>
       </c>
       <c r="D254" s="5">
         <v>17.438298900467863</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>69.654606286999993</v>
       </c>
       <c r="C255" s="5">
         <v>-0.94850522600000886</v>
       </c>
       <c r="D255" s="5">
         <v>-14.981779840179554</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>69.654434882999993</v>
       </c>
       <c r="C256" s="5">
         <v>-1.7140399999959754E-4</v>
       </c>
       <c r="D256" s="5">
         <v>-2.9528846289261779E-3</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>69.908024126000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.25358924300000751</v>
       </c>
       <c r="D257" s="5">
         <v>4.4573616541901506</v>
       </c>
       <c r="E257" s="5">
         <v>0.44650698990398308</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>69.636176020999997</v>
       </c>
       <c r="C258" s="5">
         <v>-0.27184810500000367</v>
       </c>
       <c r="D258" s="5">
         <v>-4.5678642469844206</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>69.374484178000003</v>
       </c>
       <c r="C259" s="5">
         <v>-0.26169184299999415</v>
       </c>
       <c r="D259" s="5">
         <v>-4.4175338739617986</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>69.548485502999995</v>
       </c>
       <c r="C260" s="5">
         <v>0.17400132499999188</v>
       </c>
       <c r="D260" s="5">
         <v>3.0516433662627351</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>69.695846606999993</v>
       </c>
       <c r="C261" s="5">
         <v>0.14736110399999802</v>
       </c>
       <c r="D261" s="5">
         <v>2.5724310435023989</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>69.504738209999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.1911083969999936</v>
       </c>
       <c r="D262" s="5">
         <v>-3.2412680939971406</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>70.225892583999993</v>
       </c>
       <c r="C263" s="5">
         <v>0.72115437399999394</v>
       </c>
       <c r="D263" s="5">
         <v>13.186406414657647</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>70.220147703999999</v>
       </c>
       <c r="C264" s="5">
         <v>-5.7448799999946232E-3</v>
       </c>
       <c r="D264" s="5">
         <v>-9.8122712709591831E-2</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>70.290286418999997</v>
       </c>
       <c r="C265" s="5">
         <v>7.0138714999998797E-2</v>
       </c>
       <c r="D265" s="5">
         <v>1.2052150614012769</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>70.796824000000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.50653758100000346</v>
       </c>
       <c r="D266" s="5">
         <v>8.9987577361103188</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>69.289590536999995</v>
       </c>
       <c r="C267" s="5">
         <v>-1.5072334630000057</v>
       </c>
       <c r="D267" s="5">
         <v>-22.75851143677804</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>69.333354385000007</v>
       </c>
       <c r="C268" s="5">
         <v>4.3763848000011762E-2</v>
       </c>
       <c r="D268" s="5">
         <v>0.76056787630485179</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>69.172949658999997</v>
       </c>
       <c r="C269" s="5">
         <v>-0.1604047260000101</v>
       </c>
       <c r="D269" s="5">
         <v>-2.7411798634083495</v>
       </c>
       <c r="E269" s="5">
         <v>-1.0514879746495565</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>69.764598659000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.59164900000000387</v>
       </c>
       <c r="D270" s="5">
         <v>10.760691887005747</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>69.530104037000001</v>
       </c>
       <c r="C271" s="5">
         <v>-0.23449462199999971</v>
       </c>
       <c r="D271" s="5">
         <v>-3.9597352594336832</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>69.561791536000001</v>
       </c>
       <c r="C272" s="5">
         <v>3.168749900000023E-2</v>
       </c>
       <c r="D272" s="5">
         <v>0.54825828517766073</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>69.471938256000001</v>
       </c>
       <c r="C273" s="5">
         <v>-8.9853279999999813E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-1.5390805880615366</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>69.679737642999996</v>
       </c>
       <c r="C274" s="5">
         <v>0.20779938699999434</v>
       </c>
       <c r="D274" s="5">
         <v>3.6489942169454226</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>68.567079961999994</v>
       </c>
       <c r="C275" s="5">
         <v>-1.1126576810000017</v>
       </c>
       <c r="D275" s="5">
         <v>-17.565354392316657</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>69.868376814000001</v>
       </c>
       <c r="C276" s="5">
         <v>1.3012968520000072</v>
       </c>
       <c r="D276" s="5">
         <v>25.308343510350362</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>69.953902655999997</v>
       </c>
       <c r="C277" s="5">
         <v>8.5525841999995578E-2</v>
       </c>
       <c r="D277" s="5">
         <v>1.4788493789687385</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>69.479147889999993</v>
       </c>
       <c r="C278" s="5">
         <v>-0.47475476600000377</v>
       </c>
       <c r="D278" s="5">
         <v>-7.846799707202945</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>69.982287791999994</v>
       </c>
       <c r="C279" s="5">
         <v>0.50313990200000092</v>
       </c>
       <c r="D279" s="5">
         <v>9.0445158922299207</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>69.967396692999998</v>
       </c>
       <c r="C280" s="5">
         <v>-1.4891098999996188E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-0.25504197601639023</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>69.912965842999995</v>
       </c>
       <c r="C281" s="5">
         <v>-5.4430850000002806E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-0.92955111129421342</v>
       </c>
       <c r="E281" s="5">
         <v>1.0698057371386405</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>70.026541111</v>
       </c>
       <c r="C282" s="5">
         <v>0.11357526800000528</v>
       </c>
       <c r="D282" s="5">
         <v>1.966940980812204</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>70.196527962000005</v>
       </c>
       <c r="C283" s="5">
         <v>0.16998685100000444</v>
       </c>
       <c r="D283" s="5">
         <v>2.9521632558328514</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>70.298532442999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.10200448099999448</v>
       </c>
       <c r="D284" s="5">
         <v>1.7577567306882091</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>69.873963273000001</v>
       </c>
       <c r="C285" s="5">
         <v>-0.42456916999999805</v>
       </c>
       <c r="D285" s="5">
         <v>-7.0114614444638734</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>69.663395098999999</v>
       </c>
       <c r="C286" s="5">
         <v>-0.21056817400000227</v>
       </c>
       <c r="D286" s="5">
         <v>-3.5569117907645831</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>68.572125239000002</v>
       </c>
       <c r="C287" s="5">
         <v>-1.091269859999997</v>
       </c>
       <c r="D287" s="5">
         <v>-17.259968839379379</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>69.640863984999996</v>
       </c>
       <c r="C288" s="5">
         <v>1.068738745999994</v>
       </c>
       <c r="D288" s="5">
         <v>20.392238543041131</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>70.150964629000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.51010064400000488</v>
       </c>
       <c r="D289" s="5">
         <v>9.1525690467620038</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>69.848466048000006</v>
       </c>
       <c r="C290" s="5">
         <v>-0.30249858099999472</v>
       </c>
       <c r="D290" s="5">
         <v>-5.0535550944139533</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>69.314470122000003</v>
       </c>
       <c r="C291" s="5">
         <v>-0.5339959260000029</v>
       </c>
       <c r="D291" s="5">
         <v>-8.7979887541181903</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>69.304410661000006</v>
       </c>
       <c r="C292" s="5">
         <v>-1.0059460999997327E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-0.17401449430510807</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>69.264076352999993</v>
       </c>
       <c r="C293" s="5">
         <v>-4.0334308000012697E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.69615397429771964</v>
       </c>
       <c r="E293" s="5">
         <v>-0.92813898277063211</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>68.667776775999997</v>
       </c>
       <c r="C294" s="5">
         <v>-0.59629957699999636</v>
       </c>
       <c r="D294" s="5">
         <v>-9.8554918285093223</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>68.859279686999997</v>
       </c>
       <c r="C295" s="5">
         <v>0.19150291100000061</v>
       </c>
       <c r="D295" s="5">
         <v>3.3984109698351528</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>68.769487491999996</v>
       </c>
       <c r="C296" s="5">
         <v>-8.9792195000001129E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-1.5536206414369702</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>69.239399139</v>
       </c>
       <c r="C297" s="5">
         <v>0.46991164700000354</v>
       </c>
       <c r="D297" s="5">
         <v>8.515064228122359</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>69.293113164999994</v>
       </c>
       <c r="C298" s="5">
         <v>5.3714025999994419E-2</v>
       </c>
       <c r="D298" s="5">
         <v>0.93490939483786839</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>69.225439195000007</v>
       </c>
       <c r="C299" s="5">
         <v>-6.7673969999987094E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-1.1656853862836436</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>69.221880048000003</v>
       </c>
       <c r="C300" s="5">
         <v>-3.5591470000042591E-3</v>
       </c>
       <c r="D300" s="5">
         <v>-6.1679187969343463E-2</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>69.302469392999996</v>
       </c>
       <c r="C301" s="5">
         <v>8.0589344999992818E-2</v>
       </c>
       <c r="D301" s="5">
         <v>1.4060418288623255</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>68.970080498000002</v>
       </c>
       <c r="C302" s="5">
         <v>-0.33238889499999402</v>
       </c>
       <c r="D302" s="5">
         <v>-5.6060243556334211</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>69.371644896000006</v>
       </c>
       <c r="C303" s="5">
         <v>0.40156439800000499</v>
       </c>
       <c r="D303" s="5">
         <v>7.2148922668890725</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>69.446499113000002</v>
       </c>
       <c r="C304" s="5">
         <v>7.485421699999506E-2</v>
       </c>
       <c r="D304" s="5">
         <v>1.3025504174020375</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>69.491446065000005</v>
       </c>
       <c r="C305" s="5">
         <v>4.4946952000003648E-2</v>
       </c>
       <c r="D305" s="5">
         <v>0.77943099713642106</v>
       </c>
       <c r="E305" s="5">
         <v>0.32826498810325511</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>69.727853723999999</v>
       </c>
       <c r="C306" s="5">
         <v>0.23640765899999394</v>
       </c>
       <c r="D306" s="5">
         <v>4.1596185052861667</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>69.782536037</v>
       </c>
       <c r="C307" s="5">
         <v>5.4682313000000704E-2</v>
       </c>
       <c r="D307" s="5">
         <v>0.94513946070757804</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>69.805931298999994</v>
       </c>
       <c r="C308" s="5">
         <v>2.3395261999993977E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.40305412921506356</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>69.215885827999998</v>
       </c>
       <c r="C309" s="5">
         <v>-0.59004547099999627</v>
       </c>
       <c r="D309" s="5">
         <v>-9.684670517881921</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>69.281967073999994</v>
       </c>
       <c r="C310" s="5">
         <v>6.6081245999995986E-2</v>
       </c>
       <c r="D310" s="5">
         <v>1.1516894818691892</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>69.432263105000004</v>
       </c>
       <c r="C311" s="5">
         <v>0.15029603100001054</v>
       </c>
       <c r="D311" s="5">
         <v>2.6344915587635853</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>69.516641723999996</v>
       </c>
       <c r="C312" s="5">
         <v>8.4378618999991772E-2</v>
       </c>
       <c r="D312" s="5">
         <v>1.4681052754450308</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>69.701798089999997</v>
       </c>
       <c r="C313" s="5">
         <v>0.18515636600000107</v>
       </c>
       <c r="D313" s="5">
         <v>3.2434186418642152</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>69.531200593999998</v>
       </c>
       <c r="C314" s="5">
         <v>-0.17059749599999918</v>
       </c>
       <c r="D314" s="5">
         <v>-2.8978243860123709</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>69.655184981999994</v>
       </c>
       <c r="C315" s="5">
         <v>0.12398438799999667</v>
       </c>
       <c r="D315" s="5">
         <v>2.1608877210170352</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>69.816167793000005</v>
       </c>
       <c r="C316" s="5">
         <v>0.16098281100001088</v>
       </c>
       <c r="D316" s="5">
         <v>2.8088927353850268</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>69.799849124999994</v>
       </c>
       <c r="C317" s="5">
         <v>-1.6318668000010916E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-0.28012489836376497</v>
       </c>
       <c r="E317" s="5">
         <v>0.44380003218169595</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>70.090878313000005</v>
       </c>
       <c r="C318" s="5">
         <v>0.29102918800001021</v>
       </c>
       <c r="D318" s="5">
         <v>5.1197258751511487</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>70.103225289999997</v>
       </c>
       <c r="C319" s="5">
         <v>1.2346976999992876E-2</v>
       </c>
       <c r="D319" s="5">
         <v>0.21159295198474037</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>70.246046520999997</v>
       </c>
       <c r="C320" s="5">
         <v>0.14282123099999922</v>
       </c>
       <c r="D320" s="5">
         <v>2.4723395667306303</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>70.494066189999998</v>
       </c>
       <c r="C321" s="5">
         <v>0.24801966900000139</v>
       </c>
       <c r="D321" s="5">
         <v>4.3201252590978401</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>70.659094287000002</v>
       </c>
       <c r="C322" s="5">
         <v>0.16502809700000398</v>
       </c>
       <c r="D322" s="5">
         <v>2.845679582883176</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>70.742155682000003</v>
       </c>
       <c r="C323" s="5">
         <v>8.3061395000001426E-2</v>
       </c>
       <c r="D323" s="5">
         <v>1.4197837475970365</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>70.645206086000002</v>
       </c>
       <c r="C324" s="5">
         <v>-9.6949596000001748E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-1.6322176273377953</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>70.846275305000006</v>
       </c>
       <c r="C325" s="5">
         <v>0.2010692190000043</v>
       </c>
       <c r="D325" s="5">
         <v>3.4693957040153656</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>71.501874849000004</v>
       </c>
       <c r="C326" s="5">
         <v>0.65559954399999754</v>
       </c>
       <c r="D326" s="5">
         <v>11.6875811938433</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>71.427101203999996</v>
       </c>
       <c r="C327" s="5">
         <v>-7.4773645000007605E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-1.2477166669008555</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>71.294783819000003</v>
       </c>
       <c r="C328" s="5">
         <v>-0.13231738499999324</v>
       </c>
       <c r="D328" s="5">
         <v>-2.2004679603429667</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>71.098618642000005</v>
       </c>
       <c r="C329" s="5">
         <v>-0.19616517699999747</v>
       </c>
       <c r="D329" s="5">
         <v>-3.2522489634216556</v>
       </c>
       <c r="E329" s="5">
         <v>1.8607053357294845</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>71.206305576999995</v>
       </c>
       <c r="C330" s="5">
         <v>0.1076869349999896</v>
       </c>
       <c r="D330" s="5">
         <v>1.8327537857478315</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>71.612080507000002</v>
       </c>
       <c r="C331" s="5">
         <v>0.40577493000000686</v>
       </c>
       <c r="D331" s="5">
         <v>7.0567488684305291</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>71.448363556000004</v>
       </c>
       <c r="C332" s="5">
         <v>-0.16371695099999783</v>
       </c>
       <c r="D332" s="5">
         <v>-2.7091629686130991</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>71.430198649000005</v>
       </c>
       <c r="C333" s="5">
         <v>-1.8164906999999175E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-0.30465965795438699</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>71.473948737000001</v>
       </c>
       <c r="C334" s="5">
         <v>4.3750087999995912E-2</v>
       </c>
       <c r="D334" s="5">
         <v>0.7374657249388239</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>71.445517964999993</v>
       </c>
       <c r="C335" s="5">
         <v>-2.8430772000007209E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-0.47629081036555387</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>70.956832878</v>
       </c>
       <c r="C336" s="5">
         <v>-0.48868508699999325</v>
       </c>
       <c r="D336" s="5">
         <v>-7.9061130287859545</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>71.197081079</v>
       </c>
       <c r="C337" s="5">
         <v>0.24024820099999999</v>
       </c>
       <c r="D337" s="5">
         <v>4.1395253423783585</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>71.528264978999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.3311838999999992</v>
       </c>
       <c r="D338" s="5">
         <v>5.7270274423550704</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>71.713867738999994</v>
       </c>
       <c r="C339" s="5">
         <v>0.18560275999999476</v>
       </c>
       <c r="D339" s="5">
         <v>3.1586053497121513</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>71.659352002000006</v>
       </c>
       <c r="C340" s="5">
         <v>-5.4515736999988462E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-0.90841647781993995</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>71.919805651000004</v>
       </c>
       <c r="C341" s="5">
         <v>0.26045364899999868</v>
       </c>
       <c r="D341" s="5">
         <v>4.4497829975442382</v>
       </c>
       <c r="E341" s="5">
         <v>1.1549971359287481</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>72.134179403000005</v>
       </c>
       <c r="C342" s="5">
         <v>0.2143737520000002</v>
       </c>
       <c r="D342" s="5">
         <v>3.6361058721428474</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>72.193369887000003</v>
       </c>
       <c r="C343" s="5">
         <v>5.9190483999998378E-2</v>
       </c>
       <c r="D343" s="5">
         <v>0.9891291174924266</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>72.125857216</v>
       </c>
       <c r="C344" s="5">
         <v>-6.7512671000002911E-2</v>
       </c>
       <c r="D344" s="5">
         <v>-1.1164433460488121</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>72.126108645000002</v>
       </c>
       <c r="C345" s="5">
         <v>2.5142900000219015E-4</v>
       </c>
       <c r="D345" s="5">
         <v>4.1832512839734548E-3</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>72.035975406999995</v>
       </c>
       <c r="C346" s="5">
         <v>-9.0133238000007054E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-1.4893299748978128</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>71.861021265000005</v>
       </c>
       <c r="C347" s="5">
         <v>-0.17495414199999004</v>
       </c>
       <c r="D347" s="5">
         <v>-2.875828778686218</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>71.333928854000007</v>
       </c>
       <c r="C348" s="5">
         <v>-0.52709241099999815</v>
       </c>
       <c r="D348" s="5">
         <v>-8.4553197898622923</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>71.784145175999996</v>
       </c>
       <c r="C349" s="5">
         <v>0.45021632199998862</v>
       </c>
       <c r="D349" s="5">
         <v>7.8421816987717774</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>71.845555704999995</v>
       </c>
       <c r="C350" s="5">
         <v>6.1410528999999769E-2</v>
       </c>
       <c r="D350" s="5">
         <v>1.0314305896371057</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>71.959374678000003</v>
       </c>
       <c r="C351" s="5">
         <v>0.11381897300000787</v>
       </c>
       <c r="D351" s="5">
         <v>1.9177128698556256</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>72.046112506</v>
       </c>
       <c r="C352" s="5">
         <v>8.6737827999996853E-2</v>
       </c>
       <c r="D352" s="5">
         <v>1.4560745298391575</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>72.091667694999998</v>
       </c>
       <c r="C353" s="5">
         <v>4.5555188999998109E-2</v>
       </c>
       <c r="D353" s="5">
         <v>0.76141151778188476</v>
       </c>
       <c r="E353" s="5">
         <v>0.23896344330236463</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>72.283697919000005</v>
       </c>
       <c r="C354" s="5">
         <v>0.19203022400000691</v>
       </c>
       <c r="D354" s="5">
         <v>3.243681241626728</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>72.454314240000002</v>
       </c>
       <c r="C355" s="5">
         <v>0.17061632099999713</v>
       </c>
       <c r="D355" s="5">
         <v>2.8695065729611446</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>72.560172367000007</v>
       </c>
       <c r="C356" s="5">
         <v>0.10585812700000474</v>
       </c>
       <c r="D356" s="5">
         <v>1.7673966257737428</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>72.491745078999998</v>
       </c>
       <c r="C357" s="5">
         <v>-6.8427288000009412E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-1.1257992116542992</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>72.491248919</v>
       </c>
       <c r="C358" s="5">
         <v>-4.961599999973032E-4</v>
       </c>
       <c r="D358" s="5">
         <v>-8.2129294434296618E-3</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>71.922459570000001</v>
       </c>
       <c r="C359" s="5">
         <v>-0.56878934899999933</v>
       </c>
       <c r="D359" s="5">
         <v>-9.019695854387022</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>71.178727123000002</v>
       </c>
       <c r="C360" s="5">
         <v>-0.7437324469999993</v>
       </c>
       <c r="D360" s="5">
         <v>-11.726928445994901</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>71.707552043000007</v>
       </c>
       <c r="C361" s="5">
         <v>0.52882492000000525</v>
       </c>
       <c r="D361" s="5">
         <v>9.2889248432196592</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>72.262997076999994</v>
       </c>
       <c r="C362" s="5">
         <v>0.55544503399998746</v>
       </c>
       <c r="D362" s="5">
         <v>9.7015783298062264</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>72.495701761999996</v>
       </c>
       <c r="C363" s="5">
         <v>0.23270468500000163</v>
       </c>
       <c r="D363" s="5">
         <v>3.9334781056975743</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>72.641342703000007</v>
       </c>
       <c r="C364" s="5">
         <v>0.14564094100001057</v>
       </c>
       <c r="D364" s="5">
         <v>2.4375678524655831</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>72.614178167999995</v>
       </c>
       <c r="C365" s="5">
         <v>-2.7164535000011369E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.44782323075336361</v>
       </c>
       <c r="E365" s="5">
         <v>0.72478621969267465</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>71.921930966000005</v>
       </c>
       <c r="C366" s="5">
         <v>-0.69224720199999012</v>
       </c>
       <c r="D366" s="5">
         <v>-10.858703026141347</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>72.184474382000005</v>
       </c>
       <c r="C367" s="5">
         <v>0.26254341599999975</v>
       </c>
       <c r="D367" s="5">
         <v>4.4694998019735976</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>72.461367765999995</v>
       </c>
       <c r="C368" s="5">
         <v>0.27689338399999031</v>
       </c>
       <c r="D368" s="5">
         <v>4.7014623789729093</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>70.193943516000004</v>
       </c>
       <c r="C369" s="5">
         <v>-2.2674242499999906</v>
       </c>
       <c r="D369" s="5">
         <v>-31.716248451951547</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>69.511222255999996</v>
       </c>
       <c r="C370" s="5">
         <v>-0.6827212600000081</v>
       </c>
       <c r="D370" s="5">
         <v>-11.066906835572476</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>69.669942577</v>
       </c>
       <c r="C371" s="5">
         <v>0.15872032100000411</v>
       </c>
       <c r="D371" s="5">
         <v>2.7747267210680882</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>70.013811195000002</v>
       </c>
       <c r="C372" s="5">
         <v>0.3438686180000019</v>
       </c>
       <c r="D372" s="5">
         <v>6.086274403985481</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>70.506051665000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.49224046999999871</v>
       </c>
       <c r="D373" s="5">
         <v>8.7707466705805537</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>68.716902629000003</v>
       </c>
       <c r="C374" s="5">
         <v>-1.7891490359999977</v>
       </c>
       <c r="D374" s="5">
         <v>-26.540804145646067</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>66.530296127</v>
       </c>
       <c r="C375" s="5">
         <v>-2.1866065020000036</v>
       </c>
       <c r="D375" s="5">
         <v>-32.162385218698319</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>66.885411231999996</v>
       </c>
       <c r="C376" s="5">
         <v>0.35511510499999588</v>
       </c>
       <c r="D376" s="5">
         <v>6.5965971529305278</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>67.252387354999996</v>
       </c>
       <c r="C377" s="5">
         <v>0.3669761230000006</v>
       </c>
       <c r="D377" s="5">
         <v>6.7863271902866895</v>
       </c>
       <c r="E377" s="5">
         <v>-7.383944772596573</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>67.128757804000003</v>
       </c>
       <c r="C378" s="5">
         <v>-0.1236295509999934</v>
       </c>
       <c r="D378" s="5">
         <v>-2.183783451984922</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>67.184982273000003</v>
       </c>
       <c r="C379" s="5">
         <v>5.6224468999999999E-2</v>
       </c>
       <c r="D379" s="5">
         <v>1.0097168186225636</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>67.251708457000007</v>
       </c>
       <c r="C380" s="5">
         <v>6.6726184000003741E-2</v>
       </c>
       <c r="D380" s="5">
         <v>1.1983371095209749</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>67.487268040999993</v>
       </c>
       <c r="C381" s="5">
         <v>0.23555958399998644</v>
       </c>
       <c r="D381" s="5">
         <v>4.2851125461252471</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>67.536296269999994</v>
       </c>
       <c r="C382" s="5">
         <v>4.9028229000001033E-2</v>
       </c>
       <c r="D382" s="5">
         <v>0.87526915928455296</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>68.200799966999995</v>
       </c>
       <c r="C383" s="5">
         <v>0.66450369700000067</v>
       </c>
       <c r="D383" s="5">
         <v>12.467423351249419</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>68.842251223000005</v>
       </c>
       <c r="C384" s="5">
         <v>0.64145125600001052</v>
       </c>
       <c r="D384" s="5">
         <v>11.888935133038059</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>69.225091851000002</v>
       </c>
       <c r="C385" s="5">
         <v>0.38284062799999674</v>
       </c>
       <c r="D385" s="5">
         <v>6.8812986338333326</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>68.123826706000003</v>
       </c>
       <c r="C386" s="5">
         <v>-1.1012651449999993</v>
       </c>
       <c r="D386" s="5">
         <v>-17.505320760180108</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>67.749640181000004</v>
       </c>
       <c r="C387" s="5">
         <v>-0.37418652499999894</v>
       </c>
       <c r="D387" s="5">
         <v>-6.3957667858772327</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>68.187507478000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.43786729699999682</v>
       </c>
       <c r="D388" s="5">
         <v>8.0373369582667831</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>68.013852650000004</v>
       </c>
       <c r="C389" s="5">
         <v>-0.17365482799999654</v>
       </c>
       <c r="D389" s="5">
         <v>-3.0136249445427588</v>
       </c>
       <c r="E389" s="5">
         <v>1.1322502069413876</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>68.511724240000007</v>
       </c>
       <c r="C390" s="5">
         <v>0.49787159000000258</v>
       </c>
       <c r="D390" s="5">
         <v>9.1466113250546535</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>68.459411110999994</v>
       </c>
       <c r="C391" s="5">
         <v>-5.2313129000012282E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-0.91243932253649573</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>68.810652629000003</v>
       </c>
       <c r="C392" s="5">
         <v>0.35124151800000902</v>
       </c>
       <c r="D392" s="5">
         <v>6.3335258535646366</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>69.028161249999997</v>
       </c>
       <c r="C393" s="5">
         <v>0.21750862099999324</v>
       </c>
       <c r="D393" s="5">
         <v>3.8598130663308083</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>69.267679905999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.23951865600000133</v>
       </c>
       <c r="D394" s="5">
         <v>4.2442326770723682</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>69.346017579999994</v>
       </c>
       <c r="C395" s="5">
         <v>7.8337673999996582E-2</v>
       </c>
       <c r="D395" s="5">
         <v>1.3656029459727215</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>69.784818447999996</v>
       </c>
       <c r="C396" s="5">
         <v>0.43880086800000129</v>
       </c>
       <c r="D396" s="5">
         <v>7.8631580237341625</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>70.607529009999993</v>
       </c>
       <c r="C397" s="5">
         <v>0.82271056199999748</v>
       </c>
       <c r="D397" s="5">
         <v>15.10143070568315</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>69.909363951000003</v>
       </c>
       <c r="C398" s="5">
         <v>-0.69816505899999015</v>
       </c>
       <c r="D398" s="5">
         <v>-11.241071131527026</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>69.87180832</v>
       </c>
       <c r="C399" s="5">
         <v>-3.7555631000003586E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-0.64274422528921571</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>69.981891359000002</v>
       </c>
       <c r="C400" s="5">
         <v>0.11008303900000271</v>
       </c>
       <c r="D400" s="5">
         <v>1.9070689501772264</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>70.131942382000005</v>
       </c>
       <c r="C401" s="5">
         <v>0.15005102300000317</v>
       </c>
       <c r="D401" s="5">
         <v>2.6035292168738122</v>
       </c>
       <c r="E401" s="5">
         <v>3.1142034298508481</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>70.155203053999998</v>
       </c>
       <c r="C402" s="5">
         <v>2.3260671999992155E-2</v>
       </c>
       <c r="D402" s="5">
         <v>0.39873101944396527</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>70.346231170999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.19102811700000188</v>
       </c>
       <c r="D403" s="5">
         <v>3.3169048059629169</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>70.604112846000007</v>
       </c>
       <c r="C404" s="5">
         <v>0.25788167500000725</v>
       </c>
       <c r="D404" s="5">
         <v>4.4888588703132726</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>70.596445637000002</v>
       </c>
       <c r="C405" s="5">
         <v>-7.6672090000045046E-3</v>
       </c>
       <c r="D405" s="5">
         <v>-0.13023543748857946</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>70.711282237999995</v>
       </c>
       <c r="C406" s="5">
         <v>0.11483660099999327</v>
       </c>
       <c r="D406" s="5">
         <v>1.9695540210820761</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>71.191810138999998</v>
       </c>
       <c r="C407" s="5">
         <v>0.48052790100000209</v>
       </c>
       <c r="D407" s="5">
         <v>8.4665622491696624</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>71.217959852000007</v>
       </c>
       <c r="C408" s="5">
         <v>2.6149713000009456E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.44166775872518382</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>72.450904709</v>
       </c>
       <c r="C409" s="5">
         <v>1.2329448569999926</v>
       </c>
       <c r="D409" s="5">
         <v>22.871571762208355</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>72.034072706000003</v>
       </c>
       <c r="C410" s="5">
         <v>-0.41683200299999612</v>
       </c>
       <c r="D410" s="5">
         <v>-6.6896361412060568</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>71.396365536999994</v>
       </c>
       <c r="C411" s="5">
         <v>-0.63770716900000934</v>
       </c>
       <c r="D411" s="5">
         <v>-10.121127816673148</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>72.538089854000006</v>
       </c>
       <c r="C412" s="5">
         <v>1.141724317000012</v>
       </c>
       <c r="D412" s="5">
         <v>20.97068189442728</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>72.727534563000006</v>
       </c>
       <c r="C413" s="5">
         <v>0.18944470899999999</v>
       </c>
       <c r="D413" s="5">
         <v>3.1794012570002472</v>
       </c>
       <c r="E413" s="5">
         <v>3.7010128236034445</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>72.764349867000007</v>
       </c>
       <c r="C414" s="5">
         <v>3.6815304000000992E-2</v>
       </c>
       <c r="D414" s="5">
         <v>0.60914441722319523</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>73.195858013000006</v>
       </c>
       <c r="C415" s="5">
         <v>0.43150814599999876</v>
       </c>
       <c r="D415" s="5">
         <v>7.3530114479111619</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>72.969384844999993</v>
       </c>
       <c r="C416" s="5">
         <v>-0.22647316800001249</v>
       </c>
       <c r="D416" s="5">
         <v>-3.6503485016897597</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>73.093344780999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.12395993600000565</v>
       </c>
       <c r="D417" s="5">
         <v>2.0577077289780421</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>73.254239963000003</v>
       </c>
       <c r="C418" s="5">
         <v>0.16089518200000441</v>
       </c>
       <c r="D418" s="5">
         <v>2.6736901766312382</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>73.431880786999997</v>
       </c>
       <c r="C419" s="5">
         <v>0.17764082399999381</v>
       </c>
       <c r="D419" s="5">
         <v>2.9491156651932693</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>73.791806452000003</v>
       </c>
       <c r="C420" s="5">
         <v>0.35992566500000578</v>
       </c>
       <c r="D420" s="5">
         <v>6.0429704381742777</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>74.137504234999994</v>
       </c>
       <c r="C421" s="5">
         <v>0.34569778299999143</v>
       </c>
       <c r="D421" s="5">
         <v>5.7688630867973378</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>73.282817519999995</v>
       </c>
       <c r="C422" s="5">
         <v>-0.85468671499999971</v>
       </c>
       <c r="D422" s="5">
         <v>-12.989761614080441</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>72.018723129999998</v>
       </c>
       <c r="C423" s="5">
         <v>-1.2640943899999968</v>
       </c>
       <c r="D423" s="5">
         <v>-18.844285506231994</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>73.078026206000004</v>
       </c>
       <c r="C424" s="5">
         <v>1.0593030760000062</v>
       </c>
       <c r="D424" s="5">
         <v>19.150727756722951</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>73.070009014999997</v>
       </c>
       <c r="C425" s="5">
         <v>-8.0171910000075286E-3</v>
       </c>
       <c r="D425" s="5">
         <v>-0.1315693215868885</v>
       </c>
       <c r="E425" s="5">
         <v>0.47090067614394826</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>73.224939219999996</v>
       </c>
       <c r="C426" s="5">
         <v>0.15493020499999943</v>
       </c>
       <c r="D426" s="5">
         <v>2.5742398762245822</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>73.093602215000004</v>
       </c>
       <c r="C427" s="5">
         <v>-0.13133700499999179</v>
       </c>
       <c r="D427" s="5">
         <v>-2.1312263382082031</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>73.175554052999999</v>
       </c>
       <c r="C428" s="5">
         <v>8.1951837999994837E-2</v>
       </c>
       <c r="D428" s="5">
         <v>1.3537560955722894</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>72.860782761999999</v>
       </c>
       <c r="C429" s="5">
         <v>-0.31477129099999956</v>
       </c>
       <c r="D429" s="5">
         <v>-5.0415189275527243</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>72.794535612000004</v>
       </c>
       <c r="C430" s="5">
         <v>-6.6247149999995258E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-1.0856353176908473</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>72.624587582999993</v>
       </c>
       <c r="C431" s="5">
         <v>-0.16994802900001105</v>
       </c>
       <c r="D431" s="5">
         <v>-2.7658567396204092</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>72.641176260999998</v>
       </c>
       <c r="C432" s="5">
         <v>1.6588678000005075E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.27444480710259178</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>72.434488189999996</v>
       </c>
       <c r="C433" s="5">
         <v>-0.20668807100000208</v>
       </c>
       <c r="D433" s="5">
         <v>-3.3614658398324893</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>72.480510504999998</v>
       </c>
       <c r="C434" s="5">
         <v>4.6022315000001868E-2</v>
       </c>
       <c r="D434" s="5">
         <v>0.76510760262777922</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>72.258454244999996</v>
       </c>
       <c r="C435" s="5">
         <v>-0.22205626000000223</v>
       </c>
       <c r="D435" s="5">
         <v>-3.6150825106112672</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>72.259886257999995</v>
       </c>
       <c r="C436" s="5">
         <v>1.432012999998733E-3</v>
       </c>
       <c r="D436" s="5">
         <v>2.3784108520708003E-2</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>72.288540452999996</v>
       </c>
       <c r="C437" s="5">
         <v>2.8654195000001437E-2</v>
       </c>
       <c r="D437" s="5">
         <v>0.47689151488485848</v>
       </c>
       <c r="E437" s="5">
         <v>-1.0694792193601366</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>72.428687675000006</v>
       </c>
       <c r="C438" s="5">
         <v>0.14014722200001017</v>
       </c>
       <c r="D438" s="5">
         <v>2.3514317159869957</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>72.452264056000004</v>
       </c>
       <c r="C439" s="5">
         <v>2.3576380999998037E-2</v>
       </c>
       <c r="D439" s="5">
         <v>0.39131405053798307</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>72.383270929999995</v>
       </c>
       <c r="C440" s="5">
         <v>-6.8993126000009397E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-1.1367417068086416</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>72.544273536999995</v>
       </c>
       <c r="C441" s="5">
         <v>0.16100260700000035</v>
       </c>
       <c r="D441" s="5">
         <v>2.7020653409776108</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>72.703341729000002</v>
       </c>
       <c r="C442" s="5">
         <v>0.15906819200000655</v>
       </c>
       <c r="D442" s="5">
         <v>2.6632115978851401</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>72.590434350999999</v>
+        <v>72.565262105000002</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.11290737800000272</v>
+        <v>-0.13807962399999951</v>
       </c>
       <c r="D443" s="5">
-        <v>-1.8477493822399715</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-2.2554073589505341</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>72.526127498999998</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-3.9134606000004624E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-0.64524650558885899</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEF7350B-3D9B-4DBD-8231-007397567640}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpgovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>