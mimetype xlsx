--- v8 (2026-09-05)
+++ v9 (2026-09-26)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5600014C-89B2-48FC-88F1-66FA5C262883}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{79194CF1-409F-4D94-BEBB-64948BD2EDB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FE3966D9-D3DD-42A8-AF09-2B0B0159D330}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3E932326-8DF1-4321-8E53-CC58D54D5FB0}"/>
   </bookViews>
   <sheets>
     <sheet name="elpgovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F2285AF-E06C-4C5C-B198-C50688CB01CB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EBF1F2D7-6662-4925-A82E-9429E17F5D58}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>44.810313628999999</v>
+        <v>44.810362191000003</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>44.686655563000002</v>
+        <v>44.686663095999997</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.12365806599999729</v>
+        <v>-0.12369909500000631</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.2617055410791074</v>
+        <v>-3.2627678950785222</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>44.950436365000002</v>
+        <v>44.950449364000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.26378080199999943</v>
+        <v>0.26378626800000404</v>
       </c>
       <c r="D8" s="5">
-        <v>7.3180359453578481</v>
+        <v>7.3181912707317442</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>44.959859033000001</v>
+        <v>44.959828713</v>
       </c>
       <c r="C9" s="5">
-        <v>9.4226679999991347E-3</v>
+        <v>9.3793489999995927E-3</v>
       </c>
       <c r="D9" s="5">
-        <v>0.25183842544356239</v>
+        <v>0.25067924254957852</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>45.316486685999998</v>
+        <v>45.316416984999996</v>
       </c>
       <c r="C10" s="5">
-        <v>0.35662765299999677</v>
+        <v>0.35658827199999621</v>
       </c>
       <c r="D10" s="5">
-        <v>9.945003549244479</v>
+        <v>9.9438640210251386</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>46.126164332000002</v>
+        <v>46.12629003</v>
       </c>
       <c r="C11" s="5">
-        <v>0.80967764600000436</v>
+        <v>0.80987304500000334</v>
       </c>
       <c r="D11" s="5">
-        <v>23.678245231902761</v>
+        <v>23.684572548490724</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>45.246277053999997</v>
+        <v>45.246238374000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.87988727800000532</v>
+        <v>-0.88005165599999913</v>
       </c>
       <c r="D12" s="5">
-        <v>-20.635533223572267</v>
+        <v>-20.638942614231116</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>44.323218306999998</v>
+        <v>44.323256315000002</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.9230587469999989</v>
+        <v>-0.92298205899999886</v>
       </c>
       <c r="D13" s="5">
-        <v>-21.912550520646089</v>
+        <v>-21.910945904599977</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>44.614628983999999</v>
+        <v>44.614573720999999</v>
       </c>
       <c r="C14" s="5">
-        <v>0.29141067700000178</v>
+        <v>0.29131740599999745</v>
       </c>
       <c r="D14" s="5">
-        <v>8.1812474946925349</v>
+        <v>8.1785263026134647</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>44.953075783999999</v>
+        <v>44.953049344999997</v>
       </c>
       <c r="C15" s="5">
-        <v>0.33844679999999983</v>
+        <v>0.33847562399999731</v>
       </c>
       <c r="D15" s="5">
-        <v>9.4927895129445439</v>
+        <v>9.4936442543002144</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>45.141286289999996</v>
+        <v>45.141203425</v>
       </c>
       <c r="C16" s="5">
-        <v>0.18821050599999722</v>
+        <v>0.18815408000000389</v>
       </c>
       <c r="D16" s="5">
-        <v>5.1415103350001656</v>
+        <v>5.1399363331426917</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>44.824523708999997</v>
+        <v>44.824590219000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.31676258099999899</v>
+        <v>-0.31661320599999954</v>
       </c>
       <c r="D17" s="5">
-        <v>-8.1030616510363132</v>
+        <v>-8.0994009912893183</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>45.481463810000001</v>
+        <v>45.481487813999998</v>
       </c>
       <c r="C18" s="5">
-        <v>0.65694010100000355</v>
+        <v>0.65689759499999667</v>
       </c>
       <c r="D18" s="5">
-        <v>19.076210141722207</v>
+        <v>19.074844093596653</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>45.552604144</v>
+        <v>45.552524484000003</v>
       </c>
       <c r="C19" s="5">
-        <v>7.1140333999998973E-2</v>
+        <v>7.1036670000005131E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>1.8932253018707046</v>
+        <v>1.8904417910730054</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>45.582214743999998</v>
+        <v>45.582194973999997</v>
       </c>
       <c r="C20" s="5">
-        <v>2.9610599999998044E-2</v>
+        <v>2.9670489999993777E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.78283188944781035</v>
+        <v>0.78442228783708323</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>46.058402551</v>
+        <v>46.058410379000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.47618780700000229</v>
+        <v>0.47621540500000492</v>
       </c>
       <c r="D21" s="5">
-        <v>13.282123318219075</v>
+        <v>13.282943955025072</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>46.036924880000001</v>
+        <v>46.036964527000002</v>
       </c>
       <c r="C22" s="5">
-        <v>-2.1477670999999532E-2</v>
+        <v>-2.1445851999999377E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>-0.55814368716441409</v>
+        <v>-0.55731882366517604</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>46.639682651000001</v>
+        <v>46.639900537000003</v>
       </c>
       <c r="C23" s="5">
-        <v>0.60275777100000028</v>
+        <v>0.60293601000000052</v>
       </c>
       <c r="D23" s="5">
-        <v>16.893769376295854</v>
+        <v>16.89911454999471</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>46.097368492999998</v>
+        <v>46.097446302999998</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.54231415800000349</v>
+        <v>-0.54245423400000448</v>
       </c>
       <c r="D24" s="5">
-        <v>-13.094639001657537</v>
+        <v>-13.097750570173671</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>46.471818139</v>
+        <v>46.471868921999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.37444964600000219</v>
+        <v>0.37442261900000062</v>
       </c>
       <c r="D25" s="5">
-        <v>10.19511910856783</v>
+        <v>10.194332082577585</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>46.430675870000002</v>
+        <v>46.430592515000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-4.1142268999998066E-2</v>
+        <v>-4.1276406999998017E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.0572220937152488</v>
+        <v>-1.0606510283539428</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>46.921951442999998</v>
+        <v>46.921874676000002</v>
       </c>
       <c r="C27" s="5">
-        <v>0.4912755729999958</v>
+        <v>0.49128216100000088</v>
       </c>
       <c r="D27" s="5">
-        <v>13.462597728207326</v>
+        <v>13.462814487480168</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>46.983657405999999</v>
+        <v>46.983476392</v>
       </c>
       <c r="C28" s="5">
-        <v>6.1705963000001418E-2</v>
+        <v>6.1601715999998419E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>1.5895563865111262</v>
+        <v>1.5868541603835551</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>47.640498029</v>
+        <v>47.640459913000001</v>
       </c>
       <c r="C29" s="5">
-        <v>0.65684062300000079</v>
+        <v>0.65698352100000079</v>
       </c>
       <c r="D29" s="5">
-        <v>18.128220573997478</v>
+        <v>18.132547878288818</v>
       </c>
       <c r="E29" s="5">
-        <v>6.2822180516211468</v>
+        <v>6.2819753181065918</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>47.362894777999998</v>
+        <v>47.362932946000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.27760325100000216</v>
+        <v>-0.27752696700000001</v>
       </c>
       <c r="D30" s="5">
-        <v>-6.7726490901571008</v>
+        <v>-6.770852464140642</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>47.611411230000002</v>
+        <v>47.611320509999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.24851645200000405</v>
+        <v>0.24838756399999795</v>
       </c>
       <c r="D31" s="5">
-        <v>6.4814102304581178</v>
+        <v>6.4779458630763287</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>48.181584247000004</v>
+        <v>48.180676609000002</v>
       </c>
       <c r="C32" s="5">
-        <v>0.57017301700000189</v>
+        <v>0.56935609900000372</v>
       </c>
       <c r="D32" s="5">
-        <v>15.356018248068516</v>
+        <v>15.332581285782499</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>48.051343770000003</v>
+        <v>48.051438351000002</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.13024047700000096</v>
+        <v>-0.12923825800000088</v>
       </c>
       <c r="D33" s="5">
-        <v>-3.1959475659456893</v>
+        <v>-3.1717748585731731</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>48.073142415</v>
+        <v>48.074232447999997</v>
       </c>
       <c r="C34" s="5">
-        <v>2.1798644999996952E-2</v>
+        <v>2.2794096999994906E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>0.545744162437245</v>
+        <v>0.57072992654874088</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>47.936756148999997</v>
+        <v>47.937077363999997</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.13638626600000237</v>
+        <v>-0.13715508399999976</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.3518453945743487</v>
+        <v>-3.370369245902094</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>48.442902177999997</v>
+        <v>48.443257488999997</v>
       </c>
       <c r="C36" s="5">
-        <v>0.50614602899999994</v>
+        <v>0.5061801250000002</v>
       </c>
       <c r="D36" s="5">
-        <v>13.432664877074174</v>
+        <v>13.433527634339825</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>48.080525141000003</v>
+        <v>48.080906183000003</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.36237703699999457</v>
+        <v>-0.36235130599999366</v>
       </c>
       <c r="D37" s="5">
-        <v>-8.6163317599050053</v>
+        <v>-8.615684278246361</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>48.251478466000002</v>
+        <v>48.251121730999998</v>
       </c>
       <c r="C38" s="5">
-        <v>0.17095332499999927</v>
+        <v>0.1702155479999945</v>
       </c>
       <c r="D38" s="5">
-        <v>4.3511095414004108</v>
+        <v>4.3319294991328805</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>49.804304649000002</v>
+        <v>49.804063710000001</v>
       </c>
       <c r="C39" s="5">
-        <v>1.5528261830000005</v>
+        <v>1.5529419790000034</v>
       </c>
       <c r="D39" s="5">
-        <v>46.242994655336943</v>
+        <v>46.2474794928984</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>50.033185074999999</v>
+        <v>50.032227927000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.22888042599999636</v>
+        <v>0.22816421699999978</v>
       </c>
       <c r="D40" s="5">
-        <v>5.6562604630585156</v>
+        <v>5.638140632656774</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>50.014063393999997</v>
+        <v>50.013541789000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.9121681000001445E-2</v>
+        <v>-1.868613799999963E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.4576531808462736</v>
+        <v>-0.44725895367306867</v>
       </c>
       <c r="E41" s="5">
-        <v>4.9822429722610195</v>
+        <v>4.9812320878800831</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>49.176343486999997</v>
+        <v>49.176791622000003</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.83771990700000032</v>
+        <v>-0.83675016699999816</v>
       </c>
       <c r="D42" s="5">
-        <v>-18.347568865890374</v>
+        <v>-18.328418802717451</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>49.853349670999997</v>
+        <v>49.853493516</v>
       </c>
       <c r="C43" s="5">
-        <v>0.67700618399999968</v>
+        <v>0.67670189399999714</v>
       </c>
       <c r="D43" s="5">
-        <v>17.830392958947037</v>
+        <v>17.82158794079125</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>49.341857617999999</v>
+        <v>49.340184485000002</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.51149205299999778</v>
+        <v>-0.51330903099999858</v>
       </c>
       <c r="D44" s="5">
-        <v>-11.640383989141634</v>
+        <v>-11.679389610572766</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>49.261193599000002</v>
+        <v>49.261416398999998</v>
       </c>
       <c r="C45" s="5">
-        <v>-8.0664018999996756E-2</v>
+        <v>-7.8768086000003734E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>-1.9442156087700946</v>
+        <v>-1.8989829571762318</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>49.426956066000002</v>
+        <v>49.429084746000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.16576246700000041</v>
+        <v>0.16766834700000288</v>
       </c>
       <c r="D46" s="5">
-        <v>4.1135412863713361</v>
+        <v>4.1617071537178418</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>49.665382432999998</v>
+        <v>49.665763855000002</v>
       </c>
       <c r="C47" s="5">
-        <v>0.23842636699999531</v>
+        <v>0.23667910900000066</v>
       </c>
       <c r="D47" s="5">
-        <v>5.944647888009702</v>
+        <v>5.8996693738404105</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>49.925038753000003</v>
+        <v>49.925615823000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.25965632000000483</v>
+        <v>0.25985196799999954</v>
       </c>
       <c r="D48" s="5">
-        <v>6.4573178680002563</v>
+        <v>6.4622731741661887</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>49.514266601999999</v>
+        <v>49.514998611999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.4107721510000033</v>
+        <v>-0.4106172110000017</v>
       </c>
       <c r="D49" s="5">
-        <v>-9.4385680547688473</v>
+        <v>-9.4350632070562277</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>49.679227488999999</v>
+        <v>49.678686063999997</v>
       </c>
       <c r="C50" s="5">
-        <v>0.16496088699999945</v>
+        <v>0.16368745199999779</v>
       </c>
       <c r="D50" s="5">
-        <v>4.0719755547408809</v>
+        <v>4.0399069437095481</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>49.476773440999999</v>
+        <v>49.476456032999998</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.20245404799999989</v>
+        <v>-0.20223003099999914</v>
       </c>
       <c r="D51" s="5">
-        <v>-4.7821365682181423</v>
+        <v>-4.777013902813831</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>49.719152829000002</v>
+        <v>49.717583824000002</v>
       </c>
       <c r="C52" s="5">
-        <v>0.24237938800000336</v>
+        <v>0.24112779100000381</v>
       </c>
       <c r="D52" s="5">
-        <v>6.0396292844453692</v>
+        <v>6.0076408425889793</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>49.750247285999997</v>
+        <v>49.749483224999999</v>
       </c>
       <c r="C53" s="5">
-        <v>3.1094456999994691E-2</v>
+        <v>3.1899400999996885E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>0.7530692166029862</v>
+        <v>0.77265727796100858</v>
       </c>
       <c r="E53" s="5">
-        <v>-0.52748385173528867</v>
+        <v>-0.52797413371368229</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>50.272745987</v>
+        <v>50.273553692</v>
       </c>
       <c r="C54" s="5">
-        <v>0.52249870100000351</v>
+        <v>0.52407046700000137</v>
       </c>
       <c r="D54" s="5">
-        <v>13.357006470671774</v>
+        <v>13.399760616886901</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>50.355056931999997</v>
+        <v>50.354379274999999</v>
       </c>
       <c r="C55" s="5">
-        <v>8.2310944999996138E-2</v>
+        <v>8.0825582999999313E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>1.9825347607271837</v>
+        <v>1.9464099768481402</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>51.222394506000001</v>
+        <v>51.219919245</v>
       </c>
       <c r="C56" s="5">
-        <v>0.867337574000004</v>
+        <v>0.86553997000000038</v>
       </c>
       <c r="D56" s="5">
-        <v>22.744325658606911</v>
+        <v>22.692979233501376</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>50.427635627000001</v>
+        <v>50.427957247000002</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.79475887899999975</v>
+        <v>-0.79196199799999789</v>
       </c>
       <c r="D57" s="5">
-        <v>-17.109501179366116</v>
+        <v>-17.055071203677009</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>49.851358339999997</v>
+        <v>49.854576653000002</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.57627728700000347</v>
+        <v>-0.57338059399999963</v>
       </c>
       <c r="D58" s="5">
-        <v>-12.883446961730805</v>
+        <v>-12.822606247460499</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>50.682997124000003</v>
+        <v>50.683667665000002</v>
       </c>
       <c r="C59" s="5">
-        <v>0.83163878400000613</v>
+        <v>0.82909101199999924</v>
       </c>
       <c r="D59" s="5">
-        <v>21.961711322877076</v>
+        <v>21.886616642563595</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>49.841625768999997</v>
+        <v>49.842769371999999</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.84137135500000682</v>
+        <v>-0.84089829300000218</v>
       </c>
       <c r="D60" s="5">
-        <v>-18.198939534105552</v>
+        <v>-18.189403137016335</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>49.697982770000003</v>
+        <v>49.699485103999997</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.14364299899999367</v>
+        <v>-0.14328426800000216</v>
       </c>
       <c r="D61" s="5">
-        <v>-3.4040909189717916</v>
+        <v>-3.3956468954101648</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>49.326930417</v>
+        <v>49.326458398</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.37105235300000317</v>
+        <v>-0.37302670599999743</v>
       </c>
       <c r="D62" s="5">
-        <v>-8.6004723846692226</v>
+        <v>-8.6441122484475112</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>50.377111483999997</v>
+        <v>50.376956610000001</v>
       </c>
       <c r="C63" s="5">
-        <v>1.0501810669999969</v>
+        <v>1.0504982120000008</v>
       </c>
       <c r="D63" s="5">
-        <v>28.762696528254516</v>
+        <v>28.772732595475148</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>50.058062186000001</v>
+        <v>50.055760859999999</v>
       </c>
       <c r="C64" s="5">
-        <v>-0.31904929799999593</v>
+        <v>-0.32119575000000111</v>
       </c>
       <c r="D64" s="5">
-        <v>-7.3406491115132315</v>
+        <v>-7.3883377503888958</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>48.826070227000002</v>
+        <v>48.824564631999998</v>
       </c>
       <c r="C65" s="5">
-        <v>-1.2319919589999984</v>
+        <v>-1.2311962280000017</v>
       </c>
       <c r="D65" s="5">
-        <v>-25.846294900212985</v>
+        <v>-25.832823360604017</v>
       </c>
       <c r="E65" s="5">
-        <v>-1.8576330961475707</v>
+        <v>-1.8591521620775597</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>49.692787064999997</v>
+        <v>49.692956633000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.86671683799999499</v>
+        <v>0.86839200100000369</v>
       </c>
       <c r="D66" s="5">
-        <v>23.509113765483104</v>
+        <v>23.55988448572457</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>49.667762932000002</v>
+        <v>49.665207533999997</v>
       </c>
       <c r="C67" s="5">
-        <v>-2.5024132999995174E-2</v>
+        <v>-2.7749099000004662E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-0.60262123427863301</v>
+        <v>-0.66803912462028991</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>49.620533915000003</v>
+        <v>49.618584101000003</v>
       </c>
       <c r="C68" s="5">
-        <v>-4.7229016999999374E-2</v>
+        <v>-4.6623432999993497E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.1351296789717025</v>
+        <v>-1.120707148618616</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>49.885218363</v>
+        <v>49.885994132999997</v>
       </c>
       <c r="C69" s="5">
-        <v>0.26468444799999702</v>
+        <v>0.26741003199999369</v>
       </c>
       <c r="D69" s="5">
-        <v>6.592177880193395</v>
+        <v>6.6623551454025653</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>50.149315100999999</v>
+        <v>50.152933074000003</v>
       </c>
       <c r="C70" s="5">
-        <v>0.26409673799999922</v>
+        <v>0.26693894100000648</v>
       </c>
       <c r="D70" s="5">
-        <v>6.5411898414085901</v>
+        <v>6.6135649606985147</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>50.506594772</v>
+        <v>50.508965230000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.35727967100000058</v>
+        <v>0.35603215599999771</v>
       </c>
       <c r="D71" s="5">
-        <v>8.8922548694581049</v>
+        <v>8.859319227369312</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>50.659268214999997</v>
+        <v>50.661840138999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.15267344299999763</v>
+        <v>0.15287490899999767</v>
       </c>
       <c r="D72" s="5">
-        <v>3.6883298934269559</v>
+        <v>3.6931020520040381</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>51.138230427000003</v>
+        <v>51.140395288000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.4789622120000061</v>
+        <v>0.47855514900000173</v>
       </c>
       <c r="D73" s="5">
-        <v>11.954461354981639</v>
+        <v>11.943129676909937</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>51.045867567999998</v>
+        <v>51.045664053000003</v>
       </c>
       <c r="C74" s="5">
-        <v>-9.236285900000496E-2</v>
+        <v>-9.4731234999997582E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-2.1459682376371747</v>
+        <v>-2.2003437581094798</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>51.124472945999997</v>
+        <v>51.123663241000003</v>
       </c>
       <c r="C75" s="5">
-        <v>7.8605377999998893E-2</v>
+        <v>7.799918799999972E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>1.8636074710987049</v>
+        <v>1.8491221187367568</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>51.115173904000002</v>
+        <v>51.111985898</v>
       </c>
       <c r="C76" s="5">
-        <v>-9.2990419999949836E-3</v>
+        <v>-1.1677343000002338E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-0.21805005022170754</v>
+        <v>-0.27375231277450007</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>50.983601776</v>
+        <v>50.980561512000001</v>
       </c>
       <c r="C77" s="5">
-        <v>-0.13157212800000195</v>
+        <v>-0.13142438599999906</v>
       </c>
       <c r="D77" s="5">
-        <v>-3.0454830000299693</v>
+        <v>-3.0422985196620345</v>
       </c>
       <c r="E77" s="5">
-        <v>4.4188105636380204</v>
+        <v>4.4158035944614316</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>50.527926375</v>
+        <v>50.524744710999997</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.45567540100000059</v>
+        <v>-0.45581680100000455</v>
       </c>
       <c r="D78" s="5">
-        <v>-10.213395761367117</v>
+        <v>-10.216990497901223</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>50.266816257000002</v>
+        <v>50.260246856000002</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.26111011799999773</v>
+        <v>-0.26449785499999479</v>
       </c>
       <c r="D79" s="5">
-        <v>-6.0279189062750538</v>
+        <v>-6.1042632106123929</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>50.885582831999997</v>
+        <v>50.883728892000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.6187665749999951</v>
+        <v>0.62348203599999863</v>
       </c>
       <c r="D80" s="5">
-        <v>15.813846874376702</v>
+        <v>15.944927287579901</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>51.314355765999998</v>
+        <v>51.316613951999997</v>
       </c>
       <c r="C81" s="5">
-        <v>0.42877293400000127</v>
+        <v>0.43288505999999671</v>
       </c>
       <c r="D81" s="5">
-        <v>10.59348202038446</v>
+        <v>10.700287373924233</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>51.393320025000001</v>
+        <v>51.398744342999997</v>
       </c>
       <c r="C82" s="5">
-        <v>7.8964259000002812E-2</v>
+        <v>8.2130390999999747E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>1.8623097235640707</v>
+        <v>1.937553064012465</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>51.418208968000002</v>
+        <v>51.422670386999997</v>
       </c>
       <c r="C83" s="5">
-        <v>2.4888943000000552E-2</v>
+        <v>2.3926043999999536E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>0.58269074605463711</v>
+        <v>0.56003069942729411</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>51.610453008999997</v>
+        <v>51.636294790000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.19224404099999504</v>
+        <v>0.21362440300000429</v>
       </c>
       <c r="D84" s="5">
-        <v>4.5800183607929368</v>
+        <v>5.1006368683906844</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>51.901963103</v>
+        <v>51.900822566999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.29151009400000305</v>
+        <v>0.26452777699999785</v>
       </c>
       <c r="D85" s="5">
-        <v>6.9925065889794524</v>
+        <v>6.3236882499257963</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>51.476504552999998</v>
+        <v>51.470783517000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.42545855000000188</v>
+        <v>-0.43003904999999776</v>
       </c>
       <c r="D86" s="5">
-        <v>-9.4052203687928877</v>
+        <v>-9.5021084543234107</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>53.41434065</v>
+        <v>53.406191466000003</v>
       </c>
       <c r="C87" s="5">
-        <v>1.9378360970000017</v>
+        <v>1.9354079490000018</v>
       </c>
       <c r="D87" s="5">
-        <v>55.806608228743507</v>
+        <v>55.729162646747589</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>53.367252483000001</v>
+        <v>53.356327542999999</v>
       </c>
       <c r="C88" s="5">
-        <v>-4.7088166999998293E-2</v>
+        <v>-4.9863923000003751E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>-1.0527627792155214</v>
+        <v>-1.114672038856912</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>53.671637902000001</v>
+        <v>53.660639447999998</v>
       </c>
       <c r="C89" s="5">
-        <v>0.30438541899999905</v>
+        <v>0.30431190499999872</v>
       </c>
       <c r="D89" s="5">
-        <v>7.063158773973699</v>
+        <v>7.0628905604773973</v>
       </c>
       <c r="E89" s="5">
-        <v>5.2723543107253912</v>
+        <v>5.2570584876142412</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>52.983723066000003</v>
+        <v>52.971141781</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.68791483599999736</v>
+        <v>-0.6894976669999977</v>
       </c>
       <c r="D90" s="5">
-        <v>-14.341300140210066</v>
+        <v>-14.374743371402987</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>53.097763303000001</v>
+        <v>53.085707038999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.11404023699999755</v>
+        <v>0.11456525799999895</v>
       </c>
       <c r="D91" s="5">
-        <v>2.6136323698608521</v>
+        <v>2.626439629113464</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>53.317167572999999</v>
+        <v>53.317015691999998</v>
       </c>
       <c r="C92" s="5">
-        <v>0.21940426999999829</v>
+        <v>0.23130865299999925</v>
       </c>
       <c r="D92" s="5">
-        <v>5.0727531393366609</v>
+        <v>5.3558657312613445</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>53.383609194000002</v>
+        <v>53.393356797000003</v>
       </c>
       <c r="C93" s="5">
-        <v>6.6441621000002726E-2</v>
+        <v>7.6341105000004461E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>1.5056816367846393</v>
+        <v>1.7317963217196475</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>53.246025379999999</v>
+        <v>53.262076858</v>
       </c>
       <c r="C94" s="5">
-        <v>-0.13758381400000275</v>
+        <v>-0.13127993900000234</v>
       </c>
       <c r="D94" s="5">
-        <v>-3.0492556217286304</v>
+        <v>-2.9109038595721559</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>53.479933463000002</v>
+        <v>53.496138549000001</v>
       </c>
       <c r="C95" s="5">
-        <v>0.23390808300000288</v>
+        <v>0.23406169100000085</v>
       </c>
       <c r="D95" s="5">
-        <v>5.4008130879422689</v>
+        <v>5.4027777088645035</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>53.390214327999999</v>
+        <v>53.499055255999998</v>
       </c>
       <c r="C96" s="5">
-        <v>-8.9719135000002836E-2</v>
+        <v>2.9167069999971318E-3</v>
       </c>
       <c r="D96" s="5">
-        <v>-1.9946752257484102</v>
+        <v>6.544581058254284E-2</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>53.647551890999999</v>
+        <v>53.608023148000001</v>
       </c>
       <c r="C97" s="5">
-        <v>0.2573375630000001</v>
+        <v>0.10896789200000256</v>
       </c>
       <c r="D97" s="5">
-        <v>5.9397468381444662</v>
+        <v>2.4717505185913424</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>53.834039285999999</v>
+        <v>53.790548944000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.18648739500000033</v>
+        <v>0.18252579600000018</v>
       </c>
       <c r="D98" s="5">
-        <v>4.2520738821491211</v>
+        <v>4.1631744769091483</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>53.651564213</v>
+        <v>53.629736145999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.1824750729999991</v>
+        <v>-0.16081279800000203</v>
       </c>
       <c r="D99" s="5">
-        <v>-3.9925234262866538</v>
+        <v>-3.5291274007066997</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>53.926553513999998</v>
+        <v>53.897287157000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.27498930099999797</v>
+        <v>0.26755101100000189</v>
       </c>
       <c r="D100" s="5">
-        <v>6.3269413274924968</v>
+        <v>6.1536546062683328</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>53.819678701000001</v>
+        <v>53.805229707000002</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.10687481299999746</v>
+        <v>-9.2057449999998653E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>-2.3524777727897406</v>
+        <v>-2.0304745616910091</v>
       </c>
       <c r="E101" s="5">
-        <v>0.27582687018106178</v>
+        <v>0.26945310471024886</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>54.136667648</v>
+        <v>54.102781698999998</v>
       </c>
       <c r="C102" s="5">
-        <v>0.31698894699999869</v>
+        <v>0.29755199199999538</v>
       </c>
       <c r="D102" s="5">
-        <v>7.3013102802274465</v>
+        <v>6.8418160935988181</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>54.251534628999998</v>
+        <v>54.226729755999997</v>
       </c>
       <c r="C103" s="5">
-        <v>0.1148669809999987</v>
+        <v>0.12394805699999978</v>
       </c>
       <c r="D103" s="5">
-        <v>2.5760800452569343</v>
+        <v>2.7840750026948191</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>54.401008244000003</v>
+        <v>54.400313105000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.14947361500000511</v>
+        <v>0.17358334900000472</v>
       </c>
       <c r="D104" s="5">
-        <v>3.3567995741944578</v>
+        <v>3.9096352614759411</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>54.236298863000002</v>
+        <v>54.260573020999999</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.16470938100000154</v>
+        <v>-0.13974008400000315</v>
       </c>
       <c r="D105" s="5">
-        <v>-3.5733327129519932</v>
+        <v>-3.0393053593061437</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>54.408113401000001</v>
+        <v>54.453566874000003</v>
       </c>
       <c r="C106" s="5">
-        <v>0.17181453799999957</v>
+        <v>0.19299385300000438</v>
       </c>
       <c r="D106" s="5">
-        <v>3.8684048207175525</v>
+        <v>4.3526498214751408</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>54.497179625999998</v>
+        <v>54.556195494000001</v>
       </c>
       <c r="C107" s="5">
-        <v>8.906622499999628E-2</v>
+        <v>0.10262861999999728</v>
       </c>
       <c r="D107" s="5">
-        <v>1.9821865603442568</v>
+        <v>2.2852313359018162</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>54.532940660999998</v>
+        <v>54.789646263000002</v>
       </c>
       <c r="C108" s="5">
-        <v>3.5761035000000163E-2</v>
+        <v>0.23345076900000095</v>
       </c>
       <c r="D108" s="5">
-        <v>0.79028785867645279</v>
+        <v>5.2574961634755724</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>54.877523144999998</v>
+        <v>54.754303444999998</v>
       </c>
       <c r="C109" s="5">
-        <v>0.34458248400000002</v>
+        <v>-3.5342818000003717E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>7.8517037190358074</v>
+        <v>-0.77133616099844815</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>54.903667650999999</v>
+        <v>54.815111264999999</v>
       </c>
       <c r="C110" s="5">
-        <v>2.61445060000014E-2</v>
+        <v>6.0807820000000845E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>0.57319906900874518</v>
+        <v>1.3408396308230097</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>54.837144223000003</v>
+        <v>54.751178179999997</v>
       </c>
       <c r="C111" s="5">
-        <v>-6.6523427999996443E-2</v>
+        <v>-6.3933085000002166E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-1.4443166359887738</v>
+        <v>-1.3906651189452446</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>55.059739643999997</v>
+        <v>55.019521281000003</v>
       </c>
       <c r="C112" s="5">
-        <v>0.22259542099999408</v>
+        <v>0.26834310100000636</v>
       </c>
       <c r="D112" s="5">
-        <v>4.9812849630765044</v>
+        <v>6.042524571180663</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>55.233275143999997</v>
+        <v>55.195231243000002</v>
       </c>
       <c r="C113" s="5">
-        <v>0.17353549999999984</v>
+        <v>0.17570996199999911</v>
       </c>
       <c r="D113" s="5">
-        <v>3.848376755756977</v>
+        <v>3.9003470789805705</v>
       </c>
       <c r="E113" s="5">
-        <v>2.6265419584783345</v>
+        <v>2.5833948550528341</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>55.331130588000001</v>
+        <v>55.267178485999999</v>
       </c>
       <c r="C114" s="5">
-        <v>9.7855444000003899E-2</v>
+        <v>7.1947242999996774E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>2.1468498165786665</v>
+        <v>1.5754687233332731</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>55.293024183</v>
+        <v>55.253606322000003</v>
       </c>
       <c r="C115" s="5">
-        <v>-3.810640500000062E-2</v>
+        <v>-1.3572163999995723E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.82331363142140734</v>
+        <v>-0.29429071043068911</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>55.239912887000003</v>
+        <v>55.242009992</v>
       </c>
       <c r="C116" s="5">
-        <v>-5.311129599999731E-2</v>
+        <v>-1.1596330000003263E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-1.1465809395794446</v>
+        <v>-0.25155904273808094</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>55.382355156000003</v>
+        <v>55.429377711000001</v>
       </c>
       <c r="C117" s="5">
-        <v>0.14244226900000001</v>
+        <v>0.18736771900000093</v>
       </c>
       <c r="D117" s="5">
-        <v>3.1385980453255469</v>
+        <v>4.1469054255019122</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>55.601335032000001</v>
+        <v>55.695920360999999</v>
       </c>
       <c r="C118" s="5">
-        <v>0.2189798759999988</v>
+        <v>0.2665426499999981</v>
       </c>
       <c r="D118" s="5">
-        <v>4.8493130536055862</v>
+        <v>5.9255150202122353</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>55.695870624000001</v>
+        <v>55.838801453000002</v>
       </c>
       <c r="C119" s="5">
-        <v>9.4535591999999724E-2</v>
+        <v>0.14288109200000321</v>
       </c>
       <c r="D119" s="5">
-        <v>2.0594754515424363</v>
+        <v>3.1222629381273626</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>55.913160388999998</v>
+        <v>56.379187946000002</v>
       </c>
       <c r="C120" s="5">
-        <v>0.21728976499999675</v>
+        <v>0.54038649299999975</v>
       </c>
       <c r="D120" s="5">
-        <v>4.7834087183384444</v>
+        <v>12.251651921002971</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>56.380147258000001</v>
+        <v>56.10614399</v>
       </c>
       <c r="C121" s="5">
-        <v>0.46698686900000297</v>
+        <v>-0.2730439560000022</v>
       </c>
       <c r="D121" s="5">
-        <v>10.495853915253072</v>
+        <v>-5.6592621898861832</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>56.030660949000001</v>
+        <v>55.862270846999998</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.34948630899999955</v>
+        <v>-0.24387314300000185</v>
       </c>
       <c r="D122" s="5">
-        <v>-7.190063410302705</v>
+        <v>-5.093060139771433</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>56.473212644999997</v>
+        <v>56.308068442</v>
       </c>
       <c r="C123" s="5">
-        <v>0.44255169599999533</v>
+        <v>0.44579759500000193</v>
       </c>
       <c r="D123" s="5">
-        <v>9.9008340742799525</v>
+        <v>10.008064589353328</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>56.520811236999997</v>
+        <v>56.469015853999998</v>
       </c>
       <c r="C124" s="5">
-        <v>4.759859199999994E-2</v>
+        <v>0.16094741199999874</v>
       </c>
       <c r="D124" s="5">
-        <v>1.0161249159199581</v>
+        <v>3.4844435639900917</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>56.992362395000001</v>
+        <v>56.938979705000001</v>
       </c>
       <c r="C125" s="5">
-        <v>0.47155115800000402</v>
+        <v>0.46996385100000282</v>
       </c>
       <c r="D125" s="5">
-        <v>10.483970348036964</v>
+        <v>10.457075864965715</v>
       </c>
       <c r="E125" s="5">
-        <v>3.1848324156296126</v>
+        <v>3.1592375332627043</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>56.755998024999997</v>
+        <v>56.677667233999998</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.23636437000000399</v>
+        <v>-0.26131247100000365</v>
       </c>
       <c r="D126" s="5">
-        <v>-4.8647930600765665</v>
+        <v>-5.3703059483993565</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>56.897077942000003</v>
+        <v>56.855453267000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.14107991700000611</v>
+        <v>0.17778603300000384</v>
       </c>
       <c r="D127" s="5">
-        <v>3.0239925352909536</v>
+        <v>3.8297742532125367</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>57.071403932000003</v>
+        <v>57.077699357</v>
       </c>
       <c r="C128" s="5">
-        <v>0.17432598999999982</v>
+        <v>0.22224608999999873</v>
       </c>
       <c r="D128" s="5">
-        <v>3.7392534486125673</v>
+        <v>4.7929342089862104</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>57.496222758999998</v>
+        <v>57.554894085999997</v>
       </c>
       <c r="C129" s="5">
-        <v>0.42481882699999574</v>
+        <v>0.47719472899999715</v>
       </c>
       <c r="D129" s="5">
-        <v>9.3072830899764369</v>
+        <v>10.506950254544755</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>57.801442461000001</v>
+        <v>57.947790509999997</v>
       </c>
       <c r="C130" s="5">
-        <v>0.30521970200000226</v>
+        <v>0.39289642399999991</v>
       </c>
       <c r="D130" s="5">
-        <v>6.5595420592292175</v>
+        <v>8.5064283504228566</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>57.347612830000003</v>
+        <v>57.541248598000003</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.45382963099999785</v>
+        <v>-0.40654191199999445</v>
       </c>
       <c r="D131" s="5">
-        <v>-9.0254291560100341</v>
+        <v>-8.1014199644993674</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>58.09427178</v>
+        <v>58.717323096999998</v>
       </c>
       <c r="C132" s="5">
-        <v>0.74665894999999693</v>
+        <v>1.1760744989999949</v>
       </c>
       <c r="D132" s="5">
-        <v>16.792676514696115</v>
+        <v>27.480453082308554</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>58.443919538999999</v>
+        <v>58.060084801999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.34964775899999978</v>
+        <v>-0.65723829499999908</v>
       </c>
       <c r="D133" s="5">
-        <v>7.4662920653564946</v>
+        <v>-12.63509406860509</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>56.800050528</v>
+        <v>56.616645452999997</v>
       </c>
       <c r="C134" s="5">
-        <v>-1.6438690109999996</v>
+        <v>-1.4434393490000019</v>
       </c>
       <c r="D134" s="5">
-        <v>-28.991121354604722</v>
+        <v>-26.073930668439825</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>57.406300989999998</v>
+        <v>57.146946997999997</v>
       </c>
       <c r="C135" s="5">
-        <v>0.60625046199999844</v>
+        <v>0.53030154500000037</v>
       </c>
       <c r="D135" s="5">
-        <v>13.587384716278716</v>
+        <v>11.837332423306313</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>57.209820854</v>
+        <v>57.148831348999998</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.19648013599999814</v>
+        <v>1.884351000001061E-3</v>
       </c>
       <c r="D136" s="5">
-        <v>-4.0307084088101242</v>
+        <v>3.9575715755124641E-2</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>57.873224016000002</v>
+        <v>57.787262085999998</v>
       </c>
       <c r="C137" s="5">
-        <v>0.6634031620000016</v>
+        <v>0.63843073700000019</v>
       </c>
       <c r="D137" s="5">
-        <v>14.837853956732271</v>
+        <v>14.260777590352646</v>
       </c>
       <c r="E137" s="5">
-        <v>1.5455783617021712</v>
+        <v>1.4898095915925058</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>58.098744316000001</v>
+        <v>58.031143077999999</v>
       </c>
       <c r="C138" s="5">
-        <v>0.22552029999999945</v>
+        <v>0.24388099200000113</v>
       </c>
       <c r="D138" s="5">
-        <v>4.7776929082102848</v>
+        <v>5.183612309867458</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>58.015613203000001</v>
+        <v>57.998052553999997</v>
       </c>
       <c r="C139" s="5">
-        <v>-8.3131113000000312E-2</v>
+        <v>-3.3090524000002119E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.7035825189240184</v>
+        <v>-0.68212219309103928</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>58.206973853000001</v>
+        <v>58.24057681</v>
       </c>
       <c r="C140" s="5">
-        <v>0.19136065000000002</v>
+        <v>0.24252425600000294</v>
       </c>
       <c r="D140" s="5">
-        <v>4.0307215274738128</v>
+        <v>5.1349413056851922</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>58.497240224000002</v>
+        <v>58.565977052999997</v>
       </c>
       <c r="C141" s="5">
-        <v>0.2902663710000013</v>
+        <v>0.32540024299999715</v>
       </c>
       <c r="D141" s="5">
-        <v>6.1510454658757707</v>
+        <v>6.9145236666056098</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>58.886592725</v>
+        <v>59.037746873000003</v>
       </c>
       <c r="C142" s="5">
-        <v>0.38935250099999763</v>
+        <v>0.47176982000000578</v>
       </c>
       <c r="D142" s="5">
-        <v>8.2860676927870571</v>
+        <v>10.106404164626227</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>59.324583128</v>
+        <v>59.484791352999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.43799040300000058</v>
+        <v>0.4470444799999953</v>
       </c>
       <c r="D143" s="5">
-        <v>9.2997651677986468</v>
+        <v>9.4747634865915753</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>57.378500846999998</v>
+        <v>58.068264835000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.9460822810000025</v>
+        <v>-1.4165265179999977</v>
       </c>
       <c r="D144" s="5">
-        <v>-32.984691190734708</v>
+        <v>-25.11499292319581</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>59.139877675000001</v>
+        <v>58.719076688000001</v>
       </c>
       <c r="C145" s="5">
-        <v>1.7613768280000031</v>
+        <v>0.65081185300000044</v>
       </c>
       <c r="D145" s="5">
-        <v>43.739026125224292</v>
+        <v>14.310053960658964</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>59.069614672999997</v>
+        <v>58.844594542999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-7.0263002000004349E-2</v>
+        <v>0.12551785499999824</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.4164185961900611</v>
+        <v>2.5954926163197056</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>58.727918678999998</v>
+        <v>58.494788446999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.34169599399999839</v>
+        <v>-0.34980609600000179</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.7249131378270377</v>
+        <v>-6.9048194944015151</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>58.925500796000001</v>
+        <v>58.851965556000003</v>
       </c>
       <c r="C148" s="5">
-        <v>0.19758211700000317</v>
+        <v>0.35717710900000554</v>
       </c>
       <c r="D148" s="5">
-        <v>4.1127864550932092</v>
+        <v>7.5785211372501715</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>58.770597142</v>
+        <v>58.699399067000002</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.15490365400000172</v>
+        <v>-0.15256648900000158</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.1093533056773315</v>
+        <v>-3.0668788327968155</v>
       </c>
       <c r="E149" s="5">
-        <v>1.5505843008710052</v>
+        <v>1.5784395177652621</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>58.890599639999998</v>
+        <v>58.859317830000002</v>
       </c>
       <c r="C150" s="5">
-        <v>0.12000249799999807</v>
+        <v>0.1599187630000003</v>
       </c>
       <c r="D150" s="5">
-        <v>2.4779611750044728</v>
+        <v>3.3186755596906981</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>58.824183969000003</v>
+        <v>58.840836410999998</v>
       </c>
       <c r="C151" s="5">
-        <v>-6.6415670999994347E-2</v>
+        <v>-1.8481419000003996E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.3449736326601403</v>
+        <v>-0.37614168197536157</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>58.739747835000003</v>
+        <v>58.793264808000004</v>
       </c>
       <c r="C152" s="5">
-        <v>-8.4436134000000607E-2</v>
+        <v>-4.7571602999994411E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.7089443902503443</v>
+        <v>-0.96587284527309691</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>58.515337625000001</v>
+        <v>58.569006108000004</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.22441021000000205</v>
+        <v>-0.22425870000000003</v>
       </c>
       <c r="D153" s="5">
-        <v>-4.4893834241196195</v>
+        <v>-4.4824172874855517</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>57.899003229999998</v>
+        <v>58.001592066999997</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.61633439500000264</v>
+        <v>-0.56741404100000636</v>
       </c>
       <c r="D154" s="5">
-        <v>-11.932338764129756</v>
+        <v>-11.025670697402523</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>58.147719915000003</v>
+        <v>58.177469463000001</v>
       </c>
       <c r="C155" s="5">
-        <v>0.2487166850000051</v>
+        <v>0.17587739600000418</v>
       </c>
       <c r="D155" s="5">
-        <v>5.2783895651566493</v>
+        <v>3.7000457763545658</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>56.929023866999998</v>
+        <v>57.550899977</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.2186960480000053</v>
+        <v>-0.62656948600000106</v>
       </c>
       <c r="D156" s="5">
-        <v>-22.44450598574117</v>
+        <v>-12.185241501351918</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>58.637300799999998</v>
+        <v>58.311272234999997</v>
       </c>
       <c r="C157" s="5">
-        <v>1.7082769330000005</v>
+        <v>0.76037225799999675</v>
       </c>
       <c r="D157" s="5">
-        <v>42.587941775436214</v>
+        <v>17.058989199119701</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>59.701172421999999</v>
+        <v>59.510772445999997</v>
       </c>
       <c r="C158" s="5">
-        <v>1.0638716220000006</v>
+        <v>1.1995002110000001</v>
       </c>
       <c r="D158" s="5">
-        <v>24.081396433704882</v>
+        <v>27.678227662160417</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>60.036951696000003</v>
+        <v>59.874330354999998</v>
       </c>
       <c r="C159" s="5">
-        <v>0.33577927400000362</v>
+        <v>0.36355790900000073</v>
       </c>
       <c r="D159" s="5">
-        <v>6.9619423147820214</v>
+        <v>7.5823388623615262</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>60.048824973999999</v>
+        <v>59.982429734999997</v>
       </c>
       <c r="C160" s="5">
-        <v>1.1873277999995935E-2</v>
+        <v>0.10809937999999875</v>
       </c>
       <c r="D160" s="5">
-        <v>0.23757770995909144</v>
+        <v>2.1881687699552677</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>60.026313273</v>
+        <v>59.972160166000002</v>
       </c>
       <c r="C161" s="5">
-        <v>-2.2511700999999107E-2</v>
+        <v>-1.026956899999476E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.44894151798346993</v>
+        <v>-0.20525819029078018</v>
       </c>
       <c r="E161" s="5">
-        <v>2.1366400752504955</v>
+        <v>2.1682693847466128</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>59.660711038999999</v>
+        <v>59.654488536000002</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.36560223400000069</v>
+        <v>-0.31767162999999954</v>
       </c>
       <c r="D162" s="5">
-        <v>-7.068904978861057</v>
+        <v>-6.1744298829453754</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>60.033268995999997</v>
+        <v>60.070551502999997</v>
       </c>
       <c r="C163" s="5">
-        <v>0.37255795699999794</v>
+        <v>0.4160629669999949</v>
       </c>
       <c r="D163" s="5">
-        <v>7.7563350691846722</v>
+        <v>8.6980897946232751</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>60.045758249000002</v>
+        <v>60.112410369000003</v>
       </c>
       <c r="C164" s="5">
-        <v>1.2489253000005363E-2</v>
+        <v>4.1858866000005435E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>0.24993248240934296</v>
+        <v>0.83940629052732252</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>60.229196360000003</v>
+        <v>60.271379828000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.18343811100000096</v>
+        <v>0.15896945899999793</v>
       </c>
       <c r="D165" s="5">
-        <v>3.7281948411116872</v>
+        <v>3.220010610961177</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>59.422991246999999</v>
+        <v>59.443610433000003</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.8062051130000043</v>
+        <v>-0.82776939499999713</v>
       </c>
       <c r="D166" s="5">
-        <v>-14.931398219027125</v>
+        <v>-15.291197470773676</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>59.143369065000002</v>
+        <v>59.077531182000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.27962218199999711</v>
+        <v>-0.36607925100000216</v>
       </c>
       <c r="D167" s="5">
-        <v>-5.502872529109859</v>
+        <v>-7.1448694516154436</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>59.503953168000002</v>
+        <v>59.986907643000002</v>
       </c>
       <c r="C168" s="5">
-        <v>0.36058410300000077</v>
+        <v>0.9093764610000008</v>
       </c>
       <c r="D168" s="5">
-        <v>7.566517392361094</v>
+        <v>20.118426855350258</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>60.998757675</v>
+        <v>60.787863418000001</v>
       </c>
       <c r="C169" s="5">
-        <v>1.4948045069999978</v>
+        <v>0.80095577499999848</v>
       </c>
       <c r="D169" s="5">
-        <v>34.679672158096039</v>
+        <v>17.253240793972815</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>60.871508507000001</v>
+        <v>60.680851265999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.12724916799999875</v>
+        <v>-0.10701215200000291</v>
       </c>
       <c r="D170" s="5">
-        <v>-2.4747902772922159</v>
+        <v>-2.0921692737288722</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>59.951251112999998</v>
+        <v>59.906641946000001</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.92025739400000361</v>
+        <v>-0.77420931999999709</v>
       </c>
       <c r="D171" s="5">
-        <v>-16.706668103318624</v>
+        <v>-14.280478995010004</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>60.115757312</v>
+        <v>60.083790997000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.16450619900000163</v>
+        <v>0.17714905100000067</v>
       </c>
       <c r="D172" s="5">
-        <v>3.3429515968441681</v>
+        <v>3.6067877825033179</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>60.103381773999999</v>
+        <v>60.08908134</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.2375538000000574E-2</v>
+        <v>5.2903429999986429E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.24675464974009964</v>
+        <v>0.1057104878687376</v>
       </c>
       <c r="E173" s="5">
-        <v>0.12839119512386699</v>
+        <v>0.1949590838088211</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>60.358427255000002</v>
+        <v>60.366500199999997</v>
       </c>
       <c r="C174" s="5">
-        <v>0.25504548100000335</v>
+        <v>0.27741885999999738</v>
       </c>
       <c r="D174" s="5">
-        <v>5.2126780507753434</v>
+        <v>5.6830169260285279</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>60.375864165000003</v>
+        <v>60.406757048000003</v>
       </c>
       <c r="C175" s="5">
-        <v>1.7436910000000694E-2</v>
+        <v>4.0256848000005618E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>0.34721863082403104</v>
+        <v>0.80319046342942624</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>60.388358318000002</v>
+        <v>60.427220419999998</v>
       </c>
       <c r="C176" s="5">
-        <v>1.2494152999998676E-2</v>
+        <v>2.0463371999994706E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>0.24861027017353265</v>
+        <v>0.40726984186245652</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>60.563691859999999</v>
+        <v>60.574710666999998</v>
       </c>
       <c r="C177" s="5">
-        <v>0.17533354199999707</v>
+        <v>0.14749024700000035</v>
       </c>
       <c r="D177" s="5">
-        <v>3.5402988803840296</v>
+        <v>2.9685907418439683</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>61.066338764999998</v>
+        <v>61.041328800999999</v>
       </c>
       <c r="C178" s="5">
-        <v>0.50264690499999887</v>
+        <v>0.46661813400000085</v>
       </c>
       <c r="D178" s="5">
-        <v>10.426802687774028</v>
+        <v>9.6456909696915893</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>61.047182485999997</v>
+        <v>60.956622060000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-1.9156279000000609E-2</v>
+        <v>-8.4706740999997976E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.37578665501589725</v>
+        <v>-1.6525828923727892</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>61.954031995000001</v>
+        <v>62.281890357000002</v>
       </c>
       <c r="C180" s="5">
-        <v>0.90684950900000416</v>
+        <v>1.3252682970000009</v>
       </c>
       <c r="D180" s="5">
-        <v>19.356867343023065</v>
+        <v>29.446621294303242</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>61.254889585999997</v>
+        <v>61.150210356999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.69914240900000379</v>
+        <v>-1.1316800000000029</v>
       </c>
       <c r="D181" s="5">
-        <v>-12.732159738683945</v>
+        <v>-19.752033428704696</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>61.064805880999998</v>
+        <v>60.943871563000002</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.19008370499999927</v>
+        <v>-0.20633879399999699</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.6608891238631203</v>
+        <v>-3.9748450799234725</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>61.241913330999999</v>
+        <v>61.229748882999999</v>
       </c>
       <c r="C183" s="5">
-        <v>0.17710745000000117</v>
+        <v>0.28587731999999733</v>
       </c>
       <c r="D183" s="5">
-        <v>3.5364419409677383</v>
+        <v>5.7765161220253658</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>61.247741108</v>
+        <v>61.237709379999998</v>
       </c>
       <c r="C184" s="5">
-        <v>5.827777000000367E-3</v>
+        <v>7.9604969999991226E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>0.11425171665642164</v>
+        <v>0.15612394599255897</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>61.387910511000001</v>
+        <v>61.387419688000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.14016940300000158</v>
+        <v>0.14971030800000307</v>
       </c>
       <c r="D185" s="5">
-        <v>2.7811100850141823</v>
+        <v>2.973458416085184</v>
       </c>
       <c r="E185" s="5">
-        <v>2.1371987716599206</v>
+        <v>2.1606892950378986</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>61.391976243999999</v>
+        <v>61.397107163000001</v>
       </c>
       <c r="C186" s="5">
-        <v>4.0657329999973513E-3</v>
+        <v>9.6874749999997789E-3</v>
       </c>
       <c r="D186" s="5">
-        <v>7.950518533637041E-2</v>
+        <v>0.18953500965928072</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>61.295417483999998</v>
+        <v>61.311968858</v>
       </c>
       <c r="C187" s="5">
-        <v>-9.6558760000000632E-2</v>
+        <v>-8.5138305000000969E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-1.8711469164077288</v>
+        <v>-1.6513866265209454</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>61.382523974999998</v>
+        <v>61.399320586000002</v>
       </c>
       <c r="C188" s="5">
-        <v>8.7106491000000119E-2</v>
+        <v>8.7351728000001572E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>1.7187037206913613</v>
+        <v>1.7231115588796975</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>61.299302652000002</v>
+        <v>61.300580079</v>
       </c>
       <c r="C189" s="5">
-        <v>-8.3221322999996517E-2</v>
+        <v>-9.8740507000002253E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>-1.6148613401566592</v>
+        <v>-1.9128254412181467</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>61.333693216999997</v>
+        <v>61.305307321000001</v>
       </c>
       <c r="C190" s="5">
-        <v>3.4390564999995377E-2</v>
+        <v>4.7272420000012971E-3</v>
       </c>
       <c r="D190" s="5">
-        <v>0.67531367057951375</v>
+        <v>9.2578194332637587E-2</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>61.749697085000001</v>
+        <v>61.704154596000002</v>
       </c>
       <c r="C191" s="5">
-        <v>0.41600386800000422</v>
+        <v>0.39884727500000139</v>
       </c>
       <c r="D191" s="5">
-        <v>8.4497559323908114</v>
+        <v>8.0926069000511802</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>61.361387082999997</v>
+        <v>61.532058608</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.38831000200000432</v>
+        <v>-0.17209598800000236</v>
       </c>
       <c r="D192" s="5">
-        <v>-7.290541981708099</v>
+        <v>-3.2959945335532481</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>61.775054240000003</v>
+        <v>61.730187788000002</v>
       </c>
       <c r="C193" s="5">
-        <v>0.41366715700000611</v>
+        <v>0.19812918000000224</v>
       </c>
       <c r="D193" s="5">
-        <v>8.396586133571148</v>
+        <v>3.9330894860626797</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>61.182085487999998</v>
+        <v>61.105329339999997</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.59296875200000443</v>
+        <v>-0.62485844800000478</v>
       </c>
       <c r="D194" s="5">
-        <v>-10.929540366772306</v>
+        <v>-11.492944543470474</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>60.845339154000001</v>
+        <v>60.848347068999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.3367463339999972</v>
+        <v>-0.25698227099999826</v>
       </c>
       <c r="D195" s="5">
-        <v>-6.4084852068120206</v>
+        <v>-4.9315632513254766</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>60.800012996</v>
+        <v>60.801067314999997</v>
       </c>
       <c r="C196" s="5">
-        <v>-4.5326158000001726E-2</v>
+        <v>-4.7279754000001617E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-0.89027511183785712</v>
+        <v>-0.92843719443966854</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>60.886428074999998</v>
+        <v>60.895315207000003</v>
       </c>
       <c r="C197" s="5">
-        <v>8.6415078999998229E-2</v>
+        <v>9.4247892000005606E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>1.7189563978673439</v>
+        <v>1.8760639366904419</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.81690748524523293</v>
+        <v>-0.8016373444283964</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>61.210158085000003</v>
+        <v>61.212121349999997</v>
       </c>
       <c r="C198" s="5">
-        <v>0.32373001000000556</v>
+        <v>0.31680614299999377</v>
       </c>
       <c r="D198" s="5">
-        <v>6.5702666858214132</v>
+        <v>6.4247338619791927</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>61.291758168999998</v>
+        <v>61.295100023000003</v>
       </c>
       <c r="C199" s="5">
-        <v>8.1600083999994411E-2</v>
+        <v>8.2978673000006609E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>1.6115178624470206</v>
+        <v>1.6388939457976148</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>61.608318621000002</v>
+        <v>61.605606975000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.31656045200000449</v>
+        <v>0.31050695199999723</v>
       </c>
       <c r="D200" s="5">
-        <v>6.3768986951951989</v>
+        <v>6.2511877013752049</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>61.140717742</v>
+        <v>61.132807995999997</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.46760087900000258</v>
+        <v>-0.47279897900000378</v>
       </c>
       <c r="D201" s="5">
-        <v>-8.7371315253242159</v>
+        <v>-8.8305689423525902</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>61.171206867000002</v>
+        <v>61.164357228999997</v>
       </c>
       <c r="C202" s="5">
-        <v>3.0489125000002559E-2</v>
+        <v>3.1549232999999788E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>0.60004960843540456</v>
+        <v>0.6210531792800511</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>60.899032198999997</v>
+        <v>60.88591709</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.27217466800000523</v>
+        <v>-0.27844013899999709</v>
       </c>
       <c r="D203" s="5">
-        <v>-5.210528023372607</v>
+        <v>-5.3280702054947611</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>61.260504961000002</v>
+        <v>61.337971869999997</v>
       </c>
       <c r="C204" s="5">
-        <v>0.36147276200000533</v>
+        <v>0.45205477999999744</v>
       </c>
       <c r="D204" s="5">
-        <v>7.3599193541406205</v>
+        <v>9.2825249290249481</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>61.529377234999998</v>
+        <v>61.517681457999998</v>
       </c>
       <c r="C205" s="5">
-        <v>0.26887227399999603</v>
+        <v>0.17970958800000147</v>
       </c>
       <c r="D205" s="5">
-        <v>5.3958147530835943</v>
+        <v>3.573001824328581</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>62.205471609999996</v>
+        <v>62.174648503</v>
       </c>
       <c r="C206" s="5">
-        <v>0.67609437499999814</v>
+        <v>0.6569670450000018</v>
       </c>
       <c r="D206" s="5">
-        <v>14.012589902783867</v>
+        <v>13.595350800320926</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>62.133009377999997</v>
+        <v>62.124831239999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-7.246223199999946E-2</v>
+        <v>-4.9817263000001333E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-1.388940981156761</v>
+        <v>-0.9572707552304105</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>62.45721992</v>
+        <v>62.45067427</v>
       </c>
       <c r="C208" s="5">
-        <v>0.32421054200000299</v>
+        <v>0.32584303000000148</v>
       </c>
       <c r="D208" s="5">
-        <v>6.4444744802807818</v>
+        <v>6.4787433410417261</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>63.237097337999998</v>
+        <v>63.245977003</v>
       </c>
       <c r="C209" s="5">
-        <v>0.7798774179999981</v>
+        <v>0.79530273299999976</v>
       </c>
       <c r="D209" s="5">
-        <v>16.056998698153958</v>
+        <v>16.399010570416394</v>
       </c>
       <c r="E209" s="5">
-        <v>3.860744236965985</v>
+        <v>3.8601685335061475</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>63.420858909000003</v>
+        <v>63.418231749999997</v>
       </c>
       <c r="C210" s="5">
-        <v>0.18376157100000512</v>
+        <v>0.17225474699999666</v>
       </c>
       <c r="D210" s="5">
-        <v>3.5433729009104242</v>
+        <v>3.3176869754242944</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>63.159395447999998</v>
+        <v>63.158687577000002</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.26146346100000528</v>
+        <v>-0.25954417299999477</v>
       </c>
       <c r="D211" s="5">
-        <v>-4.8365584649042059</v>
+        <v>-4.8020452043547319</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>63.432471268</v>
+        <v>63.430226595000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.27307582000000252</v>
+        <v>0.27153901799999858</v>
       </c>
       <c r="D212" s="5">
-        <v>5.3134899100103716</v>
+        <v>5.2829369784522573</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>64.162951241000002</v>
+        <v>64.159866687999994</v>
       </c>
       <c r="C213" s="5">
-        <v>0.73047997300000134</v>
+        <v>0.72964009299999333</v>
       </c>
       <c r="D213" s="5">
-        <v>14.728786922874404</v>
+        <v>14.711320855442022</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>64.418597125999995</v>
+        <v>64.424297605999996</v>
       </c>
       <c r="C214" s="5">
-        <v>0.25564588499999275</v>
+        <v>0.26443091800000218</v>
       </c>
       <c r="D214" s="5">
-        <v>4.887364810456285</v>
+        <v>5.0593895108647757</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>64.237998630000007</v>
+        <v>64.236808706999994</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.18059849599998756</v>
+        <v>-0.18748889900000165</v>
       </c>
       <c r="D215" s="5">
-        <v>-3.3128255927166395</v>
+        <v>-3.4369051595319777</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>64.938120742999999</v>
+        <v>64.962132155000006</v>
       </c>
       <c r="C216" s="5">
-        <v>0.70012211299999194</v>
+        <v>0.72532344800001169</v>
       </c>
       <c r="D216" s="5">
-        <v>13.891830859388987</v>
+        <v>14.423641246842145</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>64.748574726000001</v>
+        <v>64.748799590999994</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.18954601699999785</v>
+        <v>-0.21333256400001233</v>
       </c>
       <c r="D217" s="5">
-        <v>-3.4469583424404315</v>
+        <v>-3.8703398759091234</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>65.924784127999999</v>
+        <v>65.909426259</v>
       </c>
       <c r="C218" s="5">
-        <v>1.1762094019999978</v>
+        <v>1.1606266680000061</v>
       </c>
       <c r="D218" s="5">
-        <v>24.114362411987301</v>
+        <v>23.762683861569744</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>65.750027072999998</v>
+        <v>65.746962776000004</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.17475705500000061</v>
+        <v>-0.16246348299999624</v>
       </c>
       <c r="D219" s="5">
-        <v>-3.1350551625124234</v>
+        <v>-2.9181669726521364</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>66.021931632000005</v>
+        <v>66.017854592999996</v>
       </c>
       <c r="C220" s="5">
-        <v>0.27190455900000643</v>
+        <v>0.27089181699999187</v>
       </c>
       <c r="D220" s="5">
-        <v>5.0769567997247966</v>
+        <v>5.0578576125817731</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>66.438995035000005</v>
+        <v>66.444414550999994</v>
       </c>
       <c r="C221" s="5">
-        <v>0.41706340300000022</v>
+        <v>0.42655995799999857</v>
       </c>
       <c r="D221" s="5">
-        <v>7.8494506669540387</v>
+        <v>8.0350975462869734</v>
       </c>
       <c r="E221" s="5">
-        <v>5.0633217395889885</v>
+        <v>5.0571399155526997</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>66.306897906000003</v>
+        <v>66.303577176000005</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.1320971290000017</v>
+        <v>-0.14083737499998961</v>
       </c>
       <c r="D222" s="5">
-        <v>-2.3599778489052703</v>
+        <v>-2.5141083080700288</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>66.997812045000003</v>
+        <v>66.995168579999998</v>
       </c>
       <c r="C223" s="5">
-        <v>0.6909141390000002</v>
+        <v>0.6915914039999933</v>
       </c>
       <c r="D223" s="5">
-        <v>13.246011886248432</v>
+        <v>13.260452625453766</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>67.234429583999997</v>
+        <v>67.231414045999998</v>
       </c>
       <c r="C224" s="5">
-        <v>0.23661753899999383</v>
+        <v>0.23624546599999974</v>
       </c>
       <c r="D224" s="5">
-        <v>4.3213634667945922</v>
+        <v>4.3146095002320362</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>64.564461858000001</v>
+        <v>64.560390170999995</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.6699677259999959</v>
+        <v>-2.671023875000003</v>
       </c>
       <c r="D225" s="5">
-        <v>-38.50755937418603</v>
+        <v>-38.520998029028377</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>65.453882856000007</v>
+        <v>65.461651075000006</v>
       </c>
       <c r="C226" s="5">
-        <v>0.88942099800000562</v>
+        <v>0.90126090400001146</v>
       </c>
       <c r="D226" s="5">
-        <v>17.842664020249366</v>
+        <v>18.099946842370152</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>65.317473508000006</v>
+        <v>65.313499225000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.13640934800000082</v>
+        <v>-0.14815185000000497</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.4723959457413347</v>
+        <v>-2.6822709042727877</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>64.903892233999997</v>
+        <v>64.928660407999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.4135812740000091</v>
+        <v>-0.38483881700000211</v>
       </c>
       <c r="D228" s="5">
-        <v>-7.3391309905003643</v>
+        <v>-6.8459185853946725</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>64.664324086999997</v>
+        <v>64.661990080999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.23956814699999995</v>
+        <v>-0.26667032699999993</v>
       </c>
       <c r="D229" s="5">
-        <v>-4.3405220446914079</v>
+        <v>-4.818731826776701</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>65.572964827999996</v>
+        <v>65.563140832000002</v>
       </c>
       <c r="C230" s="5">
-        <v>0.90864074099999925</v>
+        <v>0.90115075100000297</v>
       </c>
       <c r="D230" s="5">
-        <v>18.228161361912743</v>
+        <v>18.066912444794458</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>66.301520034000006</v>
+        <v>66.298185680000003</v>
       </c>
       <c r="C231" s="5">
-        <v>0.72855520600001</v>
+        <v>0.73504484800000114</v>
       </c>
       <c r="D231" s="5">
-        <v>14.178406527965738</v>
+        <v>14.314867689546706</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>66.319772442000001</v>
+        <v>66.316601700999996</v>
       </c>
       <c r="C232" s="5">
-        <v>1.8252407999995057E-2</v>
+        <v>1.8416020999993066E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>0.33085340385361484</v>
+        <v>0.33384049200155808</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>66.714595161000005</v>
+        <v>66.716511351999998</v>
       </c>
       <c r="C233" s="5">
-        <v>0.39482271900000399</v>
+        <v>0.39990965100000153</v>
       </c>
       <c r="D233" s="5">
-        <v>7.3826039506527996</v>
+        <v>7.4812687927793275</v>
       </c>
       <c r="E233" s="5">
-        <v>0.41481681933150938</v>
+        <v>0.40951041985801684</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>67.323410698000004</v>
+        <v>67.321210476000005</v>
       </c>
       <c r="C234" s="5">
-        <v>0.60881553699999813</v>
+        <v>0.6046991240000068</v>
       </c>
       <c r="D234" s="5">
-        <v>11.517508572857738</v>
+        <v>11.435367763484972</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>67.209374260000004</v>
+        <v>67.207688895000004</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.11403643799999941</v>
+        <v>-0.11352158100000054</v>
       </c>
       <c r="D235" s="5">
-        <v>-2.0138021426643116</v>
+        <v>-2.0048592062284043</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>67.360671801999999</v>
+        <v>67.358723729000005</v>
       </c>
       <c r="C236" s="5">
-        <v>0.15129754199999468</v>
+        <v>0.15103483400000073</v>
       </c>
       <c r="D236" s="5">
-        <v>2.7350635283941438</v>
+        <v>2.7303249202866642</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>68.319059912</v>
+        <v>68.316376388999998</v>
       </c>
       <c r="C237" s="5">
-        <v>0.95838811000000135</v>
+        <v>0.95765265999999372</v>
       </c>
       <c r="D237" s="5">
-        <v>18.474712297531571</v>
+        <v>18.459985018240268</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>68.085713685000002</v>
+        <v>68.090370047999997</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.23334622699999841</v>
+        <v>-0.2260063410000015</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.0225185579458644</v>
+        <v>-3.8984346341916054</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>68.429168836000002</v>
+        <v>68.425617129000003</v>
       </c>
       <c r="C239" s="5">
-        <v>0.34345515100000057</v>
+        <v>0.33524708100000566</v>
       </c>
       <c r="D239" s="5">
-        <v>6.2241462645684198</v>
+        <v>6.0709217266404769</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>67.596008900000001</v>
+        <v>67.614491525999995</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.83315993600000127</v>
+        <v>-0.8111256030000078</v>
       </c>
       <c r="D240" s="5">
-        <v>-13.670848123058333</v>
+        <v>-13.3332000874552</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>67.353412836999993</v>
+        <v>67.350833488999996</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.24259606300000769</v>
+        <v>-0.26365803699999901</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.222692201576228</v>
+        <v>-4.5802534388952427</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>68.600143510999999</v>
+        <v>68.597431298000004</v>
       </c>
       <c r="C242" s="5">
-        <v>1.2467306740000055</v>
+        <v>1.2465978090000078</v>
       </c>
       <c r="D242" s="5">
-        <v>24.619215252952298</v>
+        <v>24.617359631963588</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>69.443222779999999</v>
+        <v>69.440355398999998</v>
       </c>
       <c r="C243" s="5">
-        <v>0.84307926900000041</v>
+        <v>0.84292410099999415</v>
       </c>
       <c r="D243" s="5">
-        <v>15.786552169305113</v>
+        <v>15.784114377998471</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>69.475969939999999</v>
+        <v>69.473753352000003</v>
       </c>
       <c r="C244" s="5">
-        <v>3.2747159999999553E-2</v>
+        <v>3.3397953000005032E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>0.56735086960486569</v>
+        <v>0.57867978335162107</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>69.597267462000005</v>
+        <v>69.595601803999998</v>
       </c>
       <c r="C245" s="5">
-        <v>0.1212975220000061</v>
+        <v>0.12184845199999472</v>
       </c>
       <c r="D245" s="5">
-        <v>2.1153053367795271</v>
+        <v>2.125074316036879</v>
       </c>
       <c r="E245" s="5">
-        <v>4.3209020365683859</v>
+        <v>4.3154091748139445</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>69.764617457</v>
+        <v>69.763478268</v>
       </c>
       <c r="C246" s="5">
-        <v>0.16734999499999503</v>
+        <v>0.16787646400000256</v>
       </c>
       <c r="D246" s="5">
-        <v>2.9239257761742854</v>
+        <v>2.9333177129140298</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>70.076102984000002</v>
+        <v>70.075154326000003</v>
       </c>
       <c r="C247" s="5">
-        <v>0.31148552700000209</v>
+        <v>0.31167605800000331</v>
       </c>
       <c r="D247" s="5">
-        <v>5.4913135450604056</v>
+        <v>5.4948474017384674</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>70.396681701000006</v>
+        <v>70.395433791000002</v>
       </c>
       <c r="C248" s="5">
-        <v>0.32057871700000362</v>
+        <v>0.32027946499999871</v>
       </c>
       <c r="D248" s="5">
-        <v>5.6299203465092651</v>
+        <v>5.6246102238571849</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>70.386827135000004</v>
+        <v>70.385227878999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-9.8545660000013413E-3</v>
+        <v>-1.0205912000003536E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.16785420048618382</v>
+        <v>-0.17383703410124296</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>71.200798040999999</v>
+        <v>71.202770452999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.81397090599999444</v>
+        <v>0.81754257400000085</v>
       </c>
       <c r="D250" s="5">
-        <v>14.794656241943027</v>
+        <v>14.864136663010541</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>70.505179690000006</v>
+        <v>70.502994696000002</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.69561835099999314</v>
+        <v>-0.69977575699999761</v>
       </c>
       <c r="D251" s="5">
-        <v>-11.11388005490852</v>
+        <v>-11.176461660985781</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>69.454062496000006</v>
+        <v>69.465742383999995</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.0511171939999997</v>
+        <v>-1.0372523120000068</v>
       </c>
       <c r="D252" s="5">
-        <v>-16.49363936525171</v>
+        <v>-16.293843259449293</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>69.663671864999998</v>
+        <v>69.664751800999994</v>
       </c>
       <c r="C253" s="5">
-        <v>0.20960936899999183</v>
+        <v>0.19900941699999919</v>
       </c>
       <c r="D253" s="5">
-        <v>3.6822703912130716</v>
+        <v>3.4925178901552334</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>70.603111513000002</v>
+        <v>70.601696974999996</v>
       </c>
       <c r="C254" s="5">
-        <v>0.93943964800000401</v>
+        <v>0.93694517400000166</v>
       </c>
       <c r="D254" s="5">
-        <v>17.438298900467863</v>
+        <v>17.388228315567879</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>69.654606286999993</v>
+        <v>69.652381735999995</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.94850522600000886</v>
+        <v>-0.94931523900000059</v>
       </c>
       <c r="D255" s="5">
-        <v>-14.981779840179554</v>
+        <v>-14.993921744008132</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>69.654434882999993</v>
+        <v>69.652506093</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.7140399999959754E-4</v>
+        <v>1.2435700000423822E-4</v>
       </c>
       <c r="D256" s="5">
-        <v>-2.9528846289261779E-3</v>
+        <v>2.1424947958426088E-3</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>69.908024126000001</v>
+        <v>69.906421883999997</v>
       </c>
       <c r="C257" s="5">
-        <v>0.25358924300000751</v>
+        <v>0.25391579099999717</v>
       </c>
       <c r="D257" s="5">
-        <v>4.4573616541901506</v>
+        <v>4.4633430674596797</v>
       </c>
       <c r="E257" s="5">
-        <v>0.44650698990398308</v>
+        <v>0.44660879702620448</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>69.636176020999997</v>
+        <v>69.635101675000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.27184810500000367</v>
+        <v>-0.27132020899999532</v>
       </c>
       <c r="D258" s="5">
-        <v>-4.5678642469844206</v>
+        <v>-4.5592847685793085</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>69.374484178000003</v>
+        <v>69.373853926999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.26169184299999415</v>
+        <v>-0.26124774800000239</v>
       </c>
       <c r="D259" s="5">
-        <v>-4.4175338739617986</v>
+        <v>-4.4102579004380633</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>69.548485502999995</v>
+        <v>69.547913843000003</v>
       </c>
       <c r="C260" s="5">
-        <v>0.17400132499999188</v>
+        <v>0.17405991600000448</v>
       </c>
       <c r="D260" s="5">
-        <v>3.0516433662627351</v>
+        <v>3.05271327621639</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>69.695846606999993</v>
+        <v>69.695586551000005</v>
       </c>
       <c r="C261" s="5">
-        <v>0.14736110399999802</v>
+        <v>0.14767270800000176</v>
       </c>
       <c r="D261" s="5">
-        <v>2.5724310435023989</v>
+        <v>2.577955724439529</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>69.504738209999999</v>
+        <v>69.504469236000006</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.1911083969999936</v>
+        <v>-0.19111731499999962</v>
       </c>
       <c r="D262" s="5">
-        <v>-3.2412680939971406</v>
+        <v>-3.2414289856053768</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>70.225892583999993</v>
+        <v>70.225604230000002</v>
       </c>
       <c r="C263" s="5">
-        <v>0.72115437399999394</v>
+        <v>0.72113499399999625</v>
       </c>
       <c r="D263" s="5">
-        <v>13.186406414657647</v>
+        <v>13.186085562045013</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>70.220147703999999</v>
+        <v>70.223063925000005</v>
       </c>
       <c r="C264" s="5">
-        <v>-5.7448799999946232E-3</v>
+        <v>-2.5403049999965788E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>-9.8122712709591831E-2</v>
+        <v>-4.339954951444458E-2</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>70.290286418999997</v>
+        <v>70.295578691000003</v>
       </c>
       <c r="C265" s="5">
-        <v>7.0138714999998797E-2</v>
+        <v>7.2514765999997621E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>1.2052150614012769</v>
+        <v>1.2462236153260697</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>70.796824000000001</v>
+        <v>70.796306278000003</v>
       </c>
       <c r="C266" s="5">
-        <v>0.50653758100000346</v>
+        <v>0.50072758700000009</v>
       </c>
       <c r="D266" s="5">
-        <v>8.9987577361103188</v>
+        <v>8.8907695600727088</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>69.289590536999995</v>
+        <v>69.288235482000005</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.5072334630000057</v>
+        <v>-1.5080707959999984</v>
       </c>
       <c r="D267" s="5">
-        <v>-22.75851143677804</v>
+        <v>-22.769859336222055</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>69.333354385000007</v>
+        <v>69.331962747999995</v>
       </c>
       <c r="C268" s="5">
-        <v>4.3763848000011762E-2</v>
+        <v>4.372726599999055E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.76056787630485179</v>
+        <v>0.75994482622168125</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>69.172949658999997</v>
+        <v>69.171715598999995</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.1604047260000101</v>
+        <v>-0.16024714899999992</v>
       </c>
       <c r="D269" s="5">
-        <v>-2.7411798634083495</v>
+        <v>-2.7385754167284948</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.0514879746495565</v>
+        <v>-1.0509853961902738</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>69.764598659000001</v>
+        <v>69.763779557000007</v>
       </c>
       <c r="C270" s="5">
-        <v>0.59164900000000387</v>
+        <v>0.59206395800001133</v>
       </c>
       <c r="D270" s="5">
-        <v>10.760691887005747</v>
+        <v>10.768799016344822</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>69.530104037000001</v>
+        <v>69.529546359999998</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.23449462199999971</v>
+        <v>-0.23423319700000889</v>
       </c>
       <c r="D271" s="5">
-        <v>-3.9597352594336832</v>
+        <v>-3.9554475553264967</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>69.561791536000001</v>
+        <v>69.561339873999998</v>
       </c>
       <c r="C272" s="5">
-        <v>3.168749900000023E-2</v>
+        <v>3.17935140000003E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>0.54825828517766073</v>
+        <v>0.55010159949901993</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>69.471938256000001</v>
+        <v>69.471586001000006</v>
       </c>
       <c r="C273" s="5">
-        <v>-8.9853279999999813E-2</v>
+        <v>-8.9753872999992268E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.5390805880615366</v>
+        <v>-1.5373998402882449</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>69.679737642999996</v>
+        <v>69.679346667000004</v>
       </c>
       <c r="C274" s="5">
-        <v>0.20779938699999434</v>
+        <v>0.20776066599999865</v>
       </c>
       <c r="D274" s="5">
-        <v>3.6489942169454226</v>
+        <v>3.6483218506549786</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>68.567079961999994</v>
+        <v>68.566546822000007</v>
       </c>
       <c r="C275" s="5">
-        <v>-1.1126576810000017</v>
+        <v>-1.1127998449999978</v>
       </c>
       <c r="D275" s="5">
-        <v>-17.565354392316657</v>
+        <v>-17.567495445804624</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>69.868376814000001</v>
+        <v>69.868891559999994</v>
       </c>
       <c r="C276" s="5">
-        <v>1.3012968520000072</v>
+        <v>1.302344737999988</v>
       </c>
       <c r="D276" s="5">
-        <v>25.308343510350362</v>
+        <v>25.331115842448181</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>69.953902655999997</v>
+        <v>69.960037854000007</v>
       </c>
       <c r="C277" s="5">
-        <v>8.5525841999995578E-2</v>
+        <v>9.1146294000012062E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>1.4788493789687385</v>
+        <v>1.5767208429640522</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>69.479147889999993</v>
+        <v>69.478540648999996</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.47475476600000377</v>
+        <v>-0.48149720500001081</v>
       </c>
       <c r="D278" s="5">
-        <v>-7.846799707202945</v>
+        <v>-7.9533845645866963</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>69.982287791999994</v>
+        <v>69.981219656999997</v>
       </c>
       <c r="C279" s="5">
-        <v>0.50313990200000092</v>
+        <v>0.5026790080000012</v>
       </c>
       <c r="D279" s="5">
-        <v>9.0445158922299207</v>
+        <v>9.03598051526291</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>69.967396692999998</v>
+        <v>69.966390039000004</v>
       </c>
       <c r="C280" s="5">
-        <v>-1.4891098999996188E-2</v>
+        <v>-1.4829617999993161E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-0.25504197601639023</v>
+        <v>-0.25399408128122802</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>69.912965842999995</v>
+        <v>69.912086184000003</v>
       </c>
       <c r="C281" s="5">
-        <v>-5.4430850000002806E-2</v>
+        <v>-5.4303855000000567E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.92955111129421342</v>
+        <v>-0.92740487053126763</v>
       </c>
       <c r="E281" s="5">
-        <v>1.0698057371386405</v>
+        <v>1.0703371726271227</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>70.026541111</v>
+        <v>70.026032040999993</v>
       </c>
       <c r="C282" s="5">
-        <v>0.11357526800000528</v>
+        <v>0.11394585699999027</v>
       </c>
       <c r="D282" s="5">
-        <v>1.966940980812204</v>
+        <v>1.9734416804560784</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>70.196527962000005</v>
+        <v>70.196145791000006</v>
       </c>
       <c r="C283" s="5">
-        <v>0.16998685100000444</v>
+        <v>0.17011375000001294</v>
       </c>
       <c r="D283" s="5">
-        <v>2.9521632558328514</v>
+        <v>2.9544184063297285</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>70.298532442999999</v>
+        <v>70.298248924000006</v>
       </c>
       <c r="C284" s="5">
-        <v>0.10200448099999448</v>
+        <v>0.10210313299999996</v>
       </c>
       <c r="D284" s="5">
-        <v>1.7577567306882091</v>
+        <v>1.7594799956810458</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>69.873963273000001</v>
+        <v>69.873742641999996</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.42456916999999805</v>
+        <v>-0.42450628200001006</v>
       </c>
       <c r="D285" s="5">
-        <v>-7.0114614444638734</v>
+        <v>-7.0104844818265395</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>69.663395098999999</v>
+        <v>69.663132039000004</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.21056817400000227</v>
+        <v>-0.21061060299999212</v>
       </c>
       <c r="D286" s="5">
-        <v>-3.5569117907645831</v>
+        <v>-3.5576277086615815</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>68.572125239000002</v>
+        <v>68.571818859000004</v>
       </c>
       <c r="C287" s="5">
-        <v>-1.091269859999997</v>
+        <v>-1.0913131800000002</v>
       </c>
       <c r="D287" s="5">
-        <v>-17.259968839379379</v>
+        <v>-17.260655751813314</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>69.640863984999996</v>
+        <v>69.640526608000002</v>
       </c>
       <c r="C288" s="5">
-        <v>1.068738745999994</v>
+        <v>1.0687077489999979</v>
       </c>
       <c r="D288" s="5">
-        <v>20.392238543041131</v>
+        <v>20.391694566163988</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>70.150964629000001</v>
+        <v>70.155242755000003</v>
       </c>
       <c r="C289" s="5">
-        <v>0.51010064400000488</v>
+        <v>0.51471614700000146</v>
       </c>
       <c r="D289" s="5">
-        <v>9.1525690467620038</v>
+        <v>9.2388256623429754</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>69.848466048000006</v>
+        <v>69.848198941999996</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.30249858099999472</v>
+        <v>-0.30704381300000705</v>
       </c>
       <c r="D290" s="5">
-        <v>-5.0535550944139533</v>
+        <v>-5.1273644826135829</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>69.314470122000003</v>
+        <v>69.313896915000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.5339959260000029</v>
+        <v>-0.53430202699999541</v>
       </c>
       <c r="D291" s="5">
-        <v>-8.7979887541181903</v>
+        <v>-8.8028540041268588</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>69.304410661000006</v>
+        <v>69.303797089</v>
       </c>
       <c r="C292" s="5">
-        <v>-1.0059460999997327E-2</v>
+        <v>-1.0099826000001144E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-0.17401449430510807</v>
+        <v>-0.17471363607421964</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>69.264076352999993</v>
+        <v>69.263461011999993</v>
       </c>
       <c r="C293" s="5">
-        <v>-4.0334308000012697E-2</v>
+        <v>-4.0336077000006298E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.69615397429771964</v>
+        <v>-0.69619055271825658</v>
       </c>
       <c r="E293" s="5">
-        <v>-0.92813898277063211</v>
+        <v>-0.92777258898112391</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>68.667776775999997</v>
+        <v>68.667496585999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.59629957699999636</v>
+        <v>-0.59596442599999477</v>
       </c>
       <c r="D294" s="5">
-        <v>-9.8554918285093223</v>
+        <v>-9.8502954121606816</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>68.859279686999997</v>
+        <v>68.858992525000005</v>
       </c>
       <c r="C295" s="5">
-        <v>0.19150291100000061</v>
+        <v>0.19149593900000639</v>
       </c>
       <c r="D295" s="5">
-        <v>3.3984109698351528</v>
+        <v>3.3982994205654427</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>68.769487491999996</v>
+        <v>68.769298855000002</v>
       </c>
       <c r="C296" s="5">
-        <v>-8.9792195000001129E-2</v>
+        <v>-8.9693670000002612E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-1.5536206414369702</v>
+        <v>-1.5519345422101316</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>69.239399139</v>
+        <v>69.239341371999998</v>
       </c>
       <c r="C297" s="5">
-        <v>0.46991164700000354</v>
+        <v>0.470042516999996</v>
       </c>
       <c r="D297" s="5">
-        <v>8.515064228122359</v>
+        <v>8.5175497662354651</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>69.293113164999994</v>
+        <v>69.292996940999998</v>
       </c>
       <c r="C298" s="5">
-        <v>5.3714025999994419E-2</v>
+        <v>5.3655569000000014E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>0.93490939483786839</v>
+        <v>0.93388837453569629</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>69.225439195000007</v>
+        <v>69.225348370999995</v>
       </c>
       <c r="C299" s="5">
-        <v>-6.7673969999987094E-2</v>
+        <v>-6.7648570000002906E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-1.1656853862836436</v>
+        <v>-1.1652521613325417</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>69.221880048000003</v>
+        <v>69.221835198999997</v>
       </c>
       <c r="C300" s="5">
-        <v>-3.5591470000042591E-3</v>
+        <v>-3.5131719999981215E-3</v>
       </c>
       <c r="D300" s="5">
-        <v>-6.1679187969343463E-2</v>
+        <v>-6.0882754165803021E-2</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>69.302469392999996</v>
+        <v>69.304246288000002</v>
       </c>
       <c r="C301" s="5">
-        <v>8.0589344999992818E-2</v>
+        <v>8.2411089000004267E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>1.4060418288623255</v>
+        <v>1.4380351434416738</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>68.970080498000002</v>
+        <v>68.970272528999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.33238889499999402</v>
+        <v>-0.3339737590000027</v>
       </c>
       <c r="D302" s="5">
-        <v>-5.6060243556334211</v>
+        <v>-5.6319094298649119</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>69.371644896000006</v>
+        <v>69.371388612000004</v>
       </c>
       <c r="C303" s="5">
-        <v>0.40156439800000499</v>
+        <v>0.40111608300000512</v>
       </c>
       <c r="D303" s="5">
-        <v>7.2148922668890725</v>
+        <v>7.2065573226141932</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>69.446499113000002</v>
+        <v>69.446154719999996</v>
       </c>
       <c r="C304" s="5">
-        <v>7.485421699999506E-2</v>
+        <v>7.4766107999991505E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>1.3025504174020375</v>
+        <v>1.3010129535803383</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>69.491446065000005</v>
+        <v>69.491054047000006</v>
       </c>
       <c r="C305" s="5">
-        <v>4.4946952000003648E-2</v>
+        <v>4.4899327000010203E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>0.77943099713642106</v>
+        <v>0.77860606175104152</v>
       </c>
       <c r="E305" s="5">
-        <v>0.32826498810325511</v>
+        <v>0.32859032984300374</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>69.727853723999999</v>
+        <v>69.727646809000007</v>
       </c>
       <c r="C306" s="5">
-        <v>0.23640765899999394</v>
+        <v>0.23659276200000079</v>
       </c>
       <c r="D306" s="5">
-        <v>4.1596185052861667</v>
+        <v>4.1629605666205549</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>69.782536037</v>
+        <v>69.782306207999994</v>
       </c>
       <c r="C307" s="5">
-        <v>5.4682313000000704E-2</v>
+        <v>5.4659398999987729E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>0.94513946070757804</v>
+        <v>0.94474451728476794</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>69.805931298999994</v>
+        <v>69.805760238000005</v>
       </c>
       <c r="C308" s="5">
-        <v>2.3395261999993977E-2</v>
+        <v>2.3454030000010562E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.40305412921506356</v>
+        <v>0.40406979130374054</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>69.215885827999998</v>
+        <v>69.216125356000006</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.59004547099999627</v>
+        <v>-0.58963488199999858</v>
       </c>
       <c r="D309" s="5">
-        <v>-9.684670517881921</v>
+        <v>-9.678263922009867</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>69.281967073999994</v>
+        <v>69.281978910999996</v>
       </c>
       <c r="C310" s="5">
-        <v>6.6081245999995986E-2</v>
+        <v>6.5853554999989683E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>1.1516894818691892</v>
+        <v>1.1476964144452317</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>69.432263105000004</v>
+        <v>69.432303175000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.15029603100001054</v>
+        <v>0.15032426400000531</v>
       </c>
       <c r="D311" s="5">
-        <v>2.6344915587635853</v>
+        <v>2.6349919111847031</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>69.516641723999996</v>
+        <v>69.516715501999997</v>
       </c>
       <c r="C312" s="5">
-        <v>8.4378618999991772E-2</v>
+        <v>8.4412326999995457E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>1.4681052754450308</v>
+        <v>1.4686948355056906</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>69.701798089999997</v>
+        <v>69.702161067000006</v>
       </c>
       <c r="C313" s="5">
-        <v>0.18515636600000107</v>
+        <v>0.18544556500000908</v>
       </c>
       <c r="D313" s="5">
-        <v>3.2434186418642152</v>
+        <v>3.2485556549727068</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>69.531200593999998</v>
+        <v>69.531483141999999</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.17059749599999918</v>
+        <v>-0.17067792500000678</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.8978243860123709</v>
+        <v>-2.8991573375362401</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>69.655184981999994</v>
+        <v>69.655147231000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.12398438799999667</v>
+        <v>0.12366408900000181</v>
       </c>
       <c r="D315" s="5">
-        <v>2.1608877210170352</v>
+        <v>2.1552417600391616</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>69.816167793000005</v>
+        <v>69.816020119000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.16098281100001088</v>
+        <v>0.1608728880000001</v>
       </c>
       <c r="D316" s="5">
-        <v>2.8088927353850268</v>
+        <v>2.8069518668147664</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>69.799849124999994</v>
+        <v>69.799631681999998</v>
       </c>
       <c r="C317" s="5">
-        <v>-1.6318668000010916E-2</v>
+        <v>-1.6388437000003364E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-0.28012489836376497</v>
+        <v>-0.28132159569496107</v>
       </c>
       <c r="E317" s="5">
-        <v>0.44380003218169595</v>
+        <v>0.44405375516578527</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>70.090878313000005</v>
+        <v>70.090700068000004</v>
       </c>
       <c r="C318" s="5">
-        <v>0.29102918800001021</v>
+        <v>0.29106838600000629</v>
       </c>
       <c r="D318" s="5">
-        <v>5.1197258751511487</v>
+        <v>5.1204476489932205</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>70.103225289999997</v>
+        <v>70.103008310000007</v>
       </c>
       <c r="C319" s="5">
-        <v>1.2346976999992876E-2</v>
+        <v>1.2308242000003133E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>0.21159295198474037</v>
+        <v>0.21092903715249633</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>70.246046520999997</v>
+        <v>70.245766416999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.14282123099999922</v>
+        <v>0.1427581069999917</v>
       </c>
       <c r="D320" s="5">
-        <v>2.4723395667306303</v>
+        <v>2.4712423113967485</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>70.494066189999998</v>
+        <v>70.494494298999996</v>
       </c>
       <c r="C321" s="5">
-        <v>0.24801966900000139</v>
+        <v>0.24872788199999718</v>
       </c>
       <c r="D321" s="5">
-        <v>4.3201252590978401</v>
+        <v>4.3327200940411092</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>70.659094287000002</v>
+        <v>70.659111894999995</v>
       </c>
       <c r="C322" s="5">
-        <v>0.16502809700000398</v>
+        <v>0.16461759599999937</v>
       </c>
       <c r="D322" s="5">
-        <v>2.845679582883176</v>
+        <v>2.8384924460461036</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>70.742155682000003</v>
+        <v>70.742136086000002</v>
       </c>
       <c r="C323" s="5">
-        <v>8.3061395000001426E-2</v>
+        <v>8.3024191000006908E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>1.4197837475970365</v>
+        <v>1.4191433414947996</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>70.645206086000002</v>
+        <v>70.645533537000006</v>
       </c>
       <c r="C324" s="5">
-        <v>-9.6949596000001748E-2</v>
+        <v>-9.6602548999996429E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-1.6322176273377953</v>
+        <v>-1.6264190965146308</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>70.846275305000006</v>
+        <v>70.846330730000005</v>
       </c>
       <c r="C325" s="5">
-        <v>0.2010692190000043</v>
+        <v>0.20079719299999965</v>
       </c>
       <c r="D325" s="5">
-        <v>3.4693957040153656</v>
+        <v>3.4646120393845292</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>71.501874849000004</v>
+        <v>71.502001651</v>
       </c>
       <c r="C326" s="5">
-        <v>0.65559954399999754</v>
+        <v>0.65567092099999513</v>
       </c>
       <c r="D326" s="5">
-        <v>11.6875811938433</v>
+        <v>11.688909496509293</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>71.427101203999996</v>
+        <v>71.427098487999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-7.4773645000007605E-2</v>
+        <v>-7.4903163000001882E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.2477166669008555</v>
+        <v>-1.2498632392403453</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>71.294783819000003</v>
+        <v>71.294723434999995</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.13231738499999324</v>
+        <v>-0.13237505300000407</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.2004679603429667</v>
+        <v>-2.2014173207805521</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>71.098618642000005</v>
+        <v>71.098519756000002</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.19616517699999747</v>
+        <v>-0.1962036789999928</v>
       </c>
       <c r="D329" s="5">
-        <v>-3.2522489634216556</v>
+        <v>-3.2528803761948111</v>
       </c>
       <c r="E329" s="5">
-        <v>1.8607053357294845</v>
+        <v>1.8608809856155206</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>71.206305576999995</v>
+        <v>71.206099524999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.1076869349999896</v>
+        <v>0.10757976899999733</v>
       </c>
       <c r="D330" s="5">
-        <v>1.8327537857478315</v>
+        <v>1.8309172604054957</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>71.612080507000002</v>
+        <v>71.611802799000003</v>
       </c>
       <c r="C331" s="5">
-        <v>0.40577493000000686</v>
+        <v>0.40570327400000394</v>
       </c>
       <c r="D331" s="5">
-        <v>7.0567488684305291</v>
+        <v>7.0554844673083261</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>71.448363556000004</v>
+        <v>71.447897932999993</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.16371695099999783</v>
+        <v>-0.16390486600000997</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.7091629686130991</v>
+        <v>-2.7122439037450818</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>71.430198649000005</v>
+        <v>71.430675618999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.8164906999999175E-2</v>
+        <v>-1.7222313999994299E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.30465965795438699</v>
+        <v>-0.28887343400104681</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>71.473948737000001</v>
+        <v>71.473816552000002</v>
       </c>
       <c r="C334" s="5">
-        <v>4.3750087999995912E-2</v>
+        <v>4.3140933000003656E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>0.7374657249388239</v>
+        <v>0.72715860652277087</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>71.445517964999993</v>
+        <v>71.445192387999995</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.8430772000007209E-2</v>
+        <v>-2.8624164000007113E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.47629081036555387</v>
+        <v>-0.4795243911320024</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>70.956832878</v>
+        <v>70.957945710000004</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.48868508699999325</v>
+        <v>-0.48724667799999111</v>
       </c>
       <c r="D336" s="5">
-        <v>-7.9061130287859545</v>
+        <v>-7.8837424278102253</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>71.197081079</v>
+        <v>71.197784706999997</v>
       </c>
       <c r="C337" s="5">
-        <v>0.24024820099999999</v>
+        <v>0.23983899699999256</v>
       </c>
       <c r="D337" s="5">
-        <v>4.1395253423783585</v>
+        <v>4.1322770708854151</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>71.528264978999999</v>
+        <v>71.527854607999998</v>
       </c>
       <c r="C338" s="5">
-        <v>0.3311838999999992</v>
+        <v>0.33006990100000166</v>
       </c>
       <c r="D338" s="5">
-        <v>5.7270274423550704</v>
+        <v>5.7072118571407815</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>71.713867738999994</v>
+        <v>71.713600440999997</v>
       </c>
       <c r="C339" s="5">
-        <v>0.18560275999999476</v>
+        <v>0.18574583299999858</v>
       </c>
       <c r="D339" s="5">
-        <v>3.1586053497121513</v>
+        <v>3.1610934555904135</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>71.659352002000006</v>
+        <v>71.659179097000006</v>
       </c>
       <c r="C340" s="5">
-        <v>-5.4515736999988462E-2</v>
+        <v>-5.4421343999990768E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.90841647781993995</v>
+        <v>-0.90685349648710334</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>71.919805651000004</v>
+        <v>71.919686236000004</v>
       </c>
       <c r="C341" s="5">
-        <v>0.26045364899999868</v>
+        <v>0.26050713899999778</v>
       </c>
       <c r="D341" s="5">
-        <v>4.4497829975442382</v>
+        <v>4.4507261641438367</v>
       </c>
       <c r="E341" s="5">
-        <v>1.1549971359287481</v>
+        <v>1.154969868315292</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>72.134179403000005</v>
+        <v>72.133952461999996</v>
       </c>
       <c r="C342" s="5">
-        <v>0.2143737520000002</v>
+        <v>0.21426622599999234</v>
       </c>
       <c r="D342" s="5">
-        <v>3.6361058721428474</v>
+        <v>3.6342582129575085</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>72.193369887000003</v>
+        <v>72.193068574999998</v>
       </c>
       <c r="C343" s="5">
-        <v>5.9190483999998378E-2</v>
+        <v>5.9116113000001747E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>0.9891291174924266</v>
+        <v>0.98788382236176808</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>72.125857216</v>
+        <v>72.125332145000002</v>
       </c>
       <c r="C344" s="5">
-        <v>-6.7512671000002911E-2</v>
+        <v>-6.7736429999996517E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.1164433460488121</v>
+        <v>-1.1201291802766966</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>72.126108645000002</v>
+        <v>72.126497486000005</v>
       </c>
       <c r="C345" s="5">
-        <v>2.5142900000219015E-4</v>
+        <v>1.1653410000036502E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>4.1832512839734548E-3</v>
+        <v>1.9390322843859664E-2</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>72.035975406999995</v>
+        <v>72.035829129999996</v>
       </c>
       <c r="C346" s="5">
-        <v>-9.0133238000007054E-2</v>
+        <v>-9.0668356000008998E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-1.4893299748978128</v>
+        <v>-1.4981030131664852</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>71.861021265000005</v>
+        <v>71.860656173999999</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.17495414199999004</v>
+        <v>-0.17517295599999727</v>
       </c>
       <c r="D347" s="5">
-        <v>-2.875828778686218</v>
+        <v>-2.8793833598277696</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>71.333928854000007</v>
+        <v>71.336300838</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.52709241099999815</v>
+        <v>-0.52435533599999928</v>
       </c>
       <c r="D348" s="5">
-        <v>-8.4553197898622923</v>
+        <v>-8.4132012246176497</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>71.784145175999996</v>
+        <v>71.784800184000005</v>
       </c>
       <c r="C349" s="5">
-        <v>0.45021632199998862</v>
+        <v>0.44849934600000552</v>
       </c>
       <c r="D349" s="5">
-        <v>7.8421816987717774</v>
+        <v>7.8109637914678398</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>71.845555704999995</v>
+        <v>71.844625206000003</v>
       </c>
       <c r="C350" s="5">
-        <v>6.1410528999999769E-2</v>
+        <v>5.9825021999998285E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>1.0314305896371057</v>
+        <v>1.0046695628358915</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>71.959374678000003</v>
+        <v>71.957506166000002</v>
       </c>
       <c r="C351" s="5">
-        <v>0.11381897300000787</v>
+        <v>0.11288095999999825</v>
       </c>
       <c r="D351" s="5">
-        <v>1.9177128698556256</v>
+        <v>1.9017965049786145</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>72.046112506</v>
+        <v>72.047157913000007</v>
       </c>
       <c r="C352" s="5">
-        <v>8.6737827999996853E-2</v>
+        <v>8.9651747000004889E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>1.4560745298391575</v>
+        <v>1.5053657692111866</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>72.091667694999998</v>
+        <v>72.091733516000005</v>
       </c>
       <c r="C353" s="5">
-        <v>4.5555188999998109E-2</v>
+        <v>4.4575602999998409E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>0.76141151778188476</v>
+        <v>0.74497207221881911</v>
       </c>
       <c r="E353" s="5">
-        <v>0.23896344330236463</v>
+        <v>0.23922139959764444</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>72.283697919000005</v>
+        <v>72.283538300000004</v>
       </c>
       <c r="C354" s="5">
-        <v>0.19203022400000691</v>
+        <v>0.19180478399999856</v>
       </c>
       <c r="D354" s="5">
-        <v>3.243681241626728</v>
+        <v>3.2398143222884146</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>72.454314240000002</v>
+        <v>72.453923853999996</v>
       </c>
       <c r="C355" s="5">
-        <v>0.17061632099999713</v>
+        <v>0.17038555399999211</v>
       </c>
       <c r="D355" s="5">
-        <v>2.8695065729611446</v>
+        <v>2.8655813792600293</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>72.560172367000007</v>
+        <v>72.559467952000006</v>
       </c>
       <c r="C356" s="5">
-        <v>0.10585812700000474</v>
+        <v>0.10554409800000997</v>
       </c>
       <c r="D356" s="5">
-        <v>1.7673966257737428</v>
+        <v>1.7621211229255085</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>72.491745078999998</v>
+        <v>72.491590606000003</v>
       </c>
       <c r="C357" s="5">
-        <v>-6.8427288000009412E-2</v>
+        <v>-6.7877346000003058E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-1.1257992116542992</v>
+        <v>-1.1168085849487364</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>72.491248919</v>
+        <v>72.490469499</v>
       </c>
       <c r="C358" s="5">
-        <v>-4.961599999973032E-4</v>
+        <v>-1.1211070000030077E-3</v>
       </c>
       <c r="D358" s="5">
-        <v>-8.2129294434296618E-3</v>
+        <v>-1.855682792837321E-2</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>71.922459570000001</v>
+        <v>71.921268342999994</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.56878934899999933</v>
+        <v>-0.56920115600000543</v>
       </c>
       <c r="D359" s="5">
-        <v>-9.019695854387022</v>
+        <v>-9.0260396724959673</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>71.178727123000002</v>
+        <v>71.185085990999994</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.7437324469999993</v>
+        <v>-0.73618235200000015</v>
       </c>
       <c r="D360" s="5">
-        <v>-11.726928445994901</v>
+        <v>-11.614684556453025</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>71.707552043000007</v>
+        <v>71.708884139999995</v>
       </c>
       <c r="C361" s="5">
-        <v>0.52882492000000525</v>
+        <v>0.52379814900000099</v>
       </c>
       <c r="D361" s="5">
-        <v>9.2889248432196592</v>
+        <v>9.1961700399572077</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>72.262997076999994</v>
+        <v>72.261548504999993</v>
       </c>
       <c r="C362" s="5">
-        <v>0.55544503399998746</v>
+        <v>0.55266436499999827</v>
       </c>
       <c r="D362" s="5">
-        <v>9.7015783298062264</v>
+        <v>9.6507465041136609</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>72.495701761999996</v>
+        <v>72.489529473999994</v>
       </c>
       <c r="C363" s="5">
-        <v>0.23270468500000163</v>
+        <v>0.22798096900000075</v>
       </c>
       <c r="D363" s="5">
-        <v>3.9334781056975743</v>
+        <v>3.8523199133578601</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>72.641342703000007</v>
+        <v>72.644040967999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.14564094100001057</v>
+        <v>0.15451149400000475</v>
       </c>
       <c r="D364" s="5">
-        <v>2.4375678524655831</v>
+        <v>2.5880008521278031</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>72.614178167999995</v>
+        <v>72.614683382999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.7164535000011369E-2</v>
+        <v>-2.9357584999999631E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.44782323075336361</v>
+        <v>-0.48387868849745219</v>
       </c>
       <c r="E365" s="5">
-        <v>0.72478621969267465</v>
+        <v>0.72539505085409406</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>71.921930966000005</v>
+        <v>71.921988958</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.69224720199999012</v>
+        <v>-0.69269442499999911</v>
       </c>
       <c r="D366" s="5">
-        <v>-10.858703026141347</v>
+        <v>-10.86528267640886</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>72.184474382000005</v>
+        <v>72.184019950000007</v>
       </c>
       <c r="C367" s="5">
-        <v>0.26254341599999975</v>
+        <v>0.26203099200000679</v>
       </c>
       <c r="D367" s="5">
-        <v>4.4694998019735976</v>
+        <v>4.4605971685472978</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>72.461367765999995</v>
+        <v>72.460456895999997</v>
       </c>
       <c r="C368" s="5">
-        <v>0.27689338399999031</v>
+        <v>0.2764369459999898</v>
       </c>
       <c r="D368" s="5">
-        <v>4.7014623789729093</v>
+        <v>4.6935785855557022</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>70.193943516000004</v>
+        <v>70.193137046999993</v>
       </c>
       <c r="C369" s="5">
-        <v>-2.2674242499999906</v>
+        <v>-2.2673198490000033</v>
       </c>
       <c r="D369" s="5">
-        <v>-31.716248451951547</v>
+        <v>-31.715362438482973</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>69.511222255999996</v>
+        <v>69.510156416000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.6827212600000081</v>
+        <v>-0.6829806309999924</v>
       </c>
       <c r="D370" s="5">
-        <v>-11.066906835572476</v>
+        <v>-11.071009312806613</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>69.669942577</v>
+        <v>69.667903429999996</v>
       </c>
       <c r="C371" s="5">
-        <v>0.15872032100000411</v>
+        <v>0.15774701399999458</v>
       </c>
       <c r="D371" s="5">
-        <v>2.7747267210680882</v>
+        <v>2.7575413842571894</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>70.013811195000002</v>
+        <v>70.023273833999994</v>
       </c>
       <c r="C372" s="5">
-        <v>0.3438686180000019</v>
+        <v>0.35537040399999853</v>
       </c>
       <c r="D372" s="5">
-        <v>6.086274403985481</v>
+        <v>6.2957856657398725</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>70.506051665000001</v>
+        <v>70.507906118999998</v>
       </c>
       <c r="C373" s="5">
-        <v>0.49224046999999871</v>
+        <v>0.48463228500000355</v>
       </c>
       <c r="D373" s="5">
-        <v>8.7707466705805537</v>
+        <v>8.6287721305644105</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>68.716902629000003</v>
+        <v>68.715902842999995</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.7891490359999977</v>
+        <v>-1.7920032760000026</v>
       </c>
       <c r="D374" s="5">
-        <v>-26.540804145646067</v>
+        <v>-26.576806041295242</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>66.530296127</v>
+        <v>66.520466154999994</v>
       </c>
       <c r="C375" s="5">
-        <v>-2.1866065020000036</v>
+        <v>-2.1954366880000009</v>
       </c>
       <c r="D375" s="5">
-        <v>-32.162385218698319</v>
+        <v>-32.270741042549645</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>66.885411231999996</v>
+        <v>66.890422693000005</v>
       </c>
       <c r="C376" s="5">
-        <v>0.35511510499999588</v>
+        <v>0.36995653800001094</v>
       </c>
       <c r="D376" s="5">
-        <v>6.5965971529305278</v>
+        <v>6.8818289167764446</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>67.252387354999996</v>
+        <v>67.253308364000006</v>
       </c>
       <c r="C377" s="5">
-        <v>0.3669761230000006</v>
+        <v>0.3628856710000008</v>
       </c>
       <c r="D377" s="5">
-        <v>6.7863271902866895</v>
+        <v>6.7078955539839447</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.383944772596573</v>
+        <v>-7.3833207957705653</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>67.128757804000003</v>
+        <v>67.128738541000004</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.1236295509999934</v>
+        <v>-0.12456982300000163</v>
       </c>
       <c r="D378" s="5">
-        <v>-2.183783451984922</v>
+        <v>-2.2001936924951448</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>67.184982273000003</v>
+        <v>67.183797620999997</v>
       </c>
       <c r="C379" s="5">
-        <v>5.6224468999999999E-2</v>
+        <v>5.5059079999992377E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>1.0097168186225636</v>
+        <v>0.98869376551764532</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>67.251708457000007</v>
+        <v>67.249704296000004</v>
       </c>
       <c r="C380" s="5">
-        <v>6.6726184000003741E-2</v>
+        <v>6.5906675000007908E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>1.1983371095209749</v>
+        <v>1.183561015035961</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>67.487268040999993</v>
+        <v>67.485117111999998</v>
       </c>
       <c r="C381" s="5">
-        <v>0.23555958399998644</v>
+        <v>0.23541281599999309</v>
       </c>
       <c r="D381" s="5">
-        <v>4.2851125461252471</v>
+        <v>4.2825211389083462</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>67.536296269999994</v>
+        <v>67.534277188000004</v>
       </c>
       <c r="C382" s="5">
-        <v>4.9028229000001033E-2</v>
+        <v>4.9160076000006825E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>0.87526915928455296</v>
+        <v>0.87766046105672846</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>68.200799966999995</v>
+        <v>68.197339983000006</v>
       </c>
       <c r="C383" s="5">
-        <v>0.66450369700000067</v>
+        <v>0.66306279500000187</v>
       </c>
       <c r="D383" s="5">
-        <v>12.467423351249419</v>
+        <v>12.439305199837957</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>68.842251223000005</v>
+        <v>68.854367217000004</v>
       </c>
       <c r="C384" s="5">
-        <v>0.64145125600001052</v>
+        <v>0.65702723399999741</v>
       </c>
       <c r="D384" s="5">
-        <v>11.888935133038059</v>
+        <v>12.193751833522803</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>69.225091851000002</v>
+        <v>69.232030838</v>
       </c>
       <c r="C385" s="5">
-        <v>0.38284062799999674</v>
+        <v>0.3776636209999964</v>
       </c>
       <c r="D385" s="5">
-        <v>6.8812986338333326</v>
+        <v>6.7841902563169132</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>68.123826706000003</v>
+        <v>68.123883673999998</v>
       </c>
       <c r="C386" s="5">
-        <v>-1.1012651449999993</v>
+        <v>-1.1081471640000018</v>
       </c>
       <c r="D386" s="5">
-        <v>-17.505320760180108</v>
+        <v>-17.603658555029011</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>67.749640181000004</v>
+        <v>67.737663725000004</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.37418652499999894</v>
+        <v>-0.38621994899999379</v>
       </c>
       <c r="D387" s="5">
-        <v>-6.3957667858772327</v>
+        <v>-6.5950740391922613</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>68.187507478000001</v>
+        <v>68.192971361000005</v>
       </c>
       <c r="C388" s="5">
-        <v>0.43786729699999682</v>
+        <v>0.45530763600000057</v>
       </c>
       <c r="D388" s="5">
-        <v>8.0373369582667831</v>
+        <v>8.3709316126655118</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>68.013852650000004</v>
+        <v>68.014437795999996</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.17365482799999654</v>
+        <v>-0.17853356500000928</v>
       </c>
       <c r="D389" s="5">
-        <v>-3.0136249445427588</v>
+        <v>-3.0968311894161382</v>
       </c>
       <c r="E389" s="5">
-        <v>1.1322502069413876</v>
+        <v>1.1317353012292974</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>68.511724240000007</v>
+        <v>68.510759235999998</v>
       </c>
       <c r="C390" s="5">
-        <v>0.49787159000000258</v>
+        <v>0.49632144000000267</v>
       </c>
       <c r="D390" s="5">
-        <v>9.1466113250546535</v>
+        <v>9.1168987164076398</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>68.459411110999994</v>
+        <v>68.456571413000006</v>
       </c>
       <c r="C391" s="5">
-        <v>-5.2313129000012282E-2</v>
+        <v>-5.4187822999992363E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.91243932253649573</v>
+        <v>-0.94500866267871464</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>68.810652629000003</v>
+        <v>68.806698855999997</v>
       </c>
       <c r="C392" s="5">
-        <v>0.35124151800000902</v>
+        <v>0.35012744299999099</v>
       </c>
       <c r="D392" s="5">
-        <v>6.3335258535646366</v>
+        <v>6.313137928249879</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>69.028161249999997</v>
+        <v>69.024024170000004</v>
       </c>
       <c r="C393" s="5">
-        <v>0.21750862099999324</v>
+        <v>0.2173253140000071</v>
       </c>
       <c r="D393" s="5">
-        <v>3.8598130663308083</v>
+        <v>3.8567289350496248</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>69.267679905999998</v>
+        <v>69.264105541000006</v>
       </c>
       <c r="C394" s="5">
-        <v>0.23951865600000133</v>
+        <v>0.24008137100000226</v>
       </c>
       <c r="D394" s="5">
-        <v>4.2442326770723682</v>
+        <v>4.2546553032855039</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>69.346017579999994</v>
+        <v>69.340494475</v>
       </c>
       <c r="C395" s="5">
-        <v>7.8337673999996582E-2</v>
+        <v>7.6388933999993469E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>1.3656029459727215</v>
+        <v>1.3314948221108125</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>69.784818447999996</v>
+        <v>69.801117456</v>
       </c>
       <c r="C396" s="5">
-        <v>0.43880086800000129</v>
+        <v>0.46062298100000021</v>
       </c>
       <c r="D396" s="5">
-        <v>7.8631580237341625</v>
+        <v>8.2692908734606441</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>70.607529009999993</v>
+        <v>70.623866532999998</v>
       </c>
       <c r="C397" s="5">
-        <v>0.82271056199999748</v>
+        <v>0.82274907699999744</v>
       </c>
       <c r="D397" s="5">
-        <v>15.10143070568315</v>
+        <v>15.098425991716869</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>69.909363951000003</v>
+        <v>69.909333582000002</v>
       </c>
       <c r="C398" s="5">
-        <v>-0.69816505899999015</v>
+        <v>-0.71453295099999536</v>
       </c>
       <c r="D398" s="5">
-        <v>-11.241071131527026</v>
+        <v>-11.487612090183784</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>69.87180832</v>
+        <v>69.861353148000006</v>
       </c>
       <c r="C399" s="5">
-        <v>-3.7555631000003586E-2</v>
+        <v>-4.7980433999995853E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.64274422528921571</v>
+        <v>-0.82048670161196657</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>69.981891359000002</v>
+        <v>69.985665685000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.11008303900000271</v>
+        <v>0.12431253699999445</v>
       </c>
       <c r="D400" s="5">
-        <v>1.9070689501772264</v>
+        <v>2.1563236027510202</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>70.131942382000005</v>
+        <v>70.131902820999997</v>
       </c>
       <c r="C401" s="5">
-        <v>0.15005102300000317</v>
+        <v>0.14623713599999633</v>
       </c>
       <c r="D401" s="5">
-        <v>2.6035292168738122</v>
+        <v>2.536453940790917</v>
       </c>
       <c r="E401" s="5">
-        <v>3.1142034298508481</v>
+        <v>3.1132581457940622</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>70.155203053999998</v>
+        <v>70.151747545999996</v>
       </c>
       <c r="C402" s="5">
-        <v>2.3260671999992155E-2</v>
+        <v>1.9844724999998675E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>0.39873101944396527</v>
+        <v>0.34008440003003848</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>70.346231170999999</v>
+        <v>70.338252840999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.19102811700000188</v>
+        <v>0.18650529500000346</v>
       </c>
       <c r="D403" s="5">
-        <v>3.3169048059629169</v>
+        <v>3.2373832264702029</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>70.604112846000007</v>
+        <v>70.596859105999997</v>
       </c>
       <c r="C404" s="5">
-        <v>0.25788167500000725</v>
+        <v>0.25860626499999739</v>
       </c>
       <c r="D404" s="5">
-        <v>4.4888588703132726</v>
+        <v>4.5022486628060854</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>70.596445637000002</v>
+        <v>70.590393707000004</v>
       </c>
       <c r="C405" s="5">
-        <v>-7.6672090000045046E-3</v>
+        <v>-6.4653989999925443E-3</v>
       </c>
       <c r="D405" s="5">
-        <v>-0.13023543748857946</v>
+        <v>-0.10984301764908055</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>70.711282237999995</v>
+        <v>70.706518690999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.11483660099999327</v>
+        <v>0.11612498399999538</v>
       </c>
       <c r="D406" s="5">
-        <v>1.9695540210820761</v>
+        <v>1.9920235998329483</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>71.191810138999998</v>
+        <v>71.185564683999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.48052790100000209</v>
+        <v>0.47904599299999973</v>
       </c>
       <c r="D407" s="5">
-        <v>8.4665622491696624</v>
+        <v>8.4400615753039467</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>71.217959852000007</v>
+        <v>71.241021172999993</v>
       </c>
       <c r="C408" s="5">
-        <v>2.6149713000009456E-2</v>
+        <v>5.545648899999378E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>0.44166775872518382</v>
+        <v>0.93886545573234059</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>72.450904709</v>
+        <v>72.477920843000007</v>
       </c>
       <c r="C409" s="5">
-        <v>1.2329448569999926</v>
+        <v>1.2368996700000139</v>
       </c>
       <c r="D409" s="5">
-        <v>22.871571762208355</v>
+        <v>22.943927762023097</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>72.034072706000003</v>
+        <v>72.036236087999995</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.41683200299999612</v>
+        <v>-0.44168475500001136</v>
       </c>
       <c r="D410" s="5">
-        <v>-6.6896361412060568</v>
+        <v>-7.0726747847644429</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>71.396365536999994</v>
+        <v>71.390203009000004</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.63770716900000934</v>
+        <v>-0.64603307899999152</v>
       </c>
       <c r="D411" s="5">
-        <v>-10.121127816673148</v>
+        <v>-10.246529505150747</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>72.538089854000006</v>
+        <v>72.541586386000006</v>
       </c>
       <c r="C412" s="5">
-        <v>1.141724317000012</v>
+        <v>1.1513833770000019</v>
       </c>
       <c r="D412" s="5">
-        <v>20.97068189442728</v>
+        <v>21.166114687500603</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>72.727534563000006</v>
+        <v>72.728071318000005</v>
       </c>
       <c r="C413" s="5">
-        <v>0.18944470899999999</v>
+        <v>0.18648493199999905</v>
       </c>
       <c r="D413" s="5">
-        <v>3.1794012570002472</v>
+        <v>3.1288707335042965</v>
       </c>
       <c r="E413" s="5">
-        <v>3.7010128236034445</v>
+        <v>3.7018366714308248</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>72.764349867000007</v>
+        <v>72.732778694999993</v>
       </c>
       <c r="C414" s="5">
-        <v>3.6815304000000992E-2</v>
+        <v>4.7073769999883552E-3</v>
       </c>
       <c r="D414" s="5">
-        <v>0.60914441722319523</v>
+        <v>7.7698523758606974E-2</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>73.195858013000006</v>
+        <v>73.185837110999998</v>
       </c>
       <c r="C415" s="5">
-        <v>0.43150814599999876</v>
+        <v>0.45305841600000463</v>
       </c>
       <c r="D415" s="5">
-        <v>7.3530114479111619</v>
+        <v>7.7363802012968996</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>72.969384844999993</v>
+        <v>72.968601407999998</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.22647316800001249</v>
+        <v>-0.21723570300000006</v>
       </c>
       <c r="D416" s="5">
-        <v>-3.6503485016897597</v>
+        <v>-3.5043513927805692</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>73.093344780999999</v>
+        <v>73.087827517999997</v>
       </c>
       <c r="C417" s="5">
-        <v>0.12395993600000565</v>
+        <v>0.11922610999999961</v>
       </c>
       <c r="D417" s="5">
-        <v>2.0577077289780421</v>
+        <v>1.9784412793070638</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>73.254239963000003</v>
+        <v>73.24919088</v>
       </c>
       <c r="C418" s="5">
-        <v>0.16089518200000441</v>
+        <v>0.16136336200000301</v>
       </c>
       <c r="D418" s="5">
-        <v>2.6736901766312382</v>
+        <v>2.6817697991302625</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>73.431880786999997</v>
+        <v>73.425410212000003</v>
       </c>
       <c r="C419" s="5">
-        <v>0.17764082399999381</v>
+        <v>0.17621933200000228</v>
       </c>
       <c r="D419" s="5">
-        <v>2.9491156651932693</v>
+        <v>2.925407893271581</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>73.791806452000003</v>
+        <v>73.823626719000004</v>
       </c>
       <c r="C420" s="5">
-        <v>0.35992566500000578</v>
+        <v>0.39821650700000077</v>
       </c>
       <c r="D420" s="5">
-        <v>6.0429704381742777</v>
+        <v>6.7057799281317276</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>74.137504234999994</v>
+        <v>74.172420283999998</v>
       </c>
       <c r="C421" s="5">
-        <v>0.34569778299999143</v>
+        <v>0.34879356499999403</v>
       </c>
       <c r="D421" s="5">
-        <v>5.7688630867973378</v>
+        <v>5.8192997533797808</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>73.282817519999995</v>
+        <v>73.292458558999996</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.85468671499999971</v>
+        <v>-0.87996172500000114</v>
       </c>
       <c r="D422" s="5">
-        <v>-12.989761614080441</v>
+        <v>-13.343314144756114</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>72.018723129999998</v>
+        <v>72.008493164000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-1.2640943899999968</v>
+        <v>-1.2839653949999956</v>
       </c>
       <c r="D423" s="5">
-        <v>-18.844285506231994</v>
+        <v>-19.110305522763316</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>73.078026206000004</v>
+        <v>73.089629879</v>
       </c>
       <c r="C424" s="5">
-        <v>1.0593030760000062</v>
+        <v>1.0811367149999995</v>
       </c>
       <c r="D424" s="5">
-        <v>19.150727756722951</v>
+        <v>19.581631722637628</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>73.070009014999997</v>
+        <v>73.079405917000003</v>
       </c>
       <c r="C425" s="5">
-        <v>-8.0171910000075286E-3</v>
+        <v>-1.0223961999997755E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.1315693215868885</v>
+        <v>-0.16772994754761239</v>
       </c>
       <c r="E425" s="5">
-        <v>0.47090067614394826</v>
+        <v>0.48307976910841877</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>73.224939219999996</v>
+        <v>73.141479152000002</v>
       </c>
       <c r="C426" s="5">
-        <v>0.15493020499999943</v>
+        <v>6.2073234999999727E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>2.5742398762245822</v>
+        <v>1.0240484432174179</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>73.093602215000004</v>
+        <v>73.086374668999994</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.13133700499999179</v>
+        <v>-5.5104483000008031E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.1312263382082031</v>
+        <v>-0.90033815419832131</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>73.175554052999999</v>
+        <v>73.185463962</v>
       </c>
       <c r="C428" s="5">
-        <v>8.1951837999994837E-2</v>
+        <v>9.9089293000005796E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>1.3537560955722894</v>
+        <v>1.6391268464077235</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>72.860782761999999</v>
+        <v>72.857723660000005</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.31477129099999956</v>
+        <v>-0.32774030199999515</v>
       </c>
       <c r="D429" s="5">
-        <v>-5.0415189275527243</v>
+        <v>-5.2434558344858662</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>72.794535612000004</v>
+        <v>72.791462659999993</v>
       </c>
       <c r="C430" s="5">
-        <v>-6.6247149999995258E-2</v>
+        <v>-6.626100000001145E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.0856353176908473</v>
+        <v>-1.0859065172492577</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>72.624587582999993</v>
+        <v>72.622422849000003</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.16994802900001105</v>
+        <v>-0.16903981099999044</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.7658567396204092</v>
+        <v>-2.7513786841981802</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>72.641176260999998</v>
+        <v>72.673597627000007</v>
       </c>
       <c r="C432" s="5">
-        <v>1.6588678000005075E-2</v>
+        <v>5.1174778000003585E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>0.27444480710259178</v>
+        <v>0.84888792743815777</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>72.434488189999996</v>
+        <v>72.471361720999994</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.20668807100000208</v>
+        <v>-0.20223590600001273</v>
       </c>
       <c r="D433" s="5">
-        <v>-3.3614658398324893</v>
+        <v>-3.2887179966375468</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>72.480510504999998</v>
+        <v>72.503346058000005</v>
       </c>
       <c r="C434" s="5">
-        <v>4.6022315000001868E-2</v>
+        <v>3.1984337000011465E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>0.76510760262777922</v>
+        <v>0.53089255614480191</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>72.258454244999996</v>
+        <v>72.233552438999993</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.22205626000000223</v>
+        <v>-0.26979361900001209</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.6150825106112672</v>
+        <v>-4.3750791689902035</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>72.259886257999995</v>
+        <v>72.279602088000004</v>
       </c>
       <c r="C436" s="5">
-        <v>1.432012999998733E-3</v>
+        <v>4.6049649000011073E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>2.3784108520708003E-2</v>
+        <v>0.7677006924408758</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>72.288540452999996</v>
+        <v>72.289017036000004</v>
       </c>
       <c r="C437" s="5">
-        <v>2.8654195000001437E-2</v>
+        <v>9.4149479999998675E-3</v>
       </c>
       <c r="D437" s="5">
-        <v>0.47689151488485848</v>
+        <v>0.15642082695956905</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.0694792193601366</v>
+        <v>-1.0815480381678011</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>72.428687675000006</v>
+        <v>72.611880909999996</v>
       </c>
       <c r="C438" s="5">
-        <v>0.14014722200001017</v>
+        <v>0.32286387399999228</v>
       </c>
       <c r="D438" s="5">
-        <v>2.3514317159869957</v>
+        <v>5.4931857886373781</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>72.452264056000004</v>
+        <v>72.363848356000005</v>
       </c>
       <c r="C439" s="5">
-        <v>2.3576380999998037E-2</v>
+        <v>-0.24803255399999102</v>
       </c>
       <c r="D439" s="5">
-        <v>0.39131405053798307</v>
+        <v>-4.0229011922169766</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>72.383270929999995</v>
+        <v>71.687834261000006</v>
       </c>
       <c r="C440" s="5">
-        <v>-6.8993126000009397E-2</v>
+        <v>-0.67601409499999932</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.1367417068086416</v>
+        <v>-10.651829428563818</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>72.544273536999995</v>
+        <v>71.797514724999999</v>
       </c>
       <c r="C441" s="5">
-        <v>0.16100260700000035</v>
+        <v>0.10968046399999309</v>
       </c>
       <c r="D441" s="5">
-        <v>2.7020653409776108</v>
+        <v>1.8514962810235902</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>72.703341729000002</v>
+        <v>71.984017289999997</v>
       </c>
       <c r="C442" s="5">
-        <v>0.15906819200000655</v>
+        <v>0.18650256499999784</v>
       </c>
       <c r="D442" s="5">
-        <v>2.6632115978851401</v>
+        <v>3.162064592850844</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>72.565262105000002</v>
+        <v>71.913765377000004</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.13807962399999951</v>
+        <v>-7.0251912999992783E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>-2.2554073589505341</v>
+        <v>-1.1648593920157158</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>72.526127498999998</v>
+        <v>72.137731346999999</v>
       </c>
       <c r="C444" s="5">
-        <v>-3.9134606000004624E-2</v>
+        <v>0.22396596999999474</v>
       </c>
       <c r="D444" s="5">
-        <v>-0.64524650558885899</v>
+        <v>3.8019268352125213</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>72.140338942</v>
+      </c>
+      <c r="C445" s="5">
+        <v>2.6075950000006287E-3</v>
+      </c>
+      <c r="D445" s="5">
+        <v>4.3385564235598473E-2</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>