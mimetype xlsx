--- v9 (2026-09-26)
+++ v10 (2026-11-06)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{79194CF1-409F-4D94-BEBB-64948BD2EDB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DA07CB60-1CBC-47AF-9DD5-43B7BF405E1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3E932326-8DF1-4321-8E53-CC58D54D5FB0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{062C1F24-FF84-47E4-9098-FB8DCCD154E4}"/>
   </bookViews>
   <sheets>
     <sheet name="elpgovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EBF1F2D7-6662-4925-A82E-9429E17F5D58}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA0F64C0-0D21-4814-AFA6-F4A33D9B36A1}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>-7.0251912999992783E-2</v>
       </c>
       <c r="D443" s="5">
         <v>-1.1648593920157158</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>72.137731346999999</v>
       </c>
       <c r="C444" s="5">
         <v>0.22396596999999474</v>
       </c>
       <c r="D444" s="5">
         <v>3.8019268352125213</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>72.140338942</v>
+        <v>72.175937278999996</v>
       </c>
       <c r="C445" s="5">
-        <v>2.6075950000006287E-3</v>
+        <v>3.8205931999996778E-2</v>
       </c>
       <c r="D445" s="5">
-        <v>4.3385564235598473E-2</v>
+        <v>0.63740435601606915</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>71.991695820000004</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-0.18424145899999189</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-3.0205631898680751</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>