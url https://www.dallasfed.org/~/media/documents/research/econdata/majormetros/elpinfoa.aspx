--- v2 (2026-02-15)
+++ v3 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E0A45161-66F0-4C17-AD54-BE108507D2EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9909632A-CFB9-4EA7-AA5C-FFCD6EDF99D9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3523D6A0-5B1B-427A-BDE2-9272422FC7A8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CBF72F7C-9E07-4324-AEC6-AC24EFD73E4A}"/>
   </bookViews>
   <sheets>
     <sheet name="elpinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Information Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D480EFC4-7CFC-402B-97B0-1232D59C6549}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0673677-AA27-4DA3-8AC0-2E9542254004}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -2916,141 +2916,141 @@
         <v>4.4268372700000391E-2</v>
       </c>
       <c r="D141" s="5">
         <v>11.264025858073069</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>5.0741392730000001</v>
       </c>
       <c r="C142" s="5">
         <v>7.5006145999999774E-2</v>
       </c>
       <c r="D142" s="5">
         <v>19.567231794749439</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>5.2054593319000002</v>
+        <v>5.2054593320000002</v>
       </c>
       <c r="C143" s="5">
-        <v>0.13132005890000009</v>
+        <v>0.1313200590000001</v>
       </c>
       <c r="D143" s="5">
-        <v>35.881425285918645</v>
+        <v>35.881425317243028</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>4.9892060998999996</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.21625323200000057</v>
+        <v>-0.21625323210000058</v>
       </c>
       <c r="D144" s="5">
-        <v>-39.900806861242209</v>
+        <v>-39.900806875096684</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>4.9811419391999996</v>
       </c>
       <c r="C145" s="5">
         <v>-8.0641607000000448E-3</v>
       </c>
       <c r="D145" s="5">
         <v>-1.9224358011858178</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>5.0903283302000002</v>
       </c>
       <c r="C146" s="5">
         <v>0.1091863910000006</v>
       </c>
       <c r="D146" s="5">
         <v>29.718685686150124</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>5.0148057087</v>
       </c>
       <c r="C147" s="5">
         <v>-7.552262150000022E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-16.420495517029053</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>5.0450088987999999</v>
+        <v>5.0450088986999999</v>
       </c>
       <c r="C148" s="5">
-        <v>3.0203190099999944E-2</v>
+        <v>3.0203189999999935E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>7.4716460069554236</v>
+        <v>7.4716459813920721</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>4.9107335517999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.13427534699999999</v>
+        <v>-0.13427534689999998</v>
       </c>
       <c r="D149" s="5">
-        <v>-27.654219109442103</v>
+        <v>-27.654219092234023</v>
       </c>
       <c r="E149" s="5">
         <v>-2.0017531041586878</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>5.1401903699</v>
       </c>
       <c r="C150" s="5">
         <v>0.22945681810000007</v>
       </c>
       <c r="D150" s="5">
         <v>72.979244327857714</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>5.0634705155999997</v>
@@ -3073,4091 +3073,4160 @@
         <v>6.8314985000004214E-3</v>
       </c>
       <c r="D152" s="5">
         <v>1.6310757515724195</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>5.1094266384999996</v>
       </c>
       <c r="C153" s="5">
         <v>3.9124624399999419E-2</v>
       </c>
       <c r="D153" s="5">
         <v>9.6629859775854587</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>5.0855878669000001</v>
+        <v>5.0855878668000001</v>
       </c>
       <c r="C154" s="5">
-        <v>-2.3838771599999475E-2</v>
+        <v>-2.3838771699999484E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-5.4573148639829983</v>
+        <v>-5.4573148862913978</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>5.2043013502999997</v>
       </c>
       <c r="C155" s="5">
-        <v>0.11871348339999965</v>
+        <v>0.11871348349999966</v>
       </c>
       <c r="D155" s="5">
-        <v>31.903185799098743</v>
+        <v>31.903185830222981</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>5.2937261995</v>
+        <v>5.2937261996</v>
       </c>
       <c r="C156" s="5">
-        <v>8.9424849200000267E-2</v>
+        <v>8.9424849300000275E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>22.684152931770797</v>
+        <v>22.68415295958124</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>5.3777176738000003</v>
+        <v>5.3777176739000003</v>
       </c>
       <c r="C157" s="5">
         <v>8.3991474300000313E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>20.792029723048387</v>
+        <v>20.792029722620686</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>5.3986033133999998</v>
+        <v>5.3986033134999998</v>
       </c>
       <c r="C158" s="5">
         <v>2.088563959999945E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>4.7613346680547508</v>
+        <v>4.7613346679643787</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>5.4032586133000002</v>
       </c>
       <c r="C159" s="5">
-        <v>4.6552999000004647E-3</v>
+        <v>4.6552998000004564E-3</v>
       </c>
       <c r="D159" s="5">
-        <v>1.039700546075184</v>
+        <v>1.0397005236162382</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>5.3455041847000002</v>
+        <v>5.3455041846000002</v>
       </c>
       <c r="C160" s="5">
-        <v>-5.7754428600000018E-2</v>
+        <v>-5.7754428700000027E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-12.098753624214609</v>
+        <v>-12.098753643947314</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>5.5192615713000004</v>
+        <v>5.5192615711000004</v>
       </c>
       <c r="C161" s="5">
-        <v>0.17375738660000017</v>
+        <v>0.17375738650000017</v>
       </c>
       <c r="D161" s="5">
-        <v>46.793773802904461</v>
+        <v>46.793773772026185</v>
       </c>
       <c r="E161" s="5">
-        <v>12.391794689755621</v>
+        <v>12.391794685682921</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>5.6330460229000003</v>
+        <v>5.6330460228000003</v>
       </c>
       <c r="C162" s="5">
-        <v>0.11378445159999995</v>
+        <v>0.11378445169999996</v>
       </c>
       <c r="D162" s="5">
-        <v>27.74616524511724</v>
+        <v>27.746165273452796</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>5.6402932764000004</v>
       </c>
       <c r="C163" s="5">
-        <v>7.2472535000001059E-3</v>
+        <v>7.2472536000001142E-3</v>
       </c>
       <c r="D163" s="5">
-        <v>1.5548439388390012</v>
+        <v>1.5548439604732289</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>5.5676074894000003</v>
       </c>
       <c r="C164" s="5">
         <v>-7.2685787000000168E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-14.41392948296013</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>5.6229872523999997</v>
+        <v>5.6229872524999998</v>
       </c>
       <c r="C165" s="5">
-        <v>5.5379762999999471E-2</v>
+        <v>5.5379763099999479E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>12.611271696821923</v>
+        <v>12.611271720854456</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>5.5990661582000003</v>
+        <v>5.5990661583000003</v>
       </c>
       <c r="C166" s="5">
         <v>-2.3921094199999438E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-4.9872250891353946</v>
+        <v>-4.9872250890486969</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>5.4910225548999998</v>
+        <v>5.4910225551999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.10804360330000051</v>
+        <v>-0.1080436031000005</v>
       </c>
       <c r="D167" s="5">
-        <v>-20.849886497616311</v>
+        <v>-20.849886462687785</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>5.4988772396999996</v>
+        <v>5.4988772398999997</v>
       </c>
       <c r="C168" s="5">
-        <v>7.8546847999998448E-3</v>
+        <v>7.8546846999998365E-3</v>
       </c>
       <c r="D168" s="5">
-        <v>1.7301208888369279</v>
+        <v>1.7301208665415846</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>5.4800660746999998</v>
+        <v>5.4800660754999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.8811164999999797E-2</v>
+        <v>-1.8811164399999747E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-4.0287288523038089</v>
+        <v>-4.0287287260678877</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>5.4134728178999998</v>
+        <v>5.4134728179999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-6.6593256800000056E-2</v>
+        <v>-6.6593257500000114E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-13.646094070829651</v>
+        <v>-13.646094202962722</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>5.5917388559000001</v>
+        <v>5.5917388556000001</v>
       </c>
       <c r="C171" s="5">
-        <v>0.17826603800000029</v>
+        <v>0.17826603760000026</v>
       </c>
       <c r="D171" s="5">
-        <v>47.520048115882418</v>
+        <v>47.520047988207438</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>5.6550420208999999</v>
+        <v>5.6550420199999998</v>
       </c>
       <c r="C172" s="5">
-        <v>6.3303164999999773E-2</v>
+        <v>6.3303164399999723E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>14.463617162920395</v>
+        <v>14.463617018010266</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>5.3248981587999999</v>
+        <v>5.3248981562999997</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.33014386209999991</v>
+        <v>-0.33014386370000004</v>
       </c>
       <c r="D173" s="5">
-        <v>-51.414616330132048</v>
+        <v>-51.414616511069354</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.5215474024765325</v>
+        <v>-3.521547444276385</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>5.2284715884999997</v>
+        <v>5.2284715876999996</v>
       </c>
       <c r="C174" s="5">
-        <v>-9.6426570300000236E-2</v>
+        <v>-9.6426568600000095E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-19.691529327077351</v>
+        <v>-19.691529022081021</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>5.2219422182999997</v>
+        <v>5.2219422185999997</v>
       </c>
       <c r="C175" s="5">
-        <v>-6.5293701999999954E-3</v>
+        <v>-6.5293690999999043E-3</v>
       </c>
       <c r="D175" s="5">
-        <v>-1.4883224392344685</v>
+        <v>-1.4883221904432031</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>5.1574022301999998</v>
+        <v>5.1574022311999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-6.4539988099999945E-2</v>
+        <v>-6.4539987399999887E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-13.863484124131208</v>
+        <v>-13.863483983095259</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>5.0272177516000003</v>
+        <v>5.0272177535000004</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.13018447859999949</v>
+        <v>-0.13018447769999941</v>
       </c>
       <c r="D177" s="5">
-        <v>-26.419909426300812</v>
+        <v>-26.41990926379475</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>5.0049167408999997</v>
+        <v>5.0049167431999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.2301010700000568E-2</v>
+        <v>-2.2301010300000534E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.1952879578335498</v>
+        <v>-5.1952878649945582</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>4.9736631428000004</v>
+        <v>4.9736631454999998</v>
       </c>
       <c r="C179" s="5">
-        <v>-3.125359809999928E-2</v>
+        <v>-3.1253597700000135E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-7.2414119732247979</v>
+        <v>-7.2414118804907996</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>5.0042643594999996</v>
+        <v>5.0042643547000001</v>
       </c>
       <c r="C180" s="5">
-        <v>3.0601216699999156E-2</v>
+        <v>3.0601209200000312E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>7.638221420206559</v>
+        <v>7.6382194800821646</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>4.9892537441</v>
+        <v>4.9892537458000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-1.5010615399999594E-2</v>
+        <v>-1.5010608899999944E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-3.5406847873343139</v>
+        <v>-3.5406832826683776</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>4.9384267915000004</v>
+        <v>4.9384267956999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-5.0826952599999586E-2</v>
+        <v>-5.0826950100000268E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-11.562524301950038</v>
+        <v>-11.56252376098773</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>4.9811242302999998</v>
+        <v>4.9811242283999997</v>
       </c>
       <c r="C183" s="5">
-        <v>4.2697438799999432E-2</v>
+        <v>4.2697432699999815E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>10.883018115260112</v>
+        <v>10.883016476081075</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>4.8624610489000002</v>
+        <v>4.8624610448999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.11866318139999965</v>
+        <v>-0.11866318349999982</v>
       </c>
       <c r="D184" s="5">
-        <v>-25.123567252370304</v>
+        <v>-25.123567648785983</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>4.9409685733000002</v>
+        <v>4.9409685656000004</v>
       </c>
       <c r="C185" s="5">
-        <v>7.8507524399999973E-2</v>
+        <v>7.8507520700000555E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>21.191308443978961</v>
+        <v>21.191307373951783</v>
       </c>
       <c r="E185" s="5">
-        <v>-7.2100831612246452</v>
+        <v>-7.2100832622641668</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>4.8206732187999997</v>
+        <v>4.8206732178999996</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.12029535450000051</v>
+        <v>-0.12029534770000083</v>
       </c>
       <c r="D186" s="5">
-        <v>-25.604406294778137</v>
+        <v>-25.604405070194336</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>4.8051712282999999</v>
+        <v>4.8051712256999997</v>
       </c>
       <c r="C187" s="5">
-        <v>-1.5501990499999785E-2</v>
+        <v>-1.5501992199999926E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-3.7913539291869691</v>
+        <v>-3.7913543383290338</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>4.8337838950999998</v>
+        <v>4.8337838941999998</v>
       </c>
       <c r="C188" s="5">
-        <v>2.8612666799999964E-2</v>
+        <v>2.8612668500000105E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>7.3841908347466623</v>
+        <v>7.3841912920670882</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>4.9361854541000003</v>
+        <v>4.9361854553000004</v>
       </c>
       <c r="C189" s="5">
-        <v>0.10240155900000047</v>
+        <v>0.10240156110000065</v>
       </c>
       <c r="D189" s="5">
-        <v>28.602926035116781</v>
+        <v>28.602926697615729</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>4.9077603826000002</v>
+        <v>4.9077604081999997</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.8425071500000065E-2</v>
+        <v>-2.8425047100000711E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-6.6954997733989057</v>
+        <v>-6.6954942052185107</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>4.9453429776000002</v>
+        <v>4.9453429822999997</v>
       </c>
       <c r="C191" s="5">
-        <v>3.7582594999999941E-2</v>
+        <v>3.7582574099999988E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>9.5864344197233997</v>
+        <v>9.5864288099857919</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>4.9120834904999997</v>
+        <v>4.9120834787999996</v>
       </c>
       <c r="C192" s="5">
-        <v>-3.3259487100000484E-2</v>
+        <v>-3.3259503500000065E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>-7.7785649494712121</v>
+        <v>-7.7785686371521168</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>4.9015617349999996</v>
+        <v>4.9015617376999998</v>
       </c>
       <c r="C193" s="5">
-        <v>-1.0521755500000118E-2</v>
+        <v>-1.0521741099999815E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.5403506292892564</v>
+        <v>-2.5403471994195348</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>4.8605590467999997</v>
+        <v>4.8605590544000004</v>
       </c>
       <c r="C194" s="5">
-        <v>-4.1002688199999859E-2</v>
+        <v>-4.1002683299999454E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>-9.5890656891941095</v>
+        <v>-9.5890645904177614</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>4.7800749099999997</v>
+        <v>4.7800749036000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-8.0484136799999995E-2</v>
+        <v>-8.0484150800000265E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-18.156960286745026</v>
+        <v>-18.15696313733546</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>4.8800693458</v>
+        <v>4.8800693346999999</v>
       </c>
       <c r="C196" s="5">
-        <v>9.9994435800000225E-2</v>
+        <v>9.9994431099999836E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>28.202203262264458</v>
+        <v>28.202201822810125</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>4.7518952479000003</v>
+        <v>4.7518952306999998</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.12817409789999967</v>
+        <v>-0.12817410400000018</v>
       </c>
       <c r="D197" s="5">
-        <v>-27.340838791616719</v>
+        <v>-27.340839964379793</v>
       </c>
       <c r="E197" s="5">
-        <v>-3.8266449704156047</v>
+        <v>-3.8266451686490455</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>4.8161486192999998</v>
+        <v>4.8161486058999996</v>
       </c>
       <c r="C198" s="5">
-        <v>6.4253371399999537E-2</v>
+        <v>6.4253375199999851E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>17.488744078569685</v>
+        <v>17.488745259052951</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>4.7892621920999998</v>
+        <v>4.7892621803999997</v>
       </c>
       <c r="C199" s="5">
-        <v>-2.6886427200000007E-2</v>
+        <v>-2.6886425499999866E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-6.4971603952804324</v>
+        <v>-6.4971600145281254</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>5.0140743040000002</v>
+        <v>5.0140742955000004</v>
       </c>
       <c r="C200" s="5">
-        <v>0.22481211190000039</v>
+        <v>0.22481211510000065</v>
       </c>
       <c r="D200" s="5">
-        <v>73.40668030199086</v>
+        <v>73.406681857941606</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>4.7323569935999998</v>
+        <v>4.7323570306000002</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.28171731040000036</v>
+        <v>-0.28171726490000015</v>
       </c>
       <c r="D201" s="5">
-        <v>-50.037886547192265</v>
+        <v>-50.03788084327185</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>4.8043261815999996</v>
+        <v>4.8043262313000001</v>
       </c>
       <c r="C202" s="5">
-        <v>7.196918799999974E-2</v>
+        <v>7.1969200699999902E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>19.856015976423901</v>
+        <v>19.856019609972584</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>4.9181853785999996</v>
+        <v>4.9181853904999997</v>
       </c>
       <c r="C203" s="5">
-        <v>0.11385919700000002</v>
+        <v>0.11385915919999956</v>
       </c>
       <c r="D203" s="5">
-        <v>32.455167783074799</v>
+        <v>32.455155186189174</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>4.7162877543999997</v>
+        <v>4.7162877420999996</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.2018976241999999</v>
+        <v>-0.20189764840000013</v>
       </c>
       <c r="D204" s="5">
-        <v>-39.52932653245422</v>
+        <v>-39.529330180704257</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>4.7138796412000001</v>
+        <v>4.7138796467999997</v>
       </c>
       <c r="C205" s="5">
-        <v>-2.408113199999562E-3</v>
+        <v>-2.4080952999998573E-3</v>
       </c>
       <c r="D205" s="5">
-        <v>-0.61099632158538864</v>
+        <v>-0.61099179425985195</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>4.8785639845000004</v>
+        <v>4.8785639903</v>
       </c>
       <c r="C206" s="5">
-        <v>0.16468434330000026</v>
+        <v>0.16468434350000027</v>
       </c>
       <c r="D206" s="5">
-        <v>50.994868867201212</v>
+        <v>50.994868868819985</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>4.8915069027999998</v>
+        <v>4.8915068802999997</v>
       </c>
       <c r="C207" s="5">
-        <v>1.2942918299999384E-2</v>
+        <v>1.2942889999999707E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>3.230489064100639</v>
+        <v>3.2304818932767265</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>4.8948490511999996</v>
+        <v>4.8948490187000004</v>
       </c>
       <c r="C208" s="5">
-        <v>3.3421483999998003E-3</v>
+        <v>3.3421384000007492E-3</v>
       </c>
       <c r="D208" s="5">
-        <v>0.82299461247377081</v>
+        <v>0.82299214454100156</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>5.0786085931000002</v>
+        <v>5.0786085549999997</v>
       </c>
       <c r="C209" s="5">
-        <v>0.18375954190000066</v>
+        <v>0.1837595362999993</v>
       </c>
       <c r="D209" s="5">
-        <v>55.619951877930298</v>
+        <v>55.619950267408825</v>
       </c>
       <c r="E209" s="5">
-        <v>6.8754323939355322</v>
+        <v>6.8754319789974039</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>5.0007123948999999</v>
+        <v>5.0007123621999998</v>
       </c>
       <c r="C210" s="5">
-        <v>-7.7896198200000377E-2</v>
+        <v>-7.789619279999993E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-16.929731318741325</v>
+        <v>-16.929730358794703</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>5.0735838934000004</v>
+        <v>5.0735838727999996</v>
       </c>
       <c r="C211" s="5">
-        <v>7.287149850000052E-2</v>
+        <v>7.2871510599999745E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>18.95853812613062</v>
+        <v>18.958541664654959</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>5.0973136921000002</v>
+        <v>5.0973136818000002</v>
       </c>
       <c r="C212" s="5">
-        <v>2.3729798699999805E-2</v>
+        <v>2.3729809000000657E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>5.7592062172805214</v>
+        <v>5.7592088057255131</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>5.1276752490000002</v>
+        <v>5.1276753293999997</v>
       </c>
       <c r="C213" s="5">
-        <v>3.0361556899999975E-2</v>
+        <v>3.0361647599999486E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>7.3865307873311581</v>
+        <v>7.3865535966091578</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>5.0952254692999999</v>
+        <v>5.0952255558999999</v>
       </c>
       <c r="C214" s="5">
-        <v>-3.2449779700000292E-2</v>
+        <v>-3.2449773499999779E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>-7.3352123794649948</v>
+        <v>-7.3352109153423157</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>4.9990313288000001</v>
+        <v>4.9990313680999998</v>
       </c>
       <c r="C215" s="5">
-        <v>-9.6194140499999747E-2</v>
+        <v>-9.6194187800000108E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-20.444644566567018</v>
+        <v>-20.444653287215242</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>5.4152126538000003</v>
+        <v>5.4152126620000001</v>
       </c>
       <c r="C216" s="5">
-        <v>0.41618132500000016</v>
+        <v>0.41618129390000025</v>
       </c>
       <c r="D216" s="5">
-        <v>161.06935083172664</v>
+        <v>161.06933094679437</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>5.4264586181999999</v>
+        <v>5.426458641</v>
       </c>
       <c r="C217" s="5">
-        <v>1.1245964399999586E-2</v>
+        <v>1.1245978999999906E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>2.5207452588664081</v>
+        <v>2.5207485650161177</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>5.3849982940999999</v>
+        <v>5.384998306</v>
       </c>
       <c r="C218" s="5">
-        <v>-4.1460324100000001E-2</v>
+        <v>-4.1460335000000015E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-8.7928479307558423</v>
+        <v>-8.7928501107444106</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>5.6106263210999998</v>
+        <v>5.6106262947000003</v>
       </c>
       <c r="C219" s="5">
-        <v>0.22562802699999995</v>
+        <v>0.22562798870000034</v>
       </c>
       <c r="D219" s="5">
-        <v>63.647470498317119</v>
+        <v>63.647456918458367</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>5.6088987767000003</v>
+        <v>5.6088985331999996</v>
       </c>
       <c r="C220" s="5">
-        <v>-1.7275443999995588E-3</v>
+        <v>-1.7277615000006463E-3</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.36886188529071662</v>
+        <v>-0.36890816330656939</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>5.5976489848000002</v>
+        <v>5.5976489453999996</v>
       </c>
       <c r="C221" s="5">
-        <v>-1.1249791900000083E-2</v>
+        <v>-1.1249587800000072E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.3804709599217877</v>
+        <v>-2.380428349587671</v>
       </c>
       <c r="E221" s="5">
-        <v>10.220129828575274</v>
+        <v>10.220129879649686</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>5.7894904578000004</v>
+        <v>5.7894904292999998</v>
       </c>
       <c r="C222" s="5">
-        <v>0.19184147300000021</v>
+        <v>0.19184148390000022</v>
       </c>
       <c r="D222" s="5">
-        <v>49.836000677072057</v>
+        <v>49.836004481629502</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>5.7618405464000002</v>
+        <v>5.7618405509999997</v>
       </c>
       <c r="C223" s="5">
-        <v>-2.7649911400000171E-2</v>
+        <v>-2.7649878300000097E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-5.5828873203235378</v>
+        <v>-5.5828808383214685</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>5.7907563461000002</v>
+        <v>5.7907563720999997</v>
       </c>
       <c r="C224" s="5">
-        <v>2.8915799700000022E-2</v>
+        <v>2.8915821100000016E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>6.1912361905510416</v>
+        <v>6.1912408946849018</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>5.7139346689000003</v>
+        <v>5.7139348315999996</v>
       </c>
       <c r="C225" s="5">
-        <v>-7.6821677199999883E-2</v>
+        <v>-7.6821540500000118E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-14.807817459198414</v>
+        <v>-14.807792939861375</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>5.8913675869000004</v>
+        <v>5.8913677281999997</v>
       </c>
       <c r="C226" s="5">
-        <v>0.17743291800000005</v>
+        <v>0.17743289660000006</v>
       </c>
       <c r="D226" s="5">
-        <v>44.334517967612072</v>
+        <v>44.334510190859987</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>5.7981232578000004</v>
+        <v>5.7981233631000002</v>
       </c>
       <c r="C227" s="5">
-        <v>-9.3244329100000023E-2</v>
+        <v>-9.3244365099999449E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-17.423614511236785</v>
+        <v>-17.423620281537556</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>5.6036211722000004</v>
+        <v>5.6036212309</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.19450208559999993</v>
+        <v>-0.19450213220000023</v>
       </c>
       <c r="D228" s="5">
-        <v>-33.598805986856192</v>
+        <v>-33.598812110915645</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>5.6291979252999997</v>
+        <v>5.6291979719</v>
       </c>
       <c r="C229" s="5">
-        <v>2.5576753099999294E-2</v>
+        <v>2.5576741000000069E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>5.616802912216623</v>
+        <v>5.6168001276051926</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>5.5872248345999997</v>
+        <v>5.5872248180000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.1973090699999993E-2</v>
+        <v>-4.1973153899999893E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-8.5896125267854284</v>
+        <v>-8.5896248664518282</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>5.5257006196000003</v>
+        <v>5.5257005058999997</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.1524214999999494E-2</v>
+        <v>-6.1524312100000422E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-12.442281087196715</v>
+        <v>-12.442299585177496</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>5.5176934209999997</v>
+        <v>5.5176925154000003</v>
       </c>
       <c r="C232" s="5">
-        <v>-8.0071986000005424E-3</v>
+        <v>-8.0079904999994511E-3</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.7251073212948609</v>
+        <v>-1.7252766094668526</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>5.5190625824000001</v>
+        <v>5.5190624577999996</v>
       </c>
       <c r="C233" s="5">
-        <v>1.3691614000004293E-3</v>
+        <v>1.3699423999993243E-3</v>
       </c>
       <c r="D233" s="5">
-        <v>0.29817492931263345</v>
+        <v>0.29834529625976103</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.4039180129621465</v>
+        <v>-1.4039195449114472</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>5.3745380952000001</v>
+        <v>5.3745380903999997</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.1445244872</v>
+        <v>-0.14452436739999985</v>
       </c>
       <c r="D234" s="5">
-        <v>-27.270613817543886</v>
+        <v>-27.270594893473188</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>5.4571992214999998</v>
+        <v>5.4571994475999999</v>
       </c>
       <c r="C235" s="5">
-        <v>8.2661126299999665E-2</v>
+        <v>8.2661357200000118E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>20.100262176498983</v>
+        <v>20.100323174873292</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>5.3839616440000002</v>
+        <v>5.3839622161999996</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.3237577499999595E-2</v>
+        <v>-7.3237231400000269E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-14.967336059594949</v>
+        <v>-14.967269890105861</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>5.4114203593000001</v>
+        <v>5.4114210454</v>
       </c>
       <c r="C237" s="5">
-        <v>2.7458715299999881E-2</v>
+        <v>2.7458829200000423E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>6.294738513527065</v>
+        <v>6.2947646732549822</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>5.2860968205000001</v>
+        <v>5.2860973641999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.12532353880000002</v>
+        <v>-0.12532368120000026</v>
       </c>
       <c r="D238" s="5">
-        <v>-24.510576943162754</v>
+        <v>-24.510598623142865</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>5.2110551894999997</v>
+        <v>5.2110553725999997</v>
       </c>
       <c r="C239" s="5">
-        <v>-7.5041631000000386E-2</v>
+        <v>-7.5041991600000024E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.766138247655748</v>
+        <v>-15.766206697286478</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>5.1929247115999999</v>
+        <v>5.1929244628999998</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.8130477899999775E-2</v>
+        <v>-1.8130909699999975E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.0961061379626074</v>
+        <v>-4.0962016914812054</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>5.1297151591999999</v>
+        <v>5.1297146036000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.3209552400000035E-2</v>
+        <v>-6.3209859299999671E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-13.667425537030297</v>
+        <v>-13.66748812953179</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>5.0796930538999998</v>
+        <v>5.0796923245999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-5.0022105300000064E-2</v>
+        <v>-5.0022279000000225E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-11.094088514011935</v>
+        <v>-11.094126133541948</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>5.0339268467</v>
+        <v>5.0339261321000004</v>
       </c>
       <c r="C243" s="5">
-        <v>-4.5766207199999798E-2</v>
+        <v>-4.576619249999947E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-10.291590550052865</v>
+        <v>-10.291588811615304</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>5.0217758234999996</v>
+        <v>5.0217740591000002</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.2151023200000388E-2</v>
+        <v>-1.2152073000000208E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.8584436003929015</v>
+        <v>-2.8586876893393454</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>5.0164594445999997</v>
+        <v>5.0164593676000004</v>
       </c>
       <c r="C245" s="5">
-        <v>-5.3163788999999184E-3</v>
+        <v>-5.3146914999997463E-3</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.2630270901588414</v>
+        <v>-1.2626289814027247</v>
       </c>
       <c r="E245" s="5">
-        <v>-9.1066758221364452</v>
+        <v>-9.1066751652661324</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>5.1690852953000004</v>
+        <v>5.1690857022000003</v>
       </c>
       <c r="C246" s="5">
-        <v>0.15262585070000068</v>
+        <v>0.15262633459999986</v>
       </c>
       <c r="D246" s="5">
-        <v>43.28367626273446</v>
+        <v>43.283838002798866</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>5.1626088980000002</v>
+        <v>5.1626099358999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-6.4763973000001585E-3</v>
+        <v>-6.4757663000003518E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.493174266130104</v>
+        <v>-1.4930296693227874</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>5.1832637884999997</v>
+        <v>5.1832662244999996</v>
       </c>
       <c r="C248" s="5">
-        <v>2.0654890499999468E-2</v>
+        <v>2.0656288599999684E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>4.9081027444945358</v>
+        <v>4.9084413031654339</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>5.3088567108999998</v>
+        <v>5.3088585994999997</v>
       </c>
       <c r="C249" s="5">
-        <v>0.12559292240000008</v>
+        <v>0.12559237500000009</v>
       </c>
       <c r="D249" s="5">
-        <v>33.282246314491417</v>
+        <v>33.28206361830923</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>5.3901954737000004</v>
+        <v>5.3901968224000001</v>
       </c>
       <c r="C250" s="5">
-        <v>8.133876280000063E-2</v>
+        <v>8.1338222900000368E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>20.016825851300936</v>
+        <v>20.016673864653221</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>5.5357405347000004</v>
+        <v>5.5357406969999996</v>
       </c>
       <c r="C251" s="5">
-        <v>0.14554506099999998</v>
+        <v>0.14554387459999951</v>
       </c>
       <c r="D251" s="5">
-        <v>37.674825096356159</v>
+        <v>37.674460156742072</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>5.4820458326999999</v>
+        <v>5.4820439350000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-5.3694702000000483E-2</v>
+        <v>-5.3696761999999509E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-11.038267507251787</v>
+        <v>-11.03866835192051</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>5.4272684211</v>
+        <v>5.4272662157999996</v>
       </c>
       <c r="C253" s="5">
-        <v>-5.4777411599999937E-2</v>
+        <v>-5.4777719200000519E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-11.353075891385412</v>
+        <v>-11.353139898669761</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>5.4673287089000002</v>
+        <v>5.4673262935000002</v>
       </c>
       <c r="C254" s="5">
-        <v>4.006028780000026E-2</v>
+        <v>4.006007770000064E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>9.2261458341243987</v>
+        <v>9.2260993680608028</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>5.4354177515000002</v>
+        <v>5.4354159407999996</v>
       </c>
       <c r="C255" s="5">
-        <v>-3.1910957400000051E-2</v>
+        <v>-3.1910352700000644E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>-6.7834737318136611</v>
+        <v>-6.7833521869285596</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>5.5189009669000004</v>
+        <v>5.5188977624</v>
       </c>
       <c r="C256" s="5">
-        <v>8.3483215400000255E-2</v>
+        <v>8.3481821600000394E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>20.070431447760349</v>
+        <v>20.070074822952666</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>5.4062705592000002</v>
+        <v>5.4062709738999999</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.11263040770000021</v>
+        <v>-0.11262678850000007</v>
       </c>
       <c r="D257" s="5">
-        <v>-21.919586544464089</v>
+        <v>-21.918970629657409</v>
       </c>
       <c r="E257" s="5">
-        <v>7.7706422010371368</v>
+        <v>7.7706521220462843</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>5.3568487534999996</v>
+        <v>5.3568499301000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-4.9421805700000654E-2</v>
+        <v>-4.9421043799999786E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-10.434800310502867</v>
+        <v>-10.434646684399107</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>5.3733635196999998</v>
+        <v>5.3733665908999999</v>
       </c>
       <c r="C259" s="5">
-        <v>1.6514766200000253E-2</v>
+        <v>1.6516660799999805E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>3.7628890951423077</v>
+        <v>3.7633272857523492</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>5.3872644526000002</v>
+        <v>5.3872693133</v>
       </c>
       <c r="C260" s="5">
-        <v>1.3900932900000385E-2</v>
+        <v>1.3902722400000123E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>3.1489636118693376</v>
+        <v>3.1493729456086861</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>5.4154466098</v>
+        <v>5.4154506179000004</v>
       </c>
       <c r="C261" s="5">
-        <v>2.8182157199999835E-2</v>
+        <v>2.8181304600000345E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>6.4613093945111943</v>
+        <v>6.4611022630155057</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>5.3901162646999996</v>
+        <v>5.3901202111000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-2.5330345100000429E-2</v>
+        <v>-2.5330406800000205E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-5.470740968479415</v>
+        <v>-5.4707500078166831</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>5.4653783645000003</v>
+        <v>5.4653815556999996</v>
       </c>
       <c r="C263" s="5">
-        <v>7.5262099800000648E-2</v>
+        <v>7.5261344599999447E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>18.104162092198074</v>
+        <v>18.103951969355858</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>5.4804747568999996</v>
+        <v>5.4804755916000003</v>
       </c>
       <c r="C264" s="5">
-        <v>1.5096392399999381E-2</v>
+        <v>1.5094035900000691E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>3.3654457470895904</v>
+        <v>3.3649104115327733</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>5.5333276275000003</v>
+        <v>5.5333133406000004</v>
       </c>
       <c r="C265" s="5">
-        <v>5.2852870600000657E-2</v>
+        <v>5.2837749000000045E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>12.20661090557007</v>
+        <v>12.202929314212563</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>5.5549943352</v>
+        <v>5.5549803056</v>
       </c>
       <c r="C266" s="5">
-        <v>2.1666707699999677E-2</v>
+        <v>2.1666964999999649E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>4.8013359750652018</v>
+        <v>4.8014068914942643</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>5.5302493809</v>
+        <v>5.5302471050999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.4744954300000011E-2</v>
+        <v>-2.4733200500000052E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-5.2164119593359537</v>
+        <v>-5.2140073817428467</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>5.5050291709000003</v>
+        <v>5.5050263417999998</v>
       </c>
       <c r="C268" s="5">
-        <v>-2.5220209999999632E-2</v>
+        <v>-2.5220763300000115E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-5.3372960006233932</v>
+        <v>-5.3374123146247783</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>5.5740006457</v>
+        <v>5.5740119420000003</v>
       </c>
       <c r="C269" s="5">
-        <v>6.8971474799999655E-2</v>
+        <v>6.8985600200000441E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>16.115094721664903</v>
+        <v>16.118634681878351</v>
       </c>
       <c r="E269" s="5">
-        <v>3.1025100328093691</v>
+        <v>3.1027110721939088</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>5.650769522</v>
+        <v>5.6507720651</v>
       </c>
       <c r="C270" s="5">
-        <v>7.6768876300000066E-2</v>
+        <v>7.6760123099999689E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>17.838431399620291</v>
+        <v>17.836202070423269</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>5.6852698358999998</v>
+        <v>5.6852761005000003</v>
       </c>
       <c r="C271" s="5">
-        <v>3.4500313899999746E-2</v>
+        <v>3.4504035400000355E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>7.5776013043368007</v>
+        <v>7.5784428073379484</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>5.7992390207</v>
+        <v>5.7992471623000004</v>
       </c>
       <c r="C272" s="5">
-        <v>0.11396918480000018</v>
+        <v>0.11397106180000005</v>
       </c>
       <c r="D272" s="5">
-        <v>26.893425646029101</v>
+        <v>26.893885520440584</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>5.7240570642000002</v>
+        <v>5.7240630314000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-7.5181956499999814E-2</v>
+        <v>-7.5184130900000312E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-14.494244474377993</v>
+        <v>-14.494615326245164</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>5.8003692852000004</v>
+        <v>5.8003736701999999</v>
       </c>
       <c r="C274" s="5">
-        <v>7.6312221000000235E-2</v>
+        <v>7.6310638799999886E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>17.225008731270041</v>
+        <v>17.224605725364796</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>5.7906925466999999</v>
+        <v>5.7906940342000004</v>
       </c>
       <c r="C275" s="5">
-        <v>-9.6767385000005035E-3</v>
+        <v>-9.6796359999995474E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>-1.9836889143784231</v>
+        <v>-1.9842759617423322</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>5.8808466034000002</v>
+        <v>5.8808440978999998</v>
       </c>
       <c r="C276" s="5">
-        <v>9.0154056700000318E-2</v>
+        <v>9.015006369999945E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>20.368301718935044</v>
+        <v>20.367315297191556</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>5.9358290048000004</v>
+        <v>5.9357978055</v>
       </c>
       <c r="C277" s="5">
-        <v>5.4982401400000214E-2</v>
+        <v>5.4953707600000179E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>11.814560935326512</v>
+        <v>11.808080260220443</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>5.9446376809999997</v>
+        <v>5.9446124518000003</v>
       </c>
       <c r="C278" s="5">
-        <v>8.8086761999992547E-3</v>
+        <v>8.8146463000002839E-3</v>
       </c>
       <c r="D278" s="5">
-        <v>1.7953877048731082</v>
+        <v>1.7966240089651642</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>6.0219745152000002</v>
+        <v>6.0219783898000001</v>
       </c>
       <c r="C279" s="5">
-        <v>7.7336834200000482E-2</v>
+        <v>7.7365937999999801E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>16.778335066260365</v>
+        <v>16.785184240160291</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>5.9895584973</v>
+        <v>5.9895664747000001</v>
       </c>
       <c r="C280" s="5">
-        <v>-3.2416017900000149E-2</v>
+        <v>-3.2411915099999966E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-6.2716933657146035</v>
+        <v>-6.2709190089726867</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>6.0438811984000003</v>
+        <v>6.0439128876000003</v>
       </c>
       <c r="C281" s="5">
-        <v>5.4322701100000259E-2</v>
+        <v>5.4346412900000196E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>11.443129308648125</v>
+        <v>11.448360067865003</v>
       </c>
       <c r="E281" s="5">
-        <v>8.4298618275633785</v>
+        <v>8.4302106003632851</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>6.0439817867999999</v>
+        <v>6.0439905734000003</v>
       </c>
       <c r="C282" s="5">
-        <v>1.0058839999960156E-4</v>
+        <v>7.768580000000469E-5</v>
       </c>
       <c r="D282" s="5">
-        <v>1.9973445154053415E-2</v>
+        <v>1.5425363067711473E-2</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>5.9999787137</v>
+        <v>5.9999865329000004</v>
       </c>
       <c r="C283" s="5">
-        <v>-4.4003073099999845E-2</v>
+        <v>-4.4004040499999952E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>-8.3950900428770296</v>
+        <v>-8.3952555602163415</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>6.115336181</v>
+        <v>6.1153396147999999</v>
       </c>
       <c r="C284" s="5">
-        <v>0.11535746729999996</v>
+        <v>0.11535308189999949</v>
       </c>
       <c r="D284" s="5">
-        <v>25.674603785093808</v>
+        <v>25.673485239450279</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>5.9328158501999999</v>
+        <v>5.9328134106999997</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.18252033080000007</v>
+        <v>-0.1825262041000002</v>
       </c>
       <c r="D285" s="5">
-        <v>-30.483742932908431</v>
+        <v>-30.484554344566938</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>5.9040013766000001</v>
+        <v>5.9039961510000003</v>
       </c>
       <c r="C286" s="5">
-        <v>-2.8814473599999779E-2</v>
+        <v>-2.8817259699999376E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-5.6749638860065339</v>
+        <v>-5.6755003004772426</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>5.9058668187999999</v>
+        <v>5.9058581066000002</v>
       </c>
       <c r="C287" s="5">
-        <v>1.8654421999997339E-3</v>
+        <v>1.8619555999999093E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>0.37981441733778709</v>
+        <v>0.37910363050246421</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>5.7855742913999997</v>
+        <v>5.7855637026000002</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.12029252740000018</v>
+        <v>-0.12029440400000002</v>
       </c>
       <c r="D288" s="5">
-        <v>-21.881498046466717</v>
+        <v>-21.881830859305651</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>5.8327912927999996</v>
+        <v>5.8327453028000003</v>
       </c>
       <c r="C289" s="5">
-        <v>4.7217001399999958E-2</v>
+        <v>4.7181600200000062E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>10.245163833398173</v>
+        <v>10.237154299708306</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>5.8382694838999996</v>
+        <v>5.8382391588000004</v>
       </c>
       <c r="C290" s="5">
-        <v>5.4781910999999184E-3</v>
+        <v>5.4938560000001857E-3</v>
       </c>
       <c r="D290" s="5">
-        <v>1.1328870699397475</v>
+        <v>1.1361523682124508</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>5.8214736173999997</v>
+        <v>5.8214967826999997</v>
       </c>
       <c r="C291" s="5">
-        <v>-1.6795866499999867E-2</v>
+        <v>-1.6742376100000733E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-3.3981252319310262</v>
+        <v>-3.3874905382893172</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>5.8718356442999999</v>
+        <v>5.8718724126000001</v>
       </c>
       <c r="C292" s="5">
-        <v>5.0362026900000245E-2</v>
+        <v>5.037562990000044E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>10.889771409255534</v>
+        <v>10.892808735668314</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>5.7171246225000001</v>
+        <v>5.7171889158999996</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.15471102179999985</v>
+        <v>-0.15468349670000059</v>
       </c>
       <c r="D293" s="5">
-        <v>-27.415277976141606</v>
+        <v>-27.410936779717499</v>
       </c>
       <c r="E293" s="5">
-        <v>-5.4064030243761714</v>
+        <v>-5.405835222581123</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>5.6447649631000001</v>
+        <v>5.6447812086000004</v>
       </c>
       <c r="C294" s="5">
-        <v>-7.2359659399999998E-2</v>
+        <v>-7.2407707299999124E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-14.174083009758199</v>
+        <v>-14.182700586653008</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>5.7141397991999998</v>
+        <v>5.7141376782000002</v>
       </c>
       <c r="C295" s="5">
-        <v>6.9374836099999726E-2</v>
+        <v>6.9356469599999748E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>15.78704626124825</v>
+        <v>15.782531826110336</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>5.5346598348000002</v>
+        <v>5.5346715974</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.17947996439999958</v>
+        <v>-0.17946608080000015</v>
       </c>
       <c r="D296" s="5">
-        <v>-31.816252048993032</v>
+        <v>-31.814209415589101</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>5.5352870662000004</v>
+        <v>5.5352573759999997</v>
       </c>
       <c r="C297" s="5">
-        <v>6.272314000002055E-4</v>
+        <v>5.8577859999964232E-4</v>
       </c>
       <c r="D297" s="5">
-        <v>0.13607828238095809</v>
+        <v>0.12707956315503033</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>5.5086958255000003</v>
+        <v>5.5086680406999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-2.6591240700000185E-2</v>
+        <v>-2.6589335299999739E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-5.61483816942755</v>
+        <v>-5.6144757304748216</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>5.4096459609999998</v>
+        <v>5.4096135259000002</v>
       </c>
       <c r="C299" s="5">
-        <v>-9.9049864500000417E-2</v>
+        <v>-9.9054514799999716E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-19.565825554091564</v>
+        <v>-19.566744417057524</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>5.3862832245999996</v>
+        <v>5.3862450362000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-2.3362736400000195E-2</v>
+        <v>-2.3368489700000161E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-5.0611180631525148</v>
+        <v>-5.0623645866371696</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>5.3223498662999997</v>
+        <v>5.3222770441999998</v>
       </c>
       <c r="C301" s="5">
-        <v>-6.3933358299999909E-2</v>
+        <v>-6.3967992000000251E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-13.349553748870935</v>
+        <v>-13.356408346929305</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>5.3309257922000004</v>
+        <v>5.3308746997999998</v>
       </c>
       <c r="C302" s="5">
-        <v>8.5759259000006693E-3</v>
+        <v>8.5976556000000315E-3</v>
       </c>
       <c r="D302" s="5">
-        <v>1.9507932749958989</v>
+        <v>1.9558071964371093</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>5.5247883086999998</v>
+        <v>5.5248030202000002</v>
       </c>
       <c r="C303" s="5">
-        <v>0.19386251649999942</v>
+        <v>0.19392832040000041</v>
       </c>
       <c r="D303" s="5">
-        <v>53.516852875675937</v>
+        <v>53.539416004211262</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>5.4599306942999997</v>
+        <v>5.4599641206999996</v>
       </c>
       <c r="C304" s="5">
-        <v>-6.4857614400000152E-2</v>
+        <v>-6.4838899500000657E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-13.212364457282423</v>
+        <v>-13.208761692185167</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>5.5049156652000004</v>
+        <v>5.5052980962999998</v>
       </c>
       <c r="C305" s="5">
-        <v>4.4984970900000754E-2</v>
+        <v>4.5333975600000187E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>10.34749530427559</v>
+        <v>10.43140847877002</v>
       </c>
       <c r="E305" s="5">
-        <v>-3.7118126910307692</v>
+        <v>-3.7062063667463008</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>5.4533917117000001</v>
+        <v>5.4534455531999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-5.1523953500000275E-2</v>
+        <v>-5.185254309999987E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-10.67103854392294</v>
+        <v>-10.73489889480086</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>5.4284211196000003</v>
+        <v>5.4284996596999999</v>
       </c>
       <c r="C307" s="5">
-        <v>-2.4970592099999855E-2</v>
+        <v>-2.4945893499999983E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-5.358404593686517</v>
+        <v>-5.3531856534758777</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>5.3558297709999998</v>
+        <v>5.3554010259</v>
       </c>
       <c r="C308" s="5">
-        <v>-7.2591348600000494E-2</v>
+        <v>-7.3098633799999924E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-14.917782131007606</v>
+        <v>-15.014234599428477</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>5.3311120658000002</v>
+        <v>5.3311397381000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-2.4717705199999607E-2</v>
+        <v>-2.426128779999992E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-5.399689123318419</v>
+        <v>-5.3028680906593406</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>5.3069336073000004</v>
+        <v>5.3069270998000002</v>
       </c>
       <c r="C310" s="5">
-        <v>-2.4178458499999778E-2</v>
+        <v>-2.4212638299999867E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-5.3086934074905727</v>
+        <v>-5.3159846581919856</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>5.3025512303999998</v>
+        <v>5.3025008713000004</v>
       </c>
       <c r="C311" s="5">
-        <v>-4.3823769000006507E-3</v>
+        <v>-4.4262284999998514E-3</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.98645161101748036</v>
+        <v>-0.99627837296530908</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>5.2790741430999999</v>
+        <v>5.2789952801000002</v>
       </c>
       <c r="C312" s="5">
-        <v>-2.3477087299999866E-2</v>
+        <v>-2.3505591200000175E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-5.1855213213164442</v>
+        <v>-5.1917125594785336</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>5.2107586204</v>
+        <v>5.2106503579999996</v>
       </c>
       <c r="C313" s="5">
-        <v>-6.8315522699999853E-2</v>
+        <v>-6.8344922100000538E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-14.470028159467995</v>
+        <v>-14.476019854219235</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>5.2283124694999996</v>
+        <v>5.2282426622999996</v>
       </c>
       <c r="C314" s="5">
-        <v>1.7553849099999574E-2</v>
+        <v>1.7592304299999917E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>4.1182727491981819</v>
+        <v>4.1275501850887242</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>5.1316010740999998</v>
+        <v>5.1316292313999998</v>
       </c>
       <c r="C315" s="5">
-        <v>-9.6711395399999844E-2</v>
+        <v>-9.6613430899999742E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-20.072500683860518</v>
+        <v>-20.054429707340525</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>5.1553977122000001</v>
+        <v>5.1554673419999997</v>
       </c>
       <c r="C316" s="5">
-        <v>2.3796638100000322E-2</v>
+        <v>2.3838110599999851E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>5.7088736522507899</v>
+        <v>5.7190463936235947</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>5.1052309773999998</v>
+        <v>5.1059657552999997</v>
       </c>
       <c r="C317" s="5">
-        <v>-5.0166734800000334E-2</v>
+        <v>-4.9501586699999933E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-11.071973288517889</v>
+        <v>-10.93269907539317</v>
       </c>
       <c r="E317" s="5">
-        <v>-7.2605051940515031</v>
+        <v>-7.2536006954534109</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>5.0651013733000001</v>
+        <v>5.0652064103000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-4.0129604099999661E-2</v>
+        <v>-4.0759344999999669E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-9.0352873168980778</v>
+        <v>-9.1696472336486821</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>5.0357504405000002</v>
+        <v>5.0359077938999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.9350932799999896E-2</v>
+        <v>-2.9298616400000199E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-6.7362891898036903</v>
+        <v>-6.724526484683901</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>5.0668134554000002</v>
+        <v>5.0659383762000001</v>
       </c>
       <c r="C320" s="5">
-        <v>3.1063014899999963E-2</v>
+        <v>3.0030582300000219E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>7.6585656923749523</v>
+        <v>7.3953789139293402</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>5.1274133965999997</v>
+        <v>5.1274925148000001</v>
       </c>
       <c r="C321" s="5">
-        <v>6.0599941199999563E-2</v>
+        <v>6.155413860000003E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>15.3349741848817</v>
+        <v>15.595676152919214</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>5.1101474757999998</v>
+        <v>5.1101662632</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.726592079999989E-2</v>
+        <v>-1.732625160000012E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.9668442381823543</v>
+        <v>-3.9803883718305455</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>5.0900778783999998</v>
+        <v>5.0899685412000002</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.0069597400000028E-2</v>
+        <v>-2.0197721999999807E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.6124004526419959</v>
+        <v>-4.6411922911375196</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>5.0677493532</v>
+        <v>5.0676431025999999</v>
       </c>
       <c r="C324" s="5">
-        <v>-2.2328525199999838E-2</v>
+        <v>-2.2325438600000247E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-5.1388473733092415</v>
+        <v>-5.1382617725661772</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>5.0988434337999999</v>
+        <v>5.0983680876999999</v>
       </c>
       <c r="C325" s="5">
-        <v>3.1094080599999963E-2</v>
+        <v>3.0724985099999991E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>7.616433961448843</v>
+        <v>7.52315243002315</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>5.0225098520999998</v>
+        <v>5.0225228462000002</v>
       </c>
       <c r="C326" s="5">
-        <v>-7.6333581700000153E-2</v>
+        <v>-7.5845241499999716E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>-16.55708864774088</v>
+        <v>-16.461089699221965</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>4.9368618297999998</v>
+        <v>4.9370283767999998</v>
       </c>
       <c r="C327" s="5">
-        <v>-8.5648022300000015E-2</v>
+        <v>-8.5494469400000384E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-18.649148480281884</v>
+        <v>-18.618736133069046</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>4.9662867105000004</v>
+        <v>4.9665270550000002</v>
       </c>
       <c r="C328" s="5">
-        <v>2.94248807000006E-2</v>
+        <v>2.9498678200000406E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>7.3914704954924026</v>
+        <v>7.410363449319668</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>4.9164677434000001</v>
+        <v>4.9176541874000002</v>
       </c>
       <c r="C329" s="5">
-        <v>-4.9818967100000222E-2</v>
+        <v>-4.8872867600000092E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-11.395277587175357</v>
+        <v>-11.189940734476945</v>
       </c>
       <c r="E329" s="5">
-        <v>-3.6974474776091948</v>
+        <v>-3.688069543054262</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>4.9781086436999997</v>
+        <v>4.9783260485999996</v>
       </c>
       <c r="C330" s="5">
-        <v>6.1640900299999579E-2</v>
+        <v>6.0671861199999455E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>16.127243395478107</v>
+        <v>15.852180798753457</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>4.9340020515000003</v>
+        <v>4.9342543602999998</v>
       </c>
       <c r="C331" s="5">
-        <v>-4.4106592199999461E-2</v>
+        <v>-4.4071688299999856E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-10.129023166304407</v>
+        <v>-10.120973024805501</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>5.0646427704999999</v>
+        <v>5.0632881359999997</v>
       </c>
       <c r="C332" s="5">
-        <v>0.13064071899999963</v>
+        <v>0.12903377569999996</v>
       </c>
       <c r="D332" s="5">
-        <v>36.833964588790401</v>
+        <v>36.311754106940739</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>4.9226480247</v>
+        <v>4.9225977622999997</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.14199474579999993</v>
+        <v>-0.14069037370000004</v>
       </c>
       <c r="D333" s="5">
-        <v>-28.911460372599464</v>
+        <v>-28.691633159969431</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>4.9105179818</v>
+        <v>4.9105111542</v>
       </c>
       <c r="C334" s="5">
-        <v>-1.2130042899999971E-2</v>
+        <v>-1.2086608099999729E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-2.9172081435523856</v>
+        <v>-2.9069322551569798</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>4.8780546347999998</v>
+        <v>4.8778055730999998</v>
       </c>
       <c r="C335" s="5">
-        <v>-3.2463347000000198E-2</v>
+        <v>-3.2705581100000103E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-7.6509880601797642</v>
+        <v>-7.7060136881724528</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>4.8573136298000001</v>
+        <v>4.8570794649</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.0741004999999646E-2</v>
+        <v>-2.0726108199999871E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.9846369829356867</v>
+        <v>-4.9813885387385071</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>4.8909813378000004</v>
+        <v>4.8899126592000002</v>
       </c>
       <c r="C337" s="5">
-        <v>3.3667708000000296E-2</v>
+        <v>3.2833194300000201E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>8.642140783115849</v>
+        <v>8.4203284320930614</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>4.8247475819999996</v>
+        <v>4.8248417334999996</v>
       </c>
       <c r="C338" s="5">
-        <v>-6.6233755800000793E-2</v>
+        <v>-6.5070925700000615E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-15.093078054234654</v>
+        <v>-14.850198648453683</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>4.8420359355000002</v>
+        <v>4.8423534799999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.7288353500000575E-2</v>
+        <v>1.7511746500000314E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>4.3856821195316087</v>
+        <v>4.4433998070112501</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>4.7835273323000003</v>
+        <v>4.7851904577999997</v>
       </c>
       <c r="C340" s="5">
-        <v>-5.8508603199999953E-2</v>
+        <v>-5.7163022200000135E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-13.57427759415345</v>
+        <v>-13.281277388813329</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>4.7377044989000003</v>
+        <v>4.7390133667000001</v>
       </c>
       <c r="C341" s="5">
-        <v>-4.5822833399999929E-2</v>
+        <v>-4.6177091099999679E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-10.908450085029697</v>
+        <v>-10.98473942361078</v>
       </c>
       <c r="E341" s="5">
-        <v>-3.6360097092058896</v>
+        <v>-3.6326430019766986</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>4.5848835147000004</v>
+        <v>4.5851636161</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.1528209841999999</v>
+        <v>-0.15384975060000006</v>
       </c>
       <c r="D342" s="5">
-        <v>-32.527928539059026</v>
+        <v>-32.701893222349213</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>4.4179756773000003</v>
+        <v>4.4181590038999996</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.16690783740000015</v>
+        <v>-0.1670046122000004</v>
       </c>
       <c r="D343" s="5">
-        <v>-35.917392989749416</v>
+        <v>-35.932460182088413</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>4.4454432154000001</v>
+        <v>4.4438716520000003</v>
       </c>
       <c r="C344" s="5">
-        <v>2.74675380999998E-2</v>
+        <v>2.5712648100000735E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>7.7211442702484145</v>
+        <v>7.2116518792535222</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>4.5234034782999997</v>
+        <v>4.5212230834999998</v>
       </c>
       <c r="C345" s="5">
-        <v>7.7960262899999577E-2</v>
+        <v>7.7351431499999457E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>23.197849436809094</v>
+        <v>23.007941107902742</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>4.5110245251999999</v>
+        <v>4.5127882496999998</v>
       </c>
       <c r="C346" s="5">
-        <v>-1.2378953099999812E-2</v>
+        <v>-8.4348337999999856E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>-3.2349941664598258</v>
+        <v>-2.2159015980965369</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>4.5700081745999999</v>
+        <v>4.5692809813000004</v>
       </c>
       <c r="C347" s="5">
-        <v>5.8983649400000004E-2</v>
+        <v>5.6492731600000567E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>16.869574820357002</v>
+        <v>16.100719532014264</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>4.5495098546000001</v>
+        <v>4.5489169112000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-2.0498319999999737E-2</v>
+        <v>-2.0364070100000298E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-5.2516625735227196</v>
+        <v>-5.2189165833973377</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>4.4897410539999996</v>
+        <v>4.4879693342999998</v>
       </c>
       <c r="C349" s="5">
-        <v>-5.976880060000056E-2</v>
+        <v>-6.09475769000003E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-14.674232331624815</v>
+        <v>-14.944477177459724</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>4.5321022710000003</v>
+        <v>4.5322594528</v>
       </c>
       <c r="C350" s="5">
-        <v>4.2361217000000728E-2</v>
+        <v>4.4290118500000197E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>11.928554042281592</v>
+        <v>12.506753243953316</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>4.5442727445999997</v>
+        <v>4.5448344904000004</v>
       </c>
       <c r="C351" s="5">
-        <v>1.2170473599999454E-2</v>
+        <v>1.2575037600000449E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>3.2704944594761143</v>
+        <v>3.3807560795850344</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>4.5042821007000002</v>
+        <v>4.5076053810000003</v>
       </c>
       <c r="C352" s="5">
-        <v>-3.9990643899999512E-2</v>
+        <v>-3.7229109400000127E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-10.063845755890155</v>
+        <v>-9.3988315542095631</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>4.5594987853999998</v>
+        <v>4.5612459321000003</v>
       </c>
       <c r="C353" s="5">
-        <v>5.5216684699999519E-2</v>
+        <v>5.3640551099999989E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>15.743940657441913</v>
+        <v>15.252725577010473</v>
       </c>
       <c r="E353" s="5">
-        <v>-3.7614358080242494</v>
+        <v>-3.7511486219712342</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>4.5976034452999999</v>
+        <v>4.5983892065000003</v>
       </c>
       <c r="C354" s="5">
-        <v>3.8104659900000115E-2</v>
+        <v>3.7143274399999981E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>10.502693134643003</v>
+        <v>10.221636826103421</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>4.5940937314000001</v>
+        <v>4.5948732596999999</v>
       </c>
       <c r="C355" s="5">
-        <v>-3.5097138999997668E-3</v>
+        <v>-3.5159468000003358E-3</v>
       </c>
       <c r="D355" s="5">
-        <v>-0.91221843128650448</v>
+        <v>-0.91367613488134714</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>4.6183331752000001</v>
+        <v>4.6173592811999997</v>
       </c>
       <c r="C356" s="5">
-        <v>2.4239443799999982E-2</v>
+        <v>2.2486021499999786E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>6.5184666735256691</v>
+        <v>6.033130562524569</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>4.6191812092999998</v>
+        <v>4.6103530098999999</v>
       </c>
       <c r="C357" s="5">
-        <v>8.4803409999967272E-4</v>
+        <v>-7.0062712999998666E-3</v>
       </c>
       <c r="D357" s="5">
-        <v>0.22057076774675277</v>
+        <v>-1.805732053278386</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>4.607760002</v>
+        <v>4.6121779782000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-1.1421207299999736E-2</v>
+        <v>1.8249683000002292E-3</v>
       </c>
       <c r="D358" s="5">
-        <v>-2.9270544277208321</v>
+        <v>0.47604512669419119</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>4.5562461249000004</v>
+        <v>4.5557862141000003</v>
       </c>
       <c r="C359" s="5">
-        <v>-5.1513877099999661E-2</v>
+        <v>-5.6391764099999797E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-12.620831147733224</v>
+        <v>-13.724528976910477</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>4.5457488084</v>
+        <v>4.5453186581000002</v>
       </c>
       <c r="C360" s="5">
-        <v>-1.0497316500000409E-2</v>
+        <v>-1.0467556000000044E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-2.7299616341505684</v>
+        <v>-2.7225909256517911</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>4.7971013349999998</v>
+        <v>4.7940634982999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.25135252659999985</v>
+        <v>0.24874484019999965</v>
       </c>
       <c r="D361" s="5">
-        <v>90.757450598572035</v>
+        <v>89.5279899682956</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>4.7484970919</v>
+        <v>4.7497160579999997</v>
       </c>
       <c r="C362" s="5">
-        <v>-4.8604243099999778E-2</v>
+        <v>-4.4347440300000152E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-11.503233218870712</v>
+        <v>-10.552874119267042</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>4.7543124617999997</v>
+        <v>4.7553789297</v>
       </c>
       <c r="C363" s="5">
-        <v>5.815369899999645E-3</v>
+        <v>5.6628717000002382E-3</v>
       </c>
       <c r="D363" s="5">
-        <v>1.4795504735952703</v>
+        <v>1.4401248391923804</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>4.7214396930999998</v>
+        <v>4.7266081308999999</v>
       </c>
       <c r="C364" s="5">
-        <v>-3.2872768699999888E-2</v>
+        <v>-2.8770798800000108E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-7.9887966290071439</v>
+        <v>-7.0234081323804372</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>4.7815271007</v>
+        <v>4.783547628</v>
       </c>
       <c r="C365" s="5">
-        <v>6.0087407600000198E-2</v>
+        <v>5.6939497100000125E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>16.387435102499627</v>
+        <v>15.453221732081058</v>
       </c>
       <c r="E365" s="5">
-        <v>4.8695772441251339</v>
+        <v>4.8737055446964606</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>4.8050936697999997</v>
+        <v>4.8064546511000001</v>
       </c>
       <c r="C366" s="5">
-        <v>2.3566569099999768E-2</v>
+        <v>2.2907023100000146E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>6.0773931983389984</v>
+        <v>5.9002438292666159</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>4.7685328861</v>
+        <v>4.7699291476000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-3.656078369999971E-2</v>
+        <v>-3.6525503500000056E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-8.7579389133712766</v>
+        <v>-8.7474629268166737</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>4.6819876592999998</v>
+        <v>4.6822040710000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-8.6545226800000208E-2</v>
+        <v>-8.7725076599999952E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-19.731381048274276</v>
+        <v>-19.968506462785886</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>4.3118440737999997</v>
+        <v>4.2935561815999996</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.37014358550000015</v>
+        <v>-0.3886478894000005</v>
       </c>
       <c r="D369" s="5">
-        <v>-62.778540991388418</v>
+        <v>-64.648996875685029</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>4.3105933331999999</v>
+        <v>4.3179493639000004</v>
       </c>
       <c r="C370" s="5">
-        <v>-1.2507405999997445E-3</v>
+        <v>2.439318230000076E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>-0.3475303153606113</v>
+        <v>7.0347355976113635</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>4.2484498405000002</v>
+        <v>4.2487438533999997</v>
       </c>
       <c r="C371" s="5">
-        <v>-6.2143492699999747E-2</v>
+        <v>-6.9205510500000678E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>-15.991872141208074</v>
+        <v>-17.624881876228482</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>4.1435185069999996</v>
+        <v>4.1439605163</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.10493133350000061</v>
+        <v>-0.10478333709999976</v>
       </c>
       <c r="D372" s="5">
-        <v>-25.926058495738957</v>
+        <v>-25.892747220576993</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>4.2999384958000002</v>
+        <v>4.2948347804999996</v>
       </c>
       <c r="C373" s="5">
-        <v>0.15641998880000063</v>
+        <v>0.15087426419999961</v>
       </c>
       <c r="D373" s="5">
-        <v>55.996742215459136</v>
+        <v>53.592578732935458</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>4.4621750853000002</v>
+        <v>4.4653317074999999</v>
       </c>
       <c r="C374" s="5">
-        <v>0.16223658949999997</v>
+        <v>0.1704969270000003</v>
       </c>
       <c r="D374" s="5">
-        <v>55.959688640673846</v>
+        <v>59.546460788542731</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>4.4636737877000003</v>
+        <v>4.4660090215999997</v>
       </c>
       <c r="C375" s="5">
-        <v>1.4987024000001625E-3</v>
+        <v>6.7731409999982617E-4</v>
       </c>
       <c r="D375" s="5">
-        <v>0.40378711857960159</v>
+        <v>0.18217130996205366</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>4.5383107399</v>
+        <v>4.5451980220000001</v>
       </c>
       <c r="C376" s="5">
-        <v>7.4636952199999662E-2</v>
+        <v>7.9189000400000431E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>22.017288163598714</v>
+        <v>23.48055012162822</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>4.4014366275999999</v>
+        <v>4.4040141206000003</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.13687411230000013</v>
+        <v>-0.14118390139999981</v>
       </c>
       <c r="D377" s="5">
-        <v>-30.752724331470493</v>
+        <v>-31.522053982939891</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.949143967925143</v>
+        <v>-7.9341429607272973</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>4.4149140302000003</v>
+        <v>4.4167879891000004</v>
       </c>
       <c r="C378" s="5">
-        <v>1.347740260000041E-2</v>
+        <v>1.2773868500000063E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>3.7369739582824302</v>
+        <v>3.5366726822859906</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>4.4507679886</v>
+        <v>4.4524240006999998</v>
       </c>
       <c r="C379" s="5">
-        <v>3.5853958399999719E-2</v>
+        <v>3.5636011599999406E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>10.192606414284811</v>
+        <v>10.123382925143254</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>4.4527663829000002</v>
+        <v>4.4536327386999996</v>
       </c>
       <c r="C380" s="5">
-        <v>1.9983943000001503E-3</v>
+        <v>1.208737999999876E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>0.540132417268957</v>
+        <v>0.32626122939578561</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>4.3971403293</v>
+        <v>4.3705136138</v>
       </c>
       <c r="C381" s="5">
-        <v>-5.5626053600000169E-2</v>
+        <v>-8.3119124899999619E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-14.002666120432872</v>
+        <v>-20.234164481171433</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>4.6176912120000004</v>
+        <v>4.6253746739999997</v>
       </c>
       <c r="C382" s="5">
-        <v>0.22055088270000045</v>
+        <v>0.25486106019999966</v>
       </c>
       <c r="D382" s="5">
-        <v>79.909769125770509</v>
+        <v>97.411882014400206</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>4.5360376296</v>
+        <v>4.5368032051</v>
       </c>
       <c r="C383" s="5">
-        <v>-8.1653582400000424E-2</v>
+        <v>-8.8571468899999672E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-19.272569737885703</v>
+        <v>-20.70673956109562</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>4.6418384887000004</v>
+        <v>4.6431873211000001</v>
       </c>
       <c r="C384" s="5">
-        <v>0.10580085910000037</v>
+        <v>0.10638411600000008</v>
       </c>
       <c r="D384" s="5">
-        <v>31.874406715554613</v>
+        <v>32.067259246509309</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>4.6996824227999996</v>
+        <v>4.6934809189999998</v>
       </c>
       <c r="C385" s="5">
-        <v>5.7843934099999217E-2</v>
+        <v>5.0293597899999654E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>16.022398442596277</v>
+        <v>13.80103740922609</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>4.7768049699999997</v>
+        <v>4.7831940382999996</v>
       </c>
       <c r="C386" s="5">
-        <v>7.7122547200000113E-2</v>
+        <v>8.9713119299999811E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>21.570437163434431</v>
+        <v>25.509127356926609</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>4.8735837077999999</v>
+        <v>4.8757212794000004</v>
       </c>
       <c r="C387" s="5">
-        <v>9.6778737800000236E-2</v>
+        <v>9.2527241100000879E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>27.212866154119087</v>
+        <v>25.849201742417605</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>4.9408752399000004</v>
+        <v>4.9527019638000001</v>
       </c>
       <c r="C388" s="5">
-        <v>6.7291532100000495E-2</v>
+        <v>7.698068439999961E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>17.88688602701114</v>
+        <v>20.681271951469892</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>5.1149208106000001</v>
+        <v>5.1198575076999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.17404557069999971</v>
+        <v>0.16715554389999987</v>
       </c>
       <c r="D389" s="5">
-        <v>51.502680961329347</v>
+        <v>48.932046247225692</v>
       </c>
       <c r="E389" s="5">
-        <v>16.210256863088055</v>
+        <v>16.254339052901901</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>5.2215250644999998</v>
+        <v>5.2214493175000003</v>
       </c>
       <c r="C390" s="5">
-        <v>0.10660425389999961</v>
+        <v>0.10159180980000038</v>
       </c>
       <c r="D390" s="5">
-        <v>28.08593198033893</v>
+        <v>26.589682937834237</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>5.4485090970999996</v>
+        <v>5.4489702309999997</v>
       </c>
       <c r="C391" s="5">
-        <v>0.22698403259999989</v>
+        <v>0.22752091349999937</v>
       </c>
       <c r="D391" s="5">
-        <v>66.634053718282033</v>
+        <v>66.832409049455421</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>5.6361102142000004</v>
+        <v>5.6340158809999998</v>
       </c>
       <c r="C392" s="5">
-        <v>0.18760111710000071</v>
+        <v>0.18504565000000017</v>
       </c>
       <c r="D392" s="5">
-        <v>50.114125853800815</v>
+        <v>49.294421003641716</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>5.8867222598</v>
+        <v>5.8548099933</v>
       </c>
       <c r="C393" s="5">
-        <v>0.25061204559999961</v>
+        <v>0.22079411230000012</v>
       </c>
       <c r="D393" s="5">
-        <v>68.55002661092162</v>
+        <v>58.612300196242394</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>6.0286546896999997</v>
+        <v>6.0382698039999996</v>
       </c>
       <c r="C394" s="5">
-        <v>0.14193242989999977</v>
+        <v>0.18345981069999961</v>
       </c>
       <c r="D394" s="5">
-        <v>33.09518877372799</v>
+        <v>44.809317843540256</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>6.0273999386000003</v>
+        <v>6.0286889442999998</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.254751099999396E-3</v>
+        <v>-9.5808596999997775E-3</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.24947172858024169</v>
+        <v>-1.8874989960735222</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>6.0378325092000003</v>
+        <v>6.0384587566999999</v>
       </c>
       <c r="C396" s="5">
-        <v>1.0432570599999913E-2</v>
+        <v>9.7698124000000774E-3</v>
       </c>
       <c r="D396" s="5">
-        <v>2.0969162942398478</v>
+        <v>1.9620909345564153</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>5.9927467939000003</v>
+        <v>5.9814741772</v>
       </c>
       <c r="C397" s="5">
-        <v>-4.508571529999994E-2</v>
+        <v>-5.698457949999991E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-8.6016403019268832</v>
+        <v>-10.754663048304025</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>6.0834585625999997</v>
+        <v>6.0959983313999997</v>
       </c>
       <c r="C398" s="5">
-        <v>9.0711768699999418E-2</v>
+        <v>0.11452415419999973</v>
       </c>
       <c r="D398" s="5">
-        <v>19.755511953059646</v>
+        <v>25.556525034388855</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>6.2721813046000001</v>
+        <v>6.2758514066000002</v>
       </c>
       <c r="C399" s="5">
-        <v>0.18872274200000039</v>
+        <v>0.17985307520000049</v>
       </c>
       <c r="D399" s="5">
-        <v>44.283474872827796</v>
+        <v>41.753487815908507</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>6.4401474852999998</v>
+        <v>6.4565432891999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.16796618069999969</v>
+        <v>0.18069188259999969</v>
       </c>
       <c r="D400" s="5">
-        <v>37.317698208091365</v>
+        <v>40.581761043331291</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>6.5163345232000003</v>
+        <v>6.5241734954000004</v>
       </c>
       <c r="C401" s="5">
-        <v>7.6187037900000476E-2</v>
+        <v>6.7630206200000487E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>15.157093692595858</v>
+        <v>13.319646945773989</v>
       </c>
       <c r="E401" s="5">
-        <v>27.398541727092905</v>
+        <v>27.428809993012159</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>6.6310626657</v>
+        <v>6.6290353950999998</v>
       </c>
       <c r="C402" s="5">
-        <v>0.11472814249999974</v>
+        <v>0.10486189969999948</v>
       </c>
       <c r="D402" s="5">
-        <v>23.298312159103585</v>
+        <v>21.08714395479987</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>6.6595768795000003</v>
+        <v>6.6587807396000001</v>
       </c>
       <c r="C403" s="5">
-        <v>2.8514213800000299E-2</v>
+        <v>2.9745344500000215E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>5.2839224330951007</v>
+        <v>5.5194505978852781</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>6.7391895471999996</v>
+        <v>6.7335010505000001</v>
       </c>
       <c r="C404" s="5">
-        <v>7.9612667699999307E-2</v>
+        <v>7.4720310900000086E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>15.327377457921166</v>
+        <v>14.32852761474328</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>6.7796350342</v>
+        <v>6.7468546970999999</v>
       </c>
       <c r="C405" s="5">
-        <v>4.0445487000000391E-2</v>
+        <v>1.3353646599999713E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>7.4443850367634345</v>
+        <v>2.4059283319728175</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>6.6361388537000003</v>
+        <v>6.6448399897000003</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.14349618049999968</v>
+        <v>-0.10201470739999952</v>
       </c>
       <c r="D406" s="5">
-        <v>-22.64118801124323</v>
+        <v>-16.709006256400915</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>6.6156344507</v>
+        <v>6.6163251427000001</v>
       </c>
       <c r="C407" s="5">
-        <v>-2.0504403000000337E-2</v>
+        <v>-2.8514847000000287E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-3.6454058528408662</v>
+        <v>-5.0297145270205572</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>6.6323577763000001</v>
+        <v>6.6330702184000003</v>
       </c>
       <c r="C408" s="5">
-        <v>1.6723325600000116E-2</v>
+        <v>1.6745075700000278E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>3.0759504561449491</v>
+        <v>3.0796808293781952</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>6.6897103982999999</v>
+        <v>6.6746030864000003</v>
       </c>
       <c r="C409" s="5">
-        <v>5.7352621999999798E-2</v>
+        <v>4.1532868000000001E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>10.884912523679692</v>
+        <v>7.7780201717823738</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>6.5861125404000003</v>
+        <v>6.6007989773000002</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.10359785789999965</v>
+        <v>-7.3804109100000126E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-17.079490497705496</v>
+        <v>-12.490995663314642</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>6.5691746816999999</v>
+        <v>6.5744440351</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.6937858700000419E-2</v>
+        <v>-2.6354942200000231E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-3.0428245315158309</v>
+        <v>-4.6874010853362291</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>6.4317716548000003</v>
+        <v>6.4533557985999996</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.1374030268999995</v>
+        <v>-0.12108823650000033</v>
       </c>
       <c r="D412" s="5">
-        <v>-22.404294885305763</v>
+        <v>-19.994668735277855</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>6.4091166799000003</v>
+        <v>6.4203623063000004</v>
       </c>
       <c r="C413" s="5">
-        <v>-2.2654974900000013E-2</v>
+        <v>-3.2993492299999261E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-4.1458923012766213</v>
+        <v>-5.9655226828353332</v>
       </c>
       <c r="E413" s="5">
-        <v>-1.6453704597005236</v>
+        <v>-1.5911776284489365</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>6.4327663490000004</v>
+        <v>6.4282800149000003</v>
       </c>
       <c r="C414" s="5">
-        <v>2.3649669100000104E-2</v>
+        <v>7.9177085999999619E-3</v>
       </c>
       <c r="D414" s="5">
-        <v>4.5189864133848179</v>
+        <v>1.4899408556274363</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>6.4784711341000003</v>
+        <v>6.4763452340000001</v>
       </c>
       <c r="C415" s="5">
-        <v>4.5704785099999867E-2</v>
+        <v>4.8065219099999723E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>8.8671890478087221</v>
+        <v>9.350925612814919</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>6.4518287789000004</v>
+        <v>6.441866675</v>
       </c>
       <c r="C416" s="5">
-        <v>-2.6642355199999912E-2</v>
+        <v>-3.4478559000000075E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-4.8248293190757963</v>
+        <v>-6.2047411022303933</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>6.4773089596000002</v>
+        <v>6.4476578764000001</v>
       </c>
       <c r="C417" s="5">
-        <v>2.5480180699999799E-2</v>
+        <v>5.7912014000001122E-3</v>
       </c>
       <c r="D417" s="5">
-        <v>4.8434620744567169</v>
+        <v>1.0841432314595778</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>6.4428129538999999</v>
+        <v>6.4509336569000002</v>
       </c>
       <c r="C418" s="5">
-        <v>-3.4496005700000332E-2</v>
+        <v>3.2757805000001028E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>-6.2068926579909256</v>
+        <v>0.61137541376024007</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>6.5144534954999997</v>
+        <v>6.5144786427000003</v>
       </c>
       <c r="C419" s="5">
-        <v>7.1640541599999885E-2</v>
+        <v>6.354498580000012E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>14.190396072409373</v>
+        <v>12.482528197965248</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>6.5270297658</v>
+        <v>6.5272235735999997</v>
       </c>
       <c r="C420" s="5">
-        <v>1.2576270300000303E-2</v>
+        <v>1.2744930899999396E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>2.3413782212884371</v>
+        <v>2.3731078915778525</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>6.4835030615000004</v>
+        <v>6.4628378088999998</v>
       </c>
       <c r="C421" s="5">
-        <v>-4.3526704299999608E-2</v>
+        <v>-6.4385764699999903E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>-7.7153384035268058</v>
+        <v>-11.215486168030765</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>6.4808562567000001</v>
+        <v>6.4957615118999996</v>
       </c>
       <c r="C422" s="5">
-        <v>-2.6468048000003463E-3</v>
+        <v>3.2923702999999804E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.48878576475418489</v>
+        <v>6.2873980706568133</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>6.5051452915999999</v>
+        <v>6.5691211875000004</v>
       </c>
       <c r="C423" s="5">
-        <v>2.4289034899999784E-2</v>
+        <v>7.3359675600000784E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>4.591247358673689</v>
+        <v>14.426450422479519</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>6.5281399169999998</v>
+        <v>6.5528035729000003</v>
       </c>
       <c r="C424" s="5">
-        <v>2.2994625399999968E-2</v>
+        <v>-1.6317614600000141E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>4.3252507985988453</v>
+        <v>-2.9403969741378599</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>6.5087643486999998</v>
+        <v>6.6153900106999997</v>
       </c>
       <c r="C425" s="5">
-        <v>-1.937556830000009E-2</v>
+        <v>6.2586437799999395E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-3.5040405347690595</v>
+        <v>12.082972704409745</v>
       </c>
       <c r="E425" s="5">
-        <v>1.5547800699667436</v>
+        <v>3.0376432839098078</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>6.4120111659000001</v>
+        <v>6.5262964115999997</v>
       </c>
       <c r="C426" s="5">
-        <v>-9.6753182799999671E-2</v>
+        <v>-8.9093599099999921E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-16.449575183064859</v>
+        <v>-15.016209308030382</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>6.3255379625000003</v>
+        <v>6.3900765977000002</v>
       </c>
       <c r="C427" s="5">
-        <v>-8.6473203399999754E-2</v>
+        <v>-0.13621981389999949</v>
       </c>
       <c r="D427" s="5">
-        <v>-15.03533327889871</v>
+        <v>-22.362555399501439</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>6.3070487884000004</v>
+        <v>6.3565653249</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.848917409999995E-2</v>
+        <v>-3.3511272800000214E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.4516873123741965</v>
+        <v>-6.114741783661759</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>6.3512083054000001</v>
+        <v>6.4546982822999999</v>
       </c>
       <c r="C429" s="5">
-        <v>4.4159516999999759E-2</v>
+        <v>9.8132957399999832E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>8.7331566330324684</v>
+        <v>20.182486123273513</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>6.3894315649999998</v>
+        <v>6.4488300570000003</v>
       </c>
       <c r="C430" s="5">
-        <v>3.8223259599999615E-2</v>
+        <v>-5.8682252999995299E-3</v>
       </c>
       <c r="D430" s="5">
-        <v>7.4658288847897936</v>
+        <v>-1.0855295295969958</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>6.4474593064999999</v>
+        <v>6.5126827916999996</v>
       </c>
       <c r="C431" s="5">
-        <v>5.8027741500000118E-2</v>
+        <v>6.3852734699999303E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>11.45938486204523</v>
+        <v>12.550627875553566</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>6.5392771437999997</v>
+        <v>6.5229282184999997</v>
       </c>
       <c r="C432" s="5">
-        <v>9.1817837299999816E-2</v>
+        <v>1.0245426800000068E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>18.493249156995084</v>
+        <v>1.9041996160736874</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>6.4500001741000004</v>
+        <v>6.5597685313999996</v>
       </c>
       <c r="C433" s="5">
-        <v>-8.927696969999932E-2</v>
+        <v>3.6840312899999894E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-15.207040981028253</v>
+        <v>6.991921884778618</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>6.4010602519999997</v>
+        <v>6.4889948290000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-4.8939922100000643E-2</v>
+        <v>-7.0773702399999472E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-8.7345781619931344</v>
+        <v>-12.205571564138085</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>6.3897915156999998</v>
+        <v>6.4783791495000003</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.1268736299999915E-2</v>
+        <v>-1.0615679499999864E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.092203061977449</v>
+        <v>-1.945573703523007</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>6.3670919651000002</v>
+        <v>6.4567810669999997</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.2699550599999618E-2</v>
+        <v>-2.1598082500000615E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-4.1806516204966222</v>
+        <v>-3.928097713714207</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>6.4381968878000002</v>
+        <v>6.5209971981999999</v>
       </c>
       <c r="C437" s="5">
-        <v>7.1104922700000017E-2</v>
+        <v>6.4216131200000248E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>14.255620246089308</v>
+        <v>12.609604527815609</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.084191362898157</v>
+        <v>-1.4268669322190397</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>6.4852501012000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-3.5747096999999783E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-6.3834598827355098</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>