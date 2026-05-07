--- v3 (2026-04-16)
+++ v4 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9909632A-CFB9-4EA7-AA5C-FFCD6EDF99D9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0FC2F7A2-14EB-47DB-8B00-B2CFEA2396F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CBF72F7C-9E07-4324-AEC6-AC24EFD73E4A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{47C46FF6-B707-41D6-86DE-70D743FF9B71}"/>
   </bookViews>
   <sheets>
     <sheet name="elpinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0673677-AA27-4DA3-8AC0-2E9542254004}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{489382CE-894F-4D46-B620-BEDB3A5F036A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-3.928097713714207</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>6.5209971981999999</v>
       </c>
       <c r="C437" s="5">
         <v>6.4216131200000248E-2</v>
       </c>
       <c r="D437" s="5">
         <v>12.609604527815609</v>
       </c>
       <c r="E437" s="5">
         <v>-1.4268669322190397</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>6.4852501012000001</v>
+        <v>6.4863042257999997</v>
       </c>
       <c r="C438" s="5">
-        <v>-3.5747096999999783E-2</v>
+        <v>-3.4692972400000244E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>-6.3834598827355098</v>
+        <v>-6.2006972778564702</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>6.4949071406999996</v>
+      </c>
+      <c r="C439" s="5">
+        <v>8.6029148999999805E-3</v>
+      </c>
+      <c r="D439" s="5">
+        <v>1.6032456837053566</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>6.4974592328999998</v>
+      </c>
+      <c r="C440" s="5">
+        <v>2.5520922000001889E-3</v>
+      </c>
+      <c r="D440" s="5">
+        <v>0.47254530559988073</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>