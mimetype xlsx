--- v4 (2026-05-07)
+++ v5 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0FC2F7A2-14EB-47DB-8B00-B2CFEA2396F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FDF69CC0-8FFF-4AC4-9D9B-610B1AF85E1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{47C46FF6-B707-41D6-86DE-70D743FF9B71}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F9D33F70-0F81-4529-91DA-3AAC16655F77}"/>
   </bookViews>
   <sheets>
     <sheet name="elpinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{489382CE-894F-4D46-B620-BEDB3A5F036A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB13DC1C-90EB-4508-ADB7-669FB180D044}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>3.4145909632000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>3.4700066138999999</v>
       </c>
       <c r="C7" s="5">
         <v>5.5415650699999652E-2</v>
       </c>
       <c r="D7" s="5">
         <v>21.310778929416905</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>3.4471401006</v>
       </c>
       <c r="C8" s="5">
         <v>-2.2866513299999891E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-7.6273113771081036</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>3.4843413204</v>
       </c>
       <c r="C9" s="5">
         <v>3.7201219800000018E-2</v>
       </c>
       <c r="D9" s="5">
         <v>13.747295400470595</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>3.5538769227000002</v>
       </c>
       <c r="C10" s="5">
         <v>6.9535602300000221E-2</v>
       </c>
       <c r="D10" s="5">
         <v>26.759438092663324</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>3.5541725269</v>
       </c>
       <c r="C11" s="5">
         <v>2.9560419999974386E-4</v>
       </c>
       <c r="D11" s="5">
         <v>9.9859216253506133E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>3.6168281672</v>
       </c>
       <c r="C12" s="5">
         <v>6.2655640300000037E-2</v>
       </c>
       <c r="D12" s="5">
         <v>23.331055558175095</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>3.5502593153999999</v>
       </c>
       <c r="C13" s="5">
         <v>-6.6568851800000051E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-19.982239461870254</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>3.5959054968999999</v>
       </c>
       <c r="C14" s="5">
         <v>4.5646181499999994E-2</v>
       </c>
       <c r="D14" s="5">
         <v>16.567726972154784</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>3.5928281200000001</v>
       </c>
       <c r="C15" s="5">
         <v>-3.077376899999873E-3</v>
       </c>
       <c r="D15" s="5">
         <v>-1.0221402872440999</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>3.5339903143</v>
       </c>
       <c r="C16" s="5">
         <v>-5.8837805700000079E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-17.974862941336077</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>3.5788882789000001</v>
       </c>
       <c r="C17" s="5">
         <v>4.4897964600000062E-2</v>
       </c>
       <c r="D17" s="5">
         <v>16.357247077503501</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>3.6180680605000002</v>
       </c>
       <c r="C18" s="5">
         <v>3.917978160000013E-2</v>
       </c>
       <c r="D18" s="5">
         <v>13.957546553689371</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>3.5787900548999998</v>
       </c>
       <c r="C19" s="5">
         <v>-3.9278005600000387E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-12.276919325632452</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>3.6551409714999998</v>
       </c>
       <c r="C20" s="5">
         <v>7.6350916600000041E-2</v>
       </c>
       <c r="D20" s="5">
         <v>28.829379822293699</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>3.5769596887000001</v>
       </c>
       <c r="C21" s="5">
         <v>-7.8181282799999696E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-22.85301254711818</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>3.4532685186999998</v>
       </c>
       <c r="C22" s="5">
         <v>-0.12369117000000029</v>
       </c>
       <c r="D22" s="5">
         <v>-34.446536281247731</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>3.5456447677999998</v>
       </c>
       <c r="C23" s="5">
         <v>9.2376249099999974E-2</v>
       </c>
       <c r="D23" s="5">
         <v>37.270897426881923</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>3.6202208642999998</v>
       </c>
       <c r="C24" s="5">
         <v>7.4576096499999966E-2</v>
       </c>
       <c r="D24" s="5">
         <v>28.374314495629839</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>3.6444004792000002</v>
       </c>
       <c r="C25" s="5">
         <v>2.4179614900000423E-2</v>
       </c>
       <c r="D25" s="5">
         <v>8.3159309726710049</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>3.5970848805000002</v>
       </c>
       <c r="C26" s="5">
         <v>-4.7315598700000017E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-14.51398134902383</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>3.4952256322999999</v>
       </c>
       <c r="C27" s="5">
         <v>-0.10185924820000025</v>
       </c>
       <c r="D27" s="5">
         <v>-29.157420294858749</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>3.5286416870999999</v>
       </c>
       <c r="C28" s="5">
         <v>3.3416054799999984E-2</v>
       </c>
       <c r="D28" s="5">
         <v>12.095486716381366</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>3.5784083024000002</v>
       </c>
       <c r="C29" s="5">
         <v>4.9766615300000261E-2</v>
       </c>
       <c r="D29" s="5">
         <v>18.300883216322728</v>
       </c>
       <c r="E29" s="5">
         <v>-1.3411329513401959E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>3.6207692674</v>
       </c>
       <c r="C30" s="5">
         <v>4.2360964999999862E-2</v>
       </c>
       <c r="D30" s="5">
         <v>15.167911503689879</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>3.6952337248</v>
       </c>
       <c r="C31" s="5">
         <v>7.4464457399999961E-2</v>
       </c>
       <c r="D31" s="5">
         <v>27.67114396104806</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>3.6642927407000001</v>
       </c>
       <c r="C32" s="5">
         <v>-3.0940984099999902E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-9.5978015479445293</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>3.5632234408999999</v>
       </c>
       <c r="C33" s="5">
         <v>-0.10106929980000023</v>
       </c>
       <c r="D33" s="5">
         <v>-28.511738736074012</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>3.5509537546000001</v>
       </c>
       <c r="C34" s="5">
         <v>-1.2269686299999805E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-4.0547418958898351</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>3.5326056404999999</v>
       </c>
       <c r="C35" s="5">
         <v>-1.8348114100000146E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-6.027301069257696</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>3.5297525522000002</v>
       </c>
       <c r="C36" s="5">
         <v>-2.8530882999997509E-3</v>
       </c>
       <c r="D36" s="5">
         <v>-0.96487944786650681</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>3.5375068636</v>
       </c>
       <c r="C37" s="5">
         <v>7.7543113999998248E-3</v>
       </c>
       <c r="D37" s="5">
         <v>2.6682981187084787</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>3.6014530452</v>
       </c>
       <c r="C38" s="5">
         <v>6.3946181599999985E-2</v>
       </c>
       <c r="D38" s="5">
         <v>23.983984478288512</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>3.700379737</v>
       </c>
       <c r="C39" s="5">
         <v>9.8926691800000022E-2</v>
       </c>
       <c r="D39" s="5">
         <v>38.427522543165971</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>3.7200471303999998</v>
       </c>
       <c r="C40" s="5">
         <v>1.9667393399999789E-2</v>
       </c>
       <c r="D40" s="5">
         <v>6.5677449701293744</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>3.6763161461</v>
       </c>
       <c r="C41" s="5">
         <v>-4.3730984299999776E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-13.229337361675119</v>
       </c>
       <c r="E41" s="5">
         <v>2.7360724497071498</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>3.6210630328</v>
       </c>
       <c r="C42" s="5">
         <v>-5.5253113300000045E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-16.616754002829094</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>3.6085752145000001</v>
       </c>
       <c r="C43" s="5">
         <v>-1.2487818299999898E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-4.0607928726490332</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>3.5724651955</v>
       </c>
       <c r="C44" s="5">
         <v>-3.6110019000000104E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-11.368737696020382</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>3.7536905274999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.18122533199999991</v>
       </c>
       <c r="D45" s="5">
         <v>81.086258699307081</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>3.7465966632000001</v>
       </c>
       <c r="C46" s="5">
         <v>-7.0938642999998081E-3</v>
       </c>
       <c r="D46" s="5">
         <v>-2.2443807965406681</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>3.8222017582999999</v>
       </c>
       <c r="C47" s="5">
         <v>7.5605095099999797E-2</v>
       </c>
       <c r="D47" s="5">
         <v>27.092520112790929</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>3.7439224632000001</v>
       </c>
       <c r="C48" s="5">
         <v>-7.8279295099999757E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-21.988459235321933</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>3.7348445658</v>
       </c>
       <c r="C49" s="5">
         <v>-9.07789740000009E-3</v>
       </c>
       <c r="D49" s="5">
         <v>-2.8711520729152507</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>3.7062934489999999</v>
       </c>
       <c r="C50" s="5">
         <v>-2.8551116800000109E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-8.7973965990282181</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>3.7003091129999999</v>
       </c>
       <c r="C51" s="5">
         <v>-5.9843360000000345E-3</v>
       </c>
       <c r="D51" s="5">
         <v>-1.9204556796390881</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>3.7053371140000002</v>
       </c>
       <c r="C52" s="5">
         <v>5.0280010000003372E-3</v>
       </c>
       <c r="D52" s="5">
         <v>1.6428080951288893</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>3.6680446898999999</v>
       </c>
       <c r="C53" s="5">
         <v>-3.7292424100000332E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-11.430804195688038</v>
       </c>
       <c r="E53" s="5">
         <v>-0.22499306020715704</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>3.5209854190000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.14705927089999982</v>
       </c>
       <c r="D54" s="5">
         <v>-38.799453599324941</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>3.6331732730000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.11218785400000009</v>
       </c>
       <c r="D55" s="5">
         <v>45.701025757567358</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>3.5789428486000001</v>
       </c>
       <c r="C56" s="5">
         <v>-5.4230424400000032E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-16.512043503936404</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>3.6456347832999998</v>
       </c>
       <c r="C57" s="5">
         <v>6.6691934699999678E-2</v>
       </c>
       <c r="D57" s="5">
         <v>24.801771895489068</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>3.6429204772000001</v>
       </c>
       <c r="C58" s="5">
         <v>-2.7143060999996749E-3</v>
       </c>
       <c r="D58" s="5">
         <v>-0.88979358320184776</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>3.7147883146999998</v>
       </c>
       <c r="C59" s="5">
         <v>7.1867837499999698E-2</v>
       </c>
       <c r="D59" s="5">
         <v>26.41906024377796</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>3.9600479261000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.2452596114000003</v>
       </c>
       <c r="D60" s="5">
         <v>115.37557728499435</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>3.8272898996000002</v>
       </c>
       <c r="C61" s="5">
         <v>-0.1327580264999999</v>
       </c>
       <c r="D61" s="5">
         <v>-33.581202612838069</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>3.8076156204</v>
       </c>
       <c r="C62" s="5">
         <v>-1.96742792000002E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-5.9971791170387867</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>3.7977007893999999</v>
       </c>
       <c r="C63" s="5">
         <v>-9.9148310000001239E-3</v>
       </c>
       <c r="D63" s="5">
         <v>-3.0803715346906624</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>3.6936080495999999</v>
       </c>
       <c r="C64" s="5">
         <v>-0.1040927398</v>
       </c>
       <c r="D64" s="5">
         <v>-28.359145398124362</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>3.8567312810000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.16312323140000018</v>
       </c>
       <c r="D65" s="5">
         <v>67.966575356690512</v>
       </c>
       <c r="E65" s="5">
         <v>5.1440646734635109</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>4.0230925125999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.16636123159999983</v>
       </c>
       <c r="D66" s="5">
         <v>65.992195725870758</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>3.9533151587000002</v>
       </c>
       <c r="C67" s="5">
         <v>-6.9777353899999728E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-18.938055149693113</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>3.9798944458999999</v>
       </c>
       <c r="C68" s="5">
         <v>2.657928719999969E-2</v>
       </c>
       <c r="D68" s="5">
         <v>8.3730745711122712</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>4.0484555213000002</v>
       </c>
       <c r="C69" s="5">
         <v>6.8561075400000338E-2</v>
       </c>
       <c r="D69" s="5">
         <v>22.747828937511684</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>4.0428202189000002</v>
       </c>
       <c r="C70" s="5">
         <v>-5.6353023999999863E-3</v>
       </c>
       <c r="D70" s="5">
         <v>-1.6576274614155007</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>4.0186306028000001</v>
       </c>
       <c r="C71" s="5">
         <v>-2.4189616100000144E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-6.9483887114251797</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>3.9720208409</v>
       </c>
       <c r="C72" s="5">
         <v>-4.6609761900000102E-2</v>
       </c>
       <c r="D72" s="5">
         <v>-13.063695257239583</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>3.8188874133000001</v>
       </c>
       <c r="C73" s="5">
         <v>-0.15313342759999982</v>
       </c>
       <c r="D73" s="5">
         <v>-37.611572957455806</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>3.9010390039999998</v>
       </c>
       <c r="C74" s="5">
         <v>8.2151590699999666E-2</v>
       </c>
       <c r="D74" s="5">
         <v>29.098516620366134</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>3.8854378779999998</v>
       </c>
       <c r="C75" s="5">
         <v>-1.5601125999999965E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-4.6949035409724065</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>3.8834236972</v>
       </c>
       <c r="C76" s="5">
         <v>-2.0141807999998207E-3</v>
       </c>
       <c r="D76" s="5">
         <v>-0.62030011399851759</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>3.9443472270000002</v>
       </c>
       <c r="C77" s="5">
         <v>6.0923529800000154E-2</v>
       </c>
       <c r="D77" s="5">
         <v>20.53810453067133</v>
       </c>
       <c r="E77" s="5">
         <v>2.2717669346484115</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>4.0289594212999997</v>
       </c>
       <c r="C78" s="5">
         <v>8.4612194299999555E-2</v>
       </c>
       <c r="D78" s="5">
         <v>29.006931314670915</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>4.0806308651999998</v>
       </c>
       <c r="C79" s="5">
         <v>5.1671443900000114E-2</v>
       </c>
       <c r="D79" s="5">
         <v>16.523360869757209</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>4.0780754254999998</v>
       </c>
       <c r="C80" s="5">
         <v>-2.5554397000000506E-3</v>
       </c>
       <c r="D80" s="5">
         <v>-0.74890077428080293</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>4.0514121769999996</v>
       </c>
       <c r="C81" s="5">
         <v>-2.6663248500000236E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-7.5697555517719284</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>4.1416896889999997</v>
       </c>
       <c r="C82" s="5">
         <v>9.0277512000000115E-2</v>
       </c>
       <c r="D82" s="5">
         <v>30.272735459891109</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>4.1349202083999996</v>
       </c>
       <c r="C83" s="5">
         <v>-6.769480600000044E-3</v>
       </c>
       <c r="D83" s="5">
         <v>-1.943831576459143</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>4.1792645432000004</v>
       </c>
       <c r="C84" s="5">
         <v>4.4344334800000773E-2</v>
       </c>
       <c r="D84" s="5">
         <v>13.656099681649359</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>4.2080291416</v>
       </c>
       <c r="C85" s="5">
         <v>2.8764598399999564E-2</v>
       </c>
       <c r="D85" s="5">
         <v>8.5791696299690745</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>4.2860310728000002</v>
       </c>
       <c r="C86" s="5">
         <v>7.8001931200000207E-2</v>
       </c>
       <c r="D86" s="5">
         <v>24.65764501902159</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>4.3700875746000003</v>
       </c>
       <c r="C87" s="5">
         <v>8.4056501800000127E-2</v>
       </c>
       <c r="D87" s="5">
         <v>26.246078965974394</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>4.4762750627000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.10618748809999978</v>
       </c>
       <c r="D88" s="5">
         <v>33.3888432141731</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>4.5328532943999997</v>
       </c>
       <c r="C89" s="5">
         <v>5.6578231699999648E-2</v>
       </c>
       <c r="D89" s="5">
         <v>16.267617346050557</v>
       </c>
       <c r="E89" s="5">
         <v>14.920239865586238</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>4.5389995604999998</v>
       </c>
       <c r="C90" s="5">
         <v>6.1462661000000196E-3</v>
       </c>
       <c r="D90" s="5">
         <v>1.639314642523293</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>4.4994458663000003</v>
       </c>
       <c r="C91" s="5">
         <v>-3.9553694199999434E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-9.9701171681221386</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>4.5755095526999998</v>
       </c>
       <c r="C92" s="5">
         <v>7.6063686399999497E-2</v>
       </c>
       <c r="D92" s="5">
         <v>22.282757504259941</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>4.5619651398999999</v>
       </c>
       <c r="C93" s="5">
         <v>-1.3544412799999961E-2</v>
       </c>
       <c r="D93" s="5">
         <v>-3.4949698281899422</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>4.5445651030000001</v>
       </c>
       <c r="C94" s="5">
         <v>-1.7400036899999805E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-4.482179651290763</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>4.4569660507000002</v>
       </c>
       <c r="C95" s="5">
         <v>-8.7599052299999869E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-20.829395500788728</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>4.5836735668999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.12670751619999976</v>
       </c>
       <c r="D96" s="5">
         <v>39.988468206732321</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>4.7010561296000004</v>
       </c>
       <c r="C97" s="5">
         <v>0.11738256270000047</v>
       </c>
       <c r="D97" s="5">
         <v>35.450641306774067</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>4.7639774061000004</v>
       </c>
       <c r="C98" s="5">
         <v>6.2921276500000012E-2</v>
       </c>
       <c r="D98" s="5">
         <v>17.298127172980582</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>4.5510196165999997</v>
       </c>
       <c r="C99" s="5">
         <v>-0.21295778950000077</v>
       </c>
       <c r="D99" s="5">
         <v>-42.234548456118951</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>4.4634428218000002</v>
       </c>
       <c r="C100" s="5">
         <v>-8.7576794799999469E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-20.7981696073421</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>4.3175464895999998</v>
       </c>
       <c r="C101" s="5">
         <v>-0.14589633220000042</v>
       </c>
       <c r="D101" s="5">
         <v>-32.88732295997108</v>
       </c>
       <c r="E101" s="5">
         <v>-4.7499177850294778</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>4.3531956763000004</v>
       </c>
       <c r="C102" s="5">
         <v>3.5649186700000612E-2</v>
       </c>
       <c r="D102" s="5">
         <v>10.370751321150262</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>4.5189895082999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.16579383199999942</v>
       </c>
       <c r="D103" s="5">
         <v>56.602152313192988</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>4.3866563672999996</v>
       </c>
       <c r="C104" s="5">
         <v>-0.13233314100000015</v>
       </c>
       <c r="D104" s="5">
         <v>-29.998494198942005</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>4.1696943672</v>
       </c>
       <c r="C105" s="5">
         <v>-0.21696200009999966</v>
       </c>
       <c r="D105" s="5">
         <v>-45.593937401468324</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>4.1457554163000001</v>
       </c>
       <c r="C106" s="5">
         <v>-2.3938950899999867E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-6.6759782722062404</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>4.3748194190999996</v>
       </c>
       <c r="C107" s="5">
         <v>0.2290640027999995</v>
       </c>
       <c r="D107" s="5">
         <v>90.66784273607287</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>4.3880187805000004</v>
       </c>
       <c r="C108" s="5">
         <v>1.3199361400000775E-2</v>
       </c>
       <c r="D108" s="5">
         <v>3.6812340031791679</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>4.3950988741000003</v>
       </c>
       <c r="C109" s="5">
         <v>7.0800935999999481E-3</v>
       </c>
       <c r="D109" s="5">
         <v>1.9534821134528091</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>4.4354901440000001</v>
       </c>
       <c r="C110" s="5">
         <v>4.0391269899999749E-2</v>
       </c>
       <c r="D110" s="5">
         <v>11.602937893966336</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>4.5365090364</v>
       </c>
       <c r="C111" s="5">
         <v>0.10101889239999995</v>
       </c>
       <c r="D111" s="5">
         <v>31.027344994080018</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>4.5523124568000002</v>
       </c>
       <c r="C112" s="5">
         <v>1.5803420400000157E-2</v>
       </c>
       <c r="D112" s="5">
         <v>4.2613617904522672</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>4.6087071261999997</v>
       </c>
       <c r="C113" s="5">
         <v>5.6394669399999486E-2</v>
       </c>
       <c r="D113" s="5">
         <v>15.921654011181708</v>
       </c>
       <c r="E113" s="5">
         <v>6.7436595599222882</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>4.6625545653999998</v>
       </c>
       <c r="C114" s="5">
         <v>5.3847439200000125E-2</v>
       </c>
       <c r="D114" s="5">
         <v>14.957630184856452</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>4.7232817689999997</v>
       </c>
       <c r="C115" s="5">
         <v>6.0727203599999946E-2</v>
       </c>
       <c r="D115" s="5">
         <v>16.798999823767691</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>4.7064236715999996</v>
       </c>
       <c r="C116" s="5">
         <v>-1.6858097400000105E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-4.1998950831093502</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>4.9801790260000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.27375535440000043</v>
       </c>
       <c r="D117" s="5">
         <v>97.082118688929356</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>5.0551599953000004</v>
       </c>
       <c r="C118" s="5">
         <v>7.4980969300000311E-2</v>
       </c>
       <c r="D118" s="5">
         <v>19.640827199735678</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>4.9868170637000002</v>
       </c>
       <c r="C119" s="5">
         <v>-6.8342931600000156E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-15.069755162420007</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>5.0878199930000001</v>
       </c>
       <c r="C120" s="5">
         <v>0.10100292929999988</v>
       </c>
       <c r="D120" s="5">
         <v>27.20366037751667</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>5.0881412613999997</v>
       </c>
       <c r="C121" s="5">
         <v>3.2126839999957468E-4</v>
       </c>
       <c r="D121" s="5">
         <v>7.5799851161995058E-2</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>5.1089482343999997</v>
       </c>
       <c r="C122" s="5">
         <v>2.0806973000000006E-2</v>
       </c>
       <c r="D122" s="5">
         <v>5.0190551383995086</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>5.1301851698999998</v>
       </c>
       <c r="C123" s="5">
         <v>2.1236935500000165E-2</v>
       </c>
       <c r="D123" s="5">
         <v>5.1038109660739961</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>5.1462520475</v>
       </c>
       <c r="C124" s="5">
         <v>1.606687760000014E-2</v>
       </c>
       <c r="D124" s="5">
         <v>3.8236141224567755</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>5.1066994637000001</v>
       </c>
       <c r="C125" s="5">
         <v>-3.955258379999993E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-8.8428027377648988</v>
       </c>
       <c r="E125" s="5">
         <v>10.805467213765185</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>5.0599825662000004</v>
       </c>
       <c r="C126" s="5">
         <v>-4.6716897499999632E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-10.441945887734382</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>5.0137465701000004</v>
       </c>
       <c r="C127" s="5">
         <v>-4.6235996100000065E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-10.430471405856123</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>5.0347418780000002</v>
       </c>
       <c r="C128" s="5">
         <v>2.0995307899999816E-2</v>
       </c>
       <c r="D128" s="5">
         <v>5.1424239613675926</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>4.9855786485999998</v>
       </c>
       <c r="C129" s="5">
         <v>-4.9163229400000397E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-11.108478232318786</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>4.9602411869000003</v>
       </c>
       <c r="C130" s="5">
         <v>-2.5337461699999508E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-5.930969313032886</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>4.9988356169000001</v>
       </c>
       <c r="C131" s="5">
         <v>3.8594429999999846E-2</v>
       </c>
       <c r="D131" s="5">
         <v>9.7470200001876997</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>4.9891929961999999</v>
       </c>
       <c r="C132" s="5">
         <v>-9.6426207000002151E-3</v>
       </c>
       <c r="D132" s="5">
         <v>-2.2903670550191046</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>4.9851646018000002</v>
       </c>
       <c r="C133" s="5">
         <v>-4.0283943999996907E-3</v>
       </c>
       <c r="D133" s="5">
         <v>-0.96461765413359268</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>4.9926954755999997</v>
       </c>
       <c r="C134" s="5">
         <v>7.5308737999995046E-3</v>
       </c>
       <c r="D134" s="5">
         <v>1.8279262599677715</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>4.9241732503</v>
       </c>
       <c r="C135" s="5">
         <v>-6.8522225299999739E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-15.281362043620472</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>4.9424323589999997</v>
       </c>
       <c r="C136" s="5">
         <v>1.8259108699999693E-2</v>
       </c>
       <c r="D136" s="5">
         <v>4.5415457860151776</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>5.0110422454999997</v>
       </c>
       <c r="C137" s="5">
         <v>6.8609886499999995E-2</v>
       </c>
       <c r="D137" s="5">
         <v>17.990748554185899</v>
       </c>
       <c r="E137" s="5">
         <v>-1.8731710937751722</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>4.9500017180000002</v>
       </c>
       <c r="C138" s="5">
         <v>-6.1040527499999442E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-13.676820696856407</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>4.9886430016999999</v>
       </c>
       <c r="C139" s="5">
         <v>3.864128369999964E-2</v>
       </c>
       <c r="D139" s="5">
         <v>9.7804270282536123</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>4.9548647543</v>
       </c>
       <c r="C140" s="5">
         <v>-3.3778247399999906E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-7.8293724508256997</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>4.9991331270000003</v>
       </c>
       <c r="C141" s="5">
         <v>4.4268372700000391E-2</v>
       </c>
       <c r="D141" s="5">
         <v>11.264025858073069</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>5.0741392730000001</v>
       </c>
       <c r="C142" s="5">
         <v>7.5006145999999774E-2</v>
       </c>
       <c r="D142" s="5">
         <v>19.567231794749439</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>5.2054593320000002</v>
       </c>
       <c r="C143" s="5">
         <v>0.1313200590000001</v>
       </c>
       <c r="D143" s="5">
         <v>35.881425317243028</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>4.9892060998999996</v>
       </c>
       <c r="C144" s="5">
         <v>-0.21625323210000058</v>
       </c>
       <c r="D144" s="5">
         <v>-39.900806875096684</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>4.9811419391999996</v>
       </c>
       <c r="C145" s="5">
         <v>-8.0641607000000448E-3</v>
       </c>
       <c r="D145" s="5">
         <v>-1.9224358011858178</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>5.0903283302000002</v>
       </c>
       <c r="C146" s="5">
         <v>0.1091863910000006</v>
       </c>
       <c r="D146" s="5">
         <v>29.718685686150124</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>5.0148057087</v>
       </c>
       <c r="C147" s="5">
         <v>-7.552262150000022E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-16.420495517029053</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>5.0450088986999999</v>
       </c>
       <c r="C148" s="5">
         <v>3.0203189999999935E-2</v>
       </c>
       <c r="D148" s="5">
         <v>7.4716459813920721</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>4.9107335517999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.13427534689999998</v>
       </c>
       <c r="D149" s="5">
         <v>-27.654219092234023</v>
       </c>
       <c r="E149" s="5">
         <v>-2.0017531041586878</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>5.1401903699</v>
       </c>
       <c r="C150" s="5">
         <v>0.22945681810000007</v>
       </c>
       <c r="D150" s="5">
         <v>72.979244327857714</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>5.0634705155999997</v>
       </c>
       <c r="C151" s="5">
         <v>-7.6719854300000279E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-16.511053370442408</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>5.0703020141000001</v>
       </c>
       <c r="C152" s="5">
         <v>6.8314985000004214E-3</v>
       </c>
       <c r="D152" s="5">
         <v>1.6310757515724195</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>5.1094266384999996</v>
       </c>
       <c r="C153" s="5">
         <v>3.9124624399999419E-2</v>
       </c>
       <c r="D153" s="5">
         <v>9.6629859775854587</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>5.0855878668000001</v>
       </c>
       <c r="C154" s="5">
         <v>-2.3838771699999484E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-5.4573148862913978</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>5.2043013502999997</v>
       </c>
       <c r="C155" s="5">
         <v>0.11871348349999966</v>
       </c>
       <c r="D155" s="5">
         <v>31.903185830222981</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>5.2937261996</v>
       </c>
       <c r="C156" s="5">
         <v>8.9424849300000275E-2</v>
       </c>
       <c r="D156" s="5">
         <v>22.68415295958124</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>5.3777176739000003</v>
       </c>
       <c r="C157" s="5">
         <v>8.3991474300000313E-2</v>
       </c>
       <c r="D157" s="5">
         <v>20.792029722620686</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>5.3986033134999998</v>
       </c>
       <c r="C158" s="5">
         <v>2.088563959999945E-2</v>
       </c>
       <c r="D158" s="5">
         <v>4.7613346679643787</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>5.4032586133000002</v>
       </c>
       <c r="C159" s="5">
         <v>4.6552998000004564E-3</v>
       </c>
       <c r="D159" s="5">
         <v>1.0397005236162382</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>5.3455041846000002</v>
       </c>
       <c r="C160" s="5">
         <v>-5.7754428700000027E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-12.098753643947314</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>5.5192615711000004</v>
       </c>
       <c r="C161" s="5">
         <v>0.17375738650000017</v>
       </c>
       <c r="D161" s="5">
         <v>46.793773772026185</v>
       </c>
       <c r="E161" s="5">
         <v>12.391794685682921</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>5.6330460228000003</v>
       </c>
       <c r="C162" s="5">
         <v>0.11378445169999996</v>
       </c>
       <c r="D162" s="5">
         <v>27.746165273452796</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>5.6402932764000004</v>
       </c>
       <c r="C163" s="5">
         <v>7.2472536000001142E-3</v>
       </c>
       <c r="D163" s="5">
         <v>1.5548439604732289</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>5.5676074894000003</v>
       </c>
       <c r="C164" s="5">
         <v>-7.2685787000000168E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-14.41392948296013</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>5.6229872524999998</v>
       </c>
       <c r="C165" s="5">
         <v>5.5379763099999479E-2</v>
       </c>
       <c r="D165" s="5">
         <v>12.611271720854456</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>5.5990661583000003</v>
       </c>
       <c r="C166" s="5">
         <v>-2.3921094199999438E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-4.9872250890486969</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>5.4910225551999998</v>
       </c>
       <c r="C167" s="5">
         <v>-0.1080436031000005</v>
       </c>
       <c r="D167" s="5">
         <v>-20.849886462687785</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>5.4988772398999997</v>
       </c>
       <c r="C168" s="5">
         <v>7.8546846999998365E-3</v>
       </c>
       <c r="D168" s="5">
         <v>1.7301208665415846</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>5.4800660754999999</v>
       </c>
       <c r="C169" s="5">
         <v>-1.8811164399999747E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-4.0287287260678877</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>5.4134728179999998</v>
       </c>
       <c r="C170" s="5">
         <v>-6.6593257500000114E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-13.646094202962722</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>5.5917388556000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.17826603760000026</v>
       </c>
       <c r="D171" s="5">
         <v>47.520047988207438</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>5.6550420199999998</v>
       </c>
       <c r="C172" s="5">
         <v>6.3303164399999723E-2</v>
       </c>
       <c r="D172" s="5">
         <v>14.463617018010266</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>5.3248981562999997</v>
       </c>
       <c r="C173" s="5">
         <v>-0.33014386370000004</v>
       </c>
       <c r="D173" s="5">
         <v>-51.414616511069354</v>
       </c>
       <c r="E173" s="5">
         <v>-3.521547444276385</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>5.2284715876999996</v>
       </c>
       <c r="C174" s="5">
         <v>-9.6426568600000095E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-19.691529022081021</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>5.2219422185999997</v>
       </c>
       <c r="C175" s="5">
         <v>-6.5293690999999043E-3</v>
       </c>
       <c r="D175" s="5">
         <v>-1.4883221904432031</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>5.1574022311999999</v>
       </c>
       <c r="C176" s="5">
         <v>-6.4539987399999887E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-13.863483983095259</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>5.0272177535000004</v>
       </c>
       <c r="C177" s="5">
         <v>-0.13018447769999941</v>
       </c>
       <c r="D177" s="5">
         <v>-26.41990926379475</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>5.0049167431999999</v>
       </c>
       <c r="C178" s="5">
         <v>-2.2301010300000534E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-5.1952878649945582</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>4.9736631454999998</v>
       </c>
       <c r="C179" s="5">
         <v>-3.1253597700000135E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-7.2414118804907996</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>5.0042643547000001</v>
       </c>
       <c r="C180" s="5">
         <v>3.0601209200000312E-2</v>
       </c>
       <c r="D180" s="5">
         <v>7.6382194800821646</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>4.9892537458000001</v>
       </c>
       <c r="C181" s="5">
         <v>-1.5010608899999944E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-3.5406832826683776</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>4.9384267956999999</v>
       </c>
       <c r="C182" s="5">
         <v>-5.0826950100000268E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-11.56252376098773</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>4.9811242283999997</v>
       </c>
       <c r="C183" s="5">
         <v>4.2697432699999815E-2</v>
       </c>
       <c r="D183" s="5">
         <v>10.883016476081075</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>4.8624610448999999</v>
       </c>
       <c r="C184" s="5">
         <v>-0.11866318349999982</v>
       </c>
       <c r="D184" s="5">
         <v>-25.123567648785983</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>4.9409685656000004</v>
       </c>
       <c r="C185" s="5">
         <v>7.8507520700000555E-2</v>
       </c>
       <c r="D185" s="5">
         <v>21.191307373951783</v>
       </c>
       <c r="E185" s="5">
         <v>-7.2100832622641668</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>4.8206732178999996</v>
       </c>
       <c r="C186" s="5">
         <v>-0.12029534770000083</v>
       </c>
       <c r="D186" s="5">
         <v>-25.604405070194336</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>4.8051712256999997</v>
       </c>
       <c r="C187" s="5">
         <v>-1.5501992199999926E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-3.7913543383290338</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>4.8337838941999998</v>
       </c>
       <c r="C188" s="5">
         <v>2.8612668500000105E-2</v>
       </c>
       <c r="D188" s="5">
         <v>7.3841912920670882</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>4.9361854553000004</v>
       </c>
       <c r="C189" s="5">
         <v>0.10240156110000065</v>
       </c>
       <c r="D189" s="5">
         <v>28.602926697615729</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>4.9077604081999997</v>
       </c>
       <c r="C190" s="5">
         <v>-2.8425047100000711E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-6.6954942052185107</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>4.9453429822999997</v>
       </c>
       <c r="C191" s="5">
         <v>3.7582574099999988E-2</v>
       </c>
       <c r="D191" s="5">
         <v>9.5864288099857919</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>4.9120834787999996</v>
       </c>
       <c r="C192" s="5">
         <v>-3.3259503500000065E-2</v>
       </c>
       <c r="D192" s="5">
         <v>-7.7785686371521168</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>4.9015617376999998</v>
       </c>
       <c r="C193" s="5">
         <v>-1.0521741099999815E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-2.5403471994195348</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>4.8605590544000004</v>
       </c>
       <c r="C194" s="5">
         <v>-4.1002683299999454E-2</v>
       </c>
       <c r="D194" s="5">
         <v>-9.5890645904177614</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>4.7800749036000001</v>
       </c>
       <c r="C195" s="5">
         <v>-8.0484150800000265E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-18.15696313733546</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>4.8800693346999999</v>
       </c>
       <c r="C196" s="5">
         <v>9.9994431099999836E-2</v>
       </c>
       <c r="D196" s="5">
         <v>28.202201822810125</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>4.7518952306999998</v>
       </c>
       <c r="C197" s="5">
         <v>-0.12817410400000018</v>
       </c>
       <c r="D197" s="5">
         <v>-27.340839964379793</v>
       </c>
       <c r="E197" s="5">
         <v>-3.8266451686490455</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>4.8161486058999996</v>
       </c>
       <c r="C198" s="5">
         <v>6.4253375199999851E-2</v>
       </c>
       <c r="D198" s="5">
         <v>17.488745259052951</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>4.7892621803999997</v>
       </c>
       <c r="C199" s="5">
         <v>-2.6886425499999866E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-6.4971600145281254</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>5.0140742955000004</v>
       </c>
       <c r="C200" s="5">
         <v>0.22481211510000065</v>
       </c>
       <c r="D200" s="5">
         <v>73.406681857941606</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>4.7323570306000002</v>
       </c>
       <c r="C201" s="5">
         <v>-0.28171726490000015</v>
       </c>
       <c r="D201" s="5">
         <v>-50.03788084327185</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>4.8043262313000001</v>
       </c>
       <c r="C202" s="5">
         <v>7.1969200699999902E-2</v>
       </c>
       <c r="D202" s="5">
         <v>19.856019609972584</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>4.9181853904999997</v>
       </c>
       <c r="C203" s="5">
         <v>0.11385915919999956</v>
       </c>
       <c r="D203" s="5">
         <v>32.455155186189174</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>4.7162877420999996</v>
       </c>
       <c r="C204" s="5">
         <v>-0.20189764840000013</v>
       </c>
       <c r="D204" s="5">
         <v>-39.529330180704257</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>4.7138796467999997</v>
       </c>
       <c r="C205" s="5">
         <v>-2.4080952999998573E-3</v>
       </c>
       <c r="D205" s="5">
         <v>-0.61099179425985195</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>4.8785639903</v>
       </c>
       <c r="C206" s="5">
         <v>0.16468434350000027</v>
       </c>
       <c r="D206" s="5">
         <v>50.994868868819985</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>4.8915068802999997</v>
       </c>
       <c r="C207" s="5">
         <v>1.2942889999999707E-2</v>
       </c>
       <c r="D207" s="5">
         <v>3.2304818932767265</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>4.8948490187000004</v>
       </c>
       <c r="C208" s="5">
         <v>3.3421384000007492E-3</v>
       </c>
       <c r="D208" s="5">
         <v>0.82299214454100156</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>5.0786085549999997</v>
       </c>
       <c r="C209" s="5">
         <v>0.1837595362999993</v>
       </c>
       <c r="D209" s="5">
         <v>55.619950267408825</v>
       </c>
       <c r="E209" s="5">
         <v>6.8754319789974039</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>5.0007123621999998</v>
       </c>
       <c r="C210" s="5">
         <v>-7.789619279999993E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-16.929730358794703</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>5.0735838727999996</v>
       </c>
       <c r="C211" s="5">
         <v>7.2871510599999745E-2</v>
       </c>
       <c r="D211" s="5">
         <v>18.958541664654959</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>5.0973136818000002</v>
       </c>
       <c r="C212" s="5">
         <v>2.3729809000000657E-2</v>
       </c>
       <c r="D212" s="5">
         <v>5.7592088057255131</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>5.1276753293999997</v>
       </c>
       <c r="C213" s="5">
         <v>3.0361647599999486E-2</v>
       </c>
       <c r="D213" s="5">
         <v>7.3865535966091578</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>5.0952255558999999</v>
       </c>
       <c r="C214" s="5">
         <v>-3.2449773499999779E-2</v>
       </c>
       <c r="D214" s="5">
         <v>-7.3352109153423157</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>4.9990313680999998</v>
       </c>
       <c r="C215" s="5">
         <v>-9.6194187800000108E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-20.444653287215242</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>5.4152126620000001</v>
       </c>
       <c r="C216" s="5">
         <v>0.41618129390000025</v>
       </c>
       <c r="D216" s="5">
         <v>161.06933094679437</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>5.426458641</v>
       </c>
       <c r="C217" s="5">
         <v>1.1245978999999906E-2</v>
       </c>
       <c r="D217" s="5">
         <v>2.5207485650161177</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>5.384998306</v>
       </c>
       <c r="C218" s="5">
         <v>-4.1460335000000015E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-8.7928501107444106</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>5.6106262947000003</v>
       </c>
       <c r="C219" s="5">
         <v>0.22562798870000034</v>
       </c>
       <c r="D219" s="5">
         <v>63.647456918458367</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>5.6088985331999996</v>
       </c>
       <c r="C220" s="5">
         <v>-1.7277615000006463E-3</v>
       </c>
       <c r="D220" s="5">
         <v>-0.36890816330656939</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>5.5976489453999996</v>
       </c>
       <c r="C221" s="5">
         <v>-1.1249587800000072E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-2.380428349587671</v>
       </c>
       <c r="E221" s="5">
         <v>10.220129879649686</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>5.7894904292999998</v>
       </c>
       <c r="C222" s="5">
         <v>0.19184148390000022</v>
       </c>
       <c r="D222" s="5">
         <v>49.836004481629502</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>5.7618405509999997</v>
       </c>
       <c r="C223" s="5">
         <v>-2.7649878300000097E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-5.5828808383214685</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>5.7907563720999997</v>
       </c>
       <c r="C224" s="5">
         <v>2.8915821100000016E-2</v>
       </c>
       <c r="D224" s="5">
         <v>6.1912408946849018</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>5.7139348315999996</v>
       </c>
       <c r="C225" s="5">
         <v>-7.6821540500000118E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-14.807792939861375</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>5.8913677281999997</v>
       </c>
       <c r="C226" s="5">
         <v>0.17743289660000006</v>
       </c>
       <c r="D226" s="5">
         <v>44.334510190859987</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>5.7981233631000002</v>
       </c>
       <c r="C227" s="5">
         <v>-9.3244365099999449E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-17.423620281537556</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>5.6036212309</v>
       </c>
       <c r="C228" s="5">
         <v>-0.19450213220000023</v>
       </c>
       <c r="D228" s="5">
         <v>-33.598812110915645</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>5.6291979719</v>
       </c>
       <c r="C229" s="5">
         <v>2.5576741000000069E-2</v>
       </c>
       <c r="D229" s="5">
         <v>5.6168001276051926</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>5.5872248180000001</v>
       </c>
       <c r="C230" s="5">
         <v>-4.1973153899999893E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-8.5896248664518282</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>5.5257005058999997</v>
       </c>
       <c r="C231" s="5">
         <v>-6.1524312100000422E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-12.442299585177496</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>5.5176925154000003</v>
       </c>
       <c r="C232" s="5">
         <v>-8.0079904999994511E-3</v>
       </c>
       <c r="D232" s="5">
         <v>-1.7252766094668526</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>5.5190624577999996</v>
       </c>
       <c r="C233" s="5">
         <v>1.3699423999993243E-3</v>
       </c>
       <c r="D233" s="5">
         <v>0.29834529625976103</v>
       </c>
       <c r="E233" s="5">
         <v>-1.4039195449114472</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>5.3745380903999997</v>
       </c>
       <c r="C234" s="5">
         <v>-0.14452436739999985</v>
       </c>
       <c r="D234" s="5">
         <v>-27.270594893473188</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>5.4571994475999999</v>
       </c>
       <c r="C235" s="5">
         <v>8.2661357200000118E-2</v>
       </c>
       <c r="D235" s="5">
         <v>20.100323174873292</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>5.3839622161999996</v>
       </c>
       <c r="C236" s="5">
         <v>-7.3237231400000269E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-14.967269890105861</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>5.4114210454</v>
       </c>
       <c r="C237" s="5">
         <v>2.7458829200000423E-2</v>
       </c>
       <c r="D237" s="5">
         <v>6.2947646732549822</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>5.2860973641999998</v>
       </c>
       <c r="C238" s="5">
         <v>-0.12532368120000026</v>
       </c>
       <c r="D238" s="5">
         <v>-24.510598623142865</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>5.2110553725999997</v>
       </c>
       <c r="C239" s="5">
         <v>-7.5041991600000024E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-15.766206697286478</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>5.1929244628999998</v>
       </c>
       <c r="C240" s="5">
         <v>-1.8130909699999975E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-4.0962016914812054</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>5.1297146036000001</v>
       </c>
       <c r="C241" s="5">
         <v>-6.3209859299999671E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-13.66748812953179</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>5.0796923245999999</v>
       </c>
       <c r="C242" s="5">
         <v>-5.0022279000000225E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-11.094126133541948</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>5.0339261321000004</v>
       </c>
       <c r="C243" s="5">
         <v>-4.576619249999947E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-10.291588811615304</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>5.0217740591000002</v>
       </c>
       <c r="C244" s="5">
         <v>-1.2152073000000208E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-2.8586876893393454</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>5.0164593676000004</v>
       </c>
       <c r="C245" s="5">
         <v>-5.3146914999997463E-3</v>
       </c>
       <c r="D245" s="5">
         <v>-1.2626289814027247</v>
       </c>
       <c r="E245" s="5">
         <v>-9.1066751652661324</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>5.1690857022000003</v>
       </c>
       <c r="C246" s="5">
         <v>0.15262633459999986</v>
       </c>
       <c r="D246" s="5">
         <v>43.283838002798866</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>5.1626099358999999</v>
       </c>
       <c r="C247" s="5">
         <v>-6.4757663000003518E-3</v>
       </c>
       <c r="D247" s="5">
         <v>-1.4930296693227874</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>5.1832662244999996</v>
       </c>
       <c r="C248" s="5">
         <v>2.0656288599999684E-2</v>
       </c>
       <c r="D248" s="5">
         <v>4.9084413031654339</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>5.3088585994999997</v>
       </c>
       <c r="C249" s="5">
         <v>0.12559237500000009</v>
       </c>
       <c r="D249" s="5">
         <v>33.28206361830923</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>5.3901968224000001</v>
       </c>
       <c r="C250" s="5">
         <v>8.1338222900000368E-2</v>
       </c>
       <c r="D250" s="5">
         <v>20.016673864653221</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>5.5357406969999996</v>
       </c>
       <c r="C251" s="5">
         <v>0.14554387459999951</v>
       </c>
       <c r="D251" s="5">
         <v>37.674460156742072</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>5.4820439350000001</v>
       </c>
       <c r="C252" s="5">
         <v>-5.3696761999999509E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-11.03866835192051</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>5.4272662157999996</v>
       </c>
       <c r="C253" s="5">
         <v>-5.4777719200000519E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-11.353139898669761</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>5.4673262935000002</v>
       </c>
       <c r="C254" s="5">
         <v>4.006007770000064E-2</v>
       </c>
       <c r="D254" s="5">
         <v>9.2260993680608028</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>5.4354159407999996</v>
       </c>
       <c r="C255" s="5">
         <v>-3.1910352700000644E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-6.7833521869285596</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>5.5188977624</v>
       </c>
       <c r="C256" s="5">
         <v>8.3481821600000394E-2</v>
       </c>
       <c r="D256" s="5">
         <v>20.070074822952666</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>5.4062709738999999</v>
       </c>
       <c r="C257" s="5">
         <v>-0.11262678850000007</v>
       </c>
       <c r="D257" s="5">
         <v>-21.918970629657409</v>
       </c>
       <c r="E257" s="5">
         <v>7.7706521220462843</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>5.3568499301000001</v>
       </c>
       <c r="C258" s="5">
         <v>-4.9421043799999786E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-10.434646684399107</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>5.3733665908999999</v>
       </c>
       <c r="C259" s="5">
         <v>1.6516660799999805E-2</v>
       </c>
       <c r="D259" s="5">
         <v>3.7633272857523492</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>5.3872693133</v>
       </c>
       <c r="C260" s="5">
         <v>1.3902722400000123E-2</v>
       </c>
       <c r="D260" s="5">
         <v>3.1493729456086861</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>5.4154506179000004</v>
       </c>
       <c r="C261" s="5">
         <v>2.8181304600000345E-2</v>
       </c>
       <c r="D261" s="5">
         <v>6.4611022630155057</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>5.3901202111000002</v>
       </c>
       <c r="C262" s="5">
         <v>-2.5330406800000205E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-5.4707500078166831</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>5.4653815556999996</v>
       </c>
       <c r="C263" s="5">
         <v>7.5261344599999447E-2</v>
       </c>
       <c r="D263" s="5">
         <v>18.103951969355858</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>5.4804755916000003</v>
       </c>
       <c r="C264" s="5">
         <v>1.5094035900000691E-2</v>
       </c>
       <c r="D264" s="5">
         <v>3.3649104115327733</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>5.5333133406000004</v>
       </c>
       <c r="C265" s="5">
         <v>5.2837749000000045E-2</v>
       </c>
       <c r="D265" s="5">
         <v>12.202929314212563</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>5.5549803056</v>
       </c>
       <c r="C266" s="5">
         <v>2.1666964999999649E-2</v>
       </c>
       <c r="D266" s="5">
         <v>4.8014068914942643</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>5.5302471050999999</v>
       </c>
       <c r="C267" s="5">
         <v>-2.4733200500000052E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-5.2140073817428467</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>5.5050263417999998</v>
       </c>
       <c r="C268" s="5">
         <v>-2.5220763300000115E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-5.3374123146247783</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>5.5740119420000003</v>
       </c>
       <c r="C269" s="5">
         <v>6.8985600200000441E-2</v>
       </c>
       <c r="D269" s="5">
         <v>16.118634681878351</v>
       </c>
       <c r="E269" s="5">
         <v>3.1027110721939088</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>5.6507720651</v>
       </c>
       <c r="C270" s="5">
         <v>7.6760123099999689E-2</v>
       </c>
       <c r="D270" s="5">
         <v>17.836202070423269</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>5.6852761005000003</v>
       </c>
       <c r="C271" s="5">
         <v>3.4504035400000355E-2</v>
       </c>
       <c r="D271" s="5">
         <v>7.5784428073379484</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>5.7992471623000004</v>
       </c>
       <c r="C272" s="5">
         <v>0.11397106180000005</v>
       </c>
       <c r="D272" s="5">
         <v>26.893885520440584</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>5.7240630314000001</v>
       </c>
       <c r="C273" s="5">
         <v>-7.5184130900000312E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-14.494615326245164</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>5.8003736701999999</v>
       </c>
       <c r="C274" s="5">
         <v>7.6310638799999886E-2</v>
       </c>
       <c r="D274" s="5">
         <v>17.224605725364796</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>5.7906940342000004</v>
       </c>
       <c r="C275" s="5">
         <v>-9.6796359999995474E-3</v>
       </c>
       <c r="D275" s="5">
         <v>-1.9842759617423322</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>5.8808440978999998</v>
       </c>
       <c r="C276" s="5">
         <v>9.015006369999945E-2</v>
       </c>
       <c r="D276" s="5">
         <v>20.367315297191556</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>5.9357978055</v>
       </c>
       <c r="C277" s="5">
         <v>5.4953707600000179E-2</v>
       </c>
       <c r="D277" s="5">
         <v>11.808080260220443</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>5.9446124518000003</v>
       </c>
       <c r="C278" s="5">
         <v>8.8146463000002839E-3</v>
       </c>
       <c r="D278" s="5">
         <v>1.7966240089651642</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>6.0219783898000001</v>
       </c>
       <c r="C279" s="5">
         <v>7.7365937999999801E-2</v>
       </c>
       <c r="D279" s="5">
         <v>16.785184240160291</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>5.9895664747000001</v>
       </c>
       <c r="C280" s="5">
         <v>-3.2411915099999966E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-6.2709190089726867</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>6.0439128876000003</v>
       </c>
       <c r="C281" s="5">
         <v>5.4346412900000196E-2</v>
       </c>
       <c r="D281" s="5">
         <v>11.448360067865003</v>
       </c>
       <c r="E281" s="5">
         <v>8.4302106003632851</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>6.0439905734000003</v>
       </c>
       <c r="C282" s="5">
         <v>7.768580000000469E-5</v>
       </c>
       <c r="D282" s="5">
         <v>1.5425363067711473E-2</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>5.9999865329000004</v>
       </c>
       <c r="C283" s="5">
         <v>-4.4004040499999952E-2</v>
       </c>
       <c r="D283" s="5">
         <v>-8.3952555602163415</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>6.1153396147999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.11535308189999949</v>
       </c>
       <c r="D284" s="5">
         <v>25.673485239450279</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>5.9328134106999997</v>
       </c>
       <c r="C285" s="5">
         <v>-0.1825262041000002</v>
       </c>
       <c r="D285" s="5">
         <v>-30.484554344566938</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>5.9039961510000003</v>
       </c>
       <c r="C286" s="5">
         <v>-2.8817259699999376E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-5.6755003004772426</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>5.9058581066000002</v>
       </c>
       <c r="C287" s="5">
         <v>1.8619555999999093E-3</v>
       </c>
       <c r="D287" s="5">
         <v>0.37910363050246421</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>5.7855637026000002</v>
       </c>
       <c r="C288" s="5">
         <v>-0.12029440400000002</v>
       </c>
       <c r="D288" s="5">
         <v>-21.881830859305651</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>5.8327453028000003</v>
       </c>
       <c r="C289" s="5">
         <v>4.7181600200000062E-2</v>
       </c>
       <c r="D289" s="5">
         <v>10.237154299708306</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>5.8382391588000004</v>
       </c>
       <c r="C290" s="5">
         <v>5.4938560000001857E-3</v>
       </c>
       <c r="D290" s="5">
         <v>1.1361523682124508</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>5.8214967826999997</v>
       </c>
       <c r="C291" s="5">
         <v>-1.6742376100000733E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-3.3874905382893172</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>5.8718724126000001</v>
       </c>
       <c r="C292" s="5">
         <v>5.037562990000044E-2</v>
       </c>
       <c r="D292" s="5">
         <v>10.892808735668314</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>5.7171889158999996</v>
       </c>
       <c r="C293" s="5">
         <v>-0.15468349670000059</v>
       </c>
       <c r="D293" s="5">
         <v>-27.410936779717499</v>
       </c>
       <c r="E293" s="5">
         <v>-5.405835222581123</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>5.6447812086000004</v>
       </c>
       <c r="C294" s="5">
         <v>-7.2407707299999124E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-14.182700586653008</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>5.7141376782000002</v>
       </c>
       <c r="C295" s="5">
         <v>6.9356469599999748E-2</v>
       </c>
       <c r="D295" s="5">
         <v>15.782531826110336</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>5.5346715974</v>
       </c>
       <c r="C296" s="5">
         <v>-0.17946608080000015</v>
       </c>
       <c r="D296" s="5">
         <v>-31.814209415589101</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>5.5352573759999997</v>
       </c>
       <c r="C297" s="5">
         <v>5.8577859999964232E-4</v>
       </c>
       <c r="D297" s="5">
         <v>0.12707956315503033</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>5.5086680406999999</v>
       </c>
       <c r="C298" s="5">
         <v>-2.6589335299999739E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-5.6144757304748216</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>5.4096135259000002</v>
       </c>
       <c r="C299" s="5">
         <v>-9.9054514799999716E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-19.566744417057524</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>5.3862450362000001</v>
       </c>
       <c r="C300" s="5">
         <v>-2.3368489700000161E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-5.0623645866371696</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>5.3222770441999998</v>
       </c>
       <c r="C301" s="5">
         <v>-6.3967992000000251E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-13.356408346929305</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>5.3308746997999998</v>
       </c>
       <c r="C302" s="5">
         <v>8.5976556000000315E-3</v>
       </c>
       <c r="D302" s="5">
         <v>1.9558071964371093</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>5.5248030202000002</v>
       </c>
       <c r="C303" s="5">
         <v>0.19392832040000041</v>
       </c>
       <c r="D303" s="5">
         <v>53.539416004211262</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>5.4599641206999996</v>
       </c>
       <c r="C304" s="5">
         <v>-6.4838899500000657E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-13.208761692185167</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>5.5052980962999998</v>
       </c>
       <c r="C305" s="5">
         <v>4.5333975600000187E-2</v>
       </c>
       <c r="D305" s="5">
         <v>10.43140847877002</v>
       </c>
       <c r="E305" s="5">
         <v>-3.7062063667463008</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>5.4534455531999999</v>
       </c>
       <c r="C306" s="5">
         <v>-5.185254309999987E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-10.73489889480086</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>5.4284996596999999</v>
       </c>
       <c r="C307" s="5">
         <v>-2.4945893499999983E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-5.3531856534758777</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>5.3554010259</v>
       </c>
       <c r="C308" s="5">
         <v>-7.3098633799999924E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-15.014234599428477</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>5.3311397381000001</v>
       </c>
       <c r="C309" s="5">
         <v>-2.426128779999992E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-5.3028680906593406</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>5.3069270998000002</v>
       </c>
       <c r="C310" s="5">
         <v>-2.4212638299999867E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-5.3159846581919856</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>5.3025008713000004</v>
       </c>
       <c r="C311" s="5">
         <v>-4.4262284999998514E-3</v>
       </c>
       <c r="D311" s="5">
         <v>-0.99627837296530908</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>5.2789952801000002</v>
       </c>
       <c r="C312" s="5">
         <v>-2.3505591200000175E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-5.1917125594785336</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>5.2106503579999996</v>
       </c>
       <c r="C313" s="5">
         <v>-6.8344922100000538E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-14.476019854219235</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>5.2282426622999996</v>
       </c>
       <c r="C314" s="5">
         <v>1.7592304299999917E-2</v>
       </c>
       <c r="D314" s="5">
         <v>4.1275501850887242</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>5.1316292313999998</v>
       </c>
       <c r="C315" s="5">
         <v>-9.6613430899999742E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-20.054429707340525</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>5.1554673419999997</v>
       </c>
       <c r="C316" s="5">
         <v>2.3838110599999851E-2</v>
       </c>
       <c r="D316" s="5">
         <v>5.7190463936235947</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>5.1059657552999997</v>
       </c>
       <c r="C317" s="5">
         <v>-4.9501586699999933E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-10.93269907539317</v>
       </c>
       <c r="E317" s="5">
         <v>-7.2536006954534109</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>5.0652064103000001</v>
       </c>
       <c r="C318" s="5">
         <v>-4.0759344999999669E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-9.1696472336486821</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>5.0359077938999999</v>
       </c>
       <c r="C319" s="5">
         <v>-2.9298616400000199E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-6.724526484683901</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>5.0659383762000001</v>
       </c>
       <c r="C320" s="5">
         <v>3.0030582300000219E-2</v>
       </c>
       <c r="D320" s="5">
         <v>7.3953789139293402</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>5.1274925148000001</v>
       </c>
       <c r="C321" s="5">
         <v>6.155413860000003E-2</v>
       </c>
       <c r="D321" s="5">
         <v>15.595676152919214</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>5.1101662632</v>
       </c>
       <c r="C322" s="5">
         <v>-1.732625160000012E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-3.9803883718305455</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>5.0899685412000002</v>
       </c>
       <c r="C323" s="5">
         <v>-2.0197721999999807E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-4.6411922911375196</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>5.0676431025999999</v>
       </c>
       <c r="C324" s="5">
         <v>-2.2325438600000247E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-5.1382617725661772</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>5.0983680876999999</v>
       </c>
       <c r="C325" s="5">
         <v>3.0724985099999991E-2</v>
       </c>
       <c r="D325" s="5">
         <v>7.52315243002315</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>5.0225228462000002</v>
       </c>
       <c r="C326" s="5">
         <v>-7.5845241499999716E-2</v>
       </c>
       <c r="D326" s="5">
         <v>-16.461089699221965</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>4.9370283767999998</v>
       </c>
       <c r="C327" s="5">
         <v>-8.5494469400000384E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-18.618736133069046</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>4.9665270550000002</v>
       </c>
       <c r="C328" s="5">
         <v>2.9498678200000406E-2</v>
       </c>
       <c r="D328" s="5">
         <v>7.410363449319668</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>4.9176541874000002</v>
       </c>
       <c r="C329" s="5">
         <v>-4.8872867600000092E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-11.189940734476945</v>
       </c>
       <c r="E329" s="5">
         <v>-3.688069543054262</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>4.9783260485999996</v>
       </c>
       <c r="C330" s="5">
         <v>6.0671861199999455E-2</v>
       </c>
       <c r="D330" s="5">
         <v>15.852180798753457</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>4.9342543602999998</v>
       </c>
       <c r="C331" s="5">
         <v>-4.4071688299999856E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-10.120973024805501</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>5.0632881359999997</v>
       </c>
       <c r="C332" s="5">
         <v>0.12903377569999996</v>
       </c>
       <c r="D332" s="5">
         <v>36.311754106940739</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>4.9225977622999997</v>
       </c>
       <c r="C333" s="5">
         <v>-0.14069037370000004</v>
       </c>
       <c r="D333" s="5">
         <v>-28.691633159969431</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>4.9105111542</v>
       </c>
       <c r="C334" s="5">
         <v>-1.2086608099999729E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-2.9069322551569798</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>4.8778055730999998</v>
       </c>
       <c r="C335" s="5">
         <v>-3.2705581100000103E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-7.7060136881724528</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>4.8570794649</v>
       </c>
       <c r="C336" s="5">
         <v>-2.0726108199999871E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-4.9813885387385071</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>4.8899126592000002</v>
       </c>
       <c r="C337" s="5">
         <v>3.2833194300000201E-2</v>
       </c>
       <c r="D337" s="5">
         <v>8.4203284320930614</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>4.8248417334999996</v>
       </c>
       <c r="C338" s="5">
         <v>-6.5070925700000615E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-14.850198648453683</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>4.8423534799999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.7511746500000314E-2</v>
       </c>
       <c r="D339" s="5">
         <v>4.4433998070112501</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>4.7851904577999997</v>
       </c>
       <c r="C340" s="5">
         <v>-5.7163022200000135E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-13.281277388813329</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>4.7390133667000001</v>
       </c>
       <c r="C341" s="5">
         <v>-4.6177091099999679E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-10.98473942361078</v>
       </c>
       <c r="E341" s="5">
         <v>-3.6326430019766986</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>4.5851636161</v>
       </c>
       <c r="C342" s="5">
         <v>-0.15384975060000006</v>
       </c>
       <c r="D342" s="5">
         <v>-32.701893222349213</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>4.4181590038999996</v>
       </c>
       <c r="C343" s="5">
         <v>-0.1670046122000004</v>
       </c>
       <c r="D343" s="5">
         <v>-35.932460182088413</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>4.4438716520000003</v>
       </c>
       <c r="C344" s="5">
         <v>2.5712648100000735E-2</v>
       </c>
       <c r="D344" s="5">
         <v>7.2116518792535222</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>4.5212230834999998</v>
       </c>
       <c r="C345" s="5">
         <v>7.7351431499999457E-2</v>
       </c>
       <c r="D345" s="5">
         <v>23.007941107902742</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>4.5127882496999998</v>
       </c>
       <c r="C346" s="5">
         <v>-8.4348337999999856E-3</v>
       </c>
       <c r="D346" s="5">
         <v>-2.2159015980965369</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>4.5692809813000004</v>
       </c>
       <c r="C347" s="5">
         <v>5.6492731600000567E-2</v>
       </c>
       <c r="D347" s="5">
         <v>16.100719532014264</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>4.5489169112000001</v>
       </c>
       <c r="C348" s="5">
         <v>-2.0364070100000298E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-5.2189165833973377</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>4.4879693342999998</v>
       </c>
       <c r="C349" s="5">
         <v>-6.09475769000003E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-14.944477177459724</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>4.5322594528</v>
       </c>
       <c r="C350" s="5">
         <v>4.4290118500000197E-2</v>
       </c>
       <c r="D350" s="5">
         <v>12.506753243953316</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>4.5448344904000004</v>
       </c>
       <c r="C351" s="5">
         <v>1.2575037600000449E-2</v>
       </c>
       <c r="D351" s="5">
         <v>3.3807560795850344</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>4.5076053810000003</v>
       </c>
       <c r="C352" s="5">
         <v>-3.7229109400000127E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-9.3988315542095631</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>4.5612459321000003</v>
       </c>
       <c r="C353" s="5">
         <v>5.3640551099999989E-2</v>
       </c>
       <c r="D353" s="5">
         <v>15.252725577010473</v>
       </c>
       <c r="E353" s="5">
         <v>-3.7511486219712342</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>4.5983892065000003</v>
       </c>
       <c r="C354" s="5">
         <v>3.7143274399999981E-2</v>
       </c>
       <c r="D354" s="5">
         <v>10.221636826103421</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>4.5948732596999999</v>
       </c>
       <c r="C355" s="5">
         <v>-3.5159468000003358E-3</v>
       </c>
       <c r="D355" s="5">
         <v>-0.91367613488134714</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>4.6173592811999997</v>
       </c>
       <c r="C356" s="5">
         <v>2.2486021499999786E-2</v>
       </c>
       <c r="D356" s="5">
         <v>6.033130562524569</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>4.6103530098999999</v>
       </c>
       <c r="C357" s="5">
         <v>-7.0062712999998666E-3</v>
       </c>
       <c r="D357" s="5">
         <v>-1.805732053278386</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>4.6121779782000001</v>
       </c>
       <c r="C358" s="5">
         <v>1.8249683000002292E-3</v>
       </c>
       <c r="D358" s="5">
         <v>0.47604512669419119</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>4.5557862141000003</v>
       </c>
       <c r="C359" s="5">
         <v>-5.6391764099999797E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-13.724528976910477</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>4.5453186581000002</v>
       </c>
       <c r="C360" s="5">
         <v>-1.0467556000000044E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-2.7225909256517911</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>4.7940634982999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.24874484019999965</v>
       </c>
       <c r="D361" s="5">
         <v>89.5279899682956</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>4.7497160579999997</v>
       </c>
       <c r="C362" s="5">
         <v>-4.4347440300000152E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-10.552874119267042</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>4.7553789297</v>
       </c>
       <c r="C363" s="5">
         <v>5.6628717000002382E-3</v>
       </c>
       <c r="D363" s="5">
         <v>1.4401248391923804</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>4.7266081308999999</v>
       </c>
       <c r="C364" s="5">
         <v>-2.8770798800000108E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-7.0234081323804372</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>4.783547628</v>
       </c>
       <c r="C365" s="5">
         <v>5.6939497100000125E-2</v>
       </c>
       <c r="D365" s="5">
         <v>15.453221732081058</v>
       </c>
       <c r="E365" s="5">
         <v>4.8737055446964606</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>4.8064546511000001</v>
       </c>
       <c r="C366" s="5">
         <v>2.2907023100000146E-2</v>
       </c>
       <c r="D366" s="5">
         <v>5.9002438292666159</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>4.7699291476000001</v>
       </c>
       <c r="C367" s="5">
         <v>-3.6525503500000056E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-8.7474629268166737</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>4.6822040710000001</v>
       </c>
       <c r="C368" s="5">
         <v>-8.7725076599999952E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-19.968506462785886</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>4.2935561815999996</v>
       </c>
       <c r="C369" s="5">
         <v>-0.3886478894000005</v>
       </c>
       <c r="D369" s="5">
         <v>-64.648996875685029</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>4.3179493639000004</v>
       </c>
       <c r="C370" s="5">
         <v>2.439318230000076E-2</v>
       </c>
       <c r="D370" s="5">
         <v>7.0347355976113635</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>4.2487438533999997</v>
       </c>
       <c r="C371" s="5">
         <v>-6.9205510500000678E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-17.624881876228482</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>4.1439605163</v>
       </c>
       <c r="C372" s="5">
         <v>-0.10478333709999976</v>
       </c>
       <c r="D372" s="5">
         <v>-25.892747220576993</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>4.2948347804999996</v>
       </c>
       <c r="C373" s="5">
         <v>0.15087426419999961</v>
       </c>
       <c r="D373" s="5">
         <v>53.592578732935458</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>4.4653317074999999</v>
       </c>
       <c r="C374" s="5">
         <v>0.1704969270000003</v>
       </c>
       <c r="D374" s="5">
         <v>59.546460788542731</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>4.4660090215999997</v>
       </c>
       <c r="C375" s="5">
         <v>6.7731409999982617E-4</v>
       </c>
       <c r="D375" s="5">
         <v>0.18217130996205366</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>4.5451980220000001</v>
       </c>
       <c r="C376" s="5">
         <v>7.9189000400000431E-2</v>
       </c>
       <c r="D376" s="5">
         <v>23.48055012162822</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>4.4040141206000003</v>
       </c>
       <c r="C377" s="5">
         <v>-0.14118390139999981</v>
       </c>
       <c r="D377" s="5">
         <v>-31.522053982939891</v>
       </c>
       <c r="E377" s="5">
         <v>-7.9341429607272973</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>4.4167879891000004</v>
       </c>
       <c r="C378" s="5">
         <v>1.2773868500000063E-2</v>
       </c>
       <c r="D378" s="5">
         <v>3.5366726822859906</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>4.4524240006999998</v>
       </c>
       <c r="C379" s="5">
         <v>3.5636011599999406E-2</v>
       </c>
       <c r="D379" s="5">
         <v>10.123382925143254</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>4.4536327386999996</v>
       </c>
       <c r="C380" s="5">
         <v>1.208737999999876E-3</v>
       </c>
       <c r="D380" s="5">
         <v>0.32626122939578561</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>4.3705136138</v>
       </c>
       <c r="C381" s="5">
         <v>-8.3119124899999619E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-20.234164481171433</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>4.6253746739999997</v>
       </c>
       <c r="C382" s="5">
         <v>0.25486106019999966</v>
       </c>
       <c r="D382" s="5">
         <v>97.411882014400206</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>4.5368032051</v>
       </c>
       <c r="C383" s="5">
         <v>-8.8571468899999672E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-20.70673956109562</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>4.6431873211000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.10638411600000008</v>
       </c>
       <c r="D384" s="5">
         <v>32.067259246509309</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>4.6934809189999998</v>
       </c>
       <c r="C385" s="5">
         <v>5.0293597899999654E-2</v>
       </c>
       <c r="D385" s="5">
         <v>13.80103740922609</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>4.7831940382999996</v>
       </c>
       <c r="C386" s="5">
         <v>8.9713119299999811E-2</v>
       </c>
       <c r="D386" s="5">
         <v>25.509127356926609</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>4.8757212794000004</v>
       </c>
       <c r="C387" s="5">
         <v>9.2527241100000879E-2</v>
       </c>
       <c r="D387" s="5">
         <v>25.849201742417605</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>4.9527019638000001</v>
       </c>
       <c r="C388" s="5">
         <v>7.698068439999961E-2</v>
       </c>
       <c r="D388" s="5">
         <v>20.681271951469892</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>5.1198575076999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.16715554389999987</v>
       </c>
       <c r="D389" s="5">
         <v>48.932046247225692</v>
       </c>
       <c r="E389" s="5">
         <v>16.254339052901901</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>5.2214493175000003</v>
       </c>
       <c r="C390" s="5">
         <v>0.10159180980000038</v>
       </c>
       <c r="D390" s="5">
         <v>26.589682937834237</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>5.4489702309999997</v>
       </c>
       <c r="C391" s="5">
         <v>0.22752091349999937</v>
       </c>
       <c r="D391" s="5">
         <v>66.832409049455421</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>5.6340158809999998</v>
       </c>
       <c r="C392" s="5">
         <v>0.18504565000000017</v>
       </c>
       <c r="D392" s="5">
         <v>49.294421003641716</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>5.8548099933</v>
       </c>
       <c r="C393" s="5">
         <v>0.22079411230000012</v>
       </c>
       <c r="D393" s="5">
         <v>58.612300196242394</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>6.0382698039999996</v>
       </c>
       <c r="C394" s="5">
         <v>0.18345981069999961</v>
       </c>
       <c r="D394" s="5">
         <v>44.809317843540256</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>6.0286889442999998</v>
       </c>
       <c r="C395" s="5">
         <v>-9.5808596999997775E-3</v>
       </c>
       <c r="D395" s="5">
         <v>-1.8874989960735222</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>6.0384587566999999</v>
       </c>
       <c r="C396" s="5">
         <v>9.7698124000000774E-3</v>
       </c>
       <c r="D396" s="5">
         <v>1.9620909345564153</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>5.9814741772</v>
       </c>
       <c r="C397" s="5">
         <v>-5.698457949999991E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-10.754663048304025</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>6.0959983313999997</v>
       </c>
       <c r="C398" s="5">
         <v>0.11452415419999973</v>
       </c>
       <c r="D398" s="5">
         <v>25.556525034388855</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>6.2758514066000002</v>
       </c>
       <c r="C399" s="5">
         <v>0.17985307520000049</v>
       </c>
       <c r="D399" s="5">
         <v>41.753487815908507</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>6.4565432891999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.18069188259999969</v>
       </c>
       <c r="D400" s="5">
         <v>40.581761043331291</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>6.5241734954000004</v>
       </c>
       <c r="C401" s="5">
         <v>6.7630206200000487E-2</v>
       </c>
       <c r="D401" s="5">
         <v>13.319646945773989</v>
       </c>
       <c r="E401" s="5">
         <v>27.428809993012159</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>6.6290353950999998</v>
       </c>
       <c r="C402" s="5">
         <v>0.10486189969999948</v>
       </c>
       <c r="D402" s="5">
         <v>21.08714395479987</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>6.6587807396000001</v>
       </c>
       <c r="C403" s="5">
         <v>2.9745344500000215E-2</v>
       </c>
       <c r="D403" s="5">
         <v>5.5194505978852781</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>6.7335010505000001</v>
       </c>
       <c r="C404" s="5">
         <v>7.4720310900000086E-2</v>
       </c>
       <c r="D404" s="5">
         <v>14.32852761474328</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>6.7468546970999999</v>
       </c>
       <c r="C405" s="5">
         <v>1.3353646599999713E-2</v>
       </c>
       <c r="D405" s="5">
         <v>2.4059283319728175</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>6.6448399897000003</v>
       </c>
       <c r="C406" s="5">
         <v>-0.10201470739999952</v>
       </c>
       <c r="D406" s="5">
         <v>-16.709006256400915</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>6.6163251427000001</v>
       </c>
       <c r="C407" s="5">
         <v>-2.8514847000000287E-2</v>
       </c>
       <c r="D407" s="5">
         <v>-5.0297145270205572</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>6.6330702184000003</v>
       </c>
       <c r="C408" s="5">
         <v>1.6745075700000278E-2</v>
       </c>
       <c r="D408" s="5">
         <v>3.0796808293781952</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>6.6746030864000003</v>
       </c>
       <c r="C409" s="5">
         <v>4.1532868000000001E-2</v>
       </c>
       <c r="D409" s="5">
         <v>7.7780201717823738</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>6.6007989773000002</v>
       </c>
       <c r="C410" s="5">
         <v>-7.3804109100000126E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-12.490995663314642</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>6.5744440351</v>
       </c>
       <c r="C411" s="5">
         <v>-2.6354942200000231E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-4.6874010853362291</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>6.4533557985999996</v>
       </c>
       <c r="C412" s="5">
         <v>-0.12108823650000033</v>
       </c>
       <c r="D412" s="5">
         <v>-19.994668735277855</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>6.4203623063000004</v>
       </c>
       <c r="C413" s="5">
         <v>-3.2993492299999261E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-5.9655226828353332</v>
       </c>
       <c r="E413" s="5">
         <v>-1.5911776284489365</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>6.4282800149000003</v>
       </c>
       <c r="C414" s="5">
         <v>7.9177085999999619E-3</v>
       </c>
       <c r="D414" s="5">
         <v>1.4899408556274363</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>6.4763452340000001</v>
       </c>
       <c r="C415" s="5">
         <v>4.8065219099999723E-2</v>
       </c>
       <c r="D415" s="5">
         <v>9.350925612814919</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>6.441866675</v>
       </c>
       <c r="C416" s="5">
         <v>-3.4478559000000075E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-6.2047411022303933</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>6.4476578764000001</v>
       </c>
       <c r="C417" s="5">
         <v>5.7912014000001122E-3</v>
       </c>
       <c r="D417" s="5">
         <v>1.0841432314595778</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>6.4509336569000002</v>
       </c>
       <c r="C418" s="5">
         <v>3.2757805000001028E-3</v>
       </c>
       <c r="D418" s="5">
         <v>0.61137541376024007</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>6.5144786427000003</v>
       </c>
       <c r="C419" s="5">
         <v>6.354498580000012E-2</v>
       </c>
       <c r="D419" s="5">
         <v>12.482528197965248</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>6.5272235735999997</v>
       </c>
       <c r="C420" s="5">
         <v>1.2744930899999396E-2</v>
       </c>
       <c r="D420" s="5">
         <v>2.3731078915778525</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>6.4628378088999998</v>
       </c>
       <c r="C421" s="5">
         <v>-6.4385764699999903E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-11.215486168030765</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>6.4957615118999996</v>
       </c>
       <c r="C422" s="5">
         <v>3.2923702999999804E-2</v>
       </c>
       <c r="D422" s="5">
         <v>6.2873980706568133</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>6.5691211875000004</v>
       </c>
       <c r="C423" s="5">
         <v>7.3359675600000784E-2</v>
       </c>
       <c r="D423" s="5">
         <v>14.426450422479519</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>6.5528035729000003</v>
       </c>
       <c r="C424" s="5">
         <v>-1.6317614600000141E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-2.9403969741378599</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>6.6153900106999997</v>
       </c>
       <c r="C425" s="5">
         <v>6.2586437799999395E-2</v>
       </c>
       <c r="D425" s="5">
         <v>12.082972704409745</v>
       </c>
       <c r="E425" s="5">
         <v>3.0376432839098078</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>6.5262964115999997</v>
       </c>
       <c r="C426" s="5">
         <v>-8.9093599099999921E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-15.016209308030382</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>6.3900765977000002</v>
       </c>
       <c r="C427" s="5">
         <v>-0.13621981389999949</v>
       </c>
       <c r="D427" s="5">
         <v>-22.362555399501439</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>6.3565653249</v>
       </c>
       <c r="C428" s="5">
         <v>-3.3511272800000214E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-6.114741783661759</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>6.4546982822999999</v>
       </c>
       <c r="C429" s="5">
         <v>9.8132957399999832E-2</v>
       </c>
       <c r="D429" s="5">
         <v>20.182486123273513</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>6.4488300570000003</v>
       </c>
       <c r="C430" s="5">
         <v>-5.8682252999995299E-3</v>
       </c>
       <c r="D430" s="5">
         <v>-1.0855295295969958</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>6.5126827916999996</v>
       </c>
       <c r="C431" s="5">
         <v>6.3852734699999303E-2</v>
       </c>
       <c r="D431" s="5">
         <v>12.550627875553566</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>6.5229282184999997</v>
       </c>
       <c r="C432" s="5">
         <v>1.0245426800000068E-2</v>
       </c>
       <c r="D432" s="5">
         <v>1.9041996160736874</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>6.5597685313999996</v>
       </c>
       <c r="C433" s="5">
         <v>3.6840312899999894E-2</v>
       </c>
       <c r="D433" s="5">
         <v>6.991921884778618</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>6.4889948290000001</v>
       </c>
       <c r="C434" s="5">
         <v>-7.0773702399999472E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-12.205571564138085</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>6.4783791495000003</v>
       </c>
       <c r="C435" s="5">
         <v>-1.0615679499999864E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-1.945573703523007</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>6.4567810669999997</v>
       </c>
       <c r="C436" s="5">
         <v>-2.1598082500000615E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-3.928097713714207</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>6.5209971981999999</v>
       </c>
       <c r="C437" s="5">
         <v>6.4216131200000248E-2</v>
       </c>
       <c r="D437" s="5">
         <v>12.609604527815609</v>
       </c>
       <c r="E437" s="5">
         <v>-1.4268669322190397</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>6.4863042257999997</v>
       </c>
       <c r="C438" s="5">
         <v>-3.4692972400000244E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-6.2006972778564702</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>6.4949071406999996</v>
       </c>
       <c r="C439" s="5">
         <v>8.6029148999999805E-3</v>
       </c>
       <c r="D439" s="5">
         <v>1.6032456837053566</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>6.4974592328999998</v>
+        <v>6.4970112499999999</v>
       </c>
       <c r="C440" s="5">
-        <v>2.5520922000001889E-3</v>
+        <v>2.1041093000002675E-3</v>
       </c>
       <c r="D440" s="5">
-        <v>0.47254530559988073</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.38944897592467775</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>6.4981253591000003</v>
+      </c>
+      <c r="C441" s="5">
+        <v>1.1141091000004266E-3</v>
+      </c>
+      <c r="D441" s="5">
+        <v>0.20597048463928402</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>