--- v5 (2026-05-27)
+++ v6 (2026-07-07)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FDF69CC0-8FFF-4AC4-9D9B-610B1AF85E1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FFE420E0-4C52-4587-8157-4DF497A3A3F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F9D33F70-0F81-4529-91DA-3AAC16655F77}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DFFC7B11-B7B2-43C6-B5AD-2B5DCC2B9556}"/>
   </bookViews>
   <sheets>
     <sheet name="elpinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Information Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB13DC1C-90EB-4508-ADB7-669FB180D044}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02E697F2-4D21-4B3F-8456-89CD9DC48AFF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>3.4145909632000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>3.4700066138999999</v>
       </c>
       <c r="C7" s="5">
         <v>5.5415650699999652E-2</v>
       </c>
       <c r="D7" s="5">
         <v>21.310778929416905</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>3.4471401006</v>
       </c>
       <c r="C8" s="5">
         <v>-2.2866513299999891E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-7.6273113771081036</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>3.4843413204</v>
       </c>
       <c r="C9" s="5">
         <v>3.7201219800000018E-2</v>
       </c>
       <c r="D9" s="5">
         <v>13.747295400470595</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>3.5538769227000002</v>
       </c>
       <c r="C10" s="5">
         <v>6.9535602300000221E-2</v>
       </c>
       <c r="D10" s="5">
         <v>26.759438092663324</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>3.5541725269</v>
       </c>
       <c r="C11" s="5">
         <v>2.9560419999974386E-4</v>
       </c>
       <c r="D11" s="5">
         <v>9.9859216253506133E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>3.6168281672</v>
       </c>
       <c r="C12" s="5">
         <v>6.2655640300000037E-2</v>
       </c>
       <c r="D12" s="5">
         <v>23.331055558175095</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>3.5502593153999999</v>
       </c>
       <c r="C13" s="5">
         <v>-6.6568851800000051E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-19.982239461870254</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>3.5959054968999999</v>
       </c>
       <c r="C14" s="5">
         <v>4.5646181499999994E-2</v>
       </c>
       <c r="D14" s="5">
         <v>16.567726972154784</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>3.5928281200000001</v>
       </c>
       <c r="C15" s="5">
         <v>-3.077376899999873E-3</v>
       </c>
       <c r="D15" s="5">
         <v>-1.0221402872440999</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>3.5339903143</v>
       </c>
       <c r="C16" s="5">
         <v>-5.8837805700000079E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-17.974862941336077</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>3.5788882789000001</v>
       </c>
       <c r="C17" s="5">
         <v>4.4897964600000062E-2</v>
       </c>
       <c r="D17" s="5">
         <v>16.357247077503501</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>3.6180680605000002</v>
       </c>
       <c r="C18" s="5">
         <v>3.917978160000013E-2</v>
       </c>
       <c r="D18" s="5">
         <v>13.957546553689371</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>3.5787900548999998</v>
       </c>
       <c r="C19" s="5">
         <v>-3.9278005600000387E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-12.276919325632452</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>3.6551409714999998</v>
       </c>
       <c r="C20" s="5">
         <v>7.6350916600000041E-2</v>
       </c>
       <c r="D20" s="5">
         <v>28.829379822293699</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>3.5769596887000001</v>
       </c>
       <c r="C21" s="5">
         <v>-7.8181282799999696E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-22.85301254711818</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>3.4532685186999998</v>
       </c>
       <c r="C22" s="5">
         <v>-0.12369117000000029</v>
       </c>
       <c r="D22" s="5">
         <v>-34.446536281247731</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>3.5456447677999998</v>
       </c>
       <c r="C23" s="5">
         <v>9.2376249099999974E-2</v>
       </c>
       <c r="D23" s="5">
         <v>37.270897426881923</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>3.6202208642999998</v>
       </c>
       <c r="C24" s="5">
         <v>7.4576096499999966E-2</v>
       </c>
       <c r="D24" s="5">
         <v>28.374314495629839</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>3.6444004792000002</v>
       </c>
       <c r="C25" s="5">
         <v>2.4179614900000423E-2</v>
       </c>
       <c r="D25" s="5">
         <v>8.3159309726710049</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>3.5970848805000002</v>
       </c>
       <c r="C26" s="5">
         <v>-4.7315598700000017E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-14.51398134902383</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>3.4952256322999999</v>
       </c>
       <c r="C27" s="5">
         <v>-0.10185924820000025</v>
       </c>
       <c r="D27" s="5">
         <v>-29.157420294858749</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>3.5286416870999999</v>
       </c>
       <c r="C28" s="5">
         <v>3.3416054799999984E-2</v>
       </c>
       <c r="D28" s="5">
         <v>12.095486716381366</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>3.5784083024000002</v>
       </c>
       <c r="C29" s="5">
         <v>4.9766615300000261E-2</v>
       </c>
       <c r="D29" s="5">
         <v>18.300883216322728</v>
       </c>
       <c r="E29" s="5">
         <v>-1.3411329513401959E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>3.6207692674</v>
       </c>
       <c r="C30" s="5">
         <v>4.2360964999999862E-2</v>
       </c>
       <c r="D30" s="5">
         <v>15.167911503689879</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>3.6952337248</v>
       </c>
       <c r="C31" s="5">
         <v>7.4464457399999961E-2</v>
       </c>
       <c r="D31" s="5">
         <v>27.67114396104806</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>3.6642927407000001</v>
       </c>
       <c r="C32" s="5">
         <v>-3.0940984099999902E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-9.5978015479445293</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>3.5632234408999999</v>
       </c>
       <c r="C33" s="5">
         <v>-0.10106929980000023</v>
       </c>
       <c r="D33" s="5">
         <v>-28.511738736074012</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>3.5509537546000001</v>
       </c>
       <c r="C34" s="5">
         <v>-1.2269686299999805E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-4.0547418958898351</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>3.5326056404999999</v>
       </c>
       <c r="C35" s="5">
         <v>-1.8348114100000146E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-6.027301069257696</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>3.5297525522000002</v>
       </c>
       <c r="C36" s="5">
         <v>-2.8530882999997509E-3</v>
       </c>
       <c r="D36" s="5">
         <v>-0.96487944786650681</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>3.5375068636</v>
       </c>
       <c r="C37" s="5">
         <v>7.7543113999998248E-3</v>
       </c>
       <c r="D37" s="5">
         <v>2.6682981187084787</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>3.6014530452</v>
       </c>
       <c r="C38" s="5">
         <v>6.3946181599999985E-2</v>
       </c>
       <c r="D38" s="5">
         <v>23.983984478288512</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>3.700379737</v>
       </c>
       <c r="C39" s="5">
         <v>9.8926691800000022E-2</v>
       </c>
       <c r="D39" s="5">
         <v>38.427522543165971</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>3.7200471303999998</v>
       </c>
       <c r="C40" s="5">
         <v>1.9667393399999789E-2</v>
       </c>
       <c r="D40" s="5">
         <v>6.5677449701293744</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>3.6763161461</v>
       </c>
       <c r="C41" s="5">
         <v>-4.3730984299999776E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-13.229337361675119</v>
       </c>
       <c r="E41" s="5">
         <v>2.7360724497071498</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>3.6210630328</v>
       </c>
       <c r="C42" s="5">
         <v>-5.5253113300000045E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-16.616754002829094</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>3.6085752145000001</v>
       </c>
       <c r="C43" s="5">
         <v>-1.2487818299999898E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-4.0607928726490332</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>3.5724651955</v>
       </c>
       <c r="C44" s="5">
         <v>-3.6110019000000104E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-11.368737696020382</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>3.7536905274999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.18122533199999991</v>
       </c>
       <c r="D45" s="5">
         <v>81.086258699307081</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>3.7465966632000001</v>
       </c>
       <c r="C46" s="5">
         <v>-7.0938642999998081E-3</v>
       </c>
       <c r="D46" s="5">
         <v>-2.2443807965406681</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>3.8222017582999999</v>
       </c>
       <c r="C47" s="5">
         <v>7.5605095099999797E-2</v>
       </c>
       <c r="D47" s="5">
         <v>27.092520112790929</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>3.7439224632000001</v>
       </c>
       <c r="C48" s="5">
         <v>-7.8279295099999757E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-21.988459235321933</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>3.7348445658</v>
       </c>
       <c r="C49" s="5">
         <v>-9.07789740000009E-3</v>
       </c>
       <c r="D49" s="5">
         <v>-2.8711520729152507</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>3.7062934489999999</v>
       </c>
       <c r="C50" s="5">
         <v>-2.8551116800000109E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-8.7973965990282181</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>3.7003091129999999</v>
       </c>
       <c r="C51" s="5">
         <v>-5.9843360000000345E-3</v>
       </c>
       <c r="D51" s="5">
         <v>-1.9204556796390881</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>3.7053371140000002</v>
       </c>
       <c r="C52" s="5">
         <v>5.0280010000003372E-3</v>
       </c>
       <c r="D52" s="5">
         <v>1.6428080951288893</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>3.6680446898999999</v>
       </c>
       <c r="C53" s="5">
         <v>-3.7292424100000332E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-11.430804195688038</v>
       </c>
       <c r="E53" s="5">
         <v>-0.22499306020715704</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>3.5209854190000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.14705927089999982</v>
       </c>
       <c r="D54" s="5">
         <v>-38.799453599324941</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>3.6331732730000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.11218785400000009</v>
       </c>
       <c r="D55" s="5">
         <v>45.701025757567358</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>3.5789428486000001</v>
       </c>
       <c r="C56" s="5">
         <v>-5.4230424400000032E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-16.512043503936404</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>3.6456347832999998</v>
       </c>
       <c r="C57" s="5">
         <v>6.6691934699999678E-2</v>
       </c>
       <c r="D57" s="5">
         <v>24.801771895489068</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>3.6429204772000001</v>
       </c>
       <c r="C58" s="5">
         <v>-2.7143060999996749E-3</v>
       </c>
       <c r="D58" s="5">
         <v>-0.88979358320184776</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>3.7147883146999998</v>
       </c>
       <c r="C59" s="5">
         <v>7.1867837499999698E-2</v>
       </c>
       <c r="D59" s="5">
         <v>26.41906024377796</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>3.9600479261000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.2452596114000003</v>
       </c>
       <c r="D60" s="5">
         <v>115.37557728499435</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>3.8272898996000002</v>
       </c>
       <c r="C61" s="5">
         <v>-0.1327580264999999</v>
       </c>
       <c r="D61" s="5">
         <v>-33.581202612838069</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>3.8076156204</v>
       </c>
       <c r="C62" s="5">
         <v>-1.96742792000002E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-5.9971791170387867</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>3.7977007893999999</v>
       </c>
       <c r="C63" s="5">
         <v>-9.9148310000001239E-3</v>
       </c>
       <c r="D63" s="5">
         <v>-3.0803715346906624</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>3.6936080495999999</v>
       </c>
       <c r="C64" s="5">
         <v>-0.1040927398</v>
       </c>
       <c r="D64" s="5">
         <v>-28.359145398124362</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>3.8567312810000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.16312323140000018</v>
       </c>
       <c r="D65" s="5">
         <v>67.966575356690512</v>
       </c>
       <c r="E65" s="5">
         <v>5.1440646734635109</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>4.0230925125999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.16636123159999983</v>
       </c>
       <c r="D66" s="5">
         <v>65.992195725870758</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>3.9533151587000002</v>
       </c>
       <c r="C67" s="5">
         <v>-6.9777353899999728E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-18.938055149693113</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>3.9798944458999999</v>
       </c>
       <c r="C68" s="5">
         <v>2.657928719999969E-2</v>
       </c>
       <c r="D68" s="5">
         <v>8.3730745711122712</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>4.0484555213000002</v>
       </c>
       <c r="C69" s="5">
         <v>6.8561075400000338E-2</v>
       </c>
       <c r="D69" s="5">
         <v>22.747828937511684</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>4.0428202189000002</v>
       </c>
       <c r="C70" s="5">
         <v>-5.6353023999999863E-3</v>
       </c>
       <c r="D70" s="5">
         <v>-1.6576274614155007</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>4.0186306028000001</v>
       </c>
       <c r="C71" s="5">
         <v>-2.4189616100000144E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-6.9483887114251797</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>3.9720208409</v>
       </c>
       <c r="C72" s="5">
         <v>-4.6609761900000102E-2</v>
       </c>
       <c r="D72" s="5">
         <v>-13.063695257239583</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>3.8188874133000001</v>
       </c>
       <c r="C73" s="5">
         <v>-0.15313342759999982</v>
       </c>
       <c r="D73" s="5">
         <v>-37.611572957455806</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>3.9010390039999998</v>
       </c>
       <c r="C74" s="5">
         <v>8.2151590699999666E-2</v>
       </c>
       <c r="D74" s="5">
         <v>29.098516620366134</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>3.8854378779999998</v>
       </c>
       <c r="C75" s="5">
         <v>-1.5601125999999965E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-4.6949035409724065</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>3.8834236972</v>
       </c>
       <c r="C76" s="5">
         <v>-2.0141807999998207E-3</v>
       </c>
       <c r="D76" s="5">
         <v>-0.62030011399851759</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>3.9443472270000002</v>
       </c>
       <c r="C77" s="5">
         <v>6.0923529800000154E-2</v>
       </c>
       <c r="D77" s="5">
         <v>20.53810453067133</v>
       </c>
       <c r="E77" s="5">
         <v>2.2717669346484115</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>4.0289594212999997</v>
       </c>
       <c r="C78" s="5">
         <v>8.4612194299999555E-2</v>
       </c>
       <c r="D78" s="5">
         <v>29.006931314670915</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>4.0806308651999998</v>
       </c>
       <c r="C79" s="5">
         <v>5.1671443900000114E-2</v>
       </c>
       <c r="D79" s="5">
         <v>16.523360869757209</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>4.0780754254999998</v>
       </c>
       <c r="C80" s="5">
         <v>-2.5554397000000506E-3</v>
       </c>
       <c r="D80" s="5">
         <v>-0.74890077428080293</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>4.0514121769999996</v>
       </c>
       <c r="C81" s="5">
         <v>-2.6663248500000236E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-7.5697555517719284</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>4.1416896889999997</v>
       </c>
       <c r="C82" s="5">
         <v>9.0277512000000115E-2</v>
       </c>
       <c r="D82" s="5">
         <v>30.272735459891109</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>4.1349202083999996</v>
       </c>
       <c r="C83" s="5">
         <v>-6.769480600000044E-3</v>
       </c>
       <c r="D83" s="5">
         <v>-1.943831576459143</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>4.1792645432000004</v>
       </c>
       <c r="C84" s="5">
         <v>4.4344334800000773E-2</v>
       </c>
       <c r="D84" s="5">
         <v>13.656099681649359</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>4.2080291416</v>
       </c>
       <c r="C85" s="5">
         <v>2.8764598399999564E-2</v>
       </c>
       <c r="D85" s="5">
         <v>8.5791696299690745</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>4.2860310728000002</v>
       </c>
       <c r="C86" s="5">
         <v>7.8001931200000207E-2</v>
       </c>
       <c r="D86" s="5">
         <v>24.65764501902159</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>4.3700875746000003</v>
       </c>
       <c r="C87" s="5">
         <v>8.4056501800000127E-2</v>
       </c>
       <c r="D87" s="5">
         <v>26.246078965974394</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>4.4762750627000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.10618748809999978</v>
       </c>
       <c r="D88" s="5">
         <v>33.3888432141731</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>4.5328532943999997</v>
       </c>
       <c r="C89" s="5">
         <v>5.6578231699999648E-2</v>
       </c>
       <c r="D89" s="5">
         <v>16.267617346050557</v>
       </c>
       <c r="E89" s="5">
         <v>14.920239865586238</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>4.5389995604999998</v>
       </c>
       <c r="C90" s="5">
         <v>6.1462661000000196E-3</v>
       </c>
       <c r="D90" s="5">
         <v>1.639314642523293</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>4.4994458663000003</v>
       </c>
       <c r="C91" s="5">
         <v>-3.9553694199999434E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-9.9701171681221386</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>4.5755095526999998</v>
       </c>
       <c r="C92" s="5">
         <v>7.6063686399999497E-2</v>
       </c>
       <c r="D92" s="5">
         <v>22.282757504259941</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>4.5619651398999999</v>
       </c>
       <c r="C93" s="5">
         <v>-1.3544412799999961E-2</v>
       </c>
       <c r="D93" s="5">
         <v>-3.4949698281899422</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>4.5445651030000001</v>
       </c>
       <c r="C94" s="5">
         <v>-1.7400036899999805E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-4.482179651290763</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>4.4569660507000002</v>
       </c>
       <c r="C95" s="5">
         <v>-8.7599052299999869E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-20.829395500788728</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>4.5836735668999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.12670751619999976</v>
       </c>
       <c r="D96" s="5">
         <v>39.988468206732321</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>4.7010561296000004</v>
       </c>
       <c r="C97" s="5">
         <v>0.11738256270000047</v>
       </c>
       <c r="D97" s="5">
         <v>35.450641306774067</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>4.7639774061000004</v>
       </c>
       <c r="C98" s="5">
         <v>6.2921276500000012E-2</v>
       </c>
       <c r="D98" s="5">
         <v>17.298127172980582</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>4.5510196165999997</v>
       </c>
       <c r="C99" s="5">
         <v>-0.21295778950000077</v>
       </c>
       <c r="D99" s="5">
         <v>-42.234548456118951</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>4.4634428218000002</v>
       </c>
       <c r="C100" s="5">
         <v>-8.7576794799999469E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-20.7981696073421</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>4.3175464895999998</v>
       </c>
       <c r="C101" s="5">
         <v>-0.14589633220000042</v>
       </c>
       <c r="D101" s="5">
         <v>-32.88732295997108</v>
       </c>
       <c r="E101" s="5">
         <v>-4.7499177850294778</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>4.3531956763000004</v>
       </c>
       <c r="C102" s="5">
         <v>3.5649186700000612E-2</v>
       </c>
       <c r="D102" s="5">
         <v>10.370751321150262</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>4.5189895082999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.16579383199999942</v>
       </c>
       <c r="D103" s="5">
         <v>56.602152313192988</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>4.3866563672999996</v>
       </c>
       <c r="C104" s="5">
         <v>-0.13233314100000015</v>
       </c>
       <c r="D104" s="5">
         <v>-29.998494198942005</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>4.1696943672</v>
       </c>
       <c r="C105" s="5">
         <v>-0.21696200009999966</v>
       </c>
       <c r="D105" s="5">
         <v>-45.593937401468324</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>4.1457554163000001</v>
       </c>
       <c r="C106" s="5">
         <v>-2.3938950899999867E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-6.6759782722062404</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>4.3748194190999996</v>
       </c>
       <c r="C107" s="5">
         <v>0.2290640027999995</v>
       </c>
       <c r="D107" s="5">
         <v>90.66784273607287</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>4.3880187805000004</v>
       </c>
       <c r="C108" s="5">
         <v>1.3199361400000775E-2</v>
       </c>
       <c r="D108" s="5">
         <v>3.6812340031791679</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>4.3950988741000003</v>
       </c>
       <c r="C109" s="5">
         <v>7.0800935999999481E-3</v>
       </c>
       <c r="D109" s="5">
         <v>1.9534821134528091</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>4.4354901440000001</v>
       </c>
       <c r="C110" s="5">
         <v>4.0391269899999749E-2</v>
       </c>
       <c r="D110" s="5">
         <v>11.602937893966336</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>4.5365090364</v>
       </c>
       <c r="C111" s="5">
         <v>0.10101889239999995</v>
       </c>
       <c r="D111" s="5">
         <v>31.027344994080018</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>4.5523124568000002</v>
       </c>
       <c r="C112" s="5">
         <v>1.5803420400000157E-2</v>
       </c>
       <c r="D112" s="5">
         <v>4.2613617904522672</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>4.6087071261999997</v>
       </c>
       <c r="C113" s="5">
         <v>5.6394669399999486E-2</v>
       </c>
       <c r="D113" s="5">
         <v>15.921654011181708</v>
       </c>
       <c r="E113" s="5">
         <v>6.7436595599222882</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>4.6625545653999998</v>
       </c>
       <c r="C114" s="5">
         <v>5.3847439200000125E-2</v>
       </c>
       <c r="D114" s="5">
         <v>14.957630184856452</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>4.7232817689999997</v>
       </c>
       <c r="C115" s="5">
         <v>6.0727203599999946E-2</v>
       </c>
       <c r="D115" s="5">
         <v>16.798999823767691</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>4.7064236715999996</v>
       </c>
       <c r="C116" s="5">
         <v>-1.6858097400000105E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-4.1998950831093502</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>4.9801790260000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.27375535440000043</v>
       </c>
       <c r="D117" s="5">
         <v>97.082118688929356</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>5.0551599953000004</v>
       </c>
       <c r="C118" s="5">
         <v>7.4980969300000311E-2</v>
       </c>
       <c r="D118" s="5">
         <v>19.640827199735678</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>4.9868170637000002</v>
       </c>
       <c r="C119" s="5">
         <v>-6.8342931600000156E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-15.069755162420007</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>5.0878199930000001</v>
       </c>
       <c r="C120" s="5">
         <v>0.10100292929999988</v>
       </c>
       <c r="D120" s="5">
         <v>27.20366037751667</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>5.0881412613999997</v>
       </c>
       <c r="C121" s="5">
         <v>3.2126839999957468E-4</v>
       </c>
       <c r="D121" s="5">
         <v>7.5799851161995058E-2</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>5.1089482343999997</v>
       </c>
       <c r="C122" s="5">
         <v>2.0806973000000006E-2</v>
       </c>
       <c r="D122" s="5">
         <v>5.0190551383995086</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>5.1301851698999998</v>
       </c>
       <c r="C123" s="5">
         <v>2.1236935500000165E-2</v>
       </c>
       <c r="D123" s="5">
         <v>5.1038109660739961</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>5.1462520475</v>
       </c>
       <c r="C124" s="5">
         <v>1.606687760000014E-2</v>
       </c>
       <c r="D124" s="5">
         <v>3.8236141224567755</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>5.1066994637000001</v>
       </c>
       <c r="C125" s="5">
         <v>-3.955258379999993E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-8.8428027377648988</v>
       </c>
       <c r="E125" s="5">
         <v>10.805467213765185</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>5.0599825662000004</v>
       </c>
       <c r="C126" s="5">
         <v>-4.6716897499999632E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-10.441945887734382</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>5.0137465701000004</v>
       </c>
       <c r="C127" s="5">
         <v>-4.6235996100000065E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-10.430471405856123</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>5.0347418780000002</v>
       </c>
       <c r="C128" s="5">
         <v>2.0995307899999816E-2</v>
       </c>
       <c r="D128" s="5">
         <v>5.1424239613675926</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>4.9855786485999998</v>
       </c>
       <c r="C129" s="5">
         <v>-4.9163229400000397E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-11.108478232318786</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>4.9602411869000003</v>
       </c>
       <c r="C130" s="5">
         <v>-2.5337461699999508E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-5.930969313032886</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>4.9988356169000001</v>
       </c>
       <c r="C131" s="5">
         <v>3.8594429999999846E-2</v>
       </c>
       <c r="D131" s="5">
         <v>9.7470200001876997</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>4.9891929961999999</v>
       </c>
       <c r="C132" s="5">
         <v>-9.6426207000002151E-3</v>
       </c>
       <c r="D132" s="5">
         <v>-2.2903670550191046</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>4.9851646018000002</v>
       </c>
       <c r="C133" s="5">
         <v>-4.0283943999996907E-3</v>
       </c>
       <c r="D133" s="5">
         <v>-0.96461765413359268</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>4.9926954755999997</v>
       </c>
       <c r="C134" s="5">
         <v>7.5308737999995046E-3</v>
       </c>
       <c r="D134" s="5">
         <v>1.8279262599677715</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>4.9241732503</v>
       </c>
       <c r="C135" s="5">
         <v>-6.8522225299999739E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-15.281362043620472</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>4.9424323589999997</v>
       </c>
       <c r="C136" s="5">
         <v>1.8259108699999693E-2</v>
       </c>
       <c r="D136" s="5">
         <v>4.5415457860151776</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>5.0110422454999997</v>
       </c>
       <c r="C137" s="5">
         <v>6.8609886499999995E-2</v>
       </c>
       <c r="D137" s="5">
         <v>17.990748554185899</v>
       </c>
       <c r="E137" s="5">
         <v>-1.8731710937751722</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>4.9500017180000002</v>
       </c>
       <c r="C138" s="5">
         <v>-6.1040527499999442E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-13.676820696856407</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>4.9886430016999999</v>
       </c>
       <c r="C139" s="5">
         <v>3.864128369999964E-2</v>
       </c>
       <c r="D139" s="5">
         <v>9.7804270282536123</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>4.9548647543</v>
       </c>
       <c r="C140" s="5">
         <v>-3.3778247399999906E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-7.8293724508256997</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>4.9991331270000003</v>
       </c>
       <c r="C141" s="5">
         <v>4.4268372700000391E-2</v>
       </c>
       <c r="D141" s="5">
         <v>11.264025858073069</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>5.0741392730000001</v>
       </c>
       <c r="C142" s="5">
         <v>7.5006145999999774E-2</v>
       </c>
       <c r="D142" s="5">
         <v>19.567231794749439</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>5.2054593320000002</v>
       </c>
       <c r="C143" s="5">
         <v>0.1313200590000001</v>
       </c>
       <c r="D143" s="5">
         <v>35.881425317243028</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>4.9892060998999996</v>
       </c>
       <c r="C144" s="5">
         <v>-0.21625323210000058</v>
       </c>
       <c r="D144" s="5">
         <v>-39.900806875096684</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>4.9811419391999996</v>
       </c>
       <c r="C145" s="5">
         <v>-8.0641607000000448E-3</v>
       </c>
       <c r="D145" s="5">
         <v>-1.9224358011858178</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>5.0903283302000002</v>
       </c>
       <c r="C146" s="5">
         <v>0.1091863910000006</v>
       </c>
       <c r="D146" s="5">
         <v>29.718685686150124</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>5.0148057087</v>
       </c>
       <c r="C147" s="5">
         <v>-7.552262150000022E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-16.420495517029053</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>5.0450088986999999</v>
       </c>
       <c r="C148" s="5">
         <v>3.0203189999999935E-2</v>
       </c>
       <c r="D148" s="5">
         <v>7.4716459813920721</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>4.9107335517999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.13427534689999998</v>
       </c>
       <c r="D149" s="5">
         <v>-27.654219092234023</v>
       </c>
       <c r="E149" s="5">
         <v>-2.0017531041586878</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>5.1401903699</v>
       </c>
       <c r="C150" s="5">
         <v>0.22945681810000007</v>
       </c>
       <c r="D150" s="5">
         <v>72.979244327857714</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>5.0634705155999997</v>
       </c>
       <c r="C151" s="5">
         <v>-7.6719854300000279E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-16.511053370442408</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>5.0703020141000001</v>
       </c>
       <c r="C152" s="5">
         <v>6.8314985000004214E-3</v>
       </c>
       <c r="D152" s="5">
         <v>1.6310757515724195</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>5.1094266384999996</v>
       </c>
       <c r="C153" s="5">
         <v>3.9124624399999419E-2</v>
       </c>
       <c r="D153" s="5">
         <v>9.6629859775854587</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>5.0855878668000001</v>
       </c>
       <c r="C154" s="5">
         <v>-2.3838771699999484E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-5.4573148862913978</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>5.2043013502999997</v>
       </c>
       <c r="C155" s="5">
         <v>0.11871348349999966</v>
       </c>
       <c r="D155" s="5">
         <v>31.903185830222981</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>5.2937261996</v>
       </c>
       <c r="C156" s="5">
         <v>8.9424849300000275E-2</v>
       </c>
       <c r="D156" s="5">
         <v>22.68415295958124</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>5.3777176739000003</v>
       </c>
       <c r="C157" s="5">
         <v>8.3991474300000313E-2</v>
       </c>
       <c r="D157" s="5">
         <v>20.792029722620686</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>5.3986033134999998</v>
       </c>
       <c r="C158" s="5">
         <v>2.088563959999945E-2</v>
       </c>
       <c r="D158" s="5">
         <v>4.7613346679643787</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>5.4032586133000002</v>
       </c>
       <c r="C159" s="5">
         <v>4.6552998000004564E-3</v>
       </c>
       <c r="D159" s="5">
         <v>1.0397005236162382</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>5.3455041846000002</v>
       </c>
       <c r="C160" s="5">
         <v>-5.7754428700000027E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-12.098753643947314</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>5.5192615711000004</v>
       </c>
       <c r="C161" s="5">
         <v>0.17375738650000017</v>
       </c>
       <c r="D161" s="5">
         <v>46.793773772026185</v>
       </c>
       <c r="E161" s="5">
         <v>12.391794685682921</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>5.6330460228000003</v>
       </c>
       <c r="C162" s="5">
         <v>0.11378445169999996</v>
       </c>
       <c r="D162" s="5">
         <v>27.746165273452796</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>5.6402932764000004</v>
       </c>
       <c r="C163" s="5">
         <v>7.2472536000001142E-3</v>
       </c>
       <c r="D163" s="5">
         <v>1.5548439604732289</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>5.5676074894000003</v>
       </c>
       <c r="C164" s="5">
         <v>-7.2685787000000168E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-14.41392948296013</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>5.6229872524999998</v>
       </c>
       <c r="C165" s="5">
         <v>5.5379763099999479E-2</v>
       </c>
       <c r="D165" s="5">
         <v>12.611271720854456</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>5.5990661583000003</v>
       </c>
       <c r="C166" s="5">
         <v>-2.3921094199999438E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-4.9872250890486969</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>5.4910225551999998</v>
       </c>
       <c r="C167" s="5">
         <v>-0.1080436031000005</v>
       </c>
       <c r="D167" s="5">
         <v>-20.849886462687785</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>5.4988772398999997</v>
       </c>
       <c r="C168" s="5">
         <v>7.8546846999998365E-3</v>
       </c>
       <c r="D168" s="5">
         <v>1.7301208665415846</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>5.4800660754999999</v>
+        <v>5.4800660755999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.8811164399999747E-2</v>
+        <v>-1.8811164299999739E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-4.0287287260678877</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-4.0287287050524867</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>5.4134728179999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-6.6593257500000114E-2</v>
+        <v>-6.6593257600000122E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-13.646094202962722</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-13.64609422187203</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>5.5917388556000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.17826603760000026</v>
       </c>
       <c r="D171" s="5">
         <v>47.520047988207438</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>5.6550420199999998</v>
+        <v>5.6550420198999998</v>
       </c>
       <c r="C172" s="5">
-        <v>6.3303164399999723E-2</v>
+        <v>6.3303164299999715E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>14.463617018010266</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>14.463616993721139</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>5.3248981562999997</v>
+        <v>5.3248981560999997</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.33014386370000004</v>
+        <v>-0.33014386380000005</v>
       </c>
       <c r="D173" s="5">
-        <v>-51.414616511069354</v>
+        <v>-51.414616522657596</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.521547444276385</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-3.521547447900053</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>5.2284715876999996</v>
+        <v>5.2284715875999996</v>
       </c>
       <c r="C174" s="5">
-        <v>-9.6426568600000095E-2</v>
+        <v>-9.6426568500000087E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-19.691529022081021</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-19.691529004316799</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>5.2219422185999997</v>
       </c>
       <c r="C175" s="5">
-        <v>-6.5293690999999043E-3</v>
+        <v>-6.5293689999998961E-3</v>
       </c>
       <c r="D175" s="5">
-        <v>-1.4883221904432031</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-1.4883221678335334</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>5.1574022311999999</v>
+        <v>5.1574022312999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-6.4539987399999887E-2</v>
+        <v>-6.4539987299999879E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-13.863483983095259</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-13.863483963053479</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>5.0272177535000004</v>
+        <v>5.0272177536999996</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.13018447769999941</v>
+        <v>-0.13018447760000029</v>
       </c>
       <c r="D177" s="5">
-        <v>-26.41990926379475</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-26.419909245787942</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>5.0049167431999999</v>
+        <v>5.0049167433999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.2301010300000534E-2</v>
+        <v>-2.2301010299999646E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.1952878649945582</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-5.1952878647927196</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>4.9736631454999998</v>
+        <v>4.9736631456999998</v>
       </c>
       <c r="C179" s="5">
         <v>-3.1253597700000135E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-7.2414118804907996</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-7.2414118802113787</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>5.0042643547000001</v>
+        <v>5.0042643544000001</v>
       </c>
       <c r="C180" s="5">
-        <v>3.0601209200000312E-2</v>
+        <v>3.0601208700000271E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>7.6382194800821646</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>7.6382193507087415</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>4.9892537458000001</v>
+        <v>4.9892537459000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-1.5010608899999944E-2</v>
+        <v>-1.5010608499999911E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-3.5406832826683776</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-3.5406831900767766</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>4.9384267956999999</v>
+        <v>4.9384267959999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-5.0826950100000268E-2</v>
+        <v>-5.0826949900000251E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-11.56252376098773</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-11.562523717789553</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>4.9811242283999997</v>
+        <v>4.9811242281999997</v>
       </c>
       <c r="C183" s="5">
-        <v>4.2697432699999815E-2</v>
+        <v>4.2697432199999774E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>10.883016476081075</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>10.883016341824225</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>4.8624610448999999</v>
+        <v>4.8624610444999998</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.11866318349999982</v>
+        <v>-0.11866318369999984</v>
       </c>
       <c r="D184" s="5">
-        <v>-25.123567648785983</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-25.123567686623616</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>4.9409685656000004</v>
+        <v>4.9409685650000004</v>
       </c>
       <c r="C185" s="5">
-        <v>7.8507520700000555E-2</v>
+        <v>7.8507520500000538E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>21.191307373951783</v>
+        <v>21.191307316985796</v>
       </c>
       <c r="E185" s="5">
-        <v>-7.2100832622641668</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-7.2100832700468516</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>4.8206732178999996</v>
+        <v>4.8206732177999996</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.12029534770000083</v>
+        <v>-0.12029534720000079</v>
       </c>
       <c r="D186" s="5">
-        <v>-25.604405070194336</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-25.604404980303851</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>4.8051712256999997</v>
+        <v>4.8051712253999996</v>
       </c>
       <c r="C187" s="5">
-        <v>-1.5501992199999926E-2</v>
+        <v>-1.5501992399999942E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-3.7913543383290338</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-3.7913543864588117</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>4.8337838941999998</v>
+        <v>4.8337838940999998</v>
       </c>
       <c r="C188" s="5">
-        <v>2.8612668500000105E-2</v>
+        <v>2.8612668700000121E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>7.3841912920670882</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>7.3841913458600583</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>4.9361854553000004</v>
+        <v>4.9361854555000004</v>
       </c>
       <c r="C189" s="5">
-        <v>0.10240156110000065</v>
+        <v>0.10240156140000067</v>
       </c>
       <c r="D189" s="5">
-        <v>28.602926697615729</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>28.602926792069372</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>4.9077604081999997</v>
+        <v>4.9077604101999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.8425047100000711E-2</v>
+        <v>-2.8425045300000562E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-6.6954942052185107</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-6.6954937943046637</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>4.9453429822999997</v>
+        <v>4.9453429826999997</v>
       </c>
       <c r="C191" s="5">
-        <v>3.7582574099999988E-2</v>
+        <v>3.7582572499999856E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>9.5864288099857919</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>9.5864283804504069</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>4.9120834787999996</v>
+        <v>4.9120834778000004</v>
       </c>
       <c r="C192" s="5">
-        <v>-3.3259503500000065E-2</v>
+        <v>-3.3259504899999293E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>-7.7785686371521168</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-7.7785689519557666</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>4.9015617376999998</v>
+        <v>4.9015617378999998</v>
       </c>
       <c r="C193" s="5">
-        <v>-1.0521741099999815E-2</v>
+        <v>-1.0521739900000604E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.5403471994195348</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-2.5403469136100476</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>4.8605590544000004</v>
+        <v>4.8605590550000004</v>
       </c>
       <c r="C194" s="5">
-        <v>-4.1002683299999454E-2</v>
+        <v>-4.1002682899999421E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>-9.5890645904177614</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-9.5890645007598039</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>4.7800749036000001</v>
+        <v>4.7800749031</v>
       </c>
       <c r="C195" s="5">
-        <v>-8.0484150800000265E-2</v>
+        <v>-8.0484151900000356E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-18.15696313733546</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-18.156963361300704</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>4.8800693346999999</v>
+        <v>4.8800693337999999</v>
       </c>
       <c r="C196" s="5">
-        <v>9.9994431099999836E-2</v>
+        <v>9.9994430699999803E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>28.202201822810125</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>28.202201700008665</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>4.7518952306999998</v>
+        <v>4.7518952293999996</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.12817410400000018</v>
+        <v>-0.12817410440000021</v>
       </c>
       <c r="D197" s="5">
-        <v>-27.340839964379793</v>
+        <v>-27.340840042111825</v>
       </c>
       <c r="E197" s="5">
-        <v>-3.8266451686490455</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>-3.8266451832809967</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>4.8161486058999996</v>
+        <v>4.8161486045000004</v>
       </c>
       <c r="C198" s="5">
-        <v>6.4253375199999851E-2</v>
+        <v>6.4253375100000731E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>17.488745259052951</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>17.488745234925361</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>4.7892621803999997</v>
+        <v>4.7892621795999997</v>
       </c>
       <c r="C199" s="5">
-        <v>-2.6886425499999866E-2</v>
+        <v>-2.6886424900000705E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-6.4971600145281254</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-6.4971598757905813</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>5.0140742955000004</v>
+        <v>5.0140742949000003</v>
       </c>
       <c r="C200" s="5">
-        <v>0.22481211510000065</v>
+        <v>0.22481211530000067</v>
       </c>
       <c r="D200" s="5">
-        <v>73.406681857941606</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>73.406681956528061</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>4.7323570306000002</v>
+        <v>4.7323570340999996</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.28171726490000015</v>
+        <v>-0.2817172608000007</v>
       </c>
       <c r="D201" s="5">
-        <v>-50.03788084327185</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-50.037880328111143</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>4.8043262313000001</v>
+        <v>4.8043262349000004</v>
       </c>
       <c r="C202" s="5">
-        <v>7.1969200699999902E-2</v>
+        <v>7.1969200800000799E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>19.856019609972584</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>19.85601962397503</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>4.9181853904999997</v>
+        <v>4.9181853911999998</v>
       </c>
       <c r="C203" s="5">
-        <v>0.11385915919999956</v>
+        <v>0.11385915629999932</v>
       </c>
       <c r="D203" s="5">
-        <v>32.455155186189174</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>32.455154221392512</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>4.7162877420999996</v>
+        <v>4.7162877407000003</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.20189764840000013</v>
+        <v>-0.20189765049999941</v>
       </c>
       <c r="D204" s="5">
-        <v>-39.529330180704257</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-39.529330499388827</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>4.7138796467999997</v>
+        <v>4.7138796470999997</v>
       </c>
       <c r="C205" s="5">
-        <v>-2.4080952999998573E-3</v>
+        <v>-2.4080936000006048E-3</v>
       </c>
       <c r="D205" s="5">
-        <v>-0.61099179425985195</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-0.61099136432053447</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>4.8785639903</v>
+        <v>4.8785639907</v>
       </c>
       <c r="C206" s="5">
-        <v>0.16468434350000027</v>
+        <v>0.16468434360000028</v>
       </c>
       <c r="D206" s="5">
-        <v>50.994868868819985</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>50.994868902068191</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>4.8915068802999997</v>
+        <v>4.8915068786999996</v>
       </c>
       <c r="C207" s="5">
-        <v>1.2942889999999707E-2</v>
+        <v>1.2942887999999542E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>3.2304818932767265</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>3.2304813865115189</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>4.8948490187000004</v>
+        <v>4.8948490165000003</v>
       </c>
       <c r="C208" s="5">
-        <v>3.3421384000007492E-3</v>
+        <v>3.3421378000006996E-3</v>
       </c>
       <c r="D208" s="5">
-        <v>0.82299214454100156</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>0.82299199650728294</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>5.0786085549999997</v>
+        <v>5.0786085525000004</v>
       </c>
       <c r="C209" s="5">
-        <v>0.1837595362999993</v>
+        <v>0.18375953600000017</v>
       </c>
       <c r="D209" s="5">
-        <v>55.619950267408825</v>
+        <v>55.61995018746655</v>
       </c>
       <c r="E209" s="5">
-        <v>6.8754319789974039</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>6.8754319556252774</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>5.0007123621999998</v>
+        <v>5.0007123592999996</v>
       </c>
       <c r="C210" s="5">
-        <v>-7.789619279999993E-2</v>
+        <v>-7.7896193200000852E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-16.929730358794703</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-16.929730446174773</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>5.0735838727999996</v>
+        <v>5.0735838716000004</v>
       </c>
       <c r="C211" s="5">
-        <v>7.2871510599999745E-2</v>
+        <v>7.2871512300000774E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>18.958541664654959</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>18.958542154857263</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>5.0973136818000002</v>
+        <v>5.0973136811000002</v>
       </c>
       <c r="C212" s="5">
-        <v>2.3729809000000657E-2</v>
+        <v>2.372980949999981E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>5.7592088057255131</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.7592089316110151</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>5.1276753293999997</v>
+        <v>5.1276753366000003</v>
       </c>
       <c r="C213" s="5">
-        <v>3.0361647599999486E-2</v>
+        <v>3.036165550000014E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>7.3865535966091578</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>7.3865555830100904</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>5.0952255558999999</v>
+        <v>5.0952255616000004</v>
       </c>
       <c r="C214" s="5">
-        <v>-3.2449773499999779E-2</v>
+        <v>-3.2449774999999903E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>-7.3352109153423157</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>-7.3352112327571444</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>4.9990313680999998</v>
+        <v>4.9990313698</v>
       </c>
       <c r="C215" s="5">
-        <v>-9.6194187800000108E-2</v>
+        <v>-9.6194191800000439E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-20.444653287215242</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-20.444654030543997</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>5.4152126620000001</v>
+        <v>5.4152126611</v>
       </c>
       <c r="C216" s="5">
-        <v>0.41618129390000025</v>
+        <v>0.41618129130000003</v>
       </c>
       <c r="D216" s="5">
-        <v>161.06933094679437</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>161.06932936075279</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>5.426458641</v>
+        <v>5.4264586423000001</v>
       </c>
       <c r="C217" s="5">
-        <v>1.1245978999999906E-2</v>
+        <v>1.1245981200000088E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>2.5207485650161177</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.520749064208605</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>5.384998306</v>
+        <v>5.3849983076000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-4.1460335000000015E-2</v>
+        <v>-4.146033469999999E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-8.7928501107444106</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-8.7928500477514664</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>5.6106262947000003</v>
+        <v>5.6106262944000003</v>
       </c>
       <c r="C219" s="5">
-        <v>0.22562798870000034</v>
+        <v>0.22562798680000018</v>
       </c>
       <c r="D219" s="5">
-        <v>63.647456918458367</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>63.647456229976918</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>5.6088985331999996</v>
+        <v>5.6088985182000002</v>
       </c>
       <c r="C220" s="5">
-        <v>-1.7277615000006463E-3</v>
+        <v>-1.7277762000000862E-3</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.36890816330656939</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-0.36891129672645961</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>5.5976489453999996</v>
+        <v>5.5976489441000004</v>
       </c>
       <c r="C221" s="5">
-        <v>-1.1249587800000072E-2</v>
+        <v>-1.1249574099999826E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.380428349587671</v>
+        <v>-2.3804254888482812</v>
       </c>
       <c r="E221" s="5">
-        <v>10.220129879649686</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>10.220129908309161</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>5.7894904292999998</v>
+        <v>5.7894904259000004</v>
       </c>
       <c r="C222" s="5">
-        <v>0.19184148390000022</v>
+        <v>0.19184148180000005</v>
       </c>
       <c r="D222" s="5">
-        <v>49.836004481629502</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>49.83600384327287</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>5.7618405509999997</v>
+        <v>5.7618405497999996</v>
       </c>
       <c r="C223" s="5">
-        <v>-2.7649878300000097E-2</v>
+        <v>-2.7649876100000803E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-5.5828808383214685</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-5.5828804089077311</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>5.7907563720999997</v>
+        <v>5.7907563711999996</v>
       </c>
       <c r="C224" s="5">
-        <v>2.8915821100000016E-2</v>
+        <v>2.8915821400000041E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>6.1912408946849018</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>6.1912409620272557</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>5.7139348315999996</v>
+        <v>5.7139348425999996</v>
       </c>
       <c r="C225" s="5">
-        <v>-7.6821540500000118E-2</v>
+        <v>-7.6821528600000022E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-14.807792939861375</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-14.807790812913446</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>5.8913677281999997</v>
+        <v>5.8913677347000002</v>
       </c>
       <c r="C226" s="5">
-        <v>0.17743289660000006</v>
+        <v>0.17743289210000057</v>
       </c>
       <c r="D226" s="5">
-        <v>44.334510190859987</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>44.334508767475441</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>5.7981233631000002</v>
+        <v>5.7981233664999996</v>
       </c>
       <c r="C227" s="5">
-        <v>-9.3244365099999449E-2</v>
+        <v>-9.3244368200000594E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-17.423620281537556</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-17.423620793754925</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>5.6036212309</v>
+        <v>5.6036212322000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.19450213220000023</v>
+        <v>-0.19450213429999952</v>
       </c>
       <c r="D228" s="5">
-        <v>-33.598812110915645</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-33.598812393309593</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>5.6291979719</v>
+        <v>5.6291979765000004</v>
       </c>
       <c r="C229" s="5">
-        <v>2.5576741000000069E-2</v>
+        <v>2.5576744300000342E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>5.6168001276051926</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>5.6168008692572879</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>5.5872248180000001</v>
+        <v>5.5872248243999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.1973153899999893E-2</v>
+        <v>-4.1973152100000632E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-8.5896248664518282</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-8.589624506329141</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>5.5257005058999997</v>
+        <v>5.5257005120000002</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.1524312100000422E-2</v>
+        <v>-6.1524312399999559E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-12.442299585177496</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-12.442299628820786</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>5.5176925154000003</v>
+        <v>5.5176924862999996</v>
       </c>
       <c r="C232" s="5">
-        <v>-8.0079904999994511E-3</v>
+        <v>-8.0080257000005872E-3</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.7252766094668526</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-1.7252841308750377</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>5.5190624577999996</v>
+        <v>5.5190624609999999</v>
       </c>
       <c r="C233" s="5">
-        <v>1.3699423999993243E-3</v>
+        <v>1.3699747000002205E-3</v>
       </c>
       <c r="D233" s="5">
-        <v>0.29834529625976103</v>
+        <v>0.29835234172026492</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.4039195449114472</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-1.4039194648466036</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>5.3745380903999997</v>
+        <v>5.3745380843000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.14452436739999985</v>
+        <v>-0.14452437669999973</v>
       </c>
       <c r="D234" s="5">
-        <v>-27.270594893473188</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-27.270596390061019</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>5.4571994475999999</v>
+        <v>5.4571994329000004</v>
       </c>
       <c r="C235" s="5">
-        <v>8.2661357200000118E-2</v>
+        <v>8.2661348600000295E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>20.100323174873292</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>20.100320928457126</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>5.3839622161999996</v>
+        <v>5.3839622108</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.3237231400000269E-2</v>
+        <v>-7.3237222100000388E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-14.967269890105861</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-14.967268164917147</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>5.4114210454</v>
+        <v>5.4114210331999999</v>
       </c>
       <c r="C237" s="5">
-        <v>2.7458829200000423E-2</v>
+        <v>2.745882239999986E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>6.2947646732549822</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>6.2947630769045748</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>5.2860973641999998</v>
+        <v>5.2860973578000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.12532368120000026</v>
+        <v>-0.12532367539999978</v>
       </c>
       <c r="D238" s="5">
-        <v>-24.510598623142865</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-24.510597677621771</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>5.2110553725999997</v>
+        <v>5.2110553844999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-7.5041991600000024E-2</v>
+        <v>-7.5041973300000286E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.766206697286478</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-15.766203165198768</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>5.1929244628999998</v>
+        <v>5.1929244937999997</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.8130909699999975E-2</v>
+        <v>-1.813089070000018E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.0962016914812054</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-4.096197471563201</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>5.1297146036000001</v>
+        <v>5.1297146479000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.3209859299999671E-2</v>
+        <v>-6.3209845899999451E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-13.66748812953179</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-13.667485347324536</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>5.0796923245999999</v>
+        <v>5.0796923669999998</v>
       </c>
       <c r="C242" s="5">
-        <v>-5.0022279000000225E-2</v>
+        <v>-5.0022280900000382E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-11.094126133541948</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-11.094126441863017</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>5.0339261321000004</v>
+        <v>5.0339261596</v>
       </c>
       <c r="C243" s="5">
-        <v>-4.576619249999947E-2</v>
+        <v>-4.5766207399999814E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-10.291588811615304</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-10.291591916275744</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>5.0217740591000002</v>
+        <v>5.0217740102999997</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.2152073000000208E-2</v>
+        <v>-1.2152149300000303E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.8586876893393454</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-2.858705385315119</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>5.0164593676000004</v>
+        <v>5.0164593537000002</v>
       </c>
       <c r="C245" s="5">
-        <v>-5.3146914999997463E-3</v>
+        <v>-5.3146565999995232E-3</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.2626289814027247</v>
+        <v>-1.2626207504938702</v>
       </c>
       <c r="E245" s="5">
-        <v>-9.1066751652661324</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-9.106675469821246</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>5.1690857022000003</v>
+        <v>5.1690856612999996</v>
       </c>
       <c r="C246" s="5">
-        <v>0.15262633459999986</v>
+        <v>0.1526263075999994</v>
       </c>
       <c r="D246" s="5">
-        <v>43.283838002798866</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>43.283829162393886</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>5.1626099358999999</v>
+        <v>5.1626098719</v>
       </c>
       <c r="C247" s="5">
-        <v>-6.4757663000003518E-3</v>
+        <v>-6.4757893999995986E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.4930296693227874</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-1.4930349702655277</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>5.1832662244999996</v>
+        <v>5.1832661743999999</v>
       </c>
       <c r="C248" s="5">
-        <v>2.0656288599999684E-2</v>
+        <v>2.0656302499999946E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>4.9084413031654339</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>4.9084447413641819</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>5.3088585994999997</v>
+        <v>5.3088585335999996</v>
       </c>
       <c r="C249" s="5">
-        <v>0.12559237500000009</v>
+        <v>0.12559235919999967</v>
       </c>
       <c r="D249" s="5">
-        <v>33.28206361830923</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>33.282059224008556</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>5.3901968224000001</v>
+        <v>5.3901967801000001</v>
       </c>
       <c r="C250" s="5">
-        <v>8.1338222900000368E-2</v>
+        <v>8.1338246500000544E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>20.016673864653221</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>20.016680440081004</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>5.5357406969999996</v>
+        <v>5.5357407184999996</v>
       </c>
       <c r="C251" s="5">
-        <v>0.14554387459999951</v>
+        <v>0.14554393839999946</v>
       </c>
       <c r="D251" s="5">
-        <v>37.674460156742072</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>37.674479538166537</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>5.4820439350000001</v>
+        <v>5.4820441373</v>
       </c>
       <c r="C252" s="5">
-        <v>-5.3696761999999509E-2</v>
+        <v>-5.3696581199999649E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-11.03866835192051</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-11.038633103539318</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>5.4272662157999996</v>
+        <v>5.4272663443000004</v>
       </c>
       <c r="C253" s="5">
-        <v>-5.4777719200000519E-2</v>
+        <v>-5.4777792999999519E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-11.353139898669761</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-11.353153967508977</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>5.4673262935000002</v>
+        <v>5.4673264141000004</v>
       </c>
       <c r="C254" s="5">
-        <v>4.006007770000064E-2</v>
+        <v>4.0060069799999987E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>9.2260993680608028</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>9.2260972467615332</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>5.4354159407999996</v>
+        <v>5.4354160114000001</v>
       </c>
       <c r="C255" s="5">
-        <v>-3.1910352700000644E-2</v>
+        <v>-3.191040270000034E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>-6.7833521869285596</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-6.783362331987397</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>5.5188977624</v>
+        <v>5.5188977164999997</v>
       </c>
       <c r="C256" s="5">
-        <v>8.3481821600000394E-2</v>
+        <v>8.3481705099999637E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>20.070074822952666</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>20.070044124739916</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>5.4062709738999999</v>
+        <v>5.4062709033000003</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.11262678850000007</v>
+        <v>-0.11262681319999945</v>
       </c>
       <c r="D257" s="5">
-        <v>-21.918970629657409</v>
+        <v>-21.918975072808877</v>
       </c>
       <c r="E257" s="5">
-        <v>7.7706521220462843</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>7.7706510132985684</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>5.3568499301000001</v>
+        <v>5.3568498050000004</v>
       </c>
       <c r="C258" s="5">
-        <v>-4.9421043799999786E-2</v>
+        <v>-4.9421098299999855E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-10.434646684399107</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-10.434657748623188</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>5.3733665908999999</v>
+        <v>5.3733664275999997</v>
       </c>
       <c r="C259" s="5">
-        <v>1.6516660799999805E-2</v>
+        <v>1.6516622599999309E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>3.7633272857523492</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>3.7633185231216393</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>5.3872693133</v>
+        <v>5.3872691138000004</v>
       </c>
       <c r="C260" s="5">
-        <v>1.3902722400000123E-2</v>
+        <v>1.390268620000068E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>3.1493729456086861</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>3.1493647252836654</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>5.4154506179000004</v>
+        <v>5.4154503830999996</v>
       </c>
       <c r="C261" s="5">
-        <v>2.8181304600000345E-2</v>
+        <v>2.8181269299999201E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>6.4611022630155057</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>6.4610941817514256</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>5.3901202111000002</v>
+        <v>5.3901200230999997</v>
       </c>
       <c r="C262" s="5">
-        <v>-2.5330406800000205E-2</v>
+        <v>-2.5330359999999885E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-5.4707500078166831</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-5.4707403898830442</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>5.4653815556999996</v>
+        <v>5.4653814979000002</v>
       </c>
       <c r="C263" s="5">
-        <v>7.5261344599999447E-2</v>
+        <v>7.526147480000045E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>18.103951969355858</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>18.103986412685668</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>5.4804755916000003</v>
+        <v>5.4804758945999996</v>
       </c>
       <c r="C264" s="5">
-        <v>1.5094035900000691E-2</v>
+        <v>1.5094396699999457E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>3.3649104115327733</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>3.3649921064285326</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>5.5333133406000004</v>
+        <v>5.5333141179999998</v>
       </c>
       <c r="C265" s="5">
-        <v>5.2837749000000045E-2</v>
+        <v>5.2838223400000217E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>12.202929314212563</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>12.203044040378641</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>5.5549803056</v>
+        <v>5.5549810474000001</v>
       </c>
       <c r="C266" s="5">
-        <v>2.1666964999999649E-2</v>
+        <v>2.1666929400000257E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>4.8014068914942643</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>4.8013981426874519</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>5.5302471050999999</v>
+        <v>5.5302473234000002</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.4733200500000052E-2</v>
+        <v>-2.4733723999999846E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-5.2140073817428467</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-5.214114373072265</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>5.5050263417999998</v>
+        <v>5.5050264152999997</v>
       </c>
       <c r="C268" s="5">
-        <v>-2.5220763300000115E-2</v>
+        <v>-2.522090810000055E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-5.3374123146247783</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-5.3374419883746915</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>5.5740119420000003</v>
+        <v>5.5740106722</v>
       </c>
       <c r="C269" s="5">
-        <v>6.8985600200000441E-2</v>
+        <v>6.8984256900000318E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>16.118634681878351</v>
+        <v>16.118298646205066</v>
       </c>
       <c r="E269" s="5">
-        <v>3.1027110721939088</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.1026889310635797</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>5.6507720651</v>
+        <v>5.6507719345999998</v>
       </c>
       <c r="C270" s="5">
-        <v>7.6760123099999689E-2</v>
+        <v>7.6761262399999808E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>17.836202070423269</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>17.836491542046119</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>5.6852761005000003</v>
+        <v>5.6852758139999997</v>
       </c>
       <c r="C271" s="5">
-        <v>3.4504035400000355E-2</v>
+        <v>3.4503879399999882E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>7.5784428073379484</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>7.5784075657525651</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>5.7992471623000004</v>
+        <v>5.7992466913999996</v>
       </c>
       <c r="C272" s="5">
-        <v>0.11397106180000005</v>
+        <v>0.11397087739999989</v>
       </c>
       <c r="D272" s="5">
-        <v>26.893885520440584</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>26.893838610014132</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>5.7240630314000001</v>
+        <v>5.7240625070000002</v>
       </c>
       <c r="C273" s="5">
-        <v>-7.5184130900000312E-2</v>
+        <v>-7.518418439999941E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-14.494615326245164</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-14.494626010709489</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>5.8003736701999999</v>
+        <v>5.8003733125999997</v>
       </c>
       <c r="C274" s="5">
-        <v>7.6310638799999886E-2</v>
+        <v>7.6310805599999476E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>17.224605725364796</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>17.224647872844567</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>5.7906940342000004</v>
+        <v>5.7906940418000001</v>
       </c>
       <c r="C275" s="5">
-        <v>-9.6796359999995474E-3</v>
+        <v>-9.6792707999995287E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>-1.9842759617423322</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-1.984201904578009</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>5.8808440978999998</v>
+        <v>5.8808448090000001</v>
       </c>
       <c r="C276" s="5">
-        <v>9.015006369999945E-2</v>
+        <v>9.0150767199999926E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>20.367315297191556</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>20.367488056514539</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>5.9357978055</v>
+        <v>5.9357996211000001</v>
       </c>
       <c r="C277" s="5">
-        <v>5.4953707600000179E-2</v>
+        <v>5.4954812100000083E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>11.808080260220443</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>11.80832841391959</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>5.9446124518000003</v>
+        <v>5.9446141259000003</v>
       </c>
       <c r="C278" s="5">
-        <v>8.8146463000002839E-3</v>
+        <v>8.8145048000001225E-3</v>
       </c>
       <c r="D278" s="5">
-        <v>1.7966240089651642</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>1.7965943780826832</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>6.0219783898000001</v>
+        <v>6.0219788594999999</v>
       </c>
       <c r="C279" s="5">
-        <v>7.7365937999999801E-2</v>
+        <v>7.7364733599999624E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>16.785184240160291</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>16.784898884768108</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>5.9895664747000001</v>
+        <v>5.9895665482</v>
       </c>
       <c r="C280" s="5">
-        <v>-3.2411915099999966E-2</v>
+        <v>-3.2412311299999885E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-6.2709190089726867</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-6.2709929345106774</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>6.0439128876000003</v>
+        <v>6.0439101260000001</v>
       </c>
       <c r="C281" s="5">
-        <v>5.4346412900000196E-2</v>
+        <v>5.4343577800000098E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>11.448360067865003</v>
+        <v>11.447732578837932</v>
       </c>
       <c r="E281" s="5">
-        <v>8.4302106003632851</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>8.4301857573325414</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>6.0439905734000003</v>
+        <v>6.0439901397</v>
       </c>
       <c r="C282" s="5">
-        <v>7.768580000000469E-5</v>
+        <v>8.0013699999881283E-5</v>
       </c>
       <c r="D282" s="5">
-        <v>1.5425363067711473E-2</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>1.5887633924549505E-2</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>5.9999865329000004</v>
+        <v>5.9999858060999998</v>
       </c>
       <c r="C283" s="5">
-        <v>-4.4004040499999952E-2</v>
+        <v>-4.4004333600000223E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>-8.3952555602163415</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>-8.3953098375323503</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>6.1153396147999999</v>
+        <v>6.1153385747</v>
       </c>
       <c r="C284" s="5">
-        <v>0.11535308189999949</v>
+        <v>0.11535276860000021</v>
       </c>
       <c r="D284" s="5">
-        <v>25.673485239450279</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>25.673411423544025</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>5.9328134106999997</v>
+        <v>5.9328123851000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.1825262041000002</v>
+        <v>-0.18252618959999989</v>
       </c>
       <c r="D285" s="5">
-        <v>-30.484554344566938</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-30.48455667076302</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>5.9039961510000003</v>
+        <v>5.9039953154999996</v>
       </c>
       <c r="C286" s="5">
-        <v>-2.8817259699999376E-2</v>
+        <v>-2.8817069600000522E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-5.6755003004772426</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-5.6754648101997596</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>5.9058581066000002</v>
+        <v>5.9058577068</v>
       </c>
       <c r="C287" s="5">
-        <v>1.8619555999999093E-3</v>
+        <v>1.8623913000004322E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>0.37910363050246421</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>0.37919254895844023</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>5.7855637026000002</v>
+        <v>5.7855640821999996</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.12029440400000002</v>
+        <v>-0.12029362460000037</v>
       </c>
       <c r="D288" s="5">
-        <v>-21.881830859305651</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-21.881705894744165</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>5.8327453028000003</v>
+        <v>5.8327532308999999</v>
       </c>
       <c r="C289" s="5">
-        <v>4.7181600200000062E-2</v>
+        <v>4.7189148700000239E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>10.237154299708306</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>10.238865582590527</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>5.8382391588000004</v>
+        <v>5.8382412051000001</v>
       </c>
       <c r="C290" s="5">
-        <v>5.4938560000001857E-3</v>
+        <v>5.4879742000002452E-3</v>
       </c>
       <c r="D290" s="5">
-        <v>1.1361523682124508</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>1.1349281352441398</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>5.8214967826999997</v>
+        <v>5.8214970981</v>
       </c>
       <c r="C291" s="5">
-        <v>-1.6742376100000733E-2</v>
+        <v>-1.6744107000000064E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-3.3874905382893172</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-3.3878340774052496</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>5.8718724126000001</v>
+        <v>5.8718721467000003</v>
       </c>
       <c r="C292" s="5">
-        <v>5.037562990000044E-2</v>
+        <v>5.0375048600000305E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>10.892808735668314</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>10.892676380051626</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>5.7171889158999996</v>
+        <v>5.7171842212000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.15468349670000059</v>
+        <v>-0.15468792550000021</v>
       </c>
       <c r="D293" s="5">
-        <v>-27.410936779717499</v>
+        <v>-27.411612614394787</v>
       </c>
       <c r="E293" s="5">
-        <v>-5.405835222581123</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-5.405869676891351</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>5.6447812086000004</v>
+        <v>5.6447797420999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-7.2407707299999124E-2</v>
+        <v>-7.2404479100000252E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-14.182700586653008</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-14.182122493856752</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>5.7141376782000002</v>
+        <v>5.7141354767000001</v>
       </c>
       <c r="C295" s="5">
-        <v>6.9356469599999748E-2</v>
+        <v>6.9355734600000218E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>15.782531826110336</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>15.782357492442301</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>5.5346715974</v>
+        <v>5.5346686907000002</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.17946608080000015</v>
+        <v>-0.17946678599999988</v>
       </c>
       <c r="D296" s="5">
-        <v>-31.814209415589101</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>-31.814323892175654</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>5.5352573759999997</v>
+        <v>5.5352549718999997</v>
       </c>
       <c r="C297" s="5">
-        <v>5.8577859999964232E-4</v>
+        <v>5.8628119999948325E-4</v>
       </c>
       <c r="D297" s="5">
-        <v>0.12707956315503033</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>0.12718872821406713</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>5.5086680406999999</v>
+        <v>5.5086664277999997</v>
       </c>
       <c r="C298" s="5">
-        <v>-2.6589335299999739E-2</v>
+        <v>-2.65885441E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-5.6144757304748216</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-5.614315427666039</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>5.4096135259000002</v>
+        <v>5.4096134661999997</v>
       </c>
       <c r="C299" s="5">
-        <v>-9.9054514799999716E-2</v>
+        <v>-9.9052961599999989E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-19.566744417057524</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-19.566472464776862</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>5.3862450362000001</v>
+        <v>5.3862467978000002</v>
       </c>
       <c r="C300" s="5">
-        <v>-2.3368489700000161E-2</v>
+        <v>-2.3366668399999568E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-5.0623645866371696</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-5.0619794149549087</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>5.3222770441999998</v>
+        <v>5.3222926389999996</v>
       </c>
       <c r="C301" s="5">
-        <v>-6.3967992000000251E-2</v>
+        <v>-6.3954158800000549E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-13.356408346929305</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-13.3537018641399</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>5.3308746997999998</v>
+        <v>5.3308791122999999</v>
       </c>
       <c r="C302" s="5">
-        <v>8.5976556000000315E-3</v>
+        <v>8.5864733000002857E-3</v>
       </c>
       <c r="D302" s="5">
-        <v>1.9558071964371093</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>1.9532350429451562</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>5.5248030202000002</v>
+        <v>5.5248058646000002</v>
       </c>
       <c r="C303" s="5">
-        <v>0.19392832040000041</v>
+        <v>0.19392675230000034</v>
       </c>
       <c r="D303" s="5">
-        <v>53.539416004211262</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>53.538839526389694</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>5.4599641206999996</v>
+        <v>5.4599661648</v>
       </c>
       <c r="C304" s="5">
-        <v>-6.4838899500000657E-2</v>
+        <v>-6.4839699800000261E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-13.208761692185167</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-13.208907982588535</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>5.5052980962999998</v>
+        <v>5.5052820674999996</v>
       </c>
       <c r="C305" s="5">
-        <v>4.5333975600000187E-2</v>
+        <v>4.5315902699999633E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>10.43140847877002</v>
+        <v>10.427054157157523</v>
       </c>
       <c r="E305" s="5">
-        <v>-3.7062063667463008</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>-3.7064076563116832</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>5.4534455531999999</v>
+        <v>5.4534444184000002</v>
       </c>
       <c r="C306" s="5">
-        <v>-5.185254309999987E-2</v>
+        <v>-5.1837649099999439E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-10.73489889480086</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-10.732002975594035</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>5.4284996596999999</v>
+        <v>5.4284938370000004</v>
       </c>
       <c r="C307" s="5">
-        <v>-2.4945893499999983E-2</v>
+        <v>-2.4950581399999727E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-5.3531856534758777</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-5.3541675470744954</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>5.3554010259</v>
+        <v>5.3553927117000004</v>
       </c>
       <c r="C308" s="5">
-        <v>-7.3098633799999924E-2</v>
+        <v>-7.3101125300000014E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-15.014234599428477</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-15.014723986098556</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>5.3311397381000001</v>
+        <v>5.3311351068999997</v>
       </c>
       <c r="C309" s="5">
-        <v>-2.426128779999992E-2</v>
+        <v>-2.4257604800000721E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-5.3028680906593406</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-5.3020910607901701</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>5.3069270998000002</v>
+        <v>5.3069257953999998</v>
       </c>
       <c r="C310" s="5">
-        <v>-2.4212638299999867E-2</v>
+        <v>-2.4209311499999941E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-5.3159846581919856</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-5.315276893643861</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>5.3025008713000004</v>
+        <v>5.3025045508000002</v>
       </c>
       <c r="C311" s="5">
-        <v>-4.4262284999998514E-3</v>
+        <v>-4.4212445999995964E-3</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.99627837296530908</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-0.99516194970337146</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>5.2789952801000002</v>
+        <v>5.2790032192999998</v>
       </c>
       <c r="C312" s="5">
-        <v>-2.3505591200000175E-2</v>
+        <v>-2.3501331500000333E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-5.1917125594785336</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-5.1907910141198226</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>5.2106503579999996</v>
+        <v>5.2106783225999997</v>
       </c>
       <c r="C313" s="5">
-        <v>-6.8344922100000538E-2</v>
+        <v>-6.8324896700000082E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-14.476019854219235</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-14.472055336008417</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>5.2282426622999996</v>
+        <v>5.2282517178000001</v>
       </c>
       <c r="C314" s="5">
-        <v>1.7592304299999917E-2</v>
+        <v>1.7573395200000341E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>4.1275501850887242</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>4.1230085307482733</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>5.1316292313999998</v>
+        <v>5.1316329087000003</v>
       </c>
       <c r="C315" s="5">
-        <v>-9.6613430899999742E-2</v>
+        <v>-9.6618809099999758E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-20.054429707340525</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-20.055403859475529</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>5.1554673419999997</v>
+        <v>5.1554664413999998</v>
       </c>
       <c r="C316" s="5">
-        <v>2.3838110599999851E-2</v>
+        <v>2.3833532699999438E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>5.7190463936235947</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>5.7179156924495933</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>5.1059657552999997</v>
+        <v>5.1059319567000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-4.9501586699999933E-2</v>
+        <v>-4.9534484699999659E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-10.93269907539317</v>
+        <v>-10.939587024965981</v>
       </c>
       <c r="E317" s="5">
-        <v>-7.2536006954534109</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-7.2539445918226697</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>5.0652064103000001</v>
+        <v>5.0652012424999997</v>
       </c>
       <c r="C318" s="5">
-        <v>-4.0759344999999669E-2</v>
+        <v>-4.0730714200000406E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-9.1696472336486821</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-9.1635441007010048</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>5.0359077938999999</v>
+        <v>5.0358964979999996</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.9298616400000199E-2</v>
+        <v>-2.9304744500000091E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-6.724526484683901</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-6.725895182532815</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>5.0659383762000001</v>
+        <v>5.0659248934000001</v>
       </c>
       <c r="C320" s="5">
-        <v>3.0030582300000219E-2</v>
+        <v>3.0028395400000463E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>7.3953789139293402</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>7.3948397157971968</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>5.1274925148000001</v>
+        <v>5.1274874072000003</v>
       </c>
       <c r="C321" s="5">
-        <v>6.155413860000003E-2</v>
+        <v>6.1562513800000218E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>15.595676152919214</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>15.597986254977659</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>5.1101662632</v>
+        <v>5.1101653091000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.732625160000012E-2</v>
+        <v>-1.7322098100000183E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.9803883718305455</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-3.9794557311426115</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>5.0899685412000002</v>
+        <v>5.0899834279</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.0197721999999807E-2</v>
+        <v>-2.0181881200000085E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.6411922911375196</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-4.6376318141414297</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>5.0676431025999999</v>
+        <v>5.0676492496999996</v>
       </c>
       <c r="C324" s="5">
-        <v>-2.2325438600000247E-2</v>
+        <v>-2.2334178200000387E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-5.1382617725661772</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-5.1402102510165744</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>5.0983680876999999</v>
+        <v>5.098468896</v>
       </c>
       <c r="C325" s="5">
-        <v>3.0724985099999991E-2</v>
+        <v>3.0819646300000336E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>7.52315243002315</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>7.5471019512708848</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>5.0225228462000002</v>
+        <v>5.0225177589000003</v>
       </c>
       <c r="C326" s="5">
-        <v>-7.5845241499999716E-2</v>
+        <v>-7.5951137099999677E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>-16.461089699221965</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>-16.481923739372149</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>4.9370283767999998</v>
+        <v>4.9370121579999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-8.5494469400000384E-2</v>
+        <v>-8.5505600900000367E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-18.618736133069046</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-18.620955117529171</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>4.9665270550000002</v>
+        <v>4.9665019045000003</v>
       </c>
       <c r="C328" s="5">
-        <v>2.9498678200000406E-2</v>
+        <v>2.9489746500000358E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>7.410363449319668</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>7.4080706387394057</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>4.9176541874000002</v>
+        <v>4.9175858743000003</v>
       </c>
       <c r="C329" s="5">
-        <v>-4.8872867600000092E-2</v>
+        <v>-4.8916030200000016E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-11.189940734476945</v>
+        <v>-11.199347866589516</v>
       </c>
       <c r="E329" s="5">
-        <v>-3.688069543054262</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-3.6887699248097539</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>4.9783260485999996</v>
+        <v>4.9783070815999997</v>
       </c>
       <c r="C330" s="5">
-        <v>6.0671861199999455E-2</v>
+        <v>6.0721207299999413E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>15.852180798753457</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>15.866197314266239</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>4.9342543602999998</v>
+        <v>4.9342415347999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-4.4071688299999856E-2</v>
+        <v>-4.4065546799999744E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-10.120973024805501</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-10.119667280692967</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>5.0632881359999997</v>
+        <v>5.0632869642999996</v>
       </c>
       <c r="C332" s="5">
-        <v>0.12903377569999996</v>
+        <v>0.12904542949999964</v>
       </c>
       <c r="D332" s="5">
-        <v>36.311754106940739</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>36.315627385282468</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>4.9225977622999997</v>
+        <v>4.9225944319000003</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.14069037370000004</v>
+        <v>-0.14069253239999924</v>
       </c>
       <c r="D333" s="5">
-        <v>-28.691633159969431</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-28.692014067708072</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>4.9105111542</v>
+        <v>4.9105219754</v>
       </c>
       <c r="C334" s="5">
-        <v>-1.2086608099999729E-2</v>
+        <v>-1.2072456500000328E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-2.9069322551569798</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-2.9035763902919842</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>4.8778055730999998</v>
+        <v>4.8778465285000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-3.2705581100000103E-2</v>
+        <v>-3.2675446899999905E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-7.7060136881724528</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-7.6991549987441843</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>4.8570794649</v>
+        <v>4.8570967408000003</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.0726108199999871E-2</v>
+        <v>-2.07497876999998E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.9813885387385071</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-4.9869063722961187</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>4.8899126592000002</v>
+        <v>4.8901000073000001</v>
       </c>
       <c r="C337" s="5">
-        <v>3.2833194300000201E-2</v>
+        <v>3.3003266499999739E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>8.4203284320930614</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>8.4655564287048346</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>4.8248417334999996</v>
+        <v>4.8248434393000004</v>
       </c>
       <c r="C338" s="5">
-        <v>-6.5070925700000615E-2</v>
+        <v>-6.5256567999999682E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-14.850198648453683</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-14.888976129674447</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>4.8423534799999999</v>
+        <v>4.8423333209999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.7511746500000314E-2</v>
+        <v>1.7489881699999543E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>4.4433998070112501</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>4.4377391963949409</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>4.7851904577999997</v>
+        <v>4.7850166636000004</v>
       </c>
       <c r="C340" s="5">
-        <v>-5.7163022200000135E-2</v>
+        <v>-5.7316657399999471E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-13.281277388813329</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-13.314734065519962</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>4.7390133667000001</v>
+        <v>4.7389172982999996</v>
       </c>
       <c r="C341" s="5">
-        <v>-4.6177091099999679E-2</v>
+        <v>-4.6099365300000805E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-10.98473942361078</v>
+        <v>-10.967595761444148</v>
       </c>
       <c r="E341" s="5">
-        <v>-3.6326430019766986</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>-3.6332578742294674</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>4.5851636161</v>
+        <v>4.5851114269000002</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.15384975060000006</v>
+        <v>-0.15380587139999946</v>
       </c>
       <c r="D342" s="5">
-        <v>-32.701893222349213</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-32.694713666368578</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>4.4181590038999996</v>
+        <v>4.4181104383000003</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.1670046122000004</v>
+        <v>-0.1670009885999999</v>
       </c>
       <c r="D343" s="5">
-        <v>-35.932460182088413</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-35.932160404610677</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>4.4438716520000003</v>
+        <v>4.4438346964999997</v>
       </c>
       <c r="C344" s="5">
-        <v>2.5712648100000735E-2</v>
+        <v>2.5724258199999461E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>7.2116518792535222</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>7.2150950204406872</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>4.5212230834999998</v>
+        <v>4.5214034757999997</v>
       </c>
       <c r="C345" s="5">
-        <v>7.7351431499999457E-2</v>
+        <v>7.7568779299999946E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>23.007941107902742</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>23.07913060481166</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>4.5127882496999998</v>
+        <v>4.5128787488000004</v>
       </c>
       <c r="C346" s="5">
-        <v>-8.4348337999999856E-3</v>
+        <v>-8.5247269999992881E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>-2.2159015980965369</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>-2.2391845306226066</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>4.5692809813000004</v>
+        <v>4.5693047657000001</v>
       </c>
       <c r="C347" s="5">
-        <v>5.6492731600000567E-2</v>
+        <v>5.6426016899999709E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>16.100719532014264</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>16.080034385039976</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>4.5489169112000001</v>
+        <v>4.5489198308000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-2.0364070100000298E-2</v>
+        <v>-2.038493490000004E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-5.2189165833973377</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-5.2241067820274374</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>4.4879693342999998</v>
+        <v>4.4882259685000001</v>
       </c>
       <c r="C349" s="5">
-        <v>-6.09475769000003E-2</v>
+        <v>-6.0693862299999957E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-14.944477177459724</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-14.886749899764951</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>4.5322594528</v>
+        <v>4.5322629496999998</v>
       </c>
       <c r="C350" s="5">
-        <v>4.4290118500000197E-2</v>
+        <v>4.4036981199999659E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>12.506753243953316</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>12.430621608661818</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>4.5448344904000004</v>
+        <v>4.5448055403999996</v>
       </c>
       <c r="C351" s="5">
-        <v>1.2575037600000449E-2</v>
+        <v>1.2542590699999856E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>3.3807560795850344</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>3.3718970012926786</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>4.5076053810000003</v>
+        <v>4.5072732792999997</v>
       </c>
       <c r="C352" s="5">
-        <v>-3.7229109400000127E-2</v>
+        <v>-3.7532261099999964E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-9.3988315542095631</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-9.4719809540470656</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>4.5612459321000003</v>
+        <v>4.5611068435000002</v>
       </c>
       <c r="C353" s="5">
-        <v>5.3640551099999989E-2</v>
+        <v>5.3833564200000517E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>15.252725577010473</v>
+        <v>15.312466706221194</v>
       </c>
       <c r="E353" s="5">
-        <v>-3.7511486219712342</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>-3.7521324726174421</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>4.5983892065000003</v>
+        <v>4.5982804652000002</v>
       </c>
       <c r="C354" s="5">
-        <v>3.7143274399999981E-2</v>
+        <v>3.7173621700000048E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>10.221636826103421</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>10.230692186413236</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>4.5948732596999999</v>
+        <v>4.5947482021999999</v>
       </c>
       <c r="C355" s="5">
-        <v>-3.5159468000003358E-3</v>
+        <v>-3.532263000000313E-3</v>
       </c>
       <c r="D355" s="5">
-        <v>-0.91367613488134714</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>-0.91791988347041942</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>4.6173592811999997</v>
+        <v>4.6172218597999999</v>
       </c>
       <c r="C356" s="5">
-        <v>2.2486021499999786E-2</v>
+        <v>2.2473657599999974E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>6.033130562524569</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>6.0298920683197421</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>4.6103530098999999</v>
+        <v>4.6109121031000004</v>
       </c>
       <c r="C357" s="5">
-        <v>-7.0062712999998666E-3</v>
+        <v>-6.309756699999447E-3</v>
       </c>
       <c r="D357" s="5">
-        <v>-1.805732053278386</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-1.6276143388467945</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>4.6121779782000001</v>
+        <v>4.6124327751000003</v>
       </c>
       <c r="C358" s="5">
-        <v>1.8249683000002292E-3</v>
+        <v>1.5206719999998342E-3</v>
       </c>
       <c r="D358" s="5">
-        <v>0.47604512669419119</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>0.39647687965114198</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>4.5557862141000003</v>
+        <v>4.5556721640999998</v>
       </c>
       <c r="C359" s="5">
-        <v>-5.6391764099999797E-2</v>
+        <v>-5.6760611000000516E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-13.724528976910477</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-13.807600462084768</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>4.5453186581000002</v>
+        <v>4.5451987018000004</v>
       </c>
       <c r="C360" s="5">
-        <v>-1.0467556000000044E-2</v>
+        <v>-1.0473462299999348E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-2.7225909256517911</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-2.7241751082932142</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>4.7940634982999999</v>
+        <v>4.7944631732999996</v>
       </c>
       <c r="C361" s="5">
-        <v>0.24874484019999965</v>
+        <v>0.2492644714999992</v>
       </c>
       <c r="D361" s="5">
-        <v>89.5279899682956</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>89.777778213629517</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>4.7497160579999997</v>
+        <v>4.7498034545000003</v>
       </c>
       <c r="C362" s="5">
-        <v>-4.4347440300000152E-2</v>
+        <v>-4.4659718799999304E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-10.552874119267042</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-10.622578205134104</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>4.7553789297</v>
+        <v>4.7553156864000004</v>
       </c>
       <c r="C363" s="5">
-        <v>5.6628717000002382E-3</v>
+        <v>5.512231900000053E-3</v>
       </c>
       <c r="D363" s="5">
-        <v>1.4401248391923804</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>1.4015448397494801</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>4.7266081308999999</v>
+        <v>4.7261128567000004</v>
       </c>
       <c r="C364" s="5">
-        <v>-2.8770798800000108E-2</v>
+        <v>-2.9202829699999988E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-7.0234081323804372</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-7.1254296569759905</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>4.783547628</v>
+        <v>4.7833611665999998</v>
       </c>
       <c r="C365" s="5">
-        <v>5.6939497100000125E-2</v>
+        <v>5.7248309899999406E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>15.453221732081058</v>
+        <v>15.544432453688106</v>
       </c>
       <c r="E365" s="5">
-        <v>4.8737055446964606</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>4.8728155407438578</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>4.8064546511000001</v>
+        <v>4.8062435104999999</v>
       </c>
       <c r="C366" s="5">
-        <v>2.2907023100000146E-2</v>
+        <v>2.2882343900000102E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>5.9002438292666159</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>5.893954777326682</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>4.7699291476000001</v>
+        <v>4.7696659281000002</v>
       </c>
       <c r="C367" s="5">
-        <v>-3.6525503500000056E-2</v>
+        <v>-3.6577582399999642E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-8.7474629268166737</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-8.7597867816929469</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>4.6822040710000001</v>
+        <v>4.6819150749</v>
       </c>
       <c r="C368" s="5">
-        <v>-8.7725076599999952E-2</v>
+        <v>-8.7750853200000201E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-19.968506462785886</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-19.974786619760799</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>4.2935561815999996</v>
+        <v>4.2945147481000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.3886478894000005</v>
+        <v>-0.38740032679999992</v>
       </c>
       <c r="D369" s="5">
-        <v>-64.648996875685029</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-64.527908101518989</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>4.3179493639000004</v>
+        <v>4.3184498815000003</v>
       </c>
       <c r="C370" s="5">
-        <v>2.439318230000076E-2</v>
+        <v>2.3935133400000197E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>7.0347355976113635</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>6.8969765662611593</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>4.2487438533999997</v>
+        <v>4.2486025532999996</v>
       </c>
       <c r="C371" s="5">
-        <v>-6.9205510500000678E-2</v>
+        <v>-6.9847328200000725E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>-17.624881876228482</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-17.772201111256436</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>4.1439605163</v>
+        <v>4.1438055340000002</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.10478333709999976</v>
+        <v>-0.10479701929999941</v>
       </c>
       <c r="D372" s="5">
-        <v>-25.892747220576993</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-25.896431262406704</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>4.2948347804999996</v>
+        <v>4.2953952841999996</v>
       </c>
       <c r="C373" s="5">
-        <v>0.15087426419999961</v>
+        <v>0.15158975019999943</v>
       </c>
       <c r="D373" s="5">
-        <v>53.592578732935458</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>53.902345708855883</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>4.4653317074999999</v>
+        <v>4.4654395979999997</v>
       </c>
       <c r="C374" s="5">
-        <v>0.1704969270000003</v>
+        <v>0.17004431380000007</v>
       </c>
       <c r="D374" s="5">
-        <v>59.546460788542731</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>59.343003413632879</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>4.4660090215999997</v>
+        <v>4.465786864</v>
       </c>
       <c r="C375" s="5">
-        <v>6.7731409999982617E-4</v>
+        <v>3.472660000003458E-4</v>
       </c>
       <c r="D375" s="5">
-        <v>0.18217130996205366</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>9.3360905837602814E-2</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>4.5451980220000001</v>
+        <v>4.5445315425999997</v>
       </c>
       <c r="C376" s="5">
-        <v>7.9189000400000431E-2</v>
+        <v>7.8744678599999673E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>23.48055012162822</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>23.337051631566673</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>4.4040141206000003</v>
+        <v>4.4036561704999997</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.14118390139999981</v>
+        <v>-0.14087537210000001</v>
       </c>
       <c r="D377" s="5">
-        <v>-31.522053982939891</v>
+        <v>-31.468321787108479</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.9341429607272973</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-7.9380373522974672</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>4.4167879891000004</v>
+        <v>4.4163885460000003</v>
       </c>
       <c r="C378" s="5">
-        <v>1.2773868500000063E-2</v>
+        <v>1.2732375500000614E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>3.5366726822859906</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>3.5252924274917774</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>4.4524240006999998</v>
+        <v>4.4520028819000004</v>
       </c>
       <c r="C379" s="5">
-        <v>3.5636011599999406E-2</v>
+        <v>3.5614335900000071E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>10.123382925143254</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>10.117905738204103</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>4.4536327386999996</v>
+        <v>4.4532549844</v>
       </c>
       <c r="C380" s="5">
-        <v>1.208737999999876E-3</v>
+        <v>1.25210249999963E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>0.32626122939578561</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>0.3380162574385448</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>4.3705136138</v>
+        <v>4.3718213072000003</v>
       </c>
       <c r="C381" s="5">
-        <v>-8.3119124899999619E-2</v>
+        <v>-8.1433677199999721E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-20.234164481171433</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-19.865768442761333</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>4.6253746739999997</v>
+        <v>4.6263153179999996</v>
       </c>
       <c r="C382" s="5">
-        <v>0.25486106019999966</v>
+        <v>0.25449401079999934</v>
       </c>
       <c r="D382" s="5">
-        <v>97.411882014400206</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>97.185024919488598</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>4.5368032051</v>
+        <v>4.5369672905999998</v>
       </c>
       <c r="C383" s="5">
-        <v>-8.8571468899999672E-2</v>
+        <v>-8.9348027399999808E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-20.70673956109562</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-20.86565349569134</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>4.6431873211000001</v>
+        <v>4.6432220831000004</v>
       </c>
       <c r="C384" s="5">
-        <v>0.10638411600000008</v>
+        <v>0.10625479250000058</v>
       </c>
       <c r="D384" s="5">
-        <v>32.067259246509309</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>32.021814238098578</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>4.6934809189999998</v>
+        <v>4.6941442189</v>
       </c>
       <c r="C385" s="5">
-        <v>5.0293597899999654E-2</v>
+        <v>5.0922135799999602E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>13.80103740922609</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>13.98394009865731</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>4.7831940382999996</v>
+        <v>4.7831172538000004</v>
       </c>
       <c r="C386" s="5">
-        <v>8.9713119299999811E-2</v>
+        <v>8.8973034900000414E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>25.509127356926609</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>25.272339396685251</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>4.8757212794000004</v>
+        <v>4.8749420953999998</v>
       </c>
       <c r="C387" s="5">
-        <v>9.2527241100000879E-2</v>
+        <v>9.1824841599999374E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>25.849201742417605</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>25.632270905409893</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>4.9527019638000001</v>
+        <v>4.9514315592000004</v>
       </c>
       <c r="C388" s="5">
-        <v>7.698068439999961E-2</v>
+        <v>7.6489463800000657E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>20.681271951469892</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>20.541287802966934</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>5.1198575076999999</v>
+        <v>5.1200539558999996</v>
       </c>
       <c r="C389" s="5">
-        <v>0.16715554389999987</v>
+        <v>0.16862239669999912</v>
       </c>
       <c r="D389" s="5">
-        <v>48.932046247225692</v>
+        <v>49.460037484747076</v>
       </c>
       <c r="E389" s="5">
-        <v>16.254339052901901</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>16.26824978296748</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>5.2214493175000003</v>
+        <v>5.2208677776999997</v>
       </c>
       <c r="C390" s="5">
-        <v>0.10159180980000038</v>
+        <v>0.10081382180000009</v>
       </c>
       <c r="D390" s="5">
-        <v>26.589682937834237</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>26.362404800756288</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>5.4489702309999997</v>
+        <v>5.4481431895999997</v>
       </c>
       <c r="C391" s="5">
-        <v>0.22752091349999937</v>
+        <v>0.2272754119</v>
       </c>
       <c r="D391" s="5">
-        <v>66.832409049455421</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>66.751529205879393</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>5.6340158809999998</v>
+        <v>5.6323951270999997</v>
       </c>
       <c r="C392" s="5">
-        <v>0.18504565000000017</v>
+        <v>0.18425193750000002</v>
       </c>
       <c r="D392" s="5">
-        <v>49.294421003641716</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>49.051108207729463</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>5.8548099933</v>
+        <v>5.8567055663999996</v>
       </c>
       <c r="C393" s="5">
-        <v>0.22079411230000012</v>
+        <v>0.22431043929999994</v>
       </c>
       <c r="D393" s="5">
-        <v>58.612300196242394</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>59.780334846374174</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>6.0382698039999996</v>
+        <v>6.0401197833999998</v>
       </c>
       <c r="C394" s="5">
-        <v>0.18345981069999961</v>
+        <v>0.18341421700000016</v>
       </c>
       <c r="D394" s="5">
-        <v>44.809317843540256</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>44.779115800587491</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>6.0286889442999998</v>
+        <v>6.0298752447000004</v>
       </c>
       <c r="C395" s="5">
-        <v>-9.5808596999997775E-3</v>
+        <v>-1.0244538699999417E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-1.8874989960735222</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-2.0164192007031345</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>6.0384587566999999</v>
+        <v>6.0396493014999999</v>
       </c>
       <c r="C396" s="5">
-        <v>9.7698124000000774E-3</v>
+        <v>9.774056799999542E-3</v>
       </c>
       <c r="D396" s="5">
-        <v>1.9620909345564153</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>1.9625613263603015</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>5.9814741772</v>
+        <v>5.9834048880999999</v>
       </c>
       <c r="C397" s="5">
-        <v>-5.698457949999991E-2</v>
+        <v>-5.6244413399999971E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-10.754663048304025</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>-10.620063116518462</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>6.0959983313999997</v>
+        <v>6.0974663307999997</v>
       </c>
       <c r="C398" s="5">
-        <v>0.11452415419999973</v>
+        <v>0.11406144269999974</v>
       </c>
       <c r="D398" s="5">
-        <v>25.556525034388855</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>25.433120851671866</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>6.2758514066000002</v>
+        <v>6.2691663075999999</v>
       </c>
       <c r="C399" s="5">
-        <v>0.17985307520000049</v>
+        <v>0.17169997680000026</v>
       </c>
       <c r="D399" s="5">
-        <v>41.753487815908507</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>39.548303173152213</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>6.4565432891999999</v>
+        <v>6.4535765890999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.18069188259999969</v>
+        <v>0.18441028149999994</v>
       </c>
       <c r="D400" s="5">
-        <v>40.581761043331291</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>41.608111556285721</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>6.5241734954000004</v>
+        <v>6.5258254966999996</v>
       </c>
       <c r="C401" s="5">
-        <v>6.7630206200000487E-2</v>
+        <v>7.224890759999969E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>13.319646945773989</v>
+        <v>14.293058517575009</v>
       </c>
       <c r="E401" s="5">
-        <v>27.428809993012159</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>27.456186065775444</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>6.6290353950999998</v>
+        <v>6.6289063322999997</v>
       </c>
       <c r="C402" s="5">
-        <v>0.10486189969999948</v>
+        <v>0.10308083560000014</v>
       </c>
       <c r="D402" s="5">
-        <v>21.08714395479987</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>20.691618713273897</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>6.6587807396000001</v>
+        <v>6.6579806396999999</v>
       </c>
       <c r="C403" s="5">
-        <v>2.9745344500000215E-2</v>
+        <v>2.9074307400000166E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>5.5194505978852781</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>5.3920244436883369</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>6.7335010505000001</v>
+        <v>6.7310055898999996</v>
       </c>
       <c r="C404" s="5">
-        <v>7.4720310900000086E-2</v>
+        <v>7.3024950199999772E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>14.32852761474328</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>13.98536102609178</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>6.7468546970999999</v>
+        <v>6.74943326</v>
       </c>
       <c r="C405" s="5">
-        <v>1.3353646599999713E-2</v>
+        <v>1.8427670100000348E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>2.4059283319728175</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>3.3351972481567183</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>6.6448399897000003</v>
+        <v>6.6477953844000002</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.10201470739999952</v>
+        <v>-0.10163787559999982</v>
       </c>
       <c r="D406" s="5">
-        <v>-16.709006256400915</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-16.646462470013578</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>6.6163251427000001</v>
+        <v>6.6189409911999997</v>
       </c>
       <c r="C407" s="5">
-        <v>-2.8514847000000287E-2</v>
+        <v>-2.8854393200000494E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-5.0297145270205572</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>-5.0859755842917913</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>6.6330702184000003</v>
+        <v>6.6359698398999996</v>
       </c>
       <c r="C408" s="5">
-        <v>1.6745075700000278E-2</v>
+        <v>1.7028848699999877E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>3.0796808293781952</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>3.1313565812208788</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>6.6746030864000003</v>
+        <v>6.6786859660999998</v>
       </c>
       <c r="C409" s="5">
-        <v>4.1532868000000001E-2</v>
+        <v>4.2716126200000204E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>7.7780201717823738</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>8.0038997936261893</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>6.6007989773000002</v>
+        <v>6.6053276815000004</v>
       </c>
       <c r="C410" s="5">
-        <v>-7.3804109100000126E-2</v>
+        <v>-7.3358284599999379E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-12.490995663314642</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-12.412903925309216</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>6.5744440351</v>
+        <v>6.5596977381999997</v>
       </c>
       <c r="C411" s="5">
-        <v>-2.6354942200000231E-2</v>
+        <v>-4.5629943300000697E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-4.6874010853362291</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-7.9818429942041025</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>6.4533557985999996</v>
+        <v>6.4460901412</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.12108823650000033</v>
+        <v>-0.11360759699999967</v>
       </c>
       <c r="D412" s="5">
-        <v>-19.994668735277855</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-18.913126737982367</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>6.4203623063000004</v>
+        <v>6.4221496463000003</v>
       </c>
       <c r="C413" s="5">
-        <v>-3.2993492299999261E-2</v>
+        <v>-2.394049489999972E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-5.9655226828353332</v>
+        <v>-4.3668279189417287</v>
       </c>
       <c r="E413" s="5">
-        <v>-1.5911776284489365</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>-1.5887009306704059</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>6.4282800149000003</v>
+        <v>6.4292813834000002</v>
       </c>
       <c r="C414" s="5">
-        <v>7.9177085999999619E-3</v>
+        <v>7.1317370999999241E-3</v>
       </c>
       <c r="D414" s="5">
-        <v>1.4899408556274363</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>1.3407580271602493</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>6.4763452340000001</v>
+        <v>6.4761147078999999</v>
       </c>
       <c r="C415" s="5">
-        <v>4.8065219099999723E-2</v>
+        <v>4.6833324499999662E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>9.350925612814919</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>9.1001101772854032</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>6.441866675</v>
+        <v>6.4388063533000004</v>
       </c>
       <c r="C416" s="5">
-        <v>-3.4478559000000075E-2</v>
+        <v>-3.7308354599999483E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-6.2047411022303933</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-6.6982099442582266</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>6.4476578764000001</v>
+        <v>6.4513312304000001</v>
       </c>
       <c r="C417" s="5">
-        <v>5.7912014000001122E-3</v>
+        <v>1.2524877099999721E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>1.0841432314595778</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>2.3593968670861942</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>6.4509336569000002</v>
+        <v>6.4553605596999999</v>
       </c>
       <c r="C418" s="5">
-        <v>3.2757805000001028E-3</v>
+        <v>4.0293292999997732E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>0.61137541376024007</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>0.75206794556033074</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>6.5144786427000003</v>
+        <v>6.5189211379999996</v>
       </c>
       <c r="C419" s="5">
-        <v>6.354498580000012E-2</v>
+        <v>6.3560578299999726E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>12.482528197965248</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>12.476727700983247</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>6.5272235735999997</v>
+        <v>6.5323041237000004</v>
       </c>
       <c r="C420" s="5">
-        <v>1.2744930899999396E-2</v>
+        <v>1.3382985700000738E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>2.3731078915778525</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>2.4915413207535986</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>6.4628378088999998</v>
+        <v>6.4696800230999996</v>
       </c>
       <c r="C421" s="5">
-        <v>-6.4385764699999903E-2</v>
+        <v>-6.2624100600000787E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>-11.215486168030765</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-10.916582063597268</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>6.4957615118999996</v>
+        <v>6.5043597119000003</v>
       </c>
       <c r="C422" s="5">
-        <v>3.2923702999999804E-2</v>
+        <v>3.4679688800000719E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>6.2873980706568133</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>6.6254778987256735</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>6.5691211875000004</v>
+        <v>6.5436666684000002</v>
       </c>
       <c r="C423" s="5">
-        <v>7.3359675600000784E-2</v>
+        <v>3.9306956499999934E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>14.426450422479519</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>7.4977583265297687</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>6.5528035729000003</v>
+        <v>6.5408182664999996</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.6317614600000141E-2</v>
+        <v>-2.8484019000005745E-3</v>
       </c>
       <c r="D424" s="5">
-        <v>-2.9403969741378599</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-0.52110094761754766</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>6.6153900106999997</v>
+        <v>6.6164585053999998</v>
       </c>
       <c r="C425" s="5">
-        <v>6.2586437799999395E-2</v>
+        <v>7.5640238900000156E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>12.082972704409745</v>
+        <v>14.794776479963723</v>
       </c>
       <c r="E425" s="5">
-        <v>3.0376432839098078</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.0256046620144916</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>6.5262964115999997</v>
+        <v>6.5288360595999997</v>
       </c>
       <c r="C426" s="5">
-        <v>-8.9093599099999921E-2</v>
+        <v>-8.7622445800000115E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-15.016209308030382</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-14.783823585177281</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>6.3900765977000002</v>
+        <v>6.3909973433999996</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.13621981389999949</v>
+        <v>-0.1378387162000001</v>
       </c>
       <c r="D427" s="5">
-        <v>-22.362555399501439</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-22.590460831988636</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>6.3565653249</v>
+        <v>6.3542212126999997</v>
       </c>
       <c r="C428" s="5">
-        <v>-3.3511272800000214E-2</v>
+        <v>-3.6776130699999854E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-6.114741783661759</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-6.6908321029214957</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>6.4546982822999999</v>
+        <v>6.4594021351000004</v>
       </c>
       <c r="C429" s="5">
-        <v>9.8132957399999832E-2</v>
+        <v>0.10518092240000065</v>
       </c>
       <c r="D429" s="5">
-        <v>20.182486123273513</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>21.775497330590809</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>6.4488300570000003</v>
+        <v>6.4545905397999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-5.8682252999995299E-3</v>
+        <v>-4.8115953000005263E-3</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.0855295295969958</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.89022443636911364</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>6.5126827916999996</v>
+        <v>6.5190350126999999</v>
       </c>
       <c r="C431" s="5">
-        <v>6.3852734699999303E-2</v>
+        <v>6.4444472899999994E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>12.550627875553566</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>12.661465828640917</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>6.5229282184999997</v>
+        <v>6.5302434649999999</v>
       </c>
       <c r="C432" s="5">
-        <v>1.0245426800000068E-2</v>
+        <v>1.1208452300000005E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>1.9041996160736874</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>2.082833455553379</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>6.5597685313999996</v>
+        <v>6.5691631044000003</v>
       </c>
       <c r="C433" s="5">
-        <v>3.6840312899999894E-2</v>
+        <v>3.8919639400000428E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>6.991921884778618</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>7.3910432207089372</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>6.4889948290000001</v>
+        <v>6.5012214728000002</v>
       </c>
       <c r="C434" s="5">
-        <v>-7.0773702399999472E-2</v>
+        <v>-6.7941631600000107E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-12.205571564138085</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-11.728807599061541</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>6.4783791495000003</v>
+        <v>6.5778153987000003</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.0615679499999864E-2</v>
+        <v>7.6593925900000137E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.945573703523007</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>15.09080845801769</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>6.4567810669999997</v>
+        <v>6.5675550847000004</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.1598082500000615E-2</v>
+        <v>-1.0260313999999937E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-3.928097713714207</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-1.85582815207469</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>6.5209971981999999</v>
+        <v>6.5502413387000002</v>
       </c>
       <c r="C437" s="5">
-        <v>6.4216131200000248E-2</v>
+        <v>-1.731374600000013E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>12.609604527815609</v>
+        <v>-3.1180370490274112</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.4268669322190397</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-1.000794709827868</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>6.4863042257999997</v>
+        <v>6.5149487856999997</v>
       </c>
       <c r="C438" s="5">
-        <v>-3.4692972400000244E-2</v>
+        <v>-3.5292553000000559E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>-6.2006972778564702</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-6.2773727803256403</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>6.4949071406999996</v>
+        <v>6.5219670813999997</v>
       </c>
       <c r="C439" s="5">
-        <v>8.6029148999999805E-3</v>
+        <v>7.0182957000000101E-3</v>
       </c>
       <c r="D439" s="5">
-        <v>1.6032456837053566</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>1.300399165544408</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>6.4970112499999999</v>
+        <v>6.5240799570999997</v>
       </c>
       <c r="C440" s="5">
-        <v>2.1041093000002675E-3</v>
+        <v>2.1128756999999609E-3</v>
       </c>
       <c r="D440" s="5">
-        <v>0.38944897592467775</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>0.38944897254360455</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>6.4981253591000003</v>
+        <v>6.5266928011000003</v>
       </c>
       <c r="C441" s="5">
-        <v>1.1141091000004266E-3</v>
+        <v>2.6128440000006137E-3</v>
       </c>
       <c r="D441" s="5">
-        <v>0.20597048463928402</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>0.48165081469953019</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>6.5087361731</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-1.7956628000000308E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-3.2520089391251283</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>