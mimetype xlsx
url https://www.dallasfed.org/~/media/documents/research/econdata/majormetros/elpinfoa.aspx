--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FFE420E0-4C52-4587-8157-4DF497A3A3F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B590244A-B7BF-420A-A580-F57A98E16818}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DFFC7B11-B7B2-43C6-B5AD-2B5DCC2B9556}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0863EF76-53F1-49D7-85C1-EF1119A087DD}"/>
   </bookViews>
   <sheets>
     <sheet name="elpinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02E697F2-4D21-4B3F-8456-89CD9DC48AFF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F27FB2B8-59AF-46C0-AF13-D2047B9DB0F2}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>3.4145909632000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>3.4700066138999999</v>
       </c>
       <c r="C7" s="5">
         <v>5.5415650699999652E-2</v>
       </c>
       <c r="D7" s="5">
         <v>21.310778929416905</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>3.4471401006</v>
       </c>
       <c r="C8" s="5">
         <v>-2.2866513299999891E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-7.6273113771081036</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>3.4843413204</v>
       </c>
       <c r="C9" s="5">
         <v>3.7201219800000018E-2</v>
       </c>
       <c r="D9" s="5">
         <v>13.747295400470595</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>3.5538769227000002</v>
       </c>
       <c r="C10" s="5">
         <v>6.9535602300000221E-2</v>
       </c>
       <c r="D10" s="5">
         <v>26.759438092663324</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>3.5541725269</v>
       </c>
       <c r="C11" s="5">
         <v>2.9560419999974386E-4</v>
       </c>
       <c r="D11" s="5">
         <v>9.9859216253506133E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>3.6168281672</v>
       </c>
       <c r="C12" s="5">
         <v>6.2655640300000037E-2</v>
       </c>
       <c r="D12" s="5">
         <v>23.331055558175095</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>3.5502593153999999</v>
       </c>
       <c r="C13" s="5">
         <v>-6.6568851800000051E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-19.982239461870254</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>3.5959054968999999</v>
       </c>
       <c r="C14" s="5">
         <v>4.5646181499999994E-2</v>
       </c>
       <c r="D14" s="5">
         <v>16.567726972154784</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>3.5928281200000001</v>
       </c>
       <c r="C15" s="5">
         <v>-3.077376899999873E-3</v>
       </c>
       <c r="D15" s="5">
         <v>-1.0221402872440999</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>3.5339903143</v>
       </c>
       <c r="C16" s="5">
         <v>-5.8837805700000079E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-17.974862941336077</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>3.5788882789000001</v>
       </c>
       <c r="C17" s="5">
         <v>4.4897964600000062E-2</v>
       </c>
       <c r="D17" s="5">
         <v>16.357247077503501</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>3.6180680605000002</v>
       </c>
       <c r="C18" s="5">
         <v>3.917978160000013E-2</v>
       </c>
       <c r="D18" s="5">
         <v>13.957546553689371</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>3.5787900548999998</v>
       </c>
       <c r="C19" s="5">
         <v>-3.9278005600000387E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-12.276919325632452</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>3.6551409714999998</v>
       </c>
       <c r="C20" s="5">
         <v>7.6350916600000041E-2</v>
       </c>
       <c r="D20" s="5">
         <v>28.829379822293699</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>3.5769596887000001</v>
       </c>
       <c r="C21" s="5">
         <v>-7.8181282799999696E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-22.85301254711818</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>3.4532685186999998</v>
       </c>
       <c r="C22" s="5">
         <v>-0.12369117000000029</v>
       </c>
       <c r="D22" s="5">
         <v>-34.446536281247731</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>3.5456447677999998</v>
       </c>
       <c r="C23" s="5">
         <v>9.2376249099999974E-2</v>
       </c>
       <c r="D23" s="5">
         <v>37.270897426881923</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>3.6202208642999998</v>
       </c>
       <c r="C24" s="5">
         <v>7.4576096499999966E-2</v>
       </c>
       <c r="D24" s="5">
         <v>28.374314495629839</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>3.6444004792000002</v>
       </c>
       <c r="C25" s="5">
         <v>2.4179614900000423E-2</v>
       </c>
       <c r="D25" s="5">
         <v>8.3159309726710049</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>3.5970848805000002</v>
       </c>
       <c r="C26" s="5">
         <v>-4.7315598700000017E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-14.51398134902383</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>3.4952256322999999</v>
       </c>
       <c r="C27" s="5">
         <v>-0.10185924820000025</v>
       </c>
       <c r="D27" s="5">
         <v>-29.157420294858749</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>3.5286416870999999</v>
       </c>
       <c r="C28" s="5">
         <v>3.3416054799999984E-2</v>
       </c>
       <c r="D28" s="5">
         <v>12.095486716381366</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>3.5784083024000002</v>
       </c>
       <c r="C29" s="5">
         <v>4.9766615300000261E-2</v>
       </c>
       <c r="D29" s="5">
         <v>18.300883216322728</v>
       </c>
       <c r="E29" s="5">
         <v>-1.3411329513401959E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>3.6207692674</v>
       </c>
       <c r="C30" s="5">
         <v>4.2360964999999862E-2</v>
       </c>
       <c r="D30" s="5">
         <v>15.167911503689879</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>3.6952337248</v>
       </c>
       <c r="C31" s="5">
         <v>7.4464457399999961E-2</v>
       </c>
       <c r="D31" s="5">
         <v>27.67114396104806</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>3.6642927407000001</v>
       </c>
       <c r="C32" s="5">
         <v>-3.0940984099999902E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-9.5978015479445293</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>3.5632234408999999</v>
       </c>
       <c r="C33" s="5">
         <v>-0.10106929980000023</v>
       </c>
       <c r="D33" s="5">
         <v>-28.511738736074012</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>3.5509537546000001</v>
       </c>
       <c r="C34" s="5">
         <v>-1.2269686299999805E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-4.0547418958898351</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>3.5326056404999999</v>
       </c>
       <c r="C35" s="5">
         <v>-1.8348114100000146E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-6.027301069257696</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>3.5297525522000002</v>
       </c>
       <c r="C36" s="5">
         <v>-2.8530882999997509E-3</v>
       </c>
       <c r="D36" s="5">
         <v>-0.96487944786650681</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>3.5375068636</v>
       </c>
       <c r="C37" s="5">
         <v>7.7543113999998248E-3</v>
       </c>
       <c r="D37" s="5">
         <v>2.6682981187084787</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>3.6014530452</v>
       </c>
       <c r="C38" s="5">
         <v>6.3946181599999985E-2</v>
       </c>
       <c r="D38" s="5">
         <v>23.983984478288512</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>3.700379737</v>
       </c>
       <c r="C39" s="5">
         <v>9.8926691800000022E-2</v>
       </c>
       <c r="D39" s="5">
         <v>38.427522543165971</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>3.7200471303999998</v>
       </c>
       <c r="C40" s="5">
         <v>1.9667393399999789E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>6.5677449701293744</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5677449701293522</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>3.6763161461</v>
       </c>
       <c r="C41" s="5">
         <v>-4.3730984299999776E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-13.229337361675119</v>
       </c>
       <c r="E41" s="5">
         <v>2.7360724497071498</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>3.6210630328</v>
       </c>
       <c r="C42" s="5">
         <v>-5.5253113300000045E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-16.616754002829094</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>3.6085752145000001</v>
       </c>
       <c r="C43" s="5">
         <v>-1.2487818299999898E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-4.0607928726490332</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>3.5724651955</v>
       </c>
       <c r="C44" s="5">
         <v>-3.6110019000000104E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-11.368737696020382</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>3.7536905274999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.18122533199999991</v>
       </c>
       <c r="D45" s="5">
         <v>81.086258699307081</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>3.7465966632000001</v>
       </c>
       <c r="C46" s="5">
         <v>-7.0938642999998081E-3</v>
       </c>
       <c r="D46" s="5">
         <v>-2.2443807965406681</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>3.8222017582999999</v>
       </c>
       <c r="C47" s="5">
         <v>7.5605095099999797E-2</v>
       </c>
       <c r="D47" s="5">
         <v>27.092520112790929</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>3.7439224632000001</v>
       </c>
       <c r="C48" s="5">
         <v>-7.8279295099999757E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-21.988459235321933</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>3.7348445658</v>
       </c>
       <c r="C49" s="5">
         <v>-9.07789740000009E-3</v>
       </c>
       <c r="D49" s="5">
         <v>-2.8711520729152507</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>3.7062934489999999</v>
       </c>
       <c r="C50" s="5">
         <v>-2.8551116800000109E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-8.7973965990282181</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>3.7003091129999999</v>
       </c>
       <c r="C51" s="5">
         <v>-5.9843360000000345E-3</v>
       </c>
       <c r="D51" s="5">
         <v>-1.9204556796390881</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>3.7053371140000002</v>
       </c>
       <c r="C52" s="5">
         <v>5.0280010000003372E-3</v>
       </c>
       <c r="D52" s="5">
         <v>1.6428080951288893</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>3.6680446898999999</v>
       </c>
       <c r="C53" s="5">
         <v>-3.7292424100000332E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-11.430804195688038</v>
       </c>
       <c r="E53" s="5">
         <v>-0.22499306020715704</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>3.5209854190000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.14705927089999982</v>
       </c>
       <c r="D54" s="5">
         <v>-38.799453599324941</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>3.6331732730000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.11218785400000009</v>
       </c>
       <c r="D55" s="5">
         <v>45.701025757567358</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>3.5789428486000001</v>
       </c>
       <c r="C56" s="5">
         <v>-5.4230424400000032E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-16.512043503936404</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>3.6456347832999998</v>
       </c>
       <c r="C57" s="5">
         <v>6.6691934699999678E-2</v>
       </c>
       <c r="D57" s="5">
         <v>24.801771895489068</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>3.6429204772000001</v>
       </c>
       <c r="C58" s="5">
         <v>-2.7143060999996749E-3</v>
       </c>
       <c r="D58" s="5">
         <v>-0.88979358320184776</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>3.7147883146999998</v>
       </c>
       <c r="C59" s="5">
         <v>7.1867837499999698E-2</v>
       </c>
       <c r="D59" s="5">
         <v>26.41906024377796</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>3.9600479261000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.2452596114000003</v>
       </c>
       <c r="D60" s="5">
         <v>115.37557728499435</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>3.8272898996000002</v>
       </c>
       <c r="C61" s="5">
         <v>-0.1327580264999999</v>
       </c>
       <c r="D61" s="5">
         <v>-33.581202612838069</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>3.8076156204</v>
       </c>
       <c r="C62" s="5">
         <v>-1.96742792000002E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-5.9971791170387867</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>3.7977007893999999</v>
       </c>
       <c r="C63" s="5">
         <v>-9.9148310000001239E-3</v>
       </c>
       <c r="D63" s="5">
         <v>-3.0803715346906624</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>3.6936080495999999</v>
       </c>
       <c r="C64" s="5">
         <v>-0.1040927398</v>
       </c>
       <c r="D64" s="5">
         <v>-28.359145398124362</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>3.8567312810000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.16312323140000018</v>
       </c>
       <c r="D65" s="5">
         <v>67.966575356690512</v>
       </c>
       <c r="E65" s="5">
         <v>5.1440646734635109</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>4.0230925125999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.16636123159999983</v>
       </c>
       <c r="D66" s="5">
         <v>65.992195725870758</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>3.9533151587000002</v>
       </c>
       <c r="C67" s="5">
         <v>-6.9777353899999728E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-18.938055149693113</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>3.9798944458999999</v>
       </c>
       <c r="C68" s="5">
         <v>2.657928719999969E-2</v>
       </c>
       <c r="D68" s="5">
         <v>8.3730745711122712</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>4.0484555213000002</v>
       </c>
       <c r="C69" s="5">
         <v>6.8561075400000338E-2</v>
       </c>
       <c r="D69" s="5">
         <v>22.747828937511684</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>4.0428202189000002</v>
       </c>
       <c r="C70" s="5">
         <v>-5.6353023999999863E-3</v>
       </c>
       <c r="D70" s="5">
         <v>-1.6576274614155007</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>4.0186306028000001</v>
       </c>
       <c r="C71" s="5">
         <v>-2.4189616100000144E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-6.9483887114251797</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>3.9720208409</v>
       </c>
       <c r="C72" s="5">
         <v>-4.6609761900000102E-2</v>
       </c>
       <c r="D72" s="5">
         <v>-13.063695257239583</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>3.8188874133000001</v>
       </c>
       <c r="C73" s="5">
         <v>-0.15313342759999982</v>
       </c>
       <c r="D73" s="5">
         <v>-37.611572957455806</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>3.9010390039999998</v>
       </c>
       <c r="C74" s="5">
         <v>8.2151590699999666E-2</v>
       </c>
       <c r="D74" s="5">
         <v>29.098516620366134</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>3.8854378779999998</v>
       </c>
       <c r="C75" s="5">
         <v>-1.5601125999999965E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-4.6949035409724065</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>3.8834236972</v>
       </c>
       <c r="C76" s="5">
         <v>-2.0141807999998207E-3</v>
       </c>
       <c r="D76" s="5">
         <v>-0.62030011399851759</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>3.9443472270000002</v>
       </c>
       <c r="C77" s="5">
         <v>6.0923529800000154E-2</v>
       </c>
       <c r="D77" s="5">
         <v>20.53810453067133</v>
       </c>
       <c r="E77" s="5">
         <v>2.2717669346484115</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>4.0289594212999997</v>
       </c>
       <c r="C78" s="5">
         <v>8.4612194299999555E-2</v>
       </c>
       <c r="D78" s="5">
         <v>29.006931314670915</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>4.0806308651999998</v>
       </c>
       <c r="C79" s="5">
         <v>5.1671443900000114E-2</v>
       </c>
       <c r="D79" s="5">
         <v>16.523360869757209</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>4.0780754254999998</v>
       </c>
       <c r="C80" s="5">
         <v>-2.5554397000000506E-3</v>
       </c>
       <c r="D80" s="5">
         <v>-0.74890077428080293</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>4.0514121769999996</v>
       </c>
       <c r="C81" s="5">
         <v>-2.6663248500000236E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-7.5697555517719284</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>4.1416896889999997</v>
       </c>
       <c r="C82" s="5">
         <v>9.0277512000000115E-2</v>
       </c>
       <c r="D82" s="5">
         <v>30.272735459891109</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>4.1349202083999996</v>
       </c>
       <c r="C83" s="5">
         <v>-6.769480600000044E-3</v>
       </c>
       <c r="D83" s="5">
         <v>-1.943831576459143</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>4.1792645432000004</v>
       </c>
       <c r="C84" s="5">
         <v>4.4344334800000773E-2</v>
       </c>
       <c r="D84" s="5">
         <v>13.656099681649359</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>4.2080291416</v>
       </c>
       <c r="C85" s="5">
         <v>2.8764598399999564E-2</v>
       </c>
       <c r="D85" s="5">
         <v>8.5791696299690745</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>4.2860310728000002</v>
       </c>
       <c r="C86" s="5">
         <v>7.8001931200000207E-2</v>
       </c>
       <c r="D86" s="5">
         <v>24.65764501902159</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>4.3700875746000003</v>
       </c>
       <c r="C87" s="5">
         <v>8.4056501800000127E-2</v>
       </c>
       <c r="D87" s="5">
         <v>26.246078965974394</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>4.4762750627000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.10618748809999978</v>
       </c>
       <c r="D88" s="5">
         <v>33.3888432141731</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>4.5328532943999997</v>
       </c>
       <c r="C89" s="5">
         <v>5.6578231699999648E-2</v>
       </c>
       <c r="D89" s="5">
         <v>16.267617346050557</v>
       </c>
       <c r="E89" s="5">
         <v>14.920239865586238</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>4.5389995604999998</v>
       </c>
       <c r="C90" s="5">
         <v>6.1462661000000196E-3</v>
       </c>
       <c r="D90" s="5">
         <v>1.639314642523293</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>4.4994458663000003</v>
       </c>
       <c r="C91" s="5">
         <v>-3.9553694199999434E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-9.9701171681221386</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>4.5755095526999998</v>
       </c>
       <c r="C92" s="5">
         <v>7.6063686399999497E-2</v>
       </c>
       <c r="D92" s="5">
         <v>22.282757504259941</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>4.5619651398999999</v>
       </c>
       <c r="C93" s="5">
         <v>-1.3544412799999961E-2</v>
       </c>
       <c r="D93" s="5">
         <v>-3.4949698281899422</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>4.5445651030000001</v>
       </c>
       <c r="C94" s="5">
         <v>-1.7400036899999805E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-4.482179651290763</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>4.4569660507000002</v>
       </c>
       <c r="C95" s="5">
         <v>-8.7599052299999869E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-20.829395500788728</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>4.5836735668999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.12670751619999976</v>
       </c>
       <c r="D96" s="5">
         <v>39.988468206732321</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>4.7010561296000004</v>
       </c>
       <c r="C97" s="5">
         <v>0.11738256270000047</v>
       </c>
       <c r="D97" s="5">
         <v>35.450641306774067</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>4.7639774061000004</v>
       </c>
       <c r="C98" s="5">
         <v>6.2921276500000012E-2</v>
       </c>
       <c r="D98" s="5">
         <v>17.298127172980582</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>4.5510196165999997</v>
       </c>
       <c r="C99" s="5">
         <v>-0.21295778950000077</v>
       </c>
       <c r="D99" s="5">
         <v>-42.234548456118951</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>4.4634428218000002</v>
       </c>
       <c r="C100" s="5">
         <v>-8.7576794799999469E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-20.7981696073421</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>4.3175464895999998</v>
       </c>
       <c r="C101" s="5">
         <v>-0.14589633220000042</v>
       </c>
       <c r="D101" s="5">
         <v>-32.88732295997108</v>
       </c>
       <c r="E101" s="5">
         <v>-4.7499177850294778</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>4.3531956763000004</v>
       </c>
       <c r="C102" s="5">
         <v>3.5649186700000612E-2</v>
       </c>
       <c r="D102" s="5">
         <v>10.370751321150262</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>4.5189895082999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.16579383199999942</v>
       </c>
       <c r="D103" s="5">
         <v>56.602152313192988</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>4.3866563672999996</v>
       </c>
       <c r="C104" s="5">
         <v>-0.13233314100000015</v>
       </c>
       <c r="D104" s="5">
         <v>-29.998494198942005</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>4.1696943672</v>
       </c>
       <c r="C105" s="5">
         <v>-0.21696200009999966</v>
       </c>
       <c r="D105" s="5">
         <v>-45.593937401468324</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>4.1457554163000001</v>
       </c>
       <c r="C106" s="5">
         <v>-2.3938950899999867E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-6.6759782722062404</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>4.3748194190999996</v>
       </c>
       <c r="C107" s="5">
         <v>0.2290640027999995</v>
       </c>
       <c r="D107" s="5">
         <v>90.66784273607287</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>4.3880187805000004</v>
       </c>
       <c r="C108" s="5">
         <v>1.3199361400000775E-2</v>
       </c>
       <c r="D108" s="5">
         <v>3.6812340031791679</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>4.3950988741000003</v>
       </c>
       <c r="C109" s="5">
         <v>7.0800935999999481E-3</v>
       </c>
       <c r="D109" s="5">
         <v>1.9534821134528091</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>4.4354901440000001</v>
       </c>
       <c r="C110" s="5">
         <v>4.0391269899999749E-2</v>
       </c>
       <c r="D110" s="5">
         <v>11.602937893966336</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>4.5365090364</v>
       </c>
       <c r="C111" s="5">
         <v>0.10101889239999995</v>
       </c>
       <c r="D111" s="5">
         <v>31.027344994080018</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>4.5523124568000002</v>
       </c>
       <c r="C112" s="5">
         <v>1.5803420400000157E-2</v>
       </c>
       <c r="D112" s="5">
         <v>4.2613617904522672</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>4.6087071261999997</v>
       </c>
       <c r="C113" s="5">
         <v>5.6394669399999486E-2</v>
       </c>
       <c r="D113" s="5">
         <v>15.921654011181708</v>
       </c>
       <c r="E113" s="5">
         <v>6.7436595599222882</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>4.6625545653999998</v>
       </c>
       <c r="C114" s="5">
         <v>5.3847439200000125E-2</v>
       </c>
       <c r="D114" s="5">
         <v>14.957630184856452</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>4.7232817689999997</v>
       </c>
       <c r="C115" s="5">
         <v>6.0727203599999946E-2</v>
       </c>
       <c r="D115" s="5">
         <v>16.798999823767691</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>4.7064236715999996</v>
       </c>
       <c r="C116" s="5">
         <v>-1.6858097400000105E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-4.1998950831093502</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>4.9801790260000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.27375535440000043</v>
       </c>
       <c r="D117" s="5">
         <v>97.082118688929356</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>5.0551599953000004</v>
       </c>
       <c r="C118" s="5">
         <v>7.4980969300000311E-2</v>
       </c>
       <c r="D118" s="5">
         <v>19.640827199735678</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>4.9868170637000002</v>
       </c>
       <c r="C119" s="5">
         <v>-6.8342931600000156E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-15.069755162420007</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>5.0878199930000001</v>
       </c>
       <c r="C120" s="5">
         <v>0.10100292929999988</v>
       </c>
       <c r="D120" s="5">
         <v>27.20366037751667</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>5.0881412613999997</v>
       </c>
       <c r="C121" s="5">
         <v>3.2126839999957468E-4</v>
       </c>
       <c r="D121" s="5">
         <v>7.5799851161995058E-2</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>5.1089482343999997</v>
       </c>
       <c r="C122" s="5">
         <v>2.0806973000000006E-2</v>
       </c>
       <c r="D122" s="5">
         <v>5.0190551383995086</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>5.1301851698999998</v>
       </c>
       <c r="C123" s="5">
         <v>2.1236935500000165E-2</v>
       </c>
       <c r="D123" s="5">
         <v>5.1038109660739961</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>5.1462520475</v>
       </c>
       <c r="C124" s="5">
         <v>1.606687760000014E-2</v>
       </c>
       <c r="D124" s="5">
         <v>3.8236141224567755</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>5.1066994637000001</v>
       </c>
       <c r="C125" s="5">
         <v>-3.955258379999993E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-8.8428027377648988</v>
       </c>
       <c r="E125" s="5">
         <v>10.805467213765185</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>5.0599825662000004</v>
       </c>
       <c r="C126" s="5">
         <v>-4.6716897499999632E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-10.441945887734382</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>5.0137465701000004</v>
       </c>
       <c r="C127" s="5">
         <v>-4.6235996100000065E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-10.430471405856123</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>5.0347418780000002</v>
       </c>
       <c r="C128" s="5">
         <v>2.0995307899999816E-2</v>
       </c>
       <c r="D128" s="5">
         <v>5.1424239613675926</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>4.9855786485999998</v>
       </c>
       <c r="C129" s="5">
         <v>-4.9163229400000397E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-11.108478232318786</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>4.9602411869000003</v>
       </c>
       <c r="C130" s="5">
         <v>-2.5337461699999508E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-5.930969313032886</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>4.9988356169000001</v>
       </c>
       <c r="C131" s="5">
         <v>3.8594429999999846E-2</v>
       </c>
       <c r="D131" s="5">
         <v>9.7470200001876997</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>4.9891929961999999</v>
       </c>
       <c r="C132" s="5">
         <v>-9.6426207000002151E-3</v>
       </c>
       <c r="D132" s="5">
         <v>-2.2903670550191046</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>4.9851646018000002</v>
       </c>
       <c r="C133" s="5">
         <v>-4.0283943999996907E-3</v>
       </c>
       <c r="D133" s="5">
         <v>-0.96461765413359268</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>4.9926954755999997</v>
       </c>
       <c r="C134" s="5">
         <v>7.5308737999995046E-3</v>
       </c>
       <c r="D134" s="5">
         <v>1.8279262599677715</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>4.9241732503</v>
       </c>
       <c r="C135" s="5">
         <v>-6.8522225299999739E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-15.281362043620472</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>4.9424323589999997</v>
       </c>
       <c r="C136" s="5">
         <v>1.8259108699999693E-2</v>
       </c>
       <c r="D136" s="5">
         <v>4.5415457860151776</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>5.0110422454999997</v>
       </c>
       <c r="C137" s="5">
         <v>6.8609886499999995E-2</v>
       </c>
       <c r="D137" s="5">
         <v>17.990748554185899</v>
       </c>
       <c r="E137" s="5">
         <v>-1.8731710937751722</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>4.9500017180000002</v>
       </c>
       <c r="C138" s="5">
         <v>-6.1040527499999442E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-13.676820696856407</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>4.9886430016999999</v>
       </c>
       <c r="C139" s="5">
         <v>3.864128369999964E-2</v>
       </c>
       <c r="D139" s="5">
         <v>9.7804270282536123</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>4.9548647543</v>
       </c>
       <c r="C140" s="5">
         <v>-3.3778247399999906E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-7.8293724508256997</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>4.9991331270000003</v>
       </c>
       <c r="C141" s="5">
         <v>4.4268372700000391E-2</v>
       </c>
       <c r="D141" s="5">
         <v>11.264025858073069</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>5.0741392730000001</v>
       </c>
       <c r="C142" s="5">
         <v>7.5006145999999774E-2</v>
       </c>
       <c r="D142" s="5">
         <v>19.567231794749439</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>5.2054593320000002</v>
       </c>
       <c r="C143" s="5">
         <v>0.1313200590000001</v>
       </c>
       <c r="D143" s="5">
         <v>35.881425317243028</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>4.9892060998999996</v>
       </c>
       <c r="C144" s="5">
         <v>-0.21625323210000058</v>
       </c>
       <c r="D144" s="5">
         <v>-39.900806875096684</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>4.9811419391999996</v>
       </c>
       <c r="C145" s="5">
         <v>-8.0641607000000448E-3</v>
       </c>
       <c r="D145" s="5">
         <v>-1.9224358011858178</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>5.0903283302000002</v>
       </c>
       <c r="C146" s="5">
         <v>0.1091863910000006</v>
       </c>
       <c r="D146" s="5">
         <v>29.718685686150124</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>5.0148057087</v>
       </c>
       <c r="C147" s="5">
         <v>-7.552262150000022E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-16.420495517029053</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>5.0450088986999999</v>
       </c>
       <c r="C148" s="5">
         <v>3.0203189999999935E-2</v>
       </c>
       <c r="D148" s="5">
         <v>7.4716459813920721</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>4.9107335517999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.13427534689999998</v>
       </c>
       <c r="D149" s="5">
         <v>-27.654219092234023</v>
       </c>
       <c r="E149" s="5">
         <v>-2.0017531041586878</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>5.1401903699</v>
       </c>
       <c r="C150" s="5">
         <v>0.22945681810000007</v>
       </c>
       <c r="D150" s="5">
         <v>72.979244327857714</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>5.0634705155999997</v>
       </c>
       <c r="C151" s="5">
         <v>-7.6719854300000279E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-16.511053370442408</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>5.0703020141000001</v>
       </c>
       <c r="C152" s="5">
         <v>6.8314985000004214E-3</v>
       </c>
       <c r="D152" s="5">
         <v>1.6310757515724195</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>5.1094266384999996</v>
       </c>
       <c r="C153" s="5">
         <v>3.9124624399999419E-2</v>
       </c>
       <c r="D153" s="5">
         <v>9.6629859775854587</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>5.0855878668000001</v>
       </c>
       <c r="C154" s="5">
         <v>-2.3838771699999484E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-5.4573148862913978</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>5.2043013502999997</v>
       </c>
       <c r="C155" s="5">
         <v>0.11871348349999966</v>
       </c>
       <c r="D155" s="5">
         <v>31.903185830222981</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>5.2937261996</v>
       </c>
       <c r="C156" s="5">
         <v>8.9424849300000275E-2</v>
       </c>
       <c r="D156" s="5">
         <v>22.68415295958124</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>5.3777176739000003</v>
       </c>
       <c r="C157" s="5">
         <v>8.3991474300000313E-2</v>
       </c>
       <c r="D157" s="5">
         <v>20.792029722620686</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>5.3986033134999998</v>
       </c>
       <c r="C158" s="5">
         <v>2.088563959999945E-2</v>
       </c>
       <c r="D158" s="5">
         <v>4.7613346679643787</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>5.4032586133000002</v>
       </c>
       <c r="C159" s="5">
         <v>4.6552998000004564E-3</v>
       </c>
       <c r="D159" s="5">
         <v>1.0397005236162382</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>5.3455041846000002</v>
       </c>
       <c r="C160" s="5">
         <v>-5.7754428700000027E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-12.098753643947314</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>5.5192615711000004</v>
       </c>
       <c r="C161" s="5">
         <v>0.17375738650000017</v>
       </c>
       <c r="D161" s="5">
         <v>46.793773772026185</v>
       </c>
       <c r="E161" s="5">
         <v>12.391794685682921</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>5.6330460228000003</v>
       </c>
       <c r="C162" s="5">
         <v>0.11378445169999996</v>
       </c>
       <c r="D162" s="5">
         <v>27.746165273452796</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>5.6402932764000004</v>
       </c>
       <c r="C163" s="5">
         <v>7.2472536000001142E-3</v>
       </c>
       <c r="D163" s="5">
         <v>1.5548439604732289</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>5.5676074894000003</v>
       </c>
       <c r="C164" s="5">
         <v>-7.2685787000000168E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-14.41392948296013</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>5.6229872524999998</v>
       </c>
       <c r="C165" s="5">
         <v>5.5379763099999479E-2</v>
       </c>
       <c r="D165" s="5">
         <v>12.611271720854456</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>5.5990661583000003</v>
       </c>
       <c r="C166" s="5">
         <v>-2.3921094199999438E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-4.9872250890486969</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>5.4910225551999998</v>
       </c>
       <c r="C167" s="5">
         <v>-0.1080436031000005</v>
       </c>
       <c r="D167" s="5">
         <v>-20.849886462687785</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>5.4988772398999997</v>
       </c>
       <c r="C168" s="5">
         <v>7.8546846999998365E-3</v>
       </c>
       <c r="D168" s="5">
         <v>1.7301208665415846</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>5.4800660755999999</v>
       </c>
       <c r="C169" s="5">
         <v>-1.8811164299999739E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-4.0287287050524867</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>5.4134728179999998</v>
       </c>
       <c r="C170" s="5">
         <v>-6.6593257600000122E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-13.64609422187203</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>5.5917388556000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.17826603760000026</v>
       </c>
       <c r="D171" s="5">
         <v>47.520047988207438</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>5.6550420198999998</v>
       </c>
       <c r="C172" s="5">
         <v>6.3303164299999715E-2</v>
       </c>
       <c r="D172" s="5">
         <v>14.463616993721139</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>5.3248981560999997</v>
       </c>
       <c r="C173" s="5">
         <v>-0.33014386380000005</v>
       </c>
       <c r="D173" s="5">
         <v>-51.414616522657596</v>
       </c>
       <c r="E173" s="5">
         <v>-3.521547447900053</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>5.2284715875999996</v>
       </c>
       <c r="C174" s="5">
         <v>-9.6426568500000087E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-19.691529004316799</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>5.2219422185999997</v>
       </c>
       <c r="C175" s="5">
         <v>-6.5293689999998961E-3</v>
       </c>
       <c r="D175" s="5">
         <v>-1.4883221678335334</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>5.1574022312999999</v>
       </c>
       <c r="C176" s="5">
         <v>-6.4539987299999879E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-13.863483963053479</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>5.0272177536999996</v>
       </c>
       <c r="C177" s="5">
         <v>-0.13018447760000029</v>
       </c>
       <c r="D177" s="5">
         <v>-26.419909245787942</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>5.0049167433999999</v>
       </c>
       <c r="C178" s="5">
         <v>-2.2301010299999646E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-5.1952878647927196</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>4.9736631456999998</v>
       </c>
       <c r="C179" s="5">
         <v>-3.1253597700000135E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-7.2414118802113787</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>5.0042643544000001</v>
       </c>
       <c r="C180" s="5">
         <v>3.0601208700000271E-2</v>
       </c>
       <c r="D180" s="5">
         <v>7.6382193507087415</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>4.9892537459000001</v>
       </c>
       <c r="C181" s="5">
         <v>-1.5010608499999911E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-3.5406831900767766</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>4.9384267959999999</v>
       </c>
       <c r="C182" s="5">
         <v>-5.0826949900000251E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-11.562523717789553</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>4.9811242281999997</v>
       </c>
       <c r="C183" s="5">
         <v>4.2697432199999774E-2</v>
       </c>
       <c r="D183" s="5">
         <v>10.883016341824225</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>4.8624610444999998</v>
       </c>
       <c r="C184" s="5">
         <v>-0.11866318369999984</v>
       </c>
       <c r="D184" s="5">
         <v>-25.123567686623616</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>4.9409685650000004</v>
       </c>
       <c r="C185" s="5">
         <v>7.8507520500000538E-2</v>
       </c>
       <c r="D185" s="5">
         <v>21.191307316985796</v>
       </c>
       <c r="E185" s="5">
         <v>-7.2100832700468516</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>4.8206732177999996</v>
       </c>
       <c r="C186" s="5">
         <v>-0.12029534720000079</v>
       </c>
       <c r="D186" s="5">
         <v>-25.604404980303851</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>4.8051712253999996</v>
       </c>
       <c r="C187" s="5">
         <v>-1.5501992399999942E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-3.7913543864588117</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>4.8337838940999998</v>
       </c>
       <c r="C188" s="5">
         <v>2.8612668700000121E-2</v>
       </c>
       <c r="D188" s="5">
         <v>7.3841913458600583</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>4.9361854555000004</v>
       </c>
       <c r="C189" s="5">
         <v>0.10240156140000067</v>
       </c>
       <c r="D189" s="5">
         <v>28.602926792069372</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>4.9077604101999999</v>
       </c>
       <c r="C190" s="5">
         <v>-2.8425045300000562E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-6.6954937943046637</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>4.9453429826999997</v>
       </c>
       <c r="C191" s="5">
         <v>3.7582572499999856E-2</v>
       </c>
       <c r="D191" s="5">
         <v>9.5864283804504069</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>4.9120834778000004</v>
       </c>
       <c r="C192" s="5">
         <v>-3.3259504899999293E-2</v>
       </c>
       <c r="D192" s="5">
         <v>-7.7785689519557666</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>4.9015617378999998</v>
       </c>
       <c r="C193" s="5">
         <v>-1.0521739900000604E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-2.5403469136100476</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>4.8605590550000004</v>
       </c>
       <c r="C194" s="5">
         <v>-4.1002682899999421E-2</v>
       </c>
       <c r="D194" s="5">
         <v>-9.5890645007598039</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>4.7800749031</v>
       </c>
       <c r="C195" s="5">
         <v>-8.0484151900000356E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-18.156963361300704</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>4.8800693337999999</v>
       </c>
       <c r="C196" s="5">
         <v>9.9994430699999803E-2</v>
       </c>
       <c r="D196" s="5">
         <v>28.202201700008665</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>4.7518952293999996</v>
       </c>
       <c r="C197" s="5">
         <v>-0.12817410440000021</v>
       </c>
       <c r="D197" s="5">
         <v>-27.340840042111825</v>
       </c>
       <c r="E197" s="5">
         <v>-3.8266451832809967</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>4.8161486045000004</v>
       </c>
       <c r="C198" s="5">
         <v>6.4253375100000731E-2</v>
       </c>
       <c r="D198" s="5">
         <v>17.488745234925361</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>4.7892621795999997</v>
       </c>
       <c r="C199" s="5">
         <v>-2.6886424900000705E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-6.4971598757905813</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>5.0140742949000003</v>
       </c>
       <c r="C200" s="5">
         <v>0.22481211530000067</v>
       </c>
       <c r="D200" s="5">
         <v>73.406681956528061</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>4.7323570340999996</v>
       </c>
       <c r="C201" s="5">
         <v>-0.2817172608000007</v>
       </c>
       <c r="D201" s="5">
         <v>-50.037880328111143</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>4.8043262349000004</v>
       </c>
       <c r="C202" s="5">
         <v>7.1969200800000799E-2</v>
       </c>
       <c r="D202" s="5">
         <v>19.85601962397503</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>4.9181853911999998</v>
       </c>
       <c r="C203" s="5">
         <v>0.11385915629999932</v>
       </c>
       <c r="D203" s="5">
         <v>32.455154221392512</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>4.7162877407000003</v>
       </c>
       <c r="C204" s="5">
         <v>-0.20189765049999941</v>
       </c>
       <c r="D204" s="5">
         <v>-39.529330499388827</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>4.7138796470999997</v>
       </c>
       <c r="C205" s="5">
         <v>-2.4080936000006048E-3</v>
       </c>
       <c r="D205" s="5">
         <v>-0.61099136432053447</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>4.8785639907</v>
       </c>
       <c r="C206" s="5">
         <v>0.16468434360000028</v>
       </c>
       <c r="D206" s="5">
         <v>50.994868902068191</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>4.8915068786999996</v>
       </c>
       <c r="C207" s="5">
         <v>1.2942887999999542E-2</v>
       </c>
       <c r="D207" s="5">
         <v>3.2304813865115189</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>4.8948490165000003</v>
       </c>
       <c r="C208" s="5">
         <v>3.3421378000006996E-3</v>
       </c>
       <c r="D208" s="5">
         <v>0.82299199650728294</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>5.0786085525000004</v>
       </c>
       <c r="C209" s="5">
         <v>0.18375953600000017</v>
       </c>
       <c r="D209" s="5">
         <v>55.61995018746655</v>
       </c>
       <c r="E209" s="5">
         <v>6.8754319556252774</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>5.0007123592999996</v>
       </c>
       <c r="C210" s="5">
         <v>-7.7896193200000852E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-16.929730446174773</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>5.0735838716000004</v>
       </c>
       <c r="C211" s="5">
         <v>7.2871512300000774E-2</v>
       </c>
       <c r="D211" s="5">
         <v>18.958542154857263</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>5.0973136811000002</v>
       </c>
       <c r="C212" s="5">
         <v>2.372980949999981E-2</v>
       </c>
       <c r="D212" s="5">
         <v>5.7592089316110151</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>5.1276753366000003</v>
       </c>
       <c r="C213" s="5">
         <v>3.036165550000014E-2</v>
       </c>
       <c r="D213" s="5">
         <v>7.3865555830100904</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>5.0952255616000004</v>
       </c>
       <c r="C214" s="5">
         <v>-3.2449774999999903E-2</v>
       </c>
       <c r="D214" s="5">
         <v>-7.3352112327571444</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>4.9990313698</v>
       </c>
       <c r="C215" s="5">
         <v>-9.6194191800000439E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-20.444654030543997</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>5.4152126611</v>
       </c>
       <c r="C216" s="5">
         <v>0.41618129130000003</v>
       </c>
       <c r="D216" s="5">
         <v>161.06932936075279</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>5.4264586423000001</v>
       </c>
       <c r="C217" s="5">
         <v>1.1245981200000088E-2</v>
       </c>
       <c r="D217" s="5">
         <v>2.520749064208605</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>5.3849983076000001</v>
       </c>
       <c r="C218" s="5">
         <v>-4.146033469999999E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-8.7928500477514664</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>5.6106262944000003</v>
       </c>
       <c r="C219" s="5">
         <v>0.22562798680000018</v>
       </c>
       <c r="D219" s="5">
         <v>63.647456229976918</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>5.6088985182000002</v>
       </c>
       <c r="C220" s="5">
         <v>-1.7277762000000862E-3</v>
       </c>
       <c r="D220" s="5">
         <v>-0.36891129672645961</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>5.5976489441000004</v>
       </c>
       <c r="C221" s="5">
         <v>-1.1249574099999826E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-2.3804254888482812</v>
       </c>
       <c r="E221" s="5">
         <v>10.220129908309161</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>5.7894904259000004</v>
       </c>
       <c r="C222" s="5">
         <v>0.19184148180000005</v>
       </c>
       <c r="D222" s="5">
         <v>49.83600384327287</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>5.7618405497999996</v>
       </c>
       <c r="C223" s="5">
         <v>-2.7649876100000803E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-5.5828804089077311</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>5.7907563711999996</v>
       </c>
       <c r="C224" s="5">
         <v>2.8915821400000041E-2</v>
       </c>
       <c r="D224" s="5">
         <v>6.1912409620272557</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>5.7139348425999996</v>
       </c>
       <c r="C225" s="5">
         <v>-7.6821528600000022E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-14.807790812913446</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>5.8913677347000002</v>
       </c>
       <c r="C226" s="5">
         <v>0.17743289210000057</v>
       </c>
       <c r="D226" s="5">
         <v>44.334508767475441</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>5.7981233664999996</v>
       </c>
       <c r="C227" s="5">
         <v>-9.3244368200000594E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-17.423620793754925</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>5.6036212322000001</v>
       </c>
       <c r="C228" s="5">
         <v>-0.19450213429999952</v>
       </c>
       <c r="D228" s="5">
         <v>-33.598812393309593</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>5.6291979765000004</v>
       </c>
       <c r="C229" s="5">
         <v>2.5576744300000342E-2</v>
       </c>
       <c r="D229" s="5">
         <v>5.6168008692572879</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>5.5872248243999998</v>
       </c>
       <c r="C230" s="5">
         <v>-4.1973152100000632E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-8.589624506329141</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>5.5257005120000002</v>
       </c>
       <c r="C231" s="5">
         <v>-6.1524312399999559E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-12.442299628820786</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>5.5176924862999996</v>
       </c>
       <c r="C232" s="5">
         <v>-8.0080257000005872E-3</v>
       </c>
       <c r="D232" s="5">
         <v>-1.7252841308750377</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>5.5190624609999999</v>
       </c>
       <c r="C233" s="5">
         <v>1.3699747000002205E-3</v>
       </c>
       <c r="D233" s="5">
         <v>0.29835234172026492</v>
       </c>
       <c r="E233" s="5">
         <v>-1.4039194648466036</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>5.3745380843000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.14452437669999973</v>
       </c>
       <c r="D234" s="5">
         <v>-27.270596390061019</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>5.4571994329000004</v>
       </c>
       <c r="C235" s="5">
         <v>8.2661348600000295E-2</v>
       </c>
       <c r="D235" s="5">
         <v>20.100320928457126</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>5.3839622108</v>
       </c>
       <c r="C236" s="5">
         <v>-7.3237222100000388E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-14.967268164917147</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>5.4114210331999999</v>
       </c>
       <c r="C237" s="5">
         <v>2.745882239999986E-2</v>
       </c>
       <c r="D237" s="5">
         <v>6.2947630769045748</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>5.2860973578000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.12532367539999978</v>
       </c>
       <c r="D238" s="5">
         <v>-24.510597677621771</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>5.2110553844999998</v>
       </c>
       <c r="C239" s="5">
         <v>-7.5041973300000286E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-15.766203165198768</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>5.1929244937999997</v>
       </c>
       <c r="C240" s="5">
         <v>-1.813089070000018E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-4.096197471563201</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>5.1297146479000002</v>
       </c>
       <c r="C241" s="5">
         <v>-6.3209845899999451E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-13.667485347324536</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>5.0796923669999998</v>
       </c>
       <c r="C242" s="5">
         <v>-5.0022280900000382E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-11.094126441863017</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>5.0339261596</v>
       </c>
       <c r="C243" s="5">
         <v>-4.5766207399999814E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-10.291591916275744</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>5.0217740102999997</v>
       </c>
       <c r="C244" s="5">
         <v>-1.2152149300000303E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-2.858705385315119</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>5.0164593537000002</v>
       </c>
       <c r="C245" s="5">
         <v>-5.3146565999995232E-3</v>
       </c>
       <c r="D245" s="5">
         <v>-1.2626207504938702</v>
       </c>
       <c r="E245" s="5">
         <v>-9.106675469821246</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>5.1690856612999996</v>
       </c>
       <c r="C246" s="5">
         <v>0.1526263075999994</v>
       </c>
       <c r="D246" s="5">
         <v>43.283829162393886</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>5.1626098719</v>
       </c>
       <c r="C247" s="5">
         <v>-6.4757893999995986E-3</v>
       </c>
       <c r="D247" s="5">
         <v>-1.4930349702655277</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>5.1832661743999999</v>
       </c>
       <c r="C248" s="5">
         <v>2.0656302499999946E-2</v>
       </c>
       <c r="D248" s="5">
         <v>4.9084447413641819</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>5.3088585335999996</v>
       </c>
       <c r="C249" s="5">
         <v>0.12559235919999967</v>
       </c>
       <c r="D249" s="5">
         <v>33.282059224008556</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>5.3901967801000001</v>
       </c>
       <c r="C250" s="5">
         <v>8.1338246500000544E-2</v>
       </c>
       <c r="D250" s="5">
         <v>20.016680440081004</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>5.5357407184999996</v>
       </c>
       <c r="C251" s="5">
         <v>0.14554393839999946</v>
       </c>
       <c r="D251" s="5">
         <v>37.674479538166537</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>5.4820441373</v>
       </c>
       <c r="C252" s="5">
         <v>-5.3696581199999649E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-11.038633103539318</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>5.4272663443000004</v>
       </c>
       <c r="C253" s="5">
         <v>-5.4777792999999519E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-11.353153967508977</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>5.4673264141000004</v>
       </c>
       <c r="C254" s="5">
         <v>4.0060069799999987E-2</v>
       </c>
       <c r="D254" s="5">
         <v>9.2260972467615332</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>5.4354160114000001</v>
       </c>
       <c r="C255" s="5">
         <v>-3.191040270000034E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-6.783362331987397</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>5.5188977164999997</v>
       </c>
       <c r="C256" s="5">
         <v>8.3481705099999637E-2</v>
       </c>
       <c r="D256" s="5">
         <v>20.070044124739916</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>5.4062709033000003</v>
       </c>
       <c r="C257" s="5">
         <v>-0.11262681319999945</v>
       </c>
       <c r="D257" s="5">
         <v>-21.918975072808877</v>
       </c>
       <c r="E257" s="5">
         <v>7.7706510132985684</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>5.3568498050000004</v>
       </c>
       <c r="C258" s="5">
         <v>-4.9421098299999855E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-10.434657748623188</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>5.3733664275999997</v>
       </c>
       <c r="C259" s="5">
         <v>1.6516622599999309E-2</v>
       </c>
       <c r="D259" s="5">
         <v>3.7633185231216393</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>5.3872691138000004</v>
       </c>
       <c r="C260" s="5">
         <v>1.390268620000068E-2</v>
       </c>
       <c r="D260" s="5">
         <v>3.1493647252836654</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>5.4154503830999996</v>
       </c>
       <c r="C261" s="5">
         <v>2.8181269299999201E-2</v>
       </c>
       <c r="D261" s="5">
         <v>6.4610941817514256</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>5.3901200230999997</v>
       </c>
       <c r="C262" s="5">
         <v>-2.5330359999999885E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-5.4707403898830442</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>5.4653814979000002</v>
       </c>
       <c r="C263" s="5">
         <v>7.526147480000045E-2</v>
       </c>
       <c r="D263" s="5">
         <v>18.103986412685668</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>5.4804758945999996</v>
       </c>
       <c r="C264" s="5">
         <v>1.5094396699999457E-2</v>
       </c>
       <c r="D264" s="5">
         <v>3.3649921064285326</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>5.5333141179999998</v>
       </c>
       <c r="C265" s="5">
         <v>5.2838223400000217E-2</v>
       </c>
       <c r="D265" s="5">
         <v>12.203044040378641</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>5.5549810474000001</v>
       </c>
       <c r="C266" s="5">
         <v>2.1666929400000257E-2</v>
       </c>
       <c r="D266" s="5">
         <v>4.8013981426874519</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>5.5302473234000002</v>
       </c>
       <c r="C267" s="5">
         <v>-2.4733723999999846E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-5.214114373072265</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>5.5050264152999997</v>
       </c>
       <c r="C268" s="5">
         <v>-2.522090810000055E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-5.3374419883746915</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>5.5740106722</v>
       </c>
       <c r="C269" s="5">
         <v>6.8984256900000318E-2</v>
       </c>
       <c r="D269" s="5">
         <v>16.118298646205066</v>
       </c>
       <c r="E269" s="5">
         <v>3.1026889310635797</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>5.6507719345999998</v>
       </c>
       <c r="C270" s="5">
         <v>7.6761262399999808E-2</v>
       </c>
       <c r="D270" s="5">
         <v>17.836491542046119</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>5.6852758139999997</v>
       </c>
       <c r="C271" s="5">
         <v>3.4503879399999882E-2</v>
       </c>
       <c r="D271" s="5">
         <v>7.5784075657525651</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>5.7992466913999996</v>
       </c>
       <c r="C272" s="5">
         <v>0.11397087739999989</v>
       </c>
       <c r="D272" s="5">
         <v>26.893838610014132</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>5.7240625070000002</v>
       </c>
       <c r="C273" s="5">
         <v>-7.518418439999941E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-14.494626010709489</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>5.8003733125999997</v>
       </c>
       <c r="C274" s="5">
         <v>7.6310805599999476E-2</v>
       </c>
       <c r="D274" s="5">
         <v>17.224647872844567</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>5.7906940418000001</v>
       </c>
       <c r="C275" s="5">
         <v>-9.6792707999995287E-3</v>
       </c>
       <c r="D275" s="5">
         <v>-1.984201904578009</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>5.8808448090000001</v>
       </c>
       <c r="C276" s="5">
         <v>9.0150767199999926E-2</v>
       </c>
       <c r="D276" s="5">
         <v>20.367488056514539</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>5.9357996211000001</v>
       </c>
       <c r="C277" s="5">
         <v>5.4954812100000083E-2</v>
       </c>
       <c r="D277" s="5">
         <v>11.80832841391959</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>5.9446141259000003</v>
       </c>
       <c r="C278" s="5">
         <v>8.8145048000001225E-3</v>
       </c>
       <c r="D278" s="5">
         <v>1.7965943780826832</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>6.0219788594999999</v>
       </c>
       <c r="C279" s="5">
         <v>7.7364733599999624E-2</v>
       </c>
       <c r="D279" s="5">
         <v>16.784898884768108</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>5.9895665482</v>
       </c>
       <c r="C280" s="5">
         <v>-3.2412311299999885E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-6.2709929345106774</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>6.0439101260000001</v>
       </c>
       <c r="C281" s="5">
         <v>5.4343577800000098E-2</v>
       </c>
       <c r="D281" s="5">
         <v>11.447732578837932</v>
       </c>
       <c r="E281" s="5">
         <v>8.4301857573325414</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>6.0439901397</v>
       </c>
       <c r="C282" s="5">
         <v>8.0013699999881283E-5</v>
       </c>
       <c r="D282" s="5">
         <v>1.5887633924549505E-2</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>5.9999858060999998</v>
       </c>
       <c r="C283" s="5">
         <v>-4.4004333600000223E-2</v>
       </c>
       <c r="D283" s="5">
         <v>-8.3953098375323503</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>6.1153385747</v>
       </c>
       <c r="C284" s="5">
         <v>0.11535276860000021</v>
       </c>
       <c r="D284" s="5">
         <v>25.673411423544025</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>5.9328123851000001</v>
       </c>
       <c r="C285" s="5">
         <v>-0.18252618959999989</v>
       </c>
       <c r="D285" s="5">
         <v>-30.48455667076302</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>5.9039953154999996</v>
       </c>
       <c r="C286" s="5">
         <v>-2.8817069600000522E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-5.6754648101997596</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>5.9058577068</v>
       </c>
       <c r="C287" s="5">
         <v>1.8623913000004322E-3</v>
       </c>
       <c r="D287" s="5">
         <v>0.37919254895844023</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>5.7855640821999996</v>
       </c>
       <c r="C288" s="5">
         <v>-0.12029362460000037</v>
       </c>
       <c r="D288" s="5">
         <v>-21.881705894744165</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>5.8327532308999999</v>
       </c>
       <c r="C289" s="5">
         <v>4.7189148700000239E-2</v>
       </c>
       <c r="D289" s="5">
         <v>10.238865582590527</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>5.8382412051000001</v>
       </c>
       <c r="C290" s="5">
         <v>5.4879742000002452E-3</v>
       </c>
       <c r="D290" s="5">
         <v>1.1349281352441398</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>5.8214970981</v>
       </c>
       <c r="C291" s="5">
         <v>-1.6744107000000064E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-3.3878340774052496</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>5.8718721467000003</v>
       </c>
       <c r="C292" s="5">
         <v>5.0375048600000305E-2</v>
       </c>
       <c r="D292" s="5">
         <v>10.892676380051626</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>5.7171842212000001</v>
       </c>
       <c r="C293" s="5">
         <v>-0.15468792550000021</v>
       </c>
       <c r="D293" s="5">
         <v>-27.411612614394787</v>
       </c>
       <c r="E293" s="5">
         <v>-5.405869676891351</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>5.6447797420999999</v>
       </c>
       <c r="C294" s="5">
         <v>-7.2404479100000252E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-14.182122493856752</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>5.7141354767000001</v>
       </c>
       <c r="C295" s="5">
         <v>6.9355734600000218E-2</v>
       </c>
       <c r="D295" s="5">
         <v>15.782357492442301</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>5.5346686907000002</v>
       </c>
       <c r="C296" s="5">
         <v>-0.17946678599999988</v>
       </c>
       <c r="D296" s="5">
         <v>-31.814323892175654</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>5.5352549718999997</v>
       </c>
       <c r="C297" s="5">
         <v>5.8628119999948325E-4</v>
       </c>
       <c r="D297" s="5">
         <v>0.12718872821406713</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>5.5086664277999997</v>
       </c>
       <c r="C298" s="5">
         <v>-2.65885441E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-5.614315427666039</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>5.4096134661999997</v>
       </c>
       <c r="C299" s="5">
         <v>-9.9052961599999989E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-19.566472464776862</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>5.3862467978000002</v>
       </c>
       <c r="C300" s="5">
         <v>-2.3366668399999568E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-5.0619794149549087</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>5.3222926389999996</v>
       </c>
       <c r="C301" s="5">
         <v>-6.3954158800000549E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-13.3537018641399</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>5.3308791122999999</v>
       </c>
       <c r="C302" s="5">
         <v>8.5864733000002857E-3</v>
       </c>
       <c r="D302" s="5">
         <v>1.9532350429451562</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>5.5248058646000002</v>
       </c>
       <c r="C303" s="5">
         <v>0.19392675230000034</v>
       </c>
       <c r="D303" s="5">
         <v>53.538839526389694</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>5.4599661648</v>
       </c>
       <c r="C304" s="5">
         <v>-6.4839699800000261E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-13.208907982588535</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>5.5052820674999996</v>
       </c>
       <c r="C305" s="5">
         <v>4.5315902699999633E-2</v>
       </c>
       <c r="D305" s="5">
         <v>10.427054157157523</v>
       </c>
       <c r="E305" s="5">
         <v>-3.7064076563116832</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>5.4534444184000002</v>
       </c>
       <c r="C306" s="5">
         <v>-5.1837649099999439E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-10.732002975594035</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>5.4284938370000004</v>
       </c>
       <c r="C307" s="5">
         <v>-2.4950581399999727E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-5.3541675470744954</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>5.3553927117000004</v>
       </c>
       <c r="C308" s="5">
         <v>-7.3101125300000014E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-15.014723986098556</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>5.3311351068999997</v>
       </c>
       <c r="C309" s="5">
         <v>-2.4257604800000721E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-5.3020910607901701</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>5.3069257953999998</v>
       </c>
       <c r="C310" s="5">
         <v>-2.4209311499999941E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-5.315276893643861</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>5.3025045508000002</v>
       </c>
       <c r="C311" s="5">
         <v>-4.4212445999995964E-3</v>
       </c>
       <c r="D311" s="5">
         <v>-0.99516194970337146</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>5.2790032192999998</v>
       </c>
       <c r="C312" s="5">
         <v>-2.3501331500000333E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-5.1907910141198226</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>5.2106783225999997</v>
       </c>
       <c r="C313" s="5">
         <v>-6.8324896700000082E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-14.472055336008417</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>5.2282517178000001</v>
       </c>
       <c r="C314" s="5">
         <v>1.7573395200000341E-2</v>
       </c>
       <c r="D314" s="5">
         <v>4.1230085307482733</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>5.1316329087000003</v>
       </c>
       <c r="C315" s="5">
         <v>-9.6618809099999758E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-20.055403859475529</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>5.1554664413999998</v>
       </c>
       <c r="C316" s="5">
         <v>2.3833532699999438E-2</v>
       </c>
       <c r="D316" s="5">
         <v>5.7179156924495933</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>5.1059319567000001</v>
       </c>
       <c r="C317" s="5">
         <v>-4.9534484699999659E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-10.939587024965981</v>
       </c>
       <c r="E317" s="5">
         <v>-7.2539445918226697</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>5.0652012424999997</v>
       </c>
       <c r="C318" s="5">
         <v>-4.0730714200000406E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-9.1635441007010048</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>5.0358964979999996</v>
       </c>
       <c r="C319" s="5">
         <v>-2.9304744500000091E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-6.725895182532815</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>5.0659248934000001</v>
       </c>
       <c r="C320" s="5">
         <v>3.0028395400000463E-2</v>
       </c>
       <c r="D320" s="5">
         <v>7.3948397157971968</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>5.1274874072000003</v>
       </c>
       <c r="C321" s="5">
         <v>6.1562513800000218E-2</v>
       </c>
       <c r="D321" s="5">
         <v>15.597986254977659</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>5.1101653091000001</v>
       </c>
       <c r="C322" s="5">
         <v>-1.7322098100000183E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-3.9794557311426115</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>5.0899834279</v>
       </c>
       <c r="C323" s="5">
         <v>-2.0181881200000085E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-4.6376318141414297</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>5.0676492496999996</v>
       </c>
       <c r="C324" s="5">
         <v>-2.2334178200000387E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-5.1402102510165744</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>5.098468896</v>
       </c>
       <c r="C325" s="5">
         <v>3.0819646300000336E-2</v>
       </c>
       <c r="D325" s="5">
         <v>7.5471019512708848</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>5.0225177589000003</v>
       </c>
       <c r="C326" s="5">
         <v>-7.5951137099999677E-2</v>
       </c>
       <c r="D326" s="5">
         <v>-16.481923739372149</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>4.9370121579999999</v>
       </c>
       <c r="C327" s="5">
         <v>-8.5505600900000367E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-18.620955117529171</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>4.9665019045000003</v>
       </c>
       <c r="C328" s="5">
         <v>2.9489746500000358E-2</v>
       </c>
       <c r="D328" s="5">
         <v>7.4080706387394057</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>4.9175858743000003</v>
       </c>
       <c r="C329" s="5">
         <v>-4.8916030200000016E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-11.199347866589516</v>
       </c>
       <c r="E329" s="5">
         <v>-3.6887699248097539</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>4.9783070815999997</v>
       </c>
       <c r="C330" s="5">
         <v>6.0721207299999413E-2</v>
       </c>
       <c r="D330" s="5">
         <v>15.866197314266239</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>4.9342415347999999</v>
       </c>
       <c r="C331" s="5">
         <v>-4.4065546799999744E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-10.119667280692967</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>5.0632869642999996</v>
       </c>
       <c r="C332" s="5">
         <v>0.12904542949999964</v>
       </c>
       <c r="D332" s="5">
         <v>36.315627385282468</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>4.9225944319000003</v>
       </c>
       <c r="C333" s="5">
         <v>-0.14069253239999924</v>
       </c>
       <c r="D333" s="5">
         <v>-28.692014067708072</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>4.9105219754</v>
       </c>
       <c r="C334" s="5">
         <v>-1.2072456500000328E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-2.9035763902919842</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>4.8778465285000001</v>
       </c>
       <c r="C335" s="5">
         <v>-3.2675446899999905E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-7.6991549987441843</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>4.8570967408000003</v>
       </c>
       <c r="C336" s="5">
         <v>-2.07497876999998E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-4.9869063722961187</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>4.8901000073000001</v>
       </c>
       <c r="C337" s="5">
         <v>3.3003266499999739E-2</v>
       </c>
       <c r="D337" s="5">
         <v>8.4655564287048346</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>4.8248434393000004</v>
       </c>
       <c r="C338" s="5">
         <v>-6.5256567999999682E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-14.888976129674447</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>4.8423333209999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.7489881699999543E-2</v>
       </c>
       <c r="D339" s="5">
         <v>4.4377391963949409</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>4.7850166636000004</v>
       </c>
       <c r="C340" s="5">
         <v>-5.7316657399999471E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-13.314734065519962</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>4.7389172982999996</v>
       </c>
       <c r="C341" s="5">
         <v>-4.6099365300000805E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-10.967595761444148</v>
       </c>
       <c r="E341" s="5">
         <v>-3.6332578742294674</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>4.5851114269000002</v>
       </c>
       <c r="C342" s="5">
         <v>-0.15380587139999946</v>
       </c>
       <c r="D342" s="5">
         <v>-32.694713666368578</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>4.4181104383000003</v>
       </c>
       <c r="C343" s="5">
         <v>-0.1670009885999999</v>
       </c>
       <c r="D343" s="5">
         <v>-35.932160404610677</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>4.4438346964999997</v>
       </c>
       <c r="C344" s="5">
         <v>2.5724258199999461E-2</v>
       </c>
       <c r="D344" s="5">
         <v>7.2150950204406872</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>4.5214034757999997</v>
       </c>
       <c r="C345" s="5">
         <v>7.7568779299999946E-2</v>
       </c>
       <c r="D345" s="5">
         <v>23.07913060481166</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>4.5128787488000004</v>
       </c>
       <c r="C346" s="5">
         <v>-8.5247269999992881E-3</v>
       </c>
       <c r="D346" s="5">
         <v>-2.2391845306226066</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>4.5693047657000001</v>
       </c>
       <c r="C347" s="5">
         <v>5.6426016899999709E-2</v>
       </c>
       <c r="D347" s="5">
         <v>16.080034385039976</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>4.5489198308000001</v>
       </c>
       <c r="C348" s="5">
         <v>-2.038493490000004E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-5.2241067820274374</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>4.4882259685000001</v>
       </c>
       <c r="C349" s="5">
         <v>-6.0693862299999957E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-14.886749899764951</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>4.5322629496999998</v>
       </c>
       <c r="C350" s="5">
         <v>4.4036981199999659E-2</v>
       </c>
       <c r="D350" s="5">
         <v>12.430621608661818</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>4.5448055403999996</v>
       </c>
       <c r="C351" s="5">
         <v>1.2542590699999856E-2</v>
       </c>
       <c r="D351" s="5">
         <v>3.3718970012926786</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>4.5072732792999997</v>
       </c>
       <c r="C352" s="5">
         <v>-3.7532261099999964E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-9.4719809540470656</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>4.5611068435000002</v>
       </c>
       <c r="C353" s="5">
         <v>5.3833564200000517E-2</v>
       </c>
       <c r="D353" s="5">
         <v>15.312466706221194</v>
       </c>
       <c r="E353" s="5">
         <v>-3.7521324726174421</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>4.5982804652000002</v>
       </c>
       <c r="C354" s="5">
         <v>3.7173621700000048E-2</v>
       </c>
       <c r="D354" s="5">
         <v>10.230692186413236</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>4.5947482021999999</v>
       </c>
       <c r="C355" s="5">
         <v>-3.532263000000313E-3</v>
       </c>
       <c r="D355" s="5">
         <v>-0.91791988347041942</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>4.6172218597999999</v>
       </c>
       <c r="C356" s="5">
         <v>2.2473657599999974E-2</v>
       </c>
       <c r="D356" s="5">
         <v>6.0298920683197421</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>4.6109121031000004</v>
       </c>
       <c r="C357" s="5">
         <v>-6.309756699999447E-3</v>
       </c>
       <c r="D357" s="5">
         <v>-1.6276143388467945</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>4.6124327751000003</v>
       </c>
       <c r="C358" s="5">
         <v>1.5206719999998342E-3</v>
       </c>
       <c r="D358" s="5">
         <v>0.39647687965114198</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>4.5556721640999998</v>
       </c>
       <c r="C359" s="5">
         <v>-5.6760611000000516E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-13.807600462084768</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>4.5451987018000004</v>
       </c>
       <c r="C360" s="5">
         <v>-1.0473462299999348E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-2.7241751082932142</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>4.7944631732999996</v>
       </c>
       <c r="C361" s="5">
         <v>0.2492644714999992</v>
       </c>
       <c r="D361" s="5">
         <v>89.777778213629517</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>4.7498034545000003</v>
       </c>
       <c r="C362" s="5">
         <v>-4.4659718799999304E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-10.622578205134104</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>4.7553156864000004</v>
       </c>
       <c r="C363" s="5">
         <v>5.512231900000053E-3</v>
       </c>
       <c r="D363" s="5">
         <v>1.4015448397494801</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>4.7261128567000004</v>
       </c>
       <c r="C364" s="5">
         <v>-2.9202829699999988E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-7.1254296569759905</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>4.7833611665999998</v>
       </c>
       <c r="C365" s="5">
         <v>5.7248309899999406E-2</v>
       </c>
       <c r="D365" s="5">
         <v>15.544432453688106</v>
       </c>
       <c r="E365" s="5">
         <v>4.8728155407438578</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>4.8062435104999999</v>
       </c>
       <c r="C366" s="5">
         <v>2.2882343900000102E-2</v>
       </c>
       <c r="D366" s="5">
         <v>5.893954777326682</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>4.7696659281000002</v>
       </c>
       <c r="C367" s="5">
         <v>-3.6577582399999642E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-8.7597867816929469</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>4.6819150749</v>
       </c>
       <c r="C368" s="5">
         <v>-8.7750853200000201E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-19.974786619760799</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>4.2945147481000001</v>
       </c>
       <c r="C369" s="5">
         <v>-0.38740032679999992</v>
       </c>
       <c r="D369" s="5">
         <v>-64.527908101518989</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>4.3184498815000003</v>
       </c>
       <c r="C370" s="5">
         <v>2.3935133400000197E-2</v>
       </c>
       <c r="D370" s="5">
         <v>6.8969765662611593</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>4.2486025532999996</v>
       </c>
       <c r="C371" s="5">
         <v>-6.9847328200000725E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-17.772201111256436</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>4.1438055340000002</v>
       </c>
       <c r="C372" s="5">
         <v>-0.10479701929999941</v>
       </c>
       <c r="D372" s="5">
         <v>-25.896431262406704</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>4.2953952841999996</v>
       </c>
       <c r="C373" s="5">
         <v>0.15158975019999943</v>
       </c>
       <c r="D373" s="5">
         <v>53.902345708855883</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>4.4654395979999997</v>
       </c>
       <c r="C374" s="5">
         <v>0.17004431380000007</v>
       </c>
       <c r="D374" s="5">
         <v>59.343003413632879</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>4.465786864</v>
       </c>
       <c r="C375" s="5">
         <v>3.472660000003458E-4</v>
       </c>
       <c r="D375" s="5">
         <v>9.3360905837602814E-2</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>4.5445315425999997</v>
       </c>
       <c r="C376" s="5">
         <v>7.8744678599999673E-2</v>
       </c>
       <c r="D376" s="5">
         <v>23.337051631566673</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>4.4036561704999997</v>
       </c>
       <c r="C377" s="5">
         <v>-0.14087537210000001</v>
       </c>
       <c r="D377" s="5">
         <v>-31.468321787108479</v>
       </c>
       <c r="E377" s="5">
         <v>-7.9380373522974672</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>4.4163885460000003</v>
       </c>
       <c r="C378" s="5">
         <v>1.2732375500000614E-2</v>
       </c>
       <c r="D378" s="5">
         <v>3.5252924274917774</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>4.4520028819000004</v>
       </c>
       <c r="C379" s="5">
         <v>3.5614335900000071E-2</v>
       </c>
       <c r="D379" s="5">
         <v>10.117905738204103</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>4.4532549844</v>
       </c>
       <c r="C380" s="5">
         <v>1.25210249999963E-3</v>
       </c>
       <c r="D380" s="5">
         <v>0.3380162574385448</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>4.3718213072000003</v>
       </c>
       <c r="C381" s="5">
         <v>-8.1433677199999721E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-19.865768442761333</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>4.6263153179999996</v>
       </c>
       <c r="C382" s="5">
         <v>0.25449401079999934</v>
       </c>
       <c r="D382" s="5">
         <v>97.185024919488598</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>4.5369672905999998</v>
       </c>
       <c r="C383" s="5">
         <v>-8.9348027399999808E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-20.86565349569134</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>4.6432220831000004</v>
       </c>
       <c r="C384" s="5">
         <v>0.10625479250000058</v>
       </c>
       <c r="D384" s="5">
         <v>32.021814238098578</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>4.6941442189</v>
       </c>
       <c r="C385" s="5">
         <v>5.0922135799999602E-2</v>
       </c>
       <c r="D385" s="5">
         <v>13.98394009865731</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>4.7831172538000004</v>
       </c>
       <c r="C386" s="5">
         <v>8.8973034900000414E-2</v>
       </c>
       <c r="D386" s="5">
         <v>25.272339396685251</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>4.8749420953999998</v>
       </c>
       <c r="C387" s="5">
         <v>9.1824841599999374E-2</v>
       </c>
       <c r="D387" s="5">
         <v>25.632270905409893</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>4.9514315592000004</v>
       </c>
       <c r="C388" s="5">
         <v>7.6489463800000657E-2</v>
       </c>
       <c r="D388" s="5">
         <v>20.541287802966934</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>5.1200539558999996</v>
       </c>
       <c r="C389" s="5">
         <v>0.16862239669999912</v>
       </c>
       <c r="D389" s="5">
         <v>49.460037484747076</v>
       </c>
       <c r="E389" s="5">
         <v>16.26824978296748</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>5.2208677776999997</v>
       </c>
       <c r="C390" s="5">
         <v>0.10081382180000009</v>
       </c>
       <c r="D390" s="5">
         <v>26.362404800756288</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>5.4481431895999997</v>
       </c>
       <c r="C391" s="5">
         <v>0.2272754119</v>
       </c>
       <c r="D391" s="5">
         <v>66.751529205879393</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>5.6323951270999997</v>
       </c>
       <c r="C392" s="5">
         <v>0.18425193750000002</v>
       </c>
       <c r="D392" s="5">
         <v>49.051108207729463</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>5.8567055663999996</v>
       </c>
       <c r="C393" s="5">
         <v>0.22431043929999994</v>
       </c>
       <c r="D393" s="5">
         <v>59.780334846374174</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>6.0401197833999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.18341421700000016</v>
       </c>
       <c r="D394" s="5">
         <v>44.779115800587491</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>6.0298752447000004</v>
       </c>
       <c r="C395" s="5">
         <v>-1.0244538699999417E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-2.0164192007031345</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>6.0396493014999999</v>
       </c>
       <c r="C396" s="5">
         <v>9.774056799999542E-3</v>
       </c>
       <c r="D396" s="5">
         <v>1.9625613263603015</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>5.9834048880999999</v>
       </c>
       <c r="C397" s="5">
         <v>-5.6244413399999971E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-10.620063116518462</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>6.0974663307999997</v>
       </c>
       <c r="C398" s="5">
         <v>0.11406144269999974</v>
       </c>
       <c r="D398" s="5">
         <v>25.433120851671866</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>6.2691663075999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.17169997680000026</v>
       </c>
       <c r="D399" s="5">
         <v>39.548303173152213</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>6.4535765890999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.18441028149999994</v>
       </c>
       <c r="D400" s="5">
         <v>41.608111556285721</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>6.5258254966999996</v>
       </c>
       <c r="C401" s="5">
         <v>7.224890759999969E-2</v>
       </c>
       <c r="D401" s="5">
         <v>14.293058517575009</v>
       </c>
       <c r="E401" s="5">
         <v>27.456186065775444</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>6.6289063322999997</v>
       </c>
       <c r="C402" s="5">
         <v>0.10308083560000014</v>
       </c>
       <c r="D402" s="5">
         <v>20.691618713273897</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>6.6579806396999999</v>
       </c>
       <c r="C403" s="5">
         <v>2.9074307400000166E-2</v>
       </c>
       <c r="D403" s="5">
         <v>5.3920244436883369</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>6.7310055898999996</v>
       </c>
       <c r="C404" s="5">
         <v>7.3024950199999772E-2</v>
       </c>
       <c r="D404" s="5">
         <v>13.98536102609178</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>6.74943326</v>
       </c>
       <c r="C405" s="5">
         <v>1.8427670100000348E-2</v>
       </c>
       <c r="D405" s="5">
         <v>3.3351972481567183</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>6.6477953844000002</v>
       </c>
       <c r="C406" s="5">
         <v>-0.10163787559999982</v>
       </c>
       <c r="D406" s="5">
         <v>-16.646462470013578</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>6.6189409911999997</v>
       </c>
       <c r="C407" s="5">
         <v>-2.8854393200000494E-2</v>
       </c>
       <c r="D407" s="5">
         <v>-5.0859755842917913</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>6.6359698398999996</v>
       </c>
       <c r="C408" s="5">
         <v>1.7028848699999877E-2</v>
       </c>
       <c r="D408" s="5">
         <v>3.1313565812208788</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>6.6786859660999998</v>
       </c>
       <c r="C409" s="5">
         <v>4.2716126200000204E-2</v>
       </c>
       <c r="D409" s="5">
         <v>8.0038997936261893</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>6.6053276815000004</v>
       </c>
       <c r="C410" s="5">
         <v>-7.3358284599999379E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-12.412903925309216</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>6.5596977381999997</v>
       </c>
       <c r="C411" s="5">
         <v>-4.5629943300000697E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-7.9818429942041025</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>6.4460901412</v>
       </c>
       <c r="C412" s="5">
         <v>-0.11360759699999967</v>
       </c>
       <c r="D412" s="5">
         <v>-18.913126737982367</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>6.4221496463000003</v>
       </c>
       <c r="C413" s="5">
         <v>-2.394049489999972E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-4.3668279189417287</v>
       </c>
       <c r="E413" s="5">
         <v>-1.5887009306704059</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>6.4292813834000002</v>
       </c>
       <c r="C414" s="5">
         <v>7.1317370999999241E-3</v>
       </c>
       <c r="D414" s="5">
         <v>1.3407580271602493</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>6.4761147078999999</v>
       </c>
       <c r="C415" s="5">
         <v>4.6833324499999662E-2</v>
       </c>
       <c r="D415" s="5">
         <v>9.1001101772854032</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>6.4388063533000004</v>
       </c>
       <c r="C416" s="5">
         <v>-3.7308354599999483E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-6.6982099442582266</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>6.4513312304000001</v>
       </c>
       <c r="C417" s="5">
         <v>1.2524877099999721E-2</v>
       </c>
       <c r="D417" s="5">
         <v>2.3593968670861942</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>6.4553605596999999</v>
       </c>
       <c r="C418" s="5">
         <v>4.0293292999997732E-3</v>
       </c>
       <c r="D418" s="5">
         <v>0.75206794556033074</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>6.5189211379999996</v>
       </c>
       <c r="C419" s="5">
         <v>6.3560578299999726E-2</v>
       </c>
       <c r="D419" s="5">
         <v>12.476727700983247</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>6.5323041237000004</v>
       </c>
       <c r="C420" s="5">
         <v>1.3382985700000738E-2</v>
       </c>
       <c r="D420" s="5">
         <v>2.4915413207535986</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>6.4696800230999996</v>
       </c>
       <c r="C421" s="5">
         <v>-6.2624100600000787E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-10.916582063597268</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>6.5043597119000003</v>
       </c>
       <c r="C422" s="5">
         <v>3.4679688800000719E-2</v>
       </c>
       <c r="D422" s="5">
         <v>6.6254778987256735</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>6.5436666684000002</v>
       </c>
       <c r="C423" s="5">
         <v>3.9306956499999934E-2</v>
       </c>
       <c r="D423" s="5">
         <v>7.4977583265297687</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>6.5408182664999996</v>
       </c>
       <c r="C424" s="5">
         <v>-2.8484019000005745E-3</v>
       </c>
       <c r="D424" s="5">
         <v>-0.52110094761754766</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>6.6164585053999998</v>
       </c>
       <c r="C425" s="5">
         <v>7.5640238900000156E-2</v>
       </c>
       <c r="D425" s="5">
         <v>14.794776479963723</v>
       </c>
       <c r="E425" s="5">
         <v>3.0256046620144916</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>6.5288360595999997</v>
       </c>
       <c r="C426" s="5">
         <v>-8.7622445800000115E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-14.783823585177281</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>6.3909973433999996</v>
       </c>
       <c r="C427" s="5">
         <v>-0.1378387162000001</v>
       </c>
       <c r="D427" s="5">
         <v>-22.590460831988636</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>6.3542212126999997</v>
       </c>
       <c r="C428" s="5">
         <v>-3.6776130699999854E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-6.6908321029214957</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>6.4594021351000004</v>
       </c>
       <c r="C429" s="5">
         <v>0.10518092240000065</v>
       </c>
       <c r="D429" s="5">
         <v>21.775497330590809</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>6.4545905397999999</v>
       </c>
       <c r="C430" s="5">
         <v>-4.8115953000005263E-3</v>
       </c>
       <c r="D430" s="5">
         <v>-0.89022443636911364</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>6.5190350126999999</v>
       </c>
       <c r="C431" s="5">
         <v>6.4444472899999994E-2</v>
       </c>
       <c r="D431" s="5">
         <v>12.661465828640917</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>6.5302434649999999</v>
       </c>
       <c r="C432" s="5">
         <v>1.1208452300000005E-2</v>
       </c>
       <c r="D432" s="5">
         <v>2.082833455553379</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>6.5691631044000003</v>
       </c>
       <c r="C433" s="5">
         <v>3.8919639400000428E-2</v>
       </c>
       <c r="D433" s="5">
         <v>7.3910432207089372</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>6.5012214728000002</v>
       </c>
       <c r="C434" s="5">
         <v>-6.7941631600000107E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-11.728807599061541</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>6.5778153987000003</v>
       </c>
       <c r="C435" s="5">
         <v>7.6593925900000137E-2</v>
       </c>
       <c r="D435" s="5">
         <v>15.09080845801769</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>6.5675550847000004</v>
       </c>
       <c r="C436" s="5">
         <v>-1.0260313999999937E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-1.85582815207469</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>6.5502413387000002</v>
       </c>
       <c r="C437" s="5">
         <v>-1.731374600000013E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-3.1180370490274112</v>
       </c>
       <c r="E437" s="5">
         <v>-1.000794709827868</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>6.5149487856999997</v>
       </c>
       <c r="C438" s="5">
         <v>-3.5292553000000559E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-6.2773727803256403</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>6.5219670813999997</v>
       </c>
       <c r="C439" s="5">
         <v>7.0182957000000101E-3</v>
       </c>
       <c r="D439" s="5">
         <v>1.300399165544408</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>6.5240799570999997</v>
       </c>
       <c r="C440" s="5">
         <v>2.1128756999999609E-3</v>
       </c>
       <c r="D440" s="5">
         <v>0.38944897254360455</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>6.5266928011000003</v>
       </c>
       <c r="C441" s="5">
         <v>2.6128440000006137E-3</v>
       </c>
       <c r="D441" s="5">
         <v>0.48165081469953019</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>6.5087361731</v>
+        <v>6.5089195934999999</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.7956628000000308E-2</v>
+        <v>-1.777320760000034E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-3.2520089391251283</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2192868152852161</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>6.4774764448999997</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-3.1443148600000193E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-5.6453671594869022</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3C316A7-5BEE-4F0B-823B-C4AF4DD03505}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33720294-0893-4A96-8EAA-16DD0BD0C122}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41F3EBA2-90B4-4AB4-96AB-CB2ED9F069D3}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpinfoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>