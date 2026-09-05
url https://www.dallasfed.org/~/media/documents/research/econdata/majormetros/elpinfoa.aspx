--- v7 (2026-07-27)
+++ v8 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B590244A-B7BF-420A-A580-F57A98E16818}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2FD01C42-BFE0-4C60-90DB-218327496EC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0863EF76-53F1-49D7-85C1-EF1119A087DD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{19A23A99-0785-43AE-B145-C1732AB97A2D}"/>
   </bookViews>
   <sheets>
     <sheet name="elpinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F27FB2B8-59AF-46C0-AF13-D2047B9DB0F2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7010D11-83D1-436D-A165-CBB9709F8E59}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>3.4145909632000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>3.4700066138999999</v>
       </c>
       <c r="C7" s="5">
         <v>5.5415650699999652E-2</v>
       </c>
       <c r="D7" s="5">
         <v>21.310778929416905</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>3.4471401006</v>
       </c>
       <c r="C8" s="5">
         <v>-2.2866513299999891E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-7.6273113771081036</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>3.4843413204</v>
       </c>
       <c r="C9" s="5">
         <v>3.7201219800000018E-2</v>
       </c>
       <c r="D9" s="5">
         <v>13.747295400470595</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>3.5538769227000002</v>
       </c>
       <c r="C10" s="5">
         <v>6.9535602300000221E-2</v>
       </c>
       <c r="D10" s="5">
         <v>26.759438092663324</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>3.5541725269</v>
       </c>
       <c r="C11" s="5">
         <v>2.9560419999974386E-4</v>
       </c>
       <c r="D11" s="5">
         <v>9.9859216253506133E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>3.6168281672</v>
       </c>
       <c r="C12" s="5">
         <v>6.2655640300000037E-2</v>
       </c>
       <c r="D12" s="5">
         <v>23.331055558175095</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>3.5502593153999999</v>
       </c>
       <c r="C13" s="5">
         <v>-6.6568851800000051E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-19.982239461870254</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>3.5959054968999999</v>
       </c>
       <c r="C14" s="5">
         <v>4.5646181499999994E-2</v>
       </c>
       <c r="D14" s="5">
         <v>16.567726972154784</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>3.5928281200000001</v>
       </c>
       <c r="C15" s="5">
         <v>-3.077376899999873E-3</v>
       </c>
       <c r="D15" s="5">
         <v>-1.0221402872440999</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>3.5339903143</v>
       </c>
       <c r="C16" s="5">
         <v>-5.8837805700000079E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-17.974862941336077</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>3.5788882789000001</v>
       </c>
       <c r="C17" s="5">
         <v>4.4897964600000062E-2</v>
       </c>
       <c r="D17" s="5">
         <v>16.357247077503501</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>3.6180680605000002</v>
       </c>
       <c r="C18" s="5">
         <v>3.917978160000013E-2</v>
       </c>
       <c r="D18" s="5">
         <v>13.957546553689371</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>3.5787900548999998</v>
       </c>
       <c r="C19" s="5">
         <v>-3.9278005600000387E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-12.276919325632452</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>3.6551409714999998</v>
       </c>
       <c r="C20" s="5">
         <v>7.6350916600000041E-2</v>
       </c>
       <c r="D20" s="5">
         <v>28.829379822293699</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>3.5769596887000001</v>
       </c>
       <c r="C21" s="5">
         <v>-7.8181282799999696E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-22.85301254711818</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>3.4532685186999998</v>
       </c>
       <c r="C22" s="5">
         <v>-0.12369117000000029</v>
       </c>
       <c r="D22" s="5">
         <v>-34.446536281247731</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>3.5456447677999998</v>
       </c>
       <c r="C23" s="5">
         <v>9.2376249099999974E-2</v>
       </c>
       <c r="D23" s="5">
         <v>37.270897426881923</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>3.6202208642999998</v>
       </c>
       <c r="C24" s="5">
         <v>7.4576096499999966E-2</v>
       </c>
       <c r="D24" s="5">
         <v>28.374314495629839</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>3.6444004792000002</v>
       </c>
       <c r="C25" s="5">
         <v>2.4179614900000423E-2</v>
       </c>
       <c r="D25" s="5">
         <v>8.3159309726710049</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>3.5970848805000002</v>
       </c>
       <c r="C26" s="5">
         <v>-4.7315598700000017E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-14.51398134902383</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>3.4952256322999999</v>
       </c>
       <c r="C27" s="5">
         <v>-0.10185924820000025</v>
       </c>
       <c r="D27" s="5">
         <v>-29.157420294858749</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>3.5286416870999999</v>
       </c>
       <c r="C28" s="5">
         <v>3.3416054799999984E-2</v>
       </c>
       <c r="D28" s="5">
         <v>12.095486716381366</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>3.5784083024000002</v>
       </c>
       <c r="C29" s="5">
         <v>4.9766615300000261E-2</v>
       </c>
       <c r="D29" s="5">
         <v>18.300883216322728</v>
       </c>
       <c r="E29" s="5">
         <v>-1.3411329513401959E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>3.6207692674</v>
       </c>
       <c r="C30" s="5">
         <v>4.2360964999999862E-2</v>
       </c>
       <c r="D30" s="5">
         <v>15.167911503689879</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>3.6952337248</v>
       </c>
       <c r="C31" s="5">
         <v>7.4464457399999961E-2</v>
       </c>
       <c r="D31" s="5">
         <v>27.67114396104806</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>3.6642927407000001</v>
       </c>
       <c r="C32" s="5">
         <v>-3.0940984099999902E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-9.5978015479445293</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>3.5632234408999999</v>
       </c>
       <c r="C33" s="5">
         <v>-0.10106929980000023</v>
       </c>
       <c r="D33" s="5">
         <v>-28.511738736074012</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>3.5509537546000001</v>
       </c>
       <c r="C34" s="5">
         <v>-1.2269686299999805E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-4.0547418958898351</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>3.5326056404999999</v>
       </c>
       <c r="C35" s="5">
         <v>-1.8348114100000146E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-6.027301069257696</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>3.5297525522000002</v>
       </c>
       <c r="C36" s="5">
         <v>-2.8530882999997509E-3</v>
       </c>
       <c r="D36" s="5">
         <v>-0.96487944786650681</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>3.5375068636</v>
       </c>
       <c r="C37" s="5">
         <v>7.7543113999998248E-3</v>
       </c>
       <c r="D37" s="5">
         <v>2.6682981187084787</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>3.6014530452</v>
       </c>
       <c r="C38" s="5">
         <v>6.3946181599999985E-2</v>
       </c>
       <c r="D38" s="5">
         <v>23.983984478288512</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>3.700379737</v>
       </c>
       <c r="C39" s="5">
         <v>9.8926691800000022E-2</v>
       </c>
       <c r="D39" s="5">
         <v>38.427522543165971</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>3.7200471303999998</v>
       </c>
       <c r="C40" s="5">
         <v>1.9667393399999789E-2</v>
       </c>
       <c r="D40" s="5">
         <v>6.5677449701293522</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>3.6763161461</v>
       </c>
       <c r="C41" s="5">
         <v>-4.3730984299999776E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-13.229337361675119</v>
       </c>
       <c r="E41" s="5">
         <v>2.7360724497071498</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>3.6210630328</v>
       </c>
       <c r="C42" s="5">
         <v>-5.5253113300000045E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-16.616754002829094</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>3.6085752145000001</v>
       </c>
       <c r="C43" s="5">
         <v>-1.2487818299999898E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-4.0607928726490332</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>3.5724651955</v>
       </c>
       <c r="C44" s="5">
         <v>-3.6110019000000104E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-11.368737696020382</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>3.7536905274999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.18122533199999991</v>
       </c>
       <c r="D45" s="5">
         <v>81.086258699307081</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>3.7465966632000001</v>
       </c>
       <c r="C46" s="5">
         <v>-7.0938642999998081E-3</v>
       </c>
       <c r="D46" s="5">
         <v>-2.2443807965406681</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>3.8222017582999999</v>
       </c>
       <c r="C47" s="5">
         <v>7.5605095099999797E-2</v>
       </c>
       <c r="D47" s="5">
         <v>27.092520112790929</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>3.7439224632000001</v>
       </c>
       <c r="C48" s="5">
         <v>-7.8279295099999757E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-21.988459235321933</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>3.7348445658</v>
       </c>
       <c r="C49" s="5">
         <v>-9.07789740000009E-3</v>
       </c>
       <c r="D49" s="5">
         <v>-2.8711520729152507</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>3.7062934489999999</v>
       </c>
       <c r="C50" s="5">
         <v>-2.8551116800000109E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-8.7973965990282181</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>3.7003091129999999</v>
       </c>
       <c r="C51" s="5">
         <v>-5.9843360000000345E-3</v>
       </c>
       <c r="D51" s="5">
         <v>-1.9204556796390881</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>3.7053371140000002</v>
       </c>
       <c r="C52" s="5">
         <v>5.0280010000003372E-3</v>
       </c>
       <c r="D52" s="5">
         <v>1.6428080951288893</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>3.6680446898999999</v>
       </c>
       <c r="C53" s="5">
         <v>-3.7292424100000332E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-11.430804195688038</v>
       </c>
       <c r="E53" s="5">
         <v>-0.22499306020715704</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>3.5209854190000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.14705927089999982</v>
       </c>
       <c r="D54" s="5">
         <v>-38.799453599324941</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>3.6331732730000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.11218785400000009</v>
       </c>
       <c r="D55" s="5">
         <v>45.701025757567358</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>3.5789428486000001</v>
       </c>
       <c r="C56" s="5">
         <v>-5.4230424400000032E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-16.512043503936404</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>3.6456347832999998</v>
       </c>
       <c r="C57" s="5">
         <v>6.6691934699999678E-2</v>
       </c>
       <c r="D57" s="5">
         <v>24.801771895489068</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>3.6429204772000001</v>
       </c>
       <c r="C58" s="5">
         <v>-2.7143060999996749E-3</v>
       </c>
       <c r="D58" s="5">
         <v>-0.88979358320184776</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>3.7147883146999998</v>
       </c>
       <c r="C59" s="5">
         <v>7.1867837499999698E-2</v>
       </c>
       <c r="D59" s="5">
         <v>26.41906024377796</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>3.9600479261000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.2452596114000003</v>
       </c>
       <c r="D60" s="5">
         <v>115.37557728499435</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>3.8272898996000002</v>
       </c>
       <c r="C61" s="5">
         <v>-0.1327580264999999</v>
       </c>
       <c r="D61" s="5">
         <v>-33.581202612838069</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>3.8076156204</v>
       </c>
       <c r="C62" s="5">
         <v>-1.96742792000002E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-5.9971791170387867</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>3.7977007893999999</v>
       </c>
       <c r="C63" s="5">
         <v>-9.9148310000001239E-3</v>
       </c>
       <c r="D63" s="5">
         <v>-3.0803715346906624</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>3.6936080495999999</v>
       </c>
       <c r="C64" s="5">
         <v>-0.1040927398</v>
       </c>
       <c r="D64" s="5">
         <v>-28.359145398124362</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>3.8567312810000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.16312323140000018</v>
       </c>
       <c r="D65" s="5">
         <v>67.966575356690512</v>
       </c>
       <c r="E65" s="5">
         <v>5.1440646734635109</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>4.0230925125999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.16636123159999983</v>
       </c>
       <c r="D66" s="5">
         <v>65.992195725870758</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>3.9533151587000002</v>
       </c>
       <c r="C67" s="5">
         <v>-6.9777353899999728E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-18.938055149693113</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>3.9798944458999999</v>
       </c>
       <c r="C68" s="5">
         <v>2.657928719999969E-2</v>
       </c>
       <c r="D68" s="5">
         <v>8.3730745711122712</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>4.0484555213000002</v>
       </c>
       <c r="C69" s="5">
         <v>6.8561075400000338E-2</v>
       </c>
       <c r="D69" s="5">
         <v>22.747828937511684</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>4.0428202189000002</v>
       </c>
       <c r="C70" s="5">
         <v>-5.6353023999999863E-3</v>
       </c>
       <c r="D70" s="5">
         <v>-1.6576274614155007</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>4.0186306028000001</v>
       </c>
       <c r="C71" s="5">
         <v>-2.4189616100000144E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-6.9483887114251797</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>3.9720208409</v>
       </c>
       <c r="C72" s="5">
         <v>-4.6609761900000102E-2</v>
       </c>
       <c r="D72" s="5">
         <v>-13.063695257239583</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>3.8188874133000001</v>
       </c>
       <c r="C73" s="5">
         <v>-0.15313342759999982</v>
       </c>
       <c r="D73" s="5">
         <v>-37.611572957455806</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>3.9010390039999998</v>
       </c>
       <c r="C74" s="5">
         <v>8.2151590699999666E-2</v>
       </c>
       <c r="D74" s="5">
         <v>29.098516620366134</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>3.8854378779999998</v>
       </c>
       <c r="C75" s="5">
         <v>-1.5601125999999965E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-4.6949035409724065</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>3.8834236972</v>
       </c>
       <c r="C76" s="5">
         <v>-2.0141807999998207E-3</v>
       </c>
       <c r="D76" s="5">
         <v>-0.62030011399851759</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>3.9443472270000002</v>
       </c>
       <c r="C77" s="5">
         <v>6.0923529800000154E-2</v>
       </c>
       <c r="D77" s="5">
         <v>20.53810453067133</v>
       </c>
       <c r="E77" s="5">
         <v>2.2717669346484115</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>4.0289594212999997</v>
       </c>
       <c r="C78" s="5">
         <v>8.4612194299999555E-2</v>
       </c>
       <c r="D78" s="5">
         <v>29.006931314670915</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>4.0806308651999998</v>
       </c>
       <c r="C79" s="5">
         <v>5.1671443900000114E-2</v>
       </c>
       <c r="D79" s="5">
         <v>16.523360869757209</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>4.0780754254999998</v>
       </c>
       <c r="C80" s="5">
         <v>-2.5554397000000506E-3</v>
       </c>
       <c r="D80" s="5">
         <v>-0.74890077428080293</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>4.0514121769999996</v>
       </c>
       <c r="C81" s="5">
         <v>-2.6663248500000236E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-7.5697555517719284</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>4.1416896889999997</v>
       </c>
       <c r="C82" s="5">
         <v>9.0277512000000115E-2</v>
       </c>
       <c r="D82" s="5">
         <v>30.272735459891109</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>4.1349202083999996</v>
       </c>
       <c r="C83" s="5">
         <v>-6.769480600000044E-3</v>
       </c>
       <c r="D83" s="5">
         <v>-1.943831576459143</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>4.1792645432000004</v>
       </c>
       <c r="C84" s="5">
         <v>4.4344334800000773E-2</v>
       </c>
       <c r="D84" s="5">
         <v>13.656099681649359</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>4.2080291416</v>
       </c>
       <c r="C85" s="5">
         <v>2.8764598399999564E-2</v>
       </c>
       <c r="D85" s="5">
         <v>8.5791696299690745</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>4.2860310728000002</v>
       </c>
       <c r="C86" s="5">
         <v>7.8001931200000207E-2</v>
       </c>
       <c r="D86" s="5">
         <v>24.65764501902159</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>4.3700875746000003</v>
       </c>
       <c r="C87" s="5">
         <v>8.4056501800000127E-2</v>
       </c>
       <c r="D87" s="5">
         <v>26.246078965974394</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>4.4762750627000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.10618748809999978</v>
       </c>
       <c r="D88" s="5">
         <v>33.3888432141731</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>4.5328532943999997</v>
       </c>
       <c r="C89" s="5">
         <v>5.6578231699999648E-2</v>
       </c>
       <c r="D89" s="5">
         <v>16.267617346050557</v>
       </c>
       <c r="E89" s="5">
         <v>14.920239865586238</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>4.5389995604999998</v>
       </c>
       <c r="C90" s="5">
         <v>6.1462661000000196E-3</v>
       </c>
       <c r="D90" s="5">
         <v>1.639314642523293</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>4.4994458663000003</v>
       </c>
       <c r="C91" s="5">
         <v>-3.9553694199999434E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-9.9701171681221386</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>4.5755095526999998</v>
       </c>
       <c r="C92" s="5">
         <v>7.6063686399999497E-2</v>
       </c>
       <c r="D92" s="5">
         <v>22.282757504259941</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>4.5619651398999999</v>
       </c>
       <c r="C93" s="5">
         <v>-1.3544412799999961E-2</v>
       </c>
       <c r="D93" s="5">
         <v>-3.4949698281899422</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>4.5445651030000001</v>
       </c>
       <c r="C94" s="5">
         <v>-1.7400036899999805E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-4.482179651290763</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>4.4569660507000002</v>
       </c>
       <c r="C95" s="5">
         <v>-8.7599052299999869E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-20.829395500788728</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>4.5836735668999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.12670751619999976</v>
       </c>
       <c r="D96" s="5">
         <v>39.988468206732321</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>4.7010561296000004</v>
       </c>
       <c r="C97" s="5">
         <v>0.11738256270000047</v>
       </c>
       <c r="D97" s="5">
         <v>35.450641306774067</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>4.7639774061000004</v>
       </c>
       <c r="C98" s="5">
         <v>6.2921276500000012E-2</v>
       </c>
       <c r="D98" s="5">
         <v>17.298127172980582</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>4.5510196165999997</v>
       </c>
       <c r="C99" s="5">
         <v>-0.21295778950000077</v>
       </c>
       <c r="D99" s="5">
         <v>-42.234548456118951</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>4.4634428218000002</v>
       </c>
       <c r="C100" s="5">
         <v>-8.7576794799999469E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-20.7981696073421</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>4.3175464895999998</v>
       </c>
       <c r="C101" s="5">
         <v>-0.14589633220000042</v>
       </c>
       <c r="D101" s="5">
         <v>-32.88732295997108</v>
       </c>
       <c r="E101" s="5">
         <v>-4.7499177850294778</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>4.3531956763000004</v>
       </c>
       <c r="C102" s="5">
         <v>3.5649186700000612E-2</v>
       </c>
       <c r="D102" s="5">
         <v>10.370751321150262</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>4.5189895082999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.16579383199999942</v>
       </c>
       <c r="D103" s="5">
         <v>56.602152313192988</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>4.3866563672999996</v>
       </c>
       <c r="C104" s="5">
         <v>-0.13233314100000015</v>
       </c>
       <c r="D104" s="5">
         <v>-29.998494198942005</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>4.1696943672</v>
       </c>
       <c r="C105" s="5">
         <v>-0.21696200009999966</v>
       </c>
       <c r="D105" s="5">
         <v>-45.593937401468324</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>4.1457554163000001</v>
       </c>
       <c r="C106" s="5">
         <v>-2.3938950899999867E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-6.6759782722062404</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>4.3748194190999996</v>
       </c>
       <c r="C107" s="5">
         <v>0.2290640027999995</v>
       </c>
       <c r="D107" s="5">
         <v>90.66784273607287</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>4.3880187805000004</v>
       </c>
       <c r="C108" s="5">
         <v>1.3199361400000775E-2</v>
       </c>
       <c r="D108" s="5">
         <v>3.6812340031791679</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>4.3950988741000003</v>
       </c>
       <c r="C109" s="5">
         <v>7.0800935999999481E-3</v>
       </c>
       <c r="D109" s="5">
         <v>1.9534821134528091</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>4.4354901440000001</v>
       </c>
       <c r="C110" s="5">
         <v>4.0391269899999749E-2</v>
       </c>
       <c r="D110" s="5">
         <v>11.602937893966336</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>4.5365090364</v>
       </c>
       <c r="C111" s="5">
         <v>0.10101889239999995</v>
       </c>
       <c r="D111" s="5">
         <v>31.027344994080018</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>4.5523124568000002</v>
       </c>
       <c r="C112" s="5">
         <v>1.5803420400000157E-2</v>
       </c>
       <c r="D112" s="5">
         <v>4.2613617904522672</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>4.6087071261999997</v>
       </c>
       <c r="C113" s="5">
         <v>5.6394669399999486E-2</v>
       </c>
       <c r="D113" s="5">
         <v>15.921654011181708</v>
       </c>
       <c r="E113" s="5">
         <v>6.7436595599222882</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>4.6625545653999998</v>
       </c>
       <c r="C114" s="5">
         <v>5.3847439200000125E-2</v>
       </c>
       <c r="D114" s="5">
         <v>14.957630184856452</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>4.7232817689999997</v>
       </c>
       <c r="C115" s="5">
         <v>6.0727203599999946E-2</v>
       </c>
       <c r="D115" s="5">
         <v>16.798999823767691</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>4.7064236715999996</v>
       </c>
       <c r="C116" s="5">
         <v>-1.6858097400000105E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-4.1998950831093502</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>4.9801790260000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.27375535440000043</v>
       </c>
       <c r="D117" s="5">
         <v>97.082118688929356</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>5.0551599953000004</v>
       </c>
       <c r="C118" s="5">
         <v>7.4980969300000311E-2</v>
       </c>
       <c r="D118" s="5">
         <v>19.640827199735678</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>4.9868170637000002</v>
       </c>
       <c r="C119" s="5">
         <v>-6.8342931600000156E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-15.069755162420007</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>5.0878199930000001</v>
       </c>
       <c r="C120" s="5">
         <v>0.10100292929999988</v>
       </c>
       <c r="D120" s="5">
         <v>27.20366037751667</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>5.0881412613999997</v>
       </c>
       <c r="C121" s="5">
         <v>3.2126839999957468E-4</v>
       </c>
       <c r="D121" s="5">
         <v>7.5799851161995058E-2</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>5.1089482343999997</v>
       </c>
       <c r="C122" s="5">
         <v>2.0806973000000006E-2</v>
       </c>
       <c r="D122" s="5">
         <v>5.0190551383995086</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>5.1301851698999998</v>
       </c>
       <c r="C123" s="5">
         <v>2.1236935500000165E-2</v>
       </c>
       <c r="D123" s="5">
         <v>5.1038109660739961</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>5.1462520475</v>
       </c>
       <c r="C124" s="5">
         <v>1.606687760000014E-2</v>
       </c>
       <c r="D124" s="5">
         <v>3.8236141224567755</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>5.1066994637000001</v>
       </c>
       <c r="C125" s="5">
         <v>-3.955258379999993E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-8.8428027377648988</v>
       </c>
       <c r="E125" s="5">
         <v>10.805467213765185</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>5.0599825662000004</v>
       </c>
       <c r="C126" s="5">
         <v>-4.6716897499999632E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-10.441945887734382</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>5.0137465701000004</v>
       </c>
       <c r="C127" s="5">
         <v>-4.6235996100000065E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-10.430471405856123</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>5.0347418780000002</v>
       </c>
       <c r="C128" s="5">
         <v>2.0995307899999816E-2</v>
       </c>
       <c r="D128" s="5">
         <v>5.1424239613675926</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>4.9855786485999998</v>
       </c>
       <c r="C129" s="5">
         <v>-4.9163229400000397E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-11.108478232318786</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>4.9602411869000003</v>
       </c>
       <c r="C130" s="5">
         <v>-2.5337461699999508E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-5.930969313032886</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>4.9988356169000001</v>
       </c>
       <c r="C131" s="5">
         <v>3.8594429999999846E-2</v>
       </c>
       <c r="D131" s="5">
         <v>9.7470200001876997</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>4.9891929961999999</v>
       </c>
       <c r="C132" s="5">
         <v>-9.6426207000002151E-3</v>
       </c>
       <c r="D132" s="5">
         <v>-2.2903670550191046</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>4.9851646018000002</v>
       </c>
       <c r="C133" s="5">
         <v>-4.0283943999996907E-3</v>
       </c>
       <c r="D133" s="5">
         <v>-0.96461765413359268</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>4.9926954755999997</v>
       </c>
       <c r="C134" s="5">
         <v>7.5308737999995046E-3</v>
       </c>
       <c r="D134" s="5">
         <v>1.8279262599677715</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>4.9241732503</v>
       </c>
       <c r="C135" s="5">
         <v>-6.8522225299999739E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-15.281362043620472</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>4.9424323589999997</v>
       </c>
       <c r="C136" s="5">
         <v>1.8259108699999693E-2</v>
       </c>
       <c r="D136" s="5">
         <v>4.5415457860151776</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>5.0110422454999997</v>
       </c>
       <c r="C137" s="5">
         <v>6.8609886499999995E-2</v>
       </c>
       <c r="D137" s="5">
         <v>17.990748554185899</v>
       </c>
       <c r="E137" s="5">
         <v>-1.8731710937751722</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>4.9500017180000002</v>
       </c>
       <c r="C138" s="5">
         <v>-6.1040527499999442E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-13.676820696856407</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>4.9886430016999999</v>
       </c>
       <c r="C139" s="5">
         <v>3.864128369999964E-2</v>
       </c>
       <c r="D139" s="5">
         <v>9.7804270282536123</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>4.9548647543</v>
       </c>
       <c r="C140" s="5">
         <v>-3.3778247399999906E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-7.8293724508256997</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>4.9991331270000003</v>
       </c>
       <c r="C141" s="5">
         <v>4.4268372700000391E-2</v>
       </c>
       <c r="D141" s="5">
         <v>11.264025858073069</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>5.0741392730000001</v>
       </c>
       <c r="C142" s="5">
         <v>7.5006145999999774E-2</v>
       </c>
       <c r="D142" s="5">
         <v>19.567231794749439</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>5.2054593320000002</v>
       </c>
       <c r="C143" s="5">
         <v>0.1313200590000001</v>
       </c>
       <c r="D143" s="5">
         <v>35.881425317243028</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>4.9892060998999996</v>
       </c>
       <c r="C144" s="5">
         <v>-0.21625323210000058</v>
       </c>
       <c r="D144" s="5">
         <v>-39.900806875096684</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>4.9811419391999996</v>
       </c>
       <c r="C145" s="5">
         <v>-8.0641607000000448E-3</v>
       </c>
       <c r="D145" s="5">
         <v>-1.9224358011858178</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>5.0903283302000002</v>
       </c>
       <c r="C146" s="5">
         <v>0.1091863910000006</v>
       </c>
       <c r="D146" s="5">
         <v>29.718685686150124</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>5.0148057087</v>
       </c>
       <c r="C147" s="5">
         <v>-7.552262150000022E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-16.420495517029053</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>5.0450088986999999</v>
       </c>
       <c r="C148" s="5">
         <v>3.0203189999999935E-2</v>
       </c>
       <c r="D148" s="5">
         <v>7.4716459813920721</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>4.9107335517999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.13427534689999998</v>
       </c>
       <c r="D149" s="5">
         <v>-27.654219092234023</v>
       </c>
       <c r="E149" s="5">
         <v>-2.0017531041586878</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>5.1401903699</v>
       </c>
       <c r="C150" s="5">
         <v>0.22945681810000007</v>
       </c>
       <c r="D150" s="5">
         <v>72.979244327857714</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>5.0634705155999997</v>
       </c>
       <c r="C151" s="5">
         <v>-7.6719854300000279E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-16.511053370442408</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>5.0703020141000001</v>
       </c>
       <c r="C152" s="5">
         <v>6.8314985000004214E-3</v>
       </c>
       <c r="D152" s="5">
         <v>1.6310757515724195</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>5.1094266384999996</v>
       </c>
       <c r="C153" s="5">
         <v>3.9124624399999419E-2</v>
       </c>
       <c r="D153" s="5">
         <v>9.6629859775854587</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>5.0855878668000001</v>
       </c>
       <c r="C154" s="5">
         <v>-2.3838771699999484E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-5.4573148862913978</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>5.2043013502999997</v>
       </c>
       <c r="C155" s="5">
         <v>0.11871348349999966</v>
       </c>
       <c r="D155" s="5">
         <v>31.903185830222981</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>5.2937261996</v>
       </c>
       <c r="C156" s="5">
         <v>8.9424849300000275E-2</v>
       </c>
       <c r="D156" s="5">
         <v>22.68415295958124</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>5.3777176739000003</v>
       </c>
       <c r="C157" s="5">
         <v>8.3991474300000313E-2</v>
       </c>
       <c r="D157" s="5">
         <v>20.792029722620686</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>5.3986033134999998</v>
       </c>
       <c r="C158" s="5">
         <v>2.088563959999945E-2</v>
       </c>
       <c r="D158" s="5">
         <v>4.7613346679643787</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>5.4032586133000002</v>
       </c>
       <c r="C159" s="5">
         <v>4.6552998000004564E-3</v>
       </c>
       <c r="D159" s="5">
         <v>1.0397005236162382</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>5.3455041846000002</v>
       </c>
       <c r="C160" s="5">
         <v>-5.7754428700000027E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-12.098753643947314</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>5.5192615711000004</v>
       </c>
       <c r="C161" s="5">
         <v>0.17375738650000017</v>
       </c>
       <c r="D161" s="5">
         <v>46.793773772026185</v>
       </c>
       <c r="E161" s="5">
         <v>12.391794685682921</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>5.6330460228000003</v>
       </c>
       <c r="C162" s="5">
         <v>0.11378445169999996</v>
       </c>
       <c r="D162" s="5">
         <v>27.746165273452796</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>5.6402932764000004</v>
       </c>
       <c r="C163" s="5">
         <v>7.2472536000001142E-3</v>
       </c>
       <c r="D163" s="5">
         <v>1.5548439604732289</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>5.5676074894000003</v>
       </c>
       <c r="C164" s="5">
         <v>-7.2685787000000168E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-14.41392948296013</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>5.6229872524999998</v>
       </c>
       <c r="C165" s="5">
         <v>5.5379763099999479E-2</v>
       </c>
       <c r="D165" s="5">
         <v>12.611271720854456</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>5.5990661583000003</v>
       </c>
       <c r="C166" s="5">
         <v>-2.3921094199999438E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-4.9872250890486969</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>5.4910225551999998</v>
       </c>
       <c r="C167" s="5">
         <v>-0.1080436031000005</v>
       </c>
       <c r="D167" s="5">
         <v>-20.849886462687785</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>5.4988772398999997</v>
       </c>
       <c r="C168" s="5">
         <v>7.8546846999998365E-3</v>
       </c>
       <c r="D168" s="5">
         <v>1.7301208665415846</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>5.4800660755999999</v>
       </c>
       <c r="C169" s="5">
         <v>-1.8811164299999739E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-4.0287287050524867</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>5.4134728179999998</v>
       </c>
       <c r="C170" s="5">
         <v>-6.6593257600000122E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-13.64609422187203</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>5.5917388556000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.17826603760000026</v>
       </c>
       <c r="D171" s="5">
         <v>47.520047988207438</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>5.6550420198999998</v>
       </c>
       <c r="C172" s="5">
         <v>6.3303164299999715E-2</v>
       </c>
       <c r="D172" s="5">
         <v>14.463616993721139</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>5.3248981560999997</v>
       </c>
       <c r="C173" s="5">
         <v>-0.33014386380000005</v>
       </c>
       <c r="D173" s="5">
         <v>-51.414616522657596</v>
       </c>
       <c r="E173" s="5">
         <v>-3.521547447900053</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>5.2284715875999996</v>
       </c>
       <c r="C174" s="5">
         <v>-9.6426568500000087E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-19.691529004316799</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>5.2219422185999997</v>
       </c>
       <c r="C175" s="5">
         <v>-6.5293689999998961E-3</v>
       </c>
       <c r="D175" s="5">
         <v>-1.4883221678335334</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>5.1574022312999999</v>
       </c>
       <c r="C176" s="5">
         <v>-6.4539987299999879E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-13.863483963053479</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>5.0272177536999996</v>
       </c>
       <c r="C177" s="5">
         <v>-0.13018447760000029</v>
       </c>
       <c r="D177" s="5">
         <v>-26.419909245787942</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>5.0049167433999999</v>
       </c>
       <c r="C178" s="5">
         <v>-2.2301010299999646E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-5.1952878647927196</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>4.9736631456999998</v>
       </c>
       <c r="C179" s="5">
         <v>-3.1253597700000135E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-7.2414118802113787</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>5.0042643544000001</v>
       </c>
       <c r="C180" s="5">
         <v>3.0601208700000271E-2</v>
       </c>
       <c r="D180" s="5">
         <v>7.6382193507087415</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>4.9892537459000001</v>
       </c>
       <c r="C181" s="5">
         <v>-1.5010608499999911E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-3.5406831900767766</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>4.9384267959999999</v>
       </c>
       <c r="C182" s="5">
         <v>-5.0826949900000251E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-11.562523717789553</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>4.9811242281999997</v>
       </c>
       <c r="C183" s="5">
         <v>4.2697432199999774E-2</v>
       </c>
       <c r="D183" s="5">
         <v>10.883016341824225</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>4.8624610444999998</v>
       </c>
       <c r="C184" s="5">
         <v>-0.11866318369999984</v>
       </c>
       <c r="D184" s="5">
         <v>-25.123567686623616</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>4.9409685650000004</v>
       </c>
       <c r="C185" s="5">
         <v>7.8507520500000538E-2</v>
       </c>
       <c r="D185" s="5">
         <v>21.191307316985796</v>
       </c>
       <c r="E185" s="5">
         <v>-7.2100832700468516</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>4.8206732177999996</v>
       </c>
       <c r="C186" s="5">
         <v>-0.12029534720000079</v>
       </c>
       <c r="D186" s="5">
         <v>-25.604404980303851</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>4.8051712253999996</v>
       </c>
       <c r="C187" s="5">
         <v>-1.5501992399999942E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-3.7913543864588117</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>4.8337838940999998</v>
       </c>
       <c r="C188" s="5">
         <v>2.8612668700000121E-2</v>
       </c>
       <c r="D188" s="5">
         <v>7.3841913458600583</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>4.9361854555000004</v>
       </c>
       <c r="C189" s="5">
         <v>0.10240156140000067</v>
       </c>
       <c r="D189" s="5">
         <v>28.602926792069372</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>4.9077604101999999</v>
       </c>
       <c r="C190" s="5">
         <v>-2.8425045300000562E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-6.6954937943046637</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>4.9453429826999997</v>
       </c>
       <c r="C191" s="5">
         <v>3.7582572499999856E-2</v>
       </c>
       <c r="D191" s="5">
         <v>9.5864283804504069</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>4.9120834778000004</v>
       </c>
       <c r="C192" s="5">
         <v>-3.3259504899999293E-2</v>
       </c>
       <c r="D192" s="5">
         <v>-7.7785689519557666</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>4.9015617378999998</v>
       </c>
       <c r="C193" s="5">
         <v>-1.0521739900000604E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-2.5403469136100476</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>4.8605590550000004</v>
       </c>
       <c r="C194" s="5">
         <v>-4.1002682899999421E-2</v>
       </c>
       <c r="D194" s="5">
         <v>-9.5890645007598039</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>4.7800749031</v>
       </c>
       <c r="C195" s="5">
         <v>-8.0484151900000356E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-18.156963361300704</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>4.8800693337999999</v>
       </c>
       <c r="C196" s="5">
         <v>9.9994430699999803E-2</v>
       </c>
       <c r="D196" s="5">
         <v>28.202201700008665</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>4.7518952293999996</v>
       </c>
       <c r="C197" s="5">
         <v>-0.12817410440000021</v>
       </c>
       <c r="D197" s="5">
         <v>-27.340840042111825</v>
       </c>
       <c r="E197" s="5">
         <v>-3.8266451832809967</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>4.8161486045000004</v>
       </c>
       <c r="C198" s="5">
         <v>6.4253375100000731E-2</v>
       </c>
       <c r="D198" s="5">
         <v>17.488745234925361</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>4.7892621795999997</v>
       </c>
       <c r="C199" s="5">
         <v>-2.6886424900000705E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-6.4971598757905813</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>5.0140742949000003</v>
       </c>
       <c r="C200" s="5">
         <v>0.22481211530000067</v>
       </c>
       <c r="D200" s="5">
         <v>73.406681956528061</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>4.7323570340999996</v>
       </c>
       <c r="C201" s="5">
         <v>-0.2817172608000007</v>
       </c>
       <c r="D201" s="5">
         <v>-50.037880328111143</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>4.8043262349000004</v>
       </c>
       <c r="C202" s="5">
         <v>7.1969200800000799E-2</v>
       </c>
       <c r="D202" s="5">
         <v>19.85601962397503</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>4.9181853911999998</v>
       </c>
       <c r="C203" s="5">
         <v>0.11385915629999932</v>
       </c>
       <c r="D203" s="5">
         <v>32.455154221392512</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>4.7162877407000003</v>
       </c>
       <c r="C204" s="5">
         <v>-0.20189765049999941</v>
       </c>
       <c r="D204" s="5">
         <v>-39.529330499388827</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>4.7138796470999997</v>
       </c>
       <c r="C205" s="5">
         <v>-2.4080936000006048E-3</v>
       </c>
       <c r="D205" s="5">
         <v>-0.61099136432053447</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>4.8785639907</v>
       </c>
       <c r="C206" s="5">
         <v>0.16468434360000028</v>
       </c>
       <c r="D206" s="5">
         <v>50.994868902068191</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>4.8915068786999996</v>
       </c>
       <c r="C207" s="5">
         <v>1.2942887999999542E-2</v>
       </c>
       <c r="D207" s="5">
         <v>3.2304813865115189</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>4.8948490165000003</v>
       </c>
       <c r="C208" s="5">
         <v>3.3421378000006996E-3</v>
       </c>
       <c r="D208" s="5">
         <v>0.82299199650728294</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>5.0786085525000004</v>
       </c>
       <c r="C209" s="5">
         <v>0.18375953600000017</v>
       </c>
       <c r="D209" s="5">
         <v>55.61995018746655</v>
       </c>
       <c r="E209" s="5">
         <v>6.8754319556252774</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>5.0007123592999996</v>
       </c>
       <c r="C210" s="5">
         <v>-7.7896193200000852E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-16.929730446174773</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>5.0735838716000004</v>
       </c>
       <c r="C211" s="5">
         <v>7.2871512300000774E-2</v>
       </c>
       <c r="D211" s="5">
         <v>18.958542154857263</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>5.0973136811000002</v>
       </c>
       <c r="C212" s="5">
         <v>2.372980949999981E-2</v>
       </c>
       <c r="D212" s="5">
         <v>5.7592089316110151</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>5.1276753366000003</v>
       </c>
       <c r="C213" s="5">
         <v>3.036165550000014E-2</v>
       </c>
       <c r="D213" s="5">
         <v>7.3865555830100904</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>5.0952255616000004</v>
       </c>
       <c r="C214" s="5">
         <v>-3.2449774999999903E-2</v>
       </c>
       <c r="D214" s="5">
         <v>-7.3352112327571444</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>4.9990313698</v>
       </c>
       <c r="C215" s="5">
         <v>-9.6194191800000439E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-20.444654030543997</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>5.4152126611</v>
       </c>
       <c r="C216" s="5">
         <v>0.41618129130000003</v>
       </c>
       <c r="D216" s="5">
         <v>161.06932936075279</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>5.4264586423000001</v>
       </c>
       <c r="C217" s="5">
         <v>1.1245981200000088E-2</v>
       </c>
       <c r="D217" s="5">
         <v>2.520749064208605</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>5.3849983076000001</v>
       </c>
       <c r="C218" s="5">
         <v>-4.146033469999999E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-8.7928500477514664</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>5.6106262944000003</v>
       </c>
       <c r="C219" s="5">
         <v>0.22562798680000018</v>
       </c>
       <c r="D219" s="5">
         <v>63.647456229976918</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>5.6088985182000002</v>
       </c>
       <c r="C220" s="5">
         <v>-1.7277762000000862E-3</v>
       </c>
       <c r="D220" s="5">
         <v>-0.36891129672645961</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>5.5976489441000004</v>
       </c>
       <c r="C221" s="5">
         <v>-1.1249574099999826E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-2.3804254888482812</v>
       </c>
       <c r="E221" s="5">
         <v>10.220129908309161</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>5.7894904259000004</v>
       </c>
       <c r="C222" s="5">
         <v>0.19184148180000005</v>
       </c>
       <c r="D222" s="5">
         <v>49.83600384327287</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>5.7618405497999996</v>
       </c>
       <c r="C223" s="5">
         <v>-2.7649876100000803E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-5.5828804089077311</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>5.7907563711999996</v>
       </c>
       <c r="C224" s="5">
         <v>2.8915821400000041E-2</v>
       </c>
       <c r="D224" s="5">
         <v>6.1912409620272557</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>5.7139348425999996</v>
       </c>
       <c r="C225" s="5">
         <v>-7.6821528600000022E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-14.807790812913446</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>5.8913677347000002</v>
       </c>
       <c r="C226" s="5">
         <v>0.17743289210000057</v>
       </c>
       <c r="D226" s="5">
         <v>44.334508767475441</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>5.7981233664999996</v>
       </c>
       <c r="C227" s="5">
         <v>-9.3244368200000594E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-17.423620793754925</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>5.6036212322000001</v>
       </c>
       <c r="C228" s="5">
         <v>-0.19450213429999952</v>
       </c>
       <c r="D228" s="5">
         <v>-33.598812393309593</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>5.6291979765000004</v>
       </c>
       <c r="C229" s="5">
         <v>2.5576744300000342E-2</v>
       </c>
       <c r="D229" s="5">
         <v>5.6168008692572879</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>5.5872248243999998</v>
       </c>
       <c r="C230" s="5">
         <v>-4.1973152100000632E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-8.589624506329141</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>5.5257005120000002</v>
       </c>
       <c r="C231" s="5">
         <v>-6.1524312399999559E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-12.442299628820786</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>5.5176924862999996</v>
       </c>
       <c r="C232" s="5">
         <v>-8.0080257000005872E-3</v>
       </c>
       <c r="D232" s="5">
         <v>-1.7252841308750377</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>5.5190624609999999</v>
       </c>
       <c r="C233" s="5">
         <v>1.3699747000002205E-3</v>
       </c>
       <c r="D233" s="5">
         <v>0.29835234172026492</v>
       </c>
       <c r="E233" s="5">
         <v>-1.4039194648466036</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>5.3745380843000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.14452437669999973</v>
       </c>
       <c r="D234" s="5">
         <v>-27.270596390061019</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>5.4571994329000004</v>
       </c>
       <c r="C235" s="5">
         <v>8.2661348600000295E-2</v>
       </c>
       <c r="D235" s="5">
         <v>20.100320928457126</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>5.3839622108</v>
       </c>
       <c r="C236" s="5">
         <v>-7.3237222100000388E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-14.967268164917147</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>5.4114210331999999</v>
       </c>
       <c r="C237" s="5">
         <v>2.745882239999986E-2</v>
       </c>
       <c r="D237" s="5">
         <v>6.2947630769045748</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>5.2860973578000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.12532367539999978</v>
       </c>
       <c r="D238" s="5">
         <v>-24.510597677621771</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>5.2110553844999998</v>
       </c>
       <c r="C239" s="5">
         <v>-7.5041973300000286E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-15.766203165198768</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>5.1929244937999997</v>
       </c>
       <c r="C240" s="5">
         <v>-1.813089070000018E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-4.096197471563201</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>5.1297146479000002</v>
       </c>
       <c r="C241" s="5">
         <v>-6.3209845899999451E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-13.667485347324536</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>5.0796923669999998</v>
       </c>
       <c r="C242" s="5">
         <v>-5.0022280900000382E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-11.094126441863017</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>5.0339261596</v>
       </c>
       <c r="C243" s="5">
         <v>-4.5766207399999814E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-10.291591916275744</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>5.0217740102999997</v>
       </c>
       <c r="C244" s="5">
         <v>-1.2152149300000303E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-2.858705385315119</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>5.0164593537000002</v>
       </c>
       <c r="C245" s="5">
         <v>-5.3146565999995232E-3</v>
       </c>
       <c r="D245" s="5">
         <v>-1.2626207504938702</v>
       </c>
       <c r="E245" s="5">
         <v>-9.106675469821246</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>5.1690856612999996</v>
       </c>
       <c r="C246" s="5">
         <v>0.1526263075999994</v>
       </c>
       <c r="D246" s="5">
         <v>43.283829162393886</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>5.1626098719</v>
       </c>
       <c r="C247" s="5">
         <v>-6.4757893999995986E-3</v>
       </c>
       <c r="D247" s="5">
         <v>-1.4930349702655277</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>5.1832661743999999</v>
       </c>
       <c r="C248" s="5">
         <v>2.0656302499999946E-2</v>
       </c>
       <c r="D248" s="5">
         <v>4.9084447413641819</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>5.3088585335999996</v>
       </c>
       <c r="C249" s="5">
         <v>0.12559235919999967</v>
       </c>
       <c r="D249" s="5">
         <v>33.282059224008556</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>5.3901967801000001</v>
       </c>
       <c r="C250" s="5">
         <v>8.1338246500000544E-2</v>
       </c>
       <c r="D250" s="5">
         <v>20.016680440081004</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>5.5357407184999996</v>
       </c>
       <c r="C251" s="5">
         <v>0.14554393839999946</v>
       </c>
       <c r="D251" s="5">
         <v>37.674479538166537</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>5.4820441373</v>
       </c>
       <c r="C252" s="5">
         <v>-5.3696581199999649E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-11.038633103539318</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>5.4272663443000004</v>
       </c>
       <c r="C253" s="5">
         <v>-5.4777792999999519E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-11.353153967508977</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>5.4673264141000004</v>
       </c>
       <c r="C254" s="5">
         <v>4.0060069799999987E-2</v>
       </c>
       <c r="D254" s="5">
         <v>9.2260972467615332</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>5.4354160114000001</v>
       </c>
       <c r="C255" s="5">
         <v>-3.191040270000034E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-6.783362331987397</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>5.5188977164999997</v>
       </c>
       <c r="C256" s="5">
         <v>8.3481705099999637E-2</v>
       </c>
       <c r="D256" s="5">
         <v>20.070044124739916</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>5.4062709033000003</v>
       </c>
       <c r="C257" s="5">
         <v>-0.11262681319999945</v>
       </c>
       <c r="D257" s="5">
         <v>-21.918975072808877</v>
       </c>
       <c r="E257" s="5">
         <v>7.7706510132985684</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>5.3568498050000004</v>
       </c>
       <c r="C258" s="5">
         <v>-4.9421098299999855E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-10.434657748623188</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>5.3733664275999997</v>
       </c>
       <c r="C259" s="5">
         <v>1.6516622599999309E-2</v>
       </c>
       <c r="D259" s="5">
         <v>3.7633185231216393</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>5.3872691138000004</v>
       </c>
       <c r="C260" s="5">
         <v>1.390268620000068E-2</v>
       </c>
       <c r="D260" s="5">
         <v>3.1493647252836654</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>5.4154503830999996</v>
       </c>
       <c r="C261" s="5">
         <v>2.8181269299999201E-2</v>
       </c>
       <c r="D261" s="5">
         <v>6.4610941817514256</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>5.3901200230999997</v>
       </c>
       <c r="C262" s="5">
         <v>-2.5330359999999885E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-5.4707403898830442</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>5.4653814979000002</v>
       </c>
       <c r="C263" s="5">
         <v>7.526147480000045E-2</v>
       </c>
       <c r="D263" s="5">
         <v>18.103986412685668</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>5.4804758945999996</v>
       </c>
       <c r="C264" s="5">
         <v>1.5094396699999457E-2</v>
       </c>
       <c r="D264" s="5">
         <v>3.3649921064285326</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>5.5333141179999998</v>
       </c>
       <c r="C265" s="5">
         <v>5.2838223400000217E-2</v>
       </c>
       <c r="D265" s="5">
         <v>12.203044040378641</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>5.5549810474000001</v>
       </c>
       <c r="C266" s="5">
         <v>2.1666929400000257E-2</v>
       </c>
       <c r="D266" s="5">
         <v>4.8013981426874519</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>5.5302473234000002</v>
       </c>
       <c r="C267" s="5">
         <v>-2.4733723999999846E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-5.214114373072265</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>5.5050264152999997</v>
       </c>
       <c r="C268" s="5">
         <v>-2.522090810000055E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-5.3374419883746915</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>5.5740106722</v>
       </c>
       <c r="C269" s="5">
         <v>6.8984256900000318E-2</v>
       </c>
       <c r="D269" s="5">
         <v>16.118298646205066</v>
       </c>
       <c r="E269" s="5">
         <v>3.1026889310635797</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>5.6507719345999998</v>
       </c>
       <c r="C270" s="5">
         <v>7.6761262399999808E-2</v>
       </c>
       <c r="D270" s="5">
         <v>17.836491542046119</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>5.6852758139999997</v>
       </c>
       <c r="C271" s="5">
         <v>3.4503879399999882E-2</v>
       </c>
       <c r="D271" s="5">
         <v>7.5784075657525651</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>5.7992466913999996</v>
       </c>
       <c r="C272" s="5">
         <v>0.11397087739999989</v>
       </c>
       <c r="D272" s="5">
         <v>26.893838610014132</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>5.7240625070000002</v>
       </c>
       <c r="C273" s="5">
         <v>-7.518418439999941E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-14.494626010709489</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>5.8003733125999997</v>
       </c>
       <c r="C274" s="5">
         <v>7.6310805599999476E-2</v>
       </c>
       <c r="D274" s="5">
         <v>17.224647872844567</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>5.7906940418000001</v>
       </c>
       <c r="C275" s="5">
         <v>-9.6792707999995287E-3</v>
       </c>
       <c r="D275" s="5">
         <v>-1.984201904578009</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>5.8808448090000001</v>
       </c>
       <c r="C276" s="5">
         <v>9.0150767199999926E-2</v>
       </c>
       <c r="D276" s="5">
         <v>20.367488056514539</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>5.9357996211000001</v>
       </c>
       <c r="C277" s="5">
         <v>5.4954812100000083E-2</v>
       </c>
       <c r="D277" s="5">
         <v>11.80832841391959</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>5.9446141259000003</v>
       </c>
       <c r="C278" s="5">
         <v>8.8145048000001225E-3</v>
       </c>
       <c r="D278" s="5">
         <v>1.7965943780826832</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>6.0219788594999999</v>
       </c>
       <c r="C279" s="5">
         <v>7.7364733599999624E-2</v>
       </c>
       <c r="D279" s="5">
         <v>16.784898884768108</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>5.9895665482</v>
       </c>
       <c r="C280" s="5">
         <v>-3.2412311299999885E-2</v>
       </c>
       <c r="D280" s="5">
         <v>-6.2709929345106774</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>6.0439101260000001</v>
       </c>
       <c r="C281" s="5">
         <v>5.4343577800000098E-2</v>
       </c>
       <c r="D281" s="5">
         <v>11.447732578837932</v>
       </c>
       <c r="E281" s="5">
         <v>8.4301857573325414</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>6.0439901397</v>
       </c>
       <c r="C282" s="5">
         <v>8.0013699999881283E-5</v>
       </c>
       <c r="D282" s="5">
         <v>1.5887633924549505E-2</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>5.9999858060999998</v>
       </c>
       <c r="C283" s="5">
         <v>-4.4004333600000223E-2</v>
       </c>
       <c r="D283" s="5">
         <v>-8.3953098375323503</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>6.1153385747</v>
       </c>
       <c r="C284" s="5">
         <v>0.11535276860000021</v>
       </c>
       <c r="D284" s="5">
         <v>25.673411423544025</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>5.9328123851000001</v>
       </c>
       <c r="C285" s="5">
         <v>-0.18252618959999989</v>
       </c>
       <c r="D285" s="5">
         <v>-30.48455667076302</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>5.9039953154999996</v>
       </c>
       <c r="C286" s="5">
         <v>-2.8817069600000522E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-5.6754648101997596</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>5.9058577068</v>
       </c>
       <c r="C287" s="5">
         <v>1.8623913000004322E-3</v>
       </c>
       <c r="D287" s="5">
         <v>0.37919254895844023</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>5.7855640821999996</v>
       </c>
       <c r="C288" s="5">
         <v>-0.12029362460000037</v>
       </c>
       <c r="D288" s="5">
         <v>-21.881705894744165</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>5.8327532308999999</v>
       </c>
       <c r="C289" s="5">
         <v>4.7189148700000239E-2</v>
       </c>
       <c r="D289" s="5">
         <v>10.238865582590527</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>5.8382412051000001</v>
       </c>
       <c r="C290" s="5">
         <v>5.4879742000002452E-3</v>
       </c>
       <c r="D290" s="5">
         <v>1.1349281352441398</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>5.8214970981</v>
       </c>
       <c r="C291" s="5">
         <v>-1.6744107000000064E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-3.3878340774052496</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>5.8718721467000003</v>
       </c>
       <c r="C292" s="5">
         <v>5.0375048600000305E-2</v>
       </c>
       <c r="D292" s="5">
         <v>10.892676380051626</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>5.7171842212000001</v>
       </c>
       <c r="C293" s="5">
         <v>-0.15468792550000021</v>
       </c>
       <c r="D293" s="5">
         <v>-27.411612614394787</v>
       </c>
       <c r="E293" s="5">
         <v>-5.405869676891351</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>5.6447797420999999</v>
       </c>
       <c r="C294" s="5">
         <v>-7.2404479100000252E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-14.182122493856752</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>5.7141354767000001</v>
       </c>
       <c r="C295" s="5">
         <v>6.9355734600000218E-2</v>
       </c>
       <c r="D295" s="5">
         <v>15.782357492442301</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>5.5346686907000002</v>
       </c>
       <c r="C296" s="5">
         <v>-0.17946678599999988</v>
       </c>
       <c r="D296" s="5">
         <v>-31.814323892175654</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>5.5352549718999997</v>
       </c>
       <c r="C297" s="5">
         <v>5.8628119999948325E-4</v>
       </c>
       <c r="D297" s="5">
         <v>0.12718872821406713</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>5.5086664277999997</v>
       </c>
       <c r="C298" s="5">
         <v>-2.65885441E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-5.614315427666039</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>5.4096134661999997</v>
       </c>
       <c r="C299" s="5">
         <v>-9.9052961599999989E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-19.566472464776862</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>5.3862467978000002</v>
       </c>
       <c r="C300" s="5">
         <v>-2.3366668399999568E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-5.0619794149549087</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>5.3222926389999996</v>
       </c>
       <c r="C301" s="5">
         <v>-6.3954158800000549E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-13.3537018641399</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>5.3308791122999999</v>
       </c>
       <c r="C302" s="5">
         <v>8.5864733000002857E-3</v>
       </c>
       <c r="D302" s="5">
         <v>1.9532350429451562</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>5.5248058646000002</v>
       </c>
       <c r="C303" s="5">
         <v>0.19392675230000034</v>
       </c>
       <c r="D303" s="5">
         <v>53.538839526389694</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>5.4599661648</v>
       </c>
       <c r="C304" s="5">
         <v>-6.4839699800000261E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-13.208907982588535</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>5.5052820674999996</v>
       </c>
       <c r="C305" s="5">
         <v>4.5315902699999633E-2</v>
       </c>
       <c r="D305" s="5">
         <v>10.427054157157523</v>
       </c>
       <c r="E305" s="5">
         <v>-3.7064076563116832</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>5.4534444184000002</v>
       </c>
       <c r="C306" s="5">
         <v>-5.1837649099999439E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-10.732002975594035</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>5.4284938370000004</v>
       </c>
       <c r="C307" s="5">
         <v>-2.4950581399999727E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-5.3541675470744954</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>5.3553927117000004</v>
       </c>
       <c r="C308" s="5">
         <v>-7.3101125300000014E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-15.014723986098556</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>5.3311351068999997</v>
       </c>
       <c r="C309" s="5">
         <v>-2.4257604800000721E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-5.3020910607901701</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>5.3069257953999998</v>
       </c>
       <c r="C310" s="5">
         <v>-2.4209311499999941E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-5.315276893643861</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>5.3025045508000002</v>
       </c>
       <c r="C311" s="5">
         <v>-4.4212445999995964E-3</v>
       </c>
       <c r="D311" s="5">
         <v>-0.99516194970337146</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>5.2790032192999998</v>
       </c>
       <c r="C312" s="5">
         <v>-2.3501331500000333E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-5.1907910141198226</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>5.2106783225999997</v>
       </c>
       <c r="C313" s="5">
         <v>-6.8324896700000082E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-14.472055336008417</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>5.2282517178000001</v>
       </c>
       <c r="C314" s="5">
         <v>1.7573395200000341E-2</v>
       </c>
       <c r="D314" s="5">
         <v>4.1230085307482733</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>5.1316329087000003</v>
       </c>
       <c r="C315" s="5">
         <v>-9.6618809099999758E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-20.055403859475529</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>5.1554664413999998</v>
       </c>
       <c r="C316" s="5">
         <v>2.3833532699999438E-2</v>
       </c>
       <c r="D316" s="5">
         <v>5.7179156924495933</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>5.1059319567000001</v>
       </c>
       <c r="C317" s="5">
         <v>-4.9534484699999659E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-10.939587024965981</v>
       </c>
       <c r="E317" s="5">
         <v>-7.2539445918226697</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>5.0652012424999997</v>
       </c>
       <c r="C318" s="5">
         <v>-4.0730714200000406E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-9.1635441007010048</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>5.0358964979999996</v>
       </c>
       <c r="C319" s="5">
         <v>-2.9304744500000091E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-6.725895182532815</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>5.0659248934000001</v>
       </c>
       <c r="C320" s="5">
         <v>3.0028395400000463E-2</v>
       </c>
       <c r="D320" s="5">
         <v>7.3948397157971968</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>5.1274874072000003</v>
       </c>
       <c r="C321" s="5">
         <v>6.1562513800000218E-2</v>
       </c>
       <c r="D321" s="5">
         <v>15.597986254977659</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>5.1101653091000001</v>
       </c>
       <c r="C322" s="5">
         <v>-1.7322098100000183E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-3.9794557311426115</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>5.0899834279</v>
       </c>
       <c r="C323" s="5">
         <v>-2.0181881200000085E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-4.6376318141414297</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>5.0676492496999996</v>
       </c>
       <c r="C324" s="5">
         <v>-2.2334178200000387E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-5.1402102510165744</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>5.098468896</v>
       </c>
       <c r="C325" s="5">
         <v>3.0819646300000336E-2</v>
       </c>
       <c r="D325" s="5">
         <v>7.5471019512708848</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>5.0225177589000003</v>
       </c>
       <c r="C326" s="5">
         <v>-7.5951137099999677E-2</v>
       </c>
       <c r="D326" s="5">
         <v>-16.481923739372149</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>4.9370121579999999</v>
       </c>
       <c r="C327" s="5">
         <v>-8.5505600900000367E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-18.620955117529171</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>4.9665019045000003</v>
       </c>
       <c r="C328" s="5">
         <v>2.9489746500000358E-2</v>
       </c>
       <c r="D328" s="5">
         <v>7.4080706387394057</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>4.9175858743000003</v>
       </c>
       <c r="C329" s="5">
         <v>-4.8916030200000016E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-11.199347866589516</v>
       </c>
       <c r="E329" s="5">
         <v>-3.6887699248097539</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>4.9783070815999997</v>
       </c>
       <c r="C330" s="5">
         <v>6.0721207299999413E-2</v>
       </c>
       <c r="D330" s="5">
         <v>15.866197314266239</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>4.9342415347999999</v>
       </c>
       <c r="C331" s="5">
         <v>-4.4065546799999744E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-10.119667280692967</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>5.0632869642999996</v>
       </c>
       <c r="C332" s="5">
         <v>0.12904542949999964</v>
       </c>
       <c r="D332" s="5">
         <v>36.315627385282468</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>4.9225944319000003</v>
       </c>
       <c r="C333" s="5">
         <v>-0.14069253239999924</v>
       </c>
       <c r="D333" s="5">
         <v>-28.692014067708072</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>4.9105219754</v>
       </c>
       <c r="C334" s="5">
         <v>-1.2072456500000328E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-2.9035763902919842</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>4.8778465285000001</v>
       </c>
       <c r="C335" s="5">
         <v>-3.2675446899999905E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-7.6991549987441843</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>4.8570967408000003</v>
       </c>
       <c r="C336" s="5">
         <v>-2.07497876999998E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-4.9869063722961187</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>4.8901000073000001</v>
       </c>
       <c r="C337" s="5">
         <v>3.3003266499999739E-2</v>
       </c>
       <c r="D337" s="5">
         <v>8.4655564287048346</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>4.8248434393000004</v>
       </c>
       <c r="C338" s="5">
         <v>-6.5256567999999682E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-14.888976129674447</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>4.8423333209999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.7489881699999543E-2</v>
       </c>
       <c r="D339" s="5">
         <v>4.4377391963949409</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>4.7850166636000004</v>
       </c>
       <c r="C340" s="5">
         <v>-5.7316657399999471E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-13.314734065519962</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>4.7389172982999996</v>
       </c>
       <c r="C341" s="5">
         <v>-4.6099365300000805E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-10.967595761444148</v>
       </c>
       <c r="E341" s="5">
         <v>-3.6332578742294674</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>4.5851114269000002</v>
       </c>
       <c r="C342" s="5">
         <v>-0.15380587139999946</v>
       </c>
       <c r="D342" s="5">
         <v>-32.694713666368578</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>4.4181104383000003</v>
       </c>
       <c r="C343" s="5">
         <v>-0.1670009885999999</v>
       </c>
       <c r="D343" s="5">
         <v>-35.932160404610677</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>4.4438346964999997</v>
       </c>
       <c r="C344" s="5">
         <v>2.5724258199999461E-2</v>
       </c>
       <c r="D344" s="5">
         <v>7.2150950204406872</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>4.5214034757999997</v>
       </c>
       <c r="C345" s="5">
         <v>7.7568779299999946E-2</v>
       </c>
       <c r="D345" s="5">
         <v>23.07913060481166</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>4.5128787488000004</v>
       </c>
       <c r="C346" s="5">
         <v>-8.5247269999992881E-3</v>
       </c>
       <c r="D346" s="5">
         <v>-2.2391845306226066</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>4.5693047657000001</v>
       </c>
       <c r="C347" s="5">
         <v>5.6426016899999709E-2</v>
       </c>
       <c r="D347" s="5">
         <v>16.080034385039976</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>4.5489198308000001</v>
       </c>
       <c r="C348" s="5">
         <v>-2.038493490000004E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-5.2241067820274374</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>4.4882259685000001</v>
       </c>
       <c r="C349" s="5">
         <v>-6.0693862299999957E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-14.886749899764951</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>4.5322629496999998</v>
       </c>
       <c r="C350" s="5">
         <v>4.4036981199999659E-2</v>
       </c>
       <c r="D350" s="5">
         <v>12.430621608661818</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>4.5448055403999996</v>
       </c>
       <c r="C351" s="5">
         <v>1.2542590699999856E-2</v>
       </c>
       <c r="D351" s="5">
         <v>3.3718970012926786</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>4.5072732792999997</v>
       </c>
       <c r="C352" s="5">
         <v>-3.7532261099999964E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-9.4719809540470656</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>4.5611068435000002</v>
       </c>
       <c r="C353" s="5">
         <v>5.3833564200000517E-2</v>
       </c>
       <c r="D353" s="5">
         <v>15.312466706221194</v>
       </c>
       <c r="E353" s="5">
         <v>-3.7521324726174421</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>4.5982804652000002</v>
       </c>
       <c r="C354" s="5">
         <v>3.7173621700000048E-2</v>
       </c>
       <c r="D354" s="5">
         <v>10.230692186413236</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>4.5947482021999999</v>
       </c>
       <c r="C355" s="5">
         <v>-3.532263000000313E-3</v>
       </c>
       <c r="D355" s="5">
         <v>-0.91791988347041942</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>4.6172218597999999</v>
       </c>
       <c r="C356" s="5">
         <v>2.2473657599999974E-2</v>
       </c>
       <c r="D356" s="5">
         <v>6.0298920683197421</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>4.6109121031000004</v>
       </c>
       <c r="C357" s="5">
         <v>-6.309756699999447E-3</v>
       </c>
       <c r="D357" s="5">
         <v>-1.6276143388467945</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>4.6124327751000003</v>
       </c>
       <c r="C358" s="5">
         <v>1.5206719999998342E-3</v>
       </c>
       <c r="D358" s="5">
         <v>0.39647687965114198</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>4.5556721640999998</v>
       </c>
       <c r="C359" s="5">
         <v>-5.6760611000000516E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-13.807600462084768</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>4.5451987018000004</v>
       </c>
       <c r="C360" s="5">
         <v>-1.0473462299999348E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-2.7241751082932142</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>4.7944631732999996</v>
       </c>
       <c r="C361" s="5">
         <v>0.2492644714999992</v>
       </c>
       <c r="D361" s="5">
         <v>89.777778213629517</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>4.7498034545000003</v>
       </c>
       <c r="C362" s="5">
         <v>-4.4659718799999304E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-10.622578205134104</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>4.7553156864000004</v>
       </c>
       <c r="C363" s="5">
         <v>5.512231900000053E-3</v>
       </c>
       <c r="D363" s="5">
         <v>1.4015448397494801</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>4.7261128567000004</v>
       </c>
       <c r="C364" s="5">
         <v>-2.9202829699999988E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-7.1254296569759905</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>4.7833611665999998</v>
       </c>
       <c r="C365" s="5">
         <v>5.7248309899999406E-2</v>
       </c>
       <c r="D365" s="5">
         <v>15.544432453688106</v>
       </c>
       <c r="E365" s="5">
         <v>4.8728155407438578</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>4.8062435104999999</v>
       </c>
       <c r="C366" s="5">
         <v>2.2882343900000102E-2</v>
       </c>
       <c r="D366" s="5">
         <v>5.893954777326682</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>4.7696659281000002</v>
       </c>
       <c r="C367" s="5">
         <v>-3.6577582399999642E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-8.7597867816929469</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>4.6819150749</v>
       </c>
       <c r="C368" s="5">
         <v>-8.7750853200000201E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-19.974786619760799</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>4.2945147481000001</v>
       </c>
       <c r="C369" s="5">
         <v>-0.38740032679999992</v>
       </c>
       <c r="D369" s="5">
         <v>-64.527908101518989</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>4.3184498815000003</v>
       </c>
       <c r="C370" s="5">
         <v>2.3935133400000197E-2</v>
       </c>
       <c r="D370" s="5">
         <v>6.8969765662611593</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>4.2486025532999996</v>
       </c>
       <c r="C371" s="5">
         <v>-6.9847328200000725E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-17.772201111256436</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>4.1438055340000002</v>
       </c>
       <c r="C372" s="5">
         <v>-0.10479701929999941</v>
       </c>
       <c r="D372" s="5">
         <v>-25.896431262406704</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>4.2953952841999996</v>
       </c>
       <c r="C373" s="5">
         <v>0.15158975019999943</v>
       </c>
       <c r="D373" s="5">
         <v>53.902345708855883</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>4.4654395979999997</v>
       </c>
       <c r="C374" s="5">
         <v>0.17004431380000007</v>
       </c>
       <c r="D374" s="5">
         <v>59.343003413632879</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>4.465786864</v>
       </c>
       <c r="C375" s="5">
         <v>3.472660000003458E-4</v>
       </c>
       <c r="D375" s="5">
         <v>9.3360905837602814E-2</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>4.5445315425999997</v>
       </c>
       <c r="C376" s="5">
         <v>7.8744678599999673E-2</v>
       </c>
       <c r="D376" s="5">
         <v>23.337051631566673</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>4.4036561704999997</v>
       </c>
       <c r="C377" s="5">
         <v>-0.14087537210000001</v>
       </c>
       <c r="D377" s="5">
         <v>-31.468321787108479</v>
       </c>
       <c r="E377" s="5">
         <v>-7.9380373522974672</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>4.4163885460000003</v>
       </c>
       <c r="C378" s="5">
         <v>1.2732375500000614E-2</v>
       </c>
       <c r="D378" s="5">
         <v>3.5252924274917774</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>4.4520028819000004</v>
       </c>
       <c r="C379" s="5">
         <v>3.5614335900000071E-2</v>
       </c>
       <c r="D379" s="5">
         <v>10.117905738204103</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>4.4532549844</v>
       </c>
       <c r="C380" s="5">
         <v>1.25210249999963E-3</v>
       </c>
       <c r="D380" s="5">
         <v>0.3380162574385448</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>4.3718213072000003</v>
       </c>
       <c r="C381" s="5">
         <v>-8.1433677199999721E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-19.865768442761333</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>4.6263153179999996</v>
       </c>
       <c r="C382" s="5">
         <v>0.25449401079999934</v>
       </c>
       <c r="D382" s="5">
         <v>97.185024919488598</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>4.5369672905999998</v>
       </c>
       <c r="C383" s="5">
         <v>-8.9348027399999808E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-20.86565349569134</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>4.6432220831000004</v>
       </c>
       <c r="C384" s="5">
         <v>0.10625479250000058</v>
       </c>
       <c r="D384" s="5">
         <v>32.021814238098578</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>4.6941442189</v>
       </c>
       <c r="C385" s="5">
         <v>5.0922135799999602E-2</v>
       </c>
       <c r="D385" s="5">
         <v>13.98394009865731</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>4.7831172538000004</v>
       </c>
       <c r="C386" s="5">
         <v>8.8973034900000414E-2</v>
       </c>
       <c r="D386" s="5">
         <v>25.272339396685251</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>4.8749420953999998</v>
       </c>
       <c r="C387" s="5">
         <v>9.1824841599999374E-2</v>
       </c>
       <c r="D387" s="5">
         <v>25.632270905409893</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>4.9514315592000004</v>
       </c>
       <c r="C388" s="5">
         <v>7.6489463800000657E-2</v>
       </c>
       <c r="D388" s="5">
         <v>20.541287802966934</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>5.1200539558999996</v>
       </c>
       <c r="C389" s="5">
         <v>0.16862239669999912</v>
       </c>
       <c r="D389" s="5">
         <v>49.460037484747076</v>
       </c>
       <c r="E389" s="5">
         <v>16.26824978296748</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>5.2208677776999997</v>
       </c>
       <c r="C390" s="5">
         <v>0.10081382180000009</v>
       </c>
       <c r="D390" s="5">
         <v>26.362404800756288</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>5.4481431895999997</v>
       </c>
       <c r="C391" s="5">
         <v>0.2272754119</v>
       </c>
       <c r="D391" s="5">
         <v>66.751529205879393</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>5.6323951270999997</v>
       </c>
       <c r="C392" s="5">
         <v>0.18425193750000002</v>
       </c>
       <c r="D392" s="5">
         <v>49.051108207729463</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>5.8567055663999996</v>
       </c>
       <c r="C393" s="5">
         <v>0.22431043929999994</v>
       </c>
       <c r="D393" s="5">
         <v>59.780334846374174</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>6.0401197833999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.18341421700000016</v>
       </c>
       <c r="D394" s="5">
         <v>44.779115800587491</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>6.0298752447000004</v>
       </c>
       <c r="C395" s="5">
         <v>-1.0244538699999417E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-2.0164192007031345</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>6.0396493014999999</v>
       </c>
       <c r="C396" s="5">
         <v>9.774056799999542E-3</v>
       </c>
       <c r="D396" s="5">
         <v>1.9625613263603015</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>5.9834048880999999</v>
       </c>
       <c r="C397" s="5">
         <v>-5.6244413399999971E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-10.620063116518462</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>6.0974663307999997</v>
       </c>
       <c r="C398" s="5">
         <v>0.11406144269999974</v>
       </c>
       <c r="D398" s="5">
         <v>25.433120851671866</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>6.2691663075999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.17169997680000026</v>
       </c>
       <c r="D399" s="5">
         <v>39.548303173152213</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>6.4535765890999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.18441028149999994</v>
       </c>
       <c r="D400" s="5">
         <v>41.608111556285721</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>6.5258254966999996</v>
       </c>
       <c r="C401" s="5">
         <v>7.224890759999969E-2</v>
       </c>
       <c r="D401" s="5">
         <v>14.293058517575009</v>
       </c>
       <c r="E401" s="5">
         <v>27.456186065775444</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>6.6289063322999997</v>
       </c>
       <c r="C402" s="5">
         <v>0.10308083560000014</v>
       </c>
       <c r="D402" s="5">
         <v>20.691618713273897</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>6.6579806396999999</v>
       </c>
       <c r="C403" s="5">
         <v>2.9074307400000166E-2</v>
       </c>
       <c r="D403" s="5">
         <v>5.3920244436883369</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>6.7310055898999996</v>
       </c>
       <c r="C404" s="5">
         <v>7.3024950199999772E-2</v>
       </c>
       <c r="D404" s="5">
         <v>13.98536102609178</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>6.74943326</v>
       </c>
       <c r="C405" s="5">
         <v>1.8427670100000348E-2</v>
       </c>
       <c r="D405" s="5">
         <v>3.3351972481567183</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>6.6477953844000002</v>
       </c>
       <c r="C406" s="5">
         <v>-0.10163787559999982</v>
       </c>
       <c r="D406" s="5">
         <v>-16.646462470013578</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>6.6189409911999997</v>
       </c>
       <c r="C407" s="5">
         <v>-2.8854393200000494E-2</v>
       </c>
       <c r="D407" s="5">
         <v>-5.0859755842917913</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>6.6359698398999996</v>
       </c>
       <c r="C408" s="5">
         <v>1.7028848699999877E-2</v>
       </c>
       <c r="D408" s="5">
         <v>3.1313565812208788</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>6.6786859660999998</v>
       </c>
       <c r="C409" s="5">
         <v>4.2716126200000204E-2</v>
       </c>
       <c r="D409" s="5">
         <v>8.0038997936261893</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>6.6053276815000004</v>
       </c>
       <c r="C410" s="5">
         <v>-7.3358284599999379E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-12.412903925309216</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>6.5596977381999997</v>
       </c>
       <c r="C411" s="5">
         <v>-4.5629943300000697E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-7.9818429942041025</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>6.4460901412</v>
       </c>
       <c r="C412" s="5">
         <v>-0.11360759699999967</v>
       </c>
       <c r="D412" s="5">
         <v>-18.913126737982367</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>6.4221496463000003</v>
       </c>
       <c r="C413" s="5">
         <v>-2.394049489999972E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-4.3668279189417287</v>
       </c>
       <c r="E413" s="5">
         <v>-1.5887009306704059</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>6.4292813834000002</v>
       </c>
       <c r="C414" s="5">
         <v>7.1317370999999241E-3</v>
       </c>
       <c r="D414" s="5">
         <v>1.3407580271602493</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>6.4761147078999999</v>
       </c>
       <c r="C415" s="5">
         <v>4.6833324499999662E-2</v>
       </c>
       <c r="D415" s="5">
         <v>9.1001101772854032</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>6.4388063533000004</v>
       </c>
       <c r="C416" s="5">
         <v>-3.7308354599999483E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-6.6982099442582266</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>6.4513312304000001</v>
       </c>
       <c r="C417" s="5">
         <v>1.2524877099999721E-2</v>
       </c>
       <c r="D417" s="5">
         <v>2.3593968670861942</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>6.4553605596999999</v>
       </c>
       <c r="C418" s="5">
         <v>4.0293292999997732E-3</v>
       </c>
       <c r="D418" s="5">
         <v>0.75206794556033074</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>6.5189211379999996</v>
       </c>
       <c r="C419" s="5">
         <v>6.3560578299999726E-2</v>
       </c>
       <c r="D419" s="5">
         <v>12.476727700983247</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>6.5323041237000004</v>
       </c>
       <c r="C420" s="5">
         <v>1.3382985700000738E-2</v>
       </c>
       <c r="D420" s="5">
         <v>2.4915413207535986</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>6.4696800230999996</v>
       </c>
       <c r="C421" s="5">
         <v>-6.2624100600000787E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-10.916582063597268</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>6.5043597119000003</v>
       </c>
       <c r="C422" s="5">
         <v>3.4679688800000719E-2</v>
       </c>
       <c r="D422" s="5">
         <v>6.6254778987256735</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>6.5436666684000002</v>
       </c>
       <c r="C423" s="5">
         <v>3.9306956499999934E-2</v>
       </c>
       <c r="D423" s="5">
         <v>7.4977583265297687</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>6.5408182664999996</v>
       </c>
       <c r="C424" s="5">
         <v>-2.8484019000005745E-3</v>
       </c>
       <c r="D424" s="5">
         <v>-0.52110094761754766</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>6.6164585053999998</v>
       </c>
       <c r="C425" s="5">
         <v>7.5640238900000156E-2</v>
       </c>
       <c r="D425" s="5">
         <v>14.794776479963723</v>
       </c>
       <c r="E425" s="5">
         <v>3.0256046620144916</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>6.5288360595999997</v>
       </c>
       <c r="C426" s="5">
         <v>-8.7622445800000115E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-14.783823585177281</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>6.3909973433999996</v>
       </c>
       <c r="C427" s="5">
         <v>-0.1378387162000001</v>
       </c>
       <c r="D427" s="5">
         <v>-22.590460831988636</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>6.3542212126999997</v>
       </c>
       <c r="C428" s="5">
         <v>-3.6776130699999854E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-6.6908321029214957</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>6.4594021351000004</v>
       </c>
       <c r="C429" s="5">
         <v>0.10518092240000065</v>
       </c>
       <c r="D429" s="5">
         <v>21.775497330590809</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>6.4545905397999999</v>
       </c>
       <c r="C430" s="5">
         <v>-4.8115953000005263E-3</v>
       </c>
       <c r="D430" s="5">
         <v>-0.89022443636911364</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>6.5190350126999999</v>
       </c>
       <c r="C431" s="5">
         <v>6.4444472899999994E-2</v>
       </c>
       <c r="D431" s="5">
         <v>12.661465828640917</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>6.5302434649999999</v>
       </c>
       <c r="C432" s="5">
         <v>1.1208452300000005E-2</v>
       </c>
       <c r="D432" s="5">
         <v>2.082833455553379</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>6.5691631044000003</v>
       </c>
       <c r="C433" s="5">
         <v>3.8919639400000428E-2</v>
       </c>
       <c r="D433" s="5">
         <v>7.3910432207089372</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>6.5012214728000002</v>
       </c>
       <c r="C434" s="5">
         <v>-6.7941631600000107E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-11.728807599061541</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>6.5778153987000003</v>
       </c>
       <c r="C435" s="5">
         <v>7.6593925900000137E-2</v>
       </c>
       <c r="D435" s="5">
         <v>15.09080845801769</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>6.5675550847000004</v>
       </c>
       <c r="C436" s="5">
         <v>-1.0260313999999937E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-1.85582815207469</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>6.5502413387000002</v>
       </c>
       <c r="C437" s="5">
         <v>-1.731374600000013E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-3.1180370490274112</v>
       </c>
       <c r="E437" s="5">
         <v>-1.000794709827868</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>6.5149487856999997</v>
       </c>
       <c r="C438" s="5">
         <v>-3.5292553000000559E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-6.2773727803256403</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>6.5219670813999997</v>
       </c>
       <c r="C439" s="5">
         <v>7.0182957000000101E-3</v>
       </c>
       <c r="D439" s="5">
         <v>1.300399165544408</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>6.5240799570999997</v>
       </c>
       <c r="C440" s="5">
         <v>2.1128756999999609E-3</v>
       </c>
       <c r="D440" s="5">
         <v>0.38944897254360455</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>6.5266928011000003</v>
       </c>
       <c r="C441" s="5">
         <v>2.6128440000006137E-3</v>
       </c>
       <c r="D441" s="5">
         <v>0.48165081469953019</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>6.5089195934999999</v>
       </c>
       <c r="C442" s="5">
         <v>-1.777320760000034E-2</v>
       </c>
       <c r="D442" s="5">
         <v>-3.2192868152852161</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>6.4774764448999997</v>
+        <v>6.4769609272000004</v>
       </c>
       <c r="C443" s="5">
-        <v>-3.1443148600000193E-2</v>
+        <v>-3.195866629999955E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>-5.6453671594869022</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-5.7354396396926859</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>6.4691339484999997</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-7.8269787000007085E-3</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-1.4405212525176347</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41F3EBA2-90B4-4AB4-96AB-CB2ED9F069D3}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpinfoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>