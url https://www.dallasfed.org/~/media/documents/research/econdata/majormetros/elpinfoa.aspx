--- v8 (2026-09-05)
+++ v9 (2026-09-26)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2FD01C42-BFE0-4C60-90DB-218327496EC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CD4A4C52-F8FE-4F5C-91E2-55C293CDCD40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{19A23A99-0785-43AE-B145-C1732AB97A2D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2F80A226-C905-421F-BD07-AA09B104CEDD}"/>
   </bookViews>
   <sheets>
     <sheet name="elpinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Information Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7010D11-83D1-436D-A165-CBB9709F8E59}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46D4CAEE-FC38-4DDE-B01E-A69D73720C7F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -3170,88 +3170,88 @@
         <v>2.088563959999945E-2</v>
       </c>
       <c r="D158" s="5">
         <v>4.7613346679643787</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>5.4032586133000002</v>
       </c>
       <c r="C159" s="5">
         <v>4.6552998000004564E-3</v>
       </c>
       <c r="D159" s="5">
         <v>1.0397005236162382</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>5.3455041846000002</v>
+        <v>5.3455041845000002</v>
       </c>
       <c r="C160" s="5">
-        <v>-5.7754428700000027E-2</v>
+        <v>-5.7754428800000035E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-12.098753643947314</v>
+        <v>-12.098753663680018</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>5.5192615711000004</v>
+        <v>5.5192615710000004</v>
       </c>
       <c r="C161" s="5">
         <v>0.17375738650000017</v>
       </c>
       <c r="D161" s="5">
-        <v>46.793773772026185</v>
+        <v>46.793773773063393</v>
       </c>
       <c r="E161" s="5">
-        <v>12.391794685682921</v>
+        <v>12.391794683646573</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>5.6330460228000003</v>
       </c>
       <c r="C162" s="5">
-        <v>0.11378445169999996</v>
+        <v>0.11378445179999996</v>
       </c>
       <c r="D162" s="5">
-        <v>27.746165273452796</v>
+        <v>27.746165301227379</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>5.6402932764000004</v>
       </c>
       <c r="C163" s="5">
         <v>7.2472536000001142E-3</v>
       </c>
       <c r="D163" s="5">
         <v>1.5548439604732289</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>5.5676074894000003</v>
       </c>
       <c r="C164" s="5">
         <v>-7.2685787000000168E-2</v>
@@ -3271,4009 +3271,4018 @@
         <v>5.5379763099999479E-2</v>
       </c>
       <c r="D165" s="5">
         <v>12.611271720854456</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>5.5990661583000003</v>
       </c>
       <c r="C166" s="5">
         <v>-2.3921094199999438E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-4.9872250890486969</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>5.4910225551999998</v>
+        <v>5.4910225552999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.1080436031000005</v>
+        <v>-0.10804360300000049</v>
       </c>
       <c r="D167" s="5">
-        <v>-20.849886462687785</v>
+        <v>-20.849886445390396</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>5.4988772398999997</v>
+        <v>5.4988772399999997</v>
       </c>
       <c r="C168" s="5">
         <v>7.8546846999998365E-3</v>
       </c>
       <c r="D168" s="5">
-        <v>1.7301208665415846</v>
+        <v>1.7301208665096546</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>5.4800660755999999</v>
+        <v>5.4800660756999999</v>
       </c>
       <c r="C169" s="5">
         <v>-1.8811164299999739E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-4.0287287050524867</v>
+        <v>-4.0287287049806437</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>5.4134728179999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-6.6593257600000122E-2</v>
+        <v>-6.659325770000013E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-13.64609422187203</v>
+        <v>-13.646094240781458</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>5.5917388556000001</v>
+        <v>5.5917388555</v>
       </c>
       <c r="C171" s="5">
-        <v>0.17826603760000026</v>
+        <v>0.17826603750000025</v>
       </c>
       <c r="D171" s="5">
-        <v>47.520047988207438</v>
+        <v>47.520047956549092</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>5.6550420198999998</v>
+        <v>5.6550420197999998</v>
       </c>
       <c r="C172" s="5">
         <v>6.3303164299999715E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>14.463616993721139</v>
+        <v>14.463616993995876</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>5.3248981560999997</v>
+        <v>5.3248981556999997</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.33014386380000005</v>
+        <v>-0.33014386410000007</v>
       </c>
       <c r="D173" s="5">
-        <v>-51.414616522657596</v>
+        <v>-51.414616556143919</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.521547447900053</v>
+        <v>-3.5215474533993762</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>5.2284715875999996</v>
+        <v>5.2284715874999996</v>
       </c>
       <c r="C174" s="5">
-        <v>-9.6426568500000087E-2</v>
+        <v>-9.6426568200000062E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-19.691529004316799</v>
+        <v>-19.691528950356386</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>5.2219422185999997</v>
       </c>
       <c r="C175" s="5">
-        <v>-6.5293689999998961E-3</v>
+        <v>-6.5293688999998878E-3</v>
       </c>
       <c r="D175" s="5">
-        <v>-1.4883221678335334</v>
+        <v>-1.4883221452238637</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>5.1574022312999999</v>
+        <v>5.1574022314999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-6.4539987299999879E-2</v>
+        <v>-6.4539987099999863E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-13.863483963053479</v>
+        <v>-13.863483922969689</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>5.0272177536999996</v>
+        <v>5.0272177539999996</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.13018447760000029</v>
+        <v>-0.13018447750000028</v>
       </c>
       <c r="D177" s="5">
-        <v>-26.419909245787942</v>
+        <v>-26.419909227337634</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>5.0049167433999999</v>
+        <v>5.0049167438</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.2301010299999646E-2</v>
+        <v>-2.2301010199999638E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.1952878647927196</v>
+        <v>-5.1952878417594439</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>4.9736631456999998</v>
+        <v>4.9736631460999998</v>
       </c>
       <c r="C179" s="5">
         <v>-3.1253597700000135E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-7.2414118802113787</v>
+        <v>-7.2414118796522704</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>5.0042643544000001</v>
+        <v>5.0042643537</v>
       </c>
       <c r="C180" s="5">
-        <v>3.0601208700000271E-2</v>
+        <v>3.060120760000018E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>7.6382193507087415</v>
+        <v>7.6382190661507421</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>4.9892537459000001</v>
+        <v>4.9892537462000002</v>
       </c>
       <c r="C181" s="5">
-        <v>-1.5010608499999911E-2</v>
+        <v>-1.5010607499999828E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-3.5406831900767766</v>
+        <v>-3.5406829585628574</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>4.9384267959999999</v>
+        <v>4.9384267965999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-5.0826949900000251E-2</v>
+        <v>-5.0826949600000226E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-11.562523717789553</v>
+        <v>-11.562523652663948</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>4.9811242281999997</v>
+        <v>4.9811242278999996</v>
       </c>
       <c r="C183" s="5">
-        <v>4.2697432199999774E-2</v>
+        <v>4.26974312999997E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>10.883016341824225</v>
+        <v>10.883016100023578</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>4.8624610444999998</v>
+        <v>4.8624610438999998</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.11866318369999984</v>
+        <v>-0.11866318399999987</v>
       </c>
       <c r="D184" s="5">
-        <v>-25.123567686623616</v>
+        <v>-25.123567743380281</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>4.9409685650000004</v>
+        <v>4.9409685638000003</v>
       </c>
       <c r="C185" s="5">
-        <v>7.8507520500000538E-2</v>
+        <v>7.8507519900000489E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>21.191307316985796</v>
+        <v>21.191307143236692</v>
       </c>
       <c r="E185" s="5">
-        <v>-7.2100832700468516</v>
+        <v>-7.2100832856122228</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>4.8206732177999996</v>
+        <v>4.8206732176999996</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.12029534720000079</v>
+        <v>-0.1202953461000007</v>
       </c>
       <c r="D186" s="5">
-        <v>-25.604404980303851</v>
+        <v>-25.604404782003865</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>4.8051712253999996</v>
+        <v>4.8051712250999996</v>
       </c>
       <c r="C187" s="5">
-        <v>-1.5501992399999942E-2</v>
+        <v>-1.5501992599999959E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-3.7913543864588117</v>
+        <v>-3.7913544345887007</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>4.8337838940999998</v>
       </c>
       <c r="C188" s="5">
-        <v>2.8612668700000121E-2</v>
+        <v>2.8612669000000146E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>7.3841913458600583</v>
+        <v>7.3841914263114372</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>4.9361854555000004</v>
+        <v>4.9361854556999996</v>
       </c>
       <c r="C189" s="5">
-        <v>0.10240156140000067</v>
+        <v>0.1024015615999998</v>
       </c>
       <c r="D189" s="5">
-        <v>28.602926792069372</v>
+        <v>28.602926854596312</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>4.9077604101999999</v>
+        <v>4.9077604139000002</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.8425045300000562E-2</v>
+        <v>-2.8425041799999384E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-6.6954937943046637</v>
+        <v>-6.6954929955533533</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>4.9453429826999997</v>
+        <v>4.9453429834999998</v>
       </c>
       <c r="C191" s="5">
-        <v>3.7582572499999856E-2</v>
+        <v>3.7582569599999616E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>9.5864283804504069</v>
+        <v>9.58642760176458</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>4.9120834778000004</v>
+        <v>4.9120834760000003</v>
       </c>
       <c r="C192" s="5">
-        <v>-3.3259504899999293E-2</v>
+        <v>-3.3259507499999508E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>-7.7785689519557666</v>
+        <v>-7.7785695365050973</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>4.9015617378999998</v>
+        <v>4.9015617383999999</v>
       </c>
       <c r="C193" s="5">
-        <v>-1.0521739900000604E-2</v>
+        <v>-1.0521737600000414E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.5403469136100476</v>
+        <v>-2.5403463657484582</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>4.8605590550000004</v>
+        <v>4.8605590560999996</v>
       </c>
       <c r="C194" s="5">
-        <v>-4.1002682899999421E-2</v>
+        <v>-4.1002682300000259E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>-9.5890645007598039</v>
+        <v>-9.589064365899592</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>4.7800749031</v>
+        <v>4.7800749022</v>
       </c>
       <c r="C195" s="5">
-        <v>-8.0484151900000356E-2</v>
+        <v>-8.0484153899999633E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-18.156963361300704</v>
+        <v>-18.15696376847913</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>4.8800693337999999</v>
+        <v>4.8800693320999997</v>
       </c>
       <c r="C196" s="5">
-        <v>9.9994430699999803E-2</v>
+        <v>9.9994429899999737E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>28.202201700008665</v>
+        <v>28.202201453746234</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>4.7518952293999996</v>
+        <v>4.7518952268000003</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.12817410440000021</v>
+        <v>-0.1281741052999994</v>
       </c>
       <c r="D197" s="5">
-        <v>-27.340840042111825</v>
+        <v>-27.340840215442487</v>
       </c>
       <c r="E197" s="5">
-        <v>-3.8266451832809967</v>
+        <v>-3.8266452125448769</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>4.8161486045000004</v>
+        <v>4.8161486022000002</v>
       </c>
       <c r="C198" s="5">
-        <v>6.4253375100000731E-2</v>
+        <v>6.4253375399999868E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>17.488745234925361</v>
+        <v>17.488745333037791</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>4.7892621795999997</v>
+        <v>4.7892621779000004</v>
       </c>
       <c r="C199" s="5">
-        <v>-2.6886424900000705E-2</v>
+        <v>-2.6886424299999767E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-6.4971598757905813</v>
+        <v>-6.4971597382298079</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>5.0140742949000003</v>
+        <v>5.0140742937000002</v>
       </c>
       <c r="C200" s="5">
-        <v>0.22481211530000067</v>
+        <v>0.22481211579999982</v>
       </c>
       <c r="D200" s="5">
-        <v>73.406681956528061</v>
+        <v>73.40668219714874</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>4.7323570340999996</v>
+        <v>4.7323570405000002</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.2817172608000007</v>
+        <v>-0.28171725320000007</v>
       </c>
       <c r="D201" s="5">
-        <v>-50.037880328111143</v>
+        <v>-50.037879373803861</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>4.8043262349000004</v>
+        <v>4.8043262422000002</v>
       </c>
       <c r="C202" s="5">
-        <v>7.1969200800000799E-2</v>
+        <v>7.1969201699999985E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>19.85601962397503</v>
+        <v>19.856019864270301</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>4.9181853911999998</v>
+        <v>4.9181853929999999</v>
       </c>
       <c r="C203" s="5">
-        <v>0.11385915629999932</v>
+        <v>0.11385915079999975</v>
       </c>
       <c r="D203" s="5">
-        <v>32.455154221392512</v>
+        <v>32.455152387987837</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>4.7162877407000003</v>
+        <v>4.7162877386000002</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.20189765049999941</v>
+        <v>-0.20189765439999974</v>
       </c>
       <c r="D204" s="5">
-        <v>-39.529330499388827</v>
+        <v>-39.529331088073796</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>4.7138796470999997</v>
+        <v>4.7138796477999998</v>
       </c>
       <c r="C205" s="5">
-        <v>-2.4080936000006048E-3</v>
+        <v>-2.4080908000003731E-3</v>
       </c>
       <c r="D205" s="5">
-        <v>-0.61099136432053447</v>
+        <v>-0.61099065615807246</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>4.8785639907</v>
+        <v>4.8785639912000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.16468434360000028</v>
+        <v>0.16468434340000027</v>
       </c>
       <c r="D206" s="5">
-        <v>50.994868902068191</v>
+        <v>50.994868818703523</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>4.8915068786999996</v>
+        <v>4.8915068750000001</v>
       </c>
       <c r="C207" s="5">
-        <v>1.2942887999999542E-2</v>
+        <v>1.2942883800000082E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>3.2304813865115189</v>
+        <v>3.230480322532836</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>4.8948490165000003</v>
+        <v>4.8948490112999998</v>
       </c>
       <c r="C208" s="5">
-        <v>3.3421378000006996E-3</v>
+        <v>3.3421362999996873E-3</v>
       </c>
       <c r="D208" s="5">
-        <v>0.82299199650728294</v>
+        <v>0.8229916263717385</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>5.0786085525000004</v>
+        <v>5.0786085468</v>
       </c>
       <c r="C209" s="5">
-        <v>0.18375953600000017</v>
+        <v>0.18375953550000013</v>
       </c>
       <c r="D209" s="5">
-        <v>55.61995018746655</v>
+        <v>55.61995007539511</v>
       </c>
       <c r="E209" s="5">
-        <v>6.8754319556252774</v>
+        <v>6.8754318941500303</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>5.0007123592999996</v>
+        <v>5.0007123541</v>
       </c>
       <c r="C210" s="5">
-        <v>-7.7896193200000852E-2</v>
+        <v>-7.7896192699999922E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-16.929730446174773</v>
+        <v>-16.929730363932205</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>5.0735838716000004</v>
+        <v>5.0735838693000002</v>
       </c>
       <c r="C211" s="5">
-        <v>7.2871512300000774E-2</v>
+        <v>7.2871515200000125E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>18.958542154857263</v>
+        <v>18.958542992120698</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>5.0973136811000002</v>
+        <v>5.0973136804000001</v>
       </c>
       <c r="C212" s="5">
-        <v>2.372980949999981E-2</v>
+        <v>2.3729811099999942E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>5.7592089316110151</v>
+        <v>5.759209332651416</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>5.1276753366000003</v>
+        <v>5.1276753508999997</v>
       </c>
       <c r="C213" s="5">
-        <v>3.036165550000014E-2</v>
+        <v>3.0361670499999605E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>7.3865555830100904</v>
+        <v>7.3865593537153051</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>5.0952255616000004</v>
+        <v>5.0952255743999997</v>
       </c>
       <c r="C214" s="5">
-        <v>-3.2449774999999903E-2</v>
+        <v>-3.2449776500000027E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>-7.3352112327571444</v>
+        <v>-7.3352115403661493</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>4.9990313698</v>
+        <v>4.9990313751000004</v>
       </c>
       <c r="C215" s="5">
-        <v>-9.6194191800000439E-2</v>
+        <v>-9.6194199299999283E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-20.444654030543997</v>
+        <v>-20.444655416668635</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>5.4152126611</v>
       </c>
       <c r="C216" s="5">
-        <v>0.41618129130000003</v>
+        <v>0.4161812859999996</v>
       </c>
       <c r="D216" s="5">
-        <v>161.06932936075279</v>
+        <v>161.06932603930758</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>5.4264586423000001</v>
+        <v>5.4264586445000003</v>
       </c>
       <c r="C217" s="5">
-        <v>1.1245981200000088E-2</v>
+        <v>1.124598340000027E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>2.520749064208605</v>
+        <v>2.520749562977187</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>5.3849983076000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-4.146033469999999E-2</v>
+        <v>-4.1460336900000172E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-8.7928500477514664</v>
+        <v>-8.7928504914789656</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>5.6106262944000003</v>
+        <v>5.6106262886999998</v>
       </c>
       <c r="C219" s="5">
-        <v>0.22562798680000018</v>
+        <v>0.22562798109999971</v>
       </c>
       <c r="D219" s="5">
-        <v>63.647456229976918</v>
+        <v>63.647454234925817</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>5.6088985182000002</v>
+        <v>5.6088984839</v>
       </c>
       <c r="C220" s="5">
-        <v>-1.7277762000000862E-3</v>
+        <v>-1.7278047999997881E-3</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.36891129672645961</v>
+        <v>-0.36891739337574503</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>5.5976489441000004</v>
+        <v>5.5976489379999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-1.1249574099999826E-2</v>
+        <v>-1.1249545900000157E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.3804254888482812</v>
+        <v>-2.380419601755801</v>
       </c>
       <c r="E221" s="5">
-        <v>10.220129908309161</v>
+        <v>10.220129911903598</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>5.7894904259000004</v>
+        <v>5.7894904217000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.19184148180000005</v>
+        <v>0.1918414837000002</v>
       </c>
       <c r="D222" s="5">
-        <v>49.83600384327287</v>
+        <v>49.836004498279451</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>5.7618405497999996</v>
+        <v>5.7618405524999998</v>
       </c>
       <c r="C223" s="5">
-        <v>-2.7649876100000803E-2</v>
+        <v>-2.7649869200000232E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-5.5828804089077311</v>
+        <v>-5.5828790560394914</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>5.7907563711999996</v>
+        <v>5.7907563771000001</v>
       </c>
       <c r="C224" s="5">
-        <v>2.8915821400000041E-2</v>
+        <v>2.8915824600000306E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>6.1912409620272557</v>
+        <v>6.1912416632271317</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>5.7139348425999996</v>
+        <v>5.7139348701000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-7.6821528600000022E-2</v>
+        <v>-7.6821507000000011E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-14.807790812913446</v>
+        <v>-14.80778693435364</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>5.8913677347000002</v>
+        <v>5.8913677535</v>
       </c>
       <c r="C226" s="5">
-        <v>0.17743289210000057</v>
+        <v>0.17743288339999985</v>
       </c>
       <c r="D226" s="5">
-        <v>44.334508767475441</v>
+        <v>44.334505958692169</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>5.7981233664999996</v>
+        <v>5.7981233775999996</v>
       </c>
       <c r="C227" s="5">
-        <v>-9.3244368200000594E-2</v>
+        <v>-9.3244375900000342E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-17.423620793754925</v>
+        <v>-17.423622058855102</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>5.6036212322000001</v>
+        <v>5.6036212359000004</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.19450213429999952</v>
+        <v>-0.19450214169999924</v>
       </c>
       <c r="D228" s="5">
-        <v>-33.598812393309593</v>
+        <v>-33.598813392614325</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>5.6291979765000004</v>
+        <v>5.6291979817</v>
       </c>
       <c r="C229" s="5">
-        <v>2.5576744300000342E-2</v>
+        <v>2.5576745799999578E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>5.6168008692572879</v>
+        <v>5.6168012031764469</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>5.5872248243999998</v>
+        <v>5.5872248246999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.1973152100000632E-2</v>
+        <v>-4.197315700000015E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-8.589624506329141</v>
+        <v>-8.5896254607203737</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>5.5257005120000002</v>
+        <v>5.5257005036000004</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.1524312399999559E-2</v>
+        <v>-6.1524321099999391E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-12.442299628820786</v>
+        <v>-12.442301282466905</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>5.5176924862999996</v>
+        <v>5.5176923815999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-8.0080257000005872E-3</v>
+        <v>-8.0081220000005615E-3</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.7252841308750377</v>
+        <v>-1.7253047156770784</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>5.5190624609999999</v>
+        <v>5.5190624504999999</v>
       </c>
       <c r="C233" s="5">
-        <v>1.3699747000002205E-3</v>
+        <v>1.370068900000021E-3</v>
       </c>
       <c r="D233" s="5">
-        <v>0.29835234172026492</v>
+        <v>0.29837289023895153</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.4039194648466036</v>
+        <v>-1.4039195449809361</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>5.3745380843000001</v>
+        <v>5.3745380759000003</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.14452437669999973</v>
+        <v>-0.14452437459999956</v>
       </c>
       <c r="D234" s="5">
-        <v>-27.270596390061019</v>
+        <v>-27.270596093698497</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>5.4571994329000004</v>
+        <v>5.4571994347999997</v>
       </c>
       <c r="C235" s="5">
-        <v>8.2661348600000295E-2</v>
+        <v>8.2661358899999371E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>20.100320928457126</v>
+        <v>20.100323682725829</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>5.3839622108</v>
+        <v>5.3839622918999996</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.3237222100000388E-2</v>
+        <v>-7.3237142900000052E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-14.967268164917147</v>
+        <v>-14.967253149742287</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>5.4114210331999999</v>
+        <v>5.4114210708000003</v>
       </c>
       <c r="C237" s="5">
-        <v>2.745882239999986E-2</v>
+        <v>2.7458778900000702E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>6.2947630769045748</v>
+        <v>6.2947527259360481</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>5.2860973578000001</v>
+        <v>5.2860973886</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.12532367539999978</v>
+        <v>-0.12532368220000034</v>
       </c>
       <c r="D238" s="5">
-        <v>-24.510597677621771</v>
+        <v>-24.510598693705521</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>5.2110553844999998</v>
+        <v>5.2110554081</v>
       </c>
       <c r="C239" s="5">
-        <v>-7.5041973300000286E-2</v>
+        <v>-7.5041980499999994E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.766203165198768</v>
+        <v>-15.766204476993506</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>5.1929244937999997</v>
+        <v>5.1929245063999998</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.813089070000018E-2</v>
+        <v>-1.8130901700000202E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.096197471563201</v>
+        <v>-4.0961998911638764</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>5.1297146479000002</v>
+        <v>5.1297146514999996</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.3209845899999451E-2</v>
+        <v>-6.3209854900000195E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-13.667485347324536</v>
+        <v>-13.66748713397774</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>5.0796923669999998</v>
+        <v>5.0796923514000003</v>
       </c>
       <c r="C242" s="5">
-        <v>-5.0022280900000382E-2</v>
+        <v>-5.0022300099999306E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-11.094126441863017</v>
+        <v>-11.094130467000307</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>5.0339261596</v>
+        <v>5.0339261235999997</v>
       </c>
       <c r="C243" s="5">
-        <v>-4.5766207399999814E-2</v>
+        <v>-4.5766227800000614E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-10.291591916275744</v>
+        <v>-10.291596308855267</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>5.0217740102999997</v>
+        <v>5.0217738057999997</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.2152149300000303E-2</v>
+        <v>-1.2152317800000034E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.858705385315119</v>
+        <v>-2.8587445190888294</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>5.0164593537000002</v>
+        <v>5.0164593123000003</v>
       </c>
       <c r="C245" s="5">
-        <v>-5.3146565999995232E-3</v>
+        <v>-5.3144934999993509E-3</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.2626207504938702</v>
+        <v>-1.2625822786565322</v>
       </c>
       <c r="E245" s="5">
-        <v>-9.106675469821246</v>
+        <v>-9.1066760470243651</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>5.1690856612999996</v>
+        <v>5.1690856328999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.1526263075999994</v>
+        <v>0.15262632059999959</v>
       </c>
       <c r="D246" s="5">
-        <v>43.283829162393886</v>
+        <v>43.283833905600488</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>5.1626098719</v>
+        <v>5.1626098751000002</v>
       </c>
       <c r="C247" s="5">
-        <v>-6.4757893999995986E-3</v>
+        <v>-6.4757577999996485E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.4930349702655277</v>
+        <v>-1.4930277429550221</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>5.1832661743999999</v>
+        <v>5.1832663953999996</v>
       </c>
       <c r="C248" s="5">
-        <v>2.0656302499999946E-2</v>
+        <v>2.0656520299999315E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>4.9084447413641819</v>
+        <v>4.908497637095377</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>5.3088585335999996</v>
+        <v>5.3088586198999996</v>
       </c>
       <c r="C249" s="5">
-        <v>0.12559235919999967</v>
+        <v>0.12559222450000007</v>
       </c>
       <c r="D249" s="5">
-        <v>33.282059224008556</v>
+        <v>33.282017030072694</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>5.3901967801000001</v>
+        <v>5.3901968664000002</v>
       </c>
       <c r="C250" s="5">
         <v>8.1338246500000544E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>20.016680440081004</v>
+        <v>20.016680086797976</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>5.5357407184999996</v>
+        <v>5.5357408010000002</v>
       </c>
       <c r="C251" s="5">
-        <v>0.14554393839999946</v>
+        <v>0.14554393460000004</v>
       </c>
       <c r="D251" s="5">
-        <v>37.674479538166537</v>
+        <v>37.6744777086504</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>5.4820441373</v>
+        <v>5.4820441056</v>
       </c>
       <c r="C252" s="5">
-        <v>-5.3696581199999649E-2</v>
+        <v>-5.3696695400000216E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-11.038633103539318</v>
+        <v>-11.038655186241419</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>5.4272663443000004</v>
+        <v>5.4272663550000004</v>
       </c>
       <c r="C253" s="5">
-        <v>-5.4777792999999519E-2</v>
+        <v>-5.4777750599999564E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-11.353153967508977</v>
+        <v>-11.353145719053014</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>5.4673264141000004</v>
+        <v>5.4673263568000001</v>
       </c>
       <c r="C254" s="5">
-        <v>4.0060069799999987E-2</v>
+        <v>4.0060001799999689E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>9.2260972467615332</v>
+        <v>9.2260809258027479</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>5.4354160114000001</v>
+        <v>5.4354158905999999</v>
       </c>
       <c r="C255" s="5">
-        <v>-3.191040270000034E-2</v>
+        <v>-3.1910466200000265E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>-6.783362331987397</v>
+        <v>-6.7833754690082344</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>5.5188977164999997</v>
+        <v>5.5188972803</v>
       </c>
       <c r="C256" s="5">
-        <v>8.3481705099999637E-2</v>
+        <v>8.3481389700000186E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>20.070044124739916</v>
+        <v>20.069962266417129</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>5.4062709033000003</v>
+        <v>5.4062707685999998</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.11262681319999945</v>
+        <v>-0.11262651170000026</v>
       </c>
       <c r="D257" s="5">
-        <v>-21.918975072808877</v>
+        <v>-21.918924361964375</v>
       </c>
       <c r="E257" s="5">
-        <v>7.7706510132985684</v>
+        <v>7.7706492175509068</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>5.3568498050000004</v>
+        <v>5.3568497281000003</v>
       </c>
       <c r="C258" s="5">
-        <v>-4.9421098299999855E-2</v>
+        <v>-4.9421040499999513E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-10.434657748623188</v>
+        <v>-10.434646398838987</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>5.3733664275999997</v>
+        <v>5.3733665153999999</v>
       </c>
       <c r="C259" s="5">
-        <v>1.6516622599999309E-2</v>
+        <v>1.6516787299999613E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>3.7633185231216393</v>
+        <v>3.763356743685109</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>5.3872691138000004</v>
+        <v>5.3872696092999997</v>
       </c>
       <c r="C260" s="5">
-        <v>1.390268620000068E-2</v>
+        <v>1.3903093899999774E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>3.1493647252836654</v>
+        <v>3.1494583472942539</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>5.4154503830999996</v>
+        <v>5.4154506806000002</v>
       </c>
       <c r="C261" s="5">
-        <v>2.8181269299999201E-2</v>
+        <v>2.8181071300000582E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>6.4610941817514256</v>
+        <v>6.4610468610608374</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>5.3901200230999997</v>
+        <v>5.3901203051</v>
       </c>
       <c r="C262" s="5">
-        <v>-2.5330359999999885E-2</v>
+        <v>-2.5330375500000279E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-5.4707403898830442</v>
+        <v>-5.4707433590106653</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>5.4653814979000002</v>
+        <v>5.4653817538</v>
       </c>
       <c r="C263" s="5">
-        <v>7.526147480000045E-2</v>
+        <v>7.5261448700000066E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>18.103986412685668</v>
+        <v>18.10397862354678</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>5.4804758945999996</v>
+        <v>5.480475921</v>
       </c>
       <c r="C264" s="5">
-        <v>1.5094396699999457E-2</v>
+        <v>1.5094167200000008E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>3.3649921064285326</v>
+        <v>3.3649400044301281</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>5.5333141179999998</v>
+        <v>5.5333137292999997</v>
       </c>
       <c r="C265" s="5">
-        <v>5.2838223400000217E-2</v>
+        <v>5.2837808299999622E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>12.203044040378641</v>
+        <v>12.202942971062413</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>5.5549810474000001</v>
+        <v>5.5549805747000001</v>
       </c>
       <c r="C266" s="5">
-        <v>2.1666929400000257E-2</v>
+        <v>2.1666845400000412E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>4.8013981426874519</v>
+        <v>4.8013794701370793</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>5.5302473234000002</v>
+        <v>5.5302471284000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.4733723999999846E-2</v>
+        <v>-2.4733446299999962E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-5.214114373072265</v>
+        <v>-5.214057690140006</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>5.5050264152999997</v>
+        <v>5.5050260805000004</v>
       </c>
       <c r="C268" s="5">
-        <v>-2.522090810000055E-2</v>
+        <v>-2.5221047899999682E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-5.3374419883746915</v>
+        <v>-5.3374710193156094</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>5.5740106722</v>
+        <v>5.5740095737999997</v>
       </c>
       <c r="C269" s="5">
-        <v>6.8984256900000318E-2</v>
+        <v>6.898349329999931E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>16.118298646205066</v>
+        <v>16.118108806511209</v>
       </c>
       <c r="E269" s="5">
-        <v>3.1026889310635797</v>
+        <v>3.1026711827723874</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>5.6507719345999998</v>
+        <v>5.6507721858000002</v>
       </c>
       <c r="C270" s="5">
-        <v>7.6761262399999808E-2</v>
+        <v>7.6762612000000452E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>17.836491542046119</v>
+        <v>17.836833048972878</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>5.6852758139999997</v>
+        <v>5.6852763406999998</v>
       </c>
       <c r="C271" s="5">
-        <v>3.4503879399999882E-2</v>
+        <v>3.4504154899999584E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>7.5784075657525651</v>
+        <v>7.5784697745546747</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>5.7992466913999996</v>
+        <v>5.7992476482999997</v>
       </c>
       <c r="C272" s="5">
-        <v>0.11397087739999989</v>
+        <v>0.11397130759999996</v>
       </c>
       <c r="D272" s="5">
-        <v>26.893838610014132</v>
+        <v>26.893948796586621</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>5.7240625070000002</v>
+        <v>5.7240631212000004</v>
       </c>
       <c r="C273" s="5">
-        <v>-7.518418439999941E-2</v>
+        <v>-7.5184527099999343E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-14.494626010709489</v>
+        <v>-14.494685217449854</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>5.8003733125999997</v>
+        <v>5.8003737312999997</v>
       </c>
       <c r="C274" s="5">
-        <v>7.6310805599999476E-2</v>
+        <v>7.6310610099999288E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>17.224647872844567</v>
+        <v>17.224598474760853</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>5.7906940418000001</v>
+        <v>5.7906943343000004</v>
       </c>
       <c r="C275" s="5">
-        <v>-9.6792707999995287E-3</v>
+        <v>-9.6793969999993124E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>-1.984201904578009</v>
+        <v>-1.9842273960463785</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>5.8808448090000001</v>
+        <v>5.8808447874000001</v>
       </c>
       <c r="C276" s="5">
-        <v>9.0150767199999926E-2</v>
+        <v>9.0150453099999694E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>20.367488056514539</v>
+        <v>20.367409791162295</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>5.9357996211000001</v>
+        <v>5.9357988777999999</v>
       </c>
       <c r="C277" s="5">
-        <v>5.4954812100000083E-2</v>
+        <v>5.4954090399999878E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>11.80832841391959</v>
+        <v>11.808165330013608</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>5.9446141259000003</v>
+        <v>5.9446135219</v>
       </c>
       <c r="C278" s="5">
-        <v>8.8145048000001225E-3</v>
+        <v>8.8146441000001019E-3</v>
       </c>
       <c r="D278" s="5">
-        <v>1.7965943780826832</v>
+        <v>1.796623229671801</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>6.0219788594999999</v>
+        <v>6.0219789909000001</v>
       </c>
       <c r="C279" s="5">
-        <v>7.7364733599999624E-2</v>
+        <v>7.7365469000000076E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>16.784898884768108</v>
+        <v>16.785071854521338</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>5.9895665482</v>
+        <v>5.9895665870999997</v>
       </c>
       <c r="C280" s="5">
-        <v>-3.2412311299999885E-2</v>
+        <v>-3.2412403800000433E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>-6.2709929345106774</v>
+        <v>-6.2710101717716622</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>6.0439101260000001</v>
+        <v>6.0439079032</v>
       </c>
       <c r="C281" s="5">
-        <v>5.4343577800000098E-2</v>
+        <v>5.434131610000037E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>11.447732578837932</v>
+        <v>11.44723204164495</v>
       </c>
       <c r="E281" s="5">
-        <v>8.4301857573325414</v>
+        <v>8.4301672463697344</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>6.0439901397</v>
+        <v>6.0439900418999999</v>
       </c>
       <c r="C282" s="5">
-        <v>8.0013699999881283E-5</v>
+        <v>8.2138699999845244E-5</v>
       </c>
       <c r="D282" s="5">
-        <v>1.5887633924549505E-2</v>
+        <v>1.6309614481091472E-2</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>5.9999858060999998</v>
+        <v>5.9999859368999999</v>
       </c>
       <c r="C283" s="5">
-        <v>-4.4004333600000223E-2</v>
+        <v>-4.400410499999996E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>-8.3953098375323503</v>
+        <v>-8.3952680862140703</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>6.1153385747</v>
+        <v>6.1153393068000002</v>
       </c>
       <c r="C284" s="5">
-        <v>0.11535276860000021</v>
+        <v>0.11535336990000022</v>
       </c>
       <c r="D284" s="5">
-        <v>25.673411423544025</v>
+        <v>25.673559087840459</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>5.9328123851000001</v>
+        <v>5.9328130608</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.18252618959999989</v>
+        <v>-0.18252624600000011</v>
       </c>
       <c r="D285" s="5">
-        <v>-30.48455667076302</v>
+        <v>-30.484561528510756</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>5.9039953154999996</v>
+        <v>5.9039964537999996</v>
       </c>
       <c r="C286" s="5">
-        <v>-2.8817069600000522E-2</v>
+        <v>-2.8816607000000438E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-5.6754648101997596</v>
+        <v>-5.6753754928110078</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>5.9058577068</v>
+        <v>5.9058597607000003</v>
       </c>
       <c r="C287" s="5">
-        <v>1.8623913000004322E-3</v>
+        <v>1.8633069000006941E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>0.37919254895844023</v>
+        <v>0.37937922031523463</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>5.7855640821999996</v>
+        <v>5.7855667898999998</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.12029362460000037</v>
+        <v>-0.12029297080000045</v>
       </c>
       <c r="D288" s="5">
-        <v>-21.881705894744165</v>
+        <v>-21.881593182836944</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>5.8327532308999999</v>
+        <v>5.8327461247999999</v>
       </c>
       <c r="C289" s="5">
-        <v>4.7189148700000239E-2</v>
+        <v>4.7179334900000036E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>10.238865582590527</v>
+        <v>10.236634829061142</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>5.8382412051000001</v>
+        <v>5.8382430808999999</v>
       </c>
       <c r="C290" s="5">
-        <v>5.4879742000002452E-3</v>
+        <v>5.4969561000000056E-3</v>
       </c>
       <c r="D290" s="5">
-        <v>1.1349281352441398</v>
+        <v>1.1367966475809288</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>5.8214970981</v>
+        <v>5.8214990164999998</v>
       </c>
       <c r="C291" s="5">
-        <v>-1.6744107000000064E-2</v>
+        <v>-1.6744064400000092E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-3.3878340774052496</v>
+        <v>-3.3878245222724201</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>5.8718721467000003</v>
+        <v>5.8718727713999996</v>
       </c>
       <c r="C292" s="5">
-        <v>5.0375048600000305E-2</v>
+        <v>5.0373754899999845E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>10.892676380051626</v>
+        <v>10.892379433876197</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>5.7171842212000001</v>
+        <v>5.7171796144</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.15468792550000021</v>
+        <v>-0.15469315699999964</v>
       </c>
       <c r="D293" s="5">
-        <v>-27.411612614394787</v>
+        <v>-27.412407165570109</v>
       </c>
       <c r="E293" s="5">
-        <v>-5.405869676891351</v>
+        <v>-5.405911109714479</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>5.6447797420999999</v>
+        <v>5.6447774469000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-7.2404479100000252E-2</v>
+        <v>-7.2402167499999948E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-14.182122493856752</v>
+        <v>-14.181711415883802</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>5.7141354767000001</v>
+        <v>5.7141337617000003</v>
       </c>
       <c r="C295" s="5">
-        <v>6.9355734600000218E-2</v>
+        <v>6.9356314800000263E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>15.782357492442301</v>
+        <v>15.782505424757098</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>5.5346686907000002</v>
+        <v>5.5346733909000001</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.17946678599999988</v>
+        <v>-0.17946037080000021</v>
       </c>
       <c r="D296" s="5">
-        <v>-31.814323892175654</v>
+        <v>-31.813383445907949</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>5.5352549718999997</v>
+        <v>5.5352560059</v>
       </c>
       <c r="C297" s="5">
-        <v>5.8628119999948325E-4</v>
+        <v>5.8261499999989752E-4</v>
       </c>
       <c r="D297" s="5">
-        <v>0.12718872821406713</v>
+        <v>0.12639280931860952</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>5.5086664277999997</v>
+        <v>5.5086682431999998</v>
       </c>
       <c r="C298" s="5">
-        <v>-2.65885441E-2</v>
+        <v>-2.6587762700000184E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-5.614315427666039</v>
+        <v>-5.6141537439300393</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>5.4096134661999997</v>
+        <v>5.409616593</v>
       </c>
       <c r="C299" s="5">
-        <v>-9.9052961599999989E-2</v>
+        <v>-9.9051650199999841E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-19.566472464776862</v>
+        <v>-19.566232655587978</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>5.3862467978000002</v>
+        <v>5.3862505968000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-2.3366668399999568E-2</v>
+        <v>-2.3365996199999906E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-5.0619794149549087</v>
+        <v>-5.0618343798113141</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>5.3222926389999996</v>
+        <v>5.3222771947999998</v>
       </c>
       <c r="C301" s="5">
-        <v>-6.3954158800000549E-2</v>
+        <v>-6.3973402000000235E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-13.3537018641399</v>
+        <v>-13.357452299279338</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>5.3308791122999999</v>
+        <v>5.3308836916000004</v>
       </c>
       <c r="C302" s="5">
-        <v>8.5864733000002857E-3</v>
+        <v>8.6064968000005848E-3</v>
       </c>
       <c r="D302" s="5">
-        <v>1.9532350429451562</v>
+        <v>1.9578362707469488</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>5.5248058646000002</v>
+        <v>5.5248132208999996</v>
       </c>
       <c r="C303" s="5">
-        <v>0.19392675230000034</v>
+        <v>0.19392952929999918</v>
       </c>
       <c r="D303" s="5">
-        <v>53.538839526389694</v>
+        <v>53.539710074257087</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>5.4599661648</v>
+        <v>5.4599741390999998</v>
       </c>
       <c r="C304" s="5">
-        <v>-6.4839699800000261E-2</v>
+        <v>-6.4839081799999754E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-13.208907982588535</v>
+        <v>-13.208773630314985</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>5.5052820674999996</v>
+        <v>5.5052579656000002</v>
       </c>
       <c r="C305" s="5">
-        <v>4.5315902699999633E-2</v>
+        <v>4.5283826500000401E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>10.427054157157523</v>
+        <v>10.419317726039456</v>
       </c>
       <c r="E305" s="5">
-        <v>-3.7064076563116832</v>
+        <v>-3.7067516344287621</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>5.4534444184000002</v>
+        <v>5.4534519736</v>
       </c>
       <c r="C306" s="5">
-        <v>-5.1837649099999439E-2</v>
+        <v>-5.1805992000000245E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-10.732002975594035</v>
+        <v>-10.725828950903239</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>5.4284938370000004</v>
+        <v>5.4284932230000003</v>
       </c>
       <c r="C307" s="5">
-        <v>-2.4950581399999727E-2</v>
+        <v>-2.4958750599999746E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-5.3541675470744954</v>
+        <v>-5.3558694594676766</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>5.3553927117000004</v>
+        <v>5.3553667066999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-7.3101125300000014E-2</v>
+        <v>-7.3126516300000333E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-15.014723986098556</v>
+        <v>-15.019560623581917</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>5.3311351068999997</v>
+        <v>5.3311508715000002</v>
       </c>
       <c r="C309" s="5">
-        <v>-2.4257604800000721E-2</v>
+        <v>-2.4215835199999702E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-5.3020910607901701</v>
+        <v>-5.2932122135929793</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>5.3069257953999998</v>
+        <v>5.3069446592</v>
       </c>
       <c r="C310" s="5">
-        <v>-2.4209311499999941E-2</v>
+        <v>-2.4206212300000196E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-5.315276893643861</v>
+        <v>-5.3145980252074292</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>5.3025045508000002</v>
+        <v>5.3025254428000004</v>
       </c>
       <c r="C311" s="5">
-        <v>-4.4212445999995964E-3</v>
+        <v>-4.4192163999996481E-3</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.99516194970337146</v>
+        <v>-0.99470399877131799</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>5.2790032192999998</v>
+        <v>5.2790216009000002</v>
       </c>
       <c r="C312" s="5">
-        <v>-2.3501331500000333E-2</v>
+        <v>-2.3503841900000211E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-5.1907910141198226</v>
+        <v>-5.1913120866266098</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>5.2106783225999997</v>
+        <v>5.2106606974999998</v>
       </c>
       <c r="C313" s="5">
-        <v>-6.8324896700000082E-2</v>
+        <v>-6.8360903400000339E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-14.472055336008417</v>
+        <v>-14.479100342117734</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>5.2282517178000001</v>
+        <v>5.2282531425999998</v>
       </c>
       <c r="C314" s="5">
-        <v>1.7573395200000341E-2</v>
+        <v>1.759244510000002E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>4.1230085307482733</v>
+        <v>4.127575492733504</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>5.1316329087000003</v>
+        <v>5.1316255320000002</v>
       </c>
       <c r="C315" s="5">
-        <v>-9.6618809099999758E-2</v>
+        <v>-9.6627610599999691E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-20.055403859475529</v>
+        <v>-20.057044321149618</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>5.1554664413999998</v>
+        <v>5.1554512309999998</v>
       </c>
       <c r="C316" s="5">
-        <v>2.3833532699999438E-2</v>
+        <v>2.3825698999999645E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>5.7179156924495933</v>
+        <v>5.7159964834448074</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>5.1059319567000001</v>
+        <v>5.1058558239999998</v>
       </c>
       <c r="C317" s="5">
-        <v>-4.9534484699999659E-2</v>
+        <v>-4.959540699999998E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-10.939587024965981</v>
+        <v>-10.952368485796615</v>
       </c>
       <c r="E317" s="5">
-        <v>-7.2539445918226697</v>
+        <v>-7.2549214604600394</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>5.0652012424999997</v>
+        <v>5.0651954105000003</v>
       </c>
       <c r="C318" s="5">
-        <v>-4.0730714200000406E-2</v>
+        <v>-4.0660413499999493E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-9.1635441007010048</v>
+        <v>-9.1485446420019549</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>5.0358964979999996</v>
+        <v>5.0358956573000002</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.9304744500000091E-2</v>
+        <v>-2.9299753200000112E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-6.725895182532815</v>
+        <v>-6.7247932975160074</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>5.0659248934000001</v>
+        <v>5.0658906804999999</v>
       </c>
       <c r="C320" s="5">
-        <v>3.0028395400000463E-2</v>
+        <v>2.9995023199999693E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>7.3948397157971968</v>
+        <v>7.3863516282816732</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>5.1274874072000003</v>
+        <v>5.1275574913000002</v>
       </c>
       <c r="C321" s="5">
-        <v>6.1562513800000218E-2</v>
+        <v>6.1666810800000249E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>15.597986254977659</v>
+        <v>15.626318321445897</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>5.1101653091000001</v>
+        <v>5.1102581637000002</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.7322098100000183E-2</v>
+        <v>-1.729932759999997E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.9794557311426115</v>
+        <v>-3.9742679666649905</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>5.0899834279</v>
+        <v>5.0901045041000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.0181881200000085E-2</v>
+        <v>-2.015365960000004E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.6376318141414297</v>
+        <v>-4.6312044041000311</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>5.0676492496999996</v>
+        <v>5.0677196025000004</v>
       </c>
       <c r="C324" s="5">
-        <v>-2.2334178200000387E-2</v>
+        <v>-2.2384901599999729E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-5.1402102510165744</v>
+        <v>-5.1514837446738015</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>5.098468896</v>
+        <v>5.0983218478000003</v>
       </c>
       <c r="C325" s="5">
-        <v>3.0819646300000336E-2</v>
+        <v>3.0602245299999886E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>7.5471019512708848</v>
+        <v>7.4919770878238978</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>5.0225177589000003</v>
+        <v>5.0225245773999996</v>
       </c>
       <c r="C326" s="5">
-        <v>-7.5951137099999677E-2</v>
+        <v>-7.5797270400000727E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>-16.481923739372149</v>
+        <v>-16.451651664255163</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>4.9370121579999999</v>
+        <v>4.9369576508000002</v>
       </c>
       <c r="C327" s="5">
-        <v>-8.5505600900000367E-2</v>
+        <v>-8.5566926599999427E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-18.620955117529171</v>
+        <v>-18.633061631533522</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>4.9665019045000003</v>
+        <v>4.9663996293999997</v>
       </c>
       <c r="C328" s="5">
-        <v>2.9489746500000358E-2</v>
+        <v>2.944197859999953E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>7.4080706387394057</v>
+        <v>7.3957590122703643</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>4.9175858743000003</v>
+        <v>4.9173922113000001</v>
       </c>
       <c r="C329" s="5">
-        <v>-4.8916030200000016E-2</v>
+        <v>-4.9007418099999533E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-11.199347866589516</v>
+        <v>-11.219367635022104</v>
       </c>
       <c r="E329" s="5">
-        <v>-3.6887699248097539</v>
+        <v>-3.69112680021495</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>4.9783070815999997</v>
+        <v>4.9782531808000003</v>
       </c>
       <c r="C330" s="5">
-        <v>6.0721207299999413E-2</v>
+        <v>6.0860969500000195E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>15.866197314266239</v>
+        <v>15.905907251967122</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>4.9342415347999999</v>
+        <v>4.9342535163000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-4.4065546799999744E-2</v>
+        <v>-4.3999664500000257E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-10.119667280692967</v>
+        <v>-10.105369318917335</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>5.0632869642999996</v>
+        <v>5.063298251</v>
       </c>
       <c r="C332" s="5">
-        <v>0.12904542949999964</v>
+        <v>0.12904473469999989</v>
       </c>
       <c r="D332" s="5">
-        <v>36.315627385282468</v>
+        <v>36.315301684253939</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>4.9225944319000003</v>
+        <v>4.9227678724999997</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.14069253239999924</v>
+        <v>-0.14053037850000027</v>
       </c>
       <c r="D333" s="5">
-        <v>-28.692014067708072</v>
+        <v>-28.66376723336791</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>4.9105219754</v>
+        <v>4.9107584148000001</v>
       </c>
       <c r="C334" s="5">
-        <v>-1.2072456500000328E-2</v>
+        <v>-1.2009457699999615E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-2.9035763902919842</v>
+        <v>-2.8885267172415352</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>4.8778465285000001</v>
+        <v>4.8781376256</v>
       </c>
       <c r="C335" s="5">
-        <v>-3.2675446899999905E-2</v>
+        <v>-3.2620789200000111E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-7.6991549987441843</v>
+        <v>-7.6863864575207437</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>4.8570967408000003</v>
+        <v>4.8572670381999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.07497876999998E-2</v>
+        <v>-2.087058740000014E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.9869063722961187</v>
+        <v>-5.0149667981986834</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>4.8901000073000001</v>
+        <v>4.8898795482999997</v>
       </c>
       <c r="C337" s="5">
-        <v>3.3003266499999739E-2</v>
+        <v>3.2612510099999881E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>8.4655564287048346</v>
+        <v>8.361291324172381</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>4.8248434393000004</v>
+        <v>4.8249597909000004</v>
       </c>
       <c r="C338" s="5">
-        <v>-6.5256567999999682E-2</v>
+        <v>-6.4919757399999334E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-14.888976129674447</v>
+        <v>-14.818272067499061</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>4.8423333209999999</v>
+        <v>4.8423464722</v>
       </c>
       <c r="C339" s="5">
-        <v>1.7489881699999543E-2</v>
+        <v>1.7386681299999651E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>4.4377391963949409</v>
+        <v>4.4109243615955807</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>4.7850166636000004</v>
+        <v>4.7840432892000004</v>
       </c>
       <c r="C340" s="5">
-        <v>-5.7316657399999471E-2</v>
+        <v>-5.8303182999999592E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-13.314734065519962</v>
+        <v>-13.528919237461935</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>4.7389172982999996</v>
+        <v>4.7386868812999996</v>
       </c>
       <c r="C341" s="5">
-        <v>-4.6099365300000805E-2</v>
+        <v>-4.5356407900000839E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-10.967595761444148</v>
+        <v>-10.802035614267403</v>
       </c>
       <c r="E341" s="5">
-        <v>-3.6332578742294674</v>
+        <v>-3.6341483925024676</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>4.5851114269000002</v>
+        <v>4.5849890809999998</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.15380587139999946</v>
+        <v>-0.1536978002999998</v>
       </c>
       <c r="D342" s="5">
-        <v>-32.694713666368578</v>
+        <v>-32.676991347515518</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>4.4181104383000003</v>
+        <v>4.4180243269000004</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.1670009885999999</v>
+        <v>-0.16696475409999945</v>
       </c>
       <c r="D343" s="5">
-        <v>-35.932160404610677</v>
+        <v>-35.926630151040548</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>4.4438346964999997</v>
+        <v>4.4437323571</v>
       </c>
       <c r="C344" s="5">
-        <v>2.5724258199999461E-2</v>
+        <v>2.5708030199999676E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>7.2150950204406872</v>
+        <v>7.2105418417795164</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>4.5214034757999997</v>
+        <v>4.5224945624000004</v>
       </c>
       <c r="C345" s="5">
-        <v>7.7568779299999946E-2</v>
+        <v>7.8762205300000332E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>23.07913060481166</v>
+        <v>23.470132638627426</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>4.5128787488000004</v>
+        <v>4.5135298760999998</v>
       </c>
       <c r="C346" s="5">
-        <v>-8.5247269999992881E-3</v>
+        <v>-8.9646863000005794E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>-2.2391845306226066</v>
+        <v>-2.3529297032593877</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>4.5693047657000001</v>
+        <v>4.5695554014999997</v>
       </c>
       <c r="C347" s="5">
-        <v>5.6426016899999709E-2</v>
+        <v>5.6025525399999943E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>16.080034385039976</v>
+        <v>15.955541193459366</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>4.5489198308000001</v>
+        <v>4.5490544335000003</v>
       </c>
       <c r="C348" s="5">
-        <v>-2.038493490000004E-2</v>
+        <v>-2.0500967999999453E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-5.2241067820274374</v>
+        <v>-5.2528319913012655</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>4.4882259685000001</v>
+        <v>4.4878649147000003</v>
       </c>
       <c r="C349" s="5">
-        <v>-6.0693862299999957E-2</v>
+        <v>-6.1189518800000009E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-14.886749899764951</v>
+        <v>-14.999063513144527</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>4.5322629496999998</v>
+        <v>4.5324399697000004</v>
       </c>
       <c r="C350" s="5">
-        <v>4.4036981199999659E-2</v>
+        <v>4.4575055000000141E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>12.430621608661818</v>
+        <v>12.591969370001177</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>4.5448055403999996</v>
+        <v>4.5448477832999998</v>
       </c>
       <c r="C351" s="5">
-        <v>1.2542590699999856E-2</v>
+        <v>1.2407813599999429E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>3.3718970012926786</v>
+        <v>3.3349846094758329</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>4.5072732792999997</v>
+        <v>4.5053878110000003</v>
       </c>
       <c r="C352" s="5">
-        <v>-3.7532261099999964E-2</v>
+        <v>-3.9459972299999535E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-9.4719809540470656</v>
+        <v>-9.9354156758783123</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>4.5611068435000002</v>
+        <v>4.5607840935999997</v>
       </c>
       <c r="C353" s="5">
-        <v>5.3833564200000517E-2</v>
+        <v>5.5396282599999402E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>15.312466706221194</v>
+        <v>15.79451895197268</v>
       </c>
       <c r="E353" s="5">
-        <v>-3.7521324726174421</v>
+        <v>-3.7542634100186545</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>4.5982804652000002</v>
+        <v>4.5980016556000001</v>
       </c>
       <c r="C354" s="5">
-        <v>3.7173621700000048E-2</v>
+        <v>3.721756200000037E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>10.230692186413236</v>
+        <v>10.244090696910813</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>4.5947482021999999</v>
+        <v>4.5944138982</v>
       </c>
       <c r="C355" s="5">
-        <v>-3.532263000000313E-3</v>
+        <v>-3.5877574000000578E-3</v>
       </c>
       <c r="D355" s="5">
-        <v>-0.91791988347041942</v>
+        <v>-0.93233552760279004</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>4.6172218597999999</v>
+        <v>4.6167860655000004</v>
       </c>
       <c r="C356" s="5">
-        <v>2.2473657599999974E-2</v>
+        <v>2.2372167300000356E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>6.0298920683197421</v>
+        <v>6.0023764488733811</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>4.6109121031000004</v>
+        <v>4.6135676453999999</v>
       </c>
       <c r="C357" s="5">
-        <v>-6.309756699999447E-3</v>
+        <v>-3.2184201000005075E-3</v>
       </c>
       <c r="D357" s="5">
-        <v>-1.6276143388467945</v>
+        <v>-0.8333352793136406</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>4.6124327751000003</v>
+        <v>4.6137556473999997</v>
       </c>
       <c r="C358" s="5">
-        <v>1.5206719999998342E-3</v>
+        <v>1.8800199999979839E-4</v>
       </c>
       <c r="D358" s="5">
-        <v>0.39647687965114198</v>
+        <v>4.8910731805329455E-2</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>4.5556721640999998</v>
+        <v>4.5556364544000001</v>
       </c>
       <c r="C359" s="5">
-        <v>-5.6760611000000516E-2</v>
+        <v>-5.8119192999999569E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-13.807600462084768</v>
+        <v>-14.111773150513363</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>4.5451987018000004</v>
+        <v>4.5451268121000004</v>
       </c>
       <c r="C360" s="5">
-        <v>-1.0473462299999348E-2</v>
+        <v>-1.0509642299999733E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-2.7241751082932142</v>
+        <v>-2.7334876997256452</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>4.7944631732999996</v>
+        <v>4.7943288375000002</v>
       </c>
       <c r="C361" s="5">
-        <v>0.2492644714999992</v>
+        <v>0.2492020253999998</v>
       </c>
       <c r="D361" s="5">
-        <v>89.777778213629517</v>
+        <v>89.749990887185845</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>4.7498034545000003</v>
+        <v>4.7500442543999997</v>
       </c>
       <c r="C362" s="5">
-        <v>-4.4659718799999304E-2</v>
+        <v>-4.4284583100000496E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-10.622578205134104</v>
+        <v>-10.53811433865156</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>4.7553156864000004</v>
+        <v>4.7551587487999996</v>
       </c>
       <c r="C363" s="5">
-        <v>5.512231900000053E-3</v>
+        <v>5.1144943999998915E-3</v>
       </c>
       <c r="D363" s="5">
-        <v>1.4015448397494801</v>
+        <v>1.2997499183040828</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>4.7261128567000004</v>
+        <v>4.7231120786999998</v>
       </c>
       <c r="C364" s="5">
-        <v>-2.9202829699999988E-2</v>
+        <v>-3.204667009999973E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-7.1254296569759905</v>
+        <v>-7.7940865910163577</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>4.7833611665999998</v>
+        <v>4.7828076350000002</v>
       </c>
       <c r="C365" s="5">
-        <v>5.7248309899999406E-2</v>
+        <v>5.9695556300000341E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>15.544432453688106</v>
+        <v>16.266861421230104</v>
       </c>
       <c r="E365" s="5">
-        <v>4.8728155407438578</v>
+        <v>4.8681002398591744</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>4.8062435104999999</v>
+        <v>4.8056987408999996</v>
       </c>
       <c r="C366" s="5">
-        <v>2.2882343900000102E-2</v>
+        <v>2.2891105899999431E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>5.893954777326682</v>
+        <v>5.8969718537369209</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>4.7696659281000002</v>
+        <v>4.7690741768000002</v>
       </c>
       <c r="C367" s="5">
-        <v>-3.6577582399999642E-2</v>
+        <v>-3.6624564099999368E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-8.7597867816929469</v>
+        <v>-8.7715238293767364</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>4.6819150749</v>
+        <v>4.6813133266999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-8.7750853200000201E-2</v>
+        <v>-8.7760850100000454E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-19.974786619760799</v>
+        <v>-19.979070491514594</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>4.2945147481000001</v>
+        <v>4.2989211921999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.38740032679999992</v>
+        <v>-0.38239213449999987</v>
       </c>
       <c r="D369" s="5">
-        <v>-64.527908101518989</v>
+        <v>-64.033242713592287</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>4.3184498815000003</v>
+        <v>4.3206451974000002</v>
       </c>
       <c r="C370" s="5">
-        <v>2.3935133400000197E-2</v>
+        <v>2.1724005200000285E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>6.8969765662611593</v>
+        <v>6.235446678761658</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>4.2486025532999996</v>
+        <v>4.2484810932999997</v>
       </c>
       <c r="C371" s="5">
-        <v>-6.9847328200000725E-2</v>
+        <v>-7.2164104100000515E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>-17.772201111256436</v>
+        <v>-18.300193888692217</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>4.1438055340000002</v>
+        <v>4.1436866472</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.10479701929999941</v>
+        <v>-0.10479444609999966</v>
       </c>
       <c r="D372" s="5">
-        <v>-25.896431262406704</v>
+        <v>-25.896521987559474</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>4.2953952841999996</v>
+        <v>4.2955153561000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.15158975019999943</v>
+        <v>0.15182870890000011</v>
       </c>
       <c r="D373" s="5">
-        <v>53.902345708855883</v>
+        <v>54.00699281777166</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>4.4654395979999997</v>
+        <v>4.4655030292999998</v>
       </c>
       <c r="C374" s="5">
-        <v>0.17004431380000007</v>
+        <v>0.16998767319999963</v>
       </c>
       <c r="D374" s="5">
-        <v>59.343003413632879</v>
+        <v>59.316717040610278</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>4.465786864</v>
+        <v>4.4649443858</v>
       </c>
       <c r="C375" s="5">
-        <v>3.472660000003458E-4</v>
+        <v>-5.5864349999978913E-4</v>
       </c>
       <c r="D375" s="5">
-        <v>9.3360905837602814E-2</v>
+        <v>-0.1500191872707668</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>4.5445315425999997</v>
+        <v>4.5406787089999998</v>
       </c>
       <c r="C376" s="5">
-        <v>7.8744678599999673E-2</v>
+        <v>7.5734323199999842E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>23.337051631566673</v>
+        <v>22.364835493820578</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>4.4036561704999997</v>
+        <v>4.4020920714000003</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.14087537210000001</v>
+        <v>-0.13858663759999956</v>
       </c>
       <c r="D377" s="5">
-        <v>-31.468321787108479</v>
+        <v>-31.061761104603836</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.9380373522974672</v>
+        <v>-7.9600852188570155</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>4.4163885460000003</v>
+        <v>4.4153158939999999</v>
       </c>
       <c r="C378" s="5">
-        <v>1.2732375500000614E-2</v>
+        <v>1.3223822599999657E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>3.5252924274917774</v>
+        <v>3.6649414720765439</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>4.4520028819000004</v>
+        <v>4.4512954321000002</v>
       </c>
       <c r="C379" s="5">
-        <v>3.5614335900000071E-2</v>
+        <v>3.5979538100000319E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>10.117905738204103</v>
+        <v>10.228948392670411</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>4.4532549844</v>
+        <v>4.4530201001999998</v>
       </c>
       <c r="C380" s="5">
-        <v>1.25210249999963E-3</v>
+        <v>1.7246680999996045E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>0.3380162574385448</v>
+        <v>0.4659357611908943</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>4.3718213072000003</v>
+        <v>4.3776916887999997</v>
       </c>
       <c r="C381" s="5">
-        <v>-8.1433677199999721E-2</v>
+        <v>-7.5328411400000128E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-19.865768442761333</v>
+        <v>-18.513400035255636</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>4.6263153179999996</v>
+        <v>4.6296662909000004</v>
       </c>
       <c r="C382" s="5">
-        <v>0.25449401079999934</v>
+        <v>0.25197460210000067</v>
       </c>
       <c r="D382" s="5">
-        <v>97.185024919488598</v>
+        <v>95.728556170340994</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>4.5369672905999998</v>
+        <v>4.5375031613000001</v>
       </c>
       <c r="C383" s="5">
-        <v>-8.9348027399999808E-2</v>
+        <v>-9.2163129600000282E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-20.86565349569134</v>
+        <v>-21.438994717717886</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>4.6432220831000004</v>
+        <v>4.6436765713000003</v>
       </c>
       <c r="C384" s="5">
-        <v>0.10625479250000058</v>
+        <v>0.10617341000000025</v>
       </c>
       <c r="D384" s="5">
-        <v>32.021814238098578</v>
+        <v>31.989771940626397</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>4.6941442189</v>
+        <v>4.6950765070999996</v>
       </c>
       <c r="C385" s="5">
-        <v>5.0922135799999602E-2</v>
+        <v>5.1399935799999241E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>13.98394009865731</v>
+        <v>14.121774742581493</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>4.7831172538000004</v>
+        <v>4.7831158826999998</v>
       </c>
       <c r="C386" s="5">
-        <v>8.8973034900000414E-2</v>
+        <v>8.8039375600000191E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>25.272339396685251</v>
+        <v>24.973735553464426</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>4.8749420953999998</v>
+        <v>4.8732969197999996</v>
       </c>
       <c r="C387" s="5">
-        <v>9.1824841599999374E-2</v>
+        <v>9.0181037099999806E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>25.632270905409893</v>
+        <v>25.124870194800899</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>4.9514315592000004</v>
+        <v>4.9465966293000001</v>
       </c>
       <c r="C388" s="5">
-        <v>7.6489463800000657E-2</v>
+        <v>7.3299709500000532E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>20.541287802966934</v>
+        <v>19.619915849107961</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>5.1200539558999996</v>
+        <v>5.1126227493999998</v>
       </c>
       <c r="C389" s="5">
-        <v>0.16862239669999912</v>
+        <v>0.16602612009999973</v>
       </c>
       <c r="D389" s="5">
-        <v>49.460037484747076</v>
+        <v>48.609649942717617</v>
       </c>
       <c r="E389" s="5">
-        <v>16.26824978296748</v>
+        <v>16.140750045103648</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>5.2208677776999997</v>
+        <v>5.2189089705000002</v>
       </c>
       <c r="C390" s="5">
-        <v>0.10081382180000009</v>
+        <v>0.10628622110000041</v>
       </c>
       <c r="D390" s="5">
-        <v>26.362404800756288</v>
+        <v>28.006400152861755</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>5.4481431895999997</v>
+        <v>5.4457551883999997</v>
       </c>
       <c r="C391" s="5">
-        <v>0.2272754119</v>
+        <v>0.22684621789999948</v>
       </c>
       <c r="D391" s="5">
-        <v>66.751529205879393</v>
+        <v>66.625208108113227</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>5.6323951270999997</v>
+        <v>5.6393202296</v>
       </c>
       <c r="C392" s="5">
-        <v>0.18425193750000002</v>
+        <v>0.19356504120000029</v>
       </c>
       <c r="D392" s="5">
-        <v>49.051108207729463</v>
+        <v>52.063055961408587</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>5.8567055663999996</v>
+        <v>5.8631658377999996</v>
       </c>
       <c r="C393" s="5">
-        <v>0.22431043929999994</v>
+        <v>0.22384560819999955</v>
       </c>
       <c r="D393" s="5">
-        <v>59.780334846374174</v>
+        <v>59.538335904395097</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>6.0401197833999998</v>
+        <v>6.0446044474000002</v>
       </c>
       <c r="C394" s="5">
-        <v>0.18341421700000016</v>
+        <v>0.18143860960000069</v>
       </c>
       <c r="D394" s="5">
-        <v>44.779115800587491</v>
+        <v>44.15459732334066</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>6.0298752447000004</v>
+        <v>6.0318835567000004</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.0244538699999417E-2</v>
+        <v>-1.2720890699999821E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-2.0164192007031345</v>
+        <v>-2.4963772169920184</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>6.0396493014999999</v>
+        <v>6.0415370354000002</v>
       </c>
       <c r="C396" s="5">
-        <v>9.774056799999542E-3</v>
+        <v>9.6534786999997735E-3</v>
       </c>
       <c r="D396" s="5">
-        <v>1.9625613263603015</v>
+        <v>1.9374855346319997</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>5.9834048880999999</v>
+        <v>5.9853865965999997</v>
       </c>
       <c r="C397" s="5">
-        <v>-5.6244413399999971E-2</v>
+        <v>-5.6150438800000479E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-10.620063116518462</v>
+        <v>-10.600070596597854</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>6.0974663307999997</v>
+        <v>6.0972662338000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.11406144269999974</v>
+        <v>0.11187963720000038</v>
       </c>
       <c r="D398" s="5">
-        <v>25.433120851671866</v>
+        <v>24.886479399743287</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>6.2691663075999999</v>
+        <v>6.2658031125000004</v>
       </c>
       <c r="C399" s="5">
-        <v>0.17169997680000026</v>
+        <v>0.16853687870000034</v>
       </c>
       <c r="D399" s="5">
-        <v>39.548303173152213</v>
+        <v>38.707206537062277</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>6.4535765890999999</v>
+        <v>6.4465301426000003</v>
       </c>
       <c r="C400" s="5">
-        <v>0.18441028149999994</v>
+        <v>0.18072703009999991</v>
       </c>
       <c r="D400" s="5">
-        <v>41.608111556285721</v>
+        <v>40.666694646771376</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>6.5258254966999996</v>
+        <v>6.5092166339000004</v>
       </c>
       <c r="C401" s="5">
-        <v>7.224890759999969E-2</v>
+        <v>6.2686491300000036E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>14.293058517575009</v>
+        <v>12.313638000423023</v>
       </c>
       <c r="E401" s="5">
-        <v>27.456186065775444</v>
+        <v>27.316583932657657</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>6.6289063322999997</v>
+        <v>6.6258129392000003</v>
       </c>
       <c r="C402" s="5">
-        <v>0.10308083560000014</v>
+        <v>0.11659630529999987</v>
       </c>
       <c r="D402" s="5">
-        <v>20.691618713273897</v>
+        <v>23.744339231298149</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>6.6579806396999999</v>
+        <v>6.6511496843</v>
       </c>
       <c r="C403" s="5">
-        <v>2.9074307400000166E-2</v>
+        <v>2.5336745099999725E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>5.3920244436883369</v>
+        <v>4.6864838218283689</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>6.7310055898999996</v>
+        <v>6.7498451796000003</v>
       </c>
       <c r="C404" s="5">
-        <v>7.3024950199999772E-2</v>
+        <v>9.8695495300000324E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>13.98536102609178</v>
+        <v>19.334241757148661</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>6.74943326</v>
+        <v>6.7583210183000002</v>
       </c>
       <c r="C405" s="5">
-        <v>1.8427670100000348E-2</v>
+        <v>8.4758386999999047E-3</v>
       </c>
       <c r="D405" s="5">
-        <v>3.3351972481567183</v>
+        <v>1.5173009211339794</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>6.6477953844000002</v>
+        <v>6.6545763994999998</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.10163787559999982</v>
+        <v>-0.10374461880000041</v>
       </c>
       <c r="D406" s="5">
-        <v>-16.646462470013578</v>
+        <v>-16.942437071221981</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>6.6189409911999997</v>
+        <v>6.6232051413999997</v>
       </c>
       <c r="C407" s="5">
-        <v>-2.8854393200000494E-2</v>
+        <v>-3.1371258100000077E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-5.0859755842917913</v>
+        <v>-5.5126877977723971</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>6.6359698398999996</v>
+        <v>6.6394031113</v>
       </c>
       <c r="C408" s="5">
-        <v>1.7028848699999877E-2</v>
+        <v>1.6197969900000331E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>3.1313565812208788</v>
+        <v>2.9745661836472426</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>6.6786859660999998</v>
+        <v>6.6811482406999998</v>
       </c>
       <c r="C409" s="5">
-        <v>4.2716126200000204E-2</v>
+        <v>4.1745129399999747E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>8.0038997936261893</v>
+        <v>7.8114392459132986</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>6.6053276815000004</v>
+        <v>6.6037146460000002</v>
       </c>
       <c r="C410" s="5">
-        <v>-7.3358284599999379E-2</v>
+        <v>-7.7433594699999553E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-12.412903925309216</v>
+        <v>-13.054664367717672</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>6.5596977381999997</v>
+        <v>6.5531529476000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-4.5629943300000697E-2</v>
+        <v>-5.0561698400000132E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-7.9818429942041025</v>
+        <v>-8.8106609210441107</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>6.4460901412</v>
+        <v>6.435421324</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.11360759699999967</v>
+        <v>-0.11773162360000011</v>
       </c>
       <c r="D412" s="5">
-        <v>-18.913126737982367</v>
+        <v>-19.551088746139513</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>6.4221496463000003</v>
+        <v>6.3948790018999997</v>
       </c>
       <c r="C413" s="5">
-        <v>-2.394049489999972E-2</v>
+        <v>-4.0542322100000305E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-4.3668279189417287</v>
+        <v>-7.3033250726412309</v>
       </c>
       <c r="E413" s="5">
-        <v>-1.5887009306704059</v>
+        <v>-1.7565498036204552</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>6.4292813834000002</v>
+        <v>6.4247189418000001</v>
       </c>
       <c r="C414" s="5">
-        <v>7.1317370999999241E-3</v>
+        <v>2.9839939900000445E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>1.3407580271602493</v>
+        <v>5.7454341255229746</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>6.4761147078999999</v>
+        <v>6.4671120247999996</v>
       </c>
       <c r="C415" s="5">
-        <v>4.6833324499999662E-2</v>
+        <v>4.2393082999999443E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>9.1001101772854032</v>
+        <v>8.2118954493981544</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>6.4388063533000004</v>
+        <v>6.4739131221999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-3.7308354599999483E-2</v>
+        <v>6.8010974000003444E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>-6.6982099442582266</v>
+        <v>1.2692973467667734</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>6.4513312304000001</v>
+        <v>6.4619943509000004</v>
       </c>
       <c r="C417" s="5">
-        <v>1.2524877099999721E-2</v>
+        <v>-1.191877129999952E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>2.3593968670861942</v>
+        <v>-2.1870214421266132</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>6.4553605596999999</v>
+        <v>6.4639005415000002</v>
       </c>
       <c r="C418" s="5">
-        <v>4.0293292999997732E-3</v>
+        <v>1.9061905999997464E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>0.75206794556033074</v>
+        <v>0.35455672195796595</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>6.5189211379999996</v>
+        <v>6.5252518342999997</v>
       </c>
       <c r="C419" s="5">
-        <v>6.3560578299999726E-2</v>
+        <v>6.1351292799999513E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>12.476727700983247</v>
+        <v>12.003435417528397</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>6.5323041237000004</v>
+        <v>6.5369133114000002</v>
       </c>
       <c r="C420" s="5">
-        <v>1.3382985700000738E-2</v>
+        <v>1.1661477100000539E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>2.4915413207535986</v>
+        <v>2.1657620905793706</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>6.4696800230999996</v>
+        <v>6.4716652147999998</v>
       </c>
       <c r="C421" s="5">
-        <v>-6.2624100600000787E-2</v>
+        <v>-6.5248096600000416E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>-10.916582063597268</v>
+        <v>-11.341617242056278</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>6.5043597119000003</v>
+        <v>6.5006984895000004</v>
       </c>
       <c r="C422" s="5">
-        <v>3.4679688800000719E-2</v>
+        <v>2.9033274700000611E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>6.6254778987256735</v>
+        <v>5.5182956665739802</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>6.5436666684000002</v>
+        <v>6.5333268203000001</v>
       </c>
       <c r="C423" s="5">
-        <v>3.9306956499999934E-2</v>
+        <v>3.2628330799999716E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>7.4977583265297687</v>
+        <v>6.1921279688114117</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>6.5408182664999996</v>
+        <v>6.5255705289000003</v>
       </c>
       <c r="C424" s="5">
-        <v>-2.8484019000005745E-3</v>
+        <v>-7.7562913999997818E-3</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.52110094761754766</v>
+        <v>-1.415360933074794</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>6.6164585053999998</v>
+        <v>6.5806775658000003</v>
       </c>
       <c r="C425" s="5">
-        <v>7.5640238900000156E-2</v>
+        <v>5.5107036899999962E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>14.794776479963723</v>
+        <v>10.617920692490323</v>
       </c>
       <c r="E425" s="5">
-        <v>3.0256046620144916</v>
+        <v>2.9054273559327326</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>6.5288360595999997</v>
+        <v>6.5230392730000002</v>
       </c>
       <c r="C426" s="5">
-        <v>-8.7622445800000115E-2</v>
+        <v>-5.7638292800000102E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-14.783823585177281</v>
+        <v>-10.018635736540816</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>6.3909973433999996</v>
+        <v>6.3813686616999998</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.1378387162000001</v>
+        <v>-0.14167061130000036</v>
       </c>
       <c r="D427" s="5">
-        <v>-22.590460831988636</v>
+        <v>-23.163760172361147</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>6.3542212126999997</v>
+        <v>6.4039435840000003</v>
       </c>
       <c r="C428" s="5">
-        <v>-3.6776130699999854E-2</v>
+        <v>2.2574922300000466E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-6.6908321029214957</v>
+        <v>4.3287358620273553</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>6.4594021351000004</v>
+        <v>6.4724562192999997</v>
       </c>
       <c r="C429" s="5">
-        <v>0.10518092240000065</v>
+        <v>6.8512635299999403E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>21.775497330590809</v>
+        <v>13.621230939813023</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>6.4545905397999999</v>
+        <v>6.4648107962000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-4.8115953000005263E-3</v>
+        <v>-7.6454230999996042E-3</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.89022443636911364</v>
+        <v>-1.4082965011121718</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>6.5190350126999999</v>
+        <v>6.5268349948999997</v>
       </c>
       <c r="C431" s="5">
-        <v>6.4444472899999994E-2</v>
+        <v>6.2024198699999644E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>12.661465828640917</v>
+        <v>12.140315273784562</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>6.5302434649999999</v>
+        <v>6.5352553655000003</v>
       </c>
       <c r="C432" s="5">
-        <v>1.1208452300000005E-2</v>
+        <v>8.4203706000005596E-3</v>
       </c>
       <c r="D432" s="5">
-        <v>2.082833455553379</v>
+        <v>1.5591709308141466</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>6.5691631044000003</v>
+        <v>6.5698740101000004</v>
       </c>
       <c r="C433" s="5">
-        <v>3.8919639400000428E-2</v>
+        <v>3.4618644600000081E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>7.3910432207089372</v>
+        <v>6.5451650680920404</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>6.5012214728000002</v>
+        <v>6.4949517836000004</v>
       </c>
       <c r="C434" s="5">
-        <v>-6.7941631600000107E-2</v>
+        <v>-7.4922226500000022E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-11.728807599061541</v>
+        <v>-12.858168837537676</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>6.5778153987000003</v>
+        <v>6.5650526139999998</v>
       </c>
       <c r="C435" s="5">
-        <v>7.6593925900000137E-2</v>
+        <v>7.0100830399999481E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>15.09080845801769</v>
+        <v>13.74893927788634</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>6.5675550847000004</v>
+        <v>6.5481120251</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.0260313999999937E-2</v>
+        <v>-1.6940588899999831E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.85582815207469</v>
+        <v>-3.0529325313136568</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>6.5502413387000002</v>
+        <v>6.5025482673999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.731374600000013E-2</v>
+        <v>-4.5563757700000096E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-3.1180370490274112</v>
+        <v>-8.0377038427528529</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.000794709827868</v>
+        <v>-1.1872530999853415</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>6.5149487856999997</v>
+        <v>6.3252467809999997</v>
       </c>
       <c r="C438" s="5">
-        <v>-3.5292553000000559E-2</v>
+        <v>-0.17730148640000021</v>
       </c>
       <c r="D438" s="5">
-        <v>-6.2773727803256403</v>
+        <v>-28.232688644877413</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>6.5219670813999997</v>
+        <v>6.4355225124000004</v>
       </c>
       <c r="C439" s="5">
-        <v>7.0182957000000101E-3</v>
+        <v>0.11027573140000069</v>
       </c>
       <c r="D439" s="5">
-        <v>1.300399165544408</v>
+        <v>23.048429514608635</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>6.5240799570999997</v>
+        <v>6.3507277540000002</v>
       </c>
       <c r="C440" s="5">
-        <v>2.1128756999999609E-3</v>
+        <v>-8.479475840000017E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>0.38944897254360455</v>
+        <v>-14.714307399437509</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>6.5266928011000003</v>
+        <v>6.3540181578999997</v>
       </c>
       <c r="C441" s="5">
-        <v>2.6128440000006137E-3</v>
+        <v>3.2904038999994611E-3</v>
       </c>
       <c r="D441" s="5">
-        <v>0.48165081469953019</v>
+        <v>0.62351214017095646</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>6.5089195934999999</v>
+        <v>6.3348799643999998</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.777320760000034E-2</v>
+        <v>-1.91381934999999E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-3.2192868152852161</v>
+        <v>-3.5551010031289576</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>6.4769609272000004</v>
+        <v>6.3014856322000004</v>
       </c>
       <c r="C443" s="5">
-        <v>-3.195866629999955E-2</v>
+        <v>-3.3394332199999432E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>-5.7354396396926859</v>
+        <v>-6.1455815637055933</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>6.4691339484999997</v>
+        <v>6.2857894960999996</v>
       </c>
       <c r="C444" s="5">
-        <v>-7.8269787000007085E-3</v>
+        <v>-1.5696136100000757E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>-1.4405212525176347</v>
+        <v>-2.9484244248128677</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>6.2195221663</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-6.6267329799999608E-2</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-11.942521593459487</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>