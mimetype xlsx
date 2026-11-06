--- v9 (2026-09-26)
+++ v10 (2026-11-06)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CD4A4C52-F8FE-4F5C-91E2-55C293CDCD40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{67819A99-8094-4920-A1C3-4FC2F8F20DF2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2F80A226-C905-421F-BD07-AA09B104CEDD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0594DE37-AF90-426E-92B1-5E140587048E}"/>
   </bookViews>
   <sheets>
     <sheet name="elpinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46D4CAEE-FC38-4DDE-B01E-A69D73720C7F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68D09DB6-963E-438A-806C-10B3BD9A1B8D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>-3.3394332199999432E-2</v>
       </c>
       <c r="D443" s="5">
         <v>-6.1455815637055933</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>6.2857894960999996</v>
       </c>
       <c r="C444" s="5">
         <v>-1.5696136100000757E-2</v>
       </c>
       <c r="D444" s="5">
         <v>-2.9484244248128677</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>6.2195221663</v>
+        <v>6.2194567708999999</v>
       </c>
       <c r="C445" s="5">
-        <v>-6.6267329799999608E-2</v>
+        <v>-6.6332725199999665E-2</v>
       </c>
       <c r="D445" s="5">
-        <v>-11.942521593459487</v>
+        <v>-11.953631555023991</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>6.1813368936000002</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-3.8119877299999771E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-7.1120184258432584</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>