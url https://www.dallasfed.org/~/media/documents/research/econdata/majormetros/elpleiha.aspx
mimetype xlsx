--- v8 (2026-09-05)
+++ v9 (2026-09-26)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{48A29507-49F8-419F-A79F-C8936BF1CA4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7DB9A19F-D547-4B9E-AAF9-1DBA0B037C28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2953A2CB-70B9-410E-8677-D9FB7284FFC7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{240DCE60-A36C-4605-A826-BF7A6A2F6183}"/>
   </bookViews>
   <sheets>
     <sheet name="elpleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28DB61C1-866D-4901-83D4-6C602CE78ACF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B167DA8B-DD84-4709-99C5-88AC6A49B5DA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -3428,3852 +3428,3861 @@
         <v>-0.14183915299999938</v>
       </c>
       <c r="D176" s="5">
         <v>-6.785124393828279</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>24.344907439</v>
       </c>
       <c r="C177" s="5">
         <v>0.19144280300000105</v>
       </c>
       <c r="D177" s="5">
         <v>9.9371062494669324</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>24.242082505999999</v>
+        <v>24.242082504999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.10282493300000084</v>
+        <v>-0.10282493400000092</v>
       </c>
       <c r="D178" s="5">
-        <v>-4.9523096997498017</v>
+        <v>-4.9523097467990773</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>24.206990790999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-3.5091715000000079E-2</v>
+        <v>-3.5091713999999996E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.7233011769168471</v>
+        <v>-1.723301128269239</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>24.492879356</v>
+        <v>24.492879354999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.28588856500000048</v>
+        <v>0.2858885640000004</v>
       </c>
       <c r="D180" s="5">
-        <v>15.129988180006372</v>
+        <v>15.129988123599603</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>24.520338907999999</v>
       </c>
       <c r="C181" s="5">
-        <v>2.7459551999999832E-2</v>
+        <v>2.7459552999999914E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>1.3536754028528941</v>
+        <v>1.3536754525099504</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>24.579377440999998</v>
+        <v>24.579377441999998</v>
       </c>
       <c r="C182" s="5">
-        <v>5.9038532999998949E-2</v>
+        <v>5.9038533999999032E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>2.9278549414097021</v>
+        <v>2.9278549916605723</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>24.394972053</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.18440538799999828</v>
+        <v>-0.18440538899999837</v>
       </c>
       <c r="D183" s="5">
-        <v>-8.640575506303783</v>
+        <v>-8.6405755509067266</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>24.560336258</v>
+        <v>24.560336259</v>
       </c>
       <c r="C184" s="5">
-        <v>0.16536420499999949</v>
+        <v>0.16536420599999957</v>
       </c>
       <c r="D184" s="5">
-        <v>8.4445679205646051</v>
+        <v>8.4445679735498871</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>24.527866723999999</v>
+        <v>24.527866724999999</v>
       </c>
       <c r="C185" s="5">
         <v>-3.2469534000000522E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.5749530168351344</v>
+        <v>-1.5749530167714521</v>
       </c>
       <c r="E185" s="5">
-        <v>2.4616178485028062</v>
+        <v>2.4616178526801535</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>24.999451414999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.47158469100000033</v>
+        <v>0.47158469000000025</v>
       </c>
       <c r="D186" s="5">
-        <v>25.674860410956725</v>
+        <v>25.67486034947153</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>25.181373774000001</v>
+        <v>25.181373772000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.18192235900000142</v>
+        <v>0.18192235700000126</v>
       </c>
       <c r="D187" s="5">
-        <v>9.0905896200879077</v>
+        <v>9.0905895161152106</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>25.123412152</v>
+        <v>25.12341215</v>
       </c>
       <c r="C188" s="5">
         <v>-5.7961622000000546E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-2.7274180992876262</v>
+        <v>-2.727418099501433</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>25.448551863999999</v>
+        <v>25.448551861999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.32513971199999858</v>
       </c>
       <c r="D189" s="5">
-        <v>16.684565250432073</v>
+        <v>16.684565251856263</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>25.425032203000001</v>
+        <v>25.425032202000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.3519660999998138E-2</v>
+        <v>-2.3519659999998055E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.1034250744608509</v>
+        <v>-1.1034250278703972</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>25.672273792999999</v>
+        <v>25.672273790999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.24724158999999801</v>
+        <v>0.24724158899999793</v>
       </c>
       <c r="D191" s="5">
-        <v>12.313998788208247</v>
+        <v>12.313998736219812</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>25.686649262</v>
+        <v>25.686649264</v>
       </c>
       <c r="C192" s="5">
-        <v>1.4375469000000862E-2</v>
+        <v>1.4375473000001193E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>0.6740263932854651</v>
+        <v>0.67402658146522576</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>25.873358196000002</v>
+        <v>25.873358199999998</v>
       </c>
       <c r="C193" s="5">
-        <v>0.1867089340000021</v>
+        <v>0.18670893599999872</v>
       </c>
       <c r="D193" s="5">
-        <v>9.079752507219375</v>
+        <v>9.0797526076657356</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>25.816706663000001</v>
+        <v>25.816706666999998</v>
       </c>
       <c r="C194" s="5">
         <v>-5.6651533000000143E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>-2.5960721608639825</v>
+        <v>-2.5960721604674442</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>25.960230429999999</v>
+        <v>25.960230433</v>
       </c>
       <c r="C195" s="5">
-        <v>0.1435237669999978</v>
+        <v>0.14352376600000127</v>
       </c>
       <c r="D195" s="5">
-        <v>6.8790129332920058</v>
+        <v>6.8790128827891373</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>25.782850380999999</v>
+        <v>25.782850385</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.17738004899999993</v>
+        <v>-0.17738004799999985</v>
       </c>
       <c r="D196" s="5">
-        <v>-7.8980926904359432</v>
+        <v>-7.8980926466907349</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>25.928913937000001</v>
+        <v>25.928913935000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.14606355600000143</v>
+        <v>0.14606355000000093</v>
       </c>
       <c r="D197" s="5">
-        <v>7.0140434581912992</v>
+        <v>7.0140431599101438</v>
       </c>
       <c r="E197" s="5">
-        <v>5.7120630536902972</v>
+        <v>5.712063041226445</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>25.280548147000001</v>
+        <v>25.280548141000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.64836578999999972</v>
+        <v>-0.64836579400000005</v>
       </c>
       <c r="D198" s="5">
-        <v>-26.205172592101366</v>
+        <v>-26.205172733966908</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>25.456999364000001</v>
+        <v>25.456999355000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.17645121700000033</v>
+        <v>0.17645121400000008</v>
       </c>
       <c r="D199" s="5">
-        <v>8.7047958082604673</v>
+        <v>8.7047956566816076</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>25.692140770999998</v>
+        <v>25.692140762000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.23514140699999686</v>
+        <v>0.23514140700000041</v>
       </c>
       <c r="D200" s="5">
-        <v>11.664975353086104</v>
+        <v>11.664975357421925</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>25.582674655999998</v>
+        <v>25.582674650000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.10946611500000003</v>
+        <v>-0.10946611199999978</v>
       </c>
       <c r="D201" s="5">
-        <v>-4.9946945603219213</v>
+        <v>-4.9946944283389865</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>25.697411975000001</v>
+        <v>25.697411974000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.11473731900000317</v>
+        <v>0.11473732400000003</v>
       </c>
       <c r="D202" s="5">
-        <v>5.5167172956169575</v>
+        <v>5.5167175433101789</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>25.885435866000002</v>
+        <v>25.885435869999998</v>
       </c>
       <c r="C203" s="5">
-        <v>0.18802389100000028</v>
+        <v>0.18802389599999714</v>
       </c>
       <c r="D203" s="5">
-        <v>9.1423098430964522</v>
+        <v>9.1423100964481705</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>25.912051103</v>
+        <v>25.912051116000001</v>
       </c>
       <c r="C204" s="5">
-        <v>2.6615236999997904E-2</v>
+        <v>2.6615246000002202E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>1.2408335740948129</v>
+        <v>1.2408339958683623</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>25.831739509999998</v>
+        <v>25.831739525</v>
       </c>
       <c r="C205" s="5">
-        <v>-8.0311593000001125E-2</v>
+        <v>-8.0311591000000959E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-3.6565192606014207</v>
+        <v>-3.6565191692863763</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>26.165170741000001</v>
+        <v>26.165170753999998</v>
       </c>
       <c r="C206" s="5">
-        <v>0.33343123100000227</v>
+        <v>0.33343122899999855</v>
       </c>
       <c r="D206" s="5">
-        <v>16.6377266088918</v>
+        <v>16.637726491548467</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>26.205219172</v>
+        <v>26.205219188000001</v>
       </c>
       <c r="C207" s="5">
-        <v>4.0048430999998885E-2</v>
+        <v>4.0048434000002686E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>1.8522621835222797</v>
+        <v>1.8522623225160517</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>26.164015848999998</v>
+        <v>26.164015849999998</v>
       </c>
       <c r="C208" s="5">
-        <v>-4.1203323000001291E-2</v>
+        <v>-4.1203338000002532E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-1.8705677364664441</v>
+        <v>-1.8705684104331488</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>26.415267641</v>
+        <v>26.415267627999999</v>
       </c>
       <c r="C209" s="5">
-        <v>0.25125179200000147</v>
+        <v>0.25125177800000031</v>
       </c>
       <c r="D209" s="5">
-        <v>12.152082360078232</v>
+        <v>12.152081646306211</v>
       </c>
       <c r="E209" s="5">
-        <v>1.8757195352713252</v>
+        <v>1.8757194929923227</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>26.429215144</v>
+        <v>26.429215120999999</v>
       </c>
       <c r="C210" s="5">
-        <v>1.3947503000000694E-2</v>
+        <v>1.3947492999999866E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>0.63545425989990356</v>
+        <v>0.63545380328549061</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>26.366761067999999</v>
+        <v>26.366761039</v>
       </c>
       <c r="C211" s="5">
-        <v>-6.2454076000001635E-2</v>
+        <v>-6.2454081999998579E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-2.7991172898928385</v>
+        <v>-2.7991175577245953</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>26.564019863999999</v>
+        <v>26.564019838</v>
       </c>
       <c r="C212" s="5">
-        <v>0.19725879599999985</v>
+        <v>0.1972587990000001</v>
       </c>
       <c r="D212" s="5">
-        <v>9.3563865783312892</v>
+        <v>9.3563867372508547</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>26.398410066</v>
+        <v>26.398410047999999</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.16560979799999842</v>
+        <v>-0.16560979000000131</v>
       </c>
       <c r="D213" s="5">
-        <v>-7.2299707191136431</v>
+        <v>-7.2299703885835402</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>26.409703978</v>
+        <v>26.409703971999999</v>
       </c>
       <c r="C214" s="5">
-        <v>1.1293911999999295E-2</v>
+        <v>1.1293924000000288E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>0.51460030813861302</v>
+        <v>0.51460085655037346</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>26.572748832999999</v>
+        <v>26.572748836999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.16304485499999899</v>
+        <v>0.16304486499999982</v>
       </c>
       <c r="D215" s="5">
-        <v>7.6652098634286681</v>
+        <v>7.6652103514355474</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>26.649650522000002</v>
+        <v>26.649650618999999</v>
       </c>
       <c r="C216" s="5">
-        <v>7.6901689000003159E-2</v>
+        <v>7.6901782000000196E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>3.5286204538085286</v>
+        <v>3.5286247887080346</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>26.578372117000001</v>
+        <v>26.578372140999999</v>
       </c>
       <c r="C217" s="5">
-        <v>-7.1278405000001044E-2</v>
+        <v>-7.1278477999999978E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-3.1627800347644452</v>
+        <v>-3.1627832150916135</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>26.608567914000002</v>
+        <v>26.608567937</v>
       </c>
       <c r="C218" s="5">
-        <v>3.0195797000001079E-2</v>
+        <v>3.0195796000000996E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>1.3718760738440583</v>
+        <v>1.3718760268806474</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>26.889765329999999</v>
+        <v>26.889765363999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.2811974159999977</v>
+        <v>0.28119742699999861</v>
       </c>
       <c r="D219" s="5">
-        <v>13.445201369971249</v>
+        <v>13.445201914560446</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>26.939545612</v>
+        <v>26.939545620000001</v>
       </c>
       <c r="C220" s="5">
-        <v>4.9780282000000398E-2</v>
+        <v>4.9780256000001799E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>2.2442867021640334</v>
+        <v>2.2442855151565633</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>26.904790419000001</v>
+        <v>26.904790328000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-3.4755192999998741E-2</v>
+        <v>-3.4755291999999827E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-1.5372036467962591</v>
+        <v>-1.5372079940372485</v>
       </c>
       <c r="E221" s="5">
-        <v>1.8531812157004168</v>
+        <v>1.8531809213286676</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>27.690178003</v>
+        <v>27.690177905999999</v>
       </c>
       <c r="C222" s="5">
-        <v>0.78538758399999864</v>
+        <v>0.78538757799999814</v>
       </c>
       <c r="D222" s="5">
-        <v>41.238667126078198</v>
+        <v>41.238666921423459</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>27.372372074000001</v>
+        <v>27.372372047999999</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.3178059289999986</v>
+        <v>-0.31780585799999983</v>
       </c>
       <c r="D223" s="5">
-        <v>-12.935673216156285</v>
+        <v>-12.935670548660971</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>27.236073363999999</v>
+        <v>27.236073308999998</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.13629871000000193</v>
+        <v>-0.13629873900000078</v>
       </c>
       <c r="D224" s="5">
-        <v>-5.8143526580220373</v>
+        <v>-5.81435386682071</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>27.708289125</v>
+        <v>27.708289136000001</v>
       </c>
       <c r="C225" s="5">
-        <v>0.47221576100000107</v>
+        <v>0.47221582700000297</v>
       </c>
       <c r="D225" s="5">
-        <v>22.908688370699725</v>
+        <v>22.908691934619952</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>27.412793932</v>
+        <v>27.412793967999999</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.29549519300000071</v>
+        <v>-0.2954951680000022</v>
       </c>
       <c r="D226" s="5">
-        <v>-12.072831330010935</v>
+        <v>-12.072830363238774</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>27.158285191000001</v>
+        <v>27.158285199000002</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.25450874099999865</v>
+        <v>-0.25450876899999741</v>
       </c>
       <c r="D227" s="5">
-        <v>-10.589501166204595</v>
+        <v>-10.589502259179195</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>27.379542840999999</v>
+        <v>27.379543153</v>
       </c>
       <c r="C228" s="5">
-        <v>0.22125764999999831</v>
+        <v>0.22125795399999859</v>
       </c>
       <c r="D228" s="5">
-        <v>10.226539713792437</v>
+        <v>10.226554397026133</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>27.387539692000001</v>
+        <v>27.387539669999999</v>
       </c>
       <c r="C229" s="5">
-        <v>7.9968510000014703E-3</v>
+        <v>7.996516999998704E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>0.35105230601095716</v>
+        <v>0.35103761623835883</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>27.158206324999998</v>
+        <v>27.158206288999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.2293333670000024</v>
+        <v>-0.229333381</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.5982659548022315</v>
+        <v>-9.5982665213836462</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>27.610457814</v>
+        <v>27.610457794999999</v>
       </c>
       <c r="C231" s="5">
-        <v>0.45225148900000178</v>
+        <v>0.45225150599999964</v>
       </c>
       <c r="D231" s="5">
-        <v>21.918691524609834</v>
+        <v>21.918692457172241</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>27.722439068</v>
+        <v>27.722439015999999</v>
       </c>
       <c r="C232" s="5">
-        <v>0.11198125399999981</v>
+        <v>0.11198122100000063</v>
       </c>
       <c r="D232" s="5">
-        <v>4.9769516392450086</v>
+        <v>4.9769501432078034</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>27.511370195000001</v>
+        <v>27.511369978000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.21106887299999855</v>
+        <v>-0.21106903799999799</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.7633356866789303</v>
+        <v>-8.7633422687592333</v>
       </c>
       <c r="E233" s="5">
-        <v>2.2545419107655951</v>
+        <v>2.2545414500730443</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>27.307408407</v>
+        <v>27.307408216999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.20396178800000087</v>
+        <v>-0.20396176100000218</v>
       </c>
       <c r="D234" s="5">
-        <v>-8.5425311543608764</v>
+        <v>-8.5425301338831865</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>27.229369566999999</v>
+        <v>27.229369541000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-7.8038840000001386E-2</v>
+        <v>-7.8038675999998475E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.3759562779665075</v>
+        <v>-3.3759493175942068</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>27.125058184</v>
+        <v>27.125058137</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.10431138299999887</v>
+        <v>-0.10431140400000061</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.5013780591701575</v>
+        <v>-4.5013789505893413</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>26.89004229</v>
+        <v>26.89004241</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.235015894</v>
+        <v>-0.2350157270000004</v>
       </c>
       <c r="D237" s="5">
-        <v>-9.9155810435671672</v>
+        <v>-9.9155743463305352</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>27.169466240999999</v>
+        <v>27.169466415999999</v>
       </c>
       <c r="C238" s="5">
-        <v>0.27942395099999828</v>
+        <v>0.27942400599999928</v>
       </c>
       <c r="D238" s="5">
-        <v>13.207566704285888</v>
+        <v>13.207569391972296</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>27.089393427000001</v>
+        <v>27.089393530999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-8.007281399999755E-2</v>
+        <v>-8.0072884999999872E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.4798276145380447</v>
+        <v>-3.4798306281831781</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>27.011789639</v>
+        <v>27.011790276999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-7.7603788000001117E-2</v>
+        <v>-7.7603253999999566E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.384025394374246</v>
+        <v>-3.3840024614009812</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>27.185759232999999</v>
+        <v>27.185759309000002</v>
       </c>
       <c r="C241" s="5">
-        <v>0.17396959399999901</v>
+        <v>0.17396903200000224</v>
       </c>
       <c r="D241" s="5">
-        <v>8.0083394307424847</v>
+        <v>8.0083124411020492</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>27.079182171999999</v>
+        <v>27.079182182</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.10657706099999942</v>
+        <v>-0.10657712700000133</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.6042709411709293</v>
+        <v>-4.6042737186678835</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>26.648753594999999</v>
+        <v>26.648753503999998</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.4304285770000007</v>
+        <v>-0.43042867800000195</v>
       </c>
       <c r="D243" s="5">
-        <v>-17.491956839239986</v>
+        <v>-17.4919605858456</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>27.083345445999999</v>
+        <v>27.083345153</v>
       </c>
       <c r="C244" s="5">
-        <v>0.43459185100000042</v>
+        <v>0.43459164900000147</v>
       </c>
       <c r="D244" s="5">
-        <v>21.424100717890205</v>
+        <v>21.424089930093416</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>27.308530821000002</v>
+        <v>27.308530050000002</v>
       </c>
       <c r="C245" s="5">
-        <v>0.22518537500000235</v>
+        <v>0.22518489700000188</v>
       </c>
       <c r="D245" s="5">
-        <v>10.446592752035432</v>
+        <v>10.446569671598628</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.7372928813151769</v>
+        <v>-0.73729490084355476</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>27.223687114000001</v>
+        <v>27.223686241999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-8.484370700000099E-2</v>
+        <v>-8.4843808000002241E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-3.6651769640802523</v>
+        <v>-3.6651813546286882</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>27.291406912999999</v>
+        <v>27.291406330000001</v>
       </c>
       <c r="C247" s="5">
-        <v>6.7719798999998915E-2</v>
+        <v>6.772008800000151E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>3.0262187958214115</v>
+        <v>3.0262319859323927</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>27.630839374000001</v>
+        <v>27.630839127000002</v>
       </c>
       <c r="C248" s="5">
-        <v>0.33943246100000124</v>
+        <v>0.33943279700000062</v>
       </c>
       <c r="D248" s="5">
-        <v>15.989276867770608</v>
+        <v>15.989294158639677</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>27.863751561000001</v>
+        <v>27.863752091999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.23291218700000016</v>
+        <v>0.23291296499999703</v>
       </c>
       <c r="D249" s="5">
-        <v>10.59770938623843</v>
+        <v>10.597746542170006</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>27.928235175000001</v>
+        <v>27.928236198</v>
       </c>
       <c r="C250" s="5">
-        <v>6.4483614000000244E-2</v>
+        <v>6.4484106000001873E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>2.8127188484347254</v>
+        <v>2.8127405286527241</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>27.98327918</v>
+        <v>27.983280355000002</v>
       </c>
       <c r="C251" s="5">
-        <v>5.5044004999999174E-2</v>
+        <v>5.5044157000001093E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>2.3908973413121259</v>
+        <v>2.3909039268042109</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>27.609602476999999</v>
+        <v>27.609604485999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.373676703000001</v>
+        <v>-0.37367586900000305</v>
       </c>
       <c r="D252" s="5">
-        <v>-14.898232358195484</v>
+        <v>-14.898200929926409</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>27.739610363000001</v>
+        <v>27.739611626999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.13000788600000135</v>
+        <v>0.1300071410000001</v>
       </c>
       <c r="D253" s="5">
-        <v>5.7992123253153727</v>
+        <v>5.7991777950886947</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>27.890733708999999</v>
+        <v>27.890731619</v>
       </c>
       <c r="C254" s="5">
-        <v>0.15112334599999855</v>
+        <v>0.1511199920000017</v>
       </c>
       <c r="D254" s="5">
-        <v>6.7369998448807644</v>
+        <v>6.7368455008653516</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>28.015019629000001</v>
+        <v>28.015019987999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.12428592000000194</v>
+        <v>0.12428836899999851</v>
       </c>
       <c r="D255" s="5">
-        <v>5.4804327007401454</v>
+        <v>5.4805437714910088</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>28.191430195999999</v>
+        <v>28.191429663000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.1764105669999978</v>
+        <v>0.17640967500000215</v>
       </c>
       <c r="D256" s="5">
-        <v>7.8236758446157628</v>
+        <v>7.8236348013135837</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>28.224126009999999</v>
+        <v>28.22412409</v>
       </c>
       <c r="C257" s="5">
-        <v>3.2695814000000212E-2</v>
+        <v>3.2694426999999138E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>1.4006461515150725</v>
+        <v>1.4005863813827846</v>
       </c>
       <c r="E257" s="5">
-        <v>3.3527808398096326</v>
+        <v>3.352776726991924</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>28.994860775999999</v>
+        <v>28.994857979999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.77073476600000035</v>
+        <v>0.77073388999999892</v>
       </c>
       <c r="D258" s="5">
-        <v>38.167628664361345</v>
+        <v>38.167581570247158</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>28.808159054000001</v>
+        <v>28.808156275999998</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.18670172199999868</v>
+        <v>-0.18670170400000075</v>
       </c>
       <c r="D259" s="5">
-        <v>-7.4590952649142945</v>
+        <v>-7.4590952650612223</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>29.135170874</v>
+        <v>29.135169137999998</v>
       </c>
       <c r="C260" s="5">
-        <v>0.32701181999999918</v>
+        <v>0.32701286200000013</v>
       </c>
       <c r="D260" s="5">
-        <v>14.505081475373416</v>
+        <v>14.505132104962559</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>28.822531973</v>
+        <v>28.822532525</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.31263890099999969</v>
+        <v>-0.31263661299999868</v>
       </c>
       <c r="D261" s="5">
-        <v>-12.143333448379956</v>
+        <v>-12.14325043852198</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>28.722819092999998</v>
+        <v>28.722821674999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-9.9712880000002002E-2</v>
+        <v>-9.9710850000001017E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.073367434248631</v>
+        <v>-4.073286001716248</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>29.069682471</v>
+        <v>29.069686578999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.34686337800000189</v>
+        <v>0.34686490400000025</v>
       </c>
       <c r="D263" s="5">
-        <v>15.49380808066636</v>
+        <v>15.493879347654026</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>29.485202017999999</v>
+        <v>29.485208362000002</v>
       </c>
       <c r="C264" s="5">
-        <v>0.41551954699999882</v>
+        <v>0.41552178300000264</v>
       </c>
       <c r="D264" s="5">
-        <v>18.56754741377873</v>
+        <v>18.567652478640429</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>29.376895342000001</v>
+        <v>29.376901443000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.10830667599999799</v>
+        <v>-0.10830691900000033</v>
       </c>
       <c r="D265" s="5">
-        <v>-4.319935321962987</v>
+        <v>-4.3199439085497948</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>29.373705700999999</v>
+        <v>29.373696298999999</v>
       </c>
       <c r="C266" s="5">
-        <v>-3.1896410000022968E-3</v>
+        <v>-3.2051440000024911E-3</v>
       </c>
       <c r="D266" s="5">
-        <v>-0.1302140430352039</v>
+        <v>-0.13084653128941914</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>29.368221900999998</v>
+        <v>29.368225989999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-5.4838000000003717E-3</v>
+        <v>-5.4703089999996735E-3</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.22379904516293125</v>
+        <v>-0.22324909994844155</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>29.504217790999999</v>
+        <v>29.504220539999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.13599589000000023</v>
+        <v>0.13599454999999949</v>
       </c>
       <c r="D268" s="5">
-        <v>5.7005937921078553</v>
+        <v>5.7005353705570583</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>29.539290810000001</v>
+        <v>29.539290844</v>
       </c>
       <c r="C269" s="5">
-        <v>3.5073019000002148E-2</v>
+        <v>3.5070304000001329E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>1.4358587504416542</v>
+        <v>1.4357467384078948</v>
       </c>
       <c r="E269" s="5">
-        <v>4.6597184250595669</v>
+        <v>4.6597256652013197</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>29.614248889999999</v>
+        <v>29.614228042000001</v>
       </c>
       <c r="C270" s="5">
-        <v>7.4958079999998262E-2</v>
+        <v>7.4937198000000649E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>3.0879472507856942</v>
+        <v>3.0870749613422843</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>29.931246161000001</v>
+        <v>29.931242946000001</v>
       </c>
       <c r="C271" s="5">
-        <v>0.31699727100000175</v>
+        <v>0.31701490400000054</v>
       </c>
       <c r="D271" s="5">
-        <v>13.628930652586945</v>
+        <v>13.629744110713492</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>29.845839476999998</v>
+        <v>29.845835713</v>
       </c>
       <c r="C272" s="5">
-        <v>-8.5406684000002286E-2</v>
+        <v>-8.5407233000001526E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-3.3708850080313324</v>
+        <v>-3.3709066938028442</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>30.109314498</v>
+        <v>30.109311674000001</v>
       </c>
       <c r="C273" s="5">
-        <v>0.26347502100000142</v>
+        <v>0.26347596100000104</v>
       </c>
       <c r="D273" s="5">
-        <v>11.123223177449916</v>
+        <v>11.123266279702658</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>29.930096814999999</v>
+        <v>29.930095739999999</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.17921768300000096</v>
+        <v>-0.17921593400000191</v>
       </c>
       <c r="D274" s="5">
-        <v>-6.9134265797846535</v>
+        <v>-6.9133619316352535</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>29.961769242999999</v>
+        <v>29.961799992</v>
       </c>
       <c r="C275" s="5">
-        <v>3.1672428000000252E-2</v>
+        <v>3.1704252000000821E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>1.2772729338540234</v>
+        <v>1.278563851782466</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>30.256907740999999</v>
+        <v>30.256911164000002</v>
       </c>
       <c r="C276" s="5">
-        <v>0.29513849800000003</v>
+        <v>0.29511117200000214</v>
       </c>
       <c r="D276" s="5">
-        <v>12.482518994259738</v>
+        <v>12.481286449788275</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>30.309137364000001</v>
+        <v>30.309142686000001</v>
       </c>
       <c r="C277" s="5">
-        <v>5.2229623000002334E-2</v>
+        <v>5.2231521999999586E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>2.0912260768499502</v>
+        <v>2.0913025955750397</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>30.564651015999999</v>
+        <v>30.564631195</v>
       </c>
       <c r="C278" s="5">
-        <v>0.25551365199999765</v>
+        <v>0.2554885089999992</v>
       </c>
       <c r="D278" s="5">
-        <v>10.598792479067587</v>
+        <v>10.597698770747233</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>30.384410424999999</v>
+        <v>30.384419553000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.18024059100000045</v>
+        <v>-0.18021164199999973</v>
       </c>
       <c r="D279" s="5">
-        <v>-6.851370779212262</v>
+        <v>-6.8503100953765887</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>30.500317708000001</v>
+        <v>30.50032762</v>
       </c>
       <c r="C280" s="5">
-        <v>0.11590728300000208</v>
+        <v>0.11590806699999945</v>
       </c>
       <c r="D280" s="5">
-        <v>4.6749093237539618</v>
+        <v>4.6749401773124699</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>30.666873792000001</v>
+        <v>30.666881892999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.16655608399999977</v>
+        <v>0.16655427299999914</v>
       </c>
       <c r="D281" s="5">
-        <v>6.7533990426566604</v>
+        <v>6.7533211311370023</v>
       </c>
       <c r="E281" s="5">
-        <v>3.8172310542346377</v>
+        <v>3.8172583592305021</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>30.545360016</v>
+        <v>30.545326746000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.12151377600000046</v>
+        <v>-0.1215551469999987</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.6525883407514623</v>
+        <v>-4.6541368025042722</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>30.445525079999999</v>
+        <v>30.445524775999999</v>
       </c>
       <c r="C283" s="5">
-        <v>-9.9834936000000596E-2</v>
+        <v>-9.9801970000001461E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>-3.8523566452446478</v>
+        <v>-3.8511114690361836</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>30.564468338000001</v>
+        <v>30.564460565000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.11894325800000161</v>
+        <v>0.11893578900000179</v>
       </c>
       <c r="D284" s="5">
-        <v>4.7901655473724158</v>
+        <v>4.789858307381234</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>30.591458971000002</v>
+        <v>30.591446209000001</v>
       </c>
       <c r="C285" s="5">
-        <v>2.6990633000000486E-2</v>
+        <v>2.6985643999999809E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>1.0648486369345234</v>
+        <v>1.0646511235751444</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>30.860954476</v>
+        <v>30.860937420999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.2694955049999983</v>
+        <v>0.26949121199999837</v>
       </c>
       <c r="D286" s="5">
-        <v>11.098953524673005</v>
+        <v>11.098772924756828</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>30.969104137999999</v>
+        <v>30.969144181000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.10814966199999887</v>
+        <v>0.10820676000000162</v>
       </c>
       <c r="D287" s="5">
-        <v>4.2873092709159177</v>
+        <v>4.2896190155911063</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>30.938005538999999</v>
+        <v>30.937981353000001</v>
       </c>
       <c r="C288" s="5">
-        <v>-3.1098598999999894E-2</v>
+        <v>-3.1162827999999365E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-1.1983846219083993</v>
+        <v>-1.2008444607062851</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>30.951229434999998</v>
+        <v>30.951285170999999</v>
       </c>
       <c r="C289" s="5">
-        <v>1.3223895999999513E-2</v>
+        <v>1.3303817999997136E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>0.51412602138161123</v>
+        <v>0.51724103152983592</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>30.843827193999999</v>
+        <v>30.843784584000002</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.10740224099999907</v>
+        <v>-0.10750058699999698</v>
       </c>
       <c r="D290" s="5">
-        <v>-4.0854971615050921</v>
+        <v>-4.0891597713695322</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>31.279414325000001</v>
+        <v>31.279426225000002</v>
       </c>
       <c r="C291" s="5">
-        <v>0.4355871310000019</v>
+        <v>0.43564164100000013</v>
       </c>
       <c r="D291" s="5">
-        <v>18.327099130423917</v>
+        <v>18.329600949417447</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>31.389651442000002</v>
+        <v>31.389681577000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.1102371170000005</v>
+        <v>0.11025535199999936</v>
       </c>
       <c r="D292" s="5">
-        <v>4.3120704669906695</v>
+        <v>4.3127959651547032</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>31.487163008</v>
+        <v>31.487201195000001</v>
       </c>
       <c r="C293" s="5">
-        <v>9.7511565999997885E-2</v>
+        <v>9.7519617999999753E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>3.7921411483747169</v>
+        <v>3.7924559502935606</v>
       </c>
       <c r="E293" s="5">
-        <v>2.6748380730414967</v>
+        <v>2.6749354722862995</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>31.881660595</v>
+        <v>31.881632983999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.39449758700000004</v>
+        <v>0.39443178899999864</v>
       </c>
       <c r="D294" s="5">
-        <v>16.115131672898485</v>
+        <v>16.112235111069829</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>31.881738567999999</v>
+        <v>31.881749555999999</v>
       </c>
       <c r="C295" s="5">
-        <v>7.7972999999786907E-5</v>
+        <v>1.1657199999959289E-4</v>
       </c>
       <c r="D295" s="5">
-        <v>2.9348803317175154E-3</v>
+        <v>4.3877681312087802E-3</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>32.196017130000001</v>
+        <v>32.195997405</v>
       </c>
       <c r="C296" s="5">
-        <v>0.31427856200000193</v>
+        <v>0.31424784900000091</v>
       </c>
       <c r="D296" s="5">
-        <v>12.492052997116954</v>
+        <v>12.490760737786344</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>32.186549802999998</v>
+        <v>32.186505164000003</v>
       </c>
       <c r="C297" s="5">
-        <v>-9.4673270000029675E-3</v>
+        <v>-9.4922409999966817E-3</v>
       </c>
       <c r="D297" s="5">
-        <v>-0.35229316269523858</v>
+        <v>-0.35321896253599494</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>32.151784153000001</v>
+        <v>32.151724710000003</v>
       </c>
       <c r="C298" s="5">
-        <v>-3.4765649999997095E-2</v>
+        <v>-3.478045399999985E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.2884832668580759</v>
+        <v>-1.2890304525673635</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>32.355870404999997</v>
+        <v>32.355892267999998</v>
       </c>
       <c r="C299" s="5">
-        <v>0.20408625199999619</v>
+        <v>0.20416755799999464</v>
       </c>
       <c r="D299" s="5">
-        <v>7.8887386923966574</v>
+        <v>7.8920071622751387</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>32.413998038999999</v>
+        <v>32.413914761999997</v>
       </c>
       <c r="C300" s="5">
-        <v>5.8127634000001649E-2</v>
+        <v>5.8022493999999369E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>2.1772408279198796</v>
+        <v>2.1732622767066445</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>32.692931745999999</v>
+        <v>32.693060281999998</v>
       </c>
       <c r="C301" s="5">
-        <v>0.2789337070000002</v>
+        <v>0.27914552000000015</v>
       </c>
       <c r="D301" s="5">
-        <v>10.829454400154281</v>
+        <v>10.838100469178812</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>32.844452330999999</v>
+        <v>32.844369768999996</v>
       </c>
       <c r="C302" s="5">
-        <v>0.1515205850000001</v>
+        <v>0.15130948699999891</v>
       </c>
       <c r="D302" s="5">
-        <v>5.7055721861998032</v>
+        <v>5.6973968056822422</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>32.654451014999999</v>
+        <v>32.654434314</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.19000131600000003</v>
+        <v>-0.18993545499999698</v>
       </c>
       <c r="D303" s="5">
-        <v>-6.7251955828355641</v>
+        <v>-6.7229544040401823</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>32.685516276000001</v>
+        <v>32.685527141999998</v>
       </c>
       <c r="C304" s="5">
-        <v>3.1065261000001954E-2</v>
+        <v>3.1092827999998462E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>1.1475919641199317</v>
+        <v>1.1486162552735379</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>32.833699103999997</v>
+        <v>32.834088874999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.14818282799999594</v>
+        <v>0.14856173300000108</v>
       </c>
       <c r="D305" s="5">
-        <v>5.5780355268779891</v>
+        <v>5.5926551539849934</v>
       </c>
       <c r="E305" s="5">
-        <v>4.2764605234770769</v>
+        <v>4.2775719304448012</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>32.588230529000001</v>
+        <v>32.588212118000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.24546857499999675</v>
+        <v>-0.24587675699999778</v>
       </c>
       <c r="D306" s="5">
-        <v>-8.6114910817038819</v>
+        <v>-8.6251281036462846</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>32.800461055</v>
+        <v>32.800437762999998</v>
       </c>
       <c r="C307" s="5">
-        <v>0.21223052599999903</v>
+        <v>0.21222564499999663</v>
       </c>
       <c r="D307" s="5">
-        <v>8.1010773157753846</v>
+        <v>8.1008890209483209</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>32.807011353</v>
+        <v>32.806932699999997</v>
       </c>
       <c r="C308" s="5">
-        <v>6.5502980000005095E-3</v>
+        <v>6.4949369999993678E-3</v>
       </c>
       <c r="D308" s="5">
-        <v>0.23990506782061161</v>
+        <v>0.23787542817708118</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>32.964455852999997</v>
+        <v>32.964324871999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.15744449999999688</v>
+        <v>0.15739217200000155</v>
       </c>
       <c r="D309" s="5">
-        <v>5.9133994322734917</v>
+        <v>5.9113964664098573</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>33.236842154000001</v>
+        <v>33.236674147000002</v>
       </c>
       <c r="C310" s="5">
-        <v>0.27238630100000449</v>
+        <v>0.27234927500000339</v>
       </c>
       <c r="D310" s="5">
-        <v>10.378914929860095</v>
+        <v>10.377482512633286</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>33.564048339000003</v>
+        <v>33.563952643999997</v>
       </c>
       <c r="C311" s="5">
-        <v>0.32720618500000143</v>
+        <v>0.32727849699999467</v>
       </c>
       <c r="D311" s="5">
-        <v>12.474740486990621</v>
+        <v>12.477714900587088</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>33.415605515999999</v>
+        <v>33.415406705000002</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.14844282300000344</v>
+        <v>-0.14854593899999458</v>
       </c>
       <c r="D312" s="5">
-        <v>-5.1799961528165799</v>
+        <v>-5.1835217333352617</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>33.581056326999999</v>
+        <v>33.581222975000003</v>
       </c>
       <c r="C313" s="5">
-        <v>0.16545081099999948</v>
+        <v>0.16581627000000054</v>
       </c>
       <c r="D313" s="5">
-        <v>6.1060665441989626</v>
+        <v>6.1199616747039443</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>33.654478406999999</v>
+        <v>33.654474094000001</v>
       </c>
       <c r="C314" s="5">
-        <v>7.3422080000000278E-2</v>
+        <v>7.3251118999998255E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>2.655478130948552</v>
+        <v>2.649207260134312</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>33.817513177999999</v>
+        <v>33.817503709</v>
       </c>
       <c r="C315" s="5">
-        <v>0.16303477099999952</v>
+        <v>0.16302961499999924</v>
       </c>
       <c r="D315" s="5">
-        <v>5.970661827906687</v>
+        <v>5.9704687314296789</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>33.991336351999998</v>
+        <v>33.991410619</v>
       </c>
       <c r="C316" s="5">
-        <v>0.17382317399999891</v>
+        <v>0.17390690999999947</v>
       </c>
       <c r="D316" s="5">
-        <v>6.3454351349308658</v>
+        <v>6.3485807272628536</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>33.871565677</v>
+        <v>33.872445112999998</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.11977067499999805</v>
+        <v>-0.11896550600000211</v>
       </c>
       <c r="D317" s="5">
-        <v>-4.1472902013411144</v>
+        <v>-4.1199353479912322</v>
       </c>
       <c r="E317" s="5">
-        <v>3.1609797291270336</v>
+        <v>3.1624335365389333</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>33.804073420999998</v>
+        <v>33.804175176999998</v>
       </c>
       <c r="C318" s="5">
-        <v>-6.7492256000001305E-2</v>
+        <v>-6.8269936000000087E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-2.3650804494253497</v>
+        <v>-2.3919693165316946</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>33.892057629999996</v>
+        <v>33.892107267</v>
       </c>
       <c r="C319" s="5">
-        <v>8.7984208999998259E-2</v>
+        <v>8.7932090000002461E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>3.1684246068570454</v>
+        <v>3.1665111331358631</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>34.018307749999998</v>
+        <v>34.018042655999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.12625012000000169</v>
+        <v>0.12593538899999857</v>
       </c>
       <c r="D320" s="5">
-        <v>4.5628071626511835</v>
+        <v>4.55119220537894</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>34.145293354000003</v>
+        <v>34.145168923</v>
       </c>
       <c r="C321" s="5">
-        <v>0.12698560400000503</v>
+        <v>0.12712626700000129</v>
       </c>
       <c r="D321" s="5">
-        <v>4.5725528706472174</v>
+        <v>4.5777588905766997</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>34.117679987000002</v>
+        <v>34.116636391</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.7613367000000721E-2</v>
+        <v>-2.8532531999999833E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.96613762063257891</v>
+        <v>-0.99815337343126531</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>34.401146074000003</v>
+        <v>34.401011597999997</v>
       </c>
       <c r="C323" s="5">
-        <v>0.28346608700000075</v>
+        <v>0.28437520699999652</v>
       </c>
       <c r="D323" s="5">
-        <v>10.438637469778268</v>
+        <v>10.474000546199381</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>34.489531581999998</v>
+        <v>34.489292954</v>
       </c>
       <c r="C324" s="5">
-        <v>8.8385507999994672E-2</v>
+        <v>8.8281356000003086E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>3.12705522169483</v>
+        <v>3.1233305705093084</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>34.791980430000002</v>
+        <v>34.792193830999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.30244884800000449</v>
+        <v>0.30290087699999901</v>
       </c>
       <c r="D325" s="5">
-        <v>11.04582929831064</v>
+        <v>11.063223747806861</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>34.685522558000002</v>
+        <v>34.685729336999998</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.10645787200000001</v>
+        <v>-0.1064644940000008</v>
       </c>
       <c r="D326" s="5">
-        <v>-3.6106399296931158</v>
+        <v>-3.6108389798781171</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>34.465973431999998</v>
+        <v>34.466129985000002</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.21954912600000398</v>
+        <v>-0.21959935199999592</v>
       </c>
       <c r="D327" s="5">
-        <v>-7.3367164779940541</v>
+        <v>-7.3382946471418524</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>34.481626028999997</v>
+        <v>34.481916378999998</v>
       </c>
       <c r="C328" s="5">
-        <v>1.5652596999998991E-2</v>
+        <v>1.5786393999995596E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>0.54633895939759647</v>
+        <v>0.55101827779775459</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>34.601592621999998</v>
+        <v>34.603111016</v>
       </c>
       <c r="C329" s="5">
-        <v>0.1199665930000009</v>
+        <v>0.1211946370000021</v>
       </c>
       <c r="D329" s="5">
-        <v>4.25579773778193</v>
+        <v>4.3001711635127338</v>
       </c>
       <c r="E329" s="5">
-        <v>2.1552795993003526</v>
+        <v>2.1571100065627569</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>34.914264396</v>
+        <v>34.914636637999998</v>
       </c>
       <c r="C330" s="5">
-        <v>0.31267177400000179</v>
+        <v>0.31152562199999778</v>
       </c>
       <c r="D330" s="5">
-        <v>11.399102545689853</v>
+        <v>11.354703669859511</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>34.860460523</v>
+        <v>34.860684489</v>
       </c>
       <c r="C331" s="5">
-        <v>-5.3803872999999669E-2</v>
+        <v>-5.3952148999997007E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-1.8336408401437687</v>
+        <v>-1.8386317934546481</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>34.832826949000001</v>
+        <v>34.831800319999999</v>
       </c>
       <c r="C332" s="5">
-        <v>-2.7633573999999328E-2</v>
+        <v>-2.8884169000001236E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-0.94709299248088019</v>
+        <v>-0.98975352247199222</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>34.931167989000002</v>
+        <v>34.930992678000003</v>
       </c>
       <c r="C333" s="5">
-        <v>9.8341040000001101E-2</v>
+        <v>9.9192358000003367E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>3.4409788720878298</v>
+        <v>3.4713387404770035</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>35.020391302</v>
+        <v>35.018359883000002</v>
       </c>
       <c r="C334" s="5">
-        <v>8.9223312999997972E-2</v>
+        <v>8.7367204999999615E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>3.1085417326162545</v>
+        <v>3.0429983325687138</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>34.952130996999998</v>
+        <v>34.951865185999999</v>
       </c>
       <c r="C335" s="5">
-        <v>-6.8260305000002575E-2</v>
+        <v>-6.64946970000031E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-2.314077949154103</v>
+        <v>-2.2549756460754411</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>34.855102621999997</v>
+        <v>34.854809859</v>
       </c>
       <c r="C336" s="5">
-        <v>-9.7028375000000722E-2</v>
+        <v>-9.7055326999999636E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.2808488782412826</v>
+        <v>-3.2817709190932187</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>34.820403521999999</v>
+        <v>34.820625016000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-3.4699099999997429E-2</v>
+        <v>-3.4184842999998466E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.1881097085913339</v>
+        <v>-1.1706060204363711</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>35.006175767000002</v>
+        <v>35.006512878999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.18577224500000256</v>
+        <v>0.18588786299999782</v>
       </c>
       <c r="D338" s="5">
-        <v>6.5934287711399531</v>
+        <v>6.5976103071826886</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>35.325646597000002</v>
+        <v>35.326105841999997</v>
       </c>
       <c r="C339" s="5">
-        <v>0.31947083000000021</v>
+        <v>0.31959296299999806</v>
       </c>
       <c r="D339" s="5">
-        <v>11.518112393150592</v>
+        <v>11.522622568384676</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>35.481008998999997</v>
+        <v>35.482035727000003</v>
       </c>
       <c r="C340" s="5">
-        <v>0.1553624019999944</v>
+        <v>0.15592988500000615</v>
       </c>
       <c r="D340" s="5">
-        <v>5.4071574350206042</v>
+        <v>5.4273175118628059</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>35.411295481000003</v>
+        <v>35.414299927000002</v>
       </c>
       <c r="C341" s="5">
-        <v>-6.9713517999993257E-2</v>
+        <v>-6.7735800000001234E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.332461518757134</v>
+        <v>-2.2669198069917629</v>
       </c>
       <c r="E341" s="5">
-        <v>2.3400739608881116</v>
+        <v>2.3442658396377158</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>36.232074400000002</v>
+        <v>36.232517358999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.82077891899999855</v>
+        <v>0.8182174319999973</v>
       </c>
       <c r="D342" s="5">
-        <v>31.648710985526019</v>
+        <v>31.534044652922468</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>36.044849114999998</v>
+        <v>36.044627837</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.18722528500000379</v>
+        <v>-0.18788952199999898</v>
       </c>
       <c r="D343" s="5">
-        <v>-6.0276366873715403</v>
+        <v>-6.0483434841393731</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>36.275241338000001</v>
+        <v>36.273108104999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.23039222300000262</v>
+        <v>0.22848026799999843</v>
       </c>
       <c r="D344" s="5">
-        <v>7.9456592214887545</v>
+        <v>7.8774553131281344</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>36.441196146999999</v>
+        <v>36.440740058999999</v>
       </c>
       <c r="C345" s="5">
-        <v>0.1659548089999987</v>
+        <v>0.16763195400000086</v>
       </c>
       <c r="D345" s="5">
-        <v>5.630116889010317</v>
+        <v>5.6888121373721123</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>36.603818232999998</v>
+        <v>36.600543002000002</v>
       </c>
       <c r="C346" s="5">
-        <v>0.16262208599999894</v>
+        <v>0.15980294300000253</v>
       </c>
       <c r="D346" s="5">
-        <v>5.4885189313498284</v>
+        <v>5.391135492921717</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>36.451342478000001</v>
+        <v>36.450779668000003</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.15247575499999755</v>
+        <v>-0.1497633339999993</v>
       </c>
       <c r="D347" s="5">
-        <v>-4.8857359697588087</v>
+        <v>-4.8011893533184802</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>36.675743881000002</v>
+        <v>36.675157284000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.22440140300000166</v>
+        <v>0.22437761599999817</v>
       </c>
       <c r="D348" s="5">
-        <v>7.6427643676904911</v>
+        <v>7.6420486133379484</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>36.919479719000002</v>
+        <v>36.919322172999998</v>
       </c>
       <c r="C349" s="5">
-        <v>0.24373583799999921</v>
+        <v>0.24416488899999678</v>
       </c>
       <c r="D349" s="5">
-        <v>8.2728805774831216</v>
+        <v>8.2881182070030803</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>36.532233536</v>
+        <v>36.535292517000002</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.38724618300000202</v>
+        <v>-0.38402965599999561</v>
       </c>
       <c r="D350" s="5">
-        <v>-11.885407541735427</v>
+        <v>-11.7923119859905</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>37.483757480000001</v>
+        <v>37.484219138</v>
       </c>
       <c r="C351" s="5">
-        <v>0.95152394400000162</v>
+        <v>0.94892662099999825</v>
       </c>
       <c r="D351" s="5">
-        <v>36.145323711355282</v>
+        <v>36.028701326742826</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>37.568074627999998</v>
+        <v>37.569618919</v>
       </c>
       <c r="C352" s="5">
-        <v>8.4317147999996678E-2</v>
+        <v>8.5399780999999564E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>2.7329651980060765</v>
+        <v>2.7684628833095637</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>37.838414489000002</v>
+        <v>37.842871508999998</v>
       </c>
       <c r="C353" s="5">
-        <v>0.27033986100000362</v>
+        <v>0.27325258999999846</v>
       </c>
       <c r="D353" s="5">
-        <v>8.9852958557232743</v>
+        <v>9.085623709405489</v>
       </c>
       <c r="E353" s="5">
-        <v>6.8540813744085494</v>
+        <v>6.8576015536267798</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>37.877271735999997</v>
+        <v>37.877230001000001</v>
       </c>
       <c r="C354" s="5">
-        <v>3.8857246999995709E-2</v>
+        <v>3.4358492000002627E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>1.239295140056007</v>
+        <v>1.094967155021731</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>38.065475047</v>
+        <v>38.064384707999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.18820331100000232</v>
+        <v>0.1871547069999977</v>
       </c>
       <c r="D355" s="5">
-        <v>6.1281937616849858</v>
+        <v>6.0931233331364076</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>38.334517677000001</v>
+        <v>38.331055933000002</v>
       </c>
       <c r="C356" s="5">
-        <v>0.26904263000000128</v>
+        <v>0.26667122500000318</v>
       </c>
       <c r="D356" s="5">
-        <v>8.8190654323953233</v>
+        <v>8.7385732890016499</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>38.173566192999999</v>
+        <v>38.172567028000003</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.1609514840000017</v>
+        <v>-0.15848890499999868</v>
       </c>
       <c r="D357" s="5">
-        <v>-4.9235919525607912</v>
+        <v>-4.8503933133686283</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>37.916366009999997</v>
+        <v>37.912569584000003</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.25720018300000191</v>
+        <v>-0.25999744399999969</v>
       </c>
       <c r="D358" s="5">
-        <v>-7.7921965189280513</v>
+        <v>-7.8739928590281227</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>38.02259548</v>
+        <v>38.021657218999998</v>
       </c>
       <c r="C359" s="5">
-        <v>0.10622947000000238</v>
+        <v>0.10908763499999452</v>
       </c>
       <c r="D359" s="5">
-        <v>3.4143072158442145</v>
+        <v>3.507986664557583</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>38.388880243999999</v>
+        <v>38.387988958999998</v>
       </c>
       <c r="C360" s="5">
-        <v>0.36628476399999954</v>
+        <v>0.36633173999999968</v>
       </c>
       <c r="D360" s="5">
-        <v>12.192602917610529</v>
+        <v>12.194567432845549</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>38.211155761000001</v>
+        <v>38.210667944999997</v>
       </c>
       <c r="C361" s="5">
-        <v>-0.17772448299999866</v>
+        <v>-0.17732101400000033</v>
       </c>
       <c r="D361" s="5">
-        <v>-5.4162012216094846</v>
+        <v>-5.4043383823240703</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>38.238114551000002</v>
+        <v>38.244345572999997</v>
       </c>
       <c r="C362" s="5">
-        <v>2.6958790000001898E-2</v>
+        <v>3.3677627999999515E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.84991869707142786</v>
+        <v>1.0627826210866553</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>38.136386614000003</v>
+        <v>38.137015212999998</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.10172793699999971</v>
+        <v>-0.10733035999999885</v>
       </c>
       <c r="D363" s="5">
-        <v>-3.1461561337194133</v>
+        <v>-3.3162258525642807</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>38.025780134999998</v>
+        <v>38.028099386000001</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.11060647900000475</v>
+        <v>-0.10891582699999702</v>
       </c>
       <c r="D364" s="5">
-        <v>-3.42536103051998</v>
+        <v>-3.3737684018602554</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>38.207249335</v>
+        <v>38.213034729</v>
       </c>
       <c r="C365" s="5">
-        <v>0.18146920000000222</v>
+        <v>0.18493534299999936</v>
       </c>
       <c r="D365" s="5">
-        <v>5.8794500888436296</v>
+        <v>5.9943961600696705</v>
       </c>
       <c r="E365" s="5">
-        <v>0.97476295183356321</v>
+        <v>0.9781583829122642</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>38.307037157000003</v>
+        <v>38.307046444000001</v>
       </c>
       <c r="C366" s="5">
-        <v>9.9787822000003246E-2</v>
+        <v>9.4011715000000606E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>3.1795156681586167</v>
+        <v>2.992516692217162</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>38.278938840999999</v>
+        <v>38.273129306000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-2.8098316000004786E-2</v>
+        <v>-3.3917137999999625E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.87666096022396278</v>
+        <v>-1.0573237340230857</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>37.993808885</v>
+        <v>37.990571734</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.28512995599999869</v>
+        <v>-0.28255757200000176</v>
       </c>
       <c r="D368" s="5">
-        <v>-8.5812397483782217</v>
+        <v>-8.5081769244318313</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>22.549869681000001</v>
+        <v>22.548906282000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-15.443939203999999</v>
+        <v>-15.441665451999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.808937951163074</v>
+        <v>-99.808840526548053</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>26.321910330000001</v>
+        <v>26.319397953999999</v>
       </c>
       <c r="C370" s="5">
-        <v>3.7720406490000009</v>
+        <v>3.7704916719999986</v>
       </c>
       <c r="D370" s="5">
-        <v>539.85331909049341</v>
+        <v>539.44858362641617</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>30.267251863999999</v>
+        <v>30.266589668000002</v>
       </c>
       <c r="C371" s="5">
-        <v>3.9453415339999971</v>
+        <v>3.9471917140000023</v>
       </c>
       <c r="D371" s="5">
-        <v>434.40070773451203</v>
+        <v>434.87273271672393</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>30.385339628000001</v>
+        <v>30.384689848000001</v>
       </c>
       <c r="C372" s="5">
-        <v>0.11808776400000198</v>
+        <v>0.118100179999999</v>
       </c>
       <c r="D372" s="5">
-        <v>4.7835846461362408</v>
+        <v>4.7842053716370403</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>31.212446237000002</v>
+        <v>31.212861115999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.82710660900000121</v>
+        <v>0.82817126799999841</v>
       </c>
       <c r="D373" s="5">
-        <v>38.027158605065381</v>
+        <v>38.084606798971834</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>32.736459580000002</v>
+        <v>32.744559574</v>
       </c>
       <c r="C374" s="5">
-        <v>1.524013343</v>
+        <v>1.531698458000001</v>
       </c>
       <c r="D374" s="5">
-        <v>77.193106017479792</v>
+        <v>77.691593222756183</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>33.374796150999998</v>
+        <v>33.375503311999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.63833657099999641</v>
+        <v>0.63094373799999914</v>
       </c>
       <c r="D375" s="5">
-        <v>26.079057238710625</v>
+        <v>25.737274939240496</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>31.717276697999999</v>
+        <v>31.719289027999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-1.657519452999999</v>
+        <v>-1.6562142840000007</v>
       </c>
       <c r="D376" s="5">
-        <v>-45.734072511006943</v>
+        <v>-45.706549060832401</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>32.484603827000001</v>
+        <v>32.489082126</v>
       </c>
       <c r="C377" s="5">
-        <v>0.76732712900000166</v>
+        <v>0.76979309800000095</v>
       </c>
       <c r="D377" s="5">
-        <v>33.223305134139558</v>
+        <v>33.342309246315516</v>
       </c>
       <c r="E377" s="5">
-        <v>-14.977904998666657</v>
+        <v>-14.979057914644168</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>33.472921434</v>
+        <v>33.472374195999997</v>
       </c>
       <c r="C378" s="5">
-        <v>0.98831760699999904</v>
+        <v>0.98329206999999741</v>
       </c>
       <c r="D378" s="5">
-        <v>43.282292888668493</v>
+        <v>43.017411170379539</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>33.940300989999997</v>
+        <v>33.930568514000001</v>
       </c>
       <c r="C379" s="5">
-        <v>0.46737955599999736</v>
+        <v>0.45819431800000388</v>
       </c>
       <c r="D379" s="5">
-        <v>18.104067524971668</v>
+        <v>17.721400806416554</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>34.825208766999999</v>
+        <v>34.822019953000002</v>
       </c>
       <c r="C380" s="5">
-        <v>0.88490777700000223</v>
+        <v>0.89145143900000079</v>
       </c>
       <c r="D380" s="5">
-        <v>36.187256120395794</v>
+        <v>36.50667349298071</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>35.422891122000003</v>
+        <v>35.421267915999998</v>
       </c>
       <c r="C381" s="5">
-        <v>0.59768235500000344</v>
+        <v>0.59924796299999628</v>
       </c>
       <c r="D381" s="5">
-        <v>22.654449678402955</v>
+        <v>22.72179920538435</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>36.051516403999997</v>
+        <v>36.049382915999999</v>
       </c>
       <c r="C382" s="5">
-        <v>0.62862528199999446</v>
+        <v>0.62811500000000109</v>
       </c>
       <c r="D382" s="5">
-        <v>23.502113690202762</v>
+        <v>23.482321455533327</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>36.596291522999998</v>
+        <v>36.596375500000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.54477511900000053</v>
+        <v>0.54699258400000161</v>
       </c>
       <c r="D383" s="5">
-        <v>19.718840050344944</v>
+        <v>19.80718966000261</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>37.012146348999998</v>
+        <v>37.012562656999997</v>
       </c>
       <c r="C384" s="5">
-        <v>0.41585482600000034</v>
+        <v>0.41618715699999598</v>
       </c>
       <c r="D384" s="5">
-        <v>14.52130991840248</v>
+        <v>14.533614467329947</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>37.397177182</v>
+        <v>37.400253335999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.38503083300000185</v>
+        <v>0.38769067900000209</v>
       </c>
       <c r="D385" s="5">
-        <v>13.222988768811739</v>
+        <v>13.319502824642804</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>38.007490324999999</v>
+        <v>38.016753991000002</v>
       </c>
       <c r="C386" s="5">
-        <v>0.61031314299999906</v>
+        <v>0.61650065500000295</v>
       </c>
       <c r="D386" s="5">
-        <v>21.440755346487215</v>
+        <v>21.676262743805363</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>38.090076041000003</v>
+        <v>38.091588432999998</v>
       </c>
       <c r="C387" s="5">
-        <v>8.2585716000004084E-2</v>
+        <v>7.483444199999667E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>2.638844109555416</v>
+        <v>2.3878938926692683</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>38.352426690999998</v>
+        <v>38.356018396000003</v>
       </c>
       <c r="C388" s="5">
-        <v>0.2623506499999948</v>
+        <v>0.26442996300000488</v>
       </c>
       <c r="D388" s="5">
-        <v>8.5855675630734485</v>
+        <v>8.6558765453015329</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>38.442875352999998</v>
+        <v>38.448035529999999</v>
       </c>
       <c r="C389" s="5">
-        <v>9.0448662000000013E-2</v>
+        <v>9.2017133999995337E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>2.8670250339723147</v>
+        <v>2.9171233152245346</v>
       </c>
       <c r="E389" s="5">
-        <v>18.341832203746012</v>
+        <v>18.341402754592551</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>38.328767401999997</v>
+        <v>38.325806727</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.11410795100000115</v>
+        <v>-0.12222880299999872</v>
       </c>
       <c r="D390" s="5">
-        <v>-3.5043187249307883</v>
+        <v>-3.7488771788006803</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>38.550180052999998</v>
+        <v>38.531738834000002</v>
       </c>
       <c r="C391" s="5">
-        <v>0.2214126510000014</v>
+        <v>0.20593210700000242</v>
       </c>
       <c r="D391" s="5">
-        <v>7.1565422957132974</v>
+        <v>6.6418410302582442</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>38.701586437000003</v>
+        <v>38.696987409999998</v>
       </c>
       <c r="C392" s="5">
-        <v>0.15140638400000483</v>
+        <v>0.16524857599999621</v>
       </c>
       <c r="D392" s="5">
-        <v>4.8161692975777104</v>
+        <v>5.2695043559724652</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>38.852050208000001</v>
+        <v>38.849174470000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.1504637709999983</v>
+        <v>0.15218706000000282</v>
       </c>
       <c r="D393" s="5">
-        <v>4.7664148070464041</v>
+        <v>4.8227771455529256</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>38.921349876000001</v>
+        <v>38.920469918000002</v>
       </c>
       <c r="C394" s="5">
-        <v>6.9299667999999315E-2</v>
+        <v>7.1295448000000761E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>2.1615406998945819</v>
+        <v>2.2245875170035401</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>39.199267268</v>
+        <v>39.201608628000002</v>
       </c>
       <c r="C395" s="5">
-        <v>0.2779173919999991</v>
+        <v>0.28113871000000046</v>
       </c>
       <c r="D395" s="5">
-        <v>8.9132353116380578</v>
+        <v>9.0208992715862237</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>39.452654357999997</v>
+        <v>39.457450780999999</v>
       </c>
       <c r="C396" s="5">
-        <v>0.25338708999999682</v>
+        <v>0.25584215299999613</v>
       </c>
       <c r="D396" s="5">
-        <v>8.038698443028224</v>
+        <v>8.1189000740588</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>39.454661305999998</v>
+        <v>39.466199519</v>
       </c>
       <c r="C397" s="5">
-        <v>2.0069480000017847E-3</v>
+        <v>8.7487380000013104E-3</v>
       </c>
       <c r="D397" s="5">
-        <v>6.1060822582148511E-2</v>
+        <v>0.26639576763920481</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>39.782418706000001</v>
+        <v>39.785974985999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.32775740000000297</v>
+        <v>0.31977546699999948</v>
       </c>
       <c r="D398" s="5">
-        <v>10.43694207941428</v>
+        <v>10.168231460553546</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>40.094103306999997</v>
+        <v>40.099596417999997</v>
       </c>
       <c r="C399" s="5">
-        <v>0.31168460099999606</v>
+        <v>0.31362143199999792</v>
       </c>
       <c r="D399" s="5">
-        <v>9.8175758665263846</v>
+        <v>9.8803305660796426</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>40.353433125999999</v>
+        <v>40.358206717000002</v>
       </c>
       <c r="C400" s="5">
-        <v>0.25932981900000129</v>
+        <v>0.25861029900000432</v>
       </c>
       <c r="D400" s="5">
-        <v>8.0437888834052895</v>
+        <v>8.0195355262758348</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>40.654656064999998</v>
+        <v>40.664583239999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.30122293899999875</v>
+        <v>0.30637652299999729</v>
       </c>
       <c r="D401" s="5">
-        <v>9.3346023121657637</v>
+        <v>9.4998646985965163</v>
       </c>
       <c r="E401" s="5">
-        <v>5.7534216462489463</v>
+        <v>5.7650480172660279</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>40.908069824000002</v>
+        <v>40.893789271000003</v>
       </c>
       <c r="C402" s="5">
-        <v>0.25341375900000429</v>
+        <v>0.22920603100000392</v>
       </c>
       <c r="D402" s="5">
-        <v>7.741834714536866</v>
+        <v>6.9774762572574422</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>41.230788744999998</v>
+        <v>41.196154245999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.32271892099999633</v>
+        <v>0.30236497499999615</v>
       </c>
       <c r="D403" s="5">
-        <v>9.8884006498804577</v>
+        <v>9.2425553067010178</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>41.130829587999997</v>
+        <v>41.127006004000002</v>
       </c>
       <c r="C404" s="5">
-        <v>-9.9959157000000687E-2</v>
+        <v>-6.914824199999714E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>-2.8707771320827247</v>
+        <v>-1.9957232688490367</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>41.054850313000003</v>
+        <v>41.051524033</v>
       </c>
       <c r="C405" s="5">
-        <v>-7.5979274999994573E-2</v>
+        <v>-7.548197100000209E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-2.1943267128756494</v>
+        <v>-2.1803095790854488</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>41.284790925000003</v>
+        <v>41.286117224000002</v>
       </c>
       <c r="C406" s="5">
-        <v>0.22994061200000004</v>
+        <v>0.23459319100000187</v>
       </c>
       <c r="D406" s="5">
-        <v>6.9319283428489475</v>
+        <v>7.0772175431889961</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>41.327141103999999</v>
+        <v>41.333415019999997</v>
       </c>
       <c r="C407" s="5">
-        <v>4.2350178999996047E-2</v>
+        <v>4.7297795999995174E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>1.2379358240791616</v>
+        <v>1.3834273632507887</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>41.534757282000001</v>
+        <v>41.546257220000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.20761617800000209</v>
+        <v>0.21284220000000431</v>
       </c>
       <c r="D408" s="5">
-        <v>6.19786025328668</v>
+        <v>6.3573240741947368</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>41.725849472</v>
+        <v>41.747440798</v>
       </c>
       <c r="C409" s="5">
-        <v>0.19109218999999911</v>
+        <v>0.20118357799999842</v>
       </c>
       <c r="D409" s="5">
-        <v>5.6628014363340418</v>
+        <v>5.9681672819851928</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>41.670572493999998</v>
+        <v>41.666423150999996</v>
       </c>
       <c r="C410" s="5">
-        <v>-5.5276978000001975E-2</v>
+        <v>-8.1017647000003024E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-1.5781869178902341</v>
+        <v>-2.3040970775024427</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>41.599670877999998</v>
+        <v>41.610706643</v>
       </c>
       <c r="C411" s="5">
-        <v>-7.0901616000000445E-2</v>
+        <v>-5.5716507999996168E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.0227758900982051</v>
+        <v>-1.592895698169472</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>41.562341574000001</v>
+        <v>41.571469022000002</v>
       </c>
       <c r="C412" s="5">
-        <v>-3.7329303999996455E-2</v>
+        <v>-3.9237620999998057E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.07151671136273</v>
+        <v>-1.1257129657036513</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>41.645609004999997</v>
+        <v>41.667753546999997</v>
       </c>
       <c r="C413" s="5">
-        <v>8.3267430999995895E-2</v>
+        <v>9.6284524999994403E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>2.4307899156653878</v>
+        <v>2.8150243092003979</v>
       </c>
       <c r="E413" s="5">
-        <v>2.4374894192085383</v>
+        <v>2.4669386160417472</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>41.819367726999999</v>
+        <v>41.788539165000003</v>
       </c>
       <c r="C414" s="5">
-        <v>0.17375872200000231</v>
+        <v>0.12078561800000642</v>
       </c>
       <c r="D414" s="5">
-        <v>5.1232889258388425</v>
+        <v>3.5345337307221669</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>41.860037286999997</v>
+        <v>41.807171916999998</v>
       </c>
       <c r="C415" s="5">
-        <v>4.0669559999997773E-2</v>
+        <v>1.8632751999994923E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>1.1732687924706386</v>
+        <v>0.5363723467701087</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>42.016888561000002</v>
+        <v>42.005924092999997</v>
       </c>
       <c r="C416" s="5">
-        <v>0.15685127400000454</v>
+        <v>0.19875217599999928</v>
       </c>
       <c r="D416" s="5">
-        <v>4.5902824570765777</v>
+        <v>5.8563792584602314</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>42.352245750999998</v>
+        <v>42.348650477</v>
       </c>
       <c r="C417" s="5">
-        <v>0.33535718999999631</v>
+        <v>0.34272638400000233</v>
       </c>
       <c r="D417" s="5">
-        <v>10.009619277356974</v>
+        <v>10.242330097003393</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>42.375537995000002</v>
+        <v>42.379136652</v>
       </c>
       <c r="C418" s="5">
-        <v>2.3292244000003848E-2</v>
+        <v>3.048617500000006E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>0.66195765815995067</v>
+        <v>0.86729104640099752</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>42.403376145000003</v>
+        <v>42.414901594</v>
       </c>
       <c r="C419" s="5">
-        <v>2.7838150000000894E-2</v>
+        <v>3.5764942000000133E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.79118158479152267</v>
+        <v>1.0174275200274918</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>42.054898626000004</v>
+        <v>42.074563537000003</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.34847751899999935</v>
+        <v>-0.34033805699999675</v>
       </c>
       <c r="D420" s="5">
-        <v>-9.428022756733089</v>
+        <v>-9.2150478493584824</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>42.512211528000002</v>
+        <v>42.545607263999997</v>
       </c>
       <c r="C421" s="5">
-        <v>0.45731290199999819</v>
+        <v>0.47104372699999431</v>
       </c>
       <c r="D421" s="5">
-        <v>13.858456114722074</v>
+        <v>14.293435728287607</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>42.259175509000002</v>
+        <v>42.246373003999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.25303601899999961</v>
+        <v>-0.29923425999999864</v>
       </c>
       <c r="D422" s="5">
-        <v>-6.9132518999100334</v>
+        <v>-8.1209642700290843</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>42.705504081999997</v>
+        <v>42.723021424999999</v>
       </c>
       <c r="C423" s="5">
-        <v>0.44632857299999529</v>
+        <v>0.47664842100000016</v>
       </c>
       <c r="D423" s="5">
-        <v>13.436807448874589</v>
+        <v>14.411678437448106</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>43.094655684999999</v>
+        <v>43.108173100000002</v>
       </c>
       <c r="C424" s="5">
-        <v>0.38915160300000196</v>
+        <v>0.38515167500000302</v>
       </c>
       <c r="D424" s="5">
-        <v>11.499970348317401</v>
+        <v>11.370946265217174</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>43.053630376000001</v>
+        <v>43.09128707</v>
       </c>
       <c r="C425" s="5">
-        <v>-4.1025308999998344E-2</v>
+        <v>-1.6886030000001995E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.1364152017489304</v>
+        <v>-0.4690441730793804</v>
       </c>
       <c r="E425" s="5">
-        <v>3.3809599730693307</v>
+        <v>3.4163913381946465</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>43.038030268999997</v>
+        <v>42.986741338000002</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.5600107000004471E-2</v>
+        <v>-0.10454573199999828</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.43394404482941518</v>
+        <v>-2.8728382608319447</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>42.887500234999997</v>
+        <v>42.819024335000002</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.15053003399999909</v>
+        <v>-0.16771700299999992</v>
       </c>
       <c r="D427" s="5">
-        <v>-4.1173206707083576</v>
+        <v>-4.5827450491443988</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>43.306572871999997</v>
+        <v>43.284974662000003</v>
       </c>
       <c r="C428" s="5">
-        <v>0.4190726369999993</v>
+        <v>0.46595032700000161</v>
       </c>
       <c r="D428" s="5">
-        <v>12.376887043986805</v>
+        <v>13.868815645174148</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>42.839313591</v>
+        <v>42.836888006999999</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.46725928099999692</v>
+        <v>-0.44808665500000444</v>
       </c>
       <c r="D429" s="5">
-        <v>-12.206119769887525</v>
+        <v>-11.738979777624293</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>42.767208150000002</v>
+        <v>42.773189010999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-7.2105440999997938E-2</v>
+        <v>-6.3698995999999397E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-2.0011991305521559</v>
+        <v>-1.7698933582638521</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>42.891694291</v>
+        <v>42.907962738000002</v>
       </c>
       <c r="C431" s="5">
-        <v>0.12448614099999844</v>
+        <v>0.13477372700000245</v>
       </c>
       <c r="D431" s="5">
-        <v>3.5494075520522195</v>
+        <v>3.8472899231549063</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>42.775005344</v>
+        <v>42.801313215999997</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.1166889470000001</v>
+        <v>-0.10664952200000499</v>
       </c>
       <c r="D432" s="5">
-        <v>-3.2162496905477234</v>
+        <v>-2.9422114875300664</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>42.809031760000003</v>
+        <v>42.84934646</v>
       </c>
       <c r="C433" s="5">
-        <v>3.4026416000003223E-2</v>
+        <v>4.8033244000002639E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>0.95875655697950091</v>
+        <v>1.3550284742228857</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>43.159945708999999</v>
+        <v>43.143131449000002</v>
       </c>
       <c r="C434" s="5">
-        <v>0.35091394899999528</v>
+        <v>0.29378498900000238</v>
       </c>
       <c r="D434" s="5">
-        <v>10.292457560230982</v>
+        <v>8.5449296288032208</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>42.980076136000001</v>
+        <v>43.126458298999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.17986957299999773</v>
+        <v>-1.6673150000002579E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.8879616443142098</v>
+        <v>-0.46276908485048951</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>42.611089829000001</v>
+        <v>42.791728407999997</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.36898630700000012</v>
+        <v>-0.33472989100000206</v>
       </c>
       <c r="D436" s="5">
-        <v>-9.8292799866255827</v>
+        <v>-8.9264182845987587</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>42.938450213000003</v>
+        <v>43.157543668000002</v>
       </c>
       <c r="C437" s="5">
-        <v>0.32736038400000211</v>
+        <v>0.36581526000000508</v>
       </c>
       <c r="D437" s="5">
-        <v>9.6187083201118249</v>
+        <v>10.754831742987081</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.26752717945989213</v>
+        <v>0.15375868883278354</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>43.439500602000003</v>
+        <v>43.957970299000003</v>
       </c>
       <c r="C438" s="5">
-        <v>0.50105038899999954</v>
+        <v>0.80042663100000055</v>
       </c>
       <c r="D438" s="5">
-        <v>14.937435235714936</v>
+        <v>24.672581233722045</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>43.165419300000003</v>
+        <v>43.737429593000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.27408130199999903</v>
+        <v>-0.22054070600000131</v>
       </c>
       <c r="D439" s="5">
-        <v>-7.314097828832244</v>
+        <v>-5.8571153136217413</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>43.479480242999998</v>
+        <v>43.786708939999997</v>
       </c>
       <c r="C440" s="5">
-        <v>0.3140609429999941</v>
+        <v>4.9279346999995255E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>9.0888991801694416</v>
+        <v>1.3604606322695334</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>43.229188530000002</v>
+        <v>43.560890935000003</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.25029171299999575</v>
+        <v>-0.2258180049999936</v>
       </c>
       <c r="D441" s="5">
-        <v>-6.6932906227452182</v>
+        <v>-6.0161153944425667</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>43.086198005999996</v>
+        <v>43.487465467</v>
       </c>
       <c r="C442" s="5">
-        <v>-0.14299052400000534</v>
+        <v>-7.3425468000003491E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-3.8978562520577187</v>
+        <v>-2.0040519162459192</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>43.627950441000003</v>
+        <v>44.088894627000002</v>
       </c>
       <c r="C443" s="5">
-        <v>0.54175243500000647</v>
+        <v>0.60142916000000213</v>
       </c>
       <c r="D443" s="5">
-        <v>16.176866381179188</v>
+        <v>17.918342006380939</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>43.652774622000003</v>
+        <v>43.888482228000001</v>
       </c>
       <c r="C444" s="5">
-        <v>2.4824180999999612E-2</v>
+        <v>-0.20041239900000107</v>
       </c>
       <c r="D444" s="5">
-        <v>0.68493748175575409</v>
+        <v>-5.320442662599822</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>43.945226759000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>5.6744530999999654E-2</v>
+      </c>
+      <c r="D445" s="5">
+        <v>1.5625910303200596</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>