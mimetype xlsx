--- v9 (2026-09-26)
+++ v10 (2026-11-06)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7DB9A19F-D547-4B9E-AAF9-1DBA0B037C28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E725FB74-460B-4EC8-9AA5-A4D4F87FFF87}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{240DCE60-A36C-4605-A826-BF7A6A2F6183}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{06BDB5A5-F918-46F0-8972-71B1E779F45B}"/>
   </bookViews>
   <sheets>
     <sheet name="elpleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B167DA8B-DD84-4709-99C5-88AC6A49B5DA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D968E6FB-D2A7-493B-A157-DFA964A67959}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.60142916000000213</v>
       </c>
       <c r="D443" s="5">
         <v>17.918342006380939</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>43.888482228000001</v>
       </c>
       <c r="C444" s="5">
         <v>-0.20041239900000107</v>
       </c>
       <c r="D444" s="5">
         <v>-5.320442662599822</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>43.945226759000001</v>
+        <v>43.805931928</v>
       </c>
       <c r="C445" s="5">
-        <v>5.6744530999999654E-2</v>
+        <v>-8.2550300000001187E-2</v>
       </c>
       <c r="D445" s="5">
-        <v>1.5625910303200596</v>
+        <v>-2.2338885482925286</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>43.962905161000002</v>
+      </c>
+      <c r="C446" s="5">
+        <v>0.15697323300000221</v>
+      </c>
+      <c r="D446" s="5">
+        <v>4.3858226116864962</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>