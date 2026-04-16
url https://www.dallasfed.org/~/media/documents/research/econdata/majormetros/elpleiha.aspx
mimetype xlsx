--- v2 (2026-02-15)
+++ v3 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{440A19F9-CF23-4CC9-B54A-14CF645FFF86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{88DC220B-8B82-43DA-94C9-7AD499E11194}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F67FB374-CE3A-40F3-BAF1-1A0073B2CBCA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{713F6D2C-7DE6-4A84-A5B0-82850008B350}"/>
   </bookViews>
   <sheets>
     <sheet name="elpleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DEAE0B09-D298-4FAF-9593-18681EEADE12}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87B5E77E-A3FF-4238-8760-DC14FCCF17D9}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -3342,158 +3342,158 @@
         <v>0.2031201739999986</v>
       </c>
       <c r="D171" s="5">
         <v>10.914854808498298</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>23.728306855</v>
       </c>
       <c r="C172" s="5">
         <v>9.7497427000000414E-2</v>
       </c>
       <c r="D172" s="5">
         <v>5.06494235937065</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>23.938590117</v>
+        <v>23.938590116</v>
       </c>
       <c r="C173" s="5">
-        <v>0.2102832620000008</v>
+        <v>0.21028326100000072</v>
       </c>
       <c r="D173" s="5">
-        <v>11.168520025636465</v>
+        <v>11.168519969909795</v>
       </c>
       <c r="E173" s="5">
-        <v>1.6265008720844909</v>
+        <v>1.6265008678391757</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>24.435460331000002</v>
       </c>
       <c r="C174" s="5">
-        <v>0.4968702140000012</v>
+        <v>0.49687021500000128</v>
       </c>
       <c r="D174" s="5">
-        <v>27.956830851799296</v>
+        <v>27.956830915942099</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>24.295303788999998</v>
       </c>
       <c r="C175" s="5">
         <v>-0.14015654200000327</v>
       </c>
       <c r="D175" s="5">
         <v>-6.6699052375885692</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>24.153464635999999</v>
       </c>
       <c r="C176" s="5">
         <v>-0.14183915299999938</v>
       </c>
       <c r="D176" s="5">
         <v>-6.785124393828279</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>24.344907439</v>
+        <v>24.34490744</v>
       </c>
       <c r="C177" s="5">
-        <v>0.19144280300000105</v>
+        <v>0.19144280400000113</v>
       </c>
       <c r="D177" s="5">
-        <v>9.9371062494669324</v>
+        <v>9.9371063036564955</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>24.242082505999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.10282493300000084</v>
+        <v>-0.10282493400000092</v>
       </c>
       <c r="D178" s="5">
-        <v>-4.9523096997498017</v>
+        <v>-4.9523097466003136</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>24.206990790999999</v>
+        <v>24.206990791999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-3.5091715000000079E-2</v>
+        <v>-3.5091713999999996E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.7233011769168471</v>
+        <v>-1.7233011281986954</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>24.492879356</v>
       </c>
       <c r="C180" s="5">
-        <v>0.28588856500000048</v>
+        <v>0.2858885640000004</v>
       </c>
       <c r="D180" s="5">
-        <v>15.129988180006372</v>
+        <v>15.129988122933513</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>24.520338907999999</v>
       </c>
       <c r="C181" s="5">
         <v>2.7459551999999832E-2</v>
       </c>
       <c r="D181" s="5">
         <v>1.3536754028528941</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>24.579377440999998</v>
       </c>
       <c r="C182" s="5">
         <v>5.9038532999998949E-2</v>
@@ -3522,3642 +3522,3711 @@
       </c>
       <c r="B184" s="5">
         <v>24.560336258</v>
       </c>
       <c r="C184" s="5">
         <v>0.16536420599999957</v>
       </c>
       <c r="D184" s="5">
         <v>8.444567973908935</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>24.527866722999999</v>
       </c>
       <c r="C185" s="5">
         <v>-3.2469535000000604E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-1.5749530649884713</v>
       </c>
       <c r="E185" s="5">
-        <v>2.4616178443254366</v>
+        <v>2.461617848605635</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>24.999451415999999</v>
+        <v>24.999451413999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.4715846930000005</v>
+        <v>0.47158469100000033</v>
       </c>
       <c r="D186" s="5">
-        <v>25.674860532766974</v>
+        <v>25.674860412116484</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>25.181373775000001</v>
+        <v>25.181373773000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.18192235900000142</v>
       </c>
       <c r="D187" s="5">
-        <v>9.090589619709565</v>
+        <v>9.0905896204662273</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>25.123412153</v>
+        <v>25.123412151</v>
       </c>
       <c r="C188" s="5">
         <v>-5.7961622000000546E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-2.7274180991805896</v>
+        <v>-2.7274180993945296</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>25.448551864999999</v>
+        <v>25.448551862999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.32513971199999858</v>
       </c>
       <c r="D189" s="5">
-        <v>16.684565249720286</v>
+        <v>16.684565251144168</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>25.425032204000001</v>
+        <v>25.425032203000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.3519660999998138E-2</v>
+        <v>-2.3519659999998055E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.1034250744177299</v>
+        <v>-1.103425027827265</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>25.672273791999999</v>
+        <v>25.672273795999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.24724158799999785</v>
+        <v>0.24724159299999826</v>
       </c>
       <c r="D191" s="5">
-        <v>12.313998682699934</v>
+        <v>12.313998945705308</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>25.686649260999999</v>
+        <v>25.686649264</v>
       </c>
       <c r="C192" s="5">
-        <v>1.4375469000000862E-2</v>
+        <v>1.437546800000078E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>0.67402639331175518</v>
+        <v>0.67402634617479418</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>25.873358193000001</v>
+        <v>25.873358197999998</v>
       </c>
       <c r="C193" s="5">
-        <v>0.18670893200000194</v>
+        <v>0.18670893399999855</v>
       </c>
       <c r="D193" s="5">
-        <v>9.0797524064053725</v>
+        <v>9.0797525064838513</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>25.816706659000001</v>
+        <v>25.816706665000002</v>
       </c>
       <c r="C194" s="5">
-        <v>-5.6651534000000225E-2</v>
+        <v>-5.665153299999659E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>-2.5960722064361952</v>
+        <v>-2.596072160665519</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>25.960230426999999</v>
+        <v>25.960230430999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.14352376799999789</v>
+        <v>0.14352376599999772</v>
       </c>
       <c r="D195" s="5">
-        <v>6.8790129837948744</v>
+        <v>6.8790128833382758</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>25.782850379999999</v>
+        <v>25.782850375999999</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.17738004699999976</v>
+        <v>-0.17738005500000043</v>
       </c>
       <c r="D196" s="5">
-        <v>-7.898092605581553</v>
+        <v>-7.8980929473427057</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>25.928913937000001</v>
+        <v>25.928913933</v>
       </c>
       <c r="C197" s="5">
         <v>0.14606355700000151</v>
       </c>
       <c r="D197" s="5">
-        <v>7.0140435079984575</v>
+        <v>7.0140435091206932</v>
       </c>
       <c r="E197" s="5">
-        <v>5.712063058000183</v>
+        <v>5.7120630416922058</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>25.280548153000002</v>
+        <v>25.280548143000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.64836578399999922</v>
+        <v>-0.64836578999999972</v>
       </c>
       <c r="D198" s="5">
-        <v>-26.205172381930787</v>
+        <v>-26.20517259560501</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>25.456999371999999</v>
+        <v>25.456999360000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.17645121899999694</v>
+        <v>0.17645121700000033</v>
       </c>
       <c r="D199" s="5">
-        <v>8.7047959085976956</v>
+        <v>8.7047958096911913</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>25.692140778999999</v>
+        <v>25.692140768000002</v>
       </c>
       <c r="C200" s="5">
-        <v>0.23514140700000041</v>
+        <v>0.2351414080000005</v>
       </c>
       <c r="D200" s="5">
-        <v>11.664975349232321</v>
+        <v>11.664975407168509</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>25.582674659999999</v>
+        <v>25.582674655000002</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.10946611900000036</v>
+        <v>-0.10946611299999986</v>
       </c>
       <c r="D201" s="5">
-        <v>-4.9946947370585582</v>
+        <v>-4.9946944717637054</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>25.697411975000001</v>
+        <v>25.697411978000002</v>
       </c>
       <c r="C202" s="5">
-        <v>0.11473731500000284</v>
+        <v>0.11473732299999995</v>
       </c>
       <c r="D202" s="5">
-        <v>5.5167170976391677</v>
+        <v>5.5167174929316776</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>25.885435860000001</v>
+        <v>25.885435878999999</v>
       </c>
       <c r="C203" s="5">
-        <v>0.18802388499999978</v>
+        <v>0.18802390099999755</v>
       </c>
       <c r="D203" s="5">
-        <v>9.1423095395185339</v>
+        <v>9.1423103479490351</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>25.912051093999999</v>
+        <v>25.912051113</v>
       </c>
       <c r="C204" s="5">
-        <v>2.6615233999997656E-2</v>
+        <v>2.6615234000001209E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>1.2408334337288052</v>
+        <v>1.240833432812849</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>25.831739499000001</v>
+        <v>25.831739519999999</v>
       </c>
       <c r="C205" s="5">
-        <v>-8.0311594999997737E-2</v>
+        <v>-8.0311593000001125E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-3.6565193513613981</v>
+        <v>-3.6565192592142193</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>26.165170732</v>
+        <v>26.165170749000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.33343123299999888</v>
+        <v>0.33343122900000211</v>
       </c>
       <c r="D206" s="5">
-        <v>16.637726723472788</v>
+        <v>16.637726495000859</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>26.205219157999998</v>
+        <v>26.205219169999999</v>
       </c>
       <c r="C207" s="5">
-        <v>4.0048425999998472E-2</v>
+        <v>4.0048420999998058E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>1.8522619509616423</v>
+        <v>1.8522617165451338</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>26.164015849999998</v>
+        <v>26.164015834000001</v>
       </c>
       <c r="C208" s="5">
-        <v>-4.120330800000005E-2</v>
+        <v>-4.1203335999998814E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-1.8705670623583082</v>
+        <v>-1.8705683216935665</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>26.415267647</v>
+        <v>26.415267624999998</v>
       </c>
       <c r="C209" s="5">
-        <v>0.25125179700000189</v>
+        <v>0.25125179099999784</v>
       </c>
       <c r="D209" s="5">
-        <v>12.152082614332848</v>
+        <v>12.152082316468139</v>
       </c>
       <c r="E209" s="5">
-        <v>1.875719558411526</v>
+        <v>1.8757194892803142</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>26.429215163999999</v>
+        <v>26.429215126999999</v>
       </c>
       <c r="C210" s="5">
-        <v>1.39475169999983E-2</v>
+        <v>1.3947502000000611E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>0.63545489945466826</v>
+        <v>0.6354542145930786</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>26.366761092000001</v>
+        <v>26.366761051000001</v>
       </c>
       <c r="C211" s="5">
-        <v>-6.2454071999997751E-2</v>
+        <v>-6.2454075999998082E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-2.7991171108503465</v>
+        <v>-2.7991172916698503</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>26.564019884</v>
+        <v>26.564019853000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.19725879199999952</v>
+        <v>0.19725880200000034</v>
       </c>
       <c r="D212" s="5">
-        <v>9.3563863718590277</v>
+        <v>9.356386881017297</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>26.398410080000001</v>
+        <v>26.398410067</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.16560980399999892</v>
+        <v>-0.16560978600000098</v>
       </c>
       <c r="D213" s="5">
-        <v>-7.2299709668799395</v>
+        <v>-7.2299702159569046</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>26.409703988</v>
+        <v>26.409703994000001</v>
       </c>
       <c r="C214" s="5">
-        <v>1.1293907999998964E-2</v>
+        <v>1.1293927000000537E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>0.51460012517852149</v>
+        <v>0.51460099319420305</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>26.572748832999999</v>
+        <v>26.572748872999998</v>
       </c>
       <c r="C215" s="5">
-        <v>0.16304484499999816</v>
+        <v>0.16304487899999742</v>
       </c>
       <c r="D215" s="5">
-        <v>7.6652093742211713</v>
+        <v>7.6652110255198025</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>26.649650436000002</v>
+        <v>26.649650523999998</v>
       </c>
       <c r="C216" s="5">
-        <v>7.6901603000003149E-2</v>
+        <v>7.6901651000000015E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>3.5286164446925561</v>
+        <v>3.5286186769419858</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>26.578372108</v>
+        <v>26.578372152</v>
       </c>
       <c r="C217" s="5">
-        <v>-7.1278328000001778E-2</v>
+        <v>-7.1278371999998313E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-3.1627766782647226</v>
+        <v>-3.1627785917205276</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>26.608567902000001</v>
+        <v>26.608567941</v>
       </c>
       <c r="C218" s="5">
-        <v>3.0195794000000831E-2</v>
+        <v>3.0195789000000417E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>1.3718759371608158</v>
+        <v>1.3718757062906262</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>26.889765295</v>
+        <v>26.889765337</v>
       </c>
       <c r="C219" s="5">
-        <v>0.28119739299999935</v>
+        <v>0.2811973959999996</v>
       </c>
       <c r="D219" s="5">
-        <v>13.445200211975417</v>
+        <v>13.445200342990148</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>26.939545596999999</v>
+        <v>26.939545598999999</v>
       </c>
       <c r="C220" s="5">
-        <v>4.97803019999985E-2</v>
+        <v>4.9780261999998743E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>2.244287615992735</v>
+        <v>2.2442857906962654</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>26.904790458000001</v>
+        <v>26.904790339000002</v>
       </c>
       <c r="C221" s="5">
-        <v>-3.4755138999997826E-2</v>
+        <v>-3.4755259999997179E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-1.537201276176503</v>
+        <v>-1.5372065899116216</v>
       </c>
       <c r="E221" s="5">
-        <v>1.8531813402072217</v>
+        <v>1.8531809745387928</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>27.690178075999999</v>
+        <v>27.690177961</v>
       </c>
       <c r="C222" s="5">
-        <v>0.7853876179999979</v>
+        <v>0.78538762199999823</v>
       </c>
       <c r="D222" s="5">
-        <v>41.238669137471092</v>
+        <v>41.238669594926861</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>27.372372080000002</v>
+        <v>27.372372037000002</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.31780599599999704</v>
+        <v>-0.31780592399999819</v>
       </c>
       <c r="D223" s="5">
-        <v>-12.935675741489771</v>
+        <v>-12.935673043711027</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>27.236073485999999</v>
+        <v>27.236073333</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.13629859400000299</v>
+        <v>-0.13629870400000144</v>
       </c>
       <c r="D224" s="5">
-        <v>-5.8143478430772166</v>
+        <v>-5.8143524166826559</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>27.708289135000001</v>
+        <v>27.708289091000001</v>
       </c>
       <c r="C225" s="5">
-        <v>0.47221564900000246</v>
+        <v>0.47221575800000082</v>
       </c>
       <c r="D225" s="5">
-        <v>22.908682296379546</v>
+        <v>22.908688239620201</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>27.412793865000001</v>
+        <v>27.412793998000001</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.29549526999999998</v>
+        <v>-0.29549509299999954</v>
       </c>
       <c r="D226" s="5">
-        <v>-12.072834289657363</v>
+        <v>-12.072827494939508</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>27.158285190000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.2545086750000003</v>
+        <v>-0.25450880800000064</v>
       </c>
       <c r="D227" s="5">
-        <v>-10.589498583357271</v>
+        <v>-10.589503788925136</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>27.379542707999999</v>
+        <v>27.379543084000002</v>
       </c>
       <c r="C228" s="5">
-        <v>0.22125751799999804</v>
+        <v>0.22125789400000073</v>
       </c>
       <c r="D228" s="5">
-        <v>10.226533337204424</v>
+        <v>10.226551501940428</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>27.387539672999999</v>
+        <v>27.387539700000001</v>
       </c>
       <c r="C229" s="5">
-        <v>7.9969650000002446E-3</v>
+        <v>7.9966159999997899E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>0.35105732022626679</v>
+        <v>0.35104197009074856</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>27.1582063</v>
+        <v>27.158206329999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.22933337299999934</v>
+        <v>-0.22933337000000265</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.5982662008241793</v>
+        <v>-9.5982660719598591</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>27.610457759999999</v>
+        <v>27.610457791000002</v>
       </c>
       <c r="C231" s="5">
-        <v>0.45225145999999938</v>
+        <v>0.45225146100000302</v>
       </c>
       <c r="D231" s="5">
-        <v>21.91869001001594</v>
+        <v>21.918690036532595</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>27.722439050999998</v>
+        <v>27.722439019999999</v>
       </c>
       <c r="C232" s="5">
-        <v>0.11198129099999932</v>
+        <v>0.11198122899999774</v>
       </c>
       <c r="D232" s="5">
-        <v>4.9769533304978353</v>
+        <v>4.9769505074692688</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>27.511370292999999</v>
+        <v>27.511370004</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.21106875799999969</v>
+        <v>-0.21106901599999972</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.7633311153002662</v>
+        <v>-8.7633413920373044</v>
       </c>
       <c r="E233" s="5">
-        <v>2.2545421267893051</v>
+        <v>2.2545415049034068</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>27.307408556999999</v>
+        <v>27.307408308999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.20396173600000012</v>
+        <v>-0.20396169500000028</v>
       </c>
       <c r="D234" s="5">
-        <v>-8.5425290352714622</v>
+        <v>-8.5425274735843164</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>27.229369579</v>
+        <v>27.229369504000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-7.8038977999998593E-2</v>
+        <v>-7.803880499999849E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.3759621360665903</v>
+        <v>-3.3759547995124706</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>27.125058406000001</v>
+        <v>27.125058171999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.10431117299999926</v>
+        <v>-0.10431133200000176</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.5013691851166548</v>
+        <v>-4.5013759147110033</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>26.890042269999999</v>
+        <v>26.890042306000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.23501613600000226</v>
+        <v>-0.23501586599999769</v>
       </c>
       <c r="D237" s="5">
-        <v>-9.9155906949417663</v>
+        <v>-9.9155799221121388</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>27.169466055000001</v>
+        <v>27.169466446000001</v>
       </c>
       <c r="C238" s="5">
-        <v>0.27942378500000231</v>
+        <v>0.27942413999999971</v>
       </c>
       <c r="D238" s="5">
-        <v>13.207558414570908</v>
+        <v>13.207576146094668</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>27.089393387000001</v>
+        <v>27.089393444999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-8.007266799999968E-2</v>
+        <v>-8.0073001000002364E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.4798213955567703</v>
+        <v>-3.4798355841328621</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>27.011789416999999</v>
+        <v>27.011790126000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-7.7603970000001965E-2</v>
+        <v>-7.7603318999997839E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.3840332110402271</v>
+        <v>-3.3840052618858363</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>27.185759166</v>
+        <v>27.185759173000001</v>
       </c>
       <c r="C241" s="5">
-        <v>0.17396974900000117</v>
+        <v>0.17396904699999993</v>
       </c>
       <c r="D241" s="5">
-        <v>8.0083468886427589</v>
+        <v>8.0083132026025581</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>27.079182133</v>
+        <v>27.079182075999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.10657703300000065</v>
+        <v>-0.1065770970000024</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.6042697685992895</v>
+        <v>-4.6042724729832729</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>26.648753588000002</v>
+        <v>26.648753451000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.43042854499999805</v>
+        <v>-0.43042862499999757</v>
       </c>
       <c r="D243" s="5">
-        <v>-17.491955673357339</v>
+        <v>-17.491958679305597</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>27.083345529999999</v>
+        <v>27.083345265999998</v>
       </c>
       <c r="C244" s="5">
-        <v>0.43459194199999729</v>
+        <v>0.43459181499999744</v>
       </c>
       <c r="D244" s="5">
-        <v>21.42410561984962</v>
+        <v>21.424098907426135</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>27.30853106</v>
+        <v>27.308530431000001</v>
       </c>
       <c r="C245" s="5">
-        <v>0.22518553000000097</v>
+        <v>0.22518516500000274</v>
       </c>
       <c r="D245" s="5">
-        <v>10.446600240721216</v>
+        <v>10.446582632785439</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.73729236617344762</v>
+        <v>-0.73729360977118352</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>27.223687365</v>
+        <v>27.223686896</v>
       </c>
       <c r="C246" s="5">
-        <v>-8.4843694999999997E-2</v>
+        <v>-8.4843535000000969E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-3.6651764229850614</v>
+        <v>-3.6651697117795035</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>27.291406904999999</v>
+        <v>27.291406812999998</v>
       </c>
       <c r="C247" s="5">
-        <v>6.7719539999998801E-2</v>
+        <v>6.771991699999802E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>3.02620703470593</v>
+        <v>3.0262241658473243</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>27.630839643000002</v>
+        <v>27.630839473999998</v>
       </c>
       <c r="C248" s="5">
-        <v>0.33943273800000284</v>
+        <v>0.33943266100000002</v>
       </c>
       <c r="D248" s="5">
-        <v>15.989290826335733</v>
+        <v>15.989287005189512</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>27.863751461</v>
+        <v>27.863751818000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.23291181799999805</v>
+        <v>0.23291234400000249</v>
       </c>
       <c r="D249" s="5">
-        <v>10.597691702474599</v>
+        <v>10.597716824122649</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>27.928234865</v>
+        <v>27.928235754999999</v>
       </c>
       <c r="C250" s="5">
-        <v>6.4483404000000633E-2</v>
+        <v>6.4483936999998548E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>2.8127095817368275</v>
+        <v>2.8127330909506032</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>27.983279195000001</v>
+        <v>27.983279363000001</v>
       </c>
       <c r="C251" s="5">
-        <v>5.5044330000001196E-2</v>
+        <v>5.5043608000001853E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>2.3909116382514028</v>
+        <v>2.3908798596321779</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>27.609602350999999</v>
+        <v>27.609603270000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.37367684400000201</v>
+        <v>-0.37367609300000026</v>
       </c>
       <c r="D252" s="5">
-        <v>-14.898237566080386</v>
+        <v>-14.898209705186416</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>27.739610255999999</v>
+        <v>27.739610101</v>
       </c>
       <c r="C253" s="5">
-        <v>0.13000790499999937</v>
+        <v>0.13000683099999932</v>
       </c>
       <c r="D253" s="5">
-        <v>5.7992132220646253</v>
+        <v>5.7991638690306324</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>27.890733136000001</v>
+        <v>27.890733505</v>
       </c>
       <c r="C254" s="5">
-        <v>0.15112288000000262</v>
+        <v>0.15112340399999979</v>
       </c>
       <c r="D254" s="5">
-        <v>6.7369784712372871</v>
+        <v>6.737002574001405</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>28.015019287000001</v>
+        <v>28.015019164999998</v>
       </c>
       <c r="C255" s="5">
-        <v>0.12428615099999973</v>
+        <v>0.12428565999999819</v>
       </c>
       <c r="D255" s="5">
-        <v>5.4804432530711322</v>
+        <v>5.4804209945807036</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>28.191429971000002</v>
+        <v>28.191429748000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.17641068400000037</v>
+        <v>0.17641058300000267</v>
       </c>
       <c r="D256" s="5">
-        <v>7.8236813133315986</v>
+        <v>7.8236767130582807</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>28.224126081000001</v>
+        <v>28.224125351000001</v>
       </c>
       <c r="C257" s="5">
-        <v>3.2696109999999834E-2</v>
+        <v>3.2695603000000517E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>1.4006589240148415</v>
+        <v>1.4006370772145393</v>
       </c>
       <c r="E257" s="5">
-        <v>3.3527801952742742</v>
+        <v>3.3527799026513705</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>28.994861193999999</v>
+        <v>28.994860246999998</v>
       </c>
       <c r="C258" s="5">
-        <v>0.77073511299999709</v>
+        <v>0.77073489599999689</v>
       </c>
       <c r="D258" s="5">
-        <v>38.167648395975661</v>
+        <v>38.167637127194197</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>28.808159984</v>
+        <v>28.808158532</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.18670120999999895</v>
+        <v>-0.1867017149999981</v>
       </c>
       <c r="D259" s="5">
-        <v>-7.4590754246907309</v>
+        <v>-7.4590951263851295</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>29.135172663999999</v>
+        <v>29.135170769999998</v>
       </c>
       <c r="C260" s="5">
-        <v>0.32701267999999928</v>
+        <v>0.32701223799999823</v>
       </c>
       <c r="D260" s="5">
-        <v>14.505121536471988</v>
+        <v>14.505101468371784</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>28.822533329999999</v>
+        <v>28.822532445</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.31263933399999999</v>
+        <v>-0.31263832499999822</v>
       </c>
       <c r="D261" s="5">
-        <v>-12.14334858420284</v>
+        <v>-12.143312420081987</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>28.722819646000001</v>
+        <v>28.722820252000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-9.9713683999997471E-2</v>
+        <v>-9.971219299999845E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.0733994678699759</v>
+        <v>-4.0733398360201285</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>29.069682218000001</v>
+        <v>29.069683703999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.34686257199999915</v>
+        <v>0.34686345199999735</v>
       </c>
       <c r="D263" s="5">
-        <v>15.493769335442952</v>
+        <v>15.493810941399055</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>29.485199861000002</v>
+        <v>29.485204448000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.41551764300000116</v>
+        <v>0.41552074400000194</v>
       </c>
       <c r="D264" s="5">
-        <v>18.567455710659829</v>
+        <v>18.567604324644549</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>29.376891632</v>
+        <v>29.376897045</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.10830822900000214</v>
+        <v>-0.1083074030000013</v>
       </c>
       <c r="D265" s="5">
-        <v>-4.3199963287642635</v>
+        <v>-4.3199633870189995</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>29.373707146000001</v>
+        <v>29.373699367</v>
       </c>
       <c r="C266" s="5">
-        <v>-3.1844859999985431E-3</v>
+        <v>-3.197677999999371E-3</v>
       </c>
       <c r="D266" s="5">
-        <v>-0.13000373695348788</v>
+        <v>-0.13054194190789126</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>29.368217121000001</v>
+        <v>29.368223479000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-5.490025000000287E-3</v>
+        <v>-5.4758879999994292E-3</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.22405282117241576</v>
+        <v>-0.22347652812702012</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>29.504213777</v>
+        <v>29.504219102</v>
       </c>
       <c r="C268" s="5">
-        <v>0.13599665599999966</v>
+        <v>0.13599562299999945</v>
       </c>
       <c r="D268" s="5">
-        <v>5.7006276745900308</v>
+        <v>5.7005819994461193</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>29.539288087999999</v>
+        <v>29.539291137999999</v>
       </c>
       <c r="C269" s="5">
-        <v>3.5074310999998914E-2</v>
+        <v>3.5072035999998974E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>1.4359121867385305</v>
+        <v>1.4358181795923963</v>
       </c>
       <c r="E269" s="5">
-        <v>4.6597085175485553</v>
+        <v>4.6597220308667531</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>29.614261355</v>
+        <v>29.614245527000001</v>
       </c>
       <c r="C270" s="5">
-        <v>7.4973267000000732E-2</v>
+        <v>7.4954389000001953E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>3.0885819371280876</v>
+        <v>3.0877930345562854</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>29.931248683</v>
+        <v>29.931244262</v>
       </c>
       <c r="C271" s="5">
-        <v>0.31698732799999974</v>
+        <v>0.31699873499999853</v>
       </c>
       <c r="D271" s="5">
-        <v>13.628471612104253</v>
+        <v>13.628998986500696</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>29.845844948</v>
+        <v>29.845836909999999</v>
       </c>
       <c r="C272" s="5">
-        <v>-8.540373499999987E-2</v>
+        <v>-8.5407352000000714E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-3.3707701559351988</v>
+        <v>-3.3709111712137974</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>30.109319266</v>
+        <v>30.109312397</v>
       </c>
       <c r="C273" s="5">
-        <v>0.2634743180000001</v>
+        <v>0.2634754870000009</v>
       </c>
       <c r="D273" s="5">
-        <v>11.123189904073838</v>
+        <v>11.123244819234724</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>29.930097384</v>
+        <v>29.930096628000001</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.17922188200000022</v>
+        <v>-0.17921576899999891</v>
       </c>
       <c r="D274" s="5">
-        <v>-6.9135822338119546</v>
+        <v>-6.9133556129569946</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>29.961776941</v>
+        <v>29.961776772</v>
       </c>
       <c r="C275" s="5">
-        <v>3.1679557000000358E-2</v>
+        <v>3.1680143999999189E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>1.2775620805818289</v>
+        <v>1.2775859233512543</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>30.256895415999999</v>
+        <v>30.256913384000001</v>
       </c>
       <c r="C276" s="5">
-        <v>0.29511847499999888</v>
+        <v>0.2951366120000003</v>
       </c>
       <c r="D276" s="5">
-        <v>12.481622369351708</v>
+        <v>12.482431549461426</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>30.309121017999999</v>
+        <v>30.309143713000001</v>
       </c>
       <c r="C277" s="5">
-        <v>5.2225602000000038E-2</v>
+        <v>5.2230329000000353E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>2.0910644081179042</v>
+        <v>2.0912542196238615</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>30.564647779000001</v>
+        <v>30.564640596</v>
       </c>
       <c r="C278" s="5">
-        <v>0.25552676100000227</v>
+        <v>0.25549688299999929</v>
       </c>
       <c r="D278" s="5">
-        <v>10.599367686472426</v>
+        <v>10.598062009828023</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>30.384398057999999</v>
+        <v>30.384415656000002</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.18024972100000269</v>
+        <v>-0.18022493999999867</v>
       </c>
       <c r="D279" s="5">
-        <v>-6.8517073559249297</v>
+        <v>-6.850797267969277</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>30.500310860999999</v>
+        <v>30.500320766000002</v>
       </c>
       <c r="C280" s="5">
-        <v>0.11591280300000051</v>
+        <v>0.11590510999999992</v>
       </c>
       <c r="D280" s="5">
-        <v>4.6751385978904603</v>
+        <v>4.6748190110415422</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>30.666871875999998</v>
+        <v>30.666873875</v>
       </c>
       <c r="C281" s="5">
-        <v>0.1665610149999992</v>
+        <v>0.16655310899999876</v>
       </c>
       <c r="D281" s="5">
-        <v>6.7536065863891492</v>
+        <v>6.7532740711259809</v>
       </c>
       <c r="E281" s="5">
-        <v>3.8172341345561023</v>
+        <v>3.8172301824448862</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>30.545388907</v>
+        <v>30.545351686</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.12148296899999877</v>
+        <v>-0.12152218900000022</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.6514346492019794</v>
+        <v>-4.6529034623408183</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>30.445534116000001</v>
+        <v>30.445518475</v>
       </c>
       <c r="C283" s="5">
-        <v>-9.98547909999985E-2</v>
+        <v>-9.9833210999999977E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>-3.8531054937656628</v>
+        <v>-3.8522923059083669</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>30.564483060000001</v>
+        <v>30.564458799000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.11894894399999956</v>
+        <v>0.11894032400000043</v>
       </c>
       <c r="D284" s="5">
-        <v>4.7903980283259928</v>
+        <v>4.7900458985447036</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>30.591471683999998</v>
+        <v>30.591450102</v>
       </c>
       <c r="C285" s="5">
-        <v>2.6988623999997685E-2</v>
+        <v>2.6991302999999078E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>1.0647684761242893</v>
+        <v>1.0648755326025494</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>30.860962888</v>
+        <v>30.860949553000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.26949120400000126</v>
+        <v>0.2694994510000015</v>
       </c>
       <c r="D286" s="5">
-        <v>11.098762884338109</v>
+        <v>11.099127366572503</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>30.969134156999999</v>
+        <v>30.969116679999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.10817126899999963</v>
+        <v>0.10816712699999798</v>
       </c>
       <c r="D287" s="5">
-        <v>4.2881812120307616</v>
+        <v>4.2880157232525473</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>30.938002601000001</v>
+        <v>30.938013894000001</v>
       </c>
       <c r="C288" s="5">
-        <v>-3.1131555999998284E-2</v>
+        <v>-3.1102785999998162E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-1.1996464502353699</v>
+        <v>-1.1985445950670526</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>30.951093091000001</v>
+        <v>30.951270578999999</v>
       </c>
       <c r="C289" s="5">
-        <v>1.3090489999999733E-2</v>
+        <v>1.3256684999998214E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>0.50892736080998535</v>
+        <v>0.51540367674773879</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>30.843841750999999</v>
+        <v>30.843812178</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.10725134000000125</v>
+        <v>-0.10745840099999882</v>
       </c>
       <c r="D290" s="5">
-        <v>-4.0798835912544522</v>
+        <v>-4.0875874872344458</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>31.279411231000001</v>
+        <v>31.279421235000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.43556948000000162</v>
+        <v>0.43560905700000063</v>
       </c>
       <c r="D291" s="5">
-        <v>18.326288536132541</v>
+        <v>18.328104089403062</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>31.389650895999999</v>
+        <v>31.389652523999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.11023966499999815</v>
+        <v>0.1102312889999979</v>
       </c>
       <c r="D292" s="5">
-        <v>4.3121725100721875</v>
+        <v>4.3118370893369118</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>31.487164272000001</v>
+        <v>31.487158542</v>
       </c>
       <c r="C293" s="5">
-        <v>9.7513376000001983E-2</v>
+        <v>9.7506018000000694E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>3.7922128118210718</v>
+        <v>3.7919215590437094</v>
       </c>
       <c r="E293" s="5">
-        <v>2.6748486096554558</v>
+        <v>2.6748232322066023</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>31.881706647000001</v>
+        <v>31.881643586999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.39454237500000033</v>
+        <v>0.3944850449999997</v>
       </c>
       <c r="D294" s="5">
-        <v>16.117088446358864</v>
+        <v>16.11458597385187</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>31.881753358000001</v>
+        <v>31.881723882999999</v>
       </c>
       <c r="C295" s="5">
-        <v>4.6710999999532987E-5</v>
+        <v>8.029600000014625E-5</v>
       </c>
       <c r="D295" s="5">
-        <v>1.7581760070717323E-3</v>
+        <v>3.0223201785029019E-3</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>32.196043252999999</v>
+        <v>32.195996356999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.31428989499999815</v>
+        <v>0.31427247399999914</v>
       </c>
       <c r="D296" s="5">
-        <v>12.492522051486365</v>
+        <v>12.491803810902823</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>32.186579489000003</v>
+        <v>32.186529731</v>
       </c>
       <c r="C297" s="5">
-        <v>-9.4637639999959333E-3</v>
+        <v>-9.4666259999982572E-3</v>
       </c>
       <c r="D297" s="5">
-        <v>-0.35216050722568504</v>
+        <v>-0.35226734654059122</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>32.151820416</v>
+        <v>32.151766780999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-3.4759073000003582E-2</v>
+        <v>-3.4762950000001069E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.2882397751988961</v>
+        <v>-1.2883845919187342</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>32.355954996000001</v>
+        <v>32.355876129000002</v>
       </c>
       <c r="C299" s="5">
-        <v>0.20413458000000162</v>
+        <v>0.20410934800000291</v>
       </c>
       <c r="D299" s="5">
-        <v>7.8906632579365255</v>
+        <v>7.8896672558119274</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>32.414041494999999</v>
+        <v>32.413992890000003</v>
       </c>
       <c r="C300" s="5">
-        <v>5.8086498999998071E-2</v>
+        <v>5.8116761000000849E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>2.1756790774901669</v>
+        <v>2.1768291459300038</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>32.692577579999998</v>
+        <v>32.693109345000003</v>
       </c>
       <c r="C301" s="5">
-        <v>0.27853608499999893</v>
+        <v>0.27911645500000049</v>
       </c>
       <c r="D301" s="5">
-        <v>10.813264969715043</v>
+        <v>10.836890649032727</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>32.844490602</v>
+        <v>32.844421830000002</v>
       </c>
       <c r="C302" s="5">
-        <v>0.15191302200000223</v>
+        <v>0.15131248499999828</v>
       </c>
       <c r="D302" s="5">
-        <v>5.7207928341642456</v>
+        <v>5.6975038119718713</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>32.654435958000001</v>
+        <v>32.654443929000003</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.19005464399999994</v>
+        <v>-0.18997790099999889</v>
       </c>
       <c r="D303" s="5">
-        <v>-6.7270159012755233</v>
+        <v>-6.7243990302816803</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>32.685470766999998</v>
+        <v>32.685504066999997</v>
       </c>
       <c r="C304" s="5">
-        <v>3.1034808999997665E-2</v>
+        <v>3.1060137999993742E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>1.1464616714597087</v>
+        <v>1.1474019728371143</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>32.833726165999998</v>
+        <v>32.833647284000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.14825539899999995</v>
+        <v>0.14814321700000477</v>
       </c>
       <c r="D305" s="5">
-        <v>5.5808437846065262</v>
+        <v>5.5765092236876868</v>
       </c>
       <c r="E305" s="5">
-        <v>4.2765422836042122</v>
+        <v>4.2763107385633159</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>32.588237776</v>
+        <v>32.588180002999998</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.24548838999999845</v>
+        <v>-0.24546728100000337</v>
       </c>
       <c r="D306" s="5">
-        <v>-8.6121510867165583</v>
+        <v>-8.6114605730820628</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>32.800479672000002</v>
+        <v>32.800438139999997</v>
       </c>
       <c r="C307" s="5">
-        <v>0.21224189600000187</v>
+        <v>0.21225813699999918</v>
       </c>
       <c r="D307" s="5">
-        <v>8.101525117783881</v>
+        <v>8.1021823130527526</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>32.807087793000001</v>
+        <v>32.806986790000003</v>
       </c>
       <c r="C308" s="5">
-        <v>6.6081209999993007E-3</v>
+        <v>6.548650000006262E-3</v>
       </c>
       <c r="D308" s="5">
-        <v>0.24202504840042938</v>
+        <v>0.23984481116992029</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>32.964573174000002</v>
+        <v>32.964440142999997</v>
       </c>
       <c r="C309" s="5">
-        <v>0.15748538100000076</v>
+        <v>0.15745335299999397</v>
       </c>
       <c r="D309" s="5">
-        <v>5.9149614823823748</v>
+        <v>5.9137453097585224</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>33.23698941</v>
+        <v>33.236842003</v>
       </c>
       <c r="C310" s="5">
-        <v>0.27241623599999798</v>
+        <v>0.27240186000000222</v>
       </c>
       <c r="D310" s="5">
-        <v>10.380069260629377</v>
+        <v>10.379540158712297</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>33.564233346000002</v>
+        <v>33.564078281999997</v>
       </c>
       <c r="C311" s="5">
-        <v>0.32724393600000212</v>
+        <v>0.32723627899999741</v>
       </c>
       <c r="D311" s="5">
-        <v>12.4762002584913</v>
+        <v>12.47595071004115</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>33.415700541</v>
+        <v>33.415616397999997</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.1485328050000021</v>
+        <v>-0.1484618839999996</v>
       </c>
       <c r="D312" s="5">
-        <v>-5.1830322212516489</v>
+        <v>-5.1806406900159585</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>33.580414326000003</v>
+        <v>33.581385019000003</v>
       </c>
       <c r="C313" s="5">
-        <v>0.16471378500000355</v>
+        <v>0.16576862100000511</v>
       </c>
       <c r="D313" s="5">
-        <v>6.0781067881491735</v>
+        <v>6.1181153357883877</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>33.654672497999996</v>
+        <v>33.654472218000002</v>
       </c>
       <c r="C314" s="5">
-        <v>7.4258171999993294E-2</v>
+        <v>7.3087198999999714E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>2.6861380379702204</v>
+        <v>2.6431948623018897</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>33.817332223999998</v>
+        <v>33.81742964</v>
       </c>
       <c r="C315" s="5">
-        <v>0.16265972600000111</v>
+        <v>0.16295742199999808</v>
       </c>
       <c r="D315" s="5">
-        <v>5.956524511761363</v>
+        <v>5.9677544186147014</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>33.991093286999998</v>
+        <v>33.991230031999997</v>
       </c>
       <c r="C316" s="5">
-        <v>0.1737610630000006</v>
+        <v>0.17380039199999686</v>
       </c>
       <c r="D316" s="5">
-        <v>6.3431382159508276</v>
+        <v>6.3445959462099744</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>33.871501094999999</v>
+        <v>33.871385265000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.11959219199999893</v>
+        <v>-0.11984476699999647</v>
       </c>
       <c r="D317" s="5">
-        <v>-4.1412580272228823</v>
+        <v>-4.149818964464802</v>
       </c>
       <c r="E317" s="5">
-        <v>3.1606980083626279</v>
+        <v>3.1605930709552865</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>33.803973218000003</v>
+        <v>33.803929074999999</v>
       </c>
       <c r="C318" s="5">
-        <v>-6.7527876999996295E-2</v>
+        <v>-6.745619000000147E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-2.3663194968002732</v>
+        <v>-2.3638428797762345</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>33.892052003000003</v>
+        <v>33.892000388</v>
       </c>
       <c r="C319" s="5">
-        <v>8.8078785000000437E-2</v>
+        <v>8.8071313000000373E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>3.1718889028836905</v>
+        <v>3.1716201553348977</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>34.018639612000001</v>
+        <v>34.01836703</v>
       </c>
       <c r="C320" s="5">
-        <v>0.12658760899999777</v>
+        <v>0.1263666420000007</v>
       </c>
       <c r="D320" s="5">
-        <v>4.5752567839185465</v>
+        <v>4.567112990363853</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>34.145479416000001</v>
+        <v>34.145323419999997</v>
       </c>
       <c r="C321" s="5">
-        <v>0.12683980399999939</v>
+        <v>0.12695638999999659</v>
       </c>
       <c r="D321" s="5">
-        <v>4.5671492417019399</v>
+        <v>4.5714711041614731</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>34.118307121999997</v>
+        <v>34.117783094000004</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.7172294000003205E-2</v>
+        <v>-2.7540325999993343E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.95076766547262936</v>
+        <v>-0.96359254049009913</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>34.401396288999997</v>
+        <v>34.401282676999998</v>
       </c>
       <c r="C323" s="5">
-        <v>0.28308916699999997</v>
+        <v>0.283499582999994</v>
       </c>
       <c r="D323" s="5">
-        <v>10.423917510574011</v>
+        <v>10.439894864587407</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>34.489650636999997</v>
+        <v>34.489634830999996</v>
       </c>
       <c r="C324" s="5">
-        <v>8.8254347999999538E-2</v>
+        <v>8.8352153999998961E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>3.1223261147129922</v>
+        <v>3.125845859367038</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>34.791156923000003</v>
+        <v>34.792478410999998</v>
       </c>
       <c r="C325" s="5">
-        <v>0.30150628600000573</v>
+        <v>0.30284358000000111</v>
       </c>
       <c r="D325" s="5">
-        <v>11.00969423884932</v>
+        <v>11.06091394381188</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>34.685838689000001</v>
+        <v>34.685527266999998</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.10531823400000206</v>
+        <v>-0.10695114399999994</v>
       </c>
       <c r="D326" s="5">
-        <v>-3.5727122475324391</v>
+        <v>-3.6270369468820007</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>34.465536876999998</v>
+        <v>34.465720339999997</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.22030181200000243</v>
+        <v>-0.21980692700000048</v>
       </c>
       <c r="D327" s="5">
-        <v>-7.3609323509161388</v>
+        <v>-7.3450324849006048</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>34.481061553000004</v>
+        <v>34.481293641999997</v>
       </c>
       <c r="C328" s="5">
-        <v>1.55246760000054E-2</v>
+        <v>1.5573301999999956E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>0.54186981228290243</v>
+        <v>0.54356836279889631</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>34.601208798999998</v>
+        <v>34.601134082000002</v>
       </c>
       <c r="C329" s="5">
-        <v>0.12014724599999482</v>
+        <v>0.11984044000000438</v>
       </c>
       <c r="D329" s="5">
-        <v>4.2624008099136024</v>
+        <v>4.2512783557801193</v>
       </c>
       <c r="E329" s="5">
-        <v>2.1543412025152753</v>
+        <v>2.1544699494592701</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>34.913648670999997</v>
+        <v>34.913896174999998</v>
       </c>
       <c r="C330" s="5">
-        <v>0.31243987199999879</v>
+        <v>0.31276209299999636</v>
       </c>
       <c r="D330" s="5">
-        <v>11.390356549171642</v>
+        <v>11.40271940656239</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>34.859879337999999</v>
+        <v>34.860281045000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-5.3769332999998198E-2</v>
+        <v>-5.361512999999718E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-1.8325057100260111</v>
+        <v>-1.827281800923819</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>34.834560175999997</v>
+        <v>34.833306905000001</v>
       </c>
       <c r="C332" s="5">
-        <v>-2.5319162000002393E-2</v>
+        <v>-2.6974140000000091E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-0.86810157816791245</v>
+        <v>-0.92459287300968862</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>34.931428930000003</v>
+        <v>34.931186021999999</v>
       </c>
       <c r="C333" s="5">
-        <v>9.6868754000006163E-2</v>
+        <v>9.7879116999997962E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>3.3885015868354351</v>
+        <v>3.4245175467316979</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>35.021578795000003</v>
+        <v>35.020625029999998</v>
       </c>
       <c r="C334" s="5">
-        <v>9.0149865000000773E-2</v>
+        <v>8.9439007999999376E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>3.1412586277149934</v>
+        <v>3.1161610612643109</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>34.952947537999997</v>
+        <v>34.95251846</v>
       </c>
       <c r="C335" s="5">
-        <v>-6.863125700000694E-2</v>
+        <v>-6.8106569999997646E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-2.3264402420445474</v>
+        <v>-2.3089065861049196</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>34.854819378000002</v>
+        <v>34.855378178000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-9.812815999999458E-2</v>
+        <v>-9.7140281999998024E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.3173876338557062</v>
+        <v>-3.2845393146143986</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>34.819178815999997</v>
+        <v>34.821248914999998</v>
       </c>
       <c r="C337" s="5">
-        <v>-3.564056200000465E-2</v>
+        <v>-3.4129263000004073E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.2201745009978837</v>
+        <v>-1.1686940558623071</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>35.007316725999999</v>
+        <v>35.006473364000001</v>
       </c>
       <c r="C338" s="5">
-        <v>0.1881379100000018</v>
+        <v>0.18522444900000323</v>
       </c>
       <c r="D338" s="5">
-        <v>6.6801439810390661</v>
+        <v>6.5732498111357396</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>35.324769852999999</v>
+        <v>35.325284306999997</v>
       </c>
       <c r="C339" s="5">
-        <v>0.31745312700000028</v>
+        <v>0.31881094299999546</v>
       </c>
       <c r="D339" s="5">
-        <v>11.441309435113901</v>
+        <v>11.493014262303092</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>35.478857380999997</v>
+        <v>35.479163864</v>
       </c>
       <c r="C340" s="5">
-        <v>0.15408752799999803</v>
+        <v>0.15387955700000333</v>
       </c>
       <c r="D340" s="5">
-        <v>5.3618538756322165</v>
+        <v>5.3543629001412407</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>35.410778540000003</v>
+        <v>35.410804595000002</v>
       </c>
       <c r="C341" s="5">
-        <v>-6.8078840999994839E-2</v>
+        <v>-6.8359268999998335E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.2784814610239179</v>
+        <v>-2.2877481159655821</v>
       </c>
       <c r="E341" s="5">
-        <v>2.3397151981100706</v>
+        <v>2.340011489453464</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>36.231322595999998</v>
+        <v>36.231481997000003</v>
       </c>
       <c r="C342" s="5">
-        <v>0.82054405599999569</v>
+        <v>0.82067740200000117</v>
       </c>
       <c r="D342" s="5">
-        <v>31.638993149551631</v>
+        <v>31.644780758972367</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>36.043990473999997</v>
+        <v>36.04470603</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.18733212200000082</v>
+        <v>-0.18677596700000265</v>
       </c>
       <c r="D343" s="5">
-        <v>-6.0311006504140234</v>
+        <v>-6.0136742986176328</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>36.278527806</v>
+        <v>36.276315017999998</v>
       </c>
       <c r="C344" s="5">
-        <v>0.23453733200000215</v>
+        <v>0.23160898799999785</v>
       </c>
       <c r="D344" s="5">
-        <v>8.0939692064239779</v>
+        <v>7.9891493855455575</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>36.441530256</v>
+        <v>36.441214954000003</v>
       </c>
       <c r="C345" s="5">
-        <v>0.16300245000000047</v>
+        <v>0.16489993600000474</v>
       </c>
       <c r="D345" s="5">
-        <v>5.5269553523520809</v>
+        <v>5.5932605821055636</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>36.605577654999998</v>
+        <v>36.604121325999998</v>
       </c>
       <c r="C346" s="5">
-        <v>0.16404739899999754</v>
+        <v>0.1629063719999948</v>
       </c>
       <c r="D346" s="5">
-        <v>5.5377687555993926</v>
+        <v>5.4983478471038794</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>36.452504075999997</v>
+        <v>36.451911223000003</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.15307357900000085</v>
+        <v>-0.15221010299999449</v>
       </c>
       <c r="D347" s="5">
-        <v>-4.9042231225930539</v>
+        <v>-4.8773780245191745</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>36.674356764000002</v>
+        <v>36.676174500999998</v>
       </c>
       <c r="C348" s="5">
-        <v>0.22185268800000557</v>
+        <v>0.22426327799999513</v>
       </c>
       <c r="D348" s="5">
-        <v>7.5527845818870176</v>
+        <v>7.6377764982833884</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>36.916839555999999</v>
+        <v>36.920733568999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.242482791999997</v>
+        <v>0.24455906800000093</v>
       </c>
       <c r="D349" s="5">
-        <v>8.2291141074310801</v>
+        <v>8.3017542599341567</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>36.538335306</v>
+        <v>36.532981317999997</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.37850424999999888</v>
+        <v>-0.38775225100000199</v>
       </c>
       <c r="D350" s="5">
-        <v>-11.632836620706255</v>
+        <v>-11.899672785172278</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>37.481081668000002</v>
+        <v>37.483453146999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.94274636200000117</v>
+        <v>0.95047182900000138</v>
       </c>
       <c r="D351" s="5">
-        <v>35.75639773261932</v>
+        <v>36.098626270540635</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>37.563089040999998</v>
+        <v>37.564801998999997</v>
       </c>
       <c r="C352" s="5">
-        <v>8.2007372999996164E-2</v>
+        <v>8.1348851999997862E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>2.6573875933543212</v>
+        <v>2.6356245988842675</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>37.837052892000003</v>
+        <v>37.838143488</v>
       </c>
       <c r="C353" s="5">
-        <v>0.27396385100000487</v>
+        <v>0.27334148900000343</v>
       </c>
       <c r="D353" s="5">
-        <v>9.1118773328639833</v>
+        <v>9.0899113383188901</v>
       </c>
       <c r="E353" s="5">
-        <v>6.8517961254629833</v>
+        <v>6.8547973443753296</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>37.87670172</v>
+        <v>37.876139782999999</v>
       </c>
       <c r="C354" s="5">
-        <v>3.9648827999997138E-2</v>
+        <v>3.7996294999999236E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>1.2647329158373743</v>
+        <v>1.2116932362890243</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>38.064202258999998</v>
+        <v>38.065346728000002</v>
       </c>
       <c r="C355" s="5">
-        <v>0.18750053899999841</v>
+        <v>0.18920694500000224</v>
       </c>
       <c r="D355" s="5">
-        <v>6.1047782301500542</v>
+        <v>6.1619659696503737</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>38.339496834999998</v>
+        <v>38.335967936000003</v>
       </c>
       <c r="C356" s="5">
-        <v>0.27529457600000029</v>
+        <v>0.27062120800000145</v>
       </c>
       <c r="D356" s="5">
-        <v>9.0325372758292666</v>
+        <v>8.8728814565186109</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>38.174345109000001</v>
+        <v>38.173290022000003</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.16515172599999772</v>
+        <v>-0.16267791399999965</v>
       </c>
       <c r="D357" s="5">
-        <v>-5.0484109670769328</v>
+        <v>-4.9749941555771393</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>37.918624338000001</v>
+        <v>37.916481967999999</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.25572077100000001</v>
+        <v>-0.25680805400000395</v>
       </c>
       <c r="D358" s="5">
-        <v>-7.7488620069075527</v>
+        <v>-7.7808067956792843</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>38.024414722000003</v>
+        <v>38.023285260999998</v>
       </c>
       <c r="C359" s="5">
-        <v>0.10579038400000229</v>
+        <v>0.10680329299999869</v>
       </c>
       <c r="D359" s="5">
-        <v>3.3997717396894389</v>
+        <v>3.4330263955856699</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>38.386403106000003</v>
+        <v>38.389578282999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.361988384</v>
+        <v>0.36629302200000069</v>
       </c>
       <c r="D360" s="5">
-        <v>12.041413472041151</v>
+        <v>12.192659488637613</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>38.207130184</v>
+        <v>38.212881975000002</v>
       </c>
       <c r="C361" s="5">
-        <v>-0.17927292200000267</v>
+        <v>-0.1766963079999968</v>
       </c>
       <c r="D361" s="5">
-        <v>-5.4625285304871323</v>
+        <v>-5.3855608293746808</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>38.249539624999997</v>
+        <v>38.239509347000002</v>
       </c>
       <c r="C362" s="5">
-        <v>4.2409440999996662E-2</v>
+        <v>2.6627372000000094E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>1.3401469688636203</v>
+        <v>0.83939207512437886</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>38.131755988999998</v>
+        <v>38.136406325000003</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.11778363599999864</v>
+        <v>-0.1031030219999991</v>
       </c>
       <c r="D363" s="5">
-        <v>-3.6332716035130441</v>
+        <v>-3.1879404062439276</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>38.018028237000003</v>
+        <v>38.021454544999997</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.11372775199999552</v>
+        <v>-0.1149517800000055</v>
       </c>
       <c r="D364" s="5">
-        <v>-3.520864343855945</v>
+        <v>-3.5577059281253098</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>38.205350236000001</v>
+        <v>38.207549262000001</v>
       </c>
       <c r="C365" s="5">
-        <v>0.18732199899999813</v>
+        <v>0.18609471700000313</v>
       </c>
       <c r="D365" s="5">
-        <v>6.0755168878982913</v>
+        <v>6.0340756274892771</v>
       </c>
       <c r="E365" s="5">
-        <v>0.97337745899832573</v>
+        <v>0.97627880214883334</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>38.307514187000002</v>
+        <v>38.305851300999997</v>
       </c>
       <c r="C366" s="5">
-        <v>0.10216395100000142</v>
+        <v>9.8302038999996455E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>3.2565070055664336</v>
+        <v>3.1314777297702934</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>38.274103904</v>
+        <v>38.279579884999997</v>
       </c>
       <c r="C367" s="5">
-        <v>-3.3410283000002039E-2</v>
+        <v>-2.6271416000000158E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-1.0415862346678129</v>
+        <v>-0.81990223608551238</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>37.999592548000003</v>
+        <v>37.996243818000004</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.27451135599999787</v>
+        <v>-0.28333606699999336</v>
       </c>
       <c r="D368" s="5">
-        <v>-8.275173175010476</v>
+        <v>-8.5292928546522475</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>22.551432770000002</v>
+        <v>22.545579529000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-15.448159778000001</v>
+        <v>-15.450664289000002</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.809127925845502</v>
+        <v>-99.809520234070277</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>26.324234051000001</v>
+        <v>26.322877417000001</v>
       </c>
       <c r="C370" s="5">
-        <v>3.7728012809999996</v>
+        <v>3.7772978879999997</v>
       </c>
       <c r="D370" s="5">
-        <v>539.99893339186201</v>
+        <v>541.59873203913332</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>30.269700659000002</v>
+        <v>30.268866669000001</v>
       </c>
       <c r="C371" s="5">
-        <v>3.9454666080000003</v>
+        <v>3.9459892520000004</v>
       </c>
       <c r="D371" s="5">
-        <v>434.35341869127473</v>
+        <v>434.50723540747128</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>30.384131897</v>
+        <v>30.386897995999998</v>
       </c>
       <c r="C372" s="5">
-        <v>0.1144312379999981</v>
+        <v>0.11803132699999708</v>
       </c>
       <c r="D372" s="5">
-        <v>4.6319881888500891</v>
+        <v>4.7809886311323435</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>31.209396561999998</v>
+        <v>31.215897446</v>
       </c>
       <c r="C373" s="5">
-        <v>0.82526466499999884</v>
+        <v>0.8289994500000013</v>
       </c>
       <c r="D373" s="5">
-        <v>37.931184979333167</v>
+        <v>38.125380417288923</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>32.750120781</v>
+        <v>32.738106156000001</v>
       </c>
       <c r="C374" s="5">
-        <v>1.5407242190000012</v>
+        <v>1.522208710000001</v>
       </c>
       <c r="D374" s="5">
-        <v>78.291407158179595</v>
+        <v>77.065001775752904</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>33.368397850000001</v>
+        <v>33.374844975000002</v>
       </c>
       <c r="C375" s="5">
-        <v>0.61827706900000123</v>
+        <v>0.6367388190000014</v>
       </c>
       <c r="D375" s="5">
-        <v>25.161104634841447</v>
+        <v>26.005195907508629</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>31.706403809000001</v>
+        <v>31.713391902000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-1.6619940409999998</v>
+        <v>-1.6614530730000006</v>
       </c>
       <c r="D376" s="5">
-        <v>-45.832401961617187</v>
+        <v>-45.814729225069037</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>32.475657320000003</v>
+        <v>32.484358512</v>
       </c>
       <c r="C377" s="5">
-        <v>0.76925351100000228</v>
+        <v>0.77096660999999855</v>
       </c>
       <c r="D377" s="5">
-        <v>33.331131321443522</v>
+        <v>33.407180566365867</v>
       </c>
       <c r="E377" s="5">
-        <v>-14.997095643952619</v>
+        <v>-14.979214476056701</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>33.480294164</v>
+        <v>33.471035049000001</v>
       </c>
       <c r="C378" s="5">
-        <v>1.0046368439999966</v>
+        <v>0.98667653700000102</v>
       </c>
       <c r="D378" s="5">
-        <v>44.137100044817146</v>
+        <v>43.198402093804319</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>33.935864991999999</v>
+        <v>33.940842203999999</v>
       </c>
       <c r="C379" s="5">
-        <v>0.45557082799999904</v>
+        <v>0.46980715499999803</v>
       </c>
       <c r="D379" s="5">
-        <v>17.607738620794322</v>
+        <v>18.206583434206202</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>34.826334586000002</v>
+        <v>34.828121781999997</v>
       </c>
       <c r="C380" s="5">
-        <v>0.89046959400000247</v>
+        <v>0.88727957799999757</v>
       </c>
       <c r="D380" s="5">
-        <v>36.453957610410193</v>
+        <v>36.297935194444911</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>35.42755133</v>
+        <v>35.406185549999996</v>
       </c>
       <c r="C381" s="5">
-        <v>0.60121674399999847</v>
+        <v>0.57806376799999981</v>
       </c>
       <c r="D381" s="5">
-        <v>22.800578939310512</v>
+        <v>21.839761311333227</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>36.058301948999997</v>
+        <v>36.055482265000002</v>
       </c>
       <c r="C382" s="5">
-        <v>0.63075061899999696</v>
+        <v>0.64929671500000552</v>
       </c>
       <c r="D382" s="5">
-        <v>23.586098583818725</v>
+        <v>24.367245276294902</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>36.601605634999999</v>
+        <v>36.601603425999997</v>
       </c>
       <c r="C383" s="5">
-        <v>0.54330368600000156</v>
+        <v>0.54612116099999497</v>
       </c>
       <c r="D383" s="5">
-        <v>19.657078450955503</v>
+        <v>19.769332010549867</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>37.010627047</v>
+        <v>37.017695215000003</v>
       </c>
       <c r="C384" s="5">
-        <v>0.40902141200000131</v>
+        <v>0.41609178900000643</v>
       </c>
       <c r="D384" s="5">
-        <v>14.265643251769578</v>
+        <v>14.527866354269904</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>37.397203634999997</v>
+        <v>37.405847203999997</v>
       </c>
       <c r="C385" s="5">
-        <v>0.38657658799999695</v>
+        <v>0.38815198899999359</v>
       </c>
       <c r="D385" s="5">
-        <v>13.279737126427227</v>
+        <v>13.334319700409436</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>38.027797075999999</v>
+        <v>38.011081586000003</v>
       </c>
       <c r="C386" s="5">
-        <v>0.63059344100000203</v>
+        <v>0.60523438200000612</v>
       </c>
       <c r="D386" s="5">
-        <v>22.220614541042917</v>
+        <v>21.240797025924429</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>38.079595744000002</v>
+        <v>38.090664062000002</v>
       </c>
       <c r="C387" s="5">
-        <v>5.1798668000003545E-2</v>
+        <v>7.9582475999998792E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>1.64685306722403</v>
+        <v>2.5415316740382998</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>38.327209707000002</v>
+        <v>38.343424075999998</v>
       </c>
       <c r="C388" s="5">
-        <v>0.24761396299999916</v>
+        <v>0.25276001399999615</v>
       </c>
       <c r="D388" s="5">
-        <v>8.0882497862007305</v>
+        <v>8.2600404996718382</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>38.430281667999999</v>
+        <v>38.440543259999998</v>
       </c>
       <c r="C389" s="5">
-        <v>0.10307196099999771</v>
+        <v>9.7119184000000303E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>3.275278627736089</v>
+        <v>3.0821542385029321</v>
       </c>
       <c r="E389" s="5">
-        <v>18.335654577599158</v>
+        <v>18.335546770300958</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>38.347150722000002</v>
+        <v>38.323974573000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-8.3130945999997152E-2</v>
+        <v>-0.11656868699999734</v>
       </c>
       <c r="D390" s="5">
-        <v>-2.5651334651050406</v>
+        <v>-3.5788471321253068</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>38.535682463000001</v>
+        <v>38.548349364000003</v>
       </c>
       <c r="C391" s="5">
-        <v>0.18853174099999848</v>
+        <v>0.22437479100000246</v>
       </c>
       <c r="D391" s="5">
-        <v>6.0619117824416202</v>
+        <v>7.2563258850563139</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>38.694012575000002</v>
+        <v>38.704721530999997</v>
       </c>
       <c r="C392" s="5">
-        <v>0.15833011200000158</v>
+        <v>0.15637216699999357</v>
       </c>
       <c r="D392" s="5">
-        <v>5.0433503548962477</v>
+        <v>4.9779119111946546</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>38.860019657999999</v>
+        <v>38.821682463000002</v>
       </c>
       <c r="C393" s="5">
-        <v>0.16600708299999667</v>
+        <v>0.1169609320000049</v>
       </c>
       <c r="D393" s="5">
-        <v>5.2715384919838293</v>
+        <v>3.6871339017483296</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>38.935551674000003</v>
+        <v>38.928818606999997</v>
       </c>
       <c r="C394" s="5">
-        <v>7.5532016000003921E-2</v>
+        <v>0.10713614399999472</v>
       </c>
       <c r="D394" s="5">
-        <v>2.3575304178059309</v>
+        <v>3.3623688130494989</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>39.217036972000002</v>
+        <v>39.211339463999998</v>
       </c>
       <c r="C395" s="5">
-        <v>0.28148529799999977</v>
+        <v>0.28252085700000151</v>
       </c>
       <c r="D395" s="5">
-        <v>9.0288272824818883</v>
+        <v>9.0650109617285821</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>39.452126542999999</v>
+        <v>39.469034049000001</v>
       </c>
       <c r="C396" s="5">
-        <v>0.23508957099999606</v>
+        <v>0.25769458500000297</v>
       </c>
       <c r="D396" s="5">
-        <v>7.4354675136788728</v>
+        <v>8.1777229929841369</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>39.454662441000004</v>
+        <v>39.473146380999999</v>
       </c>
       <c r="C397" s="5">
-        <v>2.5358980000049769E-3</v>
+        <v>4.1123319999982755E-3</v>
       </c>
       <c r="D397" s="5">
-        <v>7.7160698573575104E-2</v>
+        <v>0.12510129521958735</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>39.810655805000003</v>
+        <v>39.786703817000003</v>
       </c>
       <c r="C398" s="5">
-        <v>0.3559933639999997</v>
+        <v>0.31355743600000352</v>
       </c>
       <c r="D398" s="5">
-        <v>11.381226759670259</v>
+        <v>9.9599641438119733</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>40.082842730000003</v>
+        <v>40.09756848</v>
       </c>
       <c r="C399" s="5">
-        <v>0.27218692499999975</v>
+        <v>0.31086466299999671</v>
       </c>
       <c r="D399" s="5">
-        <v>8.5201023453098443</v>
+        <v>9.7895290261027945</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>40.311423597000001</v>
+        <v>40.335537054</v>
       </c>
       <c r="C400" s="5">
-        <v>0.22858086699999802</v>
+        <v>0.23796857399999993</v>
       </c>
       <c r="D400" s="5">
-        <v>7.0620240821935854</v>
+        <v>7.3588059107166703</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>40.633728394000002</v>
+        <v>40.64284748</v>
       </c>
       <c r="C401" s="5">
-        <v>0.32230479700000103</v>
+        <v>0.3073104260000008</v>
       </c>
       <c r="D401" s="5">
-        <v>10.027806191167299</v>
+        <v>9.5356283565124933</v>
       </c>
       <c r="E401" s="5">
-        <v>5.7336210674582722</v>
+        <v>5.7291183558574987</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>40.933279552999998</v>
+        <v>40.895408150999998</v>
       </c>
       <c r="C402" s="5">
-        <v>0.2995511589999964</v>
+        <v>0.25256067099999768</v>
       </c>
       <c r="D402" s="5">
-        <v>9.21402620057059</v>
+        <v>7.7171945885873727</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>41.207748250000002</v>
+        <v>41.223587643000002</v>
       </c>
       <c r="C403" s="5">
-        <v>0.2744686970000032</v>
+        <v>0.32817949200000385</v>
       </c>
       <c r="D403" s="5">
-        <v>8.349797995296937</v>
+        <v>10.066424699847488</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>41.113080257999997</v>
+        <v>41.132815835999999</v>
       </c>
       <c r="C404" s="5">
-        <v>-9.4667992000005086E-2</v>
+        <v>-9.077180700000298E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>-2.7222339402096507</v>
+        <v>-2.6105596616014859</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>41.068461044999999</v>
+        <v>41.018720766999998</v>
       </c>
       <c r="C405" s="5">
-        <v>-4.461921299999716E-2</v>
+        <v>-0.1140950690000011</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.2945906248927108</v>
+        <v>-3.27827087765723</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>41.310559269000002</v>
+        <v>41.296921072000004</v>
       </c>
       <c r="C406" s="5">
-        <v>0.24209822400000292</v>
+        <v>0.2782003050000057</v>
       </c>
       <c r="D406" s="5">
-        <v>7.3079129408153198</v>
+        <v>8.4492964228150669</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>41.361356037999997</v>
+        <v>41.347949763999999</v>
       </c>
       <c r="C407" s="5">
-        <v>5.0796768999994413E-2</v>
+        <v>5.1028691999995601E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>1.4855780925646656</v>
+        <v>1.4929031673480253</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>41.527005559000003</v>
+        <v>41.564661186000002</v>
       </c>
       <c r="C408" s="5">
-        <v>0.16564952100000596</v>
+        <v>0.21671142200000304</v>
       </c>
       <c r="D408" s="5">
-        <v>4.9132081130562222</v>
+        <v>6.4739036833380004</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>41.726957876999997</v>
+        <v>41.754633585999997</v>
       </c>
       <c r="C409" s="5">
-        <v>0.19995231799999402</v>
+        <v>0.18997239999999493</v>
       </c>
       <c r="D409" s="5">
-        <v>5.9334920903995503</v>
+        <v>5.624626598463367</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>41.704555886999998</v>
+        <v>41.67478302</v>
       </c>
       <c r="C410" s="5">
-        <v>-2.2401989999998762E-2</v>
+        <v>-7.9850565999997514E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-0.64234617613321277</v>
+        <v>-2.2708671974614236</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>41.591125273999999</v>
+        <v>41.607258199</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.11343061299999846</v>
+        <v>-6.7524820999999235E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-3.2154492061979401</v>
+        <v>-1.9271023147348298</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>41.502862571000001</v>
+        <v>41.531092379</v>
       </c>
       <c r="C412" s="5">
-        <v>-8.8262702999998055E-2</v>
+        <v>-7.616581999999994E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-2.5170687404985181</v>
+        <v>-2.1747251036965176</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>41.627653260999999</v>
+        <v>41.625567263000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.12479068999999754</v>
+        <v>9.4474884000000259E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>3.6684281972369837</v>
+        <v>2.7641720898429645</v>
       </c>
       <c r="E413" s="5">
-        <v>2.4460587454897764</v>
+        <v>2.4179402869929145</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>41.534256984999999</v>
+        <v>41.798047541000003</v>
       </c>
       <c r="C414" s="5">
-        <v>-9.3396276E-2</v>
+        <v>0.17248027800000187</v>
       </c>
       <c r="D414" s="5">
-        <v>-2.659357827767761</v>
+        <v>5.0872354411218401</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>41.516634347</v>
+        <v>41.846818515000002</v>
       </c>
       <c r="C415" s="5">
-        <v>-1.7622637999998858E-2</v>
+        <v>4.8770973999999967E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.50796349204295099</v>
+        <v>1.409209858700522</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>41.790720296000003</v>
+        <v>42.017805084999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.27408594900000338</v>
+        <v>0.17098656999999662</v>
       </c>
       <c r="D416" s="5">
-        <v>8.2162824631362597</v>
+        <v>5.0149183666768682</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>41.973555298999997</v>
+        <v>42.312166482999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.18283500299999389</v>
+        <v>0.2943613979999995</v>
       </c>
       <c r="D417" s="5">
-        <v>5.3782068003280115</v>
+        <v>8.7383674575136858</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>42.019865848999999</v>
+        <v>42.392236154999999</v>
       </c>
       <c r="C418" s="5">
-        <v>4.6310550000001172E-2</v>
+        <v>8.006967200000048E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>1.3320562049253581</v>
+        <v>2.2946113019203906</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>42.066034790000003</v>
+        <v>42.433078705</v>
       </c>
       <c r="C419" s="5">
-        <v>4.6168941000004793E-2</v>
+        <v>4.0842550000000699E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>1.3264859401609819</v>
+        <v>1.1622789245266274</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>41.645427185000003</v>
+        <v>42.098606361999998</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.42060760500000072</v>
+        <v>-0.33447234300000162</v>
       </c>
       <c r="D420" s="5">
-        <v>-11.360165715966774</v>
+        <v>-9.0593372016482867</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>42.021405641000001</v>
+        <v>42.551383762999997</v>
       </c>
       <c r="C421" s="5">
-        <v>0.37597845599999857</v>
+        <v>0.45277740099999875</v>
       </c>
       <c r="D421" s="5">
-        <v>11.388165942670048</v>
+        <v>13.697685586494423</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>41.797207542000002</v>
+        <v>42.26156314</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.22419809899999876</v>
+        <v>-0.28982062299999711</v>
       </c>
       <c r="D422" s="5">
-        <v>-6.2178244210576716</v>
+        <v>-7.8739559503226308</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>42.229343731</v>
+        <v>42.716799596999998</v>
       </c>
       <c r="C423" s="5">
-        <v>0.43213618899999773</v>
+        <v>0.45523645699999804</v>
       </c>
       <c r="D423" s="5">
-        <v>13.137030426549767</v>
+        <v>13.720251321341848</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>42.484266994999999</v>
+        <v>43.049369435000003</v>
       </c>
       <c r="C424" s="5">
-        <v>0.25492326399999854</v>
+        <v>0.33256983800000484</v>
       </c>
       <c r="D424" s="5">
-        <v>7.489382234940356</v>
+        <v>9.7531634183988913</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>42.442786753</v>
+        <v>43.024159406999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-4.1480241999998668E-2</v>
+        <v>-2.5210028000003604E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.1653692601704457</v>
+        <v>-0.70046987839160746</v>
       </c>
       <c r="E425" s="5">
-        <v>1.9581538428054435</v>
+        <v>3.3599353377297358</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>42.841520207000002</v>
+        <v>43.007408267999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.39873345400000204</v>
+        <v>-1.6751139000000137E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>11.874673066243989</v>
+        <v>-0.46621196411014143</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>42.586795064999997</v>
+        <v>42.868774588999997</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.25472514200000518</v>
+        <v>-0.13863367900000156</v>
       </c>
       <c r="D427" s="5">
-        <v>-6.9061447051747216</v>
+        <v>-3.8003324013567097</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>42.920338242</v>
+        <v>43.306514788000001</v>
       </c>
       <c r="C428" s="5">
-        <v>0.3335431770000028</v>
+        <v>0.43774019900000383</v>
       </c>
       <c r="D428" s="5">
-        <v>9.8141075788175769</v>
+        <v>12.965538594710679</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>42.502222703999998</v>
+        <v>42.802103881000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.41811553800000212</v>
+        <v>-0.50441090700000046</v>
       </c>
       <c r="D429" s="5">
-        <v>-11.083557011461487</v>
+        <v>-13.115442913959619</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>42.446359799</v>
+        <v>42.787720843999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-5.5862904999997909E-2</v>
+        <v>-1.4383037000001764E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.5658712216763293</v>
+        <v>-0.40249845978296284</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>42.532847078000003</v>
+        <v>42.927346366000002</v>
       </c>
       <c r="C431" s="5">
-        <v>8.6487279000003525E-2</v>
+        <v>0.13962552200000289</v>
       </c>
       <c r="D431" s="5">
-        <v>2.4726677795236407</v>
+        <v>3.9869083827281049</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>42.468358457999997</v>
+        <v>42.827212000000003</v>
       </c>
       <c r="C432" s="5">
-        <v>-6.4488620000005881E-2</v>
+        <v>-0.10013436599999892</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.8043527315689589</v>
+        <v>-2.7635425300298611</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>42.649990672999998</v>
+        <v>42.852749770000003</v>
       </c>
       <c r="C433" s="5">
-        <v>0.18163221500000049</v>
+        <v>2.5537769999999682E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>5.2547232113911324</v>
+        <v>0.71790873513040143</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>42.649119603000003</v>
+        <v>43.160374943999997</v>
       </c>
       <c r="C434" s="5">
-        <v>-8.7106999999519985E-4</v>
+        <v>0.30762517399999467</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.4505669859742341E-2</v>
+        <v>8.9627780455499675</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>42.438472808</v>
+        <v>42.980311884999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.21064679500000238</v>
+        <v>-0.1800630589999983</v>
       </c>
       <c r="D435" s="5">
-        <v>-5.7684972179305678</v>
+        <v>-4.8930520249352512</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>42.143006608</v>
+        <v>42.999662909999998</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.2954661999999999</v>
+        <v>1.9351024999998856E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-8.0420605619101018</v>
+        <v>0.54161585340275487</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>42.424254124000001</v>
+        <v>43.028554042000003</v>
       </c>
       <c r="C437" s="5">
-        <v>0.28124751600000053</v>
+        <v>2.8891132000005371E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>8.3089615544453821</v>
+        <v>0.80925664952231635</v>
       </c>
       <c r="E437" s="5">
-        <v>-4.3664967401535471E-2</v>
+        <v>1.0214342500991513E-2</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>43.672988564999997</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.64443452299999393</v>
+      </c>
+      <c r="D438" s="5">
+        <v>19.529174136471063</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>