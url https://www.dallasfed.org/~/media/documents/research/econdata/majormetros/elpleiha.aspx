--- v3 (2026-04-16)
+++ v4 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{88DC220B-8B82-43DA-94C9-7AD499E11194}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9E7934ED-27E2-4181-945E-1D95591F07A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{713F6D2C-7DE6-4A84-A5B0-82850008B350}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{54DD690C-3201-4F3F-BC60-D14960EF5A18}"/>
   </bookViews>
   <sheets>
     <sheet name="elpleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87B5E77E-A3FF-4238-8760-DC14FCCF17D9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB213B49-14E6-4BE9-B1B2-F4C513E0061A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>0.54161585340275487</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>43.028554042000003</v>
       </c>
       <c r="C437" s="5">
         <v>2.8891132000005371E-2</v>
       </c>
       <c r="D437" s="5">
         <v>0.80925664952231635</v>
       </c>
       <c r="E437" s="5">
         <v>1.0214342500991513E-2</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>43.672988564999997</v>
+        <v>43.574209490000001</v>
       </c>
       <c r="C438" s="5">
-        <v>0.64443452299999393</v>
+        <v>0.54565544799999799</v>
       </c>
       <c r="D438" s="5">
-        <v>19.529174136471063</v>
+        <v>16.325031776582822</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>43.313385461000003</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.26082402899999835</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-6.9510749251596398</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>43.568801702000002</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.25541624099999893</v>
+      </c>
+      <c r="D440" s="5">
+        <v>7.3104017440908331</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>