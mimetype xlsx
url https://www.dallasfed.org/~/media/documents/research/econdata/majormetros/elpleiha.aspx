--- v4 (2026-05-07)
+++ v5 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9E7934ED-27E2-4181-945E-1D95591F07A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7F9EFBE0-8EDF-4364-B2CA-A31DE648E871}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{54DD690C-3201-4F3F-BC60-D14960EF5A18}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DE80B4F9-FA21-450C-BC94-76DB3601148E}"/>
   </bookViews>
   <sheets>
     <sheet name="elpleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB213B49-14E6-4BE9-B1B2-F4C513E0061A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53BFC262-50B0-411E-9B96-96B842890366}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>17.568513735</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>17.613015923999999</v>
       </c>
       <c r="C7" s="5">
         <v>4.4502188999999248E-2</v>
       </c>
       <c r="D7" s="5">
         <v>3.0823861007793552</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>17.446635625999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.16638029799999998</v>
       </c>
       <c r="D8" s="5">
         <v>-10.764932224545865</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>17.770098170000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.32346254400000163</v>
       </c>
       <c r="D9" s="5">
         <v>24.663017193007075</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>17.993503330999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.22340516099999874</v>
       </c>
       <c r="D10" s="5">
         <v>16.174501812627184</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>17.872235418999999</v>
       </c>
       <c r="C11" s="5">
         <v>-0.12126791200000042</v>
       </c>
       <c r="D11" s="5">
         <v>-7.7942989071847935</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>17.823675392999998</v>
       </c>
       <c r="C12" s="5">
         <v>-4.8560026000000533E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-3.2121925277050711</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>17.917918167</v>
       </c>
       <c r="C13" s="5">
         <v>9.4242774000001361E-2</v>
       </c>
       <c r="D13" s="5">
         <v>6.5328181725777146</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>17.995859120999999</v>
       </c>
       <c r="C14" s="5">
         <v>7.7940953999998897E-2</v>
       </c>
       <c r="D14" s="5">
         <v>5.3465774373625097</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>17.881106380999999</v>
       </c>
       <c r="C15" s="5">
         <v>-0.11475274000000013</v>
       </c>
       <c r="D15" s="5">
         <v>-7.3892017732558486</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>17.897556109</v>
       </c>
       <c r="C16" s="5">
         <v>1.6449728000001329E-2</v>
       </c>
       <c r="D16" s="5">
         <v>1.1095430803621964</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>17.989447755</v>
       </c>
       <c r="C17" s="5">
         <v>9.1891646000000549E-2</v>
       </c>
       <c r="D17" s="5">
         <v>6.3381709889080762</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>17.883648543</v>
       </c>
       <c r="C18" s="5">
         <v>-0.10579921200000086</v>
       </c>
       <c r="D18" s="5">
         <v>-6.8335519144187451</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>17.81929972</v>
       </c>
       <c r="C19" s="5">
         <v>-6.4348822999999555E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-4.2333983422257138</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>17.849965328</v>
       </c>
       <c r="C20" s="5">
         <v>3.0665607999999622E-2</v>
       </c>
       <c r="D20" s="5">
         <v>2.08476417933674</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>17.664248676</v>
       </c>
       <c r="C21" s="5">
         <v>-0.18571665199999998</v>
       </c>
       <c r="D21" s="5">
         <v>-11.794936235769782</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>17.699419768999999</v>
       </c>
       <c r="C22" s="5">
         <v>3.5171092999998876E-2</v>
       </c>
       <c r="D22" s="5">
         <v>2.4156466348647099</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>17.784522658</v>
       </c>
       <c r="C23" s="5">
         <v>8.5102889000001625E-2</v>
       </c>
       <c r="D23" s="5">
         <v>5.9249346856933061</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>17.921316773000001</v>
       </c>
       <c r="C24" s="5">
         <v>0.13679411500000072</v>
       </c>
       <c r="D24" s="5">
         <v>9.6307637539139392</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>17.919777204999999</v>
       </c>
       <c r="C25" s="5">
         <v>-1.5395680000018785E-3</v>
       </c>
       <c r="D25" s="5">
         <v>-0.10303980219096287</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>18.006257131000002</v>
       </c>
       <c r="C26" s="5">
         <v>8.6479926000002649E-2</v>
       </c>
       <c r="D26" s="5">
         <v>5.9473507827763061</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>17.977463766</v>
       </c>
       <c r="C27" s="5">
         <v>-2.8793365000002069E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-1.9021037774211824</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>18.099881335999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.12241756999999964</v>
       </c>
       <c r="D28" s="5">
         <v>8.4844936446293993</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>18.084409264000001</v>
       </c>
       <c r="C29" s="5">
         <v>-1.5472071999997894E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-1.0209704786445672</v>
       </c>
       <c r="E29" s="5">
         <v>0.52787339718978199</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>18.208710764999999</v>
       </c>
       <c r="C30" s="5">
         <v>0.12430150099999793</v>
       </c>
       <c r="D30" s="5">
         <v>8.5671523394645899</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>18.232136042</v>
       </c>
       <c r="C31" s="5">
         <v>2.3425277000001188E-2</v>
       </c>
       <c r="D31" s="5">
         <v>1.5547551892105549</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>18.155333604999999</v>
       </c>
       <c r="C32" s="5">
         <v>-7.6802437000001333E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-4.9394836192166665</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>18.140519907000002</v>
       </c>
       <c r="C33" s="5">
         <v>-1.4813697999997544E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-0.97474822467951139</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>18.181747025</v>
       </c>
       <c r="C34" s="5">
         <v>4.1227117999998342E-2</v>
       </c>
       <c r="D34" s="5">
         <v>2.7615325922527134</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>18.172966872</v>
       </c>
       <c r="C35" s="5">
         <v>-8.7801530000000128E-3</v>
       </c>
       <c r="D35" s="5">
         <v>-0.57795570518085482</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>18.116031367000001</v>
       </c>
       <c r="C36" s="5">
         <v>-5.6935504999998443E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-3.6954627332701717</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>17.840131836000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.27589953100000031</v>
       </c>
       <c r="D37" s="5">
         <v>-16.819802834231734</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>18.026574921999998</v>
       </c>
       <c r="C38" s="5">
         <v>0.18644308599999704</v>
       </c>
       <c r="D38" s="5">
         <v>13.287476232213201</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>18.077259385000001</v>
       </c>
       <c r="C39" s="5">
         <v>5.0684463000003177E-2</v>
       </c>
       <c r="D39" s="5">
         <v>3.426650579355317</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>18.295473471000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.2182140859999997</v>
       </c>
       <c r="D40" s="5">
         <v>15.486910187387014</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>17.975063058</v>
       </c>
       <c r="C41" s="5">
         <v>-0.32041041300000117</v>
       </c>
       <c r="D41" s="5">
         <v>-19.105083030345902</v>
       </c>
       <c r="E41" s="5">
         <v>-0.6046435048208787</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>17.906858424999999</v>
       </c>
       <c r="C42" s="5">
         <v>-6.820463300000057E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-4.4594517854017246</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>18.215203531</v>
       </c>
       <c r="C43" s="5">
         <v>0.30834510600000087</v>
       </c>
       <c r="D43" s="5">
         <v>22.73700999067032</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>18.364306587000002</v>
       </c>
       <c r="C44" s="5">
         <v>0.14910305600000129</v>
       </c>
       <c r="D44" s="5">
         <v>10.277287618043784</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>18.613130527999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.24882394099999772</v>
       </c>
       <c r="D45" s="5">
         <v>17.527273236270325</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>18.666013602</v>
       </c>
       <c r="C46" s="5">
         <v>5.2883074000000363E-2</v>
       </c>
       <c r="D46" s="5">
         <v>3.4631890269009924</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>18.755529899999999</v>
       </c>
       <c r="C47" s="5">
         <v>8.9516297999999495E-2</v>
       </c>
       <c r="D47" s="5">
         <v>5.909063988751595</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>18.794221185000001</v>
       </c>
       <c r="C48" s="5">
         <v>3.8691285000002296E-2</v>
       </c>
       <c r="D48" s="5">
         <v>2.503793584122449</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>18.927298873000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.13307768800000019</v>
       </c>
       <c r="D49" s="5">
         <v>8.8357752948508672</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>18.828541314999999</v>
       </c>
       <c r="C50" s="5">
         <v>-9.8757558000002632E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-6.0846830473126339</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>18.983983340999998</v>
       </c>
       <c r="C51" s="5">
         <v>0.15544202599999934</v>
       </c>
       <c r="D51" s="5">
         <v>10.369232222387016</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>18.893832359000001</v>
       </c>
       <c r="C52" s="5">
         <v>-9.0150981999997271E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-5.5520442588733676</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>18.986455737</v>
       </c>
       <c r="C53" s="5">
         <v>9.2623377999998979E-2</v>
       </c>
       <c r="D53" s="5">
         <v>6.0440051645248349</v>
       </c>
       <c r="E53" s="5">
         <v>5.6266432876287853</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>18.977055092000001</v>
       </c>
       <c r="C54" s="5">
         <v>-9.4006449999994857E-3</v>
       </c>
       <c r="D54" s="5">
         <v>-0.59253318337704197</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>18.933744674</v>
       </c>
       <c r="C55" s="5">
         <v>-4.3310418000000794E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-2.7045850946086358</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>18.995216965000001</v>
       </c>
       <c r="C56" s="5">
         <v>6.1472291000001178E-2</v>
       </c>
       <c r="D56" s="5">
         <v>3.9663761615413851</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>18.775019685</v>
       </c>
       <c r="C57" s="5">
         <v>-0.22019728000000072</v>
       </c>
       <c r="D57" s="5">
         <v>-13.057182371612496</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>18.842556771000002</v>
       </c>
       <c r="C58" s="5">
         <v>6.7537086000001523E-2</v>
       </c>
       <c r="D58" s="5">
         <v>4.4030477900973919</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>18.846016340999999</v>
       </c>
       <c r="C59" s="5">
         <v>3.4595699999968588E-3</v>
       </c>
       <c r="D59" s="5">
         <v>0.22054750205187101</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>19.086170320000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.24015397900000224</v>
       </c>
       <c r="D60" s="5">
         <v>16.410131617424859</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>19.252697982000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.16652766200000002</v>
       </c>
       <c r="D61" s="5">
         <v>10.987389479797516</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>19.320804727999999</v>
       </c>
       <c r="C62" s="5">
         <v>6.8106745999997997E-2</v>
       </c>
       <c r="D62" s="5">
         <v>4.3285946532755748</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>19.508399956000002</v>
       </c>
       <c r="C63" s="5">
         <v>0.18759522800000283</v>
       </c>
       <c r="D63" s="5">
         <v>12.294187016408786</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>19.595898168000002</v>
       </c>
       <c r="C64" s="5">
         <v>8.7498211999999853E-2</v>
       </c>
       <c r="D64" s="5">
         <v>5.5169617427494932</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>19.685980942</v>
       </c>
       <c r="C65" s="5">
         <v>9.0082773999998977E-2</v>
       </c>
       <c r="D65" s="5">
         <v>5.6580610760114336</v>
       </c>
       <c r="E65" s="5">
         <v>3.6843380075239462</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>19.630790358999999</v>
       </c>
       <c r="C66" s="5">
         <v>-5.5190583000001681E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-3.3128635593535738</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>19.757424728</v>
       </c>
       <c r="C67" s="5">
         <v>0.12663436900000136</v>
       </c>
       <c r="D67" s="5">
         <v>8.0216011811780739</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>19.824450158000001</v>
       </c>
       <c r="C68" s="5">
         <v>6.7025430000001052E-2</v>
       </c>
       <c r="D68" s="5">
         <v>4.1477223699074361</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>20.038049204</v>
       </c>
       <c r="C69" s="5">
         <v>0.21359904599999879</v>
       </c>
       <c r="D69" s="5">
         <v>13.723824165864862</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>19.98730248</v>
       </c>
       <c r="C70" s="5">
         <v>-5.0746723999999688E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-2.997047053813684</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>20.001823863999999</v>
       </c>
       <c r="C71" s="5">
         <v>1.452138399999825E-2</v>
       </c>
       <c r="D71" s="5">
         <v>0.87532878576255246</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>19.770380069000002</v>
       </c>
       <c r="C72" s="5">
         <v>-0.23144379499999701</v>
       </c>
       <c r="D72" s="5">
         <v>-13.03489265620602</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>19.666125256000001</v>
       </c>
       <c r="C73" s="5">
         <v>-0.10425481300000072</v>
       </c>
       <c r="D73" s="5">
         <v>-6.1475982886293306</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>19.498798193999999</v>
       </c>
       <c r="C74" s="5">
         <v>-0.1673270620000018</v>
       </c>
       <c r="D74" s="5">
         <v>-9.7455709750724715</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>19.732882039</v>
       </c>
       <c r="C75" s="5">
         <v>0.23408384500000068</v>
       </c>
       <c r="D75" s="5">
         <v>15.396358099571783</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>19.882459055999998</v>
       </c>
       <c r="C76" s="5">
         <v>0.14957701699999859</v>
       </c>
       <c r="D76" s="5">
         <v>9.4850761161285426</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>19.982119671</v>
       </c>
       <c r="C77" s="5">
         <v>9.9660615000001229E-2</v>
       </c>
       <c r="D77" s="5">
         <v>6.1836147519380269</v>
       </c>
       <c r="E77" s="5">
         <v>1.5043127892508945</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>20.202027528999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.21990785799999912</v>
       </c>
       <c r="D78" s="5">
         <v>14.035700803085739</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>20.164478804000002</v>
       </c>
       <c r="C79" s="5">
         <v>-3.7548724999997063E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-2.2077336264895497</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>20.030546060999999</v>
       </c>
       <c r="C80" s="5">
         <v>-0.13393274300000257</v>
       </c>
       <c r="D80" s="5">
         <v>-7.6855996218860749</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>20.032807835</v>
       </c>
       <c r="C81" s="5">
         <v>2.2617740000008268E-3</v>
       </c>
       <c r="D81" s="5">
         <v>0.13558367340906763</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>19.852880523</v>
       </c>
       <c r="C82" s="5">
         <v>-0.17992731200000023</v>
       </c>
       <c r="D82" s="5">
         <v>-10.261160973652217</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>19.708223571000001</v>
       </c>
       <c r="C83" s="5">
         <v>-0.14465695199999828</v>
       </c>
       <c r="D83" s="5">
         <v>-8.4016994895204871</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>20.262212394999999</v>
       </c>
       <c r="C84" s="5">
         <v>0.55398882399999749</v>
       </c>
       <c r="D84" s="5">
         <v>39.467365742030204</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>20.27400647</v>
       </c>
       <c r="C85" s="5">
         <v>1.1794075000000959E-2</v>
       </c>
       <c r="D85" s="5">
         <v>0.70072738292550341</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>20.356591498</v>
       </c>
       <c r="C86" s="5">
         <v>8.2585028000000449E-2</v>
       </c>
       <c r="D86" s="5">
         <v>4.9991468267348127</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>20.477074664</v>
       </c>
       <c r="C87" s="5">
         <v>0.12048316599999964</v>
       </c>
       <c r="D87" s="5">
         <v>7.338179858524696</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>20.484737255999999</v>
       </c>
       <c r="C88" s="5">
         <v>7.6625919999990799E-3</v>
       </c>
       <c r="D88" s="5">
         <v>0.44996948088755762</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>20.494319311999998</v>
       </c>
       <c r="C89" s="5">
         <v>9.5820559999992838E-3</v>
       </c>
       <c r="D89" s="5">
         <v>0.56276511932995543</v>
       </c>
       <c r="E89" s="5">
         <v>2.5632898282725858</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>20.427430416</v>
       </c>
       <c r="C90" s="5">
         <v>-6.6888895999998255E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-3.8469873420491796</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>20.559483624999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.13205320899999862</v>
       </c>
       <c r="D91" s="5">
         <v>8.0392484273194675</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>20.530374445</v>
       </c>
       <c r="C92" s="5">
         <v>-2.9109179999998958E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-1.6858536946756764</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>20.935573125000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.40519868000000159</v>
       </c>
       <c r="D93" s="5">
         <v>26.431651093101816</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>21.104190550999999</v>
       </c>
       <c r="C94" s="5">
         <v>0.16861742599999729</v>
       </c>
       <c r="D94" s="5">
         <v>10.104771526046763</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>21.165338500000001</v>
       </c>
       <c r="C95" s="5">
         <v>6.11479490000022E-2</v>
       </c>
       <c r="D95" s="5">
         <v>3.5328643074945321</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>21.134990715000001</v>
       </c>
       <c r="C96" s="5">
         <v>-3.0347785000000016E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-1.7071079662780209</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>21.065113388</v>
       </c>
       <c r="C97" s="5">
         <v>-6.9877327000000378E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-3.8961298000383393</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>21.204086006000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.13897261800000038</v>
       </c>
       <c r="D98" s="5">
         <v>8.2104171569519444</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>20.899490431</v>
       </c>
       <c r="C99" s="5">
         <v>-0.30459557500000045</v>
       </c>
       <c r="D99" s="5">
         <v>-15.939168295710459</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>20.988307516999999</v>
       </c>
       <c r="C100" s="5">
         <v>8.8817085999998824E-2</v>
       </c>
       <c r="D100" s="5">
         <v>5.22057178618478</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>21.017331204000001</v>
       </c>
       <c r="C101" s="5">
         <v>2.9023687000002241E-2</v>
       </c>
       <c r="D101" s="5">
         <v>1.6720997125699189</v>
       </c>
       <c r="E101" s="5">
         <v>2.5519846940891711</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>20.971358438999999</v>
       </c>
       <c r="C102" s="5">
         <v>-4.5972765000001914E-2</v>
       </c>
       <c r="D102" s="5">
         <v>-2.5934995890182888</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>20.846050119000001</v>
       </c>
       <c r="C103" s="5">
         <v>-0.12530831999999847</v>
       </c>
       <c r="D103" s="5">
         <v>-6.9392447979664373</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>21.013289883999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.16723976499999793</v>
       </c>
       <c r="D104" s="5">
         <v>10.063492666325956</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>21.053805654000001</v>
       </c>
       <c r="C105" s="5">
         <v>4.0515770000002505E-2</v>
       </c>
       <c r="D105" s="5">
         <v>2.3384170082782374</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>21.191163391</v>
       </c>
       <c r="C106" s="5">
         <v>0.13735773699999854</v>
       </c>
       <c r="D106" s="5">
         <v>8.1160783875646736</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>21.095008977999999</v>
       </c>
       <c r="C107" s="5">
         <v>-9.6154413000000716E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-5.3111212334179481</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>21.046677444</v>
       </c>
       <c r="C108" s="5">
         <v>-4.833153399999901E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-2.714980997444727</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>21.272308342999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.22563089899999866</v>
       </c>
       <c r="D109" s="5">
         <v>13.650903109777923</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>20.869492494999999</v>
       </c>
       <c r="C110" s="5">
         <v>-0.40281584799999948</v>
       </c>
       <c r="D110" s="5">
         <v>-20.49998286760999</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>21.431773857</v>
       </c>
       <c r="C111" s="5">
         <v>0.56228136200000023</v>
       </c>
       <c r="D111" s="5">
         <v>37.579827486272023</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>21.495863097000001</v>
       </c>
       <c r="C112" s="5">
         <v>6.4089240000001269E-2</v>
       </c>
       <c r="D112" s="5">
         <v>3.6480732687832473</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>21.132306291999999</v>
       </c>
       <c r="C113" s="5">
         <v>-0.36355680500000176</v>
       </c>
       <c r="D113" s="5">
         <v>-18.510038836334829</v>
       </c>
       <c r="E113" s="5">
         <v>0.54704894205652721</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>21.380038004999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.2477317130000003</v>
       </c>
       <c r="D114" s="5">
         <v>15.010876620200531</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>21.856274472999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.47623646799999975</v>
       </c>
       <c r="D115" s="5">
         <v>30.260264848575801</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>21.879659908000001</v>
       </c>
       <c r="C116" s="5">
         <v>2.3385435000001564E-2</v>
       </c>
       <c r="D116" s="5">
         <v>1.2915400969527369</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>21.66788841</v>
       </c>
       <c r="C117" s="5">
         <v>-0.21177149800000095</v>
       </c>
       <c r="D117" s="5">
         <v>-11.015927556073335</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>21.874687286</v>
       </c>
       <c r="C118" s="5">
         <v>0.20679887600000058</v>
       </c>
       <c r="D118" s="5">
         <v>12.073556727546642</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>21.908133013</v>
       </c>
       <c r="C119" s="5">
         <v>3.3445727000000147E-2</v>
       </c>
       <c r="D119" s="5">
         <v>1.8502712921631081</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>21.948858137999999</v>
       </c>
       <c r="C120" s="5">
         <v>4.072512499999803E-2</v>
       </c>
       <c r="D120" s="5">
         <v>2.2536336665739842</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>21.964830936999999</v>
       </c>
       <c r="C121" s="5">
         <v>1.5972799000000037E-2</v>
       </c>
       <c r="D121" s="5">
         <v>0.87677739380236375</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>21.927049234999998</v>
       </c>
       <c r="C122" s="5">
         <v>-3.7781702000000195E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-2.044703624708577</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>22.056461619</v>
       </c>
       <c r="C123" s="5">
         <v>0.12941238400000188</v>
       </c>
       <c r="D123" s="5">
         <v>7.3168234303214064</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>21.990146972000002</v>
       </c>
       <c r="C124" s="5">
         <v>-6.6314646999998672E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-3.5488359131931713</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>22.055868135000001</v>
       </c>
       <c r="C125" s="5">
         <v>6.5721162999999194E-2</v>
       </c>
       <c r="D125" s="5">
         <v>3.6459401373299727</v>
       </c>
       <c r="E125" s="5">
         <v>4.3703788419422684</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>22.307509715999998</v>
       </c>
       <c r="C126" s="5">
         <v>0.25164158099999767</v>
       </c>
       <c r="D126" s="5">
         <v>14.583797289410128</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>22.128308865000001</v>
       </c>
       <c r="C127" s="5">
         <v>-0.17920085099999739</v>
       </c>
       <c r="D127" s="5">
         <v>-9.2251361816257251</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>22.016634328999999</v>
       </c>
       <c r="C128" s="5">
         <v>-0.11167453600000243</v>
       </c>
       <c r="D128" s="5">
         <v>-5.8907187958775591</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>22.379092624999998</v>
       </c>
       <c r="C129" s="5">
         <v>0.36245829599999979</v>
       </c>
       <c r="D129" s="5">
         <v>21.646196202112989</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>22.175905029999999</v>
       </c>
       <c r="C130" s="5">
         <v>-0.20318759499999928</v>
       </c>
       <c r="D130" s="5">
         <v>-10.367285127670268</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>22.420051895</v>
       </c>
       <c r="C131" s="5">
         <v>0.24414686500000116</v>
       </c>
       <c r="D131" s="5">
         <v>14.041553742313461</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>22.674874564</v>
       </c>
       <c r="C132" s="5">
         <v>0.25482266899999928</v>
       </c>
       <c r="D132" s="5">
         <v>14.524751179663454</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>22.576905751000002</v>
       </c>
       <c r="C133" s="5">
         <v>-9.7968812999997823E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-5.0632586086127755</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>22.817252928999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.24034717799999683</v>
       </c>
       <c r="D134" s="5">
         <v>13.550026268303593</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>22.691356857999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.12589607099999967</v>
       </c>
       <c r="D135" s="5">
         <v>-6.4238202401159299</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>22.590640086000001</v>
       </c>
       <c r="C136" s="5">
         <v>-0.1007167719999984</v>
       </c>
       <c r="D136" s="5">
         <v>-5.1981423888665113</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>22.664012157999998</v>
       </c>
       <c r="C137" s="5">
         <v>7.3372071999997956E-2</v>
       </c>
       <c r="D137" s="5">
         <v>3.9678579921290646</v>
       </c>
       <c r="E137" s="5">
         <v>2.7572889866662953</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>22.455538051000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.20847410699999713</v>
       </c>
       <c r="D138" s="5">
         <v>-10.496492993631767</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>22.490517618999998</v>
       </c>
       <c r="C139" s="5">
         <v>3.497956799999713E-2</v>
       </c>
       <c r="D139" s="5">
         <v>1.8853692106753028</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>22.47012617</v>
       </c>
       <c r="C140" s="5">
         <v>-2.0391448999998119E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-1.0825933192643022</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>22.077390069</v>
       </c>
       <c r="C141" s="5">
         <v>-0.39273610100000056</v>
       </c>
       <c r="D141" s="5">
         <v>-19.070540602302678</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>22.306891836999998</v>
       </c>
       <c r="C142" s="5">
         <v>0.22950176799999866</v>
       </c>
       <c r="D142" s="5">
         <v>13.212913277827433</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>22.159615884000001</v>
       </c>
       <c r="C143" s="5">
         <v>-0.14727595299999763</v>
       </c>
       <c r="D143" s="5">
         <v>-7.6412600847953094</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>22.326626549</v>
       </c>
       <c r="C144" s="5">
         <v>0.16701066499999939</v>
       </c>
       <c r="D144" s="5">
         <v>9.4285289450253273</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>22.416906700999998</v>
       </c>
       <c r="C145" s="5">
         <v>9.0280151999998282E-2</v>
       </c>
       <c r="D145" s="5">
         <v>4.9617140032066409</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>22.549744341</v>
       </c>
       <c r="C146" s="5">
         <v>0.13283764000000176</v>
       </c>
       <c r="D146" s="5">
         <v>7.3473325839513937</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>22.408127603000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.14161673799999974</v>
       </c>
       <c r="D147" s="5">
         <v>-7.281294814370054</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>22.586001082999999</v>
       </c>
       <c r="C148" s="5">
         <v>0.17787347999999881</v>
       </c>
       <c r="D148" s="5">
         <v>9.952550689459061</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>22.448786263999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.13721481900000043</v>
       </c>
       <c r="D149" s="5">
         <v>-7.0515301348702097</v>
       </c>
       <c r="E149" s="5">
         <v>-0.94963721559789827</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>22.494166291999999</v>
       </c>
       <c r="C150" s="5">
         <v>4.5380028000000294E-2</v>
       </c>
       <c r="D150" s="5">
         <v>2.452942645168088</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>22.634437083000002</v>
       </c>
       <c r="C151" s="5">
         <v>0.1402707910000025</v>
       </c>
       <c r="D151" s="5">
         <v>7.7451078259419992</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>22.829702163</v>
       </c>
       <c r="C152" s="5">
         <v>0.19526507999999865</v>
       </c>
       <c r="D152" s="5">
         <v>10.857880600135395</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>22.958271153999998</v>
       </c>
       <c r="C153" s="5">
         <v>0.12856899099999808</v>
       </c>
       <c r="D153" s="5">
         <v>6.9712873773951856</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>23.218679988000002</v>
       </c>
       <c r="C154" s="5">
         <v>0.26040883400000325</v>
       </c>
       <c r="D154" s="5">
         <v>14.493317602719546</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>23.242956470999999</v>
       </c>
       <c r="C155" s="5">
         <v>2.4276482999997739E-2</v>
       </c>
       <c r="D155" s="5">
         <v>1.2619102032780383</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>23.051080386999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.19187608400000045</v>
       </c>
       <c r="D156" s="5">
         <v>-9.4686499837453031</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>23.233846940999999</v>
       </c>
       <c r="C157" s="5">
         <v>0.18276655400000053</v>
       </c>
       <c r="D157" s="5">
         <v>9.9405904040338342</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>23.276069885999998</v>
       </c>
       <c r="C158" s="5">
         <v>4.2222944999998901E-2</v>
       </c>
       <c r="D158" s="5">
         <v>2.2026935532713843</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>23.032497481</v>
       </c>
       <c r="C159" s="5">
         <v>-0.24357240499999833</v>
       </c>
       <c r="D159" s="5">
         <v>-11.85928722672811</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>23.613417867999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.58092038699999904</v>
       </c>
       <c r="D160" s="5">
         <v>34.838478252430804</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>23.555460349000001</v>
       </c>
       <c r="C161" s="5">
         <v>-5.795751899999857E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-2.9058814766589447</v>
       </c>
       <c r="E161" s="5">
         <v>4.9297724695910095</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>23.566931672999999</v>
       </c>
       <c r="C162" s="5">
         <v>1.1471323999998617E-2</v>
       </c>
       <c r="D162" s="5">
         <v>0.58595837430919229</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>23.412299331</v>
       </c>
       <c r="C163" s="5">
         <v>-0.15463234199999931</v>
       </c>
       <c r="D163" s="5">
         <v>-7.5956738901095893</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>23.498253055999999</v>
       </c>
       <c r="C164" s="5">
         <v>8.5953724999999537E-2</v>
       </c>
       <c r="D164" s="5">
         <v>4.4956234384067484</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>23.044631861999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.45362119400000012</v>
       </c>
       <c r="D165" s="5">
         <v>-20.857388218484928</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>23.338265008</v>
       </c>
       <c r="C166" s="5">
         <v>0.29363314600000123</v>
       </c>
       <c r="D166" s="5">
         <v>16.408718395772848</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>23.438705933000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.1004409250000009</v>
       </c>
       <c r="D167" s="5">
         <v>5.2884567009790606</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>23.386694071000001</v>
       </c>
       <c r="C168" s="5">
         <v>-5.2011862000000519E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-2.6306096632100484</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>23.48047322</v>
       </c>
       <c r="C169" s="5">
         <v>9.3779148999999506E-2</v>
       </c>
       <c r="D169" s="5">
         <v>4.9194800070797351</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>23.427689254000001</v>
       </c>
       <c r="C170" s="5">
         <v>-5.2783965999999793E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-2.6644886699279335</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>23.630809427999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.2031201739999986</v>
       </c>
       <c r="D171" s="5">
         <v>10.914854808498298</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>23.728306855</v>
       </c>
       <c r="C172" s="5">
         <v>9.7497427000000414E-2</v>
       </c>
       <c r="D172" s="5">
         <v>5.06494235937065</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>23.938590116</v>
       </c>
       <c r="C173" s="5">
         <v>0.21028326100000072</v>
       </c>
       <c r="D173" s="5">
         <v>11.168519969909795</v>
       </c>
       <c r="E173" s="5">
         <v>1.6265008678391757</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>24.435460331000002</v>
       </c>
       <c r="C174" s="5">
         <v>0.49687021500000128</v>
       </c>
       <c r="D174" s="5">
         <v>27.956830915942099</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>24.295303788999998</v>
       </c>
       <c r="C175" s="5">
         <v>-0.14015654200000327</v>
       </c>
       <c r="D175" s="5">
         <v>-6.6699052375885692</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>24.153464635999999</v>
       </c>
       <c r="C176" s="5">
         <v>-0.14183915299999938</v>
       </c>
       <c r="D176" s="5">
         <v>-6.785124393828279</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>24.34490744</v>
       </c>
       <c r="C177" s="5">
         <v>0.19144280400000113</v>
       </c>
       <c r="D177" s="5">
         <v>9.9371063036564955</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>24.242082505999999</v>
       </c>
       <c r="C178" s="5">
         <v>-0.10282493400000092</v>
       </c>
       <c r="D178" s="5">
         <v>-4.9523097466003136</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>24.206990791999999</v>
       </c>
       <c r="C179" s="5">
         <v>-3.5091713999999996E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-1.7233011281986954</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>24.492879356</v>
       </c>
       <c r="C180" s="5">
         <v>0.2858885640000004</v>
       </c>
       <c r="D180" s="5">
         <v>15.129988122933513</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>24.520338907999999</v>
       </c>
       <c r="C181" s="5">
         <v>2.7459551999999832E-2</v>
       </c>
       <c r="D181" s="5">
         <v>1.3536754028528941</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>24.579377440999998</v>
       </c>
       <c r="C182" s="5">
         <v>5.9038532999998949E-2</v>
       </c>
       <c r="D182" s="5">
         <v>2.9278549414097021</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>24.394972052</v>
       </c>
       <c r="C183" s="5">
         <v>-0.18440538899999837</v>
       </c>
       <c r="D183" s="5">
         <v>-8.6405755512439679</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>24.560336258</v>
       </c>
       <c r="C184" s="5">
         <v>0.16536420599999957</v>
       </c>
       <c r="D184" s="5">
         <v>8.444567973908935</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>24.527866722999999</v>
       </c>
       <c r="C185" s="5">
         <v>-3.2469535000000604E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-1.5749530649884713</v>
       </c>
       <c r="E185" s="5">
         <v>2.461617848605635</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>24.999451413999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.47158469100000033</v>
       </c>
       <c r="D186" s="5">
         <v>25.674860412116484</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>25.181373773000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.18192235900000142</v>
       </c>
       <c r="D187" s="5">
         <v>9.0905896204662273</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>25.123412151</v>
       </c>
       <c r="C188" s="5">
         <v>-5.7961622000000546E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-2.7274180993945296</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>25.448551862999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.32513971199999858</v>
       </c>
       <c r="D189" s="5">
         <v>16.684565251144168</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>25.425032203000001</v>
       </c>
       <c r="C190" s="5">
         <v>-2.3519659999998055E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-1.103425027827265</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>25.672273795999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.24724159299999826</v>
       </c>
       <c r="D191" s="5">
         <v>12.313998945705308</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>25.686649264</v>
       </c>
       <c r="C192" s="5">
         <v>1.437546800000078E-2</v>
       </c>
       <c r="D192" s="5">
         <v>0.67402634617479418</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>25.873358197999998</v>
       </c>
       <c r="C193" s="5">
         <v>0.18670893399999855</v>
       </c>
       <c r="D193" s="5">
         <v>9.0797525064838513</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>25.816706665000002</v>
       </c>
       <c r="C194" s="5">
         <v>-5.665153299999659E-2</v>
       </c>
       <c r="D194" s="5">
         <v>-2.596072160665519</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>25.960230430999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.14352376599999772</v>
       </c>
       <c r="D195" s="5">
         <v>6.8790128833382758</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>25.782850375999999</v>
       </c>
       <c r="C196" s="5">
         <v>-0.17738005500000043</v>
       </c>
       <c r="D196" s="5">
         <v>-7.8980929473427057</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>25.928913933</v>
       </c>
       <c r="C197" s="5">
         <v>0.14606355700000151</v>
       </c>
       <c r="D197" s="5">
         <v>7.0140435091206932</v>
       </c>
       <c r="E197" s="5">
         <v>5.7120630416922058</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>25.280548143000001</v>
       </c>
       <c r="C198" s="5">
         <v>-0.64836578999999972</v>
       </c>
       <c r="D198" s="5">
         <v>-26.20517259560501</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>25.456999360000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.17645121700000033</v>
       </c>
       <c r="D199" s="5">
         <v>8.7047958096911913</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>25.692140768000002</v>
       </c>
       <c r="C200" s="5">
         <v>0.2351414080000005</v>
       </c>
       <c r="D200" s="5">
         <v>11.664975407168509</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>25.582674655000002</v>
       </c>
       <c r="C201" s="5">
         <v>-0.10946611299999986</v>
       </c>
       <c r="D201" s="5">
         <v>-4.9946944717637054</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>25.697411978000002</v>
       </c>
       <c r="C202" s="5">
         <v>0.11473732299999995</v>
       </c>
       <c r="D202" s="5">
         <v>5.5167174929316776</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>25.885435878999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.18802390099999755</v>
       </c>
       <c r="D203" s="5">
         <v>9.1423103479490351</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>25.912051113</v>
       </c>
       <c r="C204" s="5">
         <v>2.6615234000001209E-2</v>
       </c>
       <c r="D204" s="5">
         <v>1.240833432812849</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>25.831739519999999</v>
       </c>
       <c r="C205" s="5">
         <v>-8.0311593000001125E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-3.6565192592142193</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>26.165170749000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.33343122900000211</v>
       </c>
       <c r="D206" s="5">
         <v>16.637726495000859</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>26.205219169999999</v>
       </c>
       <c r="C207" s="5">
         <v>4.0048420999998058E-2</v>
       </c>
       <c r="D207" s="5">
         <v>1.8522617165451338</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>26.164015834000001</v>
       </c>
       <c r="C208" s="5">
         <v>-4.1203335999998814E-2</v>
       </c>
       <c r="D208" s="5">
         <v>-1.8705683216935665</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>26.415267624999998</v>
       </c>
       <c r="C209" s="5">
         <v>0.25125179099999784</v>
       </c>
       <c r="D209" s="5">
         <v>12.152082316468139</v>
       </c>
       <c r="E209" s="5">
         <v>1.8757194892803142</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>26.429215126999999</v>
       </c>
       <c r="C210" s="5">
         <v>1.3947502000000611E-2</v>
       </c>
       <c r="D210" s="5">
         <v>0.6354542145930786</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>26.366761051000001</v>
       </c>
       <c r="C211" s="5">
         <v>-6.2454075999998082E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-2.7991172916698503</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>26.564019853000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.19725880200000034</v>
       </c>
       <c r="D212" s="5">
         <v>9.356386881017297</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>26.398410067</v>
       </c>
       <c r="C213" s="5">
         <v>-0.16560978600000098</v>
       </c>
       <c r="D213" s="5">
         <v>-7.2299702159569046</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>26.409703994000001</v>
       </c>
       <c r="C214" s="5">
         <v>1.1293927000000537E-2</v>
       </c>
       <c r="D214" s="5">
         <v>0.51460099319420305</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>26.572748872999998</v>
       </c>
       <c r="C215" s="5">
         <v>0.16304487899999742</v>
       </c>
       <c r="D215" s="5">
         <v>7.6652110255198025</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>26.649650523999998</v>
       </c>
       <c r="C216" s="5">
         <v>7.6901651000000015E-2</v>
       </c>
       <c r="D216" s="5">
         <v>3.5286186769419858</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>26.578372152</v>
       </c>
       <c r="C217" s="5">
         <v>-7.1278371999998313E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-3.1627785917205276</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>26.608567941</v>
       </c>
       <c r="C218" s="5">
         <v>3.0195789000000417E-2</v>
       </c>
       <c r="D218" s="5">
         <v>1.3718757062906262</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>26.889765337</v>
       </c>
       <c r="C219" s="5">
         <v>0.2811973959999996</v>
       </c>
       <c r="D219" s="5">
         <v>13.445200342990148</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>26.939545598999999</v>
       </c>
       <c r="C220" s="5">
         <v>4.9780261999998743E-2</v>
       </c>
       <c r="D220" s="5">
         <v>2.2442857906962654</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>26.904790339000002</v>
       </c>
       <c r="C221" s="5">
         <v>-3.4755259999997179E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-1.5372065899116216</v>
       </c>
       <c r="E221" s="5">
         <v>1.8531809745387928</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>27.690177961</v>
       </c>
       <c r="C222" s="5">
         <v>0.78538762199999823</v>
       </c>
       <c r="D222" s="5">
         <v>41.238669594926861</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>27.372372037000002</v>
       </c>
       <c r="C223" s="5">
         <v>-0.31780592399999819</v>
       </c>
       <c r="D223" s="5">
         <v>-12.935673043711027</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>27.236073333</v>
       </c>
       <c r="C224" s="5">
         <v>-0.13629870400000144</v>
       </c>
       <c r="D224" s="5">
         <v>-5.8143524166826559</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>27.708289091000001</v>
       </c>
       <c r="C225" s="5">
         <v>0.47221575800000082</v>
       </c>
       <c r="D225" s="5">
         <v>22.908688239620201</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>27.412793998000001</v>
       </c>
       <c r="C226" s="5">
         <v>-0.29549509299999954</v>
       </c>
       <c r="D226" s="5">
         <v>-12.072827494939508</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>27.158285190000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.25450880800000064</v>
       </c>
       <c r="D227" s="5">
         <v>-10.589503788925136</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>27.379543084000002</v>
       </c>
       <c r="C228" s="5">
         <v>0.22125789400000073</v>
       </c>
       <c r="D228" s="5">
         <v>10.226551501940428</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>27.387539700000001</v>
       </c>
       <c r="C229" s="5">
         <v>7.9966159999997899E-3</v>
       </c>
       <c r="D229" s="5">
         <v>0.35104197009074856</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>27.158206329999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.22933337000000265</v>
       </c>
       <c r="D230" s="5">
         <v>-9.5982660719598591</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>27.610457791000002</v>
       </c>
       <c r="C231" s="5">
         <v>0.45225146100000302</v>
       </c>
       <c r="D231" s="5">
         <v>21.918690036532595</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>27.722439019999999</v>
       </c>
       <c r="C232" s="5">
         <v>0.11198122899999774</v>
       </c>
       <c r="D232" s="5">
         <v>4.9769505074692688</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>27.511370004</v>
       </c>
       <c r="C233" s="5">
         <v>-0.21106901599999972</v>
       </c>
       <c r="D233" s="5">
         <v>-8.7633413920373044</v>
       </c>
       <c r="E233" s="5">
         <v>2.2545415049034068</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>27.307408308999999</v>
       </c>
       <c r="C234" s="5">
         <v>-0.20396169500000028</v>
       </c>
       <c r="D234" s="5">
         <v>-8.5425274735843164</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>27.229369504000001</v>
       </c>
       <c r="C235" s="5">
         <v>-7.803880499999849E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-3.3759547995124706</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>27.125058171999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.10431133200000176</v>
       </c>
       <c r="D236" s="5">
         <v>-4.5013759147110033</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>26.890042306000002</v>
       </c>
       <c r="C237" s="5">
         <v>-0.23501586599999769</v>
       </c>
       <c r="D237" s="5">
         <v>-9.9155799221121388</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>27.169466446000001</v>
       </c>
       <c r="C238" s="5">
         <v>0.27942413999999971</v>
       </c>
       <c r="D238" s="5">
         <v>13.207576146094668</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>27.089393444999999</v>
       </c>
       <c r="C239" s="5">
         <v>-8.0073001000002364E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-3.4798355841328621</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>27.011790126000001</v>
       </c>
       <c r="C240" s="5">
         <v>-7.7603318999997839E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-3.3840052618858363</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>27.185759173000001</v>
       </c>
       <c r="C241" s="5">
         <v>0.17396904699999993</v>
       </c>
       <c r="D241" s="5">
         <v>8.0083132026025581</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>27.079182075999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.1065770970000024</v>
       </c>
       <c r="D242" s="5">
         <v>-4.6042724729832729</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>26.648753451000001</v>
       </c>
       <c r="C243" s="5">
         <v>-0.43042862499999757</v>
       </c>
       <c r="D243" s="5">
         <v>-17.491958679305597</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>27.083345265999998</v>
       </c>
       <c r="C244" s="5">
         <v>0.43459181499999744</v>
       </c>
       <c r="D244" s="5">
         <v>21.424098907426135</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>27.308530431000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.22518516500000274</v>
       </c>
       <c r="D245" s="5">
         <v>10.446582632785439</v>
       </c>
       <c r="E245" s="5">
         <v>-0.73729360977118352</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>27.223686896</v>
       </c>
       <c r="C246" s="5">
         <v>-8.4843535000000969E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-3.6651697117795035</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>27.291406812999998</v>
       </c>
       <c r="C247" s="5">
         <v>6.771991699999802E-2</v>
       </c>
       <c r="D247" s="5">
         <v>3.0262241658473243</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>27.630839473999998</v>
       </c>
       <c r="C248" s="5">
         <v>0.33943266100000002</v>
       </c>
       <c r="D248" s="5">
         <v>15.989287005189512</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>27.863751818000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.23291234400000249</v>
       </c>
       <c r="D249" s="5">
         <v>10.597716824122649</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>27.928235754999999</v>
       </c>
       <c r="C250" s="5">
         <v>6.4483936999998548E-2</v>
       </c>
       <c r="D250" s="5">
         <v>2.8127330909506032</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>27.983279363000001</v>
       </c>
       <c r="C251" s="5">
         <v>5.5043608000001853E-2</v>
       </c>
       <c r="D251" s="5">
         <v>2.3908798596321779</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>27.609603270000001</v>
       </c>
       <c r="C252" s="5">
         <v>-0.37367609300000026</v>
       </c>
       <c r="D252" s="5">
         <v>-14.898209705186416</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>27.739610101</v>
       </c>
       <c r="C253" s="5">
         <v>0.13000683099999932</v>
       </c>
       <c r="D253" s="5">
         <v>5.7991638690306324</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>27.890733505</v>
       </c>
       <c r="C254" s="5">
         <v>0.15112340399999979</v>
       </c>
       <c r="D254" s="5">
         <v>6.737002574001405</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>28.015019164999998</v>
       </c>
       <c r="C255" s="5">
         <v>0.12428565999999819</v>
       </c>
       <c r="D255" s="5">
         <v>5.4804209945807036</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>28.191429748000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.17641058300000267</v>
       </c>
       <c r="D256" s="5">
         <v>7.8236767130582807</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>28.224125351000001</v>
       </c>
       <c r="C257" s="5">
         <v>3.2695603000000517E-2</v>
       </c>
       <c r="D257" s="5">
         <v>1.4006370772145393</v>
       </c>
       <c r="E257" s="5">
         <v>3.3527799026513705</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>28.994860246999998</v>
       </c>
       <c r="C258" s="5">
         <v>0.77073489599999689</v>
       </c>
       <c r="D258" s="5">
         <v>38.167637127194197</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>28.808158532</v>
       </c>
       <c r="C259" s="5">
         <v>-0.1867017149999981</v>
       </c>
       <c r="D259" s="5">
         <v>-7.4590951263851295</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>29.135170769999998</v>
       </c>
       <c r="C260" s="5">
         <v>0.32701223799999823</v>
       </c>
       <c r="D260" s="5">
         <v>14.505101468371784</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>28.822532445</v>
       </c>
       <c r="C261" s="5">
         <v>-0.31263832499999822</v>
       </c>
       <c r="D261" s="5">
         <v>-12.143312420081987</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>28.722820252000002</v>
       </c>
       <c r="C262" s="5">
         <v>-9.971219299999845E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-4.0733398360201285</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>29.069683703999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.34686345199999735</v>
       </c>
       <c r="D263" s="5">
         <v>15.493810941399055</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>29.485204448000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.41552074400000194</v>
       </c>
       <c r="D264" s="5">
         <v>18.567604324644549</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>29.376897045</v>
       </c>
       <c r="C265" s="5">
         <v>-0.1083074030000013</v>
       </c>
       <c r="D265" s="5">
         <v>-4.3199633870189995</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>29.373699367</v>
       </c>
       <c r="C266" s="5">
         <v>-3.197677999999371E-3</v>
       </c>
       <c r="D266" s="5">
         <v>-0.13054194190789126</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>29.368223479000001</v>
       </c>
       <c r="C267" s="5">
         <v>-5.4758879999994292E-3</v>
       </c>
       <c r="D267" s="5">
         <v>-0.22347652812702012</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>29.504219102</v>
       </c>
       <c r="C268" s="5">
         <v>0.13599562299999945</v>
       </c>
       <c r="D268" s="5">
         <v>5.7005819994461193</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>29.539291137999999</v>
       </c>
       <c r="C269" s="5">
         <v>3.5072035999998974E-2</v>
       </c>
       <c r="D269" s="5">
         <v>1.4358181795923963</v>
       </c>
       <c r="E269" s="5">
         <v>4.6597220308667531</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>29.614245527000001</v>
       </c>
       <c r="C270" s="5">
         <v>7.4954389000001953E-2</v>
       </c>
       <c r="D270" s="5">
         <v>3.0877930345562854</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>29.931244262</v>
       </c>
       <c r="C271" s="5">
         <v>0.31699873499999853</v>
       </c>
       <c r="D271" s="5">
         <v>13.628998986500696</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>29.845836909999999</v>
       </c>
       <c r="C272" s="5">
         <v>-8.5407352000000714E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-3.3709111712137974</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>30.109312397</v>
       </c>
       <c r="C273" s="5">
         <v>0.2634754870000009</v>
       </c>
       <c r="D273" s="5">
         <v>11.123244819234724</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>29.930096628000001</v>
       </c>
       <c r="C274" s="5">
         <v>-0.17921576899999891</v>
       </c>
       <c r="D274" s="5">
         <v>-6.9133556129569946</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>29.961776772</v>
       </c>
       <c r="C275" s="5">
         <v>3.1680143999999189E-2</v>
       </c>
       <c r="D275" s="5">
         <v>1.2775859233512543</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>30.256913384000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.2951366120000003</v>
       </c>
       <c r="D276" s="5">
         <v>12.482431549461426</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>30.309143713000001</v>
       </c>
       <c r="C277" s="5">
         <v>5.2230329000000353E-2</v>
       </c>
       <c r="D277" s="5">
         <v>2.0912542196238615</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>30.564640596</v>
       </c>
       <c r="C278" s="5">
         <v>0.25549688299999929</v>
       </c>
       <c r="D278" s="5">
         <v>10.598062009828023</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>30.384415656000002</v>
       </c>
       <c r="C279" s="5">
         <v>-0.18022493999999867</v>
       </c>
       <c r="D279" s="5">
         <v>-6.850797267969277</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>30.500320766000002</v>
       </c>
       <c r="C280" s="5">
         <v>0.11590510999999992</v>
       </c>
       <c r="D280" s="5">
         <v>4.6748190110415422</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>30.666873875</v>
       </c>
       <c r="C281" s="5">
         <v>0.16655310899999876</v>
       </c>
       <c r="D281" s="5">
         <v>6.7532740711259809</v>
       </c>
       <c r="E281" s="5">
         <v>3.8172301824448862</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>30.545351686</v>
       </c>
       <c r="C282" s="5">
         <v>-0.12152218900000022</v>
       </c>
       <c r="D282" s="5">
         <v>-4.6529034623408183</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>30.445518475</v>
       </c>
       <c r="C283" s="5">
         <v>-9.9833210999999977E-2</v>
       </c>
       <c r="D283" s="5">
         <v>-3.8522923059083669</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>30.564458799000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.11894032400000043</v>
       </c>
       <c r="D284" s="5">
         <v>4.7900458985447036</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>30.591450102</v>
       </c>
       <c r="C285" s="5">
         <v>2.6991302999999078E-2</v>
       </c>
       <c r="D285" s="5">
         <v>1.0648755326025494</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>30.860949553000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.2694994510000015</v>
       </c>
       <c r="D286" s="5">
         <v>11.099127366572503</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>30.969116679999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.10816712699999798</v>
       </c>
       <c r="D287" s="5">
         <v>4.2880157232525473</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>30.938013894000001</v>
       </c>
       <c r="C288" s="5">
         <v>-3.1102785999998162E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-1.1985445950670526</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>30.951270578999999</v>
       </c>
       <c r="C289" s="5">
         <v>1.3256684999998214E-2</v>
       </c>
       <c r="D289" s="5">
         <v>0.51540367674773879</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>30.843812178</v>
       </c>
       <c r="C290" s="5">
         <v>-0.10745840099999882</v>
       </c>
       <c r="D290" s="5">
         <v>-4.0875874872344458</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>31.279421235000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.43560905700000063</v>
       </c>
       <c r="D291" s="5">
         <v>18.328104089403062</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>31.389652523999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.1102312889999979</v>
       </c>
       <c r="D292" s="5">
         <v>4.3118370893369118</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>31.487158542</v>
       </c>
       <c r="C293" s="5">
         <v>9.7506018000000694E-2</v>
       </c>
       <c r="D293" s="5">
         <v>3.7919215590437094</v>
       </c>
       <c r="E293" s="5">
         <v>2.6748232322066023</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>31.881643586999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.3944850449999997</v>
       </c>
       <c r="D294" s="5">
         <v>16.11458597385187</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>31.881723882999999</v>
       </c>
       <c r="C295" s="5">
         <v>8.029600000014625E-5</v>
       </c>
       <c r="D295" s="5">
         <v>3.0223201785029019E-3</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>32.195996356999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.31427247399999914</v>
       </c>
       <c r="D296" s="5">
         <v>12.491803810902823</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>32.186529731</v>
       </c>
       <c r="C297" s="5">
         <v>-9.4666259999982572E-3</v>
       </c>
       <c r="D297" s="5">
         <v>-0.35226734654059122</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>32.151766780999999</v>
       </c>
       <c r="C298" s="5">
         <v>-3.4762950000001069E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-1.2883845919187342</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>32.355876129000002</v>
       </c>
       <c r="C299" s="5">
         <v>0.20410934800000291</v>
       </c>
       <c r="D299" s="5">
         <v>7.8896672558119274</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>32.413992890000003</v>
       </c>
       <c r="C300" s="5">
         <v>5.8116761000000849E-2</v>
       </c>
       <c r="D300" s="5">
         <v>2.1768291459300038</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>32.693109345000003</v>
       </c>
       <c r="C301" s="5">
         <v>0.27911645500000049</v>
       </c>
       <c r="D301" s="5">
         <v>10.836890649032727</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>32.844421830000002</v>
       </c>
       <c r="C302" s="5">
         <v>0.15131248499999828</v>
       </c>
       <c r="D302" s="5">
         <v>5.6975038119718713</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>32.654443929000003</v>
       </c>
       <c r="C303" s="5">
         <v>-0.18997790099999889</v>
       </c>
       <c r="D303" s="5">
         <v>-6.7243990302816803</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>32.685504066999997</v>
       </c>
       <c r="C304" s="5">
         <v>3.1060137999993742E-2</v>
       </c>
       <c r="D304" s="5">
         <v>1.1474019728371143</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>32.833647284000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.14814321700000477</v>
       </c>
       <c r="D305" s="5">
         <v>5.5765092236876868</v>
       </c>
       <c r="E305" s="5">
         <v>4.2763107385633159</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>32.588180002999998</v>
       </c>
       <c r="C306" s="5">
         <v>-0.24546728100000337</v>
       </c>
       <c r="D306" s="5">
         <v>-8.6114605730820628</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>32.800438139999997</v>
       </c>
       <c r="C307" s="5">
         <v>0.21225813699999918</v>
       </c>
       <c r="D307" s="5">
         <v>8.1021823130527526</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>32.806986790000003</v>
       </c>
       <c r="C308" s="5">
         <v>6.548650000006262E-3</v>
       </c>
       <c r="D308" s="5">
         <v>0.23984481116992029</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>32.964440142999997</v>
       </c>
       <c r="C309" s="5">
         <v>0.15745335299999397</v>
       </c>
       <c r="D309" s="5">
         <v>5.9137453097585224</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>33.236842003</v>
       </c>
       <c r="C310" s="5">
         <v>0.27240186000000222</v>
       </c>
       <c r="D310" s="5">
         <v>10.379540158712297</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>33.564078281999997</v>
       </c>
       <c r="C311" s="5">
         <v>0.32723627899999741</v>
       </c>
       <c r="D311" s="5">
         <v>12.47595071004115</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>33.415616397999997</v>
       </c>
       <c r="C312" s="5">
         <v>-0.1484618839999996</v>
       </c>
       <c r="D312" s="5">
         <v>-5.1806406900159585</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>33.581385019000003</v>
       </c>
       <c r="C313" s="5">
         <v>0.16576862100000511</v>
       </c>
       <c r="D313" s="5">
         <v>6.1181153357883877</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>33.654472218000002</v>
       </c>
       <c r="C314" s="5">
         <v>7.3087198999999714E-2</v>
       </c>
       <c r="D314" s="5">
         <v>2.6431948623018897</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>33.81742964</v>
       </c>
       <c r="C315" s="5">
         <v>0.16295742199999808</v>
       </c>
       <c r="D315" s="5">
         <v>5.9677544186147014</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>33.991230031999997</v>
       </c>
       <c r="C316" s="5">
         <v>0.17380039199999686</v>
       </c>
       <c r="D316" s="5">
         <v>6.3445959462099744</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>33.871385265000001</v>
       </c>
       <c r="C317" s="5">
         <v>-0.11984476699999647</v>
       </c>
       <c r="D317" s="5">
         <v>-4.149818964464802</v>
       </c>
       <c r="E317" s="5">
         <v>3.1605930709552865</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>33.803929074999999</v>
       </c>
       <c r="C318" s="5">
         <v>-6.745619000000147E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-2.3638428797762345</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>33.892000388</v>
       </c>
       <c r="C319" s="5">
         <v>8.8071313000000373E-2</v>
       </c>
       <c r="D319" s="5">
         <v>3.1716201553348977</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>34.01836703</v>
       </c>
       <c r="C320" s="5">
         <v>0.1263666420000007</v>
       </c>
       <c r="D320" s="5">
         <v>4.567112990363853</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>34.145323419999997</v>
       </c>
       <c r="C321" s="5">
         <v>0.12695638999999659</v>
       </c>
       <c r="D321" s="5">
         <v>4.5714711041614731</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>34.117783094000004</v>
       </c>
       <c r="C322" s="5">
         <v>-2.7540325999993343E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-0.96359254049009913</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>34.401282676999998</v>
       </c>
       <c r="C323" s="5">
         <v>0.283499582999994</v>
       </c>
       <c r="D323" s="5">
         <v>10.439894864587407</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>34.489634830999996</v>
       </c>
       <c r="C324" s="5">
         <v>8.8352153999998961E-2</v>
       </c>
       <c r="D324" s="5">
         <v>3.125845859367038</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>34.792478410999998</v>
       </c>
       <c r="C325" s="5">
         <v>0.30284358000000111</v>
       </c>
       <c r="D325" s="5">
         <v>11.06091394381188</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>34.685527266999998</v>
       </c>
       <c r="C326" s="5">
         <v>-0.10695114399999994</v>
       </c>
       <c r="D326" s="5">
         <v>-3.6270369468820007</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>34.465720339999997</v>
       </c>
       <c r="C327" s="5">
         <v>-0.21980692700000048</v>
       </c>
       <c r="D327" s="5">
         <v>-7.3450324849006048</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>34.481293641999997</v>
       </c>
       <c r="C328" s="5">
         <v>1.5573301999999956E-2</v>
       </c>
       <c r="D328" s="5">
         <v>0.54356836279889631</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>34.601134082000002</v>
       </c>
       <c r="C329" s="5">
         <v>0.11984044000000438</v>
       </c>
       <c r="D329" s="5">
         <v>4.2512783557801193</v>
       </c>
       <c r="E329" s="5">
         <v>2.1544699494592701</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>34.913896174999998</v>
       </c>
       <c r="C330" s="5">
         <v>0.31276209299999636</v>
       </c>
       <c r="D330" s="5">
         <v>11.40271940656239</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>34.860281045000001</v>
       </c>
       <c r="C331" s="5">
         <v>-5.361512999999718E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-1.827281800923819</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>34.833306905000001</v>
       </c>
       <c r="C332" s="5">
         <v>-2.6974140000000091E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-0.92459287300968862</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>34.931186021999999</v>
       </c>
       <c r="C333" s="5">
         <v>9.7879116999997962E-2</v>
       </c>
       <c r="D333" s="5">
         <v>3.4245175467316979</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>35.020625029999998</v>
       </c>
       <c r="C334" s="5">
         <v>8.9439007999999376E-2</v>
       </c>
       <c r="D334" s="5">
         <v>3.1161610612643109</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>34.95251846</v>
       </c>
       <c r="C335" s="5">
         <v>-6.8106569999997646E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-2.3089065861049196</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>34.855378178000002</v>
       </c>
       <c r="C336" s="5">
         <v>-9.7140281999998024E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-3.2845393146143986</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>34.821248914999998</v>
       </c>
       <c r="C337" s="5">
         <v>-3.4129263000004073E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-1.1686940558623071</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>35.006473364000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.18522444900000323</v>
       </c>
       <c r="D338" s="5">
         <v>6.5732498111357396</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>35.325284306999997</v>
       </c>
       <c r="C339" s="5">
         <v>0.31881094299999546</v>
       </c>
       <c r="D339" s="5">
         <v>11.493014262303092</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>35.479163864</v>
       </c>
       <c r="C340" s="5">
         <v>0.15387955700000333</v>
       </c>
       <c r="D340" s="5">
         <v>5.3543629001412407</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>35.410804595000002</v>
       </c>
       <c r="C341" s="5">
         <v>-6.8359268999998335E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-2.2877481159655821</v>
       </c>
       <c r="E341" s="5">
         <v>2.340011489453464</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>36.231481997000003</v>
       </c>
       <c r="C342" s="5">
         <v>0.82067740200000117</v>
       </c>
       <c r="D342" s="5">
         <v>31.644780758972367</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>36.04470603</v>
       </c>
       <c r="C343" s="5">
         <v>-0.18677596700000265</v>
       </c>
       <c r="D343" s="5">
         <v>-6.0136742986176328</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>36.276315017999998</v>
       </c>
       <c r="C344" s="5">
         <v>0.23160898799999785</v>
       </c>
       <c r="D344" s="5">
         <v>7.9891493855455575</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>36.441214954000003</v>
       </c>
       <c r="C345" s="5">
         <v>0.16489993600000474</v>
       </c>
       <c r="D345" s="5">
         <v>5.5932605821055636</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>36.604121325999998</v>
       </c>
       <c r="C346" s="5">
         <v>0.1629063719999948</v>
       </c>
       <c r="D346" s="5">
         <v>5.4983478471038794</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>36.451911223000003</v>
       </c>
       <c r="C347" s="5">
         <v>-0.15221010299999449</v>
       </c>
       <c r="D347" s="5">
         <v>-4.8773780245191745</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>36.676174500999998</v>
       </c>
       <c r="C348" s="5">
         <v>0.22426327799999513</v>
       </c>
       <c r="D348" s="5">
         <v>7.6377764982833884</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>36.920733568999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.24455906800000093</v>
       </c>
       <c r="D349" s="5">
         <v>8.3017542599341567</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>36.532981317999997</v>
       </c>
       <c r="C350" s="5">
         <v>-0.38775225100000199</v>
       </c>
       <c r="D350" s="5">
         <v>-11.899672785172278</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>37.483453146999999</v>
       </c>
       <c r="C351" s="5">
         <v>0.95047182900000138</v>
       </c>
       <c r="D351" s="5">
         <v>36.098626270540635</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>37.564801998999997</v>
       </c>
       <c r="C352" s="5">
         <v>8.1348851999997862E-2</v>
       </c>
       <c r="D352" s="5">
         <v>2.6356245988842675</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>37.838143488</v>
       </c>
       <c r="C353" s="5">
         <v>0.27334148900000343</v>
       </c>
       <c r="D353" s="5">
         <v>9.0899113383188901</v>
       </c>
       <c r="E353" s="5">
         <v>6.8547973443753296</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>37.876139782999999</v>
       </c>
       <c r="C354" s="5">
         <v>3.7996294999999236E-2</v>
       </c>
       <c r="D354" s="5">
         <v>1.2116932362890243</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>38.065346728000002</v>
       </c>
       <c r="C355" s="5">
         <v>0.18920694500000224</v>
       </c>
       <c r="D355" s="5">
         <v>6.1619659696503737</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>38.335967936000003</v>
       </c>
       <c r="C356" s="5">
         <v>0.27062120800000145</v>
       </c>
       <c r="D356" s="5">
         <v>8.8728814565186109</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>38.173290022000003</v>
       </c>
       <c r="C357" s="5">
         <v>-0.16267791399999965</v>
       </c>
       <c r="D357" s="5">
         <v>-4.9749941555771393</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>37.916481967999999</v>
       </c>
       <c r="C358" s="5">
         <v>-0.25680805400000395</v>
       </c>
       <c r="D358" s="5">
         <v>-7.7808067956792843</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>38.023285260999998</v>
       </c>
       <c r="C359" s="5">
         <v>0.10680329299999869</v>
       </c>
       <c r="D359" s="5">
         <v>3.4330263955856699</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>38.389578282999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.36629302200000069</v>
       </c>
       <c r="D360" s="5">
         <v>12.192659488637613</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>38.212881975000002</v>
       </c>
       <c r="C361" s="5">
         <v>-0.1766963079999968</v>
       </c>
       <c r="D361" s="5">
         <v>-5.3855608293746808</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>38.239509347000002</v>
       </c>
       <c r="C362" s="5">
         <v>2.6627372000000094E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.83939207512437886</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>38.136406325000003</v>
       </c>
       <c r="C363" s="5">
         <v>-0.1031030219999991</v>
       </c>
       <c r="D363" s="5">
         <v>-3.1879404062439276</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>38.021454544999997</v>
       </c>
       <c r="C364" s="5">
         <v>-0.1149517800000055</v>
       </c>
       <c r="D364" s="5">
         <v>-3.5577059281253098</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>38.207549262000001</v>
       </c>
       <c r="C365" s="5">
         <v>0.18609471700000313</v>
       </c>
       <c r="D365" s="5">
         <v>6.0340756274892771</v>
       </c>
       <c r="E365" s="5">
         <v>0.97627880214883334</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>38.305851300999997</v>
       </c>
       <c r="C366" s="5">
         <v>9.8302038999996455E-2</v>
       </c>
       <c r="D366" s="5">
         <v>3.1314777297702934</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>38.279579884999997</v>
       </c>
       <c r="C367" s="5">
         <v>-2.6271416000000158E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-0.81990223608551238</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>37.996243818000004</v>
       </c>
       <c r="C368" s="5">
         <v>-0.28333606699999336</v>
       </c>
       <c r="D368" s="5">
         <v>-8.5292928546522475</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>22.545579529000001</v>
       </c>
       <c r="C369" s="5">
         <v>-15.450664289000002</v>
       </c>
       <c r="D369" s="5">
         <v>-99.809520234070277</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>26.322877417000001</v>
       </c>
       <c r="C370" s="5">
         <v>3.7772978879999997</v>
       </c>
       <c r="D370" s="5">
         <v>541.59873203913332</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>30.268866669000001</v>
       </c>
       <c r="C371" s="5">
         <v>3.9459892520000004</v>
       </c>
       <c r="D371" s="5">
         <v>434.50723540747128</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>30.386897995999998</v>
       </c>
       <c r="C372" s="5">
         <v>0.11803132699999708</v>
       </c>
       <c r="D372" s="5">
         <v>4.7809886311323435</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>31.215897446</v>
       </c>
       <c r="C373" s="5">
         <v>0.8289994500000013</v>
       </c>
       <c r="D373" s="5">
         <v>38.125380417288923</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>32.738106156000001</v>
       </c>
       <c r="C374" s="5">
         <v>1.522208710000001</v>
       </c>
       <c r="D374" s="5">
         <v>77.065001775752904</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>33.374844975000002</v>
       </c>
       <c r="C375" s="5">
         <v>0.6367388190000014</v>
       </c>
       <c r="D375" s="5">
         <v>26.005195907508629</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>31.713391902000001</v>
       </c>
       <c r="C376" s="5">
         <v>-1.6614530730000006</v>
       </c>
       <c r="D376" s="5">
         <v>-45.814729225069037</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>32.484358512</v>
       </c>
       <c r="C377" s="5">
         <v>0.77096660999999855</v>
       </c>
       <c r="D377" s="5">
         <v>33.407180566365867</v>
       </c>
       <c r="E377" s="5">
         <v>-14.979214476056701</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>33.471035049000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.98667653700000102</v>
       </c>
       <c r="D378" s="5">
         <v>43.198402093804319</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>33.940842203999999</v>
       </c>
       <c r="C379" s="5">
         <v>0.46980715499999803</v>
       </c>
       <c r="D379" s="5">
         <v>18.206583434206202</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>34.828121781999997</v>
       </c>
       <c r="C380" s="5">
         <v>0.88727957799999757</v>
       </c>
       <c r="D380" s="5">
         <v>36.297935194444911</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>35.406185549999996</v>
       </c>
       <c r="C381" s="5">
         <v>0.57806376799999981</v>
       </c>
       <c r="D381" s="5">
         <v>21.839761311333227</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>36.055482265000002</v>
       </c>
       <c r="C382" s="5">
         <v>0.64929671500000552</v>
       </c>
       <c r="D382" s="5">
         <v>24.367245276294902</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>36.601603425999997</v>
       </c>
       <c r="C383" s="5">
         <v>0.54612116099999497</v>
       </c>
       <c r="D383" s="5">
         <v>19.769332010549867</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>37.017695215000003</v>
       </c>
       <c r="C384" s="5">
         <v>0.41609178900000643</v>
       </c>
       <c r="D384" s="5">
         <v>14.527866354269904</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>37.405847203999997</v>
       </c>
       <c r="C385" s="5">
         <v>0.38815198899999359</v>
       </c>
       <c r="D385" s="5">
         <v>13.334319700409436</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>38.011081586000003</v>
       </c>
       <c r="C386" s="5">
         <v>0.60523438200000612</v>
       </c>
       <c r="D386" s="5">
         <v>21.240797025924429</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>38.090664062000002</v>
       </c>
       <c r="C387" s="5">
         <v>7.9582475999998792E-2</v>
       </c>
       <c r="D387" s="5">
         <v>2.5415316740382998</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>38.343424075999998</v>
       </c>
       <c r="C388" s="5">
         <v>0.25276001399999615</v>
       </c>
       <c r="D388" s="5">
         <v>8.2600404996718382</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>38.440543259999998</v>
       </c>
       <c r="C389" s="5">
         <v>9.7119184000000303E-2</v>
       </c>
       <c r="D389" s="5">
         <v>3.0821542385029321</v>
       </c>
       <c r="E389" s="5">
         <v>18.335546770300958</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>38.323974573000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.11656868699999734</v>
       </c>
       <c r="D390" s="5">
         <v>-3.5788471321253068</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>38.548349364000003</v>
       </c>
       <c r="C391" s="5">
         <v>0.22437479100000246</v>
       </c>
       <c r="D391" s="5">
         <v>7.2563258850563139</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>38.704721530999997</v>
       </c>
       <c r="C392" s="5">
         <v>0.15637216699999357</v>
       </c>
       <c r="D392" s="5">
         <v>4.9779119111946546</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>38.821682463000002</v>
       </c>
       <c r="C393" s="5">
         <v>0.1169609320000049</v>
       </c>
       <c r="D393" s="5">
         <v>3.6871339017483296</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>38.928818606999997</v>
       </c>
       <c r="C394" s="5">
         <v>0.10713614399999472</v>
       </c>
       <c r="D394" s="5">
         <v>3.3623688130494989</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>39.211339463999998</v>
       </c>
       <c r="C395" s="5">
         <v>0.28252085700000151</v>
       </c>
       <c r="D395" s="5">
         <v>9.0650109617285821</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>39.469034049000001</v>
       </c>
       <c r="C396" s="5">
         <v>0.25769458500000297</v>
       </c>
       <c r="D396" s="5">
         <v>8.1777229929841369</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>39.473146380999999</v>
       </c>
       <c r="C397" s="5">
         <v>4.1123319999982755E-3</v>
       </c>
       <c r="D397" s="5">
         <v>0.12510129521958735</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>39.786703817000003</v>
       </c>
       <c r="C398" s="5">
         <v>0.31355743600000352</v>
       </c>
       <c r="D398" s="5">
         <v>9.9599641438119733</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>40.09756848</v>
       </c>
       <c r="C399" s="5">
         <v>0.31086466299999671</v>
       </c>
       <c r="D399" s="5">
         <v>9.7895290261027945</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>40.335537054</v>
       </c>
       <c r="C400" s="5">
         <v>0.23796857399999993</v>
       </c>
       <c r="D400" s="5">
         <v>7.3588059107166703</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>40.64284748</v>
       </c>
       <c r="C401" s="5">
         <v>0.3073104260000008</v>
       </c>
       <c r="D401" s="5">
         <v>9.5356283565124933</v>
       </c>
       <c r="E401" s="5">
         <v>5.7291183558574987</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>40.895408150999998</v>
       </c>
       <c r="C402" s="5">
         <v>0.25256067099999768</v>
       </c>
       <c r="D402" s="5">
         <v>7.7171945885873727</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>41.223587643000002</v>
       </c>
       <c r="C403" s="5">
         <v>0.32817949200000385</v>
       </c>
       <c r="D403" s="5">
         <v>10.066424699847488</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>41.132815835999999</v>
       </c>
       <c r="C404" s="5">
         <v>-9.077180700000298E-2</v>
       </c>
       <c r="D404" s="5">
         <v>-2.6105596616014859</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>41.018720766999998</v>
       </c>
       <c r="C405" s="5">
         <v>-0.1140950690000011</v>
       </c>
       <c r="D405" s="5">
         <v>-3.27827087765723</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>41.296921072000004</v>
       </c>
       <c r="C406" s="5">
         <v>0.2782003050000057</v>
       </c>
       <c r="D406" s="5">
         <v>8.4492964228150669</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>41.347949763999999</v>
       </c>
       <c r="C407" s="5">
         <v>5.1028691999995601E-2</v>
       </c>
       <c r="D407" s="5">
         <v>1.4929031673480253</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>41.564661186000002</v>
       </c>
       <c r="C408" s="5">
         <v>0.21671142200000304</v>
       </c>
       <c r="D408" s="5">
         <v>6.4739036833380004</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>41.754633585999997</v>
       </c>
       <c r="C409" s="5">
         <v>0.18997239999999493</v>
       </c>
       <c r="D409" s="5">
         <v>5.624626598463367</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>41.67478302</v>
       </c>
       <c r="C410" s="5">
         <v>-7.9850565999997514E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-2.2708671974614236</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>41.607258199</v>
       </c>
       <c r="C411" s="5">
         <v>-6.7524820999999235E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-1.9271023147348298</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>41.531092379</v>
       </c>
       <c r="C412" s="5">
         <v>-7.616581999999994E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-2.1747251036965176</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>41.625567263000001</v>
       </c>
       <c r="C413" s="5">
         <v>9.4474884000000259E-2</v>
       </c>
       <c r="D413" s="5">
         <v>2.7641720898429645</v>
       </c>
       <c r="E413" s="5">
         <v>2.4179402869929145</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>41.798047541000003</v>
       </c>
       <c r="C414" s="5">
         <v>0.17248027800000187</v>
       </c>
       <c r="D414" s="5">
         <v>5.0872354411218401</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>41.846818515000002</v>
       </c>
       <c r="C415" s="5">
         <v>4.8770973999999967E-2</v>
       </c>
       <c r="D415" s="5">
         <v>1.409209858700522</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>42.017805084999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.17098656999999662</v>
       </c>
       <c r="D416" s="5">
         <v>5.0149183666768682</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>42.312166482999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.2943613979999995</v>
       </c>
       <c r="D417" s="5">
         <v>8.7383674575136858</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>42.392236154999999</v>
       </c>
       <c r="C418" s="5">
         <v>8.006967200000048E-2</v>
       </c>
       <c r="D418" s="5">
         <v>2.2946113019203906</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>42.433078705</v>
       </c>
       <c r="C419" s="5">
         <v>4.0842550000000699E-2</v>
       </c>
       <c r="D419" s="5">
         <v>1.1622789245266274</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>42.098606361999998</v>
       </c>
       <c r="C420" s="5">
         <v>-0.33447234300000162</v>
       </c>
       <c r="D420" s="5">
         <v>-9.0593372016482867</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>42.551383762999997</v>
       </c>
       <c r="C421" s="5">
         <v>0.45277740099999875</v>
       </c>
       <c r="D421" s="5">
         <v>13.697685586494423</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>42.26156314</v>
       </c>
       <c r="C422" s="5">
         <v>-0.28982062299999711</v>
       </c>
       <c r="D422" s="5">
         <v>-7.8739559503226308</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>42.716799596999998</v>
       </c>
       <c r="C423" s="5">
         <v>0.45523645699999804</v>
       </c>
       <c r="D423" s="5">
         <v>13.720251321341848</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>43.049369435000003</v>
       </c>
       <c r="C424" s="5">
         <v>0.33256983800000484</v>
       </c>
       <c r="D424" s="5">
         <v>9.7531634183988913</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>43.024159406999999</v>
       </c>
       <c r="C425" s="5">
         <v>-2.5210028000003604E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-0.70046987839160746</v>
       </c>
       <c r="E425" s="5">
         <v>3.3599353377297358</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>43.007408267999999</v>
       </c>
       <c r="C426" s="5">
         <v>-1.6751139000000137E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-0.46621196411014143</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>42.868774588999997</v>
       </c>
       <c r="C427" s="5">
         <v>-0.13863367900000156</v>
       </c>
       <c r="D427" s="5">
         <v>-3.8003324013567097</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>43.306514788000001</v>
       </c>
       <c r="C428" s="5">
         <v>0.43774019900000383</v>
       </c>
       <c r="D428" s="5">
         <v>12.965538594710679</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>42.802103881000001</v>
       </c>
       <c r="C429" s="5">
         <v>-0.50441090700000046</v>
       </c>
       <c r="D429" s="5">
         <v>-13.115442913959619</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>42.787720843999999</v>
       </c>
       <c r="C430" s="5">
         <v>-1.4383037000001764E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-0.40249845978296284</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>42.927346366000002</v>
       </c>
       <c r="C431" s="5">
         <v>0.13962552200000289</v>
       </c>
       <c r="D431" s="5">
         <v>3.9869083827281049</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>42.827212000000003</v>
       </c>
       <c r="C432" s="5">
         <v>-0.10013436599999892</v>
       </c>
       <c r="D432" s="5">
         <v>-2.7635425300298611</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>42.852749770000003</v>
       </c>
       <c r="C433" s="5">
         <v>2.5537769999999682E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.71790873513040143</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>43.160374943999997</v>
       </c>
       <c r="C434" s="5">
         <v>0.30762517399999467</v>
       </c>
       <c r="D434" s="5">
         <v>8.9627780455499675</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>42.980311884999999</v>
       </c>
       <c r="C435" s="5">
         <v>-0.1800630589999983</v>
       </c>
       <c r="D435" s="5">
         <v>-4.8930520249352512</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>42.999662909999998</v>
       </c>
       <c r="C436" s="5">
         <v>1.9351024999998856E-2</v>
       </c>
       <c r="D436" s="5">
         <v>0.54161585340275487</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>43.028554042000003</v>
       </c>
       <c r="C437" s="5">
         <v>2.8891132000005371E-2</v>
       </c>
       <c r="D437" s="5">
         <v>0.80925664952231635</v>
       </c>
       <c r="E437" s="5">
         <v>1.0214342500991513E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>43.574209490000001</v>
       </c>
       <c r="C438" s="5">
         <v>0.54565544799999799</v>
       </c>
       <c r="D438" s="5">
         <v>16.325031776582822</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>43.313385461000003</v>
       </c>
       <c r="C439" s="5">
         <v>-0.26082402899999835</v>
       </c>
       <c r="D439" s="5">
         <v>-6.9510749251596398</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>43.568801702000002</v>
+        <v>43.628522969999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.25541624099999893</v>
+        <v>0.31513750899999593</v>
       </c>
       <c r="D440" s="5">
-        <v>7.3104017440908331</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0888992015361492</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>43.390721356</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.23780161399999855</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-6.3481591838114522</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>