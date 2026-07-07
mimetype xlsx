--- v5 (2026-05-27)
+++ v6 (2026-07-07)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7F9EFBE0-8EDF-4364-B2CA-A31DE648E871}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{089870BE-BC62-4F6B-8B76-F799AF9D2F74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DE80B4F9-FA21-450C-BC94-76DB3601148E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4479A8AB-611C-4137-9561-010E83B8854C}"/>
   </bookViews>
   <sheets>
     <sheet name="elpleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53BFC262-50B0-411E-9B96-96B842890366}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76BEA087-D920-475F-9EC5-7510028A32AE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>17.568513735</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>17.613015923999999</v>
       </c>
       <c r="C7" s="5">
         <v>4.4502188999999248E-2</v>
       </c>
       <c r="D7" s="5">
         <v>3.0823861007793552</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>17.446635625999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.16638029799999998</v>
       </c>
       <c r="D8" s="5">
         <v>-10.764932224545865</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>17.770098170000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.32346254400000163</v>
       </c>
       <c r="D9" s="5">
         <v>24.663017193007075</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>17.993503330999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.22340516099999874</v>
       </c>
       <c r="D10" s="5">
         <v>16.174501812627184</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>17.872235418999999</v>
       </c>
       <c r="C11" s="5">
         <v>-0.12126791200000042</v>
       </c>
       <c r="D11" s="5">
         <v>-7.7942989071847935</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>17.823675392999998</v>
       </c>
       <c r="C12" s="5">
         <v>-4.8560026000000533E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-3.2121925277050711</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>17.917918167</v>
       </c>
       <c r="C13" s="5">
         <v>9.4242774000001361E-2</v>
       </c>
       <c r="D13" s="5">
         <v>6.5328181725777146</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>17.995859120999999</v>
       </c>
       <c r="C14" s="5">
         <v>7.7940953999998897E-2</v>
       </c>
       <c r="D14" s="5">
         <v>5.3465774373625097</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>17.881106380999999</v>
       </c>
       <c r="C15" s="5">
         <v>-0.11475274000000013</v>
       </c>
       <c r="D15" s="5">
         <v>-7.3892017732558486</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>17.897556109</v>
       </c>
       <c r="C16" s="5">
         <v>1.6449728000001329E-2</v>
       </c>
       <c r="D16" s="5">
         <v>1.1095430803621964</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>17.989447755</v>
       </c>
       <c r="C17" s="5">
         <v>9.1891646000000549E-2</v>
       </c>
       <c r="D17" s="5">
         <v>6.3381709889080762</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>17.883648543</v>
       </c>
       <c r="C18" s="5">
         <v>-0.10579921200000086</v>
       </c>
       <c r="D18" s="5">
         <v>-6.8335519144187451</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>17.81929972</v>
       </c>
       <c r="C19" s="5">
         <v>-6.4348822999999555E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-4.2333983422257138</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>17.849965328</v>
       </c>
       <c r="C20" s="5">
         <v>3.0665607999999622E-2</v>
       </c>
       <c r="D20" s="5">
         <v>2.08476417933674</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>17.664248676</v>
       </c>
       <c r="C21" s="5">
         <v>-0.18571665199999998</v>
       </c>
       <c r="D21" s="5">
         <v>-11.794936235769782</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>17.699419768999999</v>
       </c>
       <c r="C22" s="5">
         <v>3.5171092999998876E-2</v>
       </c>
       <c r="D22" s="5">
         <v>2.4156466348647099</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>17.784522658</v>
       </c>
       <c r="C23" s="5">
         <v>8.5102889000001625E-2</v>
       </c>
       <c r="D23" s="5">
         <v>5.9249346856933061</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>17.921316773000001</v>
       </c>
       <c r="C24" s="5">
         <v>0.13679411500000072</v>
       </c>
       <c r="D24" s="5">
         <v>9.6307637539139392</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>17.919777204999999</v>
       </c>
       <c r="C25" s="5">
         <v>-1.5395680000018785E-3</v>
       </c>
       <c r="D25" s="5">
         <v>-0.10303980219096287</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>18.006257131000002</v>
       </c>
       <c r="C26" s="5">
         <v>8.6479926000002649E-2</v>
       </c>
       <c r="D26" s="5">
         <v>5.9473507827763061</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>17.977463766</v>
       </c>
       <c r="C27" s="5">
         <v>-2.8793365000002069E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-1.9021037774211824</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>18.099881335999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.12241756999999964</v>
       </c>
       <c r="D28" s="5">
         <v>8.4844936446293993</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>18.084409264000001</v>
       </c>
       <c r="C29" s="5">
         <v>-1.5472071999997894E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-1.0209704786445672</v>
       </c>
       <c r="E29" s="5">
         <v>0.52787339718978199</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>18.208710764999999</v>
       </c>
       <c r="C30" s="5">
         <v>0.12430150099999793</v>
       </c>
       <c r="D30" s="5">
         <v>8.5671523394645899</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>18.232136042</v>
       </c>
       <c r="C31" s="5">
         <v>2.3425277000001188E-2</v>
       </c>
       <c r="D31" s="5">
         <v>1.5547551892105549</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>18.155333604999999</v>
       </c>
       <c r="C32" s="5">
         <v>-7.6802437000001333E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-4.9394836192166665</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>18.140519907000002</v>
       </c>
       <c r="C33" s="5">
         <v>-1.4813697999997544E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-0.97474822467951139</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>18.181747025</v>
       </c>
       <c r="C34" s="5">
         <v>4.1227117999998342E-2</v>
       </c>
       <c r="D34" s="5">
         <v>2.7615325922527134</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>18.172966872</v>
       </c>
       <c r="C35" s="5">
         <v>-8.7801530000000128E-3</v>
       </c>
       <c r="D35" s="5">
         <v>-0.57795570518085482</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>18.116031367000001</v>
       </c>
       <c r="C36" s="5">
         <v>-5.6935504999998443E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-3.6954627332701717</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>17.840131836000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.27589953100000031</v>
       </c>
       <c r="D37" s="5">
         <v>-16.819802834231734</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>18.026574921999998</v>
       </c>
       <c r="C38" s="5">
         <v>0.18644308599999704</v>
       </c>
       <c r="D38" s="5">
         <v>13.287476232213201</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>18.077259385000001</v>
       </c>
       <c r="C39" s="5">
         <v>5.0684463000003177E-2</v>
       </c>
       <c r="D39" s="5">
         <v>3.426650579355317</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>18.295473471000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.2182140859999997</v>
       </c>
       <c r="D40" s="5">
         <v>15.486910187387014</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>17.975063058</v>
       </c>
       <c r="C41" s="5">
         <v>-0.32041041300000117</v>
       </c>
       <c r="D41" s="5">
         <v>-19.105083030345902</v>
       </c>
       <c r="E41" s="5">
         <v>-0.6046435048208787</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>17.906858424999999</v>
       </c>
       <c r="C42" s="5">
         <v>-6.820463300000057E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-4.4594517854017246</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>18.215203531</v>
       </c>
       <c r="C43" s="5">
         <v>0.30834510600000087</v>
       </c>
       <c r="D43" s="5">
         <v>22.73700999067032</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>18.364306587000002</v>
       </c>
       <c r="C44" s="5">
         <v>0.14910305600000129</v>
       </c>
       <c r="D44" s="5">
         <v>10.277287618043784</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>18.613130527999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.24882394099999772</v>
       </c>
       <c r="D45" s="5">
         <v>17.527273236270325</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>18.666013602</v>
       </c>
       <c r="C46" s="5">
         <v>5.2883074000000363E-2</v>
       </c>
       <c r="D46" s="5">
         <v>3.4631890269009924</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>18.755529899999999</v>
       </c>
       <c r="C47" s="5">
         <v>8.9516297999999495E-2</v>
       </c>
       <c r="D47" s="5">
         <v>5.909063988751595</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>18.794221185000001</v>
       </c>
       <c r="C48" s="5">
         <v>3.8691285000002296E-2</v>
       </c>
       <c r="D48" s="5">
         <v>2.503793584122449</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>18.927298873000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.13307768800000019</v>
       </c>
       <c r="D49" s="5">
         <v>8.8357752948508672</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>18.828541314999999</v>
       </c>
       <c r="C50" s="5">
         <v>-9.8757558000002632E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-6.0846830473126339</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>18.983983340999998</v>
       </c>
       <c r="C51" s="5">
         <v>0.15544202599999934</v>
       </c>
       <c r="D51" s="5">
         <v>10.369232222387016</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>18.893832359000001</v>
       </c>
       <c r="C52" s="5">
         <v>-9.0150981999997271E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-5.5520442588733676</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>18.986455737</v>
       </c>
       <c r="C53" s="5">
         <v>9.2623377999998979E-2</v>
       </c>
       <c r="D53" s="5">
         <v>6.0440051645248349</v>
       </c>
       <c r="E53" s="5">
         <v>5.6266432876287853</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>18.977055092000001</v>
       </c>
       <c r="C54" s="5">
         <v>-9.4006449999994857E-3</v>
       </c>
       <c r="D54" s="5">
         <v>-0.59253318337704197</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>18.933744674</v>
       </c>
       <c r="C55" s="5">
         <v>-4.3310418000000794E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-2.7045850946086358</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>18.995216965000001</v>
       </c>
       <c r="C56" s="5">
         <v>6.1472291000001178E-2</v>
       </c>
       <c r="D56" s="5">
         <v>3.9663761615413851</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>18.775019685</v>
       </c>
       <c r="C57" s="5">
         <v>-0.22019728000000072</v>
       </c>
       <c r="D57" s="5">
         <v>-13.057182371612496</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>18.842556771000002</v>
       </c>
       <c r="C58" s="5">
         <v>6.7537086000001523E-2</v>
       </c>
       <c r="D58" s="5">
         <v>4.4030477900973919</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>18.846016340999999</v>
       </c>
       <c r="C59" s="5">
         <v>3.4595699999968588E-3</v>
       </c>
       <c r="D59" s="5">
         <v>0.22054750205187101</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>19.086170320000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.24015397900000224</v>
       </c>
       <c r="D60" s="5">
         <v>16.410131617424859</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>19.252697982000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.16652766200000002</v>
       </c>
       <c r="D61" s="5">
         <v>10.987389479797516</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>19.320804727999999</v>
       </c>
       <c r="C62" s="5">
         <v>6.8106745999997997E-2</v>
       </c>
       <c r="D62" s="5">
         <v>4.3285946532755748</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>19.508399956000002</v>
       </c>
       <c r="C63" s="5">
         <v>0.18759522800000283</v>
       </c>
       <c r="D63" s="5">
         <v>12.294187016408786</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>19.595898168000002</v>
       </c>
       <c r="C64" s="5">
         <v>8.7498211999999853E-2</v>
       </c>
       <c r="D64" s="5">
         <v>5.5169617427494932</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>19.685980942</v>
       </c>
       <c r="C65" s="5">
         <v>9.0082773999998977E-2</v>
       </c>
       <c r="D65" s="5">
         <v>5.6580610760114336</v>
       </c>
       <c r="E65" s="5">
         <v>3.6843380075239462</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>19.630790358999999</v>
       </c>
       <c r="C66" s="5">
         <v>-5.5190583000001681E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-3.3128635593535738</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>19.757424728</v>
       </c>
       <c r="C67" s="5">
         <v>0.12663436900000136</v>
       </c>
       <c r="D67" s="5">
         <v>8.0216011811780739</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>19.824450158000001</v>
       </c>
       <c r="C68" s="5">
         <v>6.7025430000001052E-2</v>
       </c>
       <c r="D68" s="5">
         <v>4.1477223699074361</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>20.038049204</v>
       </c>
       <c r="C69" s="5">
         <v>0.21359904599999879</v>
       </c>
       <c r="D69" s="5">
         <v>13.723824165864862</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>19.98730248</v>
       </c>
       <c r="C70" s="5">
         <v>-5.0746723999999688E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-2.997047053813684</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>20.001823863999999</v>
       </c>
       <c r="C71" s="5">
         <v>1.452138399999825E-2</v>
       </c>
       <c r="D71" s="5">
         <v>0.87532878576255246</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>19.770380069000002</v>
       </c>
       <c r="C72" s="5">
         <v>-0.23144379499999701</v>
       </c>
       <c r="D72" s="5">
         <v>-13.03489265620602</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>19.666125256000001</v>
       </c>
       <c r="C73" s="5">
         <v>-0.10425481300000072</v>
       </c>
       <c r="D73" s="5">
         <v>-6.1475982886293306</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>19.498798193999999</v>
       </c>
       <c r="C74" s="5">
         <v>-0.1673270620000018</v>
       </c>
       <c r="D74" s="5">
         <v>-9.7455709750724715</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>19.732882039</v>
       </c>
       <c r="C75" s="5">
         <v>0.23408384500000068</v>
       </c>
       <c r="D75" s="5">
         <v>15.396358099571783</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>19.882459055999998</v>
       </c>
       <c r="C76" s="5">
         <v>0.14957701699999859</v>
       </c>
       <c r="D76" s="5">
         <v>9.4850761161285426</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>19.982119671</v>
       </c>
       <c r="C77" s="5">
         <v>9.9660615000001229E-2</v>
       </c>
       <c r="D77" s="5">
         <v>6.1836147519380269</v>
       </c>
       <c r="E77" s="5">
         <v>1.5043127892508945</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>20.202027528999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.21990785799999912</v>
       </c>
       <c r="D78" s="5">
         <v>14.035700803085739</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>20.164478804000002</v>
       </c>
       <c r="C79" s="5">
         <v>-3.7548724999997063E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-2.2077336264895497</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>20.030546060999999</v>
       </c>
       <c r="C80" s="5">
         <v>-0.13393274300000257</v>
       </c>
       <c r="D80" s="5">
         <v>-7.6855996218860749</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>20.032807835</v>
       </c>
       <c r="C81" s="5">
         <v>2.2617740000008268E-3</v>
       </c>
       <c r="D81" s="5">
         <v>0.13558367340906763</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>19.852880523</v>
       </c>
       <c r="C82" s="5">
         <v>-0.17992731200000023</v>
       </c>
       <c r="D82" s="5">
         <v>-10.261160973652217</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>19.708223571000001</v>
       </c>
       <c r="C83" s="5">
         <v>-0.14465695199999828</v>
       </c>
       <c r="D83" s="5">
         <v>-8.4016994895204871</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>20.262212394999999</v>
       </c>
       <c r="C84" s="5">
         <v>0.55398882399999749</v>
       </c>
       <c r="D84" s="5">
         <v>39.467365742030204</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>20.27400647</v>
       </c>
       <c r="C85" s="5">
         <v>1.1794075000000959E-2</v>
       </c>
       <c r="D85" s="5">
         <v>0.70072738292550341</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>20.356591498</v>
       </c>
       <c r="C86" s="5">
         <v>8.2585028000000449E-2</v>
       </c>
       <c r="D86" s="5">
         <v>4.9991468267348127</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>20.477074664</v>
       </c>
       <c r="C87" s="5">
         <v>0.12048316599999964</v>
       </c>
       <c r="D87" s="5">
         <v>7.338179858524696</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>20.484737255999999</v>
       </c>
       <c r="C88" s="5">
         <v>7.6625919999990799E-3</v>
       </c>
       <c r="D88" s="5">
         <v>0.44996948088755762</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>20.494319311999998</v>
       </c>
       <c r="C89" s="5">
         <v>9.5820559999992838E-3</v>
       </c>
       <c r="D89" s="5">
         <v>0.56276511932995543</v>
       </c>
       <c r="E89" s="5">
         <v>2.5632898282725858</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>20.427430416</v>
       </c>
       <c r="C90" s="5">
         <v>-6.6888895999998255E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-3.8469873420491796</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>20.559483624999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.13205320899999862</v>
       </c>
       <c r="D91" s="5">
         <v>8.0392484273194675</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>20.530374445</v>
       </c>
       <c r="C92" s="5">
         <v>-2.9109179999998958E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-1.6858536946756764</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>20.935573125000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.40519868000000159</v>
       </c>
       <c r="D93" s="5">
         <v>26.431651093101816</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>21.104190550999999</v>
       </c>
       <c r="C94" s="5">
         <v>0.16861742599999729</v>
       </c>
       <c r="D94" s="5">
         <v>10.104771526046763</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>21.165338500000001</v>
       </c>
       <c r="C95" s="5">
         <v>6.11479490000022E-2</v>
       </c>
       <c r="D95" s="5">
         <v>3.5328643074945321</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>21.134990715000001</v>
       </c>
       <c r="C96" s="5">
         <v>-3.0347785000000016E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-1.7071079662780209</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>21.065113388</v>
       </c>
       <c r="C97" s="5">
         <v>-6.9877327000000378E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-3.8961298000383393</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>21.204086006000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.13897261800000038</v>
       </c>
       <c r="D98" s="5">
         <v>8.2104171569519444</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>20.899490431</v>
       </c>
       <c r="C99" s="5">
         <v>-0.30459557500000045</v>
       </c>
       <c r="D99" s="5">
         <v>-15.939168295710459</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>20.988307516999999</v>
       </c>
       <c r="C100" s="5">
         <v>8.8817085999998824E-2</v>
       </c>
       <c r="D100" s="5">
         <v>5.22057178618478</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>21.017331204000001</v>
       </c>
       <c r="C101" s="5">
         <v>2.9023687000002241E-2</v>
       </c>
       <c r="D101" s="5">
         <v>1.6720997125699189</v>
       </c>
       <c r="E101" s="5">
         <v>2.5519846940891711</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>20.971358438999999</v>
       </c>
       <c r="C102" s="5">
         <v>-4.5972765000001914E-2</v>
       </c>
       <c r="D102" s="5">
         <v>-2.5934995890182888</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>20.846050119000001</v>
       </c>
       <c r="C103" s="5">
         <v>-0.12530831999999847</v>
       </c>
       <c r="D103" s="5">
         <v>-6.9392447979664373</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>21.013289883999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.16723976499999793</v>
       </c>
       <c r="D104" s="5">
         <v>10.063492666325956</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>21.053805654000001</v>
       </c>
       <c r="C105" s="5">
         <v>4.0515770000002505E-2</v>
       </c>
       <c r="D105" s="5">
         <v>2.3384170082782374</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>21.191163391</v>
       </c>
       <c r="C106" s="5">
         <v>0.13735773699999854</v>
       </c>
       <c r="D106" s="5">
         <v>8.1160783875646736</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>21.095008977999999</v>
       </c>
       <c r="C107" s="5">
         <v>-9.6154413000000716E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-5.3111212334179481</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>21.046677444</v>
       </c>
       <c r="C108" s="5">
         <v>-4.833153399999901E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-2.714980997444727</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>21.272308342999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.22563089899999866</v>
       </c>
       <c r="D109" s="5">
         <v>13.650903109777923</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>20.869492494999999</v>
       </c>
       <c r="C110" s="5">
         <v>-0.40281584799999948</v>
       </c>
       <c r="D110" s="5">
         <v>-20.49998286760999</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>21.431773857</v>
       </c>
       <c r="C111" s="5">
         <v>0.56228136200000023</v>
       </c>
       <c r="D111" s="5">
         <v>37.579827486272023</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>21.495863097000001</v>
       </c>
       <c r="C112" s="5">
         <v>6.4089240000001269E-2</v>
       </c>
       <c r="D112" s="5">
         <v>3.6480732687832473</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>21.132306291999999</v>
       </c>
       <c r="C113" s="5">
         <v>-0.36355680500000176</v>
       </c>
       <c r="D113" s="5">
         <v>-18.510038836334829</v>
       </c>
       <c r="E113" s="5">
         <v>0.54704894205652721</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>21.380038004999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.2477317130000003</v>
       </c>
       <c r="D114" s="5">
         <v>15.010876620200531</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>21.856274472999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.47623646799999975</v>
       </c>
       <c r="D115" s="5">
         <v>30.260264848575801</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>21.879659908000001</v>
       </c>
       <c r="C116" s="5">
         <v>2.3385435000001564E-2</v>
       </c>
       <c r="D116" s="5">
         <v>1.2915400969527369</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>21.66788841</v>
       </c>
       <c r="C117" s="5">
         <v>-0.21177149800000095</v>
       </c>
       <c r="D117" s="5">
         <v>-11.015927556073335</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>21.874687286</v>
       </c>
       <c r="C118" s="5">
         <v>0.20679887600000058</v>
       </c>
       <c r="D118" s="5">
         <v>12.073556727546642</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>21.908133013</v>
       </c>
       <c r="C119" s="5">
         <v>3.3445727000000147E-2</v>
       </c>
       <c r="D119" s="5">
         <v>1.8502712921631081</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>21.948858137999999</v>
       </c>
       <c r="C120" s="5">
         <v>4.072512499999803E-2</v>
       </c>
       <c r="D120" s="5">
         <v>2.2536336665739842</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>21.964830936999999</v>
       </c>
       <c r="C121" s="5">
         <v>1.5972799000000037E-2</v>
       </c>
       <c r="D121" s="5">
         <v>0.87677739380236375</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>21.927049234999998</v>
       </c>
       <c r="C122" s="5">
         <v>-3.7781702000000195E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-2.044703624708577</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>22.056461619</v>
       </c>
       <c r="C123" s="5">
         <v>0.12941238400000188</v>
       </c>
       <c r="D123" s="5">
         <v>7.3168234303214064</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>21.990146972000002</v>
       </c>
       <c r="C124" s="5">
         <v>-6.6314646999998672E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-3.5488359131931713</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>22.055868135000001</v>
       </c>
       <c r="C125" s="5">
         <v>6.5721162999999194E-2</v>
       </c>
       <c r="D125" s="5">
         <v>3.6459401373299727</v>
       </c>
       <c r="E125" s="5">
         <v>4.3703788419422684</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>22.307509715999998</v>
       </c>
       <c r="C126" s="5">
         <v>0.25164158099999767</v>
       </c>
       <c r="D126" s="5">
         <v>14.583797289410128</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>22.128308865000001</v>
       </c>
       <c r="C127" s="5">
         <v>-0.17920085099999739</v>
       </c>
       <c r="D127" s="5">
         <v>-9.2251361816257251</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>22.016634328999999</v>
       </c>
       <c r="C128" s="5">
         <v>-0.11167453600000243</v>
       </c>
       <c r="D128" s="5">
         <v>-5.8907187958775591</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>22.379092624999998</v>
       </c>
       <c r="C129" s="5">
         <v>0.36245829599999979</v>
       </c>
       <c r="D129" s="5">
         <v>21.646196202112989</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>22.175905029999999</v>
       </c>
       <c r="C130" s="5">
         <v>-0.20318759499999928</v>
       </c>
       <c r="D130" s="5">
         <v>-10.367285127670268</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>22.420051895</v>
       </c>
       <c r="C131" s="5">
         <v>0.24414686500000116</v>
       </c>
       <c r="D131" s="5">
         <v>14.041553742313461</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>22.674874564</v>
       </c>
       <c r="C132" s="5">
         <v>0.25482266899999928</v>
       </c>
       <c r="D132" s="5">
         <v>14.524751179663454</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>22.576905751000002</v>
       </c>
       <c r="C133" s="5">
         <v>-9.7968812999997823E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-5.0632586086127755</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>22.817252928999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.24034717799999683</v>
       </c>
       <c r="D134" s="5">
         <v>13.550026268303593</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>22.691356857999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.12589607099999967</v>
       </c>
       <c r="D135" s="5">
         <v>-6.4238202401159299</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>22.590640086000001</v>
       </c>
       <c r="C136" s="5">
         <v>-0.1007167719999984</v>
       </c>
       <c r="D136" s="5">
         <v>-5.1981423888665113</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>22.664012157999998</v>
       </c>
       <c r="C137" s="5">
         <v>7.3372071999997956E-2</v>
       </c>
       <c r="D137" s="5">
         <v>3.9678579921290646</v>
       </c>
       <c r="E137" s="5">
         <v>2.7572889866662953</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>22.455538051000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.20847410699999713</v>
       </c>
       <c r="D138" s="5">
         <v>-10.496492993631767</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>22.490517618999998</v>
       </c>
       <c r="C139" s="5">
         <v>3.497956799999713E-2</v>
       </c>
       <c r="D139" s="5">
         <v>1.8853692106753028</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>22.47012617</v>
       </c>
       <c r="C140" s="5">
         <v>-2.0391448999998119E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-1.0825933192643022</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>22.077390069</v>
       </c>
       <c r="C141" s="5">
         <v>-0.39273610100000056</v>
       </c>
       <c r="D141" s="5">
         <v>-19.070540602302678</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>22.306891836999998</v>
       </c>
       <c r="C142" s="5">
         <v>0.22950176799999866</v>
       </c>
       <c r="D142" s="5">
         <v>13.212913277827433</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>22.159615884000001</v>
       </c>
       <c r="C143" s="5">
         <v>-0.14727595299999763</v>
       </c>
       <c r="D143" s="5">
         <v>-7.6412600847953094</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>22.326626549</v>
       </c>
       <c r="C144" s="5">
         <v>0.16701066499999939</v>
       </c>
       <c r="D144" s="5">
         <v>9.4285289450253273</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>22.416906700999998</v>
       </c>
       <c r="C145" s="5">
         <v>9.0280151999998282E-2</v>
       </c>
       <c r="D145" s="5">
         <v>4.9617140032066409</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>22.549744341</v>
       </c>
       <c r="C146" s="5">
         <v>0.13283764000000176</v>
       </c>
       <c r="D146" s="5">
         <v>7.3473325839513937</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>22.408127603000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.14161673799999974</v>
       </c>
       <c r="D147" s="5">
         <v>-7.281294814370054</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>22.586001082999999</v>
       </c>
       <c r="C148" s="5">
         <v>0.17787347999999881</v>
       </c>
       <c r="D148" s="5">
         <v>9.952550689459061</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>22.448786263999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.13721481900000043</v>
       </c>
       <c r="D149" s="5">
         <v>-7.0515301348702097</v>
       </c>
       <c r="E149" s="5">
         <v>-0.94963721559789827</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>22.494166291999999</v>
       </c>
       <c r="C150" s="5">
         <v>4.5380028000000294E-2</v>
       </c>
       <c r="D150" s="5">
         <v>2.452942645168088</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>22.634437083000002</v>
       </c>
       <c r="C151" s="5">
         <v>0.1402707910000025</v>
       </c>
       <c r="D151" s="5">
         <v>7.7451078259419992</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>22.829702163</v>
       </c>
       <c r="C152" s="5">
         <v>0.19526507999999865</v>
       </c>
       <c r="D152" s="5">
         <v>10.857880600135395</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>22.958271153999998</v>
       </c>
       <c r="C153" s="5">
         <v>0.12856899099999808</v>
       </c>
       <c r="D153" s="5">
         <v>6.9712873773951856</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>23.218679988000002</v>
       </c>
       <c r="C154" s="5">
         <v>0.26040883400000325</v>
       </c>
       <c r="D154" s="5">
         <v>14.493317602719546</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>23.242956470999999</v>
       </c>
       <c r="C155" s="5">
         <v>2.4276482999997739E-2</v>
       </c>
       <c r="D155" s="5">
         <v>1.2619102032780383</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>23.051080386999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.19187608400000045</v>
       </c>
       <c r="D156" s="5">
         <v>-9.4686499837453031</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>23.233846940999999</v>
       </c>
       <c r="C157" s="5">
         <v>0.18276655400000053</v>
       </c>
       <c r="D157" s="5">
         <v>9.9405904040338342</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>23.276069885999998</v>
       </c>
       <c r="C158" s="5">
         <v>4.2222944999998901E-2</v>
       </c>
       <c r="D158" s="5">
         <v>2.2026935532713843</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>23.032497481</v>
       </c>
       <c r="C159" s="5">
         <v>-0.24357240499999833</v>
       </c>
       <c r="D159" s="5">
         <v>-11.85928722672811</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>23.613417867999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.58092038699999904</v>
       </c>
       <c r="D160" s="5">
         <v>34.838478252430804</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>23.555460349000001</v>
       </c>
       <c r="C161" s="5">
         <v>-5.795751899999857E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-2.9058814766589447</v>
       </c>
       <c r="E161" s="5">
         <v>4.9297724695910095</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>23.566931672999999</v>
       </c>
       <c r="C162" s="5">
         <v>1.1471323999998617E-2</v>
       </c>
       <c r="D162" s="5">
         <v>0.58595837430919229</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>23.412299331</v>
+        <v>23.412299332</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.15463234199999931</v>
+        <v>-0.15463234099999923</v>
       </c>
       <c r="D163" s="5">
-        <v>-7.5956738901095893</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-7.5956738427477184</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>23.498253055999999</v>
       </c>
       <c r="C164" s="5">
-        <v>8.5953724999999537E-2</v>
+        <v>8.5953723999999454E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>4.4956234384067484</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>4.4956233848473026</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>23.044631861999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.45362119400000012</v>
       </c>
       <c r="D165" s="5">
         <v>-20.857388218484928</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>23.338265008</v>
       </c>
       <c r="C166" s="5">
         <v>0.29363314600000123</v>
       </c>
       <c r="D166" s="5">
         <v>16.408718395772848</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>23.438705933000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.1004409250000009</v>
       </c>
       <c r="D167" s="5">
         <v>5.2884567009790606</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>23.386694071000001</v>
       </c>
       <c r="C168" s="5">
         <v>-5.2011862000000519E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-2.6306096632100484</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>23.48047322</v>
       </c>
       <c r="C169" s="5">
         <v>9.3779148999999506E-2</v>
       </c>
       <c r="D169" s="5">
         <v>4.9194800070797351</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>23.427689254000001</v>
       </c>
       <c r="C170" s="5">
         <v>-5.2783965999999793E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-2.6644886699279335</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>23.630809427999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.2031201739999986</v>
       </c>
       <c r="D171" s="5">
         <v>10.914854808498298</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>23.728306855</v>
       </c>
       <c r="C172" s="5">
         <v>9.7497427000000414E-2</v>
       </c>
       <c r="D172" s="5">
         <v>5.06494235937065</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>23.938590116</v>
+        <v>23.938590117</v>
       </c>
       <c r="C173" s="5">
-        <v>0.21028326100000072</v>
+        <v>0.2102832620000008</v>
       </c>
       <c r="D173" s="5">
-        <v>11.168519969909795</v>
+        <v>11.168520025636465</v>
       </c>
       <c r="E173" s="5">
-        <v>1.6265008678391757</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>1.6265008720844909</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>24.435460331000002</v>
       </c>
       <c r="C174" s="5">
-        <v>0.49687021500000128</v>
+        <v>0.4968702140000012</v>
       </c>
       <c r="D174" s="5">
-        <v>27.956830915942099</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>27.956830851799296</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>24.295303788999998</v>
       </c>
       <c r="C175" s="5">
         <v>-0.14015654200000327</v>
       </c>
       <c r="D175" s="5">
         <v>-6.6699052375885692</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>24.153464635999999</v>
       </c>
       <c r="C176" s="5">
         <v>-0.14183915299999938</v>
       </c>
       <c r="D176" s="5">
         <v>-6.785124393828279</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>24.34490744</v>
+        <v>24.344907439</v>
       </c>
       <c r="C177" s="5">
-        <v>0.19144280400000113</v>
+        <v>0.19144280300000105</v>
       </c>
       <c r="D177" s="5">
-        <v>9.9371063036564955</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>9.9371062494669324</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>24.242082505999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.10282493400000092</v>
+        <v>-0.10282493300000084</v>
       </c>
       <c r="D178" s="5">
-        <v>-4.9523097466003136</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-4.9523096997498017</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>24.206990791999999</v>
+        <v>24.206990790999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-3.5091713999999996E-2</v>
+        <v>-3.5091715000000079E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.7233011281986954</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-1.7233011769168471</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>24.492879356</v>
       </c>
       <c r="C180" s="5">
-        <v>0.2858885640000004</v>
+        <v>0.28588856500000048</v>
       </c>
       <c r="D180" s="5">
-        <v>15.129988122933513</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>15.129988180006372</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>24.520338907999999</v>
       </c>
       <c r="C181" s="5">
         <v>2.7459551999999832E-2</v>
       </c>
       <c r="D181" s="5">
         <v>1.3536754028528941</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>24.579377440999998</v>
       </c>
       <c r="C182" s="5">
         <v>5.9038532999998949E-2</v>
       </c>
       <c r="D182" s="5">
         <v>2.9278549414097021</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>24.394972052</v>
+        <v>24.394972053</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.18440538899999837</v>
+        <v>-0.18440538799999828</v>
       </c>
       <c r="D183" s="5">
-        <v>-8.6405755512439679</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-8.640575506303783</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>24.560336258</v>
       </c>
       <c r="C184" s="5">
-        <v>0.16536420599999957</v>
+        <v>0.16536420499999949</v>
       </c>
       <c r="D184" s="5">
-        <v>8.444567973908935</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>8.4445679205646051</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>24.527866722999999</v>
+        <v>24.527866723999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-3.2469535000000604E-2</v>
+        <v>-3.2469534000000522E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.5749530649884713</v>
+        <v>-1.5749530168351344</v>
       </c>
       <c r="E185" s="5">
-        <v>2.461617848605635</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.4616178485028062</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>24.999451413999999</v>
+        <v>24.999451414999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.47158469100000033</v>
       </c>
       <c r="D186" s="5">
-        <v>25.674860412116484</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>25.674860410956725</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>25.181373773000001</v>
+        <v>25.181373774000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.18192235900000142</v>
       </c>
       <c r="D187" s="5">
-        <v>9.0905896204662273</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>9.0905896200879077</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>25.123412151</v>
+        <v>25.123412152</v>
       </c>
       <c r="C188" s="5">
         <v>-5.7961622000000546E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-2.7274180993945296</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>-2.7274180992876262</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>25.448551862999999</v>
+        <v>25.448551863999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.32513971199999858</v>
       </c>
       <c r="D189" s="5">
-        <v>16.684565251144168</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>16.684565250432073</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>25.425032203000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.3519659999998055E-2</v>
+        <v>-2.3519660999998138E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.103425027827265</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-1.1034250744608509</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>25.672273795999999</v>
+        <v>25.672273792999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.24724159299999826</v>
+        <v>0.24724158999999801</v>
       </c>
       <c r="D191" s="5">
-        <v>12.313998945705308</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>12.313998788208247</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>25.686649264</v>
+        <v>25.686649262</v>
       </c>
       <c r="C192" s="5">
-        <v>1.437546800000078E-2</v>
+        <v>1.4375469000000862E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>0.67402634617479418</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>0.6740263932854651</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>25.873358197999998</v>
+        <v>25.873358196000002</v>
       </c>
       <c r="C193" s="5">
-        <v>0.18670893399999855</v>
+        <v>0.1867089340000021</v>
       </c>
       <c r="D193" s="5">
-        <v>9.0797525064838513</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>9.079752507219375</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>25.816706665000002</v>
+        <v>25.816706663000001</v>
       </c>
       <c r="C194" s="5">
-        <v>-5.665153299999659E-2</v>
+        <v>-5.6651533000000143E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>-2.596072160665519</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-2.5960721608639825</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>25.960230430999999</v>
+        <v>25.960230429999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.14352376599999772</v>
+        <v>0.1435237669999978</v>
       </c>
       <c r="D195" s="5">
-        <v>6.8790128833382758</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>6.8790129332920058</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>25.782850375999999</v>
+        <v>25.782850380999999</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.17738005500000043</v>
+        <v>-0.17738004899999993</v>
       </c>
       <c r="D196" s="5">
-        <v>-7.8980929473427057</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-7.8980926904359432</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>25.928913933</v>
+        <v>25.928913937000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.14606355700000151</v>
+        <v>0.14606355600000143</v>
       </c>
       <c r="D197" s="5">
-        <v>7.0140435091206932</v>
+        <v>7.0140434581912992</v>
       </c>
       <c r="E197" s="5">
-        <v>5.7120630416922058</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>5.7120630536902972</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>25.280548143000001</v>
+        <v>25.280548147000001</v>
       </c>
       <c r="C198" s="5">
         <v>-0.64836578999999972</v>
       </c>
       <c r="D198" s="5">
-        <v>-26.20517259560501</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-26.205172592101366</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>25.456999360000001</v>
+        <v>25.456999364000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.17645121700000033</v>
       </c>
       <c r="D199" s="5">
-        <v>8.7047958096911913</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>8.7047958082604673</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>25.692140768000002</v>
+        <v>25.692140770999998</v>
       </c>
       <c r="C200" s="5">
-        <v>0.2351414080000005</v>
+        <v>0.23514140699999686</v>
       </c>
       <c r="D200" s="5">
-        <v>11.664975407168509</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>11.664975353086104</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>25.582674655000002</v>
+        <v>25.582674655999998</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.10946611299999986</v>
+        <v>-0.10946611500000003</v>
       </c>
       <c r="D201" s="5">
-        <v>-4.9946944717637054</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-4.9946945603219213</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>25.697411978000002</v>
+        <v>25.697411975000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.11473732299999995</v>
+        <v>0.11473731900000317</v>
       </c>
       <c r="D202" s="5">
-        <v>5.5167174929316776</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>5.5167172956169575</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>25.885435878999999</v>
+        <v>25.885435866000002</v>
       </c>
       <c r="C203" s="5">
-        <v>0.18802390099999755</v>
+        <v>0.18802389100000028</v>
       </c>
       <c r="D203" s="5">
-        <v>9.1423103479490351</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>9.1423098430964522</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>25.912051113</v>
+        <v>25.912051103</v>
       </c>
       <c r="C204" s="5">
-        <v>2.6615234000001209E-2</v>
+        <v>2.6615236999997904E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>1.240833432812849</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>1.2408335740948129</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>25.831739519999999</v>
+        <v>25.831739509999998</v>
       </c>
       <c r="C205" s="5">
         <v>-8.0311593000001125E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-3.6565192592142193</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-3.6565192606014207</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>26.165170749000001</v>
+        <v>26.165170741000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.33343122900000211</v>
+        <v>0.33343123100000227</v>
       </c>
       <c r="D206" s="5">
-        <v>16.637726495000859</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>16.6377266088918</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>26.205219169999999</v>
+        <v>26.205219172</v>
       </c>
       <c r="C207" s="5">
-        <v>4.0048420999998058E-2</v>
+        <v>4.0048430999998885E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>1.8522617165451338</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>1.8522621835222797</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>26.164015834000001</v>
+        <v>26.164015848999998</v>
       </c>
       <c r="C208" s="5">
-        <v>-4.1203335999998814E-2</v>
+        <v>-4.1203323000001291E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-1.8705683216935665</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-1.8705677364664441</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>26.415267624999998</v>
+        <v>26.415267641</v>
       </c>
       <c r="C209" s="5">
-        <v>0.25125179099999784</v>
+        <v>0.25125179200000147</v>
       </c>
       <c r="D209" s="5">
-        <v>12.152082316468139</v>
+        <v>12.152082360078232</v>
       </c>
       <c r="E209" s="5">
-        <v>1.8757194892803142</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>1.8757195352713252</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>26.429215126999999</v>
+        <v>26.429215144</v>
       </c>
       <c r="C210" s="5">
-        <v>1.3947502000000611E-2</v>
+        <v>1.3947503000000694E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>0.6354542145930786</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>0.63545425989990356</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>26.366761051000001</v>
+        <v>26.366761067999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-6.2454075999998082E-2</v>
+        <v>-6.2454076000001635E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-2.7991172916698503</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-2.7991172898928385</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>26.564019853000001</v>
+        <v>26.564019863999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.19725880200000034</v>
+        <v>0.19725879599999985</v>
       </c>
       <c r="D212" s="5">
-        <v>9.356386881017297</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>9.3563865783312892</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>26.398410067</v>
+        <v>26.398410066</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.16560978600000098</v>
+        <v>-0.16560979799999842</v>
       </c>
       <c r="D213" s="5">
-        <v>-7.2299702159569046</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-7.2299707191136431</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>26.409703994000001</v>
+        <v>26.409703978</v>
       </c>
       <c r="C214" s="5">
-        <v>1.1293927000000537E-2</v>
+        <v>1.1293911999999295E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>0.51460099319420305</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>0.51460030813861302</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>26.572748872999998</v>
+        <v>26.572748832999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.16304487899999742</v>
+        <v>0.16304485499999899</v>
       </c>
       <c r="D215" s="5">
-        <v>7.6652110255198025</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>7.6652098634286681</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>26.649650523999998</v>
+        <v>26.649650522000002</v>
       </c>
       <c r="C216" s="5">
-        <v>7.6901651000000015E-2</v>
+        <v>7.6901689000003159E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>3.5286186769419858</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>3.5286204538085286</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>26.578372152</v>
+        <v>26.578372117000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-7.1278371999998313E-2</v>
+        <v>-7.1278405000001044E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-3.1627785917205276</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-3.1627800347644452</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>26.608567941</v>
+        <v>26.608567914000002</v>
       </c>
       <c r="C218" s="5">
-        <v>3.0195789000000417E-2</v>
+        <v>3.0195797000001079E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>1.3718757062906262</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.3718760738440583</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>26.889765337</v>
+        <v>26.889765329999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.2811973959999996</v>
+        <v>0.2811974159999977</v>
       </c>
       <c r="D219" s="5">
-        <v>13.445200342990148</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>13.445201369971249</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>26.939545598999999</v>
+        <v>26.939545612</v>
       </c>
       <c r="C220" s="5">
-        <v>4.9780261999998743E-2</v>
+        <v>4.9780282000000398E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>2.2442857906962654</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>2.2442867021640334</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>26.904790339000002</v>
+        <v>26.904790419000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-3.4755259999997179E-2</v>
+        <v>-3.4755192999998741E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-1.5372065899116216</v>
+        <v>-1.5372036467962591</v>
       </c>
       <c r="E221" s="5">
-        <v>1.8531809745387928</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>1.8531812157004168</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>27.690177961</v>
+        <v>27.690178003</v>
       </c>
       <c r="C222" s="5">
-        <v>0.78538762199999823</v>
+        <v>0.78538758399999864</v>
       </c>
       <c r="D222" s="5">
-        <v>41.238669594926861</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>41.238667126078198</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>27.372372037000002</v>
+        <v>27.372372074000001</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.31780592399999819</v>
+        <v>-0.3178059289999986</v>
       </c>
       <c r="D223" s="5">
-        <v>-12.935673043711027</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-12.935673216156285</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>27.236073333</v>
+        <v>27.236073363999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.13629870400000144</v>
+        <v>-0.13629871000000193</v>
       </c>
       <c r="D224" s="5">
-        <v>-5.8143524166826559</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-5.8143526580220373</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>27.708289091000001</v>
+        <v>27.708289125</v>
       </c>
       <c r="C225" s="5">
-        <v>0.47221575800000082</v>
+        <v>0.47221576100000107</v>
       </c>
       <c r="D225" s="5">
-        <v>22.908688239620201</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>22.908688370699725</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>27.412793998000001</v>
+        <v>27.412793932</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.29549509299999954</v>
+        <v>-0.29549519300000071</v>
       </c>
       <c r="D226" s="5">
-        <v>-12.072827494939508</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-12.072831330010935</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>27.158285190000001</v>
+        <v>27.158285191000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.25450880800000064</v>
+        <v>-0.25450874099999865</v>
       </c>
       <c r="D227" s="5">
-        <v>-10.589503788925136</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-10.589501166204595</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>27.379543084000002</v>
+        <v>27.379542840999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.22125789400000073</v>
+        <v>0.22125764999999831</v>
       </c>
       <c r="D228" s="5">
-        <v>10.226551501940428</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>10.226539713792437</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>27.387539700000001</v>
+        <v>27.387539692000001</v>
       </c>
       <c r="C229" s="5">
-        <v>7.9966159999997899E-3</v>
+        <v>7.9968510000014703E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>0.35104197009074856</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>0.35105230601095716</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>27.158206329999999</v>
+        <v>27.158206324999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.22933337000000265</v>
+        <v>-0.2293333670000024</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.5982660719598591</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-9.5982659548022315</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>27.610457791000002</v>
+        <v>27.610457814</v>
       </c>
       <c r="C231" s="5">
-        <v>0.45225146100000302</v>
+        <v>0.45225148900000178</v>
       </c>
       <c r="D231" s="5">
-        <v>21.918690036532595</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>21.918691524609834</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>27.722439019999999</v>
+        <v>27.722439068</v>
       </c>
       <c r="C232" s="5">
-        <v>0.11198122899999774</v>
+        <v>0.11198125399999981</v>
       </c>
       <c r="D232" s="5">
-        <v>4.9769505074692688</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>4.9769516392450086</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>27.511370004</v>
+        <v>27.511370195000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.21106901599999972</v>
+        <v>-0.21106887299999855</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.7633413920373044</v>
+        <v>-8.7633356866789303</v>
       </c>
       <c r="E233" s="5">
-        <v>2.2545415049034068</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>2.2545419107655951</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>27.307408308999999</v>
+        <v>27.307408407</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.20396169500000028</v>
+        <v>-0.20396178800000087</v>
       </c>
       <c r="D234" s="5">
-        <v>-8.5425274735843164</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-8.5425311543608764</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>27.229369504000001</v>
+        <v>27.229369566999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-7.803880499999849E-2</v>
+        <v>-7.8038840000001386E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.3759547995124706</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-3.3759562779665075</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>27.125058171999999</v>
+        <v>27.125058184</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.10431133200000176</v>
+        <v>-0.10431138299999887</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.5013759147110033</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-4.5013780591701575</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>26.890042306000002</v>
+        <v>26.89004229</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.23501586599999769</v>
+        <v>-0.235015894</v>
       </c>
       <c r="D237" s="5">
-        <v>-9.9155799221121388</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-9.9155810435671672</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>27.169466446000001</v>
+        <v>27.169466240999999</v>
       </c>
       <c r="C238" s="5">
-        <v>0.27942413999999971</v>
+        <v>0.27942395099999828</v>
       </c>
       <c r="D238" s="5">
-        <v>13.207576146094668</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>13.207566704285888</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>27.089393444999999</v>
+        <v>27.089393427000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-8.0073001000002364E-2</v>
+        <v>-8.007281399999755E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.4798355841328621</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-3.4798276145380447</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>27.011790126000001</v>
+        <v>27.011789639</v>
       </c>
       <c r="C240" s="5">
-        <v>-7.7603318999997839E-2</v>
+        <v>-7.7603788000001117E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.3840052618858363</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-3.384025394374246</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>27.185759173000001</v>
+        <v>27.185759232999999</v>
       </c>
       <c r="C241" s="5">
-        <v>0.17396904699999993</v>
+        <v>0.17396959399999901</v>
       </c>
       <c r="D241" s="5">
-        <v>8.0083132026025581</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>8.0083394307424847</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>27.079182075999999</v>
+        <v>27.079182171999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.1065770970000024</v>
+        <v>-0.10657706099999942</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.6042724729832729</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-4.6042709411709293</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>26.648753451000001</v>
+        <v>26.648753594999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.43042862499999757</v>
+        <v>-0.4304285770000007</v>
       </c>
       <c r="D243" s="5">
-        <v>-17.491958679305597</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-17.491956839239986</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>27.083345265999998</v>
+        <v>27.083345445999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.43459181499999744</v>
+        <v>0.43459185100000042</v>
       </c>
       <c r="D244" s="5">
-        <v>21.424098907426135</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>21.424100717890205</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>27.308530431000001</v>
+        <v>27.308530821000002</v>
       </c>
       <c r="C245" s="5">
-        <v>0.22518516500000274</v>
+        <v>0.22518537500000235</v>
       </c>
       <c r="D245" s="5">
-        <v>10.446582632785439</v>
+        <v>10.446592752035432</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.73729360977118352</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-0.7372928813151769</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>27.223686896</v>
+        <v>27.223687114000001</v>
       </c>
       <c r="C246" s="5">
-        <v>-8.4843535000000969E-2</v>
+        <v>-8.484370700000099E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-3.6651697117795035</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-3.6651769640802523</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>27.291406812999998</v>
+        <v>27.291406912999999</v>
       </c>
       <c r="C247" s="5">
-        <v>6.771991699999802E-2</v>
+        <v>6.7719798999998915E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>3.0262241658473243</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>3.0262187958214115</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>27.630839473999998</v>
+        <v>27.630839374000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.33943266100000002</v>
+        <v>0.33943246100000124</v>
       </c>
       <c r="D248" s="5">
-        <v>15.989287005189512</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>15.989276867770608</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>27.863751818000001</v>
+        <v>27.863751561000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.23291234400000249</v>
+        <v>0.23291218700000016</v>
       </c>
       <c r="D249" s="5">
-        <v>10.597716824122649</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>10.59770938623843</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>27.928235754999999</v>
+        <v>27.928235175000001</v>
       </c>
       <c r="C250" s="5">
-        <v>6.4483936999998548E-2</v>
+        <v>6.4483614000000244E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>2.8127330909506032</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>2.8127188484347254</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>27.983279363000001</v>
+        <v>27.98327918</v>
       </c>
       <c r="C251" s="5">
-        <v>5.5043608000001853E-2</v>
+        <v>5.5044004999999174E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>2.3908798596321779</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>2.3908973413121259</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>27.609603270000001</v>
+        <v>27.609602476999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.37367609300000026</v>
+        <v>-0.373676703000001</v>
       </c>
       <c r="D252" s="5">
-        <v>-14.898209705186416</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-14.898232358195484</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>27.739610101</v>
+        <v>27.739610363000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.13000683099999932</v>
+        <v>0.13000788600000135</v>
       </c>
       <c r="D253" s="5">
-        <v>5.7991638690306324</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>5.7992123253153727</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>27.890733505</v>
+        <v>27.890733708999999</v>
       </c>
       <c r="C254" s="5">
-        <v>0.15112340399999979</v>
+        <v>0.15112334599999855</v>
       </c>
       <c r="D254" s="5">
-        <v>6.737002574001405</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>6.7369998448807644</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>28.015019164999998</v>
+        <v>28.015019629000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.12428565999999819</v>
+        <v>0.12428592000000194</v>
       </c>
       <c r="D255" s="5">
-        <v>5.4804209945807036</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>5.4804327007401454</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>28.191429748000001</v>
+        <v>28.191430195999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.17641058300000267</v>
+        <v>0.1764105669999978</v>
       </c>
       <c r="D256" s="5">
-        <v>7.8236767130582807</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>7.8236758446157628</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>28.224125351000001</v>
+        <v>28.224126009999999</v>
       </c>
       <c r="C257" s="5">
-        <v>3.2695603000000517E-2</v>
+        <v>3.2695814000000212E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>1.4006370772145393</v>
+        <v>1.4006461515150725</v>
       </c>
       <c r="E257" s="5">
-        <v>3.3527799026513705</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>3.3527808398096326</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>28.994860246999998</v>
+        <v>28.994860775999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.77073489599999689</v>
+        <v>0.77073476600000035</v>
       </c>
       <c r="D258" s="5">
-        <v>38.167637127194197</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>38.167628664361345</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>28.808158532</v>
+        <v>28.808159054000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.1867017149999981</v>
+        <v>-0.18670172199999868</v>
       </c>
       <c r="D259" s="5">
-        <v>-7.4590951263851295</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-7.4590952649142945</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>29.135170769999998</v>
+        <v>29.135170874</v>
       </c>
       <c r="C260" s="5">
-        <v>0.32701223799999823</v>
+        <v>0.32701181999999918</v>
       </c>
       <c r="D260" s="5">
-        <v>14.505101468371784</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>14.505081475373416</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>28.822532445</v>
+        <v>28.822531973</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.31263832499999822</v>
+        <v>-0.31263890099999969</v>
       </c>
       <c r="D261" s="5">
-        <v>-12.143312420081987</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-12.143333448379956</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>28.722820252000002</v>
+        <v>28.722819092999998</v>
       </c>
       <c r="C262" s="5">
-        <v>-9.971219299999845E-2</v>
+        <v>-9.9712880000002002E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.0733398360201285</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-4.073367434248631</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>29.069683703999999</v>
+        <v>29.069682471</v>
       </c>
       <c r="C263" s="5">
-        <v>0.34686345199999735</v>
+        <v>0.34686337800000189</v>
       </c>
       <c r="D263" s="5">
-        <v>15.493810941399055</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>15.49380808066636</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>29.485204448000001</v>
+        <v>29.485202017999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.41552074400000194</v>
+        <v>0.41551954699999882</v>
       </c>
       <c r="D264" s="5">
-        <v>18.567604324644549</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>18.56754741377873</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>29.376897045</v>
+        <v>29.376895342000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.1083074030000013</v>
+        <v>-0.10830667599999799</v>
       </c>
       <c r="D265" s="5">
-        <v>-4.3199633870189995</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-4.319935321962987</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>29.373699367</v>
+        <v>29.373705700999999</v>
       </c>
       <c r="C266" s="5">
-        <v>-3.197677999999371E-3</v>
+        <v>-3.1896410000022968E-3</v>
       </c>
       <c r="D266" s="5">
-        <v>-0.13054194190789126</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-0.1302140430352039</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>29.368223479000001</v>
+        <v>29.368221900999998</v>
       </c>
       <c r="C267" s="5">
-        <v>-5.4758879999994292E-3</v>
+        <v>-5.4838000000003717E-3</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.22347652812702012</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-0.22379904516293125</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>29.504219102</v>
+        <v>29.504217790999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.13599562299999945</v>
+        <v>0.13599589000000023</v>
       </c>
       <c r="D268" s="5">
-        <v>5.7005819994461193</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>5.7005937921078553</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>29.539291137999999</v>
+        <v>29.539290810000001</v>
       </c>
       <c r="C269" s="5">
-        <v>3.5072035999998974E-2</v>
+        <v>3.5073019000002148E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>1.4358181795923963</v>
+        <v>1.4358587504416542</v>
       </c>
       <c r="E269" s="5">
-        <v>4.6597220308667531</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>4.6597184250595669</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>29.614245527000001</v>
+        <v>29.614248889999999</v>
       </c>
       <c r="C270" s="5">
-        <v>7.4954389000001953E-2</v>
+        <v>7.4958079999998262E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>3.0877930345562854</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.0879472507856942</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>29.931244262</v>
+        <v>29.931246161000001</v>
       </c>
       <c r="C271" s="5">
-        <v>0.31699873499999853</v>
+        <v>0.31699727100000175</v>
       </c>
       <c r="D271" s="5">
-        <v>13.628998986500696</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>13.628930652586945</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>29.845836909999999</v>
+        <v>29.845839476999998</v>
       </c>
       <c r="C272" s="5">
-        <v>-8.5407352000000714E-2</v>
+        <v>-8.5406684000002286E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-3.3709111712137974</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>-3.3708850080313324</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>30.109312397</v>
+        <v>30.109314498</v>
       </c>
       <c r="C273" s="5">
-        <v>0.2634754870000009</v>
+        <v>0.26347502100000142</v>
       </c>
       <c r="D273" s="5">
-        <v>11.123244819234724</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>11.123223177449916</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>29.930096628000001</v>
+        <v>29.930096814999999</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.17921576899999891</v>
+        <v>-0.17921768300000096</v>
       </c>
       <c r="D274" s="5">
-        <v>-6.9133556129569946</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-6.9134265797846535</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>29.961776772</v>
+        <v>29.961769242999999</v>
       </c>
       <c r="C275" s="5">
-        <v>3.1680143999999189E-2</v>
+        <v>3.1672428000000252E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>1.2775859233512543</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>1.2772729338540234</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>30.256913384000001</v>
+        <v>30.256907740999999</v>
       </c>
       <c r="C276" s="5">
-        <v>0.2951366120000003</v>
+        <v>0.29513849800000003</v>
       </c>
       <c r="D276" s="5">
-        <v>12.482431549461426</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>12.482518994259738</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>30.309143713000001</v>
+        <v>30.309137364000001</v>
       </c>
       <c r="C277" s="5">
-        <v>5.2230329000000353E-2</v>
+        <v>5.2229623000002334E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>2.0912542196238615</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>2.0912260768499502</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>30.564640596</v>
+        <v>30.564651015999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.25549688299999929</v>
+        <v>0.25551365199999765</v>
       </c>
       <c r="D278" s="5">
-        <v>10.598062009828023</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>10.598792479067587</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>30.384415656000002</v>
+        <v>30.384410424999999</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.18022493999999867</v>
+        <v>-0.18024059100000045</v>
       </c>
       <c r="D279" s="5">
-        <v>-6.850797267969277</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-6.851370779212262</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>30.500320766000002</v>
+        <v>30.500317708000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.11590510999999992</v>
+        <v>0.11590728300000208</v>
       </c>
       <c r="D280" s="5">
-        <v>4.6748190110415422</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.6749093237539618</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>30.666873875</v>
+        <v>30.666873792000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.16655310899999876</v>
+        <v>0.16655608399999977</v>
       </c>
       <c r="D281" s="5">
-        <v>6.7532740711259809</v>
+        <v>6.7533990426566604</v>
       </c>
       <c r="E281" s="5">
-        <v>3.8172301824448862</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.8172310542346377</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>30.545351686</v>
+        <v>30.545360016</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.12152218900000022</v>
+        <v>-0.12151377600000046</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.6529034623408183</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-4.6525883407514623</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>30.445518475</v>
+        <v>30.445525079999999</v>
       </c>
       <c r="C283" s="5">
-        <v>-9.9833210999999977E-2</v>
+        <v>-9.9834936000000596E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>-3.8522923059083669</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>-3.8523566452446478</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>30.564458799000001</v>
+        <v>30.564468338000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.11894032400000043</v>
+        <v>0.11894325800000161</v>
       </c>
       <c r="D284" s="5">
-        <v>4.7900458985447036</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>4.7901655473724158</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>30.591450102</v>
+        <v>30.591458971000002</v>
       </c>
       <c r="C285" s="5">
-        <v>2.6991302999999078E-2</v>
+        <v>2.6990633000000486E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>1.0648755326025494</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>1.0648486369345234</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>30.860949553000001</v>
+        <v>30.860954476</v>
       </c>
       <c r="C286" s="5">
-        <v>0.2694994510000015</v>
+        <v>0.2694955049999983</v>
       </c>
       <c r="D286" s="5">
-        <v>11.099127366572503</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>11.098953524673005</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>30.969116679999999</v>
+        <v>30.969104137999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.10816712699999798</v>
+        <v>0.10814966199999887</v>
       </c>
       <c r="D287" s="5">
-        <v>4.2880157232525473</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>4.2873092709159177</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>30.938013894000001</v>
+        <v>30.938005538999999</v>
       </c>
       <c r="C288" s="5">
-        <v>-3.1102785999998162E-2</v>
+        <v>-3.1098598999999894E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-1.1985445950670526</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-1.1983846219083993</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>30.951270578999999</v>
+        <v>30.951229434999998</v>
       </c>
       <c r="C289" s="5">
-        <v>1.3256684999998214E-2</v>
+        <v>1.3223895999999513E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>0.51540367674773879</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>0.51412602138161123</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>30.843812178</v>
+        <v>30.843827193999999</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.10745840099999882</v>
+        <v>-0.10740224099999907</v>
       </c>
       <c r="D290" s="5">
-        <v>-4.0875874872344458</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-4.0854971615050921</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>31.279421235000001</v>
+        <v>31.279414325000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.43560905700000063</v>
+        <v>0.4355871310000019</v>
       </c>
       <c r="D291" s="5">
-        <v>18.328104089403062</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>18.327099130423917</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>31.389652523999999</v>
+        <v>31.389651442000002</v>
       </c>
       <c r="C292" s="5">
-        <v>0.1102312889999979</v>
+        <v>0.1102371170000005</v>
       </c>
       <c r="D292" s="5">
-        <v>4.3118370893369118</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.3120704669906695</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>31.487158542</v>
+        <v>31.487163008</v>
       </c>
       <c r="C293" s="5">
-        <v>9.7506018000000694E-2</v>
+        <v>9.7511565999997885E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>3.7919215590437094</v>
+        <v>3.7921411483747169</v>
       </c>
       <c r="E293" s="5">
-        <v>2.6748232322066023</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.6748380730414967</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>31.881643586999999</v>
+        <v>31.881660595</v>
       </c>
       <c r="C294" s="5">
-        <v>0.3944850449999997</v>
+        <v>0.39449758700000004</v>
       </c>
       <c r="D294" s="5">
-        <v>16.11458597385187</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>16.115131672898485</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>31.881723882999999</v>
+        <v>31.881738567999999</v>
       </c>
       <c r="C295" s="5">
-        <v>8.029600000014625E-5</v>
+        <v>7.7972999999786907E-5</v>
       </c>
       <c r="D295" s="5">
-        <v>3.0223201785029019E-3</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.9348803317175154E-3</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>32.195996356999999</v>
+        <v>32.196017130000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.31427247399999914</v>
+        <v>0.31427856200000193</v>
       </c>
       <c r="D296" s="5">
-        <v>12.491803810902823</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>12.492052997116954</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>32.186529731</v>
+        <v>32.186549802999998</v>
       </c>
       <c r="C297" s="5">
-        <v>-9.4666259999982572E-3</v>
+        <v>-9.4673270000029675E-3</v>
       </c>
       <c r="D297" s="5">
-        <v>-0.35226734654059122</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-0.35229316269523858</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>32.151766780999999</v>
+        <v>32.151784153000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-3.4762950000001069E-2</v>
+        <v>-3.4765649999997095E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.2883845919187342</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-1.2884832668580759</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>32.355876129000002</v>
+        <v>32.355870404999997</v>
       </c>
       <c r="C299" s="5">
-        <v>0.20410934800000291</v>
+        <v>0.20408625199999619</v>
       </c>
       <c r="D299" s="5">
-        <v>7.8896672558119274</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>7.8887386923966574</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>32.413992890000003</v>
+        <v>32.413998038999999</v>
       </c>
       <c r="C300" s="5">
-        <v>5.8116761000000849E-2</v>
+        <v>5.8127634000001649E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>2.1768291459300038</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.1772408279198796</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>32.693109345000003</v>
+        <v>32.692931745999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.27911645500000049</v>
+        <v>0.2789337070000002</v>
       </c>
       <c r="D301" s="5">
-        <v>10.836890649032727</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>10.829454400154281</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>32.844421830000002</v>
+        <v>32.844452330999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.15131248499999828</v>
+        <v>0.1515205850000001</v>
       </c>
       <c r="D302" s="5">
-        <v>5.6975038119718713</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>5.7055721861998032</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>32.654443929000003</v>
+        <v>32.654451014999999</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.18997790099999889</v>
+        <v>-0.19000131600000003</v>
       </c>
       <c r="D303" s="5">
-        <v>-6.7243990302816803</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>-6.7251955828355641</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>32.685504066999997</v>
+        <v>32.685516276000001</v>
       </c>
       <c r="C304" s="5">
-        <v>3.1060137999993742E-2</v>
+        <v>3.1065261000001954E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>1.1474019728371143</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>1.1475919641199317</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>32.833647284000001</v>
+        <v>32.833699103999997</v>
       </c>
       <c r="C305" s="5">
-        <v>0.14814321700000477</v>
+        <v>0.14818282799999594</v>
       </c>
       <c r="D305" s="5">
-        <v>5.5765092236876868</v>
+        <v>5.5780355268779891</v>
       </c>
       <c r="E305" s="5">
-        <v>4.2763107385633159</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.2764605234770769</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>32.588180002999998</v>
+        <v>32.588230529000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.24546728100000337</v>
+        <v>-0.24546857499999675</v>
       </c>
       <c r="D306" s="5">
-        <v>-8.6114605730820628</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-8.6114910817038819</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>32.800438139999997</v>
+        <v>32.800461055</v>
       </c>
       <c r="C307" s="5">
-        <v>0.21225813699999918</v>
+        <v>0.21223052599999903</v>
       </c>
       <c r="D307" s="5">
-        <v>8.1021823130527526</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>8.1010773157753846</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>32.806986790000003</v>
+        <v>32.807011353</v>
       </c>
       <c r="C308" s="5">
-        <v>6.548650000006262E-3</v>
+        <v>6.5502980000005095E-3</v>
       </c>
       <c r="D308" s="5">
-        <v>0.23984481116992029</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.23990506782061161</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>32.964440142999997</v>
+        <v>32.964455852999997</v>
       </c>
       <c r="C309" s="5">
-        <v>0.15745335299999397</v>
+        <v>0.15744449999999688</v>
       </c>
       <c r="D309" s="5">
-        <v>5.9137453097585224</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>5.9133994322734917</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>33.236842003</v>
+        <v>33.236842154000001</v>
       </c>
       <c r="C310" s="5">
-        <v>0.27240186000000222</v>
+        <v>0.27238630100000449</v>
       </c>
       <c r="D310" s="5">
-        <v>10.379540158712297</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>10.378914929860095</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>33.564078281999997</v>
+        <v>33.564048339000003</v>
       </c>
       <c r="C311" s="5">
-        <v>0.32723627899999741</v>
+        <v>0.32720618500000143</v>
       </c>
       <c r="D311" s="5">
-        <v>12.47595071004115</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>12.474740486990621</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>33.415616397999997</v>
+        <v>33.415605515999999</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.1484618839999996</v>
+        <v>-0.14844282300000344</v>
       </c>
       <c r="D312" s="5">
-        <v>-5.1806406900159585</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-5.1799961528165799</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>33.581385019000003</v>
+        <v>33.581056326999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.16576862100000511</v>
+        <v>0.16545081099999948</v>
       </c>
       <c r="D313" s="5">
-        <v>6.1181153357883877</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>6.1060665441989626</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>33.654472218000002</v>
+        <v>33.654478406999999</v>
       </c>
       <c r="C314" s="5">
-        <v>7.3087198999999714E-2</v>
+        <v>7.3422080000000278E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>2.6431948623018897</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.655478130948552</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>33.81742964</v>
+        <v>33.817513177999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.16295742199999808</v>
+        <v>0.16303477099999952</v>
       </c>
       <c r="D315" s="5">
-        <v>5.9677544186147014</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>5.970661827906687</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>33.991230031999997</v>
+        <v>33.991336351999998</v>
       </c>
       <c r="C316" s="5">
-        <v>0.17380039199999686</v>
+        <v>0.17382317399999891</v>
       </c>
       <c r="D316" s="5">
-        <v>6.3445959462099744</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>6.3454351349308658</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>33.871385265000001</v>
+        <v>33.871565677</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.11984476699999647</v>
+        <v>-0.11977067499999805</v>
       </c>
       <c r="D317" s="5">
-        <v>-4.149818964464802</v>
+        <v>-4.1472902013411144</v>
       </c>
       <c r="E317" s="5">
-        <v>3.1605930709552865</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>3.1609797291270336</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>33.803929074999999</v>
+        <v>33.804073420999998</v>
       </c>
       <c r="C318" s="5">
-        <v>-6.745619000000147E-2</v>
+        <v>-6.7492256000001305E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-2.3638428797762345</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-2.3650804494253497</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>33.892000388</v>
+        <v>33.892057629999996</v>
       </c>
       <c r="C319" s="5">
-        <v>8.8071313000000373E-2</v>
+        <v>8.7984208999998259E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>3.1716201553348977</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>3.1684246068570454</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>34.01836703</v>
+        <v>34.018307749999998</v>
       </c>
       <c r="C320" s="5">
-        <v>0.1263666420000007</v>
+        <v>0.12625012000000169</v>
       </c>
       <c r="D320" s="5">
-        <v>4.567112990363853</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>4.5628071626511835</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>34.145323419999997</v>
+        <v>34.145293354000003</v>
       </c>
       <c r="C321" s="5">
-        <v>0.12695638999999659</v>
+        <v>0.12698560400000503</v>
       </c>
       <c r="D321" s="5">
-        <v>4.5714711041614731</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>4.5725528706472174</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>34.117783094000004</v>
+        <v>34.117679987000002</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.7540325999993343E-2</v>
+        <v>-2.7613367000000721E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.96359254049009913</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-0.96613762063257891</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>34.401282676999998</v>
+        <v>34.401146074000003</v>
       </c>
       <c r="C323" s="5">
-        <v>0.283499582999994</v>
+        <v>0.28346608700000075</v>
       </c>
       <c r="D323" s="5">
-        <v>10.439894864587407</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>10.438637469778268</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>34.489634830999996</v>
+        <v>34.489531581999998</v>
       </c>
       <c r="C324" s="5">
-        <v>8.8352153999998961E-2</v>
+        <v>8.8385507999994672E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>3.125845859367038</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>3.12705522169483</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>34.792478410999998</v>
+        <v>34.791980430000002</v>
       </c>
       <c r="C325" s="5">
-        <v>0.30284358000000111</v>
+        <v>0.30244884800000449</v>
       </c>
       <c r="D325" s="5">
-        <v>11.06091394381188</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>11.04582929831064</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>34.685527266999998</v>
+        <v>34.685522558000002</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.10695114399999994</v>
+        <v>-0.10645787200000001</v>
       </c>
       <c r="D326" s="5">
-        <v>-3.6270369468820007</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>-3.6106399296931158</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>34.465720339999997</v>
+        <v>34.465973431999998</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.21980692700000048</v>
+        <v>-0.21954912600000398</v>
       </c>
       <c r="D327" s="5">
-        <v>-7.3450324849006048</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-7.3367164779940541</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>34.481293641999997</v>
+        <v>34.481626028999997</v>
       </c>
       <c r="C328" s="5">
-        <v>1.5573301999999956E-2</v>
+        <v>1.5652596999998991E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>0.54356836279889631</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>0.54633895939759647</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>34.601134082000002</v>
+        <v>34.601592621999998</v>
       </c>
       <c r="C329" s="5">
-        <v>0.11984044000000438</v>
+        <v>0.1199665930000009</v>
       </c>
       <c r="D329" s="5">
-        <v>4.2512783557801193</v>
+        <v>4.25579773778193</v>
       </c>
       <c r="E329" s="5">
-        <v>2.1544699494592701</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.1552795993003526</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>34.913896174999998</v>
+        <v>34.914264396</v>
       </c>
       <c r="C330" s="5">
-        <v>0.31276209299999636</v>
+        <v>0.31267177400000179</v>
       </c>
       <c r="D330" s="5">
-        <v>11.40271940656239</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>11.399102545689853</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>34.860281045000001</v>
+        <v>34.860460523</v>
       </c>
       <c r="C331" s="5">
-        <v>-5.361512999999718E-2</v>
+        <v>-5.3803872999999669E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-1.827281800923819</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-1.8336408401437687</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>34.833306905000001</v>
+        <v>34.832826949000001</v>
       </c>
       <c r="C332" s="5">
-        <v>-2.6974140000000091E-2</v>
+        <v>-2.7633573999999328E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-0.92459287300968862</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-0.94709299248088019</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>34.931186021999999</v>
+        <v>34.931167989000002</v>
       </c>
       <c r="C333" s="5">
-        <v>9.7879116999997962E-2</v>
+        <v>9.8341040000001101E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>3.4245175467316979</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>3.4409788720878298</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>35.020625029999998</v>
+        <v>35.020391302</v>
       </c>
       <c r="C334" s="5">
-        <v>8.9439007999999376E-2</v>
+        <v>8.9223312999997972E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>3.1161610612643109</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>3.1085417326162545</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>34.95251846</v>
+        <v>34.952130996999998</v>
       </c>
       <c r="C335" s="5">
-        <v>-6.8106569999997646E-2</v>
+        <v>-6.8260305000002575E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-2.3089065861049196</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-2.314077949154103</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>34.855378178000002</v>
+        <v>34.855102621999997</v>
       </c>
       <c r="C336" s="5">
-        <v>-9.7140281999998024E-2</v>
+        <v>-9.7028375000000722E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.2845393146143986</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-3.2808488782412826</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>34.821248914999998</v>
+        <v>34.820403521999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-3.4129263000004073E-2</v>
+        <v>-3.4699099999997429E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.1686940558623071</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-1.1881097085913339</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>35.006473364000001</v>
+        <v>35.006175767000002</v>
       </c>
       <c r="C338" s="5">
-        <v>0.18522444900000323</v>
+        <v>0.18577224500000256</v>
       </c>
       <c r="D338" s="5">
-        <v>6.5732498111357396</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>6.5934287711399531</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>35.325284306999997</v>
+        <v>35.325646597000002</v>
       </c>
       <c r="C339" s="5">
-        <v>0.31881094299999546</v>
+        <v>0.31947083000000021</v>
       </c>
       <c r="D339" s="5">
-        <v>11.493014262303092</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>11.518112393150592</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>35.479163864</v>
+        <v>35.481008998999997</v>
       </c>
       <c r="C340" s="5">
-        <v>0.15387955700000333</v>
+        <v>0.1553624019999944</v>
       </c>
       <c r="D340" s="5">
-        <v>5.3543629001412407</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>5.4071574350206042</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>35.410804595000002</v>
+        <v>35.411295481000003</v>
       </c>
       <c r="C341" s="5">
-        <v>-6.8359268999998335E-2</v>
+        <v>-6.9713517999993257E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.2877481159655821</v>
+        <v>-2.332461518757134</v>
       </c>
       <c r="E341" s="5">
-        <v>2.340011489453464</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.3400739608881116</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>36.231481997000003</v>
+        <v>36.232074400000002</v>
       </c>
       <c r="C342" s="5">
-        <v>0.82067740200000117</v>
+        <v>0.82077891899999855</v>
       </c>
       <c r="D342" s="5">
-        <v>31.644780758972367</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>31.648710985526019</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>36.04470603</v>
+        <v>36.044849114999998</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.18677596700000265</v>
+        <v>-0.18722528500000379</v>
       </c>
       <c r="D343" s="5">
-        <v>-6.0136742986176328</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-6.0276366873715403</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>36.276315017999998</v>
+        <v>36.275241338000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.23160898799999785</v>
+        <v>0.23039222300000262</v>
       </c>
       <c r="D344" s="5">
-        <v>7.9891493855455575</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>7.9456592214887545</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>36.441214954000003</v>
+        <v>36.441196146999999</v>
       </c>
       <c r="C345" s="5">
-        <v>0.16489993600000474</v>
+        <v>0.1659548089999987</v>
       </c>
       <c r="D345" s="5">
-        <v>5.5932605821055636</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>5.630116889010317</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>36.604121325999998</v>
+        <v>36.603818232999998</v>
       </c>
       <c r="C346" s="5">
-        <v>0.1629063719999948</v>
+        <v>0.16262208599999894</v>
       </c>
       <c r="D346" s="5">
-        <v>5.4983478471038794</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>5.4885189313498284</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>36.451911223000003</v>
+        <v>36.451342478000001</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.15221010299999449</v>
+        <v>-0.15247575499999755</v>
       </c>
       <c r="D347" s="5">
-        <v>-4.8773780245191745</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>-4.8857359697588087</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>36.676174500999998</v>
+        <v>36.675743881000002</v>
       </c>
       <c r="C348" s="5">
-        <v>0.22426327799999513</v>
+        <v>0.22440140300000166</v>
       </c>
       <c r="D348" s="5">
-        <v>7.6377764982833884</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>7.6427643676904911</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>36.920733568999999</v>
+        <v>36.919479719000002</v>
       </c>
       <c r="C349" s="5">
-        <v>0.24455906800000093</v>
+        <v>0.24373583799999921</v>
       </c>
       <c r="D349" s="5">
-        <v>8.3017542599341567</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>8.2728805774831216</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>36.532981317999997</v>
+        <v>36.532233536</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.38775225100000199</v>
+        <v>-0.38724618300000202</v>
       </c>
       <c r="D350" s="5">
-        <v>-11.899672785172278</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-11.885407541735427</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>37.483453146999999</v>
+        <v>37.483757480000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.95047182900000138</v>
+        <v>0.95152394400000162</v>
       </c>
       <c r="D351" s="5">
-        <v>36.098626270540635</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>36.145323711355282</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>37.564801998999997</v>
+        <v>37.568074627999998</v>
       </c>
       <c r="C352" s="5">
-        <v>8.1348851999997862E-2</v>
+        <v>8.4317147999996678E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>2.6356245988842675</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.7329651980060765</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>37.838143488</v>
+        <v>37.838414489000002</v>
       </c>
       <c r="C353" s="5">
-        <v>0.27334148900000343</v>
+        <v>0.27033986100000362</v>
       </c>
       <c r="D353" s="5">
-        <v>9.0899113383188901</v>
+        <v>8.9852958557232743</v>
       </c>
       <c r="E353" s="5">
-        <v>6.8547973443753296</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>6.8540813744085494</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>37.876139782999999</v>
+        <v>37.877271735999997</v>
       </c>
       <c r="C354" s="5">
-        <v>3.7996294999999236E-2</v>
+        <v>3.8857246999995709E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>1.2116932362890243</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>1.239295140056007</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>38.065346728000002</v>
+        <v>38.065475047</v>
       </c>
       <c r="C355" s="5">
-        <v>0.18920694500000224</v>
+        <v>0.18820331100000232</v>
       </c>
       <c r="D355" s="5">
-        <v>6.1619659696503737</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>6.1281937616849858</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>38.335967936000003</v>
+        <v>38.334517677000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.27062120800000145</v>
+        <v>0.26904263000000128</v>
       </c>
       <c r="D356" s="5">
-        <v>8.8728814565186109</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>8.8190654323953233</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>38.173290022000003</v>
+        <v>38.173566192999999</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.16267791399999965</v>
+        <v>-0.1609514840000017</v>
       </c>
       <c r="D357" s="5">
-        <v>-4.9749941555771393</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-4.9235919525607912</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>37.916481967999999</v>
+        <v>37.916366009999997</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.25680805400000395</v>
+        <v>-0.25720018300000191</v>
       </c>
       <c r="D358" s="5">
-        <v>-7.7808067956792843</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-7.7921965189280513</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>38.023285260999998</v>
+        <v>38.02259548</v>
       </c>
       <c r="C359" s="5">
-        <v>0.10680329299999869</v>
+        <v>0.10622947000000238</v>
       </c>
       <c r="D359" s="5">
-        <v>3.4330263955856699</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>3.4143072158442145</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>38.389578282999999</v>
+        <v>38.388880243999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.36629302200000069</v>
+        <v>0.36628476399999954</v>
       </c>
       <c r="D360" s="5">
-        <v>12.192659488637613</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>12.192602917610529</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>38.212881975000002</v>
+        <v>38.211155761000001</v>
       </c>
       <c r="C361" s="5">
-        <v>-0.1766963079999968</v>
+        <v>-0.17772448299999866</v>
       </c>
       <c r="D361" s="5">
-        <v>-5.3855608293746808</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-5.4162012216094846</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>38.239509347000002</v>
+        <v>38.238114551000002</v>
       </c>
       <c r="C362" s="5">
-        <v>2.6627372000000094E-2</v>
+        <v>2.6958790000001898E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.83939207512437886</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>0.84991869707142786</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>38.136406325000003</v>
+        <v>38.136386614000003</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.1031030219999991</v>
+        <v>-0.10172793699999971</v>
       </c>
       <c r="D363" s="5">
-        <v>-3.1879404062439276</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-3.1461561337194133</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>38.021454544999997</v>
+        <v>38.025780134999998</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.1149517800000055</v>
+        <v>-0.11060647900000475</v>
       </c>
       <c r="D364" s="5">
-        <v>-3.5577059281253098</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-3.42536103051998</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>38.207549262000001</v>
+        <v>38.207249335</v>
       </c>
       <c r="C365" s="5">
-        <v>0.18609471700000313</v>
+        <v>0.18146920000000222</v>
       </c>
       <c r="D365" s="5">
-        <v>6.0340756274892771</v>
+        <v>5.8794500888436296</v>
       </c>
       <c r="E365" s="5">
-        <v>0.97627880214883334</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>0.97476295183356321</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>38.305851300999997</v>
+        <v>38.307037157000003</v>
       </c>
       <c r="C366" s="5">
-        <v>9.8302038999996455E-2</v>
+        <v>9.9787822000003246E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>3.1314777297702934</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>3.1795156681586167</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>38.279579884999997</v>
+        <v>38.278938840999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-2.6271416000000158E-2</v>
+        <v>-2.8098316000004786E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.81990223608551238</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-0.87666096022396278</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>37.996243818000004</v>
+        <v>37.993808885</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.28333606699999336</v>
+        <v>-0.28512995599999869</v>
       </c>
       <c r="D368" s="5">
-        <v>-8.5292928546522475</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-8.5812397483782217</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>22.545579529000001</v>
+        <v>22.549869681000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-15.450664289000002</v>
+        <v>-15.443939203999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.809520234070277</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-99.808937951163074</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>26.322877417000001</v>
+        <v>26.321910330000001</v>
       </c>
       <c r="C370" s="5">
-        <v>3.7772978879999997</v>
+        <v>3.7720406490000009</v>
       </c>
       <c r="D370" s="5">
-        <v>541.59873203913332</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>539.85331909049341</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>30.268866669000001</v>
+        <v>30.267251863999999</v>
       </c>
       <c r="C371" s="5">
-        <v>3.9459892520000004</v>
+        <v>3.9453415339999971</v>
       </c>
       <c r="D371" s="5">
-        <v>434.50723540747128</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>434.40070773451203</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>30.386897995999998</v>
+        <v>30.385339628000001</v>
       </c>
       <c r="C372" s="5">
-        <v>0.11803132699999708</v>
+        <v>0.11808776400000198</v>
       </c>
       <c r="D372" s="5">
-        <v>4.7809886311323435</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>4.7835846461362408</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>31.215897446</v>
+        <v>31.212446237000002</v>
       </c>
       <c r="C373" s="5">
-        <v>0.8289994500000013</v>
+        <v>0.82710660900000121</v>
       </c>
       <c r="D373" s="5">
-        <v>38.125380417288923</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>38.027158605065381</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>32.738106156000001</v>
+        <v>32.736459580000002</v>
       </c>
       <c r="C374" s="5">
-        <v>1.522208710000001</v>
+        <v>1.524013343</v>
       </c>
       <c r="D374" s="5">
-        <v>77.065001775752904</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>77.193106017479792</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>33.374844975000002</v>
+        <v>33.374796150999998</v>
       </c>
       <c r="C375" s="5">
-        <v>0.6367388190000014</v>
+        <v>0.63833657099999641</v>
       </c>
       <c r="D375" s="5">
-        <v>26.005195907508629</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>26.079057238710625</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>31.713391902000001</v>
+        <v>31.717276697999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-1.6614530730000006</v>
+        <v>-1.657519452999999</v>
       </c>
       <c r="D376" s="5">
-        <v>-45.814729225069037</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-45.734072511006943</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>32.484358512</v>
+        <v>32.484603827000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.77096660999999855</v>
+        <v>0.76732712900000166</v>
       </c>
       <c r="D377" s="5">
-        <v>33.407180566365867</v>
+        <v>33.223305134139558</v>
       </c>
       <c r="E377" s="5">
-        <v>-14.979214476056701</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-14.977904998666657</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>33.471035049000001</v>
+        <v>33.472921434</v>
       </c>
       <c r="C378" s="5">
-        <v>0.98667653700000102</v>
+        <v>0.98831760699999904</v>
       </c>
       <c r="D378" s="5">
-        <v>43.198402093804319</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>43.282292888668493</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>33.940842203999999</v>
+        <v>33.940300989999997</v>
       </c>
       <c r="C379" s="5">
-        <v>0.46980715499999803</v>
+        <v>0.46737955599999736</v>
       </c>
       <c r="D379" s="5">
-        <v>18.206583434206202</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>18.104067524971668</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>34.828121781999997</v>
+        <v>34.825208766999999</v>
       </c>
       <c r="C380" s="5">
-        <v>0.88727957799999757</v>
+        <v>0.88490777700000223</v>
       </c>
       <c r="D380" s="5">
-        <v>36.297935194444911</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>36.187256120395794</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>35.406185549999996</v>
+        <v>35.422891122000003</v>
       </c>
       <c r="C381" s="5">
-        <v>0.57806376799999981</v>
+        <v>0.59768235500000344</v>
       </c>
       <c r="D381" s="5">
-        <v>21.839761311333227</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>22.654449678402955</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>36.055482265000002</v>
+        <v>36.051516403999997</v>
       </c>
       <c r="C382" s="5">
-        <v>0.64929671500000552</v>
+        <v>0.62862528199999446</v>
       </c>
       <c r="D382" s="5">
-        <v>24.367245276294902</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>23.502113690202762</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>36.601603425999997</v>
+        <v>36.596291522999998</v>
       </c>
       <c r="C383" s="5">
-        <v>0.54612116099999497</v>
+        <v>0.54477511900000053</v>
       </c>
       <c r="D383" s="5">
-        <v>19.769332010549867</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>19.718840050344944</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>37.017695215000003</v>
+        <v>37.012146348999998</v>
       </c>
       <c r="C384" s="5">
-        <v>0.41609178900000643</v>
+        <v>0.41585482600000034</v>
       </c>
       <c r="D384" s="5">
-        <v>14.527866354269904</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>14.52130991840248</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>37.405847203999997</v>
+        <v>37.397177182</v>
       </c>
       <c r="C385" s="5">
-        <v>0.38815198899999359</v>
+        <v>0.38503083300000185</v>
       </c>
       <c r="D385" s="5">
-        <v>13.334319700409436</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>13.222988768811739</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>38.011081586000003</v>
+        <v>38.007490324999999</v>
       </c>
       <c r="C386" s="5">
-        <v>0.60523438200000612</v>
+        <v>0.61031314299999906</v>
       </c>
       <c r="D386" s="5">
-        <v>21.240797025924429</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>21.440755346487215</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>38.090664062000002</v>
+        <v>38.090076041000003</v>
       </c>
       <c r="C387" s="5">
-        <v>7.9582475999998792E-2</v>
+        <v>8.2585716000004084E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>2.5415316740382998</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>2.638844109555416</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>38.343424075999998</v>
+        <v>38.352426690999998</v>
       </c>
       <c r="C388" s="5">
-        <v>0.25276001399999615</v>
+        <v>0.2623506499999948</v>
       </c>
       <c r="D388" s="5">
-        <v>8.2600404996718382</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>8.5855675630734485</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>38.440543259999998</v>
+        <v>38.442875352999998</v>
       </c>
       <c r="C389" s="5">
-        <v>9.7119184000000303E-2</v>
+        <v>9.0448662000000013E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>3.0821542385029321</v>
+        <v>2.8670250339723147</v>
       </c>
       <c r="E389" s="5">
-        <v>18.335546770300958</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>18.341832203746012</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>38.323974573000001</v>
+        <v>38.328767401999997</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.11656868699999734</v>
+        <v>-0.11410795100000115</v>
       </c>
       <c r="D390" s="5">
-        <v>-3.5788471321253068</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-3.5043187249307883</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>38.548349364000003</v>
+        <v>38.550180052999998</v>
       </c>
       <c r="C391" s="5">
-        <v>0.22437479100000246</v>
+        <v>0.2214126510000014</v>
       </c>
       <c r="D391" s="5">
-        <v>7.2563258850563139</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>7.1565422957132974</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>38.704721530999997</v>
+        <v>38.701586437000003</v>
       </c>
       <c r="C392" s="5">
-        <v>0.15637216699999357</v>
+        <v>0.15140638400000483</v>
       </c>
       <c r="D392" s="5">
-        <v>4.9779119111946546</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>4.8161692975777104</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>38.821682463000002</v>
+        <v>38.852050208000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.1169609320000049</v>
+        <v>0.1504637709999983</v>
       </c>
       <c r="D393" s="5">
-        <v>3.6871339017483296</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>4.7664148070464041</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>38.928818606999997</v>
+        <v>38.921349876000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.10713614399999472</v>
+        <v>6.9299667999999315E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>3.3623688130494989</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>2.1615406998945819</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>39.211339463999998</v>
+        <v>39.199267268</v>
       </c>
       <c r="C395" s="5">
-        <v>0.28252085700000151</v>
+        <v>0.2779173919999991</v>
       </c>
       <c r="D395" s="5">
-        <v>9.0650109617285821</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>8.9132353116380578</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>39.469034049000001</v>
+        <v>39.452654357999997</v>
       </c>
       <c r="C396" s="5">
-        <v>0.25769458500000297</v>
+        <v>0.25338708999999682</v>
       </c>
       <c r="D396" s="5">
-        <v>8.1777229929841369</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>8.038698443028224</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>39.473146380999999</v>
+        <v>39.454661305999998</v>
       </c>
       <c r="C397" s="5">
-        <v>4.1123319999982755E-3</v>
+        <v>2.0069480000017847E-3</v>
       </c>
       <c r="D397" s="5">
-        <v>0.12510129521958735</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>6.1060822582148511E-2</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>39.786703817000003</v>
+        <v>39.782418706000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.31355743600000352</v>
+        <v>0.32775740000000297</v>
       </c>
       <c r="D398" s="5">
-        <v>9.9599641438119733</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>10.43694207941428</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>40.09756848</v>
+        <v>40.094103306999997</v>
       </c>
       <c r="C399" s="5">
-        <v>0.31086466299999671</v>
+        <v>0.31168460099999606</v>
       </c>
       <c r="D399" s="5">
-        <v>9.7895290261027945</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>9.8175758665263846</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>40.335537054</v>
+        <v>40.353433125999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.23796857399999993</v>
+        <v>0.25932981900000129</v>
       </c>
       <c r="D400" s="5">
-        <v>7.3588059107166703</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>8.0437888834052895</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>40.64284748</v>
+        <v>40.654656064999998</v>
       </c>
       <c r="C401" s="5">
-        <v>0.3073104260000008</v>
+        <v>0.30122293899999875</v>
       </c>
       <c r="D401" s="5">
-        <v>9.5356283565124933</v>
+        <v>9.3346023121657637</v>
       </c>
       <c r="E401" s="5">
-        <v>5.7291183558574987</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>5.7534216462489463</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>40.895408150999998</v>
+        <v>40.908069824000002</v>
       </c>
       <c r="C402" s="5">
-        <v>0.25256067099999768</v>
+        <v>0.25341375900000429</v>
       </c>
       <c r="D402" s="5">
-        <v>7.7171945885873727</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>7.741834714536866</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>41.223587643000002</v>
+        <v>41.230788744999998</v>
       </c>
       <c r="C403" s="5">
-        <v>0.32817949200000385</v>
+        <v>0.32271892099999633</v>
       </c>
       <c r="D403" s="5">
-        <v>10.066424699847488</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>9.8884006498804577</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>41.132815835999999</v>
+        <v>41.130829587999997</v>
       </c>
       <c r="C404" s="5">
-        <v>-9.077180700000298E-2</v>
+        <v>-9.9959157000000687E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>-2.6105596616014859</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-2.8707771320827247</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>41.018720766999998</v>
+        <v>41.054850313000003</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.1140950690000011</v>
+        <v>-7.5979274999994573E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-3.27827087765723</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-2.1943267128756494</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>41.296921072000004</v>
+        <v>41.284790925000003</v>
       </c>
       <c r="C406" s="5">
-        <v>0.2782003050000057</v>
+        <v>0.22994061200000004</v>
       </c>
       <c r="D406" s="5">
-        <v>8.4492964228150669</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>6.9319283428489475</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>41.347949763999999</v>
+        <v>41.327141103999999</v>
       </c>
       <c r="C407" s="5">
-        <v>5.1028691999995601E-2</v>
+        <v>4.2350178999996047E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>1.4929031673480253</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>1.2379358240791616</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>41.564661186000002</v>
+        <v>41.534757282000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.21671142200000304</v>
+        <v>0.20761617800000209</v>
       </c>
       <c r="D408" s="5">
-        <v>6.4739036833380004</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>6.19786025328668</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>41.754633585999997</v>
+        <v>41.725849472</v>
       </c>
       <c r="C409" s="5">
-        <v>0.18997239999999493</v>
+        <v>0.19109218999999911</v>
       </c>
       <c r="D409" s="5">
-        <v>5.624626598463367</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>5.6628014363340418</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>41.67478302</v>
+        <v>41.670572493999998</v>
       </c>
       <c r="C410" s="5">
-        <v>-7.9850565999997514E-2</v>
+        <v>-5.5276978000001975E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-2.2708671974614236</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-1.5781869178902341</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>41.607258199</v>
+        <v>41.599670877999998</v>
       </c>
       <c r="C411" s="5">
-        <v>-6.7524820999999235E-2</v>
+        <v>-7.0901616000000445E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.9271023147348298</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-2.0227758900982051</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>41.531092379</v>
+        <v>41.562341574000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-7.616581999999994E-2</v>
+        <v>-3.7329303999996455E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-2.1747251036965176</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-1.07151671136273</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>41.625567263000001</v>
+        <v>41.645609004999997</v>
       </c>
       <c r="C413" s="5">
-        <v>9.4474884000000259E-2</v>
+        <v>8.3267430999995895E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>2.7641720898429645</v>
+        <v>2.4307899156653878</v>
       </c>
       <c r="E413" s="5">
-        <v>2.4179402869929145</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.4374894192085383</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>41.798047541000003</v>
+        <v>41.819367726999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.17248027800000187</v>
+        <v>0.17375872200000231</v>
       </c>
       <c r="D414" s="5">
-        <v>5.0872354411218401</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>5.1232889258388425</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>41.846818515000002</v>
+        <v>41.860037286999997</v>
       </c>
       <c r="C415" s="5">
-        <v>4.8770973999999967E-2</v>
+        <v>4.0669559999997773E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>1.409209858700522</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>1.1732687924706386</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>42.017805084999999</v>
+        <v>42.016888561000002</v>
       </c>
       <c r="C416" s="5">
-        <v>0.17098656999999662</v>
+        <v>0.15685127400000454</v>
       </c>
       <c r="D416" s="5">
-        <v>5.0149183666768682</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>4.5902824570765777</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>42.312166482999999</v>
+        <v>42.352245750999998</v>
       </c>
       <c r="C417" s="5">
-        <v>0.2943613979999995</v>
+        <v>0.33535718999999631</v>
       </c>
       <c r="D417" s="5">
-        <v>8.7383674575136858</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>10.009619277356974</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>42.392236154999999</v>
+        <v>42.375537995000002</v>
       </c>
       <c r="C418" s="5">
-        <v>8.006967200000048E-2</v>
+        <v>2.3292244000003848E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>2.2946113019203906</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>0.66195765815995067</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>42.433078705</v>
+        <v>42.403376145000003</v>
       </c>
       <c r="C419" s="5">
-        <v>4.0842550000000699E-2</v>
+        <v>2.7838150000000894E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>1.1622789245266274</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.79118158479152267</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>42.098606361999998</v>
+        <v>42.054898626000004</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.33447234300000162</v>
+        <v>-0.34847751899999935</v>
       </c>
       <c r="D420" s="5">
-        <v>-9.0593372016482867</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-9.428022756733089</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>42.551383762999997</v>
+        <v>42.512211528000002</v>
       </c>
       <c r="C421" s="5">
-        <v>0.45277740099999875</v>
+        <v>0.45731290199999819</v>
       </c>
       <c r="D421" s="5">
-        <v>13.697685586494423</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>13.858456114722074</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>42.26156314</v>
+        <v>42.259175509000002</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.28982062299999711</v>
+        <v>-0.25303601899999961</v>
       </c>
       <c r="D422" s="5">
-        <v>-7.8739559503226308</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-6.9132518999100334</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>42.716799596999998</v>
+        <v>42.705504081999997</v>
       </c>
       <c r="C423" s="5">
-        <v>0.45523645699999804</v>
+        <v>0.44632857299999529</v>
       </c>
       <c r="D423" s="5">
-        <v>13.720251321341848</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>13.436807448874589</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>43.049369435000003</v>
+        <v>43.094655684999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.33256983800000484</v>
+        <v>0.38915160300000196</v>
       </c>
       <c r="D424" s="5">
-        <v>9.7531634183988913</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>11.499970348317401</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>43.024159406999999</v>
+        <v>43.053630376000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-2.5210028000003604E-2</v>
+        <v>-4.1025308999998344E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.70046987839160746</v>
+        <v>-1.1364152017489304</v>
       </c>
       <c r="E425" s="5">
-        <v>3.3599353377297358</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.3809599730693307</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>43.007408267999999</v>
+        <v>43.038030268999997</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.6751139000000137E-2</v>
+        <v>-1.5600107000004471E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.46621196411014143</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-0.43394404482941518</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>42.868774588999997</v>
+        <v>42.887500234999997</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.13863367900000156</v>
+        <v>-0.15053003399999909</v>
       </c>
       <c r="D427" s="5">
-        <v>-3.8003324013567097</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-4.1173206707083576</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>43.306514788000001</v>
+        <v>43.306572871999997</v>
       </c>
       <c r="C428" s="5">
-        <v>0.43774019900000383</v>
+        <v>0.4190726369999993</v>
       </c>
       <c r="D428" s="5">
-        <v>12.965538594710679</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>12.376887043986805</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>42.802103881000001</v>
+        <v>42.839313591</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.50441090700000046</v>
+        <v>-0.46725928099999692</v>
       </c>
       <c r="D429" s="5">
-        <v>-13.115442913959619</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-12.206119769887525</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>42.787720843999999</v>
+        <v>42.767208150000002</v>
       </c>
       <c r="C430" s="5">
-        <v>-1.4383037000001764E-2</v>
+        <v>-7.2105440999997938E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.40249845978296284</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-2.0011991305521559</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>42.927346366000002</v>
+        <v>42.891694291</v>
       </c>
       <c r="C431" s="5">
-        <v>0.13962552200000289</v>
+        <v>0.12448614099999844</v>
       </c>
       <c r="D431" s="5">
-        <v>3.9869083827281049</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>3.5494075520522195</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>42.827212000000003</v>
+        <v>42.775005344</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.10013436599999892</v>
+        <v>-0.1166889470000001</v>
       </c>
       <c r="D432" s="5">
-        <v>-2.7635425300298611</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-3.2162496905477234</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>42.852749770000003</v>
+        <v>42.809031760000003</v>
       </c>
       <c r="C433" s="5">
-        <v>2.5537769999999682E-2</v>
+        <v>3.4026416000003223E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>0.71790873513040143</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.95875655697950091</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>43.160374943999997</v>
+        <v>43.159945708999999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.30762517399999467</v>
+        <v>0.35091394899999528</v>
       </c>
       <c r="D434" s="5">
-        <v>8.9627780455499675</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>10.292457560230982</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>42.980311884999999</v>
+        <v>42.980076136000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.1800630589999983</v>
+        <v>-0.17986957299999773</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.8930520249352512</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-4.8879616443142098</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>42.999662909999998</v>
+        <v>42.611089829000001</v>
       </c>
       <c r="C436" s="5">
-        <v>1.9351024999998856E-2</v>
+        <v>-0.36898630700000012</v>
       </c>
       <c r="D436" s="5">
-        <v>0.54161585340275487</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-9.8292799866255933</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>43.028554042000003</v>
+        <v>42.938450213000003</v>
       </c>
       <c r="C437" s="5">
-        <v>2.8891132000005371E-2</v>
+        <v>0.32736038400000211</v>
       </c>
       <c r="D437" s="5">
-        <v>0.80925664952231635</v>
+        <v>9.6187083201118249</v>
       </c>
       <c r="E437" s="5">
-        <v>1.0214342500991513E-2</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.26752717945989213</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>43.574209490000001</v>
+        <v>43.439500602000003</v>
       </c>
       <c r="C438" s="5">
-        <v>0.54565544799999799</v>
+        <v>0.50105038899999954</v>
       </c>
       <c r="D438" s="5">
-        <v>16.325031776582822</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>14.937435235714936</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>43.313385461000003</v>
+        <v>43.165419300000003</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.26082402899999835</v>
+        <v>-0.27408130199999903</v>
       </c>
       <c r="D439" s="5">
-        <v>-6.9510749251596398</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-7.314097828832244</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>43.628522969999999</v>
+        <v>43.479480242999998</v>
       </c>
       <c r="C440" s="5">
-        <v>0.31513750899999593</v>
+        <v>0.3140609429999941</v>
       </c>
       <c r="D440" s="5">
-        <v>9.0888992015361492</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>9.0888991801694416</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>43.390721356</v>
+        <v>43.229188530000002</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.23780161399999855</v>
+        <v>-0.25029171299999575</v>
       </c>
       <c r="D441" s="5">
-        <v>-6.3481591838114522</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-6.6932906227452182</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>43.136284791999998</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-9.2903738000003955E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-2.5486513430616697</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>