--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{089870BE-BC62-4F6B-8B76-F799AF9D2F74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{85E493C8-349E-450B-B88F-12B8C5AF4F57}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4479A8AB-611C-4137-9561-010E83B8854C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C73F7CEC-5EA1-4C33-BB8B-6C4657FD1AD9}"/>
   </bookViews>
   <sheets>
     <sheet name="elpleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76BEA087-D920-475F-9EC5-7510028A32AE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{954F5F54-2D1B-4F39-B4C5-C1EC9207A5E0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>17.568513735</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>17.613015923999999</v>
       </c>
       <c r="C7" s="5">
         <v>4.4502188999999248E-2</v>
       </c>
       <c r="D7" s="5">
         <v>3.0823861007793552</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>17.446635625999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.16638029799999998</v>
       </c>
       <c r="D8" s="5">
         <v>-10.764932224545865</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>17.770098170000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.32346254400000163</v>
       </c>
       <c r="D9" s="5">
         <v>24.663017193007075</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>17.993503330999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.22340516099999874</v>
       </c>
       <c r="D10" s="5">
         <v>16.174501812627184</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>17.872235418999999</v>
       </c>
       <c r="C11" s="5">
         <v>-0.12126791200000042</v>
       </c>
       <c r="D11" s="5">
         <v>-7.7942989071847935</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>17.823675392999998</v>
       </c>
       <c r="C12" s="5">
         <v>-4.8560026000000533E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-3.2121925277050711</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>17.917918167</v>
       </c>
       <c r="C13" s="5">
         <v>9.4242774000001361E-2</v>
       </c>
       <c r="D13" s="5">
         <v>6.5328181725777146</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>17.995859120999999</v>
       </c>
       <c r="C14" s="5">
         <v>7.7940953999998897E-2</v>
       </c>
       <c r="D14" s="5">
         <v>5.3465774373625097</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>17.881106380999999</v>
       </c>
       <c r="C15" s="5">
         <v>-0.11475274000000013</v>
       </c>
       <c r="D15" s="5">
         <v>-7.3892017732558486</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>17.897556109</v>
       </c>
       <c r="C16" s="5">
         <v>1.6449728000001329E-2</v>
       </c>
       <c r="D16" s="5">
         <v>1.1095430803621964</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>17.989447755</v>
       </c>
       <c r="C17" s="5">
         <v>9.1891646000000549E-2</v>
       </c>
       <c r="D17" s="5">
         <v>6.3381709889080762</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>17.883648543</v>
       </c>
       <c r="C18" s="5">
         <v>-0.10579921200000086</v>
       </c>
       <c r="D18" s="5">
         <v>-6.8335519144187451</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>17.81929972</v>
       </c>
       <c r="C19" s="5">
         <v>-6.4348822999999555E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-4.2333983422257138</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>17.849965328</v>
       </c>
       <c r="C20" s="5">
         <v>3.0665607999999622E-2</v>
       </c>
       <c r="D20" s="5">
         <v>2.08476417933674</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>17.664248676</v>
       </c>
       <c r="C21" s="5">
         <v>-0.18571665199999998</v>
       </c>
       <c r="D21" s="5">
         <v>-11.794936235769782</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>17.699419768999999</v>
       </c>
       <c r="C22" s="5">
         <v>3.5171092999998876E-2</v>
       </c>
       <c r="D22" s="5">
         <v>2.4156466348647099</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>17.784522658</v>
       </c>
       <c r="C23" s="5">
         <v>8.5102889000001625E-2</v>
       </c>
       <c r="D23" s="5">
         <v>5.9249346856933061</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>17.921316773000001</v>
       </c>
       <c r="C24" s="5">
         <v>0.13679411500000072</v>
       </c>
       <c r="D24" s="5">
         <v>9.6307637539139392</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>17.919777204999999</v>
       </c>
       <c r="C25" s="5">
         <v>-1.5395680000018785E-3</v>
       </c>
       <c r="D25" s="5">
         <v>-0.10303980219096287</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>18.006257131000002</v>
       </c>
       <c r="C26" s="5">
         <v>8.6479926000002649E-2</v>
       </c>
       <c r="D26" s="5">
         <v>5.9473507827763061</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>17.977463766</v>
       </c>
       <c r="C27" s="5">
         <v>-2.8793365000002069E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-1.9021037774211824</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>18.099881335999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.12241756999999964</v>
       </c>
       <c r="D28" s="5">
         <v>8.4844936446293993</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>18.084409264000001</v>
       </c>
       <c r="C29" s="5">
         <v>-1.5472071999997894E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-1.0209704786445672</v>
       </c>
       <c r="E29" s="5">
         <v>0.52787339718978199</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>18.208710764999999</v>
       </c>
       <c r="C30" s="5">
         <v>0.12430150099999793</v>
       </c>
       <c r="D30" s="5">
         <v>8.5671523394645899</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>18.232136042</v>
       </c>
       <c r="C31" s="5">
         <v>2.3425277000001188E-2</v>
       </c>
       <c r="D31" s="5">
         <v>1.5547551892105549</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>18.155333604999999</v>
       </c>
       <c r="C32" s="5">
         <v>-7.6802437000001333E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-4.9394836192166665</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>18.140519907000002</v>
       </c>
       <c r="C33" s="5">
         <v>-1.4813697999997544E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-0.97474822467951139</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>18.181747025</v>
       </c>
       <c r="C34" s="5">
         <v>4.1227117999998342E-2</v>
       </c>
       <c r="D34" s="5">
         <v>2.7615325922527134</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>18.172966872</v>
       </c>
       <c r="C35" s="5">
         <v>-8.7801530000000128E-3</v>
       </c>
       <c r="D35" s="5">
         <v>-0.57795570518085482</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>18.116031367000001</v>
       </c>
       <c r="C36" s="5">
         <v>-5.6935504999998443E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-3.6954627332701717</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>17.840131836000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.27589953100000031</v>
       </c>
       <c r="D37" s="5">
         <v>-16.819802834231734</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>18.026574921999998</v>
       </c>
       <c r="C38" s="5">
         <v>0.18644308599999704</v>
       </c>
       <c r="D38" s="5">
         <v>13.287476232213201</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>18.077259385000001</v>
       </c>
       <c r="C39" s="5">
         <v>5.0684463000003177E-2</v>
       </c>
       <c r="D39" s="5">
         <v>3.426650579355317</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>18.295473471000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.2182140859999997</v>
       </c>
       <c r="D40" s="5">
         <v>15.486910187387014</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>17.975063058</v>
       </c>
       <c r="C41" s="5">
         <v>-0.32041041300000117</v>
       </c>
       <c r="D41" s="5">
         <v>-19.105083030345902</v>
       </c>
       <c r="E41" s="5">
         <v>-0.6046435048208787</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>17.906858424999999</v>
       </c>
       <c r="C42" s="5">
         <v>-6.820463300000057E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-4.4594517854017246</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>18.215203531</v>
       </c>
       <c r="C43" s="5">
         <v>0.30834510600000087</v>
       </c>
       <c r="D43" s="5">
         <v>22.73700999067032</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>18.364306587000002</v>
       </c>
       <c r="C44" s="5">
         <v>0.14910305600000129</v>
       </c>
       <c r="D44" s="5">
         <v>10.277287618043784</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>18.613130527999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.24882394099999772</v>
       </c>
       <c r="D45" s="5">
         <v>17.527273236270325</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>18.666013602</v>
       </c>
       <c r="C46" s="5">
         <v>5.2883074000000363E-2</v>
       </c>
       <c r="D46" s="5">
         <v>3.4631890269009924</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>18.755529899999999</v>
       </c>
       <c r="C47" s="5">
         <v>8.9516297999999495E-2</v>
       </c>
       <c r="D47" s="5">
         <v>5.909063988751595</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>18.794221185000001</v>
       </c>
       <c r="C48" s="5">
         <v>3.8691285000002296E-2</v>
       </c>
       <c r="D48" s="5">
         <v>2.503793584122449</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>18.927298873000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.13307768800000019</v>
       </c>
       <c r="D49" s="5">
         <v>8.8357752948508672</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>18.828541314999999</v>
       </c>
       <c r="C50" s="5">
         <v>-9.8757558000002632E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-6.0846830473126339</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>18.983983340999998</v>
       </c>
       <c r="C51" s="5">
         <v>0.15544202599999934</v>
       </c>
       <c r="D51" s="5">
         <v>10.369232222387016</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>18.893832359000001</v>
       </c>
       <c r="C52" s="5">
         <v>-9.0150981999997271E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-5.5520442588733676</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>18.986455737</v>
       </c>
       <c r="C53" s="5">
         <v>9.2623377999998979E-2</v>
       </c>
       <c r="D53" s="5">
         <v>6.0440051645248349</v>
       </c>
       <c r="E53" s="5">
         <v>5.6266432876287853</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>18.977055092000001</v>
       </c>
       <c r="C54" s="5">
         <v>-9.4006449999994857E-3</v>
       </c>
       <c r="D54" s="5">
         <v>-0.59253318337704197</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>18.933744674</v>
       </c>
       <c r="C55" s="5">
         <v>-4.3310418000000794E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-2.7045850946086358</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>18.995216965000001</v>
       </c>
       <c r="C56" s="5">
         <v>6.1472291000001178E-2</v>
       </c>
       <c r="D56" s="5">
         <v>3.9663761615413851</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>18.775019685</v>
       </c>
       <c r="C57" s="5">
         <v>-0.22019728000000072</v>
       </c>
       <c r="D57" s="5">
         <v>-13.057182371612496</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>18.842556771000002</v>
       </c>
       <c r="C58" s="5">
         <v>6.7537086000001523E-2</v>
       </c>
       <c r="D58" s="5">
         <v>4.4030477900973919</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>18.846016340999999</v>
       </c>
       <c r="C59" s="5">
         <v>3.4595699999968588E-3</v>
       </c>
       <c r="D59" s="5">
         <v>0.22054750205187101</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>19.086170320000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.24015397900000224</v>
       </c>
       <c r="D60" s="5">
         <v>16.410131617424859</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>19.252697982000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.16652766200000002</v>
       </c>
       <c r="D61" s="5">
         <v>10.987389479797516</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>19.320804727999999</v>
       </c>
       <c r="C62" s="5">
         <v>6.8106745999997997E-2</v>
       </c>
       <c r="D62" s="5">
         <v>4.3285946532755748</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>19.508399956000002</v>
       </c>
       <c r="C63" s="5">
         <v>0.18759522800000283</v>
       </c>
       <c r="D63" s="5">
         <v>12.294187016408786</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>19.595898168000002</v>
       </c>
       <c r="C64" s="5">
         <v>8.7498211999999853E-2</v>
       </c>
       <c r="D64" s="5">
         <v>5.5169617427494932</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>19.685980942</v>
       </c>
       <c r="C65" s="5">
         <v>9.0082773999998977E-2</v>
       </c>
       <c r="D65" s="5">
         <v>5.6580610760114336</v>
       </c>
       <c r="E65" s="5">
         <v>3.6843380075239462</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>19.630790358999999</v>
       </c>
       <c r="C66" s="5">
         <v>-5.5190583000001681E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-3.3128635593535738</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>19.757424728</v>
       </c>
       <c r="C67" s="5">
         <v>0.12663436900000136</v>
       </c>
       <c r="D67" s="5">
         <v>8.0216011811780739</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>19.824450158000001</v>
       </c>
       <c r="C68" s="5">
         <v>6.7025430000001052E-2</v>
       </c>
       <c r="D68" s="5">
         <v>4.1477223699074361</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>20.038049204</v>
       </c>
       <c r="C69" s="5">
         <v>0.21359904599999879</v>
       </c>
       <c r="D69" s="5">
         <v>13.723824165864862</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>19.98730248</v>
       </c>
       <c r="C70" s="5">
         <v>-5.0746723999999688E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-2.997047053813684</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>20.001823863999999</v>
       </c>
       <c r="C71" s="5">
         <v>1.452138399999825E-2</v>
       </c>
       <c r="D71" s="5">
         <v>0.87532878576255246</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>19.770380069000002</v>
       </c>
       <c r="C72" s="5">
         <v>-0.23144379499999701</v>
       </c>
       <c r="D72" s="5">
         <v>-13.03489265620602</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>19.666125256000001</v>
       </c>
       <c r="C73" s="5">
         <v>-0.10425481300000072</v>
       </c>
       <c r="D73" s="5">
         <v>-6.1475982886293306</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>19.498798193999999</v>
       </c>
       <c r="C74" s="5">
         <v>-0.1673270620000018</v>
       </c>
       <c r="D74" s="5">
         <v>-9.7455709750724715</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>19.732882039</v>
       </c>
       <c r="C75" s="5">
         <v>0.23408384500000068</v>
       </c>
       <c r="D75" s="5">
         <v>15.396358099571783</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>19.882459055999998</v>
       </c>
       <c r="C76" s="5">
         <v>0.14957701699999859</v>
       </c>
       <c r="D76" s="5">
         <v>9.4850761161285426</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>19.982119671</v>
       </c>
       <c r="C77" s="5">
         <v>9.9660615000001229E-2</v>
       </c>
       <c r="D77" s="5">
         <v>6.1836147519380269</v>
       </c>
       <c r="E77" s="5">
         <v>1.5043127892508945</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>20.202027528999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.21990785799999912</v>
       </c>
       <c r="D78" s="5">
         <v>14.035700803085739</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>20.164478804000002</v>
       </c>
       <c r="C79" s="5">
         <v>-3.7548724999997063E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-2.2077336264895497</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>20.030546060999999</v>
       </c>
       <c r="C80" s="5">
         <v>-0.13393274300000257</v>
       </c>
       <c r="D80" s="5">
         <v>-7.6855996218860749</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>20.032807835</v>
       </c>
       <c r="C81" s="5">
         <v>2.2617740000008268E-3</v>
       </c>
       <c r="D81" s="5">
         <v>0.13558367340906763</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>19.852880523</v>
       </c>
       <c r="C82" s="5">
         <v>-0.17992731200000023</v>
       </c>
       <c r="D82" s="5">
         <v>-10.261160973652217</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>19.708223571000001</v>
       </c>
       <c r="C83" s="5">
         <v>-0.14465695199999828</v>
       </c>
       <c r="D83" s="5">
         <v>-8.4016994895204871</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>20.262212394999999</v>
       </c>
       <c r="C84" s="5">
         <v>0.55398882399999749</v>
       </c>
       <c r="D84" s="5">
         <v>39.467365742030204</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>20.27400647</v>
       </c>
       <c r="C85" s="5">
         <v>1.1794075000000959E-2</v>
       </c>
       <c r="D85" s="5">
         <v>0.70072738292550341</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>20.356591498</v>
       </c>
       <c r="C86" s="5">
         <v>8.2585028000000449E-2</v>
       </c>
       <c r="D86" s="5">
         <v>4.9991468267348127</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>20.477074664</v>
       </c>
       <c r="C87" s="5">
         <v>0.12048316599999964</v>
       </c>
       <c r="D87" s="5">
         <v>7.338179858524696</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>20.484737255999999</v>
       </c>
       <c r="C88" s="5">
         <v>7.6625919999990799E-3</v>
       </c>
       <c r="D88" s="5">
         <v>0.44996948088755762</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>20.494319311999998</v>
       </c>
       <c r="C89" s="5">
         <v>9.5820559999992838E-3</v>
       </c>
       <c r="D89" s="5">
         <v>0.56276511932995543</v>
       </c>
       <c r="E89" s="5">
         <v>2.5632898282725858</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>20.427430416</v>
       </c>
       <c r="C90" s="5">
         <v>-6.6888895999998255E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-3.8469873420491796</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>20.559483624999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.13205320899999862</v>
       </c>
       <c r="D91" s="5">
         <v>8.0392484273194675</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>20.530374445</v>
       </c>
       <c r="C92" s="5">
         <v>-2.9109179999998958E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-1.6858536946756764</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>20.935573125000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.40519868000000159</v>
       </c>
       <c r="D93" s="5">
         <v>26.431651093101816</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>21.104190550999999</v>
       </c>
       <c r="C94" s="5">
         <v>0.16861742599999729</v>
       </c>
       <c r="D94" s="5">
         <v>10.104771526046763</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>21.165338500000001</v>
       </c>
       <c r="C95" s="5">
         <v>6.11479490000022E-2</v>
       </c>
       <c r="D95" s="5">
         <v>3.5328643074945321</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>21.134990715000001</v>
       </c>
       <c r="C96" s="5">
         <v>-3.0347785000000016E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-1.7071079662780209</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>21.065113388</v>
       </c>
       <c r="C97" s="5">
         <v>-6.9877327000000378E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-3.8961298000383393</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>21.204086006000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.13897261800000038</v>
       </c>
       <c r="D98" s="5">
         <v>8.2104171569519444</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>20.899490431</v>
       </c>
       <c r="C99" s="5">
         <v>-0.30459557500000045</v>
       </c>
       <c r="D99" s="5">
         <v>-15.939168295710459</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>20.988307516999999</v>
       </c>
       <c r="C100" s="5">
         <v>8.8817085999998824E-2</v>
       </c>
       <c r="D100" s="5">
         <v>5.22057178618478</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>21.017331204000001</v>
       </c>
       <c r="C101" s="5">
         <v>2.9023687000002241E-2</v>
       </c>
       <c r="D101" s="5">
         <v>1.6720997125699189</v>
       </c>
       <c r="E101" s="5">
         <v>2.5519846940891711</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>20.971358438999999</v>
       </c>
       <c r="C102" s="5">
         <v>-4.5972765000001914E-2</v>
       </c>
       <c r="D102" s="5">
         <v>-2.5934995890182888</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>20.846050119000001</v>
       </c>
       <c r="C103" s="5">
         <v>-0.12530831999999847</v>
       </c>
       <c r="D103" s="5">
         <v>-6.9392447979664373</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>21.013289883999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.16723976499999793</v>
       </c>
       <c r="D104" s="5">
         <v>10.063492666325956</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>21.053805654000001</v>
       </c>
       <c r="C105" s="5">
         <v>4.0515770000002505E-2</v>
       </c>
       <c r="D105" s="5">
         <v>2.3384170082782374</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>21.191163391</v>
       </c>
       <c r="C106" s="5">
         <v>0.13735773699999854</v>
       </c>
       <c r="D106" s="5">
         <v>8.1160783875646736</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>21.095008977999999</v>
       </c>
       <c r="C107" s="5">
         <v>-9.6154413000000716E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-5.3111212334179481</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>21.046677444</v>
       </c>
       <c r="C108" s="5">
         <v>-4.833153399999901E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-2.714980997444727</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>21.272308342999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.22563089899999866</v>
       </c>
       <c r="D109" s="5">
         <v>13.650903109777923</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>20.869492494999999</v>
       </c>
       <c r="C110" s="5">
         <v>-0.40281584799999948</v>
       </c>
       <c r="D110" s="5">
         <v>-20.49998286760999</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>21.431773857</v>
       </c>
       <c r="C111" s="5">
         <v>0.56228136200000023</v>
       </c>
       <c r="D111" s="5">
         <v>37.579827486272023</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>21.495863097000001</v>
       </c>
       <c r="C112" s="5">
         <v>6.4089240000001269E-2</v>
       </c>
       <c r="D112" s="5">
         <v>3.6480732687832473</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>21.132306291999999</v>
       </c>
       <c r="C113" s="5">
         <v>-0.36355680500000176</v>
       </c>
       <c r="D113" s="5">
         <v>-18.510038836334829</v>
       </c>
       <c r="E113" s="5">
         <v>0.54704894205652721</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>21.380038004999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.2477317130000003</v>
       </c>
       <c r="D114" s="5">
         <v>15.010876620200531</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>21.856274472999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.47623646799999975</v>
       </c>
       <c r="D115" s="5">
         <v>30.260264848575801</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>21.879659908000001</v>
       </c>
       <c r="C116" s="5">
         <v>2.3385435000001564E-2</v>
       </c>
       <c r="D116" s="5">
         <v>1.2915400969527369</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>21.66788841</v>
       </c>
       <c r="C117" s="5">
         <v>-0.21177149800000095</v>
       </c>
       <c r="D117" s="5">
         <v>-11.015927556073335</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>21.874687286</v>
       </c>
       <c r="C118" s="5">
         <v>0.20679887600000058</v>
       </c>
       <c r="D118" s="5">
         <v>12.073556727546642</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>21.908133013</v>
       </c>
       <c r="C119" s="5">
         <v>3.3445727000000147E-2</v>
       </c>
       <c r="D119" s="5">
         <v>1.8502712921631081</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>21.948858137999999</v>
       </c>
       <c r="C120" s="5">
         <v>4.072512499999803E-2</v>
       </c>
       <c r="D120" s="5">
         <v>2.2536336665739842</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>21.964830936999999</v>
       </c>
       <c r="C121" s="5">
         <v>1.5972799000000037E-2</v>
       </c>
       <c r="D121" s="5">
         <v>0.87677739380236375</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>21.927049234999998</v>
       </c>
       <c r="C122" s="5">
         <v>-3.7781702000000195E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-2.044703624708577</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>22.056461619</v>
       </c>
       <c r="C123" s="5">
         <v>0.12941238400000188</v>
       </c>
       <c r="D123" s="5">
         <v>7.3168234303214064</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>21.990146972000002</v>
       </c>
       <c r="C124" s="5">
         <v>-6.6314646999998672E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-3.5488359131931713</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>22.055868135000001</v>
       </c>
       <c r="C125" s="5">
         <v>6.5721162999999194E-2</v>
       </c>
       <c r="D125" s="5">
         <v>3.6459401373299727</v>
       </c>
       <c r="E125" s="5">
         <v>4.3703788419422684</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>22.307509715999998</v>
       </c>
       <c r="C126" s="5">
         <v>0.25164158099999767</v>
       </c>
       <c r="D126" s="5">
         <v>14.583797289410128</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>22.128308865000001</v>
       </c>
       <c r="C127" s="5">
         <v>-0.17920085099999739</v>
       </c>
       <c r="D127" s="5">
         <v>-9.2251361816257251</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>22.016634328999999</v>
       </c>
       <c r="C128" s="5">
         <v>-0.11167453600000243</v>
       </c>
       <c r="D128" s="5">
         <v>-5.8907187958775591</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>22.379092624999998</v>
       </c>
       <c r="C129" s="5">
         <v>0.36245829599999979</v>
       </c>
       <c r="D129" s="5">
         <v>21.646196202112989</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>22.175905029999999</v>
       </c>
       <c r="C130" s="5">
         <v>-0.20318759499999928</v>
       </c>
       <c r="D130" s="5">
         <v>-10.367285127670268</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>22.420051895</v>
       </c>
       <c r="C131" s="5">
         <v>0.24414686500000116</v>
       </c>
       <c r="D131" s="5">
         <v>14.041553742313461</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>22.674874564</v>
       </c>
       <c r="C132" s="5">
         <v>0.25482266899999928</v>
       </c>
       <c r="D132" s="5">
         <v>14.524751179663454</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>22.576905751000002</v>
       </c>
       <c r="C133" s="5">
         <v>-9.7968812999997823E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-5.0632586086127755</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>22.817252928999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.24034717799999683</v>
       </c>
       <c r="D134" s="5">
         <v>13.550026268303593</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>22.691356857999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.12589607099999967</v>
       </c>
       <c r="D135" s="5">
         <v>-6.4238202401159299</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>22.590640086000001</v>
       </c>
       <c r="C136" s="5">
         <v>-0.1007167719999984</v>
       </c>
       <c r="D136" s="5">
         <v>-5.1981423888665113</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>22.664012157999998</v>
       </c>
       <c r="C137" s="5">
         <v>7.3372071999997956E-2</v>
       </c>
       <c r="D137" s="5">
         <v>3.9678579921290646</v>
       </c>
       <c r="E137" s="5">
         <v>2.7572889866662953</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>22.455538051000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.20847410699999713</v>
       </c>
       <c r="D138" s="5">
         <v>-10.496492993631767</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>22.490517618999998</v>
       </c>
       <c r="C139" s="5">
         <v>3.497956799999713E-2</v>
       </c>
       <c r="D139" s="5">
         <v>1.8853692106753028</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>22.47012617</v>
       </c>
       <c r="C140" s="5">
         <v>-2.0391448999998119E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-1.0825933192643022</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>22.077390069</v>
       </c>
       <c r="C141" s="5">
         <v>-0.39273610100000056</v>
       </c>
       <c r="D141" s="5">
         <v>-19.070540602302678</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>22.306891836999998</v>
       </c>
       <c r="C142" s="5">
         <v>0.22950176799999866</v>
       </c>
       <c r="D142" s="5">
         <v>13.212913277827433</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>22.159615884000001</v>
       </c>
       <c r="C143" s="5">
         <v>-0.14727595299999763</v>
       </c>
       <c r="D143" s="5">
         <v>-7.6412600847953094</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>22.326626549</v>
       </c>
       <c r="C144" s="5">
         <v>0.16701066499999939</v>
       </c>
       <c r="D144" s="5">
         <v>9.4285289450253273</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>22.416906700999998</v>
       </c>
       <c r="C145" s="5">
         <v>9.0280151999998282E-2</v>
       </c>
       <c r="D145" s="5">
         <v>4.9617140032066409</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>22.549744341</v>
       </c>
       <c r="C146" s="5">
         <v>0.13283764000000176</v>
       </c>
       <c r="D146" s="5">
         <v>7.3473325839513937</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>22.408127603000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.14161673799999974</v>
       </c>
       <c r="D147" s="5">
         <v>-7.281294814370054</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>22.586001082999999</v>
       </c>
       <c r="C148" s="5">
         <v>0.17787347999999881</v>
       </c>
       <c r="D148" s="5">
         <v>9.952550689459061</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>22.448786263999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.13721481900000043</v>
       </c>
       <c r="D149" s="5">
         <v>-7.0515301348702097</v>
       </c>
       <c r="E149" s="5">
         <v>-0.94963721559789827</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>22.494166291999999</v>
       </c>
       <c r="C150" s="5">
         <v>4.5380028000000294E-2</v>
       </c>
       <c r="D150" s="5">
         <v>2.452942645168088</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>22.634437083000002</v>
       </c>
       <c r="C151" s="5">
         <v>0.1402707910000025</v>
       </c>
       <c r="D151" s="5">
         <v>7.7451078259419992</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>22.829702163</v>
       </c>
       <c r="C152" s="5">
         <v>0.19526507999999865</v>
       </c>
       <c r="D152" s="5">
         <v>10.857880600135395</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>22.958271153999998</v>
       </c>
       <c r="C153" s="5">
         <v>0.12856899099999808</v>
       </c>
       <c r="D153" s="5">
         <v>6.9712873773951856</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>23.218679988000002</v>
       </c>
       <c r="C154" s="5">
         <v>0.26040883400000325</v>
       </c>
       <c r="D154" s="5">
         <v>14.493317602719546</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>23.242956470999999</v>
       </c>
       <c r="C155" s="5">
         <v>2.4276482999997739E-2</v>
       </c>
       <c r="D155" s="5">
         <v>1.2619102032780383</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>23.051080386999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.19187608400000045</v>
       </c>
       <c r="D156" s="5">
         <v>-9.4686499837453031</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>23.233846940999999</v>
       </c>
       <c r="C157" s="5">
         <v>0.18276655400000053</v>
       </c>
       <c r="D157" s="5">
         <v>9.9405904040338342</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>23.276069885999998</v>
       </c>
       <c r="C158" s="5">
         <v>4.2222944999998901E-2</v>
       </c>
       <c r="D158" s="5">
         <v>2.2026935532713843</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>23.032497481</v>
       </c>
       <c r="C159" s="5">
         <v>-0.24357240499999833</v>
       </c>
       <c r="D159" s="5">
         <v>-11.85928722672811</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>23.613417867999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.58092038699999904</v>
       </c>
       <c r="D160" s="5">
         <v>34.838478252430804</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>23.555460349000001</v>
       </c>
       <c r="C161" s="5">
         <v>-5.795751899999857E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-2.9058814766589447</v>
       </c>
       <c r="E161" s="5">
         <v>4.9297724695910095</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>23.566931672999999</v>
       </c>
       <c r="C162" s="5">
         <v>1.1471323999998617E-2</v>
       </c>
       <c r="D162" s="5">
         <v>0.58595837430919229</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>23.412299332</v>
       </c>
       <c r="C163" s="5">
         <v>-0.15463234099999923</v>
       </c>
       <c r="D163" s="5">
         <v>-7.5956738427477184</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>23.498253055999999</v>
       </c>
       <c r="C164" s="5">
         <v>8.5953723999999454E-2</v>
       </c>
       <c r="D164" s="5">
         <v>4.4956233848473026</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>23.044631861999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.45362119400000012</v>
       </c>
       <c r="D165" s="5">
         <v>-20.857388218484928</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>23.338265008</v>
       </c>
       <c r="C166" s="5">
         <v>0.29363314600000123</v>
       </c>
       <c r="D166" s="5">
         <v>16.408718395772848</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>23.438705933000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.1004409250000009</v>
       </c>
       <c r="D167" s="5">
         <v>5.2884567009790606</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>23.386694071000001</v>
       </c>
       <c r="C168" s="5">
         <v>-5.2011862000000519E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-2.6306096632100484</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>23.48047322</v>
       </c>
       <c r="C169" s="5">
         <v>9.3779148999999506E-2</v>
       </c>
       <c r="D169" s="5">
         <v>4.9194800070797351</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>23.427689254000001</v>
       </c>
       <c r="C170" s="5">
         <v>-5.2783965999999793E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-2.6644886699279335</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>23.630809427999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.2031201739999986</v>
       </c>
       <c r="D171" s="5">
         <v>10.914854808498298</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>23.728306855</v>
       </c>
       <c r="C172" s="5">
         <v>9.7497427000000414E-2</v>
       </c>
       <c r="D172" s="5">
         <v>5.06494235937065</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>23.938590117</v>
       </c>
       <c r="C173" s="5">
         <v>0.2102832620000008</v>
       </c>
       <c r="D173" s="5">
         <v>11.168520025636465</v>
       </c>
       <c r="E173" s="5">
         <v>1.6265008720844909</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>24.435460331000002</v>
       </c>
       <c r="C174" s="5">
         <v>0.4968702140000012</v>
       </c>
       <c r="D174" s="5">
         <v>27.956830851799296</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>24.295303788999998</v>
       </c>
       <c r="C175" s="5">
         <v>-0.14015654200000327</v>
       </c>
       <c r="D175" s="5">
         <v>-6.6699052375885692</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>24.153464635999999</v>
       </c>
       <c r="C176" s="5">
         <v>-0.14183915299999938</v>
       </c>
       <c r="D176" s="5">
         <v>-6.785124393828279</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>24.344907439</v>
       </c>
       <c r="C177" s="5">
         <v>0.19144280300000105</v>
       </c>
       <c r="D177" s="5">
         <v>9.9371062494669324</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>24.242082505999999</v>
       </c>
       <c r="C178" s="5">
         <v>-0.10282493300000084</v>
       </c>
       <c r="D178" s="5">
         <v>-4.9523096997498017</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>24.206990790999999</v>
       </c>
       <c r="C179" s="5">
         <v>-3.5091715000000079E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-1.7233011769168471</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>24.492879356</v>
       </c>
       <c r="C180" s="5">
         <v>0.28588856500000048</v>
       </c>
       <c r="D180" s="5">
         <v>15.129988180006372</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>24.520338907999999</v>
       </c>
       <c r="C181" s="5">
         <v>2.7459551999999832E-2</v>
       </c>
       <c r="D181" s="5">
         <v>1.3536754028528941</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>24.579377440999998</v>
       </c>
       <c r="C182" s="5">
         <v>5.9038532999998949E-2</v>
       </c>
       <c r="D182" s="5">
         <v>2.9278549414097021</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>24.394972053</v>
       </c>
       <c r="C183" s="5">
         <v>-0.18440538799999828</v>
       </c>
       <c r="D183" s="5">
         <v>-8.640575506303783</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>24.560336258</v>
       </c>
       <c r="C184" s="5">
         <v>0.16536420499999949</v>
       </c>
       <c r="D184" s="5">
         <v>8.4445679205646051</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>24.527866723999999</v>
       </c>
       <c r="C185" s="5">
         <v>-3.2469534000000522E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-1.5749530168351344</v>
       </c>
       <c r="E185" s="5">
         <v>2.4616178485028062</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>24.999451414999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.47158469100000033</v>
       </c>
       <c r="D186" s="5">
         <v>25.674860410956725</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>25.181373774000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.18192235900000142</v>
       </c>
       <c r="D187" s="5">
         <v>9.0905896200879077</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>25.123412152</v>
       </c>
       <c r="C188" s="5">
         <v>-5.7961622000000546E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-2.7274180992876262</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>25.448551863999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.32513971199999858</v>
       </c>
       <c r="D189" s="5">
         <v>16.684565250432073</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>25.425032203000001</v>
       </c>
       <c r="C190" s="5">
         <v>-2.3519660999998138E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-1.1034250744608509</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>25.672273792999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.24724158999999801</v>
       </c>
       <c r="D191" s="5">
         <v>12.313998788208247</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>25.686649262</v>
       </c>
       <c r="C192" s="5">
         <v>1.4375469000000862E-2</v>
       </c>
       <c r="D192" s="5">
         <v>0.6740263932854651</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>25.873358196000002</v>
       </c>
       <c r="C193" s="5">
         <v>0.1867089340000021</v>
       </c>
       <c r="D193" s="5">
         <v>9.079752507219375</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>25.816706663000001</v>
       </c>
       <c r="C194" s="5">
         <v>-5.6651533000000143E-2</v>
       </c>
       <c r="D194" s="5">
         <v>-2.5960721608639825</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>25.960230429999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.1435237669999978</v>
       </c>
       <c r="D195" s="5">
         <v>6.8790129332920058</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>25.782850380999999</v>
       </c>
       <c r="C196" s="5">
         <v>-0.17738004899999993</v>
       </c>
       <c r="D196" s="5">
         <v>-7.8980926904359432</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>25.928913937000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.14606355600000143</v>
       </c>
       <c r="D197" s="5">
         <v>7.0140434581912992</v>
       </c>
       <c r="E197" s="5">
         <v>5.7120630536902972</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>25.280548147000001</v>
       </c>
       <c r="C198" s="5">
         <v>-0.64836578999999972</v>
       </c>
       <c r="D198" s="5">
         <v>-26.205172592101366</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>25.456999364000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.17645121700000033</v>
       </c>
       <c r="D199" s="5">
         <v>8.7047958082604673</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>25.692140770999998</v>
       </c>
       <c r="C200" s="5">
         <v>0.23514140699999686</v>
       </c>
       <c r="D200" s="5">
         <v>11.664975353086104</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>25.582674655999998</v>
       </c>
       <c r="C201" s="5">
         <v>-0.10946611500000003</v>
       </c>
       <c r="D201" s="5">
         <v>-4.9946945603219213</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>25.697411975000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.11473731900000317</v>
       </c>
       <c r="D202" s="5">
         <v>5.5167172956169575</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>25.885435866000002</v>
       </c>
       <c r="C203" s="5">
         <v>0.18802389100000028</v>
       </c>
       <c r="D203" s="5">
         <v>9.1423098430964522</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>25.912051103</v>
       </c>
       <c r="C204" s="5">
         <v>2.6615236999997904E-2</v>
       </c>
       <c r="D204" s="5">
         <v>1.2408335740948129</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>25.831739509999998</v>
       </c>
       <c r="C205" s="5">
         <v>-8.0311593000001125E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-3.6565192606014207</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>26.165170741000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.33343123100000227</v>
       </c>
       <c r="D206" s="5">
         <v>16.6377266088918</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>26.205219172</v>
       </c>
       <c r="C207" s="5">
         <v>4.0048430999998885E-2</v>
       </c>
       <c r="D207" s="5">
         <v>1.8522621835222797</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>26.164015848999998</v>
       </c>
       <c r="C208" s="5">
         <v>-4.1203323000001291E-2</v>
       </c>
       <c r="D208" s="5">
         <v>-1.8705677364664441</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>26.415267641</v>
       </c>
       <c r="C209" s="5">
         <v>0.25125179200000147</v>
       </c>
       <c r="D209" s="5">
         <v>12.152082360078232</v>
       </c>
       <c r="E209" s="5">
         <v>1.8757195352713252</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>26.429215144</v>
       </c>
       <c r="C210" s="5">
         <v>1.3947503000000694E-2</v>
       </c>
       <c r="D210" s="5">
         <v>0.63545425989990356</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>26.366761067999999</v>
       </c>
       <c r="C211" s="5">
         <v>-6.2454076000001635E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-2.7991172898928385</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>26.564019863999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.19725879599999985</v>
       </c>
       <c r="D212" s="5">
         <v>9.3563865783312892</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>26.398410066</v>
       </c>
       <c r="C213" s="5">
         <v>-0.16560979799999842</v>
       </c>
       <c r="D213" s="5">
         <v>-7.2299707191136431</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>26.409703978</v>
       </c>
       <c r="C214" s="5">
         <v>1.1293911999999295E-2</v>
       </c>
       <c r="D214" s="5">
         <v>0.51460030813861302</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>26.572748832999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.16304485499999899</v>
       </c>
       <c r="D215" s="5">
         <v>7.6652098634286681</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>26.649650522000002</v>
       </c>
       <c r="C216" s="5">
         <v>7.6901689000003159E-2</v>
       </c>
       <c r="D216" s="5">
         <v>3.5286204538085286</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>26.578372117000001</v>
       </c>
       <c r="C217" s="5">
         <v>-7.1278405000001044E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-3.1627800347644452</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>26.608567914000002</v>
       </c>
       <c r="C218" s="5">
         <v>3.0195797000001079E-2</v>
       </c>
       <c r="D218" s="5">
         <v>1.3718760738440583</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>26.889765329999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.2811974159999977</v>
       </c>
       <c r="D219" s="5">
         <v>13.445201369971249</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>26.939545612</v>
       </c>
       <c r="C220" s="5">
         <v>4.9780282000000398E-2</v>
       </c>
       <c r="D220" s="5">
         <v>2.2442867021640334</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>26.904790419000001</v>
       </c>
       <c r="C221" s="5">
         <v>-3.4755192999998741E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-1.5372036467962591</v>
       </c>
       <c r="E221" s="5">
         <v>1.8531812157004168</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>27.690178003</v>
       </c>
       <c r="C222" s="5">
         <v>0.78538758399999864</v>
       </c>
       <c r="D222" s="5">
         <v>41.238667126078198</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>27.372372074000001</v>
       </c>
       <c r="C223" s="5">
         <v>-0.3178059289999986</v>
       </c>
       <c r="D223" s="5">
         <v>-12.935673216156285</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>27.236073363999999</v>
       </c>
       <c r="C224" s="5">
         <v>-0.13629871000000193</v>
       </c>
       <c r="D224" s="5">
         <v>-5.8143526580220373</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>27.708289125</v>
       </c>
       <c r="C225" s="5">
         <v>0.47221576100000107</v>
       </c>
       <c r="D225" s="5">
         <v>22.908688370699725</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>27.412793932</v>
       </c>
       <c r="C226" s="5">
         <v>-0.29549519300000071</v>
       </c>
       <c r="D226" s="5">
         <v>-12.072831330010935</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>27.158285191000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.25450874099999865</v>
       </c>
       <c r="D227" s="5">
         <v>-10.589501166204595</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>27.379542840999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.22125764999999831</v>
       </c>
       <c r="D228" s="5">
         <v>10.226539713792437</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>27.387539692000001</v>
       </c>
       <c r="C229" s="5">
         <v>7.9968510000014703E-3</v>
       </c>
       <c r="D229" s="5">
         <v>0.35105230601095716</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>27.158206324999998</v>
       </c>
       <c r="C230" s="5">
         <v>-0.2293333670000024</v>
       </c>
       <c r="D230" s="5">
         <v>-9.5982659548022315</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>27.610457814</v>
       </c>
       <c r="C231" s="5">
         <v>0.45225148900000178</v>
       </c>
       <c r="D231" s="5">
         <v>21.918691524609834</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>27.722439068</v>
       </c>
       <c r="C232" s="5">
         <v>0.11198125399999981</v>
       </c>
       <c r="D232" s="5">
         <v>4.9769516392450086</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>27.511370195000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.21106887299999855</v>
       </c>
       <c r="D233" s="5">
         <v>-8.7633356866789303</v>
       </c>
       <c r="E233" s="5">
         <v>2.2545419107655951</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>27.307408407</v>
       </c>
       <c r="C234" s="5">
         <v>-0.20396178800000087</v>
       </c>
       <c r="D234" s="5">
         <v>-8.5425311543608764</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>27.229369566999999</v>
       </c>
       <c r="C235" s="5">
         <v>-7.8038840000001386E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-3.3759562779665075</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>27.125058184</v>
       </c>
       <c r="C236" s="5">
         <v>-0.10431138299999887</v>
       </c>
       <c r="D236" s="5">
         <v>-4.5013780591701575</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>26.89004229</v>
       </c>
       <c r="C237" s="5">
         <v>-0.235015894</v>
       </c>
       <c r="D237" s="5">
         <v>-9.9155810435671672</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>27.169466240999999</v>
       </c>
       <c r="C238" s="5">
         <v>0.27942395099999828</v>
       </c>
       <c r="D238" s="5">
         <v>13.207566704285888</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>27.089393427000001</v>
       </c>
       <c r="C239" s="5">
         <v>-8.007281399999755E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-3.4798276145380447</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>27.011789639</v>
       </c>
       <c r="C240" s="5">
         <v>-7.7603788000001117E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-3.384025394374246</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>27.185759232999999</v>
       </c>
       <c r="C241" s="5">
         <v>0.17396959399999901</v>
       </c>
       <c r="D241" s="5">
         <v>8.0083394307424847</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>27.079182171999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.10657706099999942</v>
       </c>
       <c r="D242" s="5">
         <v>-4.6042709411709293</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>26.648753594999999</v>
       </c>
       <c r="C243" s="5">
         <v>-0.4304285770000007</v>
       </c>
       <c r="D243" s="5">
         <v>-17.491956839239986</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>27.083345445999999</v>
       </c>
       <c r="C244" s="5">
         <v>0.43459185100000042</v>
       </c>
       <c r="D244" s="5">
         <v>21.424100717890205</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>27.308530821000002</v>
       </c>
       <c r="C245" s="5">
         <v>0.22518537500000235</v>
       </c>
       <c r="D245" s="5">
         <v>10.446592752035432</v>
       </c>
       <c r="E245" s="5">
         <v>-0.7372928813151769</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>27.223687114000001</v>
       </c>
       <c r="C246" s="5">
         <v>-8.484370700000099E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-3.6651769640802523</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>27.291406912999999</v>
       </c>
       <c r="C247" s="5">
         <v>6.7719798999998915E-2</v>
       </c>
       <c r="D247" s="5">
         <v>3.0262187958214115</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>27.630839374000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.33943246100000124</v>
       </c>
       <c r="D248" s="5">
         <v>15.989276867770608</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>27.863751561000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.23291218700000016</v>
       </c>
       <c r="D249" s="5">
         <v>10.59770938623843</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>27.928235175000001</v>
       </c>
       <c r="C250" s="5">
         <v>6.4483614000000244E-2</v>
       </c>
       <c r="D250" s="5">
         <v>2.8127188484347254</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>27.98327918</v>
       </c>
       <c r="C251" s="5">
         <v>5.5044004999999174E-2</v>
       </c>
       <c r="D251" s="5">
         <v>2.3908973413121259</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>27.609602476999999</v>
       </c>
       <c r="C252" s="5">
         <v>-0.373676703000001</v>
       </c>
       <c r="D252" s="5">
         <v>-14.898232358195484</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>27.739610363000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.13000788600000135</v>
       </c>
       <c r="D253" s="5">
         <v>5.7992123253153727</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>27.890733708999999</v>
       </c>
       <c r="C254" s="5">
         <v>0.15112334599999855</v>
       </c>
       <c r="D254" s="5">
         <v>6.7369998448807644</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>28.015019629000001</v>
       </c>
       <c r="C255" s="5">
         <v>0.12428592000000194</v>
       </c>
       <c r="D255" s="5">
         <v>5.4804327007401454</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>28.191430195999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.1764105669999978</v>
       </c>
       <c r="D256" s="5">
         <v>7.8236758446157628</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>28.224126009999999</v>
       </c>
       <c r="C257" s="5">
         <v>3.2695814000000212E-2</v>
       </c>
       <c r="D257" s="5">
         <v>1.4006461515150725</v>
       </c>
       <c r="E257" s="5">
         <v>3.3527808398096326</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>28.994860775999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.77073476600000035</v>
       </c>
       <c r="D258" s="5">
         <v>38.167628664361345</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>28.808159054000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.18670172199999868</v>
       </c>
       <c r="D259" s="5">
         <v>-7.4590952649142945</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>29.135170874</v>
       </c>
       <c r="C260" s="5">
         <v>0.32701181999999918</v>
       </c>
       <c r="D260" s="5">
         <v>14.505081475373416</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>28.822531973</v>
       </c>
       <c r="C261" s="5">
         <v>-0.31263890099999969</v>
       </c>
       <c r="D261" s="5">
         <v>-12.143333448379956</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>28.722819092999998</v>
       </c>
       <c r="C262" s="5">
         <v>-9.9712880000002002E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-4.073367434248631</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>29.069682471</v>
       </c>
       <c r="C263" s="5">
         <v>0.34686337800000189</v>
       </c>
       <c r="D263" s="5">
         <v>15.49380808066636</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>29.485202017999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.41551954699999882</v>
       </c>
       <c r="D264" s="5">
         <v>18.56754741377873</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>29.376895342000001</v>
       </c>
       <c r="C265" s="5">
         <v>-0.10830667599999799</v>
       </c>
       <c r="D265" s="5">
         <v>-4.319935321962987</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>29.373705700999999</v>
       </c>
       <c r="C266" s="5">
         <v>-3.1896410000022968E-3</v>
       </c>
       <c r="D266" s="5">
         <v>-0.1302140430352039</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>29.368221900999998</v>
       </c>
       <c r="C267" s="5">
         <v>-5.4838000000003717E-3</v>
       </c>
       <c r="D267" s="5">
         <v>-0.22379904516293125</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>29.504217790999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.13599589000000023</v>
       </c>
       <c r="D268" s="5">
         <v>5.7005937921078553</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>29.539290810000001</v>
       </c>
       <c r="C269" s="5">
         <v>3.5073019000002148E-2</v>
       </c>
       <c r="D269" s="5">
         <v>1.4358587504416542</v>
       </c>
       <c r="E269" s="5">
         <v>4.6597184250595669</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>29.614248889999999</v>
       </c>
       <c r="C270" s="5">
         <v>7.4958079999998262E-2</v>
       </c>
       <c r="D270" s="5">
         <v>3.0879472507856942</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>29.931246161000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.31699727100000175</v>
       </c>
       <c r="D271" s="5">
         <v>13.628930652586945</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>29.845839476999998</v>
       </c>
       <c r="C272" s="5">
         <v>-8.5406684000002286E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-3.3708850080313324</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>30.109314498</v>
       </c>
       <c r="C273" s="5">
         <v>0.26347502100000142</v>
       </c>
       <c r="D273" s="5">
         <v>11.123223177449916</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>29.930096814999999</v>
       </c>
       <c r="C274" s="5">
         <v>-0.17921768300000096</v>
       </c>
       <c r="D274" s="5">
         <v>-6.9134265797846535</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>29.961769242999999</v>
       </c>
       <c r="C275" s="5">
         <v>3.1672428000000252E-2</v>
       </c>
       <c r="D275" s="5">
         <v>1.2772729338540234</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>30.256907740999999</v>
       </c>
       <c r="C276" s="5">
         <v>0.29513849800000003</v>
       </c>
       <c r="D276" s="5">
         <v>12.482518994259738</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>30.309137364000001</v>
       </c>
       <c r="C277" s="5">
         <v>5.2229623000002334E-2</v>
       </c>
       <c r="D277" s="5">
         <v>2.0912260768499502</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>30.564651015999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.25551365199999765</v>
       </c>
       <c r="D278" s="5">
         <v>10.598792479067587</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>30.384410424999999</v>
       </c>
       <c r="C279" s="5">
         <v>-0.18024059100000045</v>
       </c>
       <c r="D279" s="5">
         <v>-6.851370779212262</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>30.500317708000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.11590728300000208</v>
       </c>
       <c r="D280" s="5">
         <v>4.6749093237539618</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>30.666873792000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.16655608399999977</v>
       </c>
       <c r="D281" s="5">
         <v>6.7533990426566604</v>
       </c>
       <c r="E281" s="5">
         <v>3.8172310542346377</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>30.545360016</v>
       </c>
       <c r="C282" s="5">
         <v>-0.12151377600000046</v>
       </c>
       <c r="D282" s="5">
         <v>-4.6525883407514623</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>30.445525079999999</v>
       </c>
       <c r="C283" s="5">
         <v>-9.9834936000000596E-2</v>
       </c>
       <c r="D283" s="5">
         <v>-3.8523566452446478</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>30.564468338000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.11894325800000161</v>
       </c>
       <c r="D284" s="5">
         <v>4.7901655473724158</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>30.591458971000002</v>
       </c>
       <c r="C285" s="5">
         <v>2.6990633000000486E-2</v>
       </c>
       <c r="D285" s="5">
         <v>1.0648486369345234</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>30.860954476</v>
       </c>
       <c r="C286" s="5">
         <v>0.2694955049999983</v>
       </c>
       <c r="D286" s="5">
         <v>11.098953524673005</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>30.969104137999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.10814966199999887</v>
       </c>
       <c r="D287" s="5">
         <v>4.2873092709159177</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>30.938005538999999</v>
       </c>
       <c r="C288" s="5">
         <v>-3.1098598999999894E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-1.1983846219083993</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>30.951229434999998</v>
       </c>
       <c r="C289" s="5">
         <v>1.3223895999999513E-2</v>
       </c>
       <c r="D289" s="5">
         <v>0.51412602138161123</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>30.843827193999999</v>
       </c>
       <c r="C290" s="5">
         <v>-0.10740224099999907</v>
       </c>
       <c r="D290" s="5">
         <v>-4.0854971615050921</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>31.279414325000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.4355871310000019</v>
       </c>
       <c r="D291" s="5">
         <v>18.327099130423917</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>31.389651442000002</v>
       </c>
       <c r="C292" s="5">
         <v>0.1102371170000005</v>
       </c>
       <c r="D292" s="5">
         <v>4.3120704669906695</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>31.487163008</v>
       </c>
       <c r="C293" s="5">
         <v>9.7511565999997885E-2</v>
       </c>
       <c r="D293" s="5">
         <v>3.7921411483747169</v>
       </c>
       <c r="E293" s="5">
         <v>2.6748380730414967</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>31.881660595</v>
       </c>
       <c r="C294" s="5">
         <v>0.39449758700000004</v>
       </c>
       <c r="D294" s="5">
         <v>16.115131672898485</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>31.881738567999999</v>
       </c>
       <c r="C295" s="5">
         <v>7.7972999999786907E-5</v>
       </c>
       <c r="D295" s="5">
         <v>2.9348803317175154E-3</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>32.196017130000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.31427856200000193</v>
       </c>
       <c r="D296" s="5">
         <v>12.492052997116954</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>32.186549802999998</v>
       </c>
       <c r="C297" s="5">
         <v>-9.4673270000029675E-3</v>
       </c>
       <c r="D297" s="5">
         <v>-0.35229316269523858</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>32.151784153000001</v>
       </c>
       <c r="C298" s="5">
         <v>-3.4765649999997095E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-1.2884832668580759</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>32.355870404999997</v>
       </c>
       <c r="C299" s="5">
         <v>0.20408625199999619</v>
       </c>
       <c r="D299" s="5">
         <v>7.8887386923966574</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>32.413998038999999</v>
       </c>
       <c r="C300" s="5">
         <v>5.8127634000001649E-2</v>
       </c>
       <c r="D300" s="5">
         <v>2.1772408279198796</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>32.692931745999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.2789337070000002</v>
       </c>
       <c r="D301" s="5">
         <v>10.829454400154281</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>32.844452330999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.1515205850000001</v>
       </c>
       <c r="D302" s="5">
         <v>5.7055721861998032</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>32.654451014999999</v>
       </c>
       <c r="C303" s="5">
         <v>-0.19000131600000003</v>
       </c>
       <c r="D303" s="5">
         <v>-6.7251955828355641</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>32.685516276000001</v>
       </c>
       <c r="C304" s="5">
         <v>3.1065261000001954E-2</v>
       </c>
       <c r="D304" s="5">
         <v>1.1475919641199317</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>32.833699103999997</v>
       </c>
       <c r="C305" s="5">
         <v>0.14818282799999594</v>
       </c>
       <c r="D305" s="5">
         <v>5.5780355268779891</v>
       </c>
       <c r="E305" s="5">
         <v>4.2764605234770769</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>32.588230529000001</v>
       </c>
       <c r="C306" s="5">
         <v>-0.24546857499999675</v>
       </c>
       <c r="D306" s="5">
         <v>-8.6114910817038819</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>32.800461055</v>
       </c>
       <c r="C307" s="5">
         <v>0.21223052599999903</v>
       </c>
       <c r="D307" s="5">
         <v>8.1010773157753846</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>32.807011353</v>
       </c>
       <c r="C308" s="5">
         <v>6.5502980000005095E-3</v>
       </c>
       <c r="D308" s="5">
         <v>0.23990506782061161</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>32.964455852999997</v>
       </c>
       <c r="C309" s="5">
         <v>0.15744449999999688</v>
       </c>
       <c r="D309" s="5">
         <v>5.9133994322734917</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>33.236842154000001</v>
       </c>
       <c r="C310" s="5">
         <v>0.27238630100000449</v>
       </c>
       <c r="D310" s="5">
         <v>10.378914929860095</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>33.564048339000003</v>
       </c>
       <c r="C311" s="5">
         <v>0.32720618500000143</v>
       </c>
       <c r="D311" s="5">
         <v>12.474740486990621</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>33.415605515999999</v>
       </c>
       <c r="C312" s="5">
         <v>-0.14844282300000344</v>
       </c>
       <c r="D312" s="5">
         <v>-5.1799961528165799</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>33.581056326999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.16545081099999948</v>
       </c>
       <c r="D313" s="5">
         <v>6.1060665441989626</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>33.654478406999999</v>
       </c>
       <c r="C314" s="5">
         <v>7.3422080000000278E-2</v>
       </c>
       <c r="D314" s="5">
         <v>2.655478130948552</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>33.817513177999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.16303477099999952</v>
       </c>
       <c r="D315" s="5">
         <v>5.970661827906687</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>33.991336351999998</v>
       </c>
       <c r="C316" s="5">
         <v>0.17382317399999891</v>
       </c>
       <c r="D316" s="5">
         <v>6.3454351349308658</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>33.871565677</v>
       </c>
       <c r="C317" s="5">
         <v>-0.11977067499999805</v>
       </c>
       <c r="D317" s="5">
         <v>-4.1472902013411144</v>
       </c>
       <c r="E317" s="5">
         <v>3.1609797291270336</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>33.804073420999998</v>
       </c>
       <c r="C318" s="5">
         <v>-6.7492256000001305E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-2.3650804494253497</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>33.892057629999996</v>
       </c>
       <c r="C319" s="5">
         <v>8.7984208999998259E-2</v>
       </c>
       <c r="D319" s="5">
         <v>3.1684246068570454</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>34.018307749999998</v>
       </c>
       <c r="C320" s="5">
         <v>0.12625012000000169</v>
       </c>
       <c r="D320" s="5">
         <v>4.5628071626511835</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>34.145293354000003</v>
       </c>
       <c r="C321" s="5">
         <v>0.12698560400000503</v>
       </c>
       <c r="D321" s="5">
         <v>4.5725528706472174</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>34.117679987000002</v>
       </c>
       <c r="C322" s="5">
         <v>-2.7613367000000721E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-0.96613762063257891</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>34.401146074000003</v>
       </c>
       <c r="C323" s="5">
         <v>0.28346608700000075</v>
       </c>
       <c r="D323" s="5">
         <v>10.438637469778268</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>34.489531581999998</v>
       </c>
       <c r="C324" s="5">
         <v>8.8385507999994672E-2</v>
       </c>
       <c r="D324" s="5">
         <v>3.12705522169483</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>34.791980430000002</v>
       </c>
       <c r="C325" s="5">
         <v>0.30244884800000449</v>
       </c>
       <c r="D325" s="5">
         <v>11.04582929831064</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>34.685522558000002</v>
       </c>
       <c r="C326" s="5">
         <v>-0.10645787200000001</v>
       </c>
       <c r="D326" s="5">
         <v>-3.6106399296931158</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>34.465973431999998</v>
       </c>
       <c r="C327" s="5">
         <v>-0.21954912600000398</v>
       </c>
       <c r="D327" s="5">
         <v>-7.3367164779940541</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>34.481626028999997</v>
       </c>
       <c r="C328" s="5">
         <v>1.5652596999998991E-2</v>
       </c>
       <c r="D328" s="5">
         <v>0.54633895939759647</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>34.601592621999998</v>
       </c>
       <c r="C329" s="5">
         <v>0.1199665930000009</v>
       </c>
       <c r="D329" s="5">
         <v>4.25579773778193</v>
       </c>
       <c r="E329" s="5">
         <v>2.1552795993003526</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>34.914264396</v>
       </c>
       <c r="C330" s="5">
         <v>0.31267177400000179</v>
       </c>
       <c r="D330" s="5">
         <v>11.399102545689853</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>34.860460523</v>
       </c>
       <c r="C331" s="5">
         <v>-5.3803872999999669E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-1.8336408401437687</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>34.832826949000001</v>
       </c>
       <c r="C332" s="5">
         <v>-2.7633573999999328E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-0.94709299248088019</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>34.931167989000002</v>
       </c>
       <c r="C333" s="5">
         <v>9.8341040000001101E-2</v>
       </c>
       <c r="D333" s="5">
         <v>3.4409788720878298</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>35.020391302</v>
       </c>
       <c r="C334" s="5">
         <v>8.9223312999997972E-2</v>
       </c>
       <c r="D334" s="5">
         <v>3.1085417326162545</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>34.952130996999998</v>
       </c>
       <c r="C335" s="5">
         <v>-6.8260305000002575E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-2.314077949154103</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>34.855102621999997</v>
       </c>
       <c r="C336" s="5">
         <v>-9.7028375000000722E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-3.2808488782412826</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>34.820403521999999</v>
       </c>
       <c r="C337" s="5">
         <v>-3.4699099999997429E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-1.1881097085913339</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>35.006175767000002</v>
       </c>
       <c r="C338" s="5">
         <v>0.18577224500000256</v>
       </c>
       <c r="D338" s="5">
         <v>6.5934287711399531</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>35.325646597000002</v>
       </c>
       <c r="C339" s="5">
         <v>0.31947083000000021</v>
       </c>
       <c r="D339" s="5">
         <v>11.518112393150592</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>35.481008998999997</v>
       </c>
       <c r="C340" s="5">
         <v>0.1553624019999944</v>
       </c>
       <c r="D340" s="5">
         <v>5.4071574350206042</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>35.411295481000003</v>
       </c>
       <c r="C341" s="5">
         <v>-6.9713517999993257E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-2.332461518757134</v>
       </c>
       <c r="E341" s="5">
         <v>2.3400739608881116</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>36.232074400000002</v>
       </c>
       <c r="C342" s="5">
         <v>0.82077891899999855</v>
       </c>
       <c r="D342" s="5">
         <v>31.648710985526019</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>36.044849114999998</v>
       </c>
       <c r="C343" s="5">
         <v>-0.18722528500000379</v>
       </c>
       <c r="D343" s="5">
         <v>-6.0276366873715403</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>36.275241338000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.23039222300000262</v>
       </c>
       <c r="D344" s="5">
         <v>7.9456592214887545</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>36.441196146999999</v>
       </c>
       <c r="C345" s="5">
         <v>0.1659548089999987</v>
       </c>
       <c r="D345" s="5">
         <v>5.630116889010317</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>36.603818232999998</v>
       </c>
       <c r="C346" s="5">
         <v>0.16262208599999894</v>
       </c>
       <c r="D346" s="5">
         <v>5.4885189313498284</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>36.451342478000001</v>
       </c>
       <c r="C347" s="5">
         <v>-0.15247575499999755</v>
       </c>
       <c r="D347" s="5">
         <v>-4.8857359697588087</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>36.675743881000002</v>
       </c>
       <c r="C348" s="5">
         <v>0.22440140300000166</v>
       </c>
       <c r="D348" s="5">
         <v>7.6427643676904911</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>36.919479719000002</v>
       </c>
       <c r="C349" s="5">
         <v>0.24373583799999921</v>
       </c>
       <c r="D349" s="5">
         <v>8.2728805774831216</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>36.532233536</v>
       </c>
       <c r="C350" s="5">
         <v>-0.38724618300000202</v>
       </c>
       <c r="D350" s="5">
         <v>-11.885407541735427</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>37.483757480000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.95152394400000162</v>
       </c>
       <c r="D351" s="5">
         <v>36.145323711355282</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>37.568074627999998</v>
       </c>
       <c r="C352" s="5">
         <v>8.4317147999996678E-2</v>
       </c>
       <c r="D352" s="5">
         <v>2.7329651980060765</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>37.838414489000002</v>
       </c>
       <c r="C353" s="5">
         <v>0.27033986100000362</v>
       </c>
       <c r="D353" s="5">
         <v>8.9852958557232743</v>
       </c>
       <c r="E353" s="5">
         <v>6.8540813744085494</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>37.877271735999997</v>
       </c>
       <c r="C354" s="5">
         <v>3.8857246999995709E-2</v>
       </c>
       <c r="D354" s="5">
         <v>1.239295140056007</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>38.065475047</v>
       </c>
       <c r="C355" s="5">
         <v>0.18820331100000232</v>
       </c>
       <c r="D355" s="5">
         <v>6.1281937616849858</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>38.334517677000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.26904263000000128</v>
       </c>
       <c r="D356" s="5">
         <v>8.8190654323953233</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>38.173566192999999</v>
       </c>
       <c r="C357" s="5">
         <v>-0.1609514840000017</v>
       </c>
       <c r="D357" s="5">
         <v>-4.9235919525607912</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>37.916366009999997</v>
       </c>
       <c r="C358" s="5">
         <v>-0.25720018300000191</v>
       </c>
       <c r="D358" s="5">
         <v>-7.7921965189280513</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>38.02259548</v>
       </c>
       <c r="C359" s="5">
         <v>0.10622947000000238</v>
       </c>
       <c r="D359" s="5">
         <v>3.4143072158442145</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>38.388880243999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.36628476399999954</v>
       </c>
       <c r="D360" s="5">
         <v>12.192602917610529</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>38.211155761000001</v>
       </c>
       <c r="C361" s="5">
         <v>-0.17772448299999866</v>
       </c>
       <c r="D361" s="5">
         <v>-5.4162012216094846</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>38.238114551000002</v>
       </c>
       <c r="C362" s="5">
         <v>2.6958790000001898E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.84991869707142786</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>38.136386614000003</v>
       </c>
       <c r="C363" s="5">
         <v>-0.10172793699999971</v>
       </c>
       <c r="D363" s="5">
         <v>-3.1461561337194133</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>38.025780134999998</v>
       </c>
       <c r="C364" s="5">
         <v>-0.11060647900000475</v>
       </c>
       <c r="D364" s="5">
         <v>-3.42536103051998</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>38.207249335</v>
       </c>
       <c r="C365" s="5">
         <v>0.18146920000000222</v>
       </c>
       <c r="D365" s="5">
         <v>5.8794500888436296</v>
       </c>
       <c r="E365" s="5">
         <v>0.97476295183356321</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>38.307037157000003</v>
       </c>
       <c r="C366" s="5">
         <v>9.9787822000003246E-2</v>
       </c>
       <c r="D366" s="5">
         <v>3.1795156681586167</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>38.278938840999999</v>
       </c>
       <c r="C367" s="5">
         <v>-2.8098316000004786E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-0.87666096022396278</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>37.993808885</v>
       </c>
       <c r="C368" s="5">
         <v>-0.28512995599999869</v>
       </c>
       <c r="D368" s="5">
         <v>-8.5812397483782217</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>22.549869681000001</v>
       </c>
       <c r="C369" s="5">
         <v>-15.443939203999999</v>
       </c>
       <c r="D369" s="5">
         <v>-99.808937951163074</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>26.321910330000001</v>
       </c>
       <c r="C370" s="5">
         <v>3.7720406490000009</v>
       </c>
       <c r="D370" s="5">
         <v>539.85331909049341</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>30.267251863999999</v>
       </c>
       <c r="C371" s="5">
         <v>3.9453415339999971</v>
       </c>
       <c r="D371" s="5">
         <v>434.40070773451203</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>30.385339628000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.11808776400000198</v>
       </c>
       <c r="D372" s="5">
         <v>4.7835846461362408</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>31.212446237000002</v>
       </c>
       <c r="C373" s="5">
         <v>0.82710660900000121</v>
       </c>
       <c r="D373" s="5">
         <v>38.027158605065381</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>32.736459580000002</v>
       </c>
       <c r="C374" s="5">
         <v>1.524013343</v>
       </c>
       <c r="D374" s="5">
         <v>77.193106017479792</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>33.374796150999998</v>
       </c>
       <c r="C375" s="5">
         <v>0.63833657099999641</v>
       </c>
       <c r="D375" s="5">
         <v>26.079057238710625</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>31.717276697999999</v>
       </c>
       <c r="C376" s="5">
         <v>-1.657519452999999</v>
       </c>
       <c r="D376" s="5">
         <v>-45.734072511006943</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>32.484603827000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.76732712900000166</v>
       </c>
       <c r="D377" s="5">
         <v>33.223305134139558</v>
       </c>
       <c r="E377" s="5">
         <v>-14.977904998666657</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>33.472921434</v>
       </c>
       <c r="C378" s="5">
         <v>0.98831760699999904</v>
       </c>
       <c r="D378" s="5">
         <v>43.282292888668493</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>33.940300989999997</v>
       </c>
       <c r="C379" s="5">
         <v>0.46737955599999736</v>
       </c>
       <c r="D379" s="5">
         <v>18.104067524971668</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>34.825208766999999</v>
       </c>
       <c r="C380" s="5">
         <v>0.88490777700000223</v>
       </c>
       <c r="D380" s="5">
         <v>36.187256120395794</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>35.422891122000003</v>
       </c>
       <c r="C381" s="5">
         <v>0.59768235500000344</v>
       </c>
       <c r="D381" s="5">
         <v>22.654449678402955</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>36.051516403999997</v>
       </c>
       <c r="C382" s="5">
         <v>0.62862528199999446</v>
       </c>
       <c r="D382" s="5">
         <v>23.502113690202762</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>36.596291522999998</v>
       </c>
       <c r="C383" s="5">
         <v>0.54477511900000053</v>
       </c>
       <c r="D383" s="5">
         <v>19.718840050344944</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>37.012146348999998</v>
       </c>
       <c r="C384" s="5">
         <v>0.41585482600000034</v>
       </c>
       <c r="D384" s="5">
         <v>14.52130991840248</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>37.397177182</v>
       </c>
       <c r="C385" s="5">
         <v>0.38503083300000185</v>
       </c>
       <c r="D385" s="5">
         <v>13.222988768811739</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>38.007490324999999</v>
       </c>
       <c r="C386" s="5">
         <v>0.61031314299999906</v>
       </c>
       <c r="D386" s="5">
         <v>21.440755346487215</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>38.090076041000003</v>
       </c>
       <c r="C387" s="5">
         <v>8.2585716000004084E-2</v>
       </c>
       <c r="D387" s="5">
         <v>2.638844109555416</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>38.352426690999998</v>
       </c>
       <c r="C388" s="5">
         <v>0.2623506499999948</v>
       </c>
       <c r="D388" s="5">
         <v>8.5855675630734485</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>38.442875352999998</v>
       </c>
       <c r="C389" s="5">
         <v>9.0448662000000013E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.8670250339723147</v>
       </c>
       <c r="E389" s="5">
         <v>18.341832203746012</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>38.328767401999997</v>
       </c>
       <c r="C390" s="5">
         <v>-0.11410795100000115</v>
       </c>
       <c r="D390" s="5">
         <v>-3.5043187249307883</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>38.550180052999998</v>
       </c>
       <c r="C391" s="5">
         <v>0.2214126510000014</v>
       </c>
       <c r="D391" s="5">
         <v>7.1565422957132974</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>38.701586437000003</v>
       </c>
       <c r="C392" s="5">
         <v>0.15140638400000483</v>
       </c>
       <c r="D392" s="5">
         <v>4.8161692975777104</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>38.852050208000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.1504637709999983</v>
       </c>
       <c r="D393" s="5">
         <v>4.7664148070464041</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>38.921349876000001</v>
       </c>
       <c r="C394" s="5">
         <v>6.9299667999999315E-2</v>
       </c>
       <c r="D394" s="5">
         <v>2.1615406998945819</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>39.199267268</v>
       </c>
       <c r="C395" s="5">
         <v>0.2779173919999991</v>
       </c>
       <c r="D395" s="5">
         <v>8.9132353116380578</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>39.452654357999997</v>
       </c>
       <c r="C396" s="5">
         <v>0.25338708999999682</v>
       </c>
       <c r="D396" s="5">
         <v>8.038698443028224</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>39.454661305999998</v>
       </c>
       <c r="C397" s="5">
         <v>2.0069480000017847E-3</v>
       </c>
       <c r="D397" s="5">
         <v>6.1060822582148511E-2</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>39.782418706000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.32775740000000297</v>
       </c>
       <c r="D398" s="5">
         <v>10.43694207941428</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>40.094103306999997</v>
       </c>
       <c r="C399" s="5">
         <v>0.31168460099999606</v>
       </c>
       <c r="D399" s="5">
         <v>9.8175758665263846</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>40.353433125999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.25932981900000129</v>
       </c>
       <c r="D400" s="5">
         <v>8.0437888834052895</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>40.654656064999998</v>
       </c>
       <c r="C401" s="5">
         <v>0.30122293899999875</v>
       </c>
       <c r="D401" s="5">
         <v>9.3346023121657637</v>
       </c>
       <c r="E401" s="5">
         <v>5.7534216462489463</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>40.908069824000002</v>
       </c>
       <c r="C402" s="5">
         <v>0.25341375900000429</v>
       </c>
       <c r="D402" s="5">
         <v>7.741834714536866</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>41.230788744999998</v>
       </c>
       <c r="C403" s="5">
         <v>0.32271892099999633</v>
       </c>
       <c r="D403" s="5">
         <v>9.8884006498804577</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>41.130829587999997</v>
       </c>
       <c r="C404" s="5">
         <v>-9.9959157000000687E-2</v>
       </c>
       <c r="D404" s="5">
         <v>-2.8707771320827247</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>41.054850313000003</v>
       </c>
       <c r="C405" s="5">
         <v>-7.5979274999994573E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-2.1943267128756494</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>41.284790925000003</v>
       </c>
       <c r="C406" s="5">
         <v>0.22994061200000004</v>
       </c>
       <c r="D406" s="5">
         <v>6.9319283428489475</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>41.327141103999999</v>
       </c>
       <c r="C407" s="5">
         <v>4.2350178999996047E-2</v>
       </c>
       <c r="D407" s="5">
         <v>1.2379358240791616</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>41.534757282000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.20761617800000209</v>
       </c>
       <c r="D408" s="5">
         <v>6.19786025328668</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>41.725849472</v>
       </c>
       <c r="C409" s="5">
         <v>0.19109218999999911</v>
       </c>
       <c r="D409" s="5">
         <v>5.6628014363340418</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>41.670572493999998</v>
       </c>
       <c r="C410" s="5">
         <v>-5.5276978000001975E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-1.5781869178902341</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>41.599670877999998</v>
       </c>
       <c r="C411" s="5">
         <v>-7.0901616000000445E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-2.0227758900982051</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>41.562341574000001</v>
       </c>
       <c r="C412" s="5">
         <v>-3.7329303999996455E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-1.07151671136273</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>41.645609004999997</v>
       </c>
       <c r="C413" s="5">
         <v>8.3267430999995895E-2</v>
       </c>
       <c r="D413" s="5">
         <v>2.4307899156653878</v>
       </c>
       <c r="E413" s="5">
         <v>2.4374894192085383</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>41.819367726999999</v>
       </c>
       <c r="C414" s="5">
         <v>0.17375872200000231</v>
       </c>
       <c r="D414" s="5">
         <v>5.1232889258388425</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>41.860037286999997</v>
       </c>
       <c r="C415" s="5">
         <v>4.0669559999997773E-2</v>
       </c>
       <c r="D415" s="5">
         <v>1.1732687924706386</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>42.016888561000002</v>
       </c>
       <c r="C416" s="5">
         <v>0.15685127400000454</v>
       </c>
       <c r="D416" s="5">
         <v>4.5902824570765777</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>42.352245750999998</v>
       </c>
       <c r="C417" s="5">
         <v>0.33535718999999631</v>
       </c>
       <c r="D417" s="5">
         <v>10.009619277356974</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>42.375537995000002</v>
       </c>
       <c r="C418" s="5">
         <v>2.3292244000003848E-2</v>
       </c>
       <c r="D418" s="5">
         <v>0.66195765815995067</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>42.403376145000003</v>
       </c>
       <c r="C419" s="5">
         <v>2.7838150000000894E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.79118158479152267</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>42.054898626000004</v>
       </c>
       <c r="C420" s="5">
         <v>-0.34847751899999935</v>
       </c>
       <c r="D420" s="5">
         <v>-9.428022756733089</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>42.512211528000002</v>
       </c>
       <c r="C421" s="5">
         <v>0.45731290199999819</v>
       </c>
       <c r="D421" s="5">
         <v>13.858456114722074</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>42.259175509000002</v>
       </c>
       <c r="C422" s="5">
         <v>-0.25303601899999961</v>
       </c>
       <c r="D422" s="5">
         <v>-6.9132518999100334</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>42.705504081999997</v>
       </c>
       <c r="C423" s="5">
         <v>0.44632857299999529</v>
       </c>
       <c r="D423" s="5">
         <v>13.436807448874589</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>43.094655684999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.38915160300000196</v>
       </c>
       <c r="D424" s="5">
         <v>11.499970348317401</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>43.053630376000001</v>
       </c>
       <c r="C425" s="5">
         <v>-4.1025308999998344E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-1.1364152017489304</v>
       </c>
       <c r="E425" s="5">
         <v>3.3809599730693307</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>43.038030268999997</v>
       </c>
       <c r="C426" s="5">
         <v>-1.5600107000004471E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-0.43394404482941518</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>42.887500234999997</v>
       </c>
       <c r="C427" s="5">
         <v>-0.15053003399999909</v>
       </c>
       <c r="D427" s="5">
         <v>-4.1173206707083576</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>43.306572871999997</v>
       </c>
       <c r="C428" s="5">
         <v>0.4190726369999993</v>
       </c>
       <c r="D428" s="5">
         <v>12.376887043986805</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>42.839313591</v>
       </c>
       <c r="C429" s="5">
         <v>-0.46725928099999692</v>
       </c>
       <c r="D429" s="5">
         <v>-12.206119769887525</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>42.767208150000002</v>
       </c>
       <c r="C430" s="5">
         <v>-7.2105440999997938E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-2.0011991305521559</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>42.891694291</v>
       </c>
       <c r="C431" s="5">
         <v>0.12448614099999844</v>
       </c>
       <c r="D431" s="5">
         <v>3.5494075520522195</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>42.775005344</v>
       </c>
       <c r="C432" s="5">
         <v>-0.1166889470000001</v>
       </c>
       <c r="D432" s="5">
         <v>-3.2162496905477234</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>42.809031760000003</v>
       </c>
       <c r="C433" s="5">
         <v>3.4026416000003223E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.95875655697950091</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>43.159945708999999</v>
       </c>
       <c r="C434" s="5">
         <v>0.35091394899999528</v>
       </c>
       <c r="D434" s="5">
         <v>10.292457560230982</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>42.980076136000001</v>
       </c>
       <c r="C435" s="5">
         <v>-0.17986957299999773</v>
       </c>
       <c r="D435" s="5">
         <v>-4.8879616443142098</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>42.611089829000001</v>
       </c>
       <c r="C436" s="5">
         <v>-0.36898630700000012</v>
       </c>
       <c r="D436" s="5">
-        <v>-9.8292799866255933</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.8292799866255827</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>42.938450213000003</v>
       </c>
       <c r="C437" s="5">
         <v>0.32736038400000211</v>
       </c>
       <c r="D437" s="5">
         <v>9.6187083201118249</v>
       </c>
       <c r="E437" s="5">
         <v>-0.26752717945989213</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>43.439500602000003</v>
       </c>
       <c r="C438" s="5">
         <v>0.50105038899999954</v>
       </c>
       <c r="D438" s="5">
         <v>14.937435235714936</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>43.165419300000003</v>
       </c>
       <c r="C439" s="5">
         <v>-0.27408130199999903</v>
       </c>
       <c r="D439" s="5">
         <v>-7.314097828832244</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>43.479480242999998</v>
       </c>
       <c r="C440" s="5">
         <v>0.3140609429999941</v>
       </c>
       <c r="D440" s="5">
         <v>9.0888991801694416</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>43.229188530000002</v>
       </c>
       <c r="C441" s="5">
         <v>-0.25029171299999575</v>
       </c>
       <c r="D441" s="5">
         <v>-6.6932906227452182</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>43.136284791999998</v>
+        <v>43.086198005999996</v>
       </c>
       <c r="C442" s="5">
-        <v>-9.2903738000003955E-2</v>
+        <v>-0.14299052400000534</v>
       </c>
       <c r="D442" s="5">
-        <v>-2.5486513430616697</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8978562520577187</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>43.666133414000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.57993540800000432</v>
+      </c>
+      <c r="D443" s="5">
+        <v>17.40288596651629</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9F31B3A-D891-4797-A7EB-BA81BDC3D049}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1595AC0-FBF4-495B-A792-433F41F10AC3}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6E71DAA-84AD-4283-BECA-6254E6B10F0B}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>