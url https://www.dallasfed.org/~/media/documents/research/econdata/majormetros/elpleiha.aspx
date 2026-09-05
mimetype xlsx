--- v7 (2026-07-27)
+++ v8 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{85E493C8-349E-450B-B88F-12B8C5AF4F57}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{48A29507-49F8-419F-A79F-C8936BF1CA4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C73F7CEC-5EA1-4C33-BB8B-6C4657FD1AD9}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2953A2CB-70B9-410E-8677-D9FB7284FFC7}"/>
   </bookViews>
   <sheets>
     <sheet name="elpleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{954F5F54-2D1B-4F39-B4C5-C1EC9207A5E0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28DB61C1-866D-4901-83D4-6C602CE78ACF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>17.568513735</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>17.613015923999999</v>
       </c>
       <c r="C7" s="5">
         <v>4.4502188999999248E-2</v>
       </c>
       <c r="D7" s="5">
         <v>3.0823861007793552</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>17.446635625999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.16638029799999998</v>
       </c>
       <c r="D8" s="5">
         <v>-10.764932224545865</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>17.770098170000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.32346254400000163</v>
       </c>
       <c r="D9" s="5">
         <v>24.663017193007075</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>17.993503330999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.22340516099999874</v>
       </c>
       <c r="D10" s="5">
         <v>16.174501812627184</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>17.872235418999999</v>
       </c>
       <c r="C11" s="5">
         <v>-0.12126791200000042</v>
       </c>
       <c r="D11" s="5">
         <v>-7.7942989071847935</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>17.823675392999998</v>
       </c>
       <c r="C12" s="5">
         <v>-4.8560026000000533E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-3.2121925277050711</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>17.917918167</v>
       </c>
       <c r="C13" s="5">
         <v>9.4242774000001361E-2</v>
       </c>
       <c r="D13" s="5">
         <v>6.5328181725777146</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>17.995859120999999</v>
       </c>
       <c r="C14" s="5">
         <v>7.7940953999998897E-2</v>
       </c>
       <c r="D14" s="5">
         <v>5.3465774373625097</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>17.881106380999999</v>
       </c>
       <c r="C15" s="5">
         <v>-0.11475274000000013</v>
       </c>
       <c r="D15" s="5">
         <v>-7.3892017732558486</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>17.897556109</v>
       </c>
       <c r="C16" s="5">
         <v>1.6449728000001329E-2</v>
       </c>
       <c r="D16" s="5">
         <v>1.1095430803621964</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>17.989447755</v>
       </c>
       <c r="C17" s="5">
         <v>9.1891646000000549E-2</v>
       </c>
       <c r="D17" s="5">
         <v>6.3381709889080762</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>17.883648543</v>
       </c>
       <c r="C18" s="5">
         <v>-0.10579921200000086</v>
       </c>
       <c r="D18" s="5">
         <v>-6.8335519144187451</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>17.81929972</v>
       </c>
       <c r="C19" s="5">
         <v>-6.4348822999999555E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-4.2333983422257138</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>17.849965328</v>
       </c>
       <c r="C20" s="5">
         <v>3.0665607999999622E-2</v>
       </c>
       <c r="D20" s="5">
         <v>2.08476417933674</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>17.664248676</v>
       </c>
       <c r="C21" s="5">
         <v>-0.18571665199999998</v>
       </c>
       <c r="D21" s="5">
         <v>-11.794936235769782</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>17.699419768999999</v>
       </c>
       <c r="C22" s="5">
         <v>3.5171092999998876E-2</v>
       </c>
       <c r="D22" s="5">
         <v>2.4156466348647099</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>17.784522658</v>
       </c>
       <c r="C23" s="5">
         <v>8.5102889000001625E-2</v>
       </c>
       <c r="D23" s="5">
         <v>5.9249346856933061</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>17.921316773000001</v>
       </c>
       <c r="C24" s="5">
         <v>0.13679411500000072</v>
       </c>
       <c r="D24" s="5">
         <v>9.6307637539139392</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>17.919777204999999</v>
       </c>
       <c r="C25" s="5">
         <v>-1.5395680000018785E-3</v>
       </c>
       <c r="D25" s="5">
         <v>-0.10303980219096287</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>18.006257131000002</v>
       </c>
       <c r="C26" s="5">
         <v>8.6479926000002649E-2</v>
       </c>
       <c r="D26" s="5">
         <v>5.9473507827763061</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>17.977463766</v>
       </c>
       <c r="C27" s="5">
         <v>-2.8793365000002069E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-1.9021037774211824</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>18.099881335999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.12241756999999964</v>
       </c>
       <c r="D28" s="5">
         <v>8.4844936446293993</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>18.084409264000001</v>
       </c>
       <c r="C29" s="5">
         <v>-1.5472071999997894E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-1.0209704786445672</v>
       </c>
       <c r="E29" s="5">
         <v>0.52787339718978199</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>18.208710764999999</v>
       </c>
       <c r="C30" s="5">
         <v>0.12430150099999793</v>
       </c>
       <c r="D30" s="5">
         <v>8.5671523394645899</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>18.232136042</v>
       </c>
       <c r="C31" s="5">
         <v>2.3425277000001188E-2</v>
       </c>
       <c r="D31" s="5">
         <v>1.5547551892105549</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>18.155333604999999</v>
       </c>
       <c r="C32" s="5">
         <v>-7.6802437000001333E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-4.9394836192166665</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>18.140519907000002</v>
       </c>
       <c r="C33" s="5">
         <v>-1.4813697999997544E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-0.97474822467951139</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>18.181747025</v>
       </c>
       <c r="C34" s="5">
         <v>4.1227117999998342E-2</v>
       </c>
       <c r="D34" s="5">
         <v>2.7615325922527134</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>18.172966872</v>
       </c>
       <c r="C35" s="5">
         <v>-8.7801530000000128E-3</v>
       </c>
       <c r="D35" s="5">
         <v>-0.57795570518085482</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>18.116031367000001</v>
       </c>
       <c r="C36" s="5">
         <v>-5.6935504999998443E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-3.6954627332701717</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>17.840131836000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.27589953100000031</v>
       </c>
       <c r="D37" s="5">
         <v>-16.819802834231734</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>18.026574921999998</v>
       </c>
       <c r="C38" s="5">
         <v>0.18644308599999704</v>
       </c>
       <c r="D38" s="5">
         <v>13.287476232213201</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>18.077259385000001</v>
       </c>
       <c r="C39" s="5">
         <v>5.0684463000003177E-2</v>
       </c>
       <c r="D39" s="5">
         <v>3.426650579355317</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>18.295473471000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.2182140859999997</v>
       </c>
       <c r="D40" s="5">
         <v>15.486910187387014</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>17.975063058</v>
       </c>
       <c r="C41" s="5">
         <v>-0.32041041300000117</v>
       </c>
       <c r="D41" s="5">
         <v>-19.105083030345902</v>
       </c>
       <c r="E41" s="5">
         <v>-0.6046435048208787</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>17.906858424999999</v>
       </c>
       <c r="C42" s="5">
         <v>-6.820463300000057E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-4.4594517854017246</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>18.215203531</v>
       </c>
       <c r="C43" s="5">
         <v>0.30834510600000087</v>
       </c>
       <c r="D43" s="5">
         <v>22.73700999067032</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>18.364306587000002</v>
       </c>
       <c r="C44" s="5">
         <v>0.14910305600000129</v>
       </c>
       <c r="D44" s="5">
         <v>10.277287618043784</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>18.613130527999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.24882394099999772</v>
       </c>
       <c r="D45" s="5">
         <v>17.527273236270325</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>18.666013602</v>
       </c>
       <c r="C46" s="5">
         <v>5.2883074000000363E-2</v>
       </c>
       <c r="D46" s="5">
         <v>3.4631890269009924</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>18.755529899999999</v>
       </c>
       <c r="C47" s="5">
         <v>8.9516297999999495E-2</v>
       </c>
       <c r="D47" s="5">
         <v>5.909063988751595</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>18.794221185000001</v>
       </c>
       <c r="C48" s="5">
         <v>3.8691285000002296E-2</v>
       </c>
       <c r="D48" s="5">
         <v>2.503793584122449</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>18.927298873000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.13307768800000019</v>
       </c>
       <c r="D49" s="5">
         <v>8.8357752948508672</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>18.828541314999999</v>
       </c>
       <c r="C50" s="5">
         <v>-9.8757558000002632E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-6.0846830473126339</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>18.983983340999998</v>
       </c>
       <c r="C51" s="5">
         <v>0.15544202599999934</v>
       </c>
       <c r="D51" s="5">
         <v>10.369232222387016</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>18.893832359000001</v>
       </c>
       <c r="C52" s="5">
         <v>-9.0150981999997271E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-5.5520442588733676</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>18.986455737</v>
       </c>
       <c r="C53" s="5">
         <v>9.2623377999998979E-2</v>
       </c>
       <c r="D53" s="5">
         <v>6.0440051645248349</v>
       </c>
       <c r="E53" s="5">
         <v>5.6266432876287853</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>18.977055092000001</v>
       </c>
       <c r="C54" s="5">
         <v>-9.4006449999994857E-3</v>
       </c>
       <c r="D54" s="5">
         <v>-0.59253318337704197</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>18.933744674</v>
       </c>
       <c r="C55" s="5">
         <v>-4.3310418000000794E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-2.7045850946086358</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>18.995216965000001</v>
       </c>
       <c r="C56" s="5">
         <v>6.1472291000001178E-2</v>
       </c>
       <c r="D56" s="5">
         <v>3.9663761615413851</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>18.775019685</v>
       </c>
       <c r="C57" s="5">
         <v>-0.22019728000000072</v>
       </c>
       <c r="D57" s="5">
         <v>-13.057182371612496</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>18.842556771000002</v>
       </c>
       <c r="C58" s="5">
         <v>6.7537086000001523E-2</v>
       </c>
       <c r="D58" s="5">
         <v>4.4030477900973919</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>18.846016340999999</v>
       </c>
       <c r="C59" s="5">
         <v>3.4595699999968588E-3</v>
       </c>
       <c r="D59" s="5">
         <v>0.22054750205187101</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>19.086170320000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.24015397900000224</v>
       </c>
       <c r="D60" s="5">
         <v>16.410131617424859</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>19.252697982000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.16652766200000002</v>
       </c>
       <c r="D61" s="5">
         <v>10.987389479797516</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>19.320804727999999</v>
       </c>
       <c r="C62" s="5">
         <v>6.8106745999997997E-2</v>
       </c>
       <c r="D62" s="5">
         <v>4.3285946532755748</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>19.508399956000002</v>
       </c>
       <c r="C63" s="5">
         <v>0.18759522800000283</v>
       </c>
       <c r="D63" s="5">
         <v>12.294187016408786</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>19.595898168000002</v>
       </c>
       <c r="C64" s="5">
         <v>8.7498211999999853E-2</v>
       </c>
       <c r="D64" s="5">
         <v>5.5169617427494932</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>19.685980942</v>
       </c>
       <c r="C65" s="5">
         <v>9.0082773999998977E-2</v>
       </c>
       <c r="D65" s="5">
         <v>5.6580610760114336</v>
       </c>
       <c r="E65" s="5">
         <v>3.6843380075239462</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>19.630790358999999</v>
       </c>
       <c r="C66" s="5">
         <v>-5.5190583000001681E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-3.3128635593535738</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>19.757424728</v>
       </c>
       <c r="C67" s="5">
         <v>0.12663436900000136</v>
       </c>
       <c r="D67" s="5">
         <v>8.0216011811780739</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>19.824450158000001</v>
       </c>
       <c r="C68" s="5">
         <v>6.7025430000001052E-2</v>
       </c>
       <c r="D68" s="5">
         <v>4.1477223699074361</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>20.038049204</v>
       </c>
       <c r="C69" s="5">
         <v>0.21359904599999879</v>
       </c>
       <c r="D69" s="5">
         <v>13.723824165864862</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>19.98730248</v>
       </c>
       <c r="C70" s="5">
         <v>-5.0746723999999688E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-2.997047053813684</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>20.001823863999999</v>
       </c>
       <c r="C71" s="5">
         <v>1.452138399999825E-2</v>
       </c>
       <c r="D71" s="5">
         <v>0.87532878576255246</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>19.770380069000002</v>
       </c>
       <c r="C72" s="5">
         <v>-0.23144379499999701</v>
       </c>
       <c r="D72" s="5">
         <v>-13.03489265620602</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>19.666125256000001</v>
       </c>
       <c r="C73" s="5">
         <v>-0.10425481300000072</v>
       </c>
       <c r="D73" s="5">
         <v>-6.1475982886293306</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>19.498798193999999</v>
       </c>
       <c r="C74" s="5">
         <v>-0.1673270620000018</v>
       </c>
       <c r="D74" s="5">
         <v>-9.7455709750724715</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>19.732882039</v>
       </c>
       <c r="C75" s="5">
         <v>0.23408384500000068</v>
       </c>
       <c r="D75" s="5">
         <v>15.396358099571783</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>19.882459055999998</v>
       </c>
       <c r="C76" s="5">
         <v>0.14957701699999859</v>
       </c>
       <c r="D76" s="5">
         <v>9.4850761161285426</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>19.982119671</v>
       </c>
       <c r="C77" s="5">
         <v>9.9660615000001229E-2</v>
       </c>
       <c r="D77" s="5">
         <v>6.1836147519380269</v>
       </c>
       <c r="E77" s="5">
         <v>1.5043127892508945</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>20.202027528999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.21990785799999912</v>
       </c>
       <c r="D78" s="5">
         <v>14.035700803085739</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>20.164478804000002</v>
       </c>
       <c r="C79" s="5">
         <v>-3.7548724999997063E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-2.2077336264895497</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>20.030546060999999</v>
       </c>
       <c r="C80" s="5">
         <v>-0.13393274300000257</v>
       </c>
       <c r="D80" s="5">
         <v>-7.6855996218860749</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>20.032807835</v>
       </c>
       <c r="C81" s="5">
         <v>2.2617740000008268E-3</v>
       </c>
       <c r="D81" s="5">
         <v>0.13558367340906763</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>19.852880523</v>
       </c>
       <c r="C82" s="5">
         <v>-0.17992731200000023</v>
       </c>
       <c r="D82" s="5">
         <v>-10.261160973652217</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>19.708223571000001</v>
       </c>
       <c r="C83" s="5">
         <v>-0.14465695199999828</v>
       </c>
       <c r="D83" s="5">
         <v>-8.4016994895204871</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>20.262212394999999</v>
       </c>
       <c r="C84" s="5">
         <v>0.55398882399999749</v>
       </c>
       <c r="D84" s="5">
         <v>39.467365742030204</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>20.27400647</v>
       </c>
       <c r="C85" s="5">
         <v>1.1794075000000959E-2</v>
       </c>
       <c r="D85" s="5">
         <v>0.70072738292550341</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>20.356591498</v>
       </c>
       <c r="C86" s="5">
         <v>8.2585028000000449E-2</v>
       </c>
       <c r="D86" s="5">
         <v>4.9991468267348127</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>20.477074664</v>
       </c>
       <c r="C87" s="5">
         <v>0.12048316599999964</v>
       </c>
       <c r="D87" s="5">
         <v>7.338179858524696</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>20.484737255999999</v>
       </c>
       <c r="C88" s="5">
         <v>7.6625919999990799E-3</v>
       </c>
       <c r="D88" s="5">
         <v>0.44996948088755762</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>20.494319311999998</v>
       </c>
       <c r="C89" s="5">
         <v>9.5820559999992838E-3</v>
       </c>
       <c r="D89" s="5">
         <v>0.56276511932995543</v>
       </c>
       <c r="E89" s="5">
         <v>2.5632898282725858</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>20.427430416</v>
       </c>
       <c r="C90" s="5">
         <v>-6.6888895999998255E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-3.8469873420491796</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>20.559483624999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.13205320899999862</v>
       </c>
       <c r="D91" s="5">
         <v>8.0392484273194675</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>20.530374445</v>
       </c>
       <c r="C92" s="5">
         <v>-2.9109179999998958E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-1.6858536946756764</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>20.935573125000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.40519868000000159</v>
       </c>
       <c r="D93" s="5">
         <v>26.431651093101816</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>21.104190550999999</v>
       </c>
       <c r="C94" s="5">
         <v>0.16861742599999729</v>
       </c>
       <c r="D94" s="5">
         <v>10.104771526046763</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>21.165338500000001</v>
       </c>
       <c r="C95" s="5">
         <v>6.11479490000022E-2</v>
       </c>
       <c r="D95" s="5">
         <v>3.5328643074945321</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>21.134990715000001</v>
       </c>
       <c r="C96" s="5">
         <v>-3.0347785000000016E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-1.7071079662780209</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>21.065113388</v>
       </c>
       <c r="C97" s="5">
         <v>-6.9877327000000378E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-3.8961298000383393</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>21.204086006000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.13897261800000038</v>
       </c>
       <c r="D98" s="5">
         <v>8.2104171569519444</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>20.899490431</v>
       </c>
       <c r="C99" s="5">
         <v>-0.30459557500000045</v>
       </c>
       <c r="D99" s="5">
         <v>-15.939168295710459</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>20.988307516999999</v>
       </c>
       <c r="C100" s="5">
         <v>8.8817085999998824E-2</v>
       </c>
       <c r="D100" s="5">
         <v>5.22057178618478</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>21.017331204000001</v>
       </c>
       <c r="C101" s="5">
         <v>2.9023687000002241E-2</v>
       </c>
       <c r="D101" s="5">
         <v>1.6720997125699189</v>
       </c>
       <c r="E101" s="5">
         <v>2.5519846940891711</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>20.971358438999999</v>
       </c>
       <c r="C102" s="5">
         <v>-4.5972765000001914E-2</v>
       </c>
       <c r="D102" s="5">
         <v>-2.5934995890182888</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>20.846050119000001</v>
       </c>
       <c r="C103" s="5">
         <v>-0.12530831999999847</v>
       </c>
       <c r="D103" s="5">
         <v>-6.9392447979664373</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>21.013289883999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.16723976499999793</v>
       </c>
       <c r="D104" s="5">
         <v>10.063492666325956</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>21.053805654000001</v>
       </c>
       <c r="C105" s="5">
         <v>4.0515770000002505E-2</v>
       </c>
       <c r="D105" s="5">
         <v>2.3384170082782374</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>21.191163391</v>
       </c>
       <c r="C106" s="5">
         <v>0.13735773699999854</v>
       </c>
       <c r="D106" s="5">
         <v>8.1160783875646736</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>21.095008977999999</v>
       </c>
       <c r="C107" s="5">
         <v>-9.6154413000000716E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-5.3111212334179481</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>21.046677444</v>
       </c>
       <c r="C108" s="5">
         <v>-4.833153399999901E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-2.714980997444727</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>21.272308342999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.22563089899999866</v>
       </c>
       <c r="D109" s="5">
         <v>13.650903109777923</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>20.869492494999999</v>
       </c>
       <c r="C110" s="5">
         <v>-0.40281584799999948</v>
       </c>
       <c r="D110" s="5">
         <v>-20.49998286760999</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>21.431773857</v>
       </c>
       <c r="C111" s="5">
         <v>0.56228136200000023</v>
       </c>
       <c r="D111" s="5">
         <v>37.579827486272023</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>21.495863097000001</v>
       </c>
       <c r="C112" s="5">
         <v>6.4089240000001269E-2</v>
       </c>
       <c r="D112" s="5">
         <v>3.6480732687832473</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>21.132306291999999</v>
       </c>
       <c r="C113" s="5">
         <v>-0.36355680500000176</v>
       </c>
       <c r="D113" s="5">
         <v>-18.510038836334829</v>
       </c>
       <c r="E113" s="5">
         <v>0.54704894205652721</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>21.380038004999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.2477317130000003</v>
       </c>
       <c r="D114" s="5">
         <v>15.010876620200531</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>21.856274472999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.47623646799999975</v>
       </c>
       <c r="D115" s="5">
         <v>30.260264848575801</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>21.879659908000001</v>
       </c>
       <c r="C116" s="5">
         <v>2.3385435000001564E-2</v>
       </c>
       <c r="D116" s="5">
         <v>1.2915400969527369</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>21.66788841</v>
       </c>
       <c r="C117" s="5">
         <v>-0.21177149800000095</v>
       </c>
       <c r="D117" s="5">
         <v>-11.015927556073335</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>21.874687286</v>
       </c>
       <c r="C118" s="5">
         <v>0.20679887600000058</v>
       </c>
       <c r="D118" s="5">
         <v>12.073556727546642</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>21.908133013</v>
       </c>
       <c r="C119" s="5">
         <v>3.3445727000000147E-2</v>
       </c>
       <c r="D119" s="5">
         <v>1.8502712921631081</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>21.948858137999999</v>
       </c>
       <c r="C120" s="5">
         <v>4.072512499999803E-2</v>
       </c>
       <c r="D120" s="5">
         <v>2.2536336665739842</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>21.964830936999999</v>
       </c>
       <c r="C121" s="5">
         <v>1.5972799000000037E-2</v>
       </c>
       <c r="D121" s="5">
         <v>0.87677739380236375</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>21.927049234999998</v>
       </c>
       <c r="C122" s="5">
         <v>-3.7781702000000195E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-2.044703624708577</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>22.056461619</v>
       </c>
       <c r="C123" s="5">
         <v>0.12941238400000188</v>
       </c>
       <c r="D123" s="5">
         <v>7.3168234303214064</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>21.990146972000002</v>
       </c>
       <c r="C124" s="5">
         <v>-6.6314646999998672E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-3.5488359131931713</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>22.055868135000001</v>
       </c>
       <c r="C125" s="5">
         <v>6.5721162999999194E-2</v>
       </c>
       <c r="D125" s="5">
         <v>3.6459401373299727</v>
       </c>
       <c r="E125" s="5">
         <v>4.3703788419422684</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>22.307509715999998</v>
       </c>
       <c r="C126" s="5">
         <v>0.25164158099999767</v>
       </c>
       <c r="D126" s="5">
         <v>14.583797289410128</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>22.128308865000001</v>
       </c>
       <c r="C127" s="5">
         <v>-0.17920085099999739</v>
       </c>
       <c r="D127" s="5">
         <v>-9.2251361816257251</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>22.016634328999999</v>
       </c>
       <c r="C128" s="5">
         <v>-0.11167453600000243</v>
       </c>
       <c r="D128" s="5">
         <v>-5.8907187958775591</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>22.379092624999998</v>
       </c>
       <c r="C129" s="5">
         <v>0.36245829599999979</v>
       </c>
       <c r="D129" s="5">
         <v>21.646196202112989</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>22.175905029999999</v>
       </c>
       <c r="C130" s="5">
         <v>-0.20318759499999928</v>
       </c>
       <c r="D130" s="5">
         <v>-10.367285127670268</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>22.420051895</v>
       </c>
       <c r="C131" s="5">
         <v>0.24414686500000116</v>
       </c>
       <c r="D131" s="5">
         <v>14.041553742313461</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>22.674874564</v>
       </c>
       <c r="C132" s="5">
         <v>0.25482266899999928</v>
       </c>
       <c r="D132" s="5">
         <v>14.524751179663454</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>22.576905751000002</v>
       </c>
       <c r="C133" s="5">
         <v>-9.7968812999997823E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-5.0632586086127755</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>22.817252928999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.24034717799999683</v>
       </c>
       <c r="D134" s="5">
         <v>13.550026268303593</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>22.691356857999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.12589607099999967</v>
       </c>
       <c r="D135" s="5">
         <v>-6.4238202401159299</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>22.590640086000001</v>
       </c>
       <c r="C136" s="5">
         <v>-0.1007167719999984</v>
       </c>
       <c r="D136" s="5">
         <v>-5.1981423888665113</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>22.664012157999998</v>
       </c>
       <c r="C137" s="5">
         <v>7.3372071999997956E-2</v>
       </c>
       <c r="D137" s="5">
         <v>3.9678579921290646</v>
       </c>
       <c r="E137" s="5">
         <v>2.7572889866662953</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>22.455538051000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.20847410699999713</v>
       </c>
       <c r="D138" s="5">
         <v>-10.496492993631767</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>22.490517618999998</v>
       </c>
       <c r="C139" s="5">
         <v>3.497956799999713E-2</v>
       </c>
       <c r="D139" s="5">
         <v>1.8853692106753028</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>22.47012617</v>
       </c>
       <c r="C140" s="5">
         <v>-2.0391448999998119E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-1.0825933192643022</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>22.077390069</v>
       </c>
       <c r="C141" s="5">
         <v>-0.39273610100000056</v>
       </c>
       <c r="D141" s="5">
         <v>-19.070540602302678</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>22.306891836999998</v>
       </c>
       <c r="C142" s="5">
         <v>0.22950176799999866</v>
       </c>
       <c r="D142" s="5">
         <v>13.212913277827433</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>22.159615884000001</v>
       </c>
       <c r="C143" s="5">
         <v>-0.14727595299999763</v>
       </c>
       <c r="D143" s="5">
         <v>-7.6412600847953094</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>22.326626549</v>
       </c>
       <c r="C144" s="5">
         <v>0.16701066499999939</v>
       </c>
       <c r="D144" s="5">
         <v>9.4285289450253273</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>22.416906700999998</v>
       </c>
       <c r="C145" s="5">
         <v>9.0280151999998282E-2</v>
       </c>
       <c r="D145" s="5">
         <v>4.9617140032066409</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>22.549744341</v>
       </c>
       <c r="C146" s="5">
         <v>0.13283764000000176</v>
       </c>
       <c r="D146" s="5">
         <v>7.3473325839513937</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>22.408127603000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.14161673799999974</v>
       </c>
       <c r="D147" s="5">
         <v>-7.281294814370054</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>22.586001082999999</v>
       </c>
       <c r="C148" s="5">
         <v>0.17787347999999881</v>
       </c>
       <c r="D148" s="5">
         <v>9.952550689459061</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>22.448786263999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.13721481900000043</v>
       </c>
       <c r="D149" s="5">
         <v>-7.0515301348702097</v>
       </c>
       <c r="E149" s="5">
         <v>-0.94963721559789827</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>22.494166291999999</v>
       </c>
       <c r="C150" s="5">
         <v>4.5380028000000294E-2</v>
       </c>
       <c r="D150" s="5">
         <v>2.452942645168088</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>22.634437083000002</v>
       </c>
       <c r="C151" s="5">
         <v>0.1402707910000025</v>
       </c>
       <c r="D151" s="5">
         <v>7.7451078259419992</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>22.829702163</v>
       </c>
       <c r="C152" s="5">
         <v>0.19526507999999865</v>
       </c>
       <c r="D152" s="5">
         <v>10.857880600135395</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>22.958271153999998</v>
       </c>
       <c r="C153" s="5">
         <v>0.12856899099999808</v>
       </c>
       <c r="D153" s="5">
         <v>6.9712873773951856</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>23.218679988000002</v>
       </c>
       <c r="C154" s="5">
         <v>0.26040883400000325</v>
       </c>
       <c r="D154" s="5">
         <v>14.493317602719546</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>23.242956470999999</v>
       </c>
       <c r="C155" s="5">
         <v>2.4276482999997739E-2</v>
       </c>
       <c r="D155" s="5">
         <v>1.2619102032780383</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>23.051080386999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.19187608400000045</v>
       </c>
       <c r="D156" s="5">
         <v>-9.4686499837453031</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>23.233846940999999</v>
       </c>
       <c r="C157" s="5">
         <v>0.18276655400000053</v>
       </c>
       <c r="D157" s="5">
         <v>9.9405904040338342</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>23.276069885999998</v>
       </c>
       <c r="C158" s="5">
         <v>4.2222944999998901E-2</v>
       </c>
       <c r="D158" s="5">
         <v>2.2026935532713843</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>23.032497481</v>
       </c>
       <c r="C159" s="5">
         <v>-0.24357240499999833</v>
       </c>
       <c r="D159" s="5">
         <v>-11.85928722672811</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>23.613417867999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.58092038699999904</v>
       </c>
       <c r="D160" s="5">
         <v>34.838478252430804</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>23.555460349000001</v>
       </c>
       <c r="C161" s="5">
         <v>-5.795751899999857E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-2.9058814766589447</v>
       </c>
       <c r="E161" s="5">
         <v>4.9297724695910095</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>23.566931672999999</v>
       </c>
       <c r="C162" s="5">
         <v>1.1471323999998617E-2</v>
       </c>
       <c r="D162" s="5">
         <v>0.58595837430919229</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>23.412299332</v>
       </c>
       <c r="C163" s="5">
         <v>-0.15463234099999923</v>
       </c>
       <c r="D163" s="5">
         <v>-7.5956738427477184</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>23.498253055999999</v>
       </c>
       <c r="C164" s="5">
         <v>8.5953723999999454E-2</v>
       </c>
       <c r="D164" s="5">
         <v>4.4956233848473026</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>23.044631861999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.45362119400000012</v>
       </c>
       <c r="D165" s="5">
         <v>-20.857388218484928</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>23.338265008</v>
       </c>
       <c r="C166" s="5">
         <v>0.29363314600000123</v>
       </c>
       <c r="D166" s="5">
         <v>16.408718395772848</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>23.438705933000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.1004409250000009</v>
       </c>
       <c r="D167" s="5">
         <v>5.2884567009790606</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>23.386694071000001</v>
       </c>
       <c r="C168" s="5">
         <v>-5.2011862000000519E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-2.6306096632100484</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>23.48047322</v>
       </c>
       <c r="C169" s="5">
         <v>9.3779148999999506E-2</v>
       </c>
       <c r="D169" s="5">
         <v>4.9194800070797351</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>23.427689254000001</v>
       </c>
       <c r="C170" s="5">
         <v>-5.2783965999999793E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-2.6644886699279335</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>23.630809427999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.2031201739999986</v>
       </c>
       <c r="D171" s="5">
         <v>10.914854808498298</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>23.728306855</v>
       </c>
       <c r="C172" s="5">
         <v>9.7497427000000414E-2</v>
       </c>
       <c r="D172" s="5">
         <v>5.06494235937065</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>23.938590117</v>
       </c>
       <c r="C173" s="5">
         <v>0.2102832620000008</v>
       </c>
       <c r="D173" s="5">
         <v>11.168520025636465</v>
       </c>
       <c r="E173" s="5">
         <v>1.6265008720844909</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>24.435460331000002</v>
       </c>
       <c r="C174" s="5">
         <v>0.4968702140000012</v>
       </c>
       <c r="D174" s="5">
         <v>27.956830851799296</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>24.295303788999998</v>
       </c>
       <c r="C175" s="5">
         <v>-0.14015654200000327</v>
       </c>
       <c r="D175" s="5">
         <v>-6.6699052375885692</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>24.153464635999999</v>
       </c>
       <c r="C176" s="5">
         <v>-0.14183915299999938</v>
       </c>
       <c r="D176" s="5">
         <v>-6.785124393828279</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>24.344907439</v>
       </c>
       <c r="C177" s="5">
         <v>0.19144280300000105</v>
       </c>
       <c r="D177" s="5">
         <v>9.9371062494669324</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>24.242082505999999</v>
       </c>
       <c r="C178" s="5">
         <v>-0.10282493300000084</v>
       </c>
       <c r="D178" s="5">
         <v>-4.9523096997498017</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>24.206990790999999</v>
       </c>
       <c r="C179" s="5">
         <v>-3.5091715000000079E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-1.7233011769168471</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>24.492879356</v>
       </c>
       <c r="C180" s="5">
         <v>0.28588856500000048</v>
       </c>
       <c r="D180" s="5">
         <v>15.129988180006372</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>24.520338907999999</v>
       </c>
       <c r="C181" s="5">
         <v>2.7459551999999832E-2</v>
       </c>
       <c r="D181" s="5">
         <v>1.3536754028528941</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>24.579377440999998</v>
       </c>
       <c r="C182" s="5">
         <v>5.9038532999998949E-2</v>
       </c>
       <c r="D182" s="5">
         <v>2.9278549414097021</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>24.394972053</v>
       </c>
       <c r="C183" s="5">
         <v>-0.18440538799999828</v>
       </c>
       <c r="D183" s="5">
         <v>-8.640575506303783</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>24.560336258</v>
       </c>
       <c r="C184" s="5">
         <v>0.16536420499999949</v>
       </c>
       <c r="D184" s="5">
         <v>8.4445679205646051</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>24.527866723999999</v>
       </c>
       <c r="C185" s="5">
         <v>-3.2469534000000522E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-1.5749530168351344</v>
       </c>
       <c r="E185" s="5">
         <v>2.4616178485028062</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>24.999451414999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.47158469100000033</v>
       </c>
       <c r="D186" s="5">
         <v>25.674860410956725</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>25.181373774000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.18192235900000142</v>
       </c>
       <c r="D187" s="5">
         <v>9.0905896200879077</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>25.123412152</v>
       </c>
       <c r="C188" s="5">
         <v>-5.7961622000000546E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-2.7274180992876262</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>25.448551863999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.32513971199999858</v>
       </c>
       <c r="D189" s="5">
         <v>16.684565250432073</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>25.425032203000001</v>
       </c>
       <c r="C190" s="5">
         <v>-2.3519660999998138E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-1.1034250744608509</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>25.672273792999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.24724158999999801</v>
       </c>
       <c r="D191" s="5">
         <v>12.313998788208247</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>25.686649262</v>
       </c>
       <c r="C192" s="5">
         <v>1.4375469000000862E-2</v>
       </c>
       <c r="D192" s="5">
         <v>0.6740263932854651</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>25.873358196000002</v>
       </c>
       <c r="C193" s="5">
         <v>0.1867089340000021</v>
       </c>
       <c r="D193" s="5">
         <v>9.079752507219375</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>25.816706663000001</v>
       </c>
       <c r="C194" s="5">
         <v>-5.6651533000000143E-2</v>
       </c>
       <c r="D194" s="5">
         <v>-2.5960721608639825</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>25.960230429999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.1435237669999978</v>
       </c>
       <c r="D195" s="5">
         <v>6.8790129332920058</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>25.782850380999999</v>
       </c>
       <c r="C196" s="5">
         <v>-0.17738004899999993</v>
       </c>
       <c r="D196" s="5">
         <v>-7.8980926904359432</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>25.928913937000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.14606355600000143</v>
       </c>
       <c r="D197" s="5">
         <v>7.0140434581912992</v>
       </c>
       <c r="E197" s="5">
         <v>5.7120630536902972</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>25.280548147000001</v>
       </c>
       <c r="C198" s="5">
         <v>-0.64836578999999972</v>
       </c>
       <c r="D198" s="5">
         <v>-26.205172592101366</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>25.456999364000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.17645121700000033</v>
       </c>
       <c r="D199" s="5">
         <v>8.7047958082604673</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>25.692140770999998</v>
       </c>
       <c r="C200" s="5">
         <v>0.23514140699999686</v>
       </c>
       <c r="D200" s="5">
         <v>11.664975353086104</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>25.582674655999998</v>
       </c>
       <c r="C201" s="5">
         <v>-0.10946611500000003</v>
       </c>
       <c r="D201" s="5">
         <v>-4.9946945603219213</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>25.697411975000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.11473731900000317</v>
       </c>
       <c r="D202" s="5">
         <v>5.5167172956169575</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>25.885435866000002</v>
       </c>
       <c r="C203" s="5">
         <v>0.18802389100000028</v>
       </c>
       <c r="D203" s="5">
         <v>9.1423098430964522</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>25.912051103</v>
       </c>
       <c r="C204" s="5">
         <v>2.6615236999997904E-2</v>
       </c>
       <c r="D204" s="5">
         <v>1.2408335740948129</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>25.831739509999998</v>
       </c>
       <c r="C205" s="5">
         <v>-8.0311593000001125E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-3.6565192606014207</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>26.165170741000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.33343123100000227</v>
       </c>
       <c r="D206" s="5">
         <v>16.6377266088918</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>26.205219172</v>
       </c>
       <c r="C207" s="5">
         <v>4.0048430999998885E-2</v>
       </c>
       <c r="D207" s="5">
         <v>1.8522621835222797</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>26.164015848999998</v>
       </c>
       <c r="C208" s="5">
         <v>-4.1203323000001291E-2</v>
       </c>
       <c r="D208" s="5">
         <v>-1.8705677364664441</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>26.415267641</v>
       </c>
       <c r="C209" s="5">
         <v>0.25125179200000147</v>
       </c>
       <c r="D209" s="5">
         <v>12.152082360078232</v>
       </c>
       <c r="E209" s="5">
         <v>1.8757195352713252</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>26.429215144</v>
       </c>
       <c r="C210" s="5">
         <v>1.3947503000000694E-2</v>
       </c>
       <c r="D210" s="5">
         <v>0.63545425989990356</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>26.366761067999999</v>
       </c>
       <c r="C211" s="5">
         <v>-6.2454076000001635E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-2.7991172898928385</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>26.564019863999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.19725879599999985</v>
       </c>
       <c r="D212" s="5">
         <v>9.3563865783312892</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>26.398410066</v>
       </c>
       <c r="C213" s="5">
         <v>-0.16560979799999842</v>
       </c>
       <c r="D213" s="5">
         <v>-7.2299707191136431</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>26.409703978</v>
       </c>
       <c r="C214" s="5">
         <v>1.1293911999999295E-2</v>
       </c>
       <c r="D214" s="5">
         <v>0.51460030813861302</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>26.572748832999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.16304485499999899</v>
       </c>
       <c r="D215" s="5">
         <v>7.6652098634286681</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>26.649650522000002</v>
       </c>
       <c r="C216" s="5">
         <v>7.6901689000003159E-2</v>
       </c>
       <c r="D216" s="5">
         <v>3.5286204538085286</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>26.578372117000001</v>
       </c>
       <c r="C217" s="5">
         <v>-7.1278405000001044E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-3.1627800347644452</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>26.608567914000002</v>
       </c>
       <c r="C218" s="5">
         <v>3.0195797000001079E-2</v>
       </c>
       <c r="D218" s="5">
         <v>1.3718760738440583</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>26.889765329999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.2811974159999977</v>
       </c>
       <c r="D219" s="5">
         <v>13.445201369971249</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>26.939545612</v>
       </c>
       <c r="C220" s="5">
         <v>4.9780282000000398E-2</v>
       </c>
       <c r="D220" s="5">
         <v>2.2442867021640334</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>26.904790419000001</v>
       </c>
       <c r="C221" s="5">
         <v>-3.4755192999998741E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-1.5372036467962591</v>
       </c>
       <c r="E221" s="5">
         <v>1.8531812157004168</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>27.690178003</v>
       </c>
       <c r="C222" s="5">
         <v>0.78538758399999864</v>
       </c>
       <c r="D222" s="5">
         <v>41.238667126078198</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>27.372372074000001</v>
       </c>
       <c r="C223" s="5">
         <v>-0.3178059289999986</v>
       </c>
       <c r="D223" s="5">
         <v>-12.935673216156285</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>27.236073363999999</v>
       </c>
       <c r="C224" s="5">
         <v>-0.13629871000000193</v>
       </c>
       <c r="D224" s="5">
         <v>-5.8143526580220373</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>27.708289125</v>
       </c>
       <c r="C225" s="5">
         <v>0.47221576100000107</v>
       </c>
       <c r="D225" s="5">
         <v>22.908688370699725</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>27.412793932</v>
       </c>
       <c r="C226" s="5">
         <v>-0.29549519300000071</v>
       </c>
       <c r="D226" s="5">
         <v>-12.072831330010935</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>27.158285191000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.25450874099999865</v>
       </c>
       <c r="D227" s="5">
         <v>-10.589501166204595</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>27.379542840999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.22125764999999831</v>
       </c>
       <c r="D228" s="5">
         <v>10.226539713792437</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>27.387539692000001</v>
       </c>
       <c r="C229" s="5">
         <v>7.9968510000014703E-3</v>
       </c>
       <c r="D229" s="5">
         <v>0.35105230601095716</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>27.158206324999998</v>
       </c>
       <c r="C230" s="5">
         <v>-0.2293333670000024</v>
       </c>
       <c r="D230" s="5">
         <v>-9.5982659548022315</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>27.610457814</v>
       </c>
       <c r="C231" s="5">
         <v>0.45225148900000178</v>
       </c>
       <c r="D231" s="5">
         <v>21.918691524609834</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>27.722439068</v>
       </c>
       <c r="C232" s="5">
         <v>0.11198125399999981</v>
       </c>
       <c r="D232" s="5">
         <v>4.9769516392450086</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>27.511370195000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.21106887299999855</v>
       </c>
       <c r="D233" s="5">
         <v>-8.7633356866789303</v>
       </c>
       <c r="E233" s="5">
         <v>2.2545419107655951</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>27.307408407</v>
       </c>
       <c r="C234" s="5">
         <v>-0.20396178800000087</v>
       </c>
       <c r="D234" s="5">
         <v>-8.5425311543608764</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>27.229369566999999</v>
       </c>
       <c r="C235" s="5">
         <v>-7.8038840000001386E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-3.3759562779665075</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>27.125058184</v>
       </c>
       <c r="C236" s="5">
         <v>-0.10431138299999887</v>
       </c>
       <c r="D236" s="5">
         <v>-4.5013780591701575</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>26.89004229</v>
       </c>
       <c r="C237" s="5">
         <v>-0.235015894</v>
       </c>
       <c r="D237" s="5">
         <v>-9.9155810435671672</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>27.169466240999999</v>
       </c>
       <c r="C238" s="5">
         <v>0.27942395099999828</v>
       </c>
       <c r="D238" s="5">
         <v>13.207566704285888</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>27.089393427000001</v>
       </c>
       <c r="C239" s="5">
         <v>-8.007281399999755E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-3.4798276145380447</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>27.011789639</v>
       </c>
       <c r="C240" s="5">
         <v>-7.7603788000001117E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-3.384025394374246</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>27.185759232999999</v>
       </c>
       <c r="C241" s="5">
         <v>0.17396959399999901</v>
       </c>
       <c r="D241" s="5">
         <v>8.0083394307424847</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>27.079182171999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.10657706099999942</v>
       </c>
       <c r="D242" s="5">
         <v>-4.6042709411709293</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>26.648753594999999</v>
       </c>
       <c r="C243" s="5">
         <v>-0.4304285770000007</v>
       </c>
       <c r="D243" s="5">
         <v>-17.491956839239986</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>27.083345445999999</v>
       </c>
       <c r="C244" s="5">
         <v>0.43459185100000042</v>
       </c>
       <c r="D244" s="5">
         <v>21.424100717890205</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>27.308530821000002</v>
       </c>
       <c r="C245" s="5">
         <v>0.22518537500000235</v>
       </c>
       <c r="D245" s="5">
         <v>10.446592752035432</v>
       </c>
       <c r="E245" s="5">
         <v>-0.7372928813151769</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>27.223687114000001</v>
       </c>
       <c r="C246" s="5">
         <v>-8.484370700000099E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-3.6651769640802523</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>27.291406912999999</v>
       </c>
       <c r="C247" s="5">
         <v>6.7719798999998915E-2</v>
       </c>
       <c r="D247" s="5">
         <v>3.0262187958214115</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>27.630839374000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.33943246100000124</v>
       </c>
       <c r="D248" s="5">
         <v>15.989276867770608</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>27.863751561000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.23291218700000016</v>
       </c>
       <c r="D249" s="5">
         <v>10.59770938623843</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>27.928235175000001</v>
       </c>
       <c r="C250" s="5">
         <v>6.4483614000000244E-2</v>
       </c>
       <c r="D250" s="5">
         <v>2.8127188484347254</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>27.98327918</v>
       </c>
       <c r="C251" s="5">
         <v>5.5044004999999174E-2</v>
       </c>
       <c r="D251" s="5">
         <v>2.3908973413121259</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>27.609602476999999</v>
       </c>
       <c r="C252" s="5">
         <v>-0.373676703000001</v>
       </c>
       <c r="D252" s="5">
         <v>-14.898232358195484</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>27.739610363000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.13000788600000135</v>
       </c>
       <c r="D253" s="5">
         <v>5.7992123253153727</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>27.890733708999999</v>
       </c>
       <c r="C254" s="5">
         <v>0.15112334599999855</v>
       </c>
       <c r="D254" s="5">
         <v>6.7369998448807644</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>28.015019629000001</v>
       </c>
       <c r="C255" s="5">
         <v>0.12428592000000194</v>
       </c>
       <c r="D255" s="5">
         <v>5.4804327007401454</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>28.191430195999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.1764105669999978</v>
       </c>
       <c r="D256" s="5">
         <v>7.8236758446157628</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>28.224126009999999</v>
       </c>
       <c r="C257" s="5">
         <v>3.2695814000000212E-2</v>
       </c>
       <c r="D257" s="5">
         <v>1.4006461515150725</v>
       </c>
       <c r="E257" s="5">
         <v>3.3527808398096326</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>28.994860775999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.77073476600000035</v>
       </c>
       <c r="D258" s="5">
         <v>38.167628664361345</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>28.808159054000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.18670172199999868</v>
       </c>
       <c r="D259" s="5">
         <v>-7.4590952649142945</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>29.135170874</v>
       </c>
       <c r="C260" s="5">
         <v>0.32701181999999918</v>
       </c>
       <c r="D260" s="5">
         <v>14.505081475373416</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>28.822531973</v>
       </c>
       <c r="C261" s="5">
         <v>-0.31263890099999969</v>
       </c>
       <c r="D261" s="5">
         <v>-12.143333448379956</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>28.722819092999998</v>
       </c>
       <c r="C262" s="5">
         <v>-9.9712880000002002E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-4.073367434248631</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>29.069682471</v>
       </c>
       <c r="C263" s="5">
         <v>0.34686337800000189</v>
       </c>
       <c r="D263" s="5">
         <v>15.49380808066636</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>29.485202017999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.41551954699999882</v>
       </c>
       <c r="D264" s="5">
         <v>18.56754741377873</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>29.376895342000001</v>
       </c>
       <c r="C265" s="5">
         <v>-0.10830667599999799</v>
       </c>
       <c r="D265" s="5">
         <v>-4.319935321962987</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>29.373705700999999</v>
       </c>
       <c r="C266" s="5">
         <v>-3.1896410000022968E-3</v>
       </c>
       <c r="D266" s="5">
         <v>-0.1302140430352039</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>29.368221900999998</v>
       </c>
       <c r="C267" s="5">
         <v>-5.4838000000003717E-3</v>
       </c>
       <c r="D267" s="5">
         <v>-0.22379904516293125</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>29.504217790999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.13599589000000023</v>
       </c>
       <c r="D268" s="5">
         <v>5.7005937921078553</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>29.539290810000001</v>
       </c>
       <c r="C269" s="5">
         <v>3.5073019000002148E-2</v>
       </c>
       <c r="D269" s="5">
         <v>1.4358587504416542</v>
       </c>
       <c r="E269" s="5">
         <v>4.6597184250595669</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>29.614248889999999</v>
       </c>
       <c r="C270" s="5">
         <v>7.4958079999998262E-2</v>
       </c>
       <c r="D270" s="5">
         <v>3.0879472507856942</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>29.931246161000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.31699727100000175</v>
       </c>
       <c r="D271" s="5">
         <v>13.628930652586945</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>29.845839476999998</v>
       </c>
       <c r="C272" s="5">
         <v>-8.5406684000002286E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-3.3708850080313324</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>30.109314498</v>
       </c>
       <c r="C273" s="5">
         <v>0.26347502100000142</v>
       </c>
       <c r="D273" s="5">
         <v>11.123223177449916</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>29.930096814999999</v>
       </c>
       <c r="C274" s="5">
         <v>-0.17921768300000096</v>
       </c>
       <c r="D274" s="5">
         <v>-6.9134265797846535</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>29.961769242999999</v>
       </c>
       <c r="C275" s="5">
         <v>3.1672428000000252E-2</v>
       </c>
       <c r="D275" s="5">
         <v>1.2772729338540234</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>30.256907740999999</v>
       </c>
       <c r="C276" s="5">
         <v>0.29513849800000003</v>
       </c>
       <c r="D276" s="5">
         <v>12.482518994259738</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>30.309137364000001</v>
       </c>
       <c r="C277" s="5">
         <v>5.2229623000002334E-2</v>
       </c>
       <c r="D277" s="5">
         <v>2.0912260768499502</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>30.564651015999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.25551365199999765</v>
       </c>
       <c r="D278" s="5">
         <v>10.598792479067587</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>30.384410424999999</v>
       </c>
       <c r="C279" s="5">
         <v>-0.18024059100000045</v>
       </c>
       <c r="D279" s="5">
         <v>-6.851370779212262</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>30.500317708000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.11590728300000208</v>
       </c>
       <c r="D280" s="5">
         <v>4.6749093237539618</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>30.666873792000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.16655608399999977</v>
       </c>
       <c r="D281" s="5">
         <v>6.7533990426566604</v>
       </c>
       <c r="E281" s="5">
         <v>3.8172310542346377</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>30.545360016</v>
       </c>
       <c r="C282" s="5">
         <v>-0.12151377600000046</v>
       </c>
       <c r="D282" s="5">
         <v>-4.6525883407514623</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>30.445525079999999</v>
       </c>
       <c r="C283" s="5">
         <v>-9.9834936000000596E-2</v>
       </c>
       <c r="D283" s="5">
         <v>-3.8523566452446478</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>30.564468338000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.11894325800000161</v>
       </c>
       <c r="D284" s="5">
         <v>4.7901655473724158</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>30.591458971000002</v>
       </c>
       <c r="C285" s="5">
         <v>2.6990633000000486E-2</v>
       </c>
       <c r="D285" s="5">
         <v>1.0648486369345234</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>30.860954476</v>
       </c>
       <c r="C286" s="5">
         <v>0.2694955049999983</v>
       </c>
       <c r="D286" s="5">
         <v>11.098953524673005</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>30.969104137999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.10814966199999887</v>
       </c>
       <c r="D287" s="5">
         <v>4.2873092709159177</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>30.938005538999999</v>
       </c>
       <c r="C288" s="5">
         <v>-3.1098598999999894E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-1.1983846219083993</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>30.951229434999998</v>
       </c>
       <c r="C289" s="5">
         <v>1.3223895999999513E-2</v>
       </c>
       <c r="D289" s="5">
         <v>0.51412602138161123</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>30.843827193999999</v>
       </c>
       <c r="C290" s="5">
         <v>-0.10740224099999907</v>
       </c>
       <c r="D290" s="5">
         <v>-4.0854971615050921</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>31.279414325000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.4355871310000019</v>
       </c>
       <c r="D291" s="5">
         <v>18.327099130423917</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>31.389651442000002</v>
       </c>
       <c r="C292" s="5">
         <v>0.1102371170000005</v>
       </c>
       <c r="D292" s="5">
         <v>4.3120704669906695</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>31.487163008</v>
       </c>
       <c r="C293" s="5">
         <v>9.7511565999997885E-2</v>
       </c>
       <c r="D293" s="5">
         <v>3.7921411483747169</v>
       </c>
       <c r="E293" s="5">
         <v>2.6748380730414967</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>31.881660595</v>
       </c>
       <c r="C294" s="5">
         <v>0.39449758700000004</v>
       </c>
       <c r="D294" s="5">
         <v>16.115131672898485</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>31.881738567999999</v>
       </c>
       <c r="C295" s="5">
         <v>7.7972999999786907E-5</v>
       </c>
       <c r="D295" s="5">
         <v>2.9348803317175154E-3</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>32.196017130000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.31427856200000193</v>
       </c>
       <c r="D296" s="5">
         <v>12.492052997116954</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>32.186549802999998</v>
       </c>
       <c r="C297" s="5">
         <v>-9.4673270000029675E-3</v>
       </c>
       <c r="D297" s="5">
         <v>-0.35229316269523858</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>32.151784153000001</v>
       </c>
       <c r="C298" s="5">
         <v>-3.4765649999997095E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-1.2884832668580759</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>32.355870404999997</v>
       </c>
       <c r="C299" s="5">
         <v>0.20408625199999619</v>
       </c>
       <c r="D299" s="5">
         <v>7.8887386923966574</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>32.413998038999999</v>
       </c>
       <c r="C300" s="5">
         <v>5.8127634000001649E-2</v>
       </c>
       <c r="D300" s="5">
         <v>2.1772408279198796</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>32.692931745999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.2789337070000002</v>
       </c>
       <c r="D301" s="5">
         <v>10.829454400154281</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>32.844452330999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.1515205850000001</v>
       </c>
       <c r="D302" s="5">
         <v>5.7055721861998032</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>32.654451014999999</v>
       </c>
       <c r="C303" s="5">
         <v>-0.19000131600000003</v>
       </c>
       <c r="D303" s="5">
         <v>-6.7251955828355641</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>32.685516276000001</v>
       </c>
       <c r="C304" s="5">
         <v>3.1065261000001954E-2</v>
       </c>
       <c r="D304" s="5">
         <v>1.1475919641199317</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>32.833699103999997</v>
       </c>
       <c r="C305" s="5">
         <v>0.14818282799999594</v>
       </c>
       <c r="D305" s="5">
         <v>5.5780355268779891</v>
       </c>
       <c r="E305" s="5">
         <v>4.2764605234770769</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>32.588230529000001</v>
       </c>
       <c r="C306" s="5">
         <v>-0.24546857499999675</v>
       </c>
       <c r="D306" s="5">
         <v>-8.6114910817038819</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>32.800461055</v>
       </c>
       <c r="C307" s="5">
         <v>0.21223052599999903</v>
       </c>
       <c r="D307" s="5">
         <v>8.1010773157753846</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>32.807011353</v>
       </c>
       <c r="C308" s="5">
         <v>6.5502980000005095E-3</v>
       </c>
       <c r="D308" s="5">
         <v>0.23990506782061161</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>32.964455852999997</v>
       </c>
       <c r="C309" s="5">
         <v>0.15744449999999688</v>
       </c>
       <c r="D309" s="5">
         <v>5.9133994322734917</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>33.236842154000001</v>
       </c>
       <c r="C310" s="5">
         <v>0.27238630100000449</v>
       </c>
       <c r="D310" s="5">
         <v>10.378914929860095</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>33.564048339000003</v>
       </c>
       <c r="C311" s="5">
         <v>0.32720618500000143</v>
       </c>
       <c r="D311" s="5">
         <v>12.474740486990621</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>33.415605515999999</v>
       </c>
       <c r="C312" s="5">
         <v>-0.14844282300000344</v>
       </c>
       <c r="D312" s="5">
         <v>-5.1799961528165799</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>33.581056326999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.16545081099999948</v>
       </c>
       <c r="D313" s="5">
         <v>6.1060665441989626</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>33.654478406999999</v>
       </c>
       <c r="C314" s="5">
         <v>7.3422080000000278E-2</v>
       </c>
       <c r="D314" s="5">
         <v>2.655478130948552</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>33.817513177999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.16303477099999952</v>
       </c>
       <c r="D315" s="5">
         <v>5.970661827906687</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>33.991336351999998</v>
       </c>
       <c r="C316" s="5">
         <v>0.17382317399999891</v>
       </c>
       <c r="D316" s="5">
         <v>6.3454351349308658</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>33.871565677</v>
       </c>
       <c r="C317" s="5">
         <v>-0.11977067499999805</v>
       </c>
       <c r="D317" s="5">
         <v>-4.1472902013411144</v>
       </c>
       <c r="E317" s="5">
         <v>3.1609797291270336</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>33.804073420999998</v>
       </c>
       <c r="C318" s="5">
         <v>-6.7492256000001305E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-2.3650804494253497</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>33.892057629999996</v>
       </c>
       <c r="C319" s="5">
         <v>8.7984208999998259E-2</v>
       </c>
       <c r="D319" s="5">
         <v>3.1684246068570454</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>34.018307749999998</v>
       </c>
       <c r="C320" s="5">
         <v>0.12625012000000169</v>
       </c>
       <c r="D320" s="5">
         <v>4.5628071626511835</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>34.145293354000003</v>
       </c>
       <c r="C321" s="5">
         <v>0.12698560400000503</v>
       </c>
       <c r="D321" s="5">
         <v>4.5725528706472174</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>34.117679987000002</v>
       </c>
       <c r="C322" s="5">
         <v>-2.7613367000000721E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-0.96613762063257891</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>34.401146074000003</v>
       </c>
       <c r="C323" s="5">
         <v>0.28346608700000075</v>
       </c>
       <c r="D323" s="5">
         <v>10.438637469778268</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>34.489531581999998</v>
       </c>
       <c r="C324" s="5">
         <v>8.8385507999994672E-2</v>
       </c>
       <c r="D324" s="5">
         <v>3.12705522169483</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>34.791980430000002</v>
       </c>
       <c r="C325" s="5">
         <v>0.30244884800000449</v>
       </c>
       <c r="D325" s="5">
         <v>11.04582929831064</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>34.685522558000002</v>
       </c>
       <c r="C326" s="5">
         <v>-0.10645787200000001</v>
       </c>
       <c r="D326" s="5">
         <v>-3.6106399296931158</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>34.465973431999998</v>
       </c>
       <c r="C327" s="5">
         <v>-0.21954912600000398</v>
       </c>
       <c r="D327" s="5">
         <v>-7.3367164779940541</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>34.481626028999997</v>
       </c>
       <c r="C328" s="5">
         <v>1.5652596999998991E-2</v>
       </c>
       <c r="D328" s="5">
         <v>0.54633895939759647</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>34.601592621999998</v>
       </c>
       <c r="C329" s="5">
         <v>0.1199665930000009</v>
       </c>
       <c r="D329" s="5">
         <v>4.25579773778193</v>
       </c>
       <c r="E329" s="5">
         <v>2.1552795993003526</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>34.914264396</v>
       </c>
       <c r="C330" s="5">
         <v>0.31267177400000179</v>
       </c>
       <c r="D330" s="5">
         <v>11.399102545689853</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>34.860460523</v>
       </c>
       <c r="C331" s="5">
         <v>-5.3803872999999669E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-1.8336408401437687</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>34.832826949000001</v>
       </c>
       <c r="C332" s="5">
         <v>-2.7633573999999328E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-0.94709299248088019</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>34.931167989000002</v>
       </c>
       <c r="C333" s="5">
         <v>9.8341040000001101E-2</v>
       </c>
       <c r="D333" s="5">
         <v>3.4409788720878298</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>35.020391302</v>
       </c>
       <c r="C334" s="5">
         <v>8.9223312999997972E-2</v>
       </c>
       <c r="D334" s="5">
         <v>3.1085417326162545</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>34.952130996999998</v>
       </c>
       <c r="C335" s="5">
         <v>-6.8260305000002575E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-2.314077949154103</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>34.855102621999997</v>
       </c>
       <c r="C336" s="5">
         <v>-9.7028375000000722E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-3.2808488782412826</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>34.820403521999999</v>
       </c>
       <c r="C337" s="5">
         <v>-3.4699099999997429E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-1.1881097085913339</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>35.006175767000002</v>
       </c>
       <c r="C338" s="5">
         <v>0.18577224500000256</v>
       </c>
       <c r="D338" s="5">
         <v>6.5934287711399531</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>35.325646597000002</v>
       </c>
       <c r="C339" s="5">
         <v>0.31947083000000021</v>
       </c>
       <c r="D339" s="5">
         <v>11.518112393150592</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>35.481008998999997</v>
       </c>
       <c r="C340" s="5">
         <v>0.1553624019999944</v>
       </c>
       <c r="D340" s="5">
         <v>5.4071574350206042</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>35.411295481000003</v>
       </c>
       <c r="C341" s="5">
         <v>-6.9713517999993257E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-2.332461518757134</v>
       </c>
       <c r="E341" s="5">
         <v>2.3400739608881116</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>36.232074400000002</v>
       </c>
       <c r="C342" s="5">
         <v>0.82077891899999855</v>
       </c>
       <c r="D342" s="5">
         <v>31.648710985526019</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>36.044849114999998</v>
       </c>
       <c r="C343" s="5">
         <v>-0.18722528500000379</v>
       </c>
       <c r="D343" s="5">
         <v>-6.0276366873715403</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>36.275241338000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.23039222300000262</v>
       </c>
       <c r="D344" s="5">
         <v>7.9456592214887545</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>36.441196146999999</v>
       </c>
       <c r="C345" s="5">
         <v>0.1659548089999987</v>
       </c>
       <c r="D345" s="5">
         <v>5.630116889010317</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>36.603818232999998</v>
       </c>
       <c r="C346" s="5">
         <v>0.16262208599999894</v>
       </c>
       <c r="D346" s="5">
         <v>5.4885189313498284</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>36.451342478000001</v>
       </c>
       <c r="C347" s="5">
         <v>-0.15247575499999755</v>
       </c>
       <c r="D347" s="5">
         <v>-4.8857359697588087</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>36.675743881000002</v>
       </c>
       <c r="C348" s="5">
         <v>0.22440140300000166</v>
       </c>
       <c r="D348" s="5">
         <v>7.6427643676904911</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>36.919479719000002</v>
       </c>
       <c r="C349" s="5">
         <v>0.24373583799999921</v>
       </c>
       <c r="D349" s="5">
         <v>8.2728805774831216</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>36.532233536</v>
       </c>
       <c r="C350" s="5">
         <v>-0.38724618300000202</v>
       </c>
       <c r="D350" s="5">
         <v>-11.885407541735427</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>37.483757480000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.95152394400000162</v>
       </c>
       <c r="D351" s="5">
         <v>36.145323711355282</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>37.568074627999998</v>
       </c>
       <c r="C352" s="5">
         <v>8.4317147999996678E-2</v>
       </c>
       <c r="D352" s="5">
         <v>2.7329651980060765</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>37.838414489000002</v>
       </c>
       <c r="C353" s="5">
         <v>0.27033986100000362</v>
       </c>
       <c r="D353" s="5">
         <v>8.9852958557232743</v>
       </c>
       <c r="E353" s="5">
         <v>6.8540813744085494</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>37.877271735999997</v>
       </c>
       <c r="C354" s="5">
         <v>3.8857246999995709E-2</v>
       </c>
       <c r="D354" s="5">
         <v>1.239295140056007</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>38.065475047</v>
       </c>
       <c r="C355" s="5">
         <v>0.18820331100000232</v>
       </c>
       <c r="D355" s="5">
         <v>6.1281937616849858</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>38.334517677000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.26904263000000128</v>
       </c>
       <c r="D356" s="5">
         <v>8.8190654323953233</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>38.173566192999999</v>
       </c>
       <c r="C357" s="5">
         <v>-0.1609514840000017</v>
       </c>
       <c r="D357" s="5">
         <v>-4.9235919525607912</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>37.916366009999997</v>
       </c>
       <c r="C358" s="5">
         <v>-0.25720018300000191</v>
       </c>
       <c r="D358" s="5">
         <v>-7.7921965189280513</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>38.02259548</v>
       </c>
       <c r="C359" s="5">
         <v>0.10622947000000238</v>
       </c>
       <c r="D359" s="5">
         <v>3.4143072158442145</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>38.388880243999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.36628476399999954</v>
       </c>
       <c r="D360" s="5">
         <v>12.192602917610529</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>38.211155761000001</v>
       </c>
       <c r="C361" s="5">
         <v>-0.17772448299999866</v>
       </c>
       <c r="D361" s="5">
         <v>-5.4162012216094846</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>38.238114551000002</v>
       </c>
       <c r="C362" s="5">
         <v>2.6958790000001898E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.84991869707142786</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>38.136386614000003</v>
       </c>
       <c r="C363" s="5">
         <v>-0.10172793699999971</v>
       </c>
       <c r="D363" s="5">
         <v>-3.1461561337194133</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>38.025780134999998</v>
       </c>
       <c r="C364" s="5">
         <v>-0.11060647900000475</v>
       </c>
       <c r="D364" s="5">
         <v>-3.42536103051998</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>38.207249335</v>
       </c>
       <c r="C365" s="5">
         <v>0.18146920000000222</v>
       </c>
       <c r="D365" s="5">
         <v>5.8794500888436296</v>
       </c>
       <c r="E365" s="5">
         <v>0.97476295183356321</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>38.307037157000003</v>
       </c>
       <c r="C366" s="5">
         <v>9.9787822000003246E-2</v>
       </c>
       <c r="D366" s="5">
         <v>3.1795156681586167</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>38.278938840999999</v>
       </c>
       <c r="C367" s="5">
         <v>-2.8098316000004786E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-0.87666096022396278</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>37.993808885</v>
       </c>
       <c r="C368" s="5">
         <v>-0.28512995599999869</v>
       </c>
       <c r="D368" s="5">
         <v>-8.5812397483782217</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>22.549869681000001</v>
       </c>
       <c r="C369" s="5">
         <v>-15.443939203999999</v>
       </c>
       <c r="D369" s="5">
         <v>-99.808937951163074</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>26.321910330000001</v>
       </c>
       <c r="C370" s="5">
         <v>3.7720406490000009</v>
       </c>
       <c r="D370" s="5">
         <v>539.85331909049341</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>30.267251863999999</v>
       </c>
       <c r="C371" s="5">
         <v>3.9453415339999971</v>
       </c>
       <c r="D371" s="5">
         <v>434.40070773451203</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>30.385339628000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.11808776400000198</v>
       </c>
       <c r="D372" s="5">
         <v>4.7835846461362408</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>31.212446237000002</v>
       </c>
       <c r="C373" s="5">
         <v>0.82710660900000121</v>
       </c>
       <c r="D373" s="5">
         <v>38.027158605065381</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>32.736459580000002</v>
       </c>
       <c r="C374" s="5">
         <v>1.524013343</v>
       </c>
       <c r="D374" s="5">
         <v>77.193106017479792</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>33.374796150999998</v>
       </c>
       <c r="C375" s="5">
         <v>0.63833657099999641</v>
       </c>
       <c r="D375" s="5">
         <v>26.079057238710625</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>31.717276697999999</v>
       </c>
       <c r="C376" s="5">
         <v>-1.657519452999999</v>
       </c>
       <c r="D376" s="5">
         <v>-45.734072511006943</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>32.484603827000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.76732712900000166</v>
       </c>
       <c r="D377" s="5">
         <v>33.223305134139558</v>
       </c>
       <c r="E377" s="5">
         <v>-14.977904998666657</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>33.472921434</v>
       </c>
       <c r="C378" s="5">
         <v>0.98831760699999904</v>
       </c>
       <c r="D378" s="5">
         <v>43.282292888668493</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>33.940300989999997</v>
       </c>
       <c r="C379" s="5">
         <v>0.46737955599999736</v>
       </c>
       <c r="D379" s="5">
         <v>18.104067524971668</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>34.825208766999999</v>
       </c>
       <c r="C380" s="5">
         <v>0.88490777700000223</v>
       </c>
       <c r="D380" s="5">
         <v>36.187256120395794</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>35.422891122000003</v>
       </c>
       <c r="C381" s="5">
         <v>0.59768235500000344</v>
       </c>
       <c r="D381" s="5">
         <v>22.654449678402955</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>36.051516403999997</v>
       </c>
       <c r="C382" s="5">
         <v>0.62862528199999446</v>
       </c>
       <c r="D382" s="5">
         <v>23.502113690202762</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>36.596291522999998</v>
       </c>
       <c r="C383" s="5">
         <v>0.54477511900000053</v>
       </c>
       <c r="D383" s="5">
         <v>19.718840050344944</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>37.012146348999998</v>
       </c>
       <c r="C384" s="5">
         <v>0.41585482600000034</v>
       </c>
       <c r="D384" s="5">
         <v>14.52130991840248</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>37.397177182</v>
       </c>
       <c r="C385" s="5">
         <v>0.38503083300000185</v>
       </c>
       <c r="D385" s="5">
         <v>13.222988768811739</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>38.007490324999999</v>
       </c>
       <c r="C386" s="5">
         <v>0.61031314299999906</v>
       </c>
       <c r="D386" s="5">
         <v>21.440755346487215</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>38.090076041000003</v>
       </c>
       <c r="C387" s="5">
         <v>8.2585716000004084E-2</v>
       </c>
       <c r="D387" s="5">
         <v>2.638844109555416</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>38.352426690999998</v>
       </c>
       <c r="C388" s="5">
         <v>0.2623506499999948</v>
       </c>
       <c r="D388" s="5">
         <v>8.5855675630734485</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>38.442875352999998</v>
       </c>
       <c r="C389" s="5">
         <v>9.0448662000000013E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.8670250339723147</v>
       </c>
       <c r="E389" s="5">
         <v>18.341832203746012</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>38.328767401999997</v>
       </c>
       <c r="C390" s="5">
         <v>-0.11410795100000115</v>
       </c>
       <c r="D390" s="5">
         <v>-3.5043187249307883</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>38.550180052999998</v>
       </c>
       <c r="C391" s="5">
         <v>0.2214126510000014</v>
       </c>
       <c r="D391" s="5">
         <v>7.1565422957132974</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>38.701586437000003</v>
       </c>
       <c r="C392" s="5">
         <v>0.15140638400000483</v>
       </c>
       <c r="D392" s="5">
         <v>4.8161692975777104</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>38.852050208000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.1504637709999983</v>
       </c>
       <c r="D393" s="5">
         <v>4.7664148070464041</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>38.921349876000001</v>
       </c>
       <c r="C394" s="5">
         <v>6.9299667999999315E-2</v>
       </c>
       <c r="D394" s="5">
         <v>2.1615406998945819</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>39.199267268</v>
       </c>
       <c r="C395" s="5">
         <v>0.2779173919999991</v>
       </c>
       <c r="D395" s="5">
         <v>8.9132353116380578</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>39.452654357999997</v>
       </c>
       <c r="C396" s="5">
         <v>0.25338708999999682</v>
       </c>
       <c r="D396" s="5">
         <v>8.038698443028224</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>39.454661305999998</v>
       </c>
       <c r="C397" s="5">
         <v>2.0069480000017847E-3</v>
       </c>
       <c r="D397" s="5">
         <v>6.1060822582148511E-2</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>39.782418706000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.32775740000000297</v>
       </c>
       <c r="D398" s="5">
         <v>10.43694207941428</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>40.094103306999997</v>
       </c>
       <c r="C399" s="5">
         <v>0.31168460099999606</v>
       </c>
       <c r="D399" s="5">
         <v>9.8175758665263846</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>40.353433125999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.25932981900000129</v>
       </c>
       <c r="D400" s="5">
         <v>8.0437888834052895</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>40.654656064999998</v>
       </c>
       <c r="C401" s="5">
         <v>0.30122293899999875</v>
       </c>
       <c r="D401" s="5">
         <v>9.3346023121657637</v>
       </c>
       <c r="E401" s="5">
         <v>5.7534216462489463</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>40.908069824000002</v>
       </c>
       <c r="C402" s="5">
         <v>0.25341375900000429</v>
       </c>
       <c r="D402" s="5">
         <v>7.741834714536866</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>41.230788744999998</v>
       </c>
       <c r="C403" s="5">
         <v>0.32271892099999633</v>
       </c>
       <c r="D403" s="5">
         <v>9.8884006498804577</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>41.130829587999997</v>
       </c>
       <c r="C404" s="5">
         <v>-9.9959157000000687E-2</v>
       </c>
       <c r="D404" s="5">
         <v>-2.8707771320827247</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>41.054850313000003</v>
       </c>
       <c r="C405" s="5">
         <v>-7.5979274999994573E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-2.1943267128756494</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>41.284790925000003</v>
       </c>
       <c r="C406" s="5">
         <v>0.22994061200000004</v>
       </c>
       <c r="D406" s="5">
         <v>6.9319283428489475</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>41.327141103999999</v>
       </c>
       <c r="C407" s="5">
         <v>4.2350178999996047E-2</v>
       </c>
       <c r="D407" s="5">
         <v>1.2379358240791616</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>41.534757282000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.20761617800000209</v>
       </c>
       <c r="D408" s="5">
         <v>6.19786025328668</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>41.725849472</v>
       </c>
       <c r="C409" s="5">
         <v>0.19109218999999911</v>
       </c>
       <c r="D409" s="5">
         <v>5.6628014363340418</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>41.670572493999998</v>
       </c>
       <c r="C410" s="5">
         <v>-5.5276978000001975E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-1.5781869178902341</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>41.599670877999998</v>
       </c>
       <c r="C411" s="5">
         <v>-7.0901616000000445E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-2.0227758900982051</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>41.562341574000001</v>
       </c>
       <c r="C412" s="5">
         <v>-3.7329303999996455E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-1.07151671136273</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>41.645609004999997</v>
       </c>
       <c r="C413" s="5">
         <v>8.3267430999995895E-2</v>
       </c>
       <c r="D413" s="5">
         <v>2.4307899156653878</v>
       </c>
       <c r="E413" s="5">
         <v>2.4374894192085383</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>41.819367726999999</v>
       </c>
       <c r="C414" s="5">
         <v>0.17375872200000231</v>
       </c>
       <c r="D414" s="5">
         <v>5.1232889258388425</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>41.860037286999997</v>
       </c>
       <c r="C415" s="5">
         <v>4.0669559999997773E-2</v>
       </c>
       <c r="D415" s="5">
         <v>1.1732687924706386</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>42.016888561000002</v>
       </c>
       <c r="C416" s="5">
         <v>0.15685127400000454</v>
       </c>
       <c r="D416" s="5">
         <v>4.5902824570765777</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>42.352245750999998</v>
       </c>
       <c r="C417" s="5">
         <v>0.33535718999999631</v>
       </c>
       <c r="D417" s="5">
         <v>10.009619277356974</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>42.375537995000002</v>
       </c>
       <c r="C418" s="5">
         <v>2.3292244000003848E-2</v>
       </c>
       <c r="D418" s="5">
         <v>0.66195765815995067</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>42.403376145000003</v>
       </c>
       <c r="C419" s="5">
         <v>2.7838150000000894E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.79118158479152267</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>42.054898626000004</v>
       </c>
       <c r="C420" s="5">
         <v>-0.34847751899999935</v>
       </c>
       <c r="D420" s="5">
         <v>-9.428022756733089</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>42.512211528000002</v>
       </c>
       <c r="C421" s="5">
         <v>0.45731290199999819</v>
       </c>
       <c r="D421" s="5">
         <v>13.858456114722074</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>42.259175509000002</v>
       </c>
       <c r="C422" s="5">
         <v>-0.25303601899999961</v>
       </c>
       <c r="D422" s="5">
         <v>-6.9132518999100334</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>42.705504081999997</v>
       </c>
       <c r="C423" s="5">
         <v>0.44632857299999529</v>
       </c>
       <c r="D423" s="5">
         <v>13.436807448874589</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>43.094655684999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.38915160300000196</v>
       </c>
       <c r="D424" s="5">
         <v>11.499970348317401</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>43.053630376000001</v>
       </c>
       <c r="C425" s="5">
         <v>-4.1025308999998344E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-1.1364152017489304</v>
       </c>
       <c r="E425" s="5">
         <v>3.3809599730693307</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>43.038030268999997</v>
       </c>
       <c r="C426" s="5">
         <v>-1.5600107000004471E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-0.43394404482941518</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>42.887500234999997</v>
       </c>
       <c r="C427" s="5">
         <v>-0.15053003399999909</v>
       </c>
       <c r="D427" s="5">
         <v>-4.1173206707083576</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>43.306572871999997</v>
       </c>
       <c r="C428" s="5">
         <v>0.4190726369999993</v>
       </c>
       <c r="D428" s="5">
         <v>12.376887043986805</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>42.839313591</v>
       </c>
       <c r="C429" s="5">
         <v>-0.46725928099999692</v>
       </c>
       <c r="D429" s="5">
         <v>-12.206119769887525</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>42.767208150000002</v>
       </c>
       <c r="C430" s="5">
         <v>-7.2105440999997938E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-2.0011991305521559</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>42.891694291</v>
       </c>
       <c r="C431" s="5">
         <v>0.12448614099999844</v>
       </c>
       <c r="D431" s="5">
         <v>3.5494075520522195</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>42.775005344</v>
       </c>
       <c r="C432" s="5">
         <v>-0.1166889470000001</v>
       </c>
       <c r="D432" s="5">
         <v>-3.2162496905477234</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>42.809031760000003</v>
       </c>
       <c r="C433" s="5">
         <v>3.4026416000003223E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.95875655697950091</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>43.159945708999999</v>
       </c>
       <c r="C434" s="5">
         <v>0.35091394899999528</v>
       </c>
       <c r="D434" s="5">
         <v>10.292457560230982</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>42.980076136000001</v>
       </c>
       <c r="C435" s="5">
         <v>-0.17986957299999773</v>
       </c>
       <c r="D435" s="5">
         <v>-4.8879616443142098</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>42.611089829000001</v>
       </c>
       <c r="C436" s="5">
         <v>-0.36898630700000012</v>
       </c>
       <c r="D436" s="5">
         <v>-9.8292799866255827</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>42.938450213000003</v>
       </c>
       <c r="C437" s="5">
         <v>0.32736038400000211</v>
       </c>
       <c r="D437" s="5">
         <v>9.6187083201118249</v>
       </c>
       <c r="E437" s="5">
         <v>-0.26752717945989213</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>43.439500602000003</v>
       </c>
       <c r="C438" s="5">
         <v>0.50105038899999954</v>
       </c>
       <c r="D438" s="5">
         <v>14.937435235714936</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>43.165419300000003</v>
       </c>
       <c r="C439" s="5">
         <v>-0.27408130199999903</v>
       </c>
       <c r="D439" s="5">
         <v>-7.314097828832244</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>43.479480242999998</v>
       </c>
       <c r="C440" s="5">
         <v>0.3140609429999941</v>
       </c>
       <c r="D440" s="5">
         <v>9.0888991801694416</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>43.229188530000002</v>
       </c>
       <c r="C441" s="5">
         <v>-0.25029171299999575</v>
       </c>
       <c r="D441" s="5">
         <v>-6.6932906227452182</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>43.086198005999996</v>
       </c>
       <c r="C442" s="5">
         <v>-0.14299052400000534</v>
       </c>
       <c r="D442" s="5">
         <v>-3.8978562520577187</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>43.666133414000001</v>
+        <v>43.627950441000003</v>
       </c>
       <c r="C443" s="5">
-        <v>0.57993540800000432</v>
+        <v>0.54175243500000647</v>
       </c>
       <c r="D443" s="5">
-        <v>17.40288596651629</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>16.176866381179188</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>43.652774622000003</v>
+      </c>
+      <c r="C444" s="5">
+        <v>2.4824180999999612E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>0.68493748175575409</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6E71DAA-84AD-4283-BECA-6254E6B10F0B}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>