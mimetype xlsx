--- v2 (2026-02-15)
+++ v3 (2026-04-18)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C610AFD6-1C7B-4634-8C60-4251A8343EB1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{81FF8704-D2C2-4496-883A-88F14951E736}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0431D696-CF6E-4CE2-933A-2A984B7C85B8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BB4FA0C9-D640-48CA-B6D0-57BB544ED54C}"/>
   </bookViews>
   <sheets>
     <sheet name="elpmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61B5B35C-B3F9-497C-9126-AD30422980A4}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B147A8A-3247-4F95-B956-0E68BC6A7F83}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>41.925475030999998</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>41.925544000999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>42.072164733999998</v>
+        <v>42.072152832999997</v>
       </c>
       <c r="C7" s="5">
-        <v>0.14668970299999984</v>
+        <v>0.1466088319999983</v>
       </c>
       <c r="D7" s="5">
-        <v>4.2803296196246121</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>4.2779171033437535</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>42.030725912000001</v>
+        <v>42.030697945999997</v>
       </c>
       <c r="C8" s="5">
-        <v>-4.1438821999996378E-2</v>
+        <v>-4.145488700000044E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-1.1755537201437849</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-1.176007322656869</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>41.739279693</v>
+        <v>41.739257443</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.29144621900000089</v>
+        <v>-0.29144050299999691</v>
       </c>
       <c r="D9" s="5">
-        <v>-8.0108276533927825</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-8.0106816118769792</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>41.566390927</v>
+        <v>41.566372663000003</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.1728887659999998</v>
+        <v>-0.17288477999999685</v>
       </c>
       <c r="D10" s="5">
-        <v>-4.8588464388539148</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-4.8587394876500873</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>41.596571191999999</v>
+        <v>41.596504392</v>
       </c>
       <c r="C11" s="5">
-        <v>3.0180264999998485E-2</v>
+        <v>3.0131728999997165E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>0.87477633346420003</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.87336428692781354</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>41.670025375000002</v>
+        <v>41.669844519000002</v>
       </c>
       <c r="C12" s="5">
-        <v>7.3454183000002615E-2</v>
+        <v>7.3340127000001587E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>2.139747733110231</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.1363964187161022</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>42.050521869000001</v>
+        <v>42.049960425999998</v>
       </c>
       <c r="C13" s="5">
-        <v>0.38049649399999907</v>
+        <v>0.38011590699999687</v>
       </c>
       <c r="D13" s="5">
-        <v>11.524812257272643</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>11.512752818632887</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>40.559913713</v>
+        <v>40.560319407000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-1.4906081560000004</v>
+        <v>-1.4896410189999969</v>
       </c>
       <c r="D14" s="5">
-        <v>-35.150357085238902</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-35.132180549650784</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>40.649692045999998</v>
+        <v>40.649869860999999</v>
       </c>
       <c r="C15" s="5">
-        <v>8.9778332999998156E-2</v>
+        <v>8.9550453999997615E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>2.6887456246375008</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.6818107055854412</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>40.826090217000001</v>
+        <v>40.826215429999998</v>
       </c>
       <c r="C16" s="5">
-        <v>0.17639817100000243</v>
+        <v>0.17634556899999865</v>
       </c>
       <c r="D16" s="5">
-        <v>5.3334656445604756</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.331813182525047</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>40.582585684000001</v>
+        <v>40.582667935000003</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.24350453299999941</v>
+        <v>-0.24354749499999429</v>
       </c>
       <c r="D17" s="5">
-        <v>-6.9271355648863437</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9282973595893527</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>41.413637676999997</v>
+        <v>41.413697634999998</v>
       </c>
       <c r="C18" s="5">
-        <v>0.83105199299999555</v>
+        <v>0.83102969999999488</v>
       </c>
       <c r="D18" s="5">
-        <v>27.539286715424538</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.538400619820315</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>41.173022451000001</v>
+        <v>41.173005818999997</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.24061522599999563</v>
+        <v>-0.24069181600000178</v>
       </c>
       <c r="D19" s="5">
-        <v>-6.753522673494361</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.755594665689979</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>41.124622037000002</v>
+        <v>41.124584368000001</v>
       </c>
       <c r="C20" s="5">
-        <v>-4.8400413999999614E-2</v>
+        <v>-4.8421450999995841E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-1.401559665871821</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4021654746633749</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>41.114212016000003</v>
+        <v>41.114192054999997</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.0410020999998437E-2</v>
+        <v>-1.0392313000004094E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-0.30333769456769577</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.30282269494108505</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>41.162415195999998</v>
+        <v>41.162402127999997</v>
       </c>
       <c r="C22" s="5">
-        <v>4.8203179999994461E-2</v>
+        <v>4.8210072999999909E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>1.4160133437310263</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4162178317257412</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>41.308289408</v>
+        <v>41.308225747000002</v>
       </c>
       <c r="C23" s="5">
-        <v>0.1458742120000025</v>
+        <v>0.14582361900000507</v>
       </c>
       <c r="D23" s="5">
-        <v>4.3365194120984052</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3349873713892428</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>41.780931439</v>
+        <v>41.780777956000001</v>
       </c>
       <c r="C24" s="5">
-        <v>0.47264203099999946</v>
+        <v>0.47255220899999983</v>
       </c>
       <c r="D24" s="5">
-        <v>14.628043346542906</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.625110184189349</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>41.651114442000001</v>
+        <v>41.650625542999997</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.12981699699999893</v>
+        <v>-0.13015241300000469</v>
       </c>
       <c r="D25" s="5">
-        <v>-3.665443609433805</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6747658404042371</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>42.178190819000001</v>
+        <v>42.178570161000003</v>
       </c>
       <c r="C26" s="5">
-        <v>0.52707637700000021</v>
+        <v>0.52794461800000647</v>
       </c>
       <c r="D26" s="5">
-        <v>16.288255020613505</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.317188970705331</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>42.318720003999999</v>
+        <v>42.318878933000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.14052918499999834</v>
+        <v>0.14030877199999736</v>
       </c>
       <c r="D27" s="5">
-        <v>4.0722424248326394</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0657007698007286</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>42.702937198999997</v>
+        <v>42.703046372999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.38421719499999796</v>
+        <v>0.38416743999999881</v>
       </c>
       <c r="D28" s="5">
-        <v>11.455805095652405</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.454201576468726</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>42.747933611999997</v>
+        <v>42.748005874999997</v>
       </c>
       <c r="C29" s="5">
-        <v>4.4996412999999791E-2</v>
+        <v>4.4959501999997542E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>1.2718029980576251</v>
+        <v>1.2707504093193656</v>
       </c>
       <c r="E29" s="5">
-        <v>5.3356578727158377</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.335622447169186</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>43.255332846999998</v>
+        <v>43.255385545000003</v>
       </c>
       <c r="C30" s="5">
-        <v>0.50739923500000117</v>
+        <v>0.50737967000000594</v>
       </c>
       <c r="D30" s="5">
-        <v>15.211116075907727</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.210463324363177</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>42.845786097000001</v>
+        <v>42.845761385000003</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.40954674999999696</v>
+        <v>-0.4096241599999999</v>
       </c>
       <c r="D31" s="5">
-        <v>-10.788367900016704</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.790289568790302</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>43.698726387000001</v>
+        <v>43.698674998999998</v>
       </c>
       <c r="C32" s="5">
-        <v>0.85294028999999938</v>
+        <v>0.85291361399999488</v>
       </c>
       <c r="D32" s="5">
-        <v>26.685809414276939</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.68489850290068</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>43.954889768999998</v>
+        <v>43.95487147</v>
       </c>
       <c r="C33" s="5">
-        <v>0.25616338199999689</v>
+        <v>0.25619647100000265</v>
       </c>
       <c r="D33" s="5">
-        <v>7.2657290898413551</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2667069052616329</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>44.395264517999998</v>
+        <v>44.395255231999997</v>
       </c>
       <c r="C34" s="5">
-        <v>0.44037474900000007</v>
+        <v>0.44038376199999618</v>
       </c>
       <c r="D34" s="5">
-        <v>12.707659816806993</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.707939981518956</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>44.517503146999999</v>
+        <v>44.517445823000003</v>
       </c>
       <c r="C35" s="5">
-        <v>0.12223862900000171</v>
+        <v>0.12219059100000607</v>
       </c>
       <c r="D35" s="5">
-        <v>3.3545978000612875</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3532601840241982</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>44.303298408000003</v>
+        <v>44.303205798999997</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.21420473899999593</v>
+        <v>-0.21424002400000575</v>
       </c>
       <c r="D36" s="5">
-        <v>-5.6236549667792008</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6245639980391786</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>44.283771262999998</v>
+        <v>44.283418095999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.9527145000004964E-2</v>
+        <v>-1.9787702999998658E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.52763232920245429</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.53465655390526612</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>44.079831763000001</v>
+        <v>44.080118618999997</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.20393949999999705</v>
+        <v>-0.20329947700000162</v>
       </c>
       <c r="D38" s="5">
-        <v>-5.3884944860440376</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3720502436407465</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>45.549459544000001</v>
+        <v>45.549554798999999</v>
       </c>
       <c r="C39" s="5">
-        <v>1.4696277809999998</v>
+        <v>1.4694361800000024</v>
       </c>
       <c r="D39" s="5">
-        <v>48.224365618553456</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>48.216510436147544</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>45.477539626999999</v>
+        <v>45.477606236</v>
       </c>
       <c r="C40" s="5">
-        <v>-7.1919917000002442E-2</v>
+        <v>-7.194856299999941E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.8783615346189331</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8790993104881637</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>45.701526975</v>
+        <v>45.701586243999998</v>
       </c>
       <c r="C41" s="5">
-        <v>0.22398734800000142</v>
+        <v>0.22398000799999807</v>
       </c>
       <c r="D41" s="5">
-        <v>6.0730360550064644</v>
+        <v>6.0728224849984747</v>
       </c>
       <c r="E41" s="5">
-        <v>6.909324295785102</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9092822192375669</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>45.80406661</v>
+        <v>45.804109171999997</v>
       </c>
       <c r="C42" s="5">
-        <v>0.10253963499999941</v>
+        <v>0.10252292799999907</v>
       </c>
       <c r="D42" s="5">
-        <v>2.7258916935321009</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7254384858357295</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>45.940114506999997</v>
+        <v>45.940089036000003</v>
       </c>
       <c r="C43" s="5">
-        <v>0.13604789699999742</v>
+        <v>0.1359798640000065</v>
       </c>
       <c r="D43" s="5">
-        <v>3.6230639459506886</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6212190684698387</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>45.959768347999997</v>
+        <v>45.959712971999998</v>
       </c>
       <c r="C44" s="5">
-        <v>1.9653841000000227E-2</v>
+        <v>1.9623935999995012E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>0.51458693034907022</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.51380238740117434</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>46.199382731</v>
+        <v>46.199373297999998</v>
       </c>
       <c r="C45" s="5">
-        <v>0.23961438300000282</v>
+        <v>0.2396603259999992</v>
       </c>
       <c r="D45" s="5">
-        <v>6.4388328051722121</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4401109733913664</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>46.103955909</v>
+        <v>46.103956431999997</v>
       </c>
       <c r="C46" s="5">
-        <v>-9.54268220000003E-2</v>
+        <v>-9.5416866000000766E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-2.4506861544465464</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4504338633049905</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>46.306192117999998</v>
+        <v>46.306144607999997</v>
       </c>
       <c r="C47" s="5">
-        <v>0.20223620899999872</v>
+        <v>0.20218817599999994</v>
       </c>
       <c r="D47" s="5">
-        <v>5.3927013789416556</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3913894488761827</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>46.676665171000003</v>
+        <v>46.676629118000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.37047305300000488</v>
+        <v>0.37048451000000426</v>
       </c>
       <c r="D48" s="5">
-        <v>10.034534604513933</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.034869459643492</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>46.718240252000001</v>
+        <v>46.718057274000003</v>
       </c>
       <c r="C49" s="5">
-        <v>4.1575080999997738E-2</v>
+        <v>4.1428156000002048E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>1.0740962159128786</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0702826765819351</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>46.573440832000003</v>
+        <v>46.573638174999999</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.14479941999999824</v>
+        <v>-0.14441909900000383</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.6565515200682852</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6471241946261723</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>46.735409726999997</v>
+        <v>46.735422094</v>
       </c>
       <c r="C51" s="5">
-        <v>0.16196889499999401</v>
+        <v>0.16178391900000122</v>
       </c>
       <c r="D51" s="5">
-        <v>4.2540074116202753</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2490375951606874</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>46.366131465000002</v>
+        <v>46.366140995000002</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.36927826199999458</v>
+        <v>-0.36928109899999839</v>
       </c>
       <c r="D52" s="5">
-        <v>-9.0803629398227272</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.0804273975005785</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>46.260042511999998</v>
+        <v>46.260080295000002</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.10608895300000398</v>
+        <v>-0.10606070000000045</v>
       </c>
       <c r="D53" s="5">
-        <v>-2.711393398176154</v>
+        <v>-2.7106798255264297</v>
       </c>
       <c r="E53" s="5">
-        <v>1.2220938204220655</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2220452218402622</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>45.861997611</v>
+        <v>45.862025742</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.39804490099999867</v>
+        <v>-0.39805455300000148</v>
       </c>
       <c r="D54" s="5">
-        <v>-9.8505092125475748</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.8507292151634118</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>45.730723153</v>
+        <v>45.730700415999998</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.13127445800000004</v>
+        <v>-0.13132532600000246</v>
       </c>
       <c r="D55" s="5">
-        <v>-3.3812932210786517</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3825808423089021</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>45.639383496000001</v>
+        <v>45.639337619999999</v>
       </c>
       <c r="C56" s="5">
-        <v>-9.1339656999998908E-2</v>
+        <v>-9.1362795999998525E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-2.3706489536451936</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3712440907046495</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>46.212468692999998</v>
+        <v>46.212468162</v>
       </c>
       <c r="C57" s="5">
-        <v>0.57308519699999749</v>
+        <v>0.57313054200000124</v>
       </c>
       <c r="D57" s="5">
-        <v>16.153633845247505</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.155018908343056</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>46.198487288999999</v>
+        <v>46.198495839000003</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.3981403999999031E-2</v>
+        <v>-1.3972322999997289E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.36245185074353925</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.36221683173498498</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>46.003579954999999</v>
+        <v>46.003553195000002</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.19490733399999982</v>
+        <v>-0.19494264400000105</v>
       </c>
       <c r="D59" s="5">
-        <v>-4.9468555783226398</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9477301753982132</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>46.351920038999999</v>
+        <v>46.351935824000002</v>
       </c>
       <c r="C60" s="5">
-        <v>0.34834008400000016</v>
+        <v>0.34838262899999961</v>
       </c>
       <c r="D60" s="5">
-        <v>9.4745557281477932</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4757672776917055</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>47.131884024999998</v>
+        <v>47.131854767</v>
       </c>
       <c r="C61" s="5">
-        <v>0.7799639859999985</v>
+        <v>0.77991894299999842</v>
       </c>
       <c r="D61" s="5">
-        <v>22.170080597678044</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.168671277591699</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>46.987862159000002</v>
+        <v>46.987963086000001</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.14402186599999567</v>
+        <v>-0.14389168099999949</v>
       </c>
       <c r="D62" s="5">
-        <v>-3.6058610423089776</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6026583466917228</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>46.744200687999999</v>
+        <v>46.744149563000001</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.2436614710000029</v>
+        <v>-0.24381352300000003</v>
       </c>
       <c r="D63" s="5">
-        <v>-6.0483045536250941</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0519591898253395</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>47.276379355000003</v>
+        <v>47.276340075999997</v>
       </c>
       <c r="C64" s="5">
-        <v>0.53217866700000371</v>
+        <v>0.5321905129999962</v>
       </c>
       <c r="D64" s="5">
-        <v>14.550674772394135</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.551036131424432</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>47.115125296999999</v>
+        <v>47.11514889</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.16125405800000436</v>
+        <v>-0.16119118599999638</v>
       </c>
       <c r="D65" s="5">
-        <v>-4.0171373053879407</v>
+        <v>-4.015603575177451</v>
       </c>
       <c r="E65" s="5">
-        <v>1.8484262844725929</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8483941003717197</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>46.615887897999997</v>
+        <v>46.615896042999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.49923739900000186</v>
+        <v>-0.49925284700000105</v>
       </c>
       <c r="D66" s="5">
-        <v>-11.99986804360722</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.000212327114435</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>46.798168140999998</v>
+        <v>46.798147907000001</v>
       </c>
       <c r="C67" s="5">
-        <v>0.18228024300000101</v>
+        <v>0.18225186400000126</v>
       </c>
       <c r="D67" s="5">
-        <v>4.7945539014602856</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7937904634258288</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>46.813109586000003</v>
+        <v>46.813084387000004</v>
       </c>
       <c r="C68" s="5">
-        <v>1.494144500000516E-2</v>
+        <v>1.4936480000002916E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>0.38380246487401681</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.38367487061410355</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>46.638794484999998</v>
+        <v>46.638808087000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.1743151010000048</v>
+        <v>-0.17427630000000249</v>
       </c>
       <c r="D69" s="5">
-        <v>-4.377980503288514</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3770281776965518</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>46.593088868000002</v>
+        <v>46.593108358999999</v>
       </c>
       <c r="C70" s="5">
-        <v>-4.5705616999995868E-2</v>
+        <v>-4.5699728000002438E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>-1.1696717985744565</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1695215627059774</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>46.501284634999998</v>
+        <v>46.501269239000003</v>
       </c>
       <c r="C71" s="5">
-        <v>-9.1804233000004842E-2</v>
+        <v>-9.1839119999995944E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-2.338952917743875</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3398311734631694</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>46.237761380999999</v>
+        <v>46.237784437000002</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.26352325399999899</v>
+        <v>-0.26348480200000068</v>
       </c>
       <c r="D72" s="5">
-        <v>-6.5924065215251293</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5914764825774741</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>46.297974961000001</v>
+        <v>46.297997328000001</v>
       </c>
       <c r="C73" s="5">
-        <v>6.0213580000002764E-2</v>
+        <v>6.0212890999999047E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>1.5739533566187403</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5739344268509203</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>46.378937313999998</v>
+        <v>46.379007956000002</v>
       </c>
       <c r="C74" s="5">
-        <v>8.0962352999996767E-2</v>
+        <v>8.1010628000001361E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>2.1187692353852539</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1200437316351239</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>44.612966880999998</v>
+        <v>44.612906291999998</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.7659704329999997</v>
+        <v>-1.7661016640000042</v>
       </c>
       <c r="D75" s="5">
-        <v>-37.239882099475388</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-37.242051993777089</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>44.333615010999999</v>
+        <v>44.333560575999996</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.27935186999999928</v>
+        <v>-0.27934571600000169</v>
       </c>
       <c r="D76" s="5">
-        <v>-7.2605585845276988</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2604136285124854</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>45.6854814</v>
+        <v>45.685493446999999</v>
       </c>
       <c r="C77" s="5">
-        <v>1.3518663890000013</v>
+        <v>1.3519328710000025</v>
       </c>
       <c r="D77" s="5">
-        <v>43.397215928785357</v>
+        <v>43.399782551420294</v>
       </c>
       <c r="E77" s="5">
-        <v>-3.0343629311987197</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0343859176542698</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>45.590231971999998</v>
+        <v>45.590224202000002</v>
       </c>
       <c r="C78" s="5">
-        <v>-9.5249428000002467E-2</v>
+        <v>-9.5269244999997227E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-2.4733835535591053</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4738916177316606</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>45.593789096000002</v>
+        <v>45.593764684</v>
       </c>
       <c r="C79" s="5">
-        <v>3.5571240000038529E-3</v>
+        <v>3.5404819999982351E-3</v>
       </c>
       <c r="D79" s="5">
-        <v>9.3668771980537358E-2</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3230371454211536E-2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>45.186633895999996</v>
+        <v>45.186628704</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.40715520000000538</v>
+        <v>-0.40713597999999962</v>
       </c>
       <c r="D80" s="5">
-        <v>-10.205103523225144</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.204650392566794</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>44.932288262</v>
+        <v>44.932306054000001</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.25434563399999632</v>
+        <v>-0.25432264999999887</v>
       </c>
       <c r="D81" s="5">
-        <v>-6.5493016183229784</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5487287173256252</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>44.761737519</v>
+        <v>44.761757121999999</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.17055074299999973</v>
+        <v>-0.17054893200000265</v>
       </c>
       <c r="D82" s="5">
-        <v>-4.4609766247770688</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.460928510496009</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>44.922610415000001</v>
+        <v>44.922607972999998</v>
       </c>
       <c r="C83" s="5">
-        <v>0.16087289600000076</v>
+        <v>0.1608508509999993</v>
       </c>
       <c r="D83" s="5">
-        <v>4.3990587390334568</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3984419916513362</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>44.476116709000003</v>
+        <v>44.476139680000003</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.44649370599999827</v>
+        <v>-0.44646829299999524</v>
       </c>
       <c r="D84" s="5">
-        <v>-11.296140471349991</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.295532841304134</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>44.623808343999997</v>
+        <v>44.623829671999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.14769163499999394</v>
+        <v>0.14768999199999655</v>
       </c>
       <c r="D85" s="5">
-        <v>4.0584243989414404</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.058376288640253</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>44.348917960999998</v>
+        <v>44.348967784999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.27489038299999891</v>
+        <v>-0.27486188700000014</v>
       </c>
       <c r="D86" s="5">
-        <v>-7.1468249023710406</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.1461056555067293</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>44.144763173000001</v>
+        <v>44.144715697999999</v>
       </c>
       <c r="C87" s="5">
-        <v>-0.20415478799999676</v>
+        <v>-0.20425208700000042</v>
       </c>
       <c r="D87" s="5">
-        <v>-5.3863152956501796</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3888118078683434</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>44.391447153999998</v>
+        <v>44.391398011</v>
       </c>
       <c r="C88" s="5">
-        <v>0.24668398099999678</v>
+        <v>0.24668231300000087</v>
       </c>
       <c r="D88" s="5">
-        <v>6.9156653656196498</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9156248249923724</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>44.087544393000002</v>
+        <v>44.087558971999997</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.30390276099999625</v>
+        <v>-0.3038390390000032</v>
       </c>
       <c r="D89" s="5">
-        <v>-7.9127971397169983</v>
+        <v>-7.9112083774367736</v>
       </c>
       <c r="E89" s="5">
-        <v>-3.4976910782864135</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4976846137248718</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>44.140665022</v>
+        <v>44.140645935000002</v>
       </c>
       <c r="C90" s="5">
-        <v>5.3120628999998587E-2</v>
+        <v>5.3086963000005483E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>1.4554878615808065</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4545588224316397</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>44.055110640999999</v>
+        <v>44.055073786000001</v>
       </c>
       <c r="C91" s="5">
-        <v>-8.5554381000001456E-2</v>
+        <v>-8.5572149000000763E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-2.3012309233478523</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.301704745232791</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>44.160515099999998</v>
+        <v>44.160524316999997</v>
       </c>
       <c r="C92" s="5">
-        <v>0.10540445899999895</v>
+        <v>0.10545053099999535</v>
       </c>
       <c r="D92" s="5">
-        <v>2.9091545816338771</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9104454187926176</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>44.254274961999997</v>
+        <v>44.254293240000003</v>
       </c>
       <c r="C93" s="5">
-        <v>9.3759861999998861E-2</v>
+        <v>9.3768923000006055E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>2.5777557352703484</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.578007222983203</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>44.349519411999999</v>
+        <v>44.349535242999998</v>
       </c>
       <c r="C94" s="5">
-        <v>9.5244450000002701E-2</v>
+        <v>9.5242002999995634E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>2.6134424398178924</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6133734068644277</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>44.133807513000001</v>
+        <v>44.133811117</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.21571189899999865</v>
+        <v>-0.2157241259999978</v>
       </c>
       <c r="D95" s="5">
-        <v>-5.6830513126992717</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6833628966210021</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>44.314134269999997</v>
+        <v>44.314150732999998</v>
       </c>
       <c r="C96" s="5">
-        <v>0.18032675699999601</v>
+        <v>0.1803396159999977</v>
       </c>
       <c r="D96" s="5">
-        <v>5.0147910892558878</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0151563472089045</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>44.104278989999997</v>
+        <v>44.104295487000002</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.20985527999999931</v>
+        <v>-0.2098552459999965</v>
       </c>
       <c r="D97" s="5">
-        <v>-5.5370532391670224</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5370503615363216</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>43.766729376999997</v>
+        <v>43.766763466</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.33754961300000019</v>
+        <v>-0.33753202100000124</v>
       </c>
       <c r="D98" s="5">
-        <v>-8.8072309055109095</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8067878895199634</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>44.182694965000003</v>
+        <v>44.182666060000003</v>
       </c>
       <c r="C99" s="5">
-        <v>0.41596558800000594</v>
+        <v>0.41590259400000207</v>
       </c>
       <c r="D99" s="5">
-        <v>12.020448421116402</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.018522006839039</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>44.148016781000003</v>
+        <v>44.147987854</v>
       </c>
       <c r="C100" s="5">
-        <v>-3.4678184000000556E-2</v>
+        <v>-3.4678206000002376E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>-0.93780267187689725</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.93780387513703323</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>44.373608578000002</v>
+        <v>44.373620586999998</v>
       </c>
       <c r="C101" s="5">
-        <v>0.22559179699999987</v>
+        <v>0.22563273299999764</v>
       </c>
       <c r="D101" s="5">
-        <v>6.3071780650625575</v>
+        <v>6.3083591804785399</v>
       </c>
       <c r="E101" s="5">
-        <v>0.64885488393275903</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.64884884005866894</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>44.653997898999997</v>
+        <v>44.653972385000003</v>
       </c>
       <c r="C102" s="5">
-        <v>0.28038932099999414</v>
+        <v>0.2803517980000052</v>
       </c>
       <c r="D102" s="5">
-        <v>7.8517493926456572</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8506596576335408</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>43.354493755999997</v>
+        <v>43.354449004999999</v>
       </c>
       <c r="C103" s="5">
-        <v>-1.2995041430000001</v>
+        <v>-1.2995233800000037</v>
       </c>
       <c r="D103" s="5">
-        <v>-29.840697712287088</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-29.841085698353631</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>43.946360597999998</v>
+        <v>43.946375218999997</v>
       </c>
       <c r="C104" s="5">
-        <v>0.59186684200000172</v>
+        <v>0.59192621399999723</v>
       </c>
       <c r="D104" s="5">
-        <v>17.669943991100734</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.671871317518885</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>43.862204476000002</v>
+        <v>43.862218253000002</v>
       </c>
       <c r="C105" s="5">
-        <v>-8.4156121999996003E-2</v>
+        <v>-8.4156965999994782E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>-2.2739191763171629</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2739409931581411</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>43.642892492000001</v>
+        <v>43.642903551000003</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.21931198400000085</v>
+        <v>-0.21931470199999836</v>
       </c>
       <c r="D106" s="5">
-        <v>-5.8377442056251505</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8378127931379975</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>43.559595385000001</v>
+        <v>43.559605382999997</v>
       </c>
       <c r="C107" s="5">
-        <v>-8.3297106999999926E-2</v>
+        <v>-8.3298168000006001E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-2.2664377284316251</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2664657265929034</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>43.315254097999997</v>
+        <v>43.315264196999998</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.24434128700000457</v>
+        <v>-0.24434118599999977</v>
       </c>
       <c r="D108" s="5">
-        <v>-6.5273936459097959</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5273895781806868</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>43.070476923999998</v>
+        <v>43.070489338000002</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.24477717399999932</v>
+        <v>-0.24477485899999607</v>
       </c>
       <c r="D109" s="5">
-        <v>-6.5744265418407828</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5743647978234732</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>42.790800122</v>
+        <v>42.790819304000003</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.27967680199999734</v>
+        <v>-0.27967003399999868</v>
       </c>
       <c r="D110" s="5">
-        <v>-7.519809213893824</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5196315978290578</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>42.731668812999999</v>
+        <v>42.731657665</v>
       </c>
       <c r="C111" s="5">
-        <v>-5.9131309000001409E-2</v>
+        <v>-5.9161639000002708E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-1.6456983601411457</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6465353410531458</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>42.100088163999999</v>
+        <v>42.100079045999998</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.63158064899999999</v>
+        <v>-0.63157861900000256</v>
       </c>
       <c r="D112" s="5">
-        <v>-16.363120982521096</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.363076516438991</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>41.982128357999997</v>
+        <v>41.98213904</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.11795980600000178</v>
+        <v>-0.11794000599999777</v>
       </c>
       <c r="D113" s="5">
-        <v>-3.310934730421855</v>
+        <v>-3.3103882182487276</v>
       </c>
       <c r="E113" s="5">
-        <v>-5.3894201905987815</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3894217225551877</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>41.652777241000003</v>
+        <v>41.652752560000003</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.32935111699999453</v>
+        <v>-0.3293864799999966</v>
       </c>
       <c r="D114" s="5">
-        <v>-9.0182807607061317</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.0192054759322353</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>41.056293570999998</v>
+        <v>41.056239486999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.59648367000000491</v>
+        <v>-0.59651307300000411</v>
       </c>
       <c r="D115" s="5">
-        <v>-15.893547283385134</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.894278776663828</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>41.057855398000001</v>
+        <v>41.057870516000001</v>
       </c>
       <c r="C116" s="5">
-        <v>1.5618270000032908E-3</v>
+        <v>1.6310290000021155E-3</v>
       </c>
       <c r="D116" s="5">
-        <v>4.5658884830190871E-2</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7682460224351964E-2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>40.566081419</v>
+        <v>40.566093528000003</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.4917739790000013</v>
+        <v>-0.49177698799999803</v>
       </c>
       <c r="D117" s="5">
-        <v>-13.463053722155571</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.463126113557255</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>40.420091896000002</v>
+        <v>40.420100777000002</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.14598952299999723</v>
+        <v>-0.14599275100000142</v>
       </c>
       <c r="D118" s="5">
-        <v>-4.2341069556117494</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2341974924066221</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>39.977107728</v>
+        <v>39.977115871000002</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.4429841680000024</v>
+        <v>-0.44298490599999951</v>
       </c>
       <c r="D119" s="5">
-        <v>-12.386932272826623</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.386949121747669</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>40.018246013000002</v>
+        <v>40.018253276000003</v>
       </c>
       <c r="C120" s="5">
-        <v>4.1138285000002384E-2</v>
+        <v>4.1137405000000626E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>1.2418682710956697</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2418413010461204</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>39.629638249000003</v>
+        <v>39.629646436000002</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.38860776399999963</v>
+        <v>-0.38860684000000134</v>
       </c>
       <c r="D121" s="5">
-        <v>-11.050256703550987</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.050229916593246</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>39.638372302999997</v>
+        <v>39.638381523</v>
       </c>
       <c r="C122" s="5">
-        <v>8.7340539999942735E-3</v>
+        <v>8.7350869999980318E-3</v>
       </c>
       <c r="D122" s="5">
-        <v>0.26479117758377857</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.26482247834753725</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>39.610086230999997</v>
+        <v>39.610088128000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-2.8286072000000217E-2</v>
+        <v>-2.8293394999998611E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>-0.85297098738467136</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.85319074973102538</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>39.532957246999999</v>
+        <v>39.532960529999997</v>
       </c>
       <c r="C124" s="5">
-        <v>-7.7128983999998013E-2</v>
+        <v>-7.7127598000004127E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-2.3117838813071279</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3117426731380508</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>39.186959858999998</v>
+        <v>39.186963112000001</v>
       </c>
       <c r="C125" s="5">
-        <v>-0.34599738800000068</v>
+        <v>-0.34599741799999606</v>
       </c>
       <c r="D125" s="5">
-        <v>-10.011454764025263</v>
+        <v>-10.011454798933206</v>
       </c>
       <c r="E125" s="5">
-        <v>-6.6579961720005576</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6580121735502651</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>39.632613898999999</v>
+        <v>39.632596992000003</v>
       </c>
       <c r="C126" s="5">
-        <v>0.44565404000000086</v>
+        <v>0.44563388000000259</v>
       </c>
       <c r="D126" s="5">
-        <v>14.533816472097239</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.53311606947767</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>39.628022747000003</v>
+        <v>39.627971017</v>
       </c>
       <c r="C127" s="5">
-        <v>-4.591151999996157E-3</v>
+        <v>-4.6259750000032795E-3</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.13892279594017731</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.13997588180492126</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>39.306077592000001</v>
+        <v>39.306087325999997</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.32194515500000165</v>
+        <v>-0.32188369100000358</v>
       </c>
       <c r="D128" s="5">
-        <v>-9.324983711221325</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.3232938362850071</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>38.648616799999999</v>
+        <v>38.648625211999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.65746079200000196</v>
+        <v>-0.65746211399999765</v>
       </c>
       <c r="D129" s="5">
-        <v>-18.324654445821629</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.324683841930558</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>38.503227363999997</v>
+        <v>38.50323479</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.14538943600000209</v>
+        <v>-0.14539042199999841</v>
       </c>
       <c r="D130" s="5">
-        <v>-4.4219556234591622</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4219840518502584</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>38.296425792000001</v>
+        <v>38.296431798</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.20680157199999627</v>
+        <v>-0.20680299200000007</v>
       </c>
       <c r="D131" s="5">
-        <v>-6.2581950955419856</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2582356343860779</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>37.516213166</v>
+        <v>37.516217963000003</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.78021262600000085</v>
+        <v>-0.78021383499999786</v>
       </c>
       <c r="D132" s="5">
-        <v>-21.885974241962959</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.886001392395539</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>37.752233904000001</v>
+        <v>37.752241671</v>
       </c>
       <c r="C133" s="5">
-        <v>0.23602073800000056</v>
+        <v>0.23602370799999761</v>
       </c>
       <c r="D133" s="5">
-        <v>7.816175787182722</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8162765368386733</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>37.522182663000002</v>
+        <v>37.522190836</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.23005124099999819</v>
+        <v>-0.23005083500000012</v>
       </c>
       <c r="D134" s="5">
-        <v>-7.0722850171949787</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.072271544555786</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>37.174523698000002</v>
+        <v>37.174526268999998</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.34765896500000082</v>
+        <v>-0.34766456700000248</v>
       </c>
       <c r="D135" s="5">
-        <v>-10.56905217432581</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.569211709189808</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>37.441201552999999</v>
+        <v>37.441205541000002</v>
       </c>
       <c r="C136" s="5">
-        <v>0.26667785499999752</v>
+        <v>0.26667927200000463</v>
       </c>
       <c r="D136" s="5">
-        <v>8.9563076068948977</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9563564455753095</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>36.740559648999998</v>
+        <v>36.740562173000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.70064190400000115</v>
+        <v>-0.70064336800000149</v>
       </c>
       <c r="D137" s="5">
-        <v>-20.282828998085854</v>
+        <v>-20.282865172855935</v>
       </c>
       <c r="E137" s="5">
-        <v>-6.2428936023679267</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2428949444435329</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>36.308773258999999</v>
+        <v>36.308767023999998</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.43178638999999919</v>
+        <v>-0.43179514900000271</v>
       </c>
       <c r="D138" s="5">
-        <v>-13.225983011432074</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.226233357074968</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>36.169821816000002</v>
+        <v>36.169776689000003</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.13895144299999629</v>
+        <v>-0.13899033499999547</v>
       </c>
       <c r="D139" s="5">
-        <v>-4.4968886857726371</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4981217240105948</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>35.880281942000003</v>
+        <v>35.880288053000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.28953987399999903</v>
+        <v>-0.28948863600000152</v>
       </c>
       <c r="D140" s="5">
-        <v>-9.1941699653905857</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.1926248444165193</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>35.397344867000001</v>
+        <v>35.397350586000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.48293707500000238</v>
+        <v>-0.48293746699999929</v>
       </c>
       <c r="D141" s="5">
-        <v>-15.007993752138916</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.008002676906552</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>35.145916614999997</v>
+        <v>35.145921837000003</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.25142825200000374</v>
+        <v>-0.25142874899999867</v>
       </c>
       <c r="D142" s="5">
-        <v>-8.1984007949941091</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1984150997687966</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>34.985572816999998</v>
+        <v>34.985576219999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.16034379799999954</v>
+        <v>-0.16034561700000438</v>
       </c>
       <c r="D143" s="5">
-        <v>-5.3393731571735437</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3394314437419048</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>34.518944822000002</v>
+        <v>34.518948000000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.46662799499999608</v>
+        <v>-0.46662821999999693</v>
       </c>
       <c r="D144" s="5">
-        <v>-14.881831064162521</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.88183637888535</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>34.101323243000003</v>
+        <v>34.101330472999997</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.41762157899999863</v>
+        <v>-0.41761752700000443</v>
       </c>
       <c r="D145" s="5">
-        <v>-13.589874467630668</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.589750088984543</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>33.458966953000001</v>
+        <v>33.458972926999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.64235629000000216</v>
+        <v>-0.6423575459999995</v>
       </c>
       <c r="D146" s="5">
-        <v>-20.403208988521428</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.403240956024117</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>33.158803632999998</v>
+        <v>33.158805546000004</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.3001633200000029</v>
+        <v>-0.30016738099999429</v>
       </c>
       <c r="D147" s="5">
-        <v>-10.24970214926496</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.249832310406015</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>32.837237811999998</v>
+        <v>32.837240448000003</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.32156582100000008</v>
+        <v>-0.32156509800000066</v>
       </c>
       <c r="D148" s="5">
-        <v>-11.036228872111264</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.03620476365883</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>32.536361071000002</v>
+        <v>32.536360792000004</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.30087674099999617</v>
+        <v>-0.30087965599999933</v>
       </c>
       <c r="D149" s="5">
-        <v>-10.457682688653369</v>
+        <v>-10.457778158337971</v>
       </c>
       <c r="E149" s="5">
-        <v>-11.44293559533306</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.442942438397397</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>31.976069301999999</v>
+        <v>31.976069611</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.56029176900000266</v>
+        <v>-0.56029118100000375</v>
       </c>
       <c r="D150" s="5">
-        <v>-18.815490676257451</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.81547290805311</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>30.518902271000002</v>
+        <v>30.518874316000002</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.4571670309999973</v>
+        <v>-1.4571952949999982</v>
       </c>
       <c r="D151" s="5">
-        <v>-42.86187510812195</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-42.862509785923365</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>30.930668479000001</v>
+        <v>30.930669857000002</v>
       </c>
       <c r="C152" s="5">
-        <v>0.41176620799999952</v>
+        <v>0.41179554100000004</v>
       </c>
       <c r="D152" s="5">
-        <v>17.447769089286002</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.449122858374455</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>31.042458689</v>
+        <v>31.042461302</v>
       </c>
       <c r="C153" s="5">
-        <v>0.11179020999999878</v>
+        <v>0.11179144499999794</v>
       </c>
       <c r="D153" s="5">
-        <v>4.4243229711448118</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4243726233924585</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>30.642758551</v>
+        <v>30.642761793999998</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.39970013800000004</v>
+        <v>-0.3996995080000012</v>
       </c>
       <c r="D154" s="5">
-        <v>-14.402522175546439</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.402499929643076</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>30.443473384000001</v>
+        <v>30.443474609999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.19928516699999932</v>
+        <v>-0.19928718399999923</v>
       </c>
       <c r="D155" s="5">
-        <v>-7.5310130151161614</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5310857635606743</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>30.289345271999998</v>
+        <v>30.289347161999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.1541281120000022</v>
+        <v>-0.15412744800000056</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.9089706453772433</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9089456621497565</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>30.686014426</v>
+        <v>30.686020308</v>
       </c>
       <c r="C157" s="5">
-        <v>0.39666915400000136</v>
+        <v>0.39667314600000125</v>
       </c>
       <c r="D157" s="5">
-        <v>16.898029005644876</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.898210364031318</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>30.478402039999999</v>
+        <v>30.478406798999998</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.20761238600000098</v>
+        <v>-0.20761350900000153</v>
       </c>
       <c r="D158" s="5">
-        <v>-7.8234384120884464</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8234777235964508</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>29.741010842000001</v>
+        <v>29.741011871000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.73739119799999742</v>
+        <v>-0.73739492799999695</v>
       </c>
       <c r="D159" s="5">
-        <v>-25.464635210880214</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-25.464743923303811</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>29.335458860999999</v>
+        <v>29.335460714</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.40555198100000212</v>
+        <v>-0.40555115700000144</v>
       </c>
       <c r="D160" s="5">
-        <v>-15.190222139293585</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.190193065967705</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>29.231941641999999</v>
+        <v>29.231942023999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.10351721900000044</v>
+        <v>-0.10351869000000136</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.1532642743282944</v>
+        <v>-4.1533218950437263</v>
       </c>
       <c r="E161" s="5">
-        <v>-10.156081750473522</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.156079805988904</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>28.521734586000001</v>
+        <v>28.521735887999998</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.710207055999998</v>
+        <v>-0.71020613600000004</v>
       </c>
       <c r="D162" s="5">
-        <v>-25.557790641052446</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-25.557761535780998</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>28.307530061000001</v>
+        <v>28.307509506999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.21420452499999953</v>
+        <v>-0.21422638099999958</v>
       </c>
       <c r="D163" s="5">
-        <v>-8.6491660825739558</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.6500120745782496</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>28.013147161999999</v>
+        <v>28.013148581999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.29438289900000214</v>
+        <v>-0.29436092499999944</v>
       </c>
       <c r="D164" s="5">
-        <v>-11.789739020098612</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.788916768941004</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>27.637243935000001</v>
+        <v>27.637245528000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.37590322699999845</v>
+        <v>-0.37590305399999835</v>
       </c>
       <c r="D165" s="5">
-        <v>-14.965737761857302</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.965730670890698</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>26.837369201000001</v>
+        <v>26.837370736</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.79987473399999942</v>
+        <v>-0.79987479200000067</v>
       </c>
       <c r="D166" s="5">
-        <v>-29.702074630254781</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-29.702075004165284</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>26.194088368999999</v>
+        <v>26.194087933999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.64328083200000208</v>
+        <v>-0.64328280200000165</v>
       </c>
       <c r="D167" s="5">
-        <v>-25.258782106548793</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-25.258848300180993</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>26.039806979000002</v>
+        <v>26.039807739</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.15428138999999774</v>
+        <v>-0.15428019499999834</v>
       </c>
       <c r="D168" s="5">
-        <v>-6.8433916594058513</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.8433404684742571</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>25.712810731000001</v>
+        <v>25.712814834</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.32699624800000038</v>
+        <v>-0.32699290500000089</v>
       </c>
       <c r="D169" s="5">
-        <v>-14.070653630835849</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.0705191848152</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>25.577042970000001</v>
+        <v>25.577046410000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.13576776100000032</v>
+        <v>-0.13576842399999833</v>
       </c>
       <c r="D170" s="5">
-        <v>-6.1553841815340178</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1554124189807329</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>25.215944163</v>
+        <v>25.215945391000002</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.36109880700000119</v>
+        <v>-0.36110101899999947</v>
       </c>
       <c r="D171" s="5">
-        <v>-15.686171068309985</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.686257873995357</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>25.051057051000001</v>
+        <v>25.051059045999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.16488711199999884</v>
+        <v>-0.16488634500000288</v>
       </c>
       <c r="D172" s="5">
-        <v>-7.5706577078129218</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5706233928481854</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>24.710681908000002</v>
+        <v>24.710682850000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.34037514299999927</v>
+        <v>-0.34037619599999758</v>
       </c>
       <c r="D173" s="5">
-        <v>-15.139792305605237</v>
+        <v>-15.139834582464573</v>
       </c>
       <c r="E173" s="5">
-        <v>-15.466847154292074</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.466845036460308</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>24.850495809000002</v>
+        <v>24.850495921</v>
       </c>
       <c r="C174" s="5">
-        <v>0.13981390100000013</v>
+        <v>0.13981307099999896</v>
       </c>
       <c r="D174" s="5">
-        <v>7.0049661797035201</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0049230170597943</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>24.879698025</v>
+        <v>24.879686556999999</v>
       </c>
       <c r="C175" s="5">
-        <v>2.920221599999806E-2</v>
+        <v>2.9190635999999159E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>1.419288956058895</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4187224962727507</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>24.564204248999999</v>
+        <v>24.564203472999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.31549377600000028</v>
+        <v>-0.31548308400000025</v>
       </c>
       <c r="D176" s="5">
-        <v>-14.199238959118588</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.198796897880339</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>24.466890237000001</v>
+        <v>24.466890019000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-9.7314011999998229E-2</v>
+        <v>-9.7313453999998245E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-4.651715042647508</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6516890918726901</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>24.456754350000001</v>
+        <v>24.456754583999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.0135887000000565E-2</v>
+        <v>-1.0135435000002246E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.49599230584976839</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.49597024233495324</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>24.251111149</v>
+        <v>24.251109680999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.20564320100000089</v>
+        <v>-0.2056449029999996</v>
       </c>
       <c r="D179" s="5">
-        <v>-9.6363326043533029</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.6364086195608216</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>24.182212656000001</v>
+        <v>24.182212733</v>
       </c>
       <c r="C180" s="5">
-        <v>-6.889849299999895E-2</v>
+        <v>-6.8896947999999014E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-3.3564828993582485</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3564090047660367</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>24.190438621999999</v>
+        <v>24.190441379999999</v>
       </c>
       <c r="C181" s="5">
-        <v>8.2259659999976975E-3</v>
+        <v>8.2286469999992562E-3</v>
       </c>
       <c r="D181" s="5">
-        <v>0.40896374439585159</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.40909728176723448</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>24.090770397</v>
+        <v>24.090773619</v>
       </c>
       <c r="C182" s="5">
-        <v>-9.96682249999985E-2</v>
+        <v>-9.9667760999999189E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.8336648523067964</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8336423182381072</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>24.458266588000001</v>
+        <v>24.458269832999999</v>
       </c>
       <c r="C183" s="5">
-        <v>0.36749619100000075</v>
+        <v>0.3674962139999991</v>
       </c>
       <c r="D183" s="5">
-        <v>19.922267209638434</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.922265671006233</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>24.358410421999999</v>
+        <v>24.358414533000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-9.9856166000002133E-2</v>
+        <v>-9.9855299999997982E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.7907305950214969</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7906893545938694</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>23.671778756999998</v>
+        <v>23.671781652</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.68663166500000017</v>
+        <v>-0.6866328810000013</v>
       </c>
       <c r="D185" s="5">
-        <v>-29.044936574999912</v>
+        <v>-29.044976145556632</v>
       </c>
       <c r="E185" s="5">
-        <v>-4.2042674292353759</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2042593654994853</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>23.284530480000001</v>
+        <v>23.284530564000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.38724827699999764</v>
+        <v>-0.3872510879999993</v>
       </c>
       <c r="D186" s="5">
-        <v>-17.957458974174155</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.957575825615834</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>23.341875374000001</v>
+        <v>23.341864476000001</v>
       </c>
       <c r="C187" s="5">
-        <v>5.7344893999999869E-2</v>
+        <v>5.7333912000000709E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>2.9957088799082987</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9951273753464402</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>23.55019923</v>
+        <v>23.550196239000002</v>
       </c>
       <c r="C188" s="5">
-        <v>0.20832385599999981</v>
+        <v>0.20833176300000034</v>
       </c>
       <c r="D188" s="5">
-        <v>11.251551102372481</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.252004850795782</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>23.453648819000001</v>
+        <v>23.453646634999998</v>
       </c>
       <c r="C189" s="5">
-        <v>-9.6550410999999059E-2</v>
+        <v>-9.6549604000003342E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>-4.8102930822716221</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8102543757001399</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>23.504873461999999</v>
+        <v>23.504872455000001</v>
       </c>
       <c r="C190" s="5">
-        <v>5.1224642999997627E-2</v>
+        <v>5.1225820000002642E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>2.6526095722870124</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6526715059058903</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>23.417753329</v>
+        <v>23.417751412000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-8.71201329999991E-2</v>
+        <v>-8.7121042999999787E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-4.3582058726064581</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3582506545245092</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>23.024859715000002</v>
+        <v>23.024858883</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.39289361399999834</v>
+        <v>-0.39289252900000093</v>
       </c>
       <c r="D192" s="5">
-        <v>-18.375376826954138</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.375332038417913</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>22.850420713999998</v>
+        <v>22.850422547000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.1744390010000032</v>
+        <v>-0.17443633599999941</v>
       </c>
       <c r="D193" s="5">
-        <v>-8.72192072936231</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.7217932844142148</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>22.903017391999999</v>
+        <v>22.903021525</v>
       </c>
       <c r="C194" s="5">
-        <v>5.2596678000000452E-2</v>
+        <v>5.2598977999998908E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>2.7973757240749686</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7974993760910172</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>22.685137493999999</v>
+        <v>22.685143147000002</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.21787989799999963</v>
+        <v>-0.21787837799999821</v>
       </c>
       <c r="D195" s="5">
-        <v>-10.837023960709979</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.836950414698565</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>22.765131776</v>
+        <v>22.765138611000001</v>
       </c>
       <c r="C196" s="5">
-        <v>7.9994282000001249E-2</v>
+        <v>7.9995463999999572E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>4.3145844914517228</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.31464838939557</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>22.811268568999999</v>
+        <v>22.811277233999999</v>
       </c>
       <c r="C197" s="5">
-        <v>4.6136792999998733E-2</v>
+        <v>4.6138622999997381E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>2.4592635203121382</v>
+        <v>2.4593614094063465</v>
       </c>
       <c r="E197" s="5">
-        <v>-3.6351733295307942</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6351485099445302</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>22.734365820000001</v>
+        <v>22.734374008</v>
       </c>
       <c r="C198" s="5">
-        <v>-7.6902748999998494E-2</v>
+        <v>-7.6903225999998881E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-3.9713385933800582</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9713612905409201</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>22.615857728000002</v>
+        <v>22.615829782999999</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.11850809199999901</v>
+        <v>-0.11854422500000084</v>
       </c>
       <c r="D199" s="5">
-        <v>-6.0790161142048156</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0808146436762911</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>22.535756244000002</v>
+        <v>22.535751263000002</v>
       </c>
       <c r="C200" s="5">
-        <v>-8.0101484000000056E-2</v>
+        <v>-8.0078519999997155E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>-4.1683696259987357</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1672028362609641</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>22.352290622000002</v>
+        <v>22.352287998000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.18346562199999994</v>
+        <v>-0.18346326500000032</v>
       </c>
       <c r="D201" s="5">
-        <v>-9.3435335249995468</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.343420784195466</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>22.382537546999998</v>
+        <v>22.382535243</v>
       </c>
       <c r="C202" s="5">
-        <v>3.0246924999996594E-2</v>
+        <v>3.0247244999998202E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>1.6359696643835075</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6359872947723009</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>22.795965081999999</v>
+        <v>22.795963064999999</v>
       </c>
       <c r="C203" s="5">
-        <v>0.41342753500000029</v>
+        <v>0.41342782199999917</v>
       </c>
       <c r="D203" s="5">
-        <v>24.561530666660225</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.561552275827083</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>22.289380909999998</v>
+        <v>22.289380947000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.50658417200000017</v>
+        <v>-0.50658211799999719</v>
       </c>
       <c r="D204" s="5">
-        <v>-23.637475750451799</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-23.637393150080534</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>21.977831019</v>
+        <v>21.977832331999998</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.31154989099999852</v>
+        <v>-0.31154861500000308</v>
       </c>
       <c r="D205" s="5">
-        <v>-15.541787440111332</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.541728574033687</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>21.695814885000001</v>
+        <v>21.695820895000001</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.28201613399999914</v>
+        <v>-0.28201143699999776</v>
       </c>
       <c r="D206" s="5">
-        <v>-14.356651060531611</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.356427767583479</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>21.603307655999998</v>
+        <v>21.603316290999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-9.2507229000002411E-2</v>
+        <v>-9.2504604000001933E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-4.9982935368033443</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9981536615248618</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>21.367158591999999</v>
+        <v>21.367168395</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.23614906399999924</v>
+        <v>-0.23614789599999852</v>
       </c>
       <c r="D208" s="5">
-        <v>-12.356790105592763</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.356727969143011</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>21.522149009</v>
+        <v>21.522162966</v>
       </c>
       <c r="C209" s="5">
-        <v>0.15499041700000049</v>
+        <v>0.15499457099999958</v>
       </c>
       <c r="D209" s="5">
-        <v>9.0602089700494446</v>
+        <v>9.0604572434014319</v>
       </c>
       <c r="E209" s="5">
-        <v>-5.6512401145102693</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6512147688012266</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>20.969060611</v>
+        <v>20.969075965999998</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.55308839799999987</v>
+        <v>-0.55308700000000144</v>
       </c>
       <c r="D210" s="5">
-        <v>-26.832183762068297</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-26.832110206817628</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>20.868202175</v>
+        <v>20.868157240999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.10085843599999933</v>
+        <v>-0.10091872499999965</v>
       </c>
       <c r="D211" s="5">
-        <v>-5.6215747051451048</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6248425953720709</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>20.726624079</v>
+        <v>20.726617366999999</v>
       </c>
       <c r="C212" s="5">
-        <v>-0.14157809599999993</v>
+        <v>-0.14153987399999934</v>
       </c>
       <c r="D212" s="5">
-        <v>-7.8442537195571482</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8422306254361747</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>20.653614950000001</v>
+        <v>20.653611547000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-7.3009128999999007E-2</v>
+        <v>-7.3005819999998778E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-4.1460386216016998</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1458556522541485</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>20.494308095000001</v>
+        <v>20.494303807000001</v>
       </c>
       <c r="C214" s="5">
-        <v>-0.15930685500000052</v>
+        <v>-0.15930773999999914</v>
       </c>
       <c r="D214" s="5">
-        <v>-8.8731798915224083</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8732285133044435</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>20.412598920000001</v>
+        <v>20.412598693</v>
       </c>
       <c r="C215" s="5">
-        <v>-8.17091750000003E-2</v>
+        <v>-8.1705114000001799E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-4.6807757576231568</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6805491550416694</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>20.468742529</v>
+        <v>20.468742092999999</v>
       </c>
       <c r="C216" s="5">
-        <v>5.6143608999999373E-2</v>
+        <v>5.6143399999999843E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>3.350915883501826</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3509032579211118</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>20.384738145</v>
+        <v>20.384740619999999</v>
       </c>
       <c r="C217" s="5">
-        <v>-8.4004383999999988E-2</v>
+        <v>-8.4001473000000715E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-4.8151814111041187</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8150183992026747</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>20.357566040999998</v>
+        <v>20.357573774999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-2.7172104000001696E-2</v>
+        <v>-2.7166844999999995E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.5878808651268117</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5875755979784523</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>20.404304341</v>
+        <v>20.404315929999999</v>
       </c>
       <c r="C219" s="5">
-        <v>4.6738300000001232E-2</v>
+        <v>4.6742155000000452E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>2.7900988206113198</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7903307898561991</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>20.467914771</v>
+        <v>20.467928036</v>
       </c>
       <c r="C220" s="5">
-        <v>6.3610430000000662E-2</v>
+        <v>6.3612106000000779E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>3.8058160671738728</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8059158691266415</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>20.516377455000001</v>
+        <v>20.516396163</v>
       </c>
       <c r="C221" s="5">
-        <v>4.8462684000000422E-2</v>
+        <v>4.8468126999999583E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>2.8785814676233423</v>
+        <v>2.8789071025071555</v>
       </c>
       <c r="E221" s="5">
-        <v>-4.6731929677627075</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.673167862304906</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>20.647722591000001</v>
+        <v>20.647744233000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.1313451360000002</v>
+        <v>0.13134807000000137</v>
       </c>
       <c r="D222" s="5">
-        <v>7.958716869539928</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9588934434911662</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>20.652835189000001</v>
+        <v>20.652772994999999</v>
       </c>
       <c r="C223" s="5">
-        <v>5.1125980000001903E-3</v>
+        <v>5.0287619999984656E-3</v>
       </c>
       <c r="D223" s="5">
-        <v>0.29753788286448479</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.29265203437891518</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>20.427690221999999</v>
+        <v>20.427681207999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.22514496700000208</v>
+        <v>-0.22509178700000021</v>
       </c>
       <c r="D224" s="5">
-        <v>-12.325154818920868</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.322450734366919</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>20.353892827999999</v>
+        <v>20.353888961999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-7.3797393999999628E-2</v>
+        <v>-7.3792246000000006E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.2500311464192748</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2497423739135343</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>20.216674792999999</v>
+        <v>20.216668687999999</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.13721803500000007</v>
+        <v>-0.13722027400000059</v>
       </c>
       <c r="D226" s="5">
-        <v>-7.7966077713568671</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.7967317361998028</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>20.135242064</v>
+        <v>20.135242830999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-8.1432728999999426E-2</v>
+        <v>-8.1425856999999269E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-4.7279391494932987</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7275503576294842</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>19.978211377000001</v>
+        <v>19.978207456</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.15703068699999889</v>
+        <v>-0.15703537499999953</v>
       </c>
       <c r="D228" s="5">
-        <v>-8.9673918991149399</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.9676479074825117</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>19.664648646</v>
+        <v>19.664648334999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.31356273100000109</v>
+        <v>-0.31355912100000083</v>
       </c>
       <c r="D229" s="5">
-        <v>-17.290566164342625</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.290387066477685</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>19.479349319000001</v>
+        <v>19.479363477</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.18529932699999918</v>
+        <v>-0.18528485799999928</v>
       </c>
       <c r="D230" s="5">
-        <v>-10.73955339077839</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.73875793107768</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>19.40536487</v>
+        <v>19.405380146999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-7.3984449000001007E-2</v>
+        <v>-7.3983330000000791E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.4637024192719865</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.463633133861455</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>19.366786562000001</v>
+        <v>19.366806111999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-3.8578307999998174E-2</v>
+        <v>-3.8574034999999895E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-2.3597147093263549</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3594543568579707</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>18.909021519</v>
+        <v>18.909043342</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.45776504300000198</v>
+        <v>-0.45776276999999865</v>
       </c>
       <c r="D233" s="5">
-        <v>-24.952215226453589</v>
+        <v>-24.952084963031286</v>
       </c>
       <c r="E233" s="5">
-        <v>-7.8345016781131367</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8344793511969542</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>18.818826609999999</v>
+        <v>18.818846344000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-9.0194909000000933E-2</v>
+        <v>-9.0196997999999695E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>-5.5761254629667629</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5762449744462543</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>18.512678317999999</v>
+        <v>18.512618460999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.3061482919999996</v>
+        <v>-0.30622788300000181</v>
       </c>
       <c r="D235" s="5">
-        <v>-17.866455169525576</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.870675345233611</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>17.695003821</v>
+        <v>17.694991119000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.81767449699999872</v>
+        <v>-0.81762734199999798</v>
       </c>
       <c r="D236" s="5">
-        <v>-41.846364253419466</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-41.844608820176319</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>17.836551491000002</v>
+        <v>17.836542573999999</v>
       </c>
       <c r="C237" s="5">
-        <v>0.14154767000000135</v>
+        <v>0.14155145499999833</v>
       </c>
       <c r="D237" s="5">
-        <v>10.032954346084843</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.033242062474979</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>17.533384616999999</v>
+        <v>17.533371832</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.3031668740000022</v>
+        <v>-0.30317074199999894</v>
       </c>
       <c r="D238" s="5">
-        <v>-18.593625462042674</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.593849412665353</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>17.370095447000001</v>
+        <v>17.370088696</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.16328916999999876</v>
+        <v>-0.16328313600000044</v>
       </c>
       <c r="D239" s="5">
-        <v>-10.6206191688195</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.620253938079237</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>17.200820116999999</v>
+        <v>17.200806350000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.16927533000000139</v>
+        <v>-0.16928234599999925</v>
       </c>
       <c r="D240" s="5">
-        <v>-11.087383461294154</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.08782273753015</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>17.279154695999999</v>
+        <v>17.279157606999998</v>
       </c>
       <c r="C241" s="5">
-        <v>7.8334578999999849E-2</v>
+        <v>7.8351256999997787E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>5.6039260020216863</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6051537663283746</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>17.113803845</v>
+        <v>17.113836547999998</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.16535085099999947</v>
+        <v>-0.16532105900000005</v>
       </c>
       <c r="D242" s="5">
-        <v>-10.897747063598395</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.895883977097686</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>17.003694535000001</v>
+        <v>17.003728493000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.11010930999999857</v>
+        <v>-0.11010805499999776</v>
       </c>
       <c r="D243" s="5">
-        <v>-7.4533006235970038</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4532049136164069</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>16.968332109999999</v>
+        <v>16.968364512000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-3.5362425000002418E-2</v>
+        <v>-3.5363980999999711E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.4672800294593844</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4673824833125524</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>16.910380783000001</v>
+        <v>16.910437829999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-5.7951326999997832E-2</v>
+        <v>-5.7926682000001506E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-4.0222034395144934</v>
+        <v>-4.020517368606102</v>
       </c>
       <c r="E245" s="5">
-        <v>-10.569773449100694</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.569574969246487</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>16.799124857999999</v>
+        <v>16.799130892000001</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.11125592500000181</v>
+        <v>-0.11130693799999847</v>
       </c>
       <c r="D246" s="5">
-        <v>-7.6154705221953449</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.6188121568624982</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>16.789756401000002</v>
+        <v>16.789619743999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-9.3684569999972211E-3</v>
+        <v>-9.5111480000014126E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.66716155972699198</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.67729123633719635</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>16.770812250999999</v>
+        <v>16.770787167999998</v>
       </c>
       <c r="C248" s="5">
-        <v>-1.8944150000002935E-2</v>
+        <v>-1.8832576000001211E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.345608226472661</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3377427437511358</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>16.717755853</v>
+        <v>16.717741867000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-5.305639799999895E-2</v>
+        <v>-5.304530099999738E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-3.7309741473267377</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.730212803336852</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>16.735031191000001</v>
+        <v>16.735023032000001</v>
       </c>
       <c r="C250" s="5">
-        <v>1.7275338000001028E-2</v>
+        <v>1.7281164999999987E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>1.2470951587541634</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2475192500278398</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>16.791259881999999</v>
+        <v>16.791268766999998</v>
       </c>
       <c r="C251" s="5">
-        <v>5.622869099999761E-2</v>
+        <v>5.624573499999741E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>4.1072768023705297</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1085469411546782</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>17.140850803999999</v>
+        <v>17.140781560000001</v>
       </c>
       <c r="C252" s="5">
-        <v>0.34959092200000086</v>
+        <v>0.34951279300000238</v>
       </c>
       <c r="D252" s="5">
-        <v>28.052805309555005</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28.045784840267672</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>17.455450826</v>
+        <v>17.455493490999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.31460002200000048</v>
+        <v>0.31471193099999795</v>
       </c>
       <c r="D253" s="5">
-        <v>24.389677447490321</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.399356236747071</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>17.399642487000001</v>
+        <v>17.399728809999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-5.5808338999998597E-2</v>
+        <v>-5.5764680999999428E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.7698729226654071</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7669663874386083</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>17.400994971999999</v>
+        <v>17.401087735000001</v>
       </c>
       <c r="C255" s="5">
-        <v>1.3524849999981825E-3</v>
+        <v>1.3589250000016762E-3</v>
       </c>
       <c r="D255" s="5">
-        <v>9.3316631977247155E-2</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3760694484057439E-2</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>17.467950497</v>
+        <v>17.468026668</v>
       </c>
       <c r="C256" s="5">
-        <v>6.6955525000000904E-2</v>
+        <v>6.6938932999999423E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>4.716339273271597</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7151200268655824</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>17.506956661</v>
+        <v>17.507050590999999</v>
       </c>
       <c r="C257" s="5">
-        <v>3.9006163999999899E-2</v>
+        <v>3.9023922999998462E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>2.7127719298295716</v>
+        <v>2.7140102542882349</v>
       </c>
       <c r="E257" s="5">
-        <v>3.5278677970382422</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5280740037468394</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>17.514998431999999</v>
+        <v>17.514948311000001</v>
       </c>
       <c r="C258" s="5">
-        <v>8.0417709999984766E-3</v>
+        <v>7.8977200000025505E-3</v>
       </c>
       <c r="D258" s="5">
-        <v>0.55261133749131552</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.5426850041600817</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>17.492775797</v>
+        <v>17.492500257</v>
       </c>
       <c r="C259" s="5">
-        <v>-2.2222634999998547E-2</v>
+        <v>-2.2448054000001605E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.5119530881600673</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5271862309901851</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>17.558819548999999</v>
+        <v>17.558729339999999</v>
       </c>
       <c r="C260" s="5">
-        <v>6.604375199999879E-2</v>
+        <v>6.6229082999999633E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>4.6258571984789665</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6391843146513567</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>17.607258012999999</v>
+        <v>17.607222771</v>
       </c>
       <c r="C261" s="5">
-        <v>4.8438464000000181E-2</v>
+        <v>4.8493431000000697E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>3.3610595050152403</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3649492397668013</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>17.736643681</v>
+        <v>17.736651636000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.12938566800000117</v>
+        <v>0.12942886500000128</v>
       </c>
       <c r="D262" s="5">
-        <v>9.1833855016504096</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1865956312358286</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>17.807886632999999</v>
+        <v>17.8079155</v>
       </c>
       <c r="C263" s="5">
-        <v>7.1242951999998638E-2</v>
+        <v>7.1263863999998733E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>4.9279746744996134</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9294510411736603</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>17.669741884</v>
+        <v>17.669583979999999</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.13814474899999851</v>
+        <v>-0.13833152000000126</v>
       </c>
       <c r="D264" s="5">
-        <v>-8.9219174695819969</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.9334553867413629</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>17.745010707999999</v>
+        <v>17.745193412999999</v>
       </c>
       <c r="C265" s="5">
-        <v>7.5268823999998347E-2</v>
+        <v>7.5609433000000337E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>5.2331870407261727</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2574766450854016</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>17.593862210000001</v>
+        <v>17.594031057999999</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.15114849799999774</v>
+        <v>-0.1511623550000003</v>
       </c>
       <c r="D266" s="5">
-        <v>-9.7558523262983865</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.7566094463182864</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>17.797848668</v>
+        <v>17.798011714000001</v>
       </c>
       <c r="C267" s="5">
-        <v>0.20398645799999926</v>
+        <v>0.20398065600000237</v>
       </c>
       <c r="D267" s="5">
-        <v>14.835424480622184</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.834823684947107</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>17.877155348999999</v>
+        <v>17.877310271999999</v>
       </c>
       <c r="C268" s="5">
-        <v>7.9306680999998491E-2</v>
+        <v>7.9298557999997854E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>5.480177635929917</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4795510673166348</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>18.011907766</v>
+        <v>18.012161212999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.1347524170000014</v>
+        <v>0.13485094099999984</v>
       </c>
       <c r="D269" s="5">
-        <v>9.4297995235472563</v>
+        <v>9.4368974267036378</v>
       </c>
       <c r="E269" s="5">
-        <v>2.8842883133701536</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8851839970101434</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>18.032250889</v>
+        <v>18.032357100999999</v>
       </c>
       <c r="C270" s="5">
-        <v>2.0343122999999963E-2</v>
+        <v>2.019588799999994E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>1.3637623652071884</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.353811909796665</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>18.086757852000002</v>
+        <v>18.085518267000001</v>
       </c>
       <c r="C271" s="5">
-        <v>5.4506963000001463E-2</v>
+        <v>5.3161166000002424E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>3.688214476679752</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5956482112759591</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>18.244883989000002</v>
+        <v>18.244941619999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.158126137</v>
+        <v>0.15942335299999755</v>
       </c>
       <c r="D272" s="5">
-        <v>11.01063424868094</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.106184357078753</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>18.28152296</v>
+        <v>18.281575697000001</v>
       </c>
       <c r="C273" s="5">
-        <v>3.6638970999998577E-2</v>
+        <v>3.6634077000002208E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>2.4366086713622837</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4362718212900702</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>18.323914175999999</v>
+        <v>18.32395657</v>
       </c>
       <c r="C274" s="5">
-        <v>4.2391215999998622E-2</v>
+        <v>4.2380872999999042E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>2.8183242131276653</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8176195492192857</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>18.309948723000002</v>
+        <v>18.309999343000001</v>
       </c>
       <c r="C275" s="5">
-        <v>-1.3965452999997297E-2</v>
+        <v>-1.3957226999998795E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.91074828831820831</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.91021198320563323</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>18.39703398</v>
+        <v>18.396826708999999</v>
       </c>
       <c r="C276" s="5">
-        <v>8.7085256999998251E-2</v>
+        <v>8.6827365999997852E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>5.8590980611142207</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8412755724275733</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>18.442627946999998</v>
+        <v>18.442993698999999</v>
       </c>
       <c r="C277" s="5">
-        <v>4.5593966999998514E-2</v>
+        <v>4.6166989999999686E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>3.0148738208271242</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0533240343873835</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>18.496478478</v>
+        <v>18.496740333999998</v>
       </c>
       <c r="C278" s="5">
-        <v>5.3850531000001922E-2</v>
+        <v>5.3746634999999543E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>3.5606950729663023</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5536431886415532</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>18.599560733000001</v>
+        <v>18.599830694000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.10308225500000034</v>
+        <v>0.10309036000000305</v>
       </c>
       <c r="D279" s="5">
-        <v>6.8965362912121186</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8969946175527985</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>18.592596539999999</v>
+        <v>18.592869886999999</v>
       </c>
       <c r="C280" s="5">
-        <v>-6.9641930000017283E-3</v>
+        <v>-6.9608070000022337E-3</v>
       </c>
       <c r="D280" s="5">
-        <v>-0.44838924441155115</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.44816519404389243</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>18.517566115000001</v>
+        <v>18.517951664000002</v>
       </c>
       <c r="C281" s="5">
-        <v>-7.5030424999997791E-2</v>
+        <v>-7.4918222999997397E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-4.7365501631793094</v>
+        <v>-4.7295552664913139</v>
       </c>
       <c r="E281" s="5">
-        <v>2.8073558646269703</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8080497671481908</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>18.645140979000001</v>
+        <v>18.645377134</v>
       </c>
       <c r="C282" s="5">
-        <v>0.12757486399999962</v>
+        <v>0.1274254699999986</v>
       </c>
       <c r="D282" s="5">
-        <v>8.587844075125961</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5772184311457167</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>18.773246797999999</v>
+        <v>18.770985633999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.12810581899999818</v>
+        <v>0.12560849999999846</v>
       </c>
       <c r="D283" s="5">
-        <v>8.56369510170898</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3904108292532253</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>18.731347524</v>
+        <v>18.731513878000001</v>
       </c>
       <c r="C284" s="5">
-        <v>-4.1899273999998599E-2</v>
+        <v>-3.9471755999997526E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-2.6456004043953096</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4943878843489142</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>18.650975491000001</v>
+        <v>18.651103760000002</v>
       </c>
       <c r="C285" s="5">
-        <v>-8.0372032999999732E-2</v>
+        <v>-8.0410117999999642E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-5.0291424648045151</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.0314259520759848</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>18.506364102999999</v>
+        <v>18.506438034999999</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.14461138800000128</v>
+        <v>-0.14466572500000296</v>
       </c>
       <c r="D286" s="5">
-        <v>-8.9175691966897794</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.9207195402431605</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>18.396165200999999</v>
+        <v>18.396215023</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.11019890200000049</v>
+        <v>-0.11022301199999873</v>
       </c>
       <c r="D287" s="5">
-        <v>-6.9161404075170569</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9175776081173534</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>18.296558534999999</v>
+        <v>18.296404986999999</v>
       </c>
       <c r="C288" s="5">
-        <v>-9.9606665999999677E-2</v>
+        <v>-9.9810036000000935E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-6.3073977472279719</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.3198773245903839</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>18.378917571999999</v>
+        <v>18.379386871000001</v>
       </c>
       <c r="C289" s="5">
-        <v>8.2359036999999802E-2</v>
+        <v>8.2981884000002282E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>5.5373650462193558</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5803399876558801</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>18.331657342</v>
+        <v>18.332032366</v>
       </c>
       <c r="C290" s="5">
-        <v>-4.7260229999999126E-2</v>
+        <v>-4.7354505000001268E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-3.0424552947795558</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0483619191063793</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>18.207397212</v>
+        <v>18.207648599999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.12426012999999969</v>
+        <v>-0.12438376600000112</v>
       </c>
       <c r="D291" s="5">
-        <v>-7.8376301985861758</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8449852308472012</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>18.216192886999998</v>
+        <v>18.216816503</v>
       </c>
       <c r="C292" s="5">
-        <v>8.7956749999982264E-3</v>
+        <v>9.1679030000015871E-3</v>
       </c>
       <c r="D292" s="5">
-        <v>0.58124171873652486</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.60589931539956066</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>18.135972158000001</v>
+        <v>18.136368923999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-8.0220728999996993E-2</v>
+        <v>-8.0447579000001213E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-5.1584398600398984</v>
+        <v>-5.1725017521434768</v>
       </c>
       <c r="E293" s="5">
-        <v>-2.0607133498548369</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0606098715649113</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>18.038775496</v>
+        <v>18.039100625</v>
       </c>
       <c r="C294" s="5">
-        <v>-9.7196662000001766E-2</v>
+        <v>-9.7268298999999558E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-6.2449742222567828</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2493093418442118</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>17.835369757999999</v>
+        <v>17.832302758000001</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.20340573800000072</v>
+        <v>-0.2067978669999988</v>
       </c>
       <c r="D295" s="5">
-        <v>-12.722807625113596</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.921573145456611</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>17.705825827999998</v>
+        <v>17.706106479999999</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.12954393000000053</v>
+        <v>-0.12619627800000188</v>
       </c>
       <c r="D296" s="5">
-        <v>-8.3760852231862479</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1693387973654108</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>17.717157182000001</v>
+        <v>17.717350345</v>
       </c>
       <c r="C297" s="5">
-        <v>1.1331354000002847E-2</v>
+        <v>1.1243865000000852E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.77068357270753118</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.76470018924337246</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>17.679091245999999</v>
+        <v>17.679191411000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-3.8065936000002409E-2</v>
+        <v>-3.8158933999998368E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-2.5479924532916032</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.55411632413306</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>17.669674190999999</v>
+        <v>17.669738925000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-9.4170550000001185E-3</v>
+        <v>-9.4524860000007038E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.63733016496775319</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.6397174135238326</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>17.690807712000002</v>
+        <v>17.690743303000001</v>
       </c>
       <c r="C300" s="5">
-        <v>2.1133521000002986E-2</v>
+        <v>2.1004378000000656E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>1.4447191290826833</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.435827626651065</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>17.832844141999999</v>
+        <v>17.833350152000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.14203642999999744</v>
+        <v>0.14260684899999987</v>
       </c>
       <c r="D301" s="5">
-        <v>10.071636236305427</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.113932464199781</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>17.786342762</v>
+        <v>17.786758546000002</v>
       </c>
       <c r="C302" s="5">
-        <v>-4.6501379999998704E-2</v>
+        <v>-4.6591605999999786E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-3.0846603714729692</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0904733194624723</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>17.724301668999999</v>
+        <v>17.724498757999999</v>
       </c>
       <c r="C303" s="5">
-        <v>-6.2041093000001268E-2</v>
+        <v>-6.2259788000002203E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>-4.106380980674218</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1204839826146973</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>17.635465464999999</v>
+        <v>17.636419991</v>
       </c>
       <c r="C304" s="5">
-        <v>-8.8836203999999697E-2</v>
+        <v>-8.8078766999998948E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-5.8514742953543752</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.802876308012328</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>17.650437006000001</v>
+        <v>17.65067853</v>
       </c>
       <c r="C305" s="5">
-        <v>1.4971541000001309E-2</v>
+        <v>1.425853900000007E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>1.0235042094388414</v>
+        <v>0.97449111008292011</v>
       </c>
       <c r="E305" s="5">
-        <v>-2.6771939644041898</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6779913666030497</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>17.622021291999999</v>
+        <v>17.622214865</v>
       </c>
       <c r="C306" s="5">
-        <v>-2.8415714000001202E-2</v>
+        <v>-2.8463665000000304E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.914884127530303</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9180608397633248</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>17.811181130000001</v>
+        <v>17.808068112000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.18915983800000191</v>
+        <v>0.18585324700000072</v>
       </c>
       <c r="D307" s="5">
-        <v>13.669508647926442</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.416382285860063</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>17.685556373000001</v>
+        <v>17.685743441</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.12562475700000064</v>
+        <v>-0.12232467100000122</v>
       </c>
       <c r="D308" s="5">
-        <v>-8.1430374428531955</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.9384780236994583</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>17.691441083000001</v>
+        <v>17.691595802999998</v>
       </c>
       <c r="C309" s="5">
-        <v>5.8847100000001262E-3</v>
+        <v>5.8523619999988341E-3</v>
       </c>
       <c r="D309" s="5">
-        <v>0.40002076000560383</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.39781364387243556</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>17.652400330999999</v>
+        <v>17.652521109999999</v>
       </c>
       <c r="C310" s="5">
-        <v>-3.9040752000001788E-2</v>
+        <v>-3.9074692999999883E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-2.6162058111795838</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.618430091639401</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>17.642980089000002</v>
+        <v>17.643071703</v>
       </c>
       <c r="C311" s="5">
-        <v>-9.4202419999973586E-3</v>
+        <v>-9.4494069999981889E-3</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.63850638225754208</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.64047300763910853</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>17.571441607000001</v>
+        <v>17.57149527</v>
       </c>
       <c r="C312" s="5">
-        <v>-7.1538482000001125E-2</v>
+        <v>-7.1576433000000605E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-4.7586823108044634</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7611265469955644</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>17.392788694</v>
+        <v>17.393272871000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.17865291300000052</v>
+        <v>-0.17822239899999914</v>
       </c>
       <c r="D313" s="5">
-        <v>-11.541020406280644</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.514708691675724</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>17.539384597000002</v>
+        <v>17.53979249</v>
       </c>
       <c r="C314" s="5">
-        <v>0.14659590300000147</v>
+        <v>0.14651961899999932</v>
       </c>
       <c r="D314" s="5">
-        <v>10.596546598007928</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.59046592181323</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>17.645934678</v>
+        <v>17.645979180000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.10655008099999819</v>
+        <v>0.10618669000000125</v>
       </c>
       <c r="D315" s="5">
-        <v>7.5384547509880662</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5117021350572299</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>17.655333788</v>
+        <v>17.656546500000001</v>
       </c>
       <c r="C316" s="5">
-        <v>9.3991100000003769E-3</v>
+        <v>1.0567319999999825E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>0.64105605235043051</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.7209933683606673</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>17.667494242</v>
+        <v>17.667564294000002</v>
       </c>
       <c r="C317" s="5">
-        <v>1.2160453999999987E-2</v>
+        <v>1.1017794000000691E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>0.82966156472861208</v>
+        <v>0.75138269239640731</v>
       </c>
       <c r="E317" s="5">
-        <v>9.6639170997292467E-2</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.5666373229219559E-2</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>17.602172819</v>
+        <v>17.602288131000002</v>
       </c>
       <c r="C318" s="5">
-        <v>-6.5321423000000323E-2</v>
+        <v>-6.5276163000000054E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-4.3476012011696596</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3446328997002626</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>17.582353706999999</v>
+        <v>17.579318378</v>
       </c>
       <c r="C319" s="5">
-        <v>-1.9819112000000416E-2</v>
+        <v>-2.2969753000001703E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.3428004170511709</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5547259263600344</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>17.551816099</v>
+        <v>17.552002564999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-3.0537607999999494E-2</v>
+        <v>-2.7315813000001299E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-2.064404652175611</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8487795725617095</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>17.573758367</v>
+        <v>17.573943819</v>
       </c>
       <c r="C321" s="5">
-        <v>2.1942268000000098E-2</v>
+        <v>2.1941254000001464E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>1.5105287301811154</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5104422876791368</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>17.625409441999999</v>
+        <v>17.625628415000001</v>
       </c>
       <c r="C322" s="5">
-        <v>5.1651074999998769E-2</v>
+        <v>5.1684596000001193E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>3.584498050801832</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5868236444670742</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>17.719554573</v>
+        <v>17.719784212</v>
       </c>
       <c r="C323" s="5">
-        <v>9.4145131000001214E-2</v>
+        <v>9.4155796999999097E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>6.601430459903157</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6021160190052219</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>17.755029064999999</v>
+        <v>17.755257511</v>
       </c>
       <c r="C324" s="5">
-        <v>3.5474491999998747E-2</v>
+        <v>3.5473298999999514E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>2.4290262582125521</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4289118438137081</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>17.649887069999998</v>
+        <v>17.650296446999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.10514199500000032</v>
+        <v>-0.10496106400000116</v>
       </c>
       <c r="D325" s="5">
-        <v>-6.8792380947107716</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.867696839996718</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>17.703951298</v>
+        <v>17.704220237000001</v>
       </c>
       <c r="C326" s="5">
-        <v>5.4064228000001435E-2</v>
+        <v>5.3923790000002469E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>3.7383420879532947</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7283796316315732</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>17.371058367</v>
+        <v>17.370929131</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.33289293099999995</v>
+        <v>-0.33329110600000078</v>
       </c>
       <c r="D327" s="5">
-        <v>-20.370703344968376</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.392325062329409</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>17.463833192999999</v>
+        <v>17.464841951</v>
       </c>
       <c r="C328" s="5">
-        <v>9.2774825999999422E-2</v>
+        <v>9.3912819999999897E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>6.6005732194955646</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6840111445665595</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>17.573598130000001</v>
+        <v>17.573294651000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.10976493700000134</v>
+        <v>0.10845270000000085</v>
       </c>
       <c r="D329" s="5">
-        <v>7.8085972758867417</v>
+        <v>7.7115741501103008</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.53146253064446647</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.53357464238584784</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>17.568967736000001</v>
+        <v>17.569108218</v>
       </c>
       <c r="C330" s="5">
-        <v>-4.630393999999427E-3</v>
+        <v>-4.1864330000009886E-3</v>
       </c>
       <c r="D330" s="5">
-        <v>-0.31572518854521281</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.28549811535855119</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>17.65537788</v>
+        <v>17.652994540000002</v>
       </c>
       <c r="C331" s="5">
-        <v>8.6410143999998468E-2</v>
+        <v>8.3886322000001456E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>6.0643081744436556</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8824611885616385</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>17.609985909999999</v>
+        <v>17.609873082</v>
       </c>
       <c r="C332" s="5">
-        <v>-4.5391970000000725E-2</v>
+        <v>-4.3121458000001667E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-3.0419450212189281</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8922104341764898</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>17.562322069</v>
+        <v>17.562612253000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-4.7663840999998541E-2</v>
+        <v>-4.7260828999998949E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.2000472522595413</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1734080771114281</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>17.508419451999998</v>
+        <v>17.509023844000001</v>
       </c>
       <c r="C334" s="5">
-        <v>-5.3902617000002095E-2</v>
+        <v>-5.3588408999999615E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-3.6215220982973917</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6007061258197859</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>17.413951117</v>
+        <v>17.414372504999999</v>
       </c>
       <c r="C335" s="5">
-        <v>-9.4468334999998405E-2</v>
+        <v>-9.465133900000211E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-6.2859856523577733</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2975921363377036</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>17.235548130000002</v>
+        <v>17.236004107999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.17840298699999835</v>
+        <v>-0.17836839699999985</v>
       </c>
       <c r="D336" s="5">
-        <v>-11.62420325192527</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.621809315229559</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>17.016870257000001</v>
+        <v>17.017472138999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.21867787300000074</v>
+        <v>-0.21853196900000071</v>
       </c>
       <c r="D337" s="5">
-        <v>-14.206367258810737</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.197189824607936</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>17.168661129</v>
+        <v>17.168141200000001</v>
       </c>
       <c r="C338" s="5">
-        <v>0.15179087199999941</v>
+        <v>0.1506690610000021</v>
       </c>
       <c r="D338" s="5">
-        <v>11.245100515345975</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.157491915821737</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>17.194975317000001</v>
+        <v>17.194818216000002</v>
       </c>
       <c r="C339" s="5">
-        <v>2.6314188000000627E-2</v>
+        <v>2.6677016000000719E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>1.8548084429442113</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.880659511159255</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>17.268828782</v>
+        <v>17.269152318</v>
       </c>
       <c r="C340" s="5">
-        <v>7.3853464999999119E-2</v>
+        <v>7.4334101999998126E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>5.2775869081202798</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3128038224108387</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>17.069640466999999</v>
+        <v>17.069043368999999</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.19918831500000067</v>
+        <v>-0.20010894900000054</v>
       </c>
       <c r="D341" s="5">
-        <v>-12.996267832396491</v>
+        <v>-13.052331475157896</v>
       </c>
       <c r="E341" s="5">
-        <v>-2.8676976636884177</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8694180118997048</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>17.127908433999998</v>
+        <v>17.128101773000001</v>
       </c>
       <c r="C342" s="5">
-        <v>5.8267966999999032E-2</v>
+        <v>5.905840400000173E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>4.174039554674347</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2318954775386608</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>17.015980408000001</v>
+        <v>17.014316275999999</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.11192802599999752</v>
+        <v>-0.11378549700000207</v>
       </c>
       <c r="D343" s="5">
-        <v>-7.5660032998581928</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.6869285767206534</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>17.063810020999998</v>
+        <v>17.063325052</v>
       </c>
       <c r="C344" s="5">
-        <v>4.7829612999997551E-2</v>
+        <v>4.9008776000000864E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>3.4256752580331673</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5118212479964717</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>17.159518853000002</v>
+        <v>17.159596095000001</v>
       </c>
       <c r="C345" s="5">
-        <v>9.5708832000003241E-2</v>
+        <v>9.6271043000001555E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>6.9422180237333375</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9844763042162583</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>17.208934510999999</v>
+        <v>17.210997126999999</v>
       </c>
       <c r="C346" s="5">
-        <v>4.9415657999997364E-2</v>
+        <v>5.1401031999997571E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>3.5110008665058867</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6543783802126084</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>17.221959885</v>
+        <v>17.222910120000002</v>
       </c>
       <c r="C347" s="5">
-        <v>1.3025374000001477E-2</v>
+        <v>1.1912993000002814E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>0.91206586155392344</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.83377737531309393</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>17.326207075999999</v>
+        <v>17.326527327000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.10424719099999891</v>
+        <v>0.10361720699999921</v>
       </c>
       <c r="D348" s="5">
-        <v>7.5105609281570285</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4632355574457465</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>17.36911229</v>
+        <v>17.369886411</v>
       </c>
       <c r="C349" s="5">
-        <v>4.2905214000001024E-2</v>
+        <v>4.335908399999866E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>3.0123908441014535</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0446400737376589</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>17.424689754999999</v>
+        <v>17.423256879</v>
       </c>
       <c r="C350" s="5">
-        <v>5.5577464999998938E-2</v>
+        <v>5.337046800000067E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>3.9080457497270071</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7500548513353715</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>17.412545380000001</v>
+        <v>17.412307777999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-1.214437499999832E-2</v>
+        <v>-1.0949101000001349E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.83315778618159309</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.75150152405359938</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>17.465359809999999</v>
+        <v>17.464537589999999</v>
       </c>
       <c r="C352" s="5">
-        <v>5.2814429999997969E-2</v>
+        <v>5.2229812000000209E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>3.7010873309253123</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6594915220155011</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>17.456103409000001</v>
+        <v>17.455053141</v>
       </c>
       <c r="C353" s="5">
-        <v>-9.2564009999982488E-3</v>
+        <v>-9.4844489999985626E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.63413295802801084</v>
+        <v>-0.64973982373857098</v>
       </c>
       <c r="E353" s="5">
-        <v>2.2640368011683343</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2614610769637666</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>17.491941324999999</v>
+        <v>17.492034502999999</v>
       </c>
       <c r="C354" s="5">
-        <v>3.5837915999998415E-2</v>
+        <v>3.6981361999998796E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>2.4916466541274662</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5722305278438107</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>17.483367477000002</v>
+        <v>17.482106796</v>
       </c>
       <c r="C355" s="5">
-        <v>-8.573847999997497E-3</v>
+        <v>-9.9277069999992307E-3</v>
       </c>
       <c r="D355" s="5">
-        <v>-0.58660875918086219</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.67894508065161618</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>17.533440731999999</v>
+        <v>17.532458382000002</v>
       </c>
       <c r="C356" s="5">
-        <v>5.0073254999997374E-2</v>
+        <v>5.0351586000001447E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>3.4915197197683989</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.511492928219484</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>17.463254616</v>
+        <v>17.463245368999999</v>
       </c>
       <c r="C357" s="5">
-        <v>-7.0186115999998577E-2</v>
+        <v>-6.9213013000002377E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-4.6992238903687973</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6357332560214797</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>17.512532219000001</v>
+        <v>17.517567056000001</v>
       </c>
       <c r="C358" s="5">
-        <v>4.927760300000017E-2</v>
+        <v>5.4321687000001617E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>3.4391955245803185</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7972839855938467</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>17.531816989999999</v>
+        <v>17.533785219999999</v>
       </c>
       <c r="C359" s="5">
-        <v>1.9284770999998813E-2</v>
+        <v>1.621816399999787E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>1.3294708397454613</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1166621012727473</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>17.623485447</v>
+        <v>17.624046153999998</v>
       </c>
       <c r="C360" s="5">
-        <v>9.1668457000000814E-2</v>
+        <v>9.0260933999999793E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>6.4580503931845668</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3553324288116331</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>17.607923079999999</v>
+        <v>17.608959834</v>
       </c>
       <c r="C361" s="5">
-        <v>-1.5562367000001132E-2</v>
+        <v>-1.508631999999821E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-1.0545250939408057</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0223869211960279</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>17.556149236</v>
+        <v>17.553208851000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-5.1773843999999514E-2</v>
+        <v>-5.5750982999999366E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-3.4719397998732027</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7338046177742723</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>17.42861108</v>
+        <v>17.427169991</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.12753815599999996</v>
+        <v>-0.12603886000000131</v>
       </c>
       <c r="D363" s="5">
-        <v>-8.3774915654676541</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.2841980594559708</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>17.662553736</v>
+        <v>17.659386932</v>
       </c>
       <c r="C364" s="5">
-        <v>0.23394265599999997</v>
+        <v>0.23221694100000079</v>
       </c>
       <c r="D364" s="5">
-        <v>17.35149026180709</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.215503991493119</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>17.634022461000001</v>
+        <v>17.631915493000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.8531274999998857E-2</v>
+        <v>-2.7471438999999265E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.9212952406372774</v>
+        <v>-1.8508644224777382</v>
       </c>
       <c r="E365" s="5">
-        <v>1.0192369272300938</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0132444202336499</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>17.766482617000001</v>
+        <v>17.766142835</v>
       </c>
       <c r="C366" s="5">
-        <v>0.1324601560000005</v>
+        <v>0.13422734199999908</v>
       </c>
       <c r="D366" s="5">
-        <v>9.3958351580510246</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.5276689313696927</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>17.659429808999999</v>
+        <v>17.658527071000002</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.10705280800000239</v>
+        <v>-0.10761576399999839</v>
       </c>
       <c r="D367" s="5">
-        <v>-6.9957791219364074</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.0314809251576076</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>17.613767499000001</v>
+        <v>17.613420215000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-4.5662309999997319E-2</v>
+        <v>-4.5106856000000306E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-3.0591128386973754</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0225741988308963</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>15.776390593</v>
+        <v>15.777393166</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.8373769060000011</v>
+        <v>-1.8360270490000019</v>
       </c>
       <c r="D369" s="5">
-        <v>-73.339721136294116</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-73.313069808410418</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>15.53339875</v>
+        <v>15.541574572</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.24299184300000043</v>
+        <v>-0.23581859399999949</v>
       </c>
       <c r="D370" s="5">
-        <v>-16.994648877829267</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.53253531787535</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>16.244745474999998</v>
+        <v>16.248816413</v>
       </c>
       <c r="C371" s="5">
-        <v>0.71134672499999851</v>
+        <v>0.70724184100000009</v>
       </c>
       <c r="D371" s="5">
-        <v>71.142173195399678</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>70.577043482507705</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>16.517021911000001</v>
+        <v>16.518509044000002</v>
       </c>
       <c r="C372" s="5">
-        <v>0.27227643600000206</v>
+        <v>0.26969263100000163</v>
       </c>
       <c r="D372" s="5">
-        <v>22.074795422326044</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.839852178205142</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>16.924726268000001</v>
+        <v>16.925659538000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.40770435700000007</v>
+        <v>0.4071504939999997</v>
       </c>
       <c r="D373" s="5">
-        <v>33.992009804981024</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>33.935919430584562</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>16.870395993999999</v>
+        <v>16.865153082999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-5.4330274000001566E-2</v>
+        <v>-6.050645500000229E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>-3.7848456031149835</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.206455694732858</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>17.040976212</v>
+        <v>17.035683685999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.17058021800000134</v>
+        <v>0.17053060299999956</v>
       </c>
       <c r="D375" s="5">
-        <v>12.831489435451271</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.831759442061408</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>16.856872326000001</v>
+        <v>16.8495043</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.18410388599999905</v>
+        <v>-0.18617938599999917</v>
       </c>
       <c r="D376" s="5">
-        <v>-12.221060968185926</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.354275794506753</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>17.112652347000001</v>
+        <v>17.107824079</v>
       </c>
       <c r="C377" s="5">
-        <v>0.25578002099999964</v>
+        <v>0.25831977900000069</v>
       </c>
       <c r="D377" s="5">
-        <v>19.807487422544924</v>
+        <v>20.030540973040225</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.9566147777858376</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.972402029762844</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>17.149862826</v>
+        <v>17.148863011</v>
       </c>
       <c r="C378" s="5">
-        <v>3.7210478999998742E-2</v>
+        <v>4.1038931999999306E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>2.6407644503332328</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9168925413397995</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>17.152245193999999</v>
+        <v>17.152913232</v>
       </c>
       <c r="C379" s="5">
-        <v>2.3823679999992464E-3</v>
+        <v>4.050220999999965E-3</v>
       </c>
       <c r="D379" s="5">
-        <v>0.16682505766285605</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.28378462232327983</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>17.110930021000001</v>
+        <v>17.112903993</v>
       </c>
       <c r="C380" s="5">
-        <v>-4.1315172999997429E-2</v>
+        <v>-4.0009238999999752E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-2.8524918249801079</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7633747481653814</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>17.086004653</v>
+        <v>17.090109684000002</v>
       </c>
       <c r="C381" s="5">
-        <v>-2.4925368000001669E-2</v>
+        <v>-2.2794308999998236E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.7340942057276765</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5867364907207415</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>17.034336746000001</v>
+        <v>17.048505201000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-5.1667906999998792E-2</v>
+        <v>-4.1604483000000414E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-3.5690384282358156</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8825039336370151</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>17.036822324999999</v>
+        <v>17.048904968999999</v>
       </c>
       <c r="C383" s="5">
-        <v>2.4855789999982392E-3</v>
+        <v>3.9976799999763557E-4</v>
       </c>
       <c r="D383" s="5">
-        <v>0.17523956065463864</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8142260465813251E-2</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>17.312014067</v>
+        <v>17.313336179</v>
       </c>
       <c r="C384" s="5">
-        <v>0.27519174200000052</v>
+        <v>0.26443121000000147</v>
       </c>
       <c r="D384" s="5">
-        <v>21.201508485759014</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.284942084236835</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>17.332280426000001</v>
+        <v>17.333262651999998</v>
       </c>
       <c r="C385" s="5">
-        <v>2.0266359000000733E-2</v>
+        <v>1.9926472999998168E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>1.4138636606794819</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3898947067839229</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>17.37163352</v>
+        <v>17.364222045999998</v>
       </c>
       <c r="C386" s="5">
-        <v>3.9353093999999089E-2</v>
+        <v>3.0959393999999918E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>2.7588936892055882</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1645328950379072</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>17.458329947999999</v>
+        <v>17.442939211999999</v>
       </c>
       <c r="C387" s="5">
-        <v>8.669642799999977E-2</v>
+        <v>7.871716600000056E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>6.1559790263207237</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5776614935376889</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>17.464473126000001</v>
+        <v>17.446623337999998</v>
       </c>
       <c r="C388" s="5">
-        <v>6.1431780000020808E-3</v>
+        <v>3.6841259999995657E-3</v>
       </c>
       <c r="D388" s="5">
-        <v>0.42307008731761186</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.2537468248646535</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>17.504874050000002</v>
+        <v>17.488126963999999</v>
       </c>
       <c r="C389" s="5">
-        <v>4.040092400000006E-2</v>
+        <v>4.1503626000000793E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>2.8115779768623561</v>
+        <v>2.8923179324153336</v>
       </c>
       <c r="E389" s="5">
-        <v>2.2919983123993015</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2229763600785768</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>17.438872658000001</v>
+        <v>17.446267273</v>
       </c>
       <c r="C390" s="5">
-        <v>-6.6001392000000436E-2</v>
+        <v>-4.1859690999999088E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-4.4318909438558425</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.834813936069347</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>17.551137261000001</v>
+        <v>17.555865458</v>
       </c>
       <c r="C391" s="5">
-        <v>0.11226460299999985</v>
+        <v>0.1095981849999994</v>
       </c>
       <c r="D391" s="5">
-        <v>8.0046056836739155</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8044452318074331</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>17.509419975</v>
+        <v>17.515925039999999</v>
       </c>
       <c r="C392" s="5">
-        <v>-4.1717286000000797E-2</v>
+        <v>-3.9940418000000477E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-2.8152853331231853</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6961535289017791</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>17.593015483999999</v>
+        <v>17.602674391000001</v>
       </c>
       <c r="C393" s="5">
-        <v>8.3595508999998458E-2</v>
+        <v>8.6749351000001695E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>5.8820406739994668</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1077075760789468</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>17.735084982</v>
+        <v>17.757189427</v>
       </c>
       <c r="C394" s="5">
-        <v>0.14206949800000146</v>
+        <v>0.15451503599999938</v>
       </c>
       <c r="D394" s="5">
-        <v>10.132593618604989</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.057236910436853</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>17.724388986000001</v>
+        <v>17.748088155000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.0695995999999042E-2</v>
+        <v>-9.1012719999987723E-3</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.72132193538596567</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.61331730007401219</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>17.603936281999999</v>
+        <v>17.604315891999999</v>
       </c>
       <c r="C396" s="5">
-        <v>-0.12045270400000163</v>
+        <v>-0.14377226300000245</v>
       </c>
       <c r="D396" s="5">
-        <v>-7.8570348695229608</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.2992435790926304</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>17.62658656</v>
+        <v>17.628104345000001</v>
       </c>
       <c r="C397" s="5">
-        <v>2.2650278000000412E-2</v>
+        <v>2.3788453000001653E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>1.5549650736512488</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6336482038780575</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>17.670875324000001</v>
+        <v>17.658762619000001</v>
       </c>
       <c r="C398" s="5">
-        <v>4.4288764000000924E-2</v>
+        <v>3.0658274000000318E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>3.0571519818755499</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1070835473264271</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>17.573513061</v>
+        <v>17.543615478</v>
       </c>
       <c r="C399" s="5">
-        <v>-9.7362263000000837E-2</v>
+        <v>-0.11514714100000134</v>
       </c>
       <c r="D399" s="5">
-        <v>-6.4149861315630048</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5501999178165136</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>17.573534253999998</v>
+        <v>17.541758713</v>
       </c>
       <c r="C400" s="5">
-        <v>2.1192999998476125E-5</v>
+        <v>-1.8567649999994273E-3</v>
       </c>
       <c r="D400" s="5">
-        <v>1.4471647525660103E-3</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.12693058987800487</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>17.509984884000001</v>
+        <v>17.477020245999999</v>
       </c>
       <c r="C401" s="5">
-        <v>-6.3549369999996941E-2</v>
+        <v>-6.4738467000001521E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-4.2541614546833362</v>
+        <v>-4.3398458945585805</v>
       </c>
       <c r="E401" s="5">
-        <v>2.919663395122285E-2</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.3510048977022393E-2</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>17.429241814000001</v>
+        <v>17.448307783000001</v>
       </c>
       <c r="C402" s="5">
-        <v>-8.0743070000000472E-2</v>
+        <v>-2.8712462999997967E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-5.3953049034746741</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9537270235126747</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>17.356891746999999</v>
+        <v>17.367138256</v>
       </c>
       <c r="C403" s="5">
-        <v>-7.2350067000002127E-2</v>
+        <v>-8.116952700000013E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-4.8691201295953279</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.441760486973557</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>17.418642061</v>
+        <v>17.432103430000002</v>
       </c>
       <c r="C404" s="5">
-        <v>6.1750314000001083E-2</v>
+        <v>6.4965174000001014E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>4.3537548118849134</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5823482524686376</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>17.391740289000001</v>
+        <v>17.409280734999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-2.6901771999998658E-2</v>
+        <v>-2.2822695000002113E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.8376471566852959</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5598164989179319</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>17.328289376000001</v>
+        <v>17.357655265999998</v>
       </c>
       <c r="C406" s="5">
-        <v>-6.3450913000000497E-2</v>
+        <v>-5.162546900000109E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>-4.2912145219000326</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5010113261956244</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>17.313327563000001</v>
+        <v>17.347377808000001</v>
       </c>
       <c r="C407" s="5">
-        <v>-1.4961812999999324E-2</v>
+        <v>-1.0277457999997353E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-1.0312130585981349</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.70821005169725559</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>17.401308602</v>
+        <v>17.399952119999998</v>
       </c>
       <c r="C408" s="5">
-        <v>8.7981038999998873E-2</v>
+        <v>5.2574311999997292E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>6.271389395392224</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6980509602768219</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>17.418794538</v>
+        <v>17.420810228000001</v>
       </c>
       <c r="C409" s="5">
-        <v>1.7485935999999924E-2</v>
+        <v>2.0858108000002318E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>1.2125226578305837</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.448016297883159</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>17.364495748</v>
+        <v>17.348987562000001</v>
       </c>
       <c r="C410" s="5">
-        <v>-5.4298790000000707E-2</v>
+        <v>-7.1822665999999202E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-3.6772314290128616</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8367139708693996</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>17.288388855000001</v>
+        <v>17.243445306000002</v>
       </c>
       <c r="C411" s="5">
-        <v>-7.6106892999998621E-2</v>
+        <v>-0.10554225599999967</v>
       </c>
       <c r="D411" s="5">
-        <v>-5.1345323181630658</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.0608067704802551</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>17.280567199</v>
+        <v>17.234576297</v>
       </c>
       <c r="C412" s="5">
-        <v>-7.8216560000008428E-3</v>
+        <v>-8.8690090000014266E-3</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.54155809947391553</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.61546605040717628</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>17.322735589000001</v>
+        <v>17.271686825</v>
       </c>
       <c r="C413" s="5">
-        <v>4.21683900000005E-2</v>
+        <v>3.7110527999999476E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>2.9678865912354357</v>
+        <v>2.6147340995573698</v>
       </c>
       <c r="E413" s="5">
-        <v>-1.0693858175234827</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1748765985837517</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>17.317949642999999</v>
+        <v>17.351730427</v>
       </c>
       <c r="C414" s="5">
-        <v>-4.7859460000019283E-3</v>
+        <v>8.0043601999999936E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.33103410493591223</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.70522319506368</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>17.264285237999999</v>
+        <v>17.28043448</v>
       </c>
       <c r="C415" s="5">
-        <v>-5.3664404999999249E-2</v>
+        <v>-7.1295946999999416E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-3.6558025664559124</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8207257368583667</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>17.322611048999999</v>
+        <v>17.343322208</v>
       </c>
       <c r="C416" s="5">
-        <v>5.8325810999999561E-2</v>
+        <v>6.2887727999999754E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>4.1302752695190126</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4555736988276751</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>17.284665431000001</v>
+        <v>17.310535344000002</v>
       </c>
       <c r="C417" s="5">
-        <v>-3.7945617999998404E-2</v>
+        <v>-3.2786863999998417E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.5971910353865035</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2451131496399324</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>17.322123471000001</v>
+        <v>17.358148531000001</v>
       </c>
       <c r="C418" s="5">
-        <v>3.7458040000000636E-2</v>
+        <v>4.7613186999999613E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>2.6317721195067367</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3510312560319777</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>17.408782663</v>
+        <v>17.550365673000002</v>
       </c>
       <c r="C419" s="5">
-        <v>8.6659191999999052E-2</v>
+        <v>0.19221714200000051</v>
       </c>
       <c r="D419" s="5">
-        <v>6.1713360513113047</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.128269839688246</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>17.395636921000001</v>
+        <v>17.492254036999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.3145741999998961E-2</v>
+        <v>-5.8111636000003131E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.9023916018955358</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9017952594784466</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>17.409396746999999</v>
+        <v>17.51168916</v>
       </c>
       <c r="C421" s="5">
-        <v>1.3759825999997588E-2</v>
+        <v>1.9435123000000942E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>0.95333185670092302</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3414620948489331</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>17.365981654999999</v>
+        <v>17.547019753000001</v>
       </c>
       <c r="C422" s="5">
-        <v>-4.3415092000000044E-2</v>
+        <v>3.5330593000001187E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>-2.9518226824513438</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4480987599345472</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>17.540468339</v>
+        <v>17.745379515</v>
       </c>
       <c r="C423" s="5">
-        <v>0.17448668400000145</v>
+        <v>0.19835976199999905</v>
       </c>
       <c r="D423" s="5">
-        <v>12.746265540879342</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.441389754599721</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>17.624090302999999</v>
+        <v>17.8311955</v>
       </c>
       <c r="C424" s="5">
-        <v>8.3621963999998883E-2</v>
+        <v>8.5815984999999984E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>5.8732615280438605</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9600211760569621</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>17.637856432</v>
+        <v>17.869420974000001</v>
       </c>
       <c r="C425" s="5">
-        <v>1.3766129000000404E-2</v>
+        <v>3.8225474000000759E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.94135398438424112</v>
+        <v>2.6030387463468418</v>
       </c>
       <c r="E425" s="5">
-        <v>1.8191170867960516</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4607745905559595</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>17.852130796000001</v>
+        <v>17.854126736000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.21427436400000133</v>
+        <v>-1.5294237999999183E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>15.592879496430756</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0222455740580338</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>17.926659631</v>
+        <v>17.987345755</v>
       </c>
       <c r="C427" s="5">
-        <v>7.452883499999885E-2</v>
+        <v>0.13321901899999844</v>
       </c>
       <c r="D427" s="5">
-        <v>5.126390078989318</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3305756059597567</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>17.805923207999999</v>
+        <v>17.848620917000002</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.12073642300000031</v>
+        <v>-0.13872483799999813</v>
       </c>
       <c r="D428" s="5">
-        <v>-7.7892657969301782</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8721769704911306</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>18.145138051</v>
+        <v>18.208718758</v>
       </c>
       <c r="C429" s="5">
-        <v>0.3392148430000006</v>
+        <v>0.3600978409999982</v>
       </c>
       <c r="D429" s="5">
-        <v>25.414966969134767</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.08569489365582</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>18.04172676</v>
+        <v>18.155147134</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.10341129100000046</v>
+        <v>-5.3571623999999929E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-6.628595069027754</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4739315015765992</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>18.019030849</v>
+        <v>18.150559639000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.2695910999999569E-2</v>
+        <v>-4.5874949999991088E-3</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.4991606232375387</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.30279841864634394</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>18.016833298000002</v>
+        <v>18.188508391999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-2.1975509999982989E-3</v>
+        <v>3.7948752999998447E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.14625054439945107</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5379839902421431</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>17.998136104</v>
+        <v>18.210822102000002</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.869719400000136E-2</v>
+        <v>2.2313710000002374E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.2382316559452211</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4821371885694878</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>18.034699206999999</v>
+        <v>18.251392698</v>
       </c>
       <c r="C434" s="5">
-        <v>3.6563102999998875E-2</v>
+        <v>4.057059599999846E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>2.4652159089225911</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7063964403413632</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>17.950579887</v>
+        <v>18.200767843000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-8.411931999999922E-2</v>
+        <v>-5.0624854999998803E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-5.4557861948052349</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2781916989550686</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>17.717947555999999</v>
+        <v>18.062435621999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.23263233100000136</v>
+        <v>-0.13833222100000242</v>
       </c>
       <c r="D436" s="5">
-        <v>-14.48955864980449</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.7486654281224485</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>17.777479745000001</v>
+        <v>18.086647163999999</v>
       </c>
       <c r="C437" s="5">
-        <v>5.9532189000002234E-2</v>
+        <v>2.4211541999999753E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>4.1073441637271335</v>
+        <v>1.6204352246191212</v>
       </c>
       <c r="E437" s="5">
-        <v>0.79161157444669339</v>
+        <v>1.2156308271883187</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>18.040773076000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-4.5874087999997926E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-3.001519972911515</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>18.050480304000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>9.7072279999999012E-3</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.64760021476162333</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpmanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>