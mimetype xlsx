--- v3 (2026-04-18)
+++ v4 (2026-05-09)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{81FF8704-D2C2-4496-883A-88F14951E736}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{310F5B44-4E5F-4516-BFAD-AD59E1F4442D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BB4FA0C9-D640-48CA-B6D0-57BB544ED54C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{85143C5D-0DC4-40DA-93DD-5F386CEB3390}"/>
   </bookViews>
   <sheets>
     <sheet name="elpmanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B147A8A-3247-4F95-B956-0E68BC6A7F83}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1C00497-B1A2-4B5E-9024-9273C7638C57}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>41.925544000999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>42.072152832999997</v>
       </c>
       <c r="C7" s="5">
         <v>0.1466088319999983</v>
       </c>
       <c r="D7" s="5">
         <v>4.2779171033437535</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>42.030697945999997</v>
       </c>
       <c r="C8" s="5">
         <v>-4.145488700000044E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-1.176007322656869</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>41.739257443</v>
       </c>
       <c r="C9" s="5">
         <v>-0.29144050299999691</v>
       </c>
       <c r="D9" s="5">
         <v>-8.0106816118769792</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>41.566372663000003</v>
       </c>
       <c r="C10" s="5">
         <v>-0.17288477999999685</v>
       </c>
       <c r="D10" s="5">
         <v>-4.8587394876500873</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>41.596504392</v>
       </c>
       <c r="C11" s="5">
         <v>3.0131728999997165E-2</v>
       </c>
       <c r="D11" s="5">
         <v>0.87336428692781354</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>41.669844519000002</v>
       </c>
       <c r="C12" s="5">
         <v>7.3340127000001587E-2</v>
       </c>
       <c r="D12" s="5">
         <v>2.1363964187161022</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>42.049960425999998</v>
       </c>
       <c r="C13" s="5">
         <v>0.38011590699999687</v>
       </c>
       <c r="D13" s="5">
         <v>11.512752818632887</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>40.560319407000001</v>
       </c>
       <c r="C14" s="5">
         <v>-1.4896410189999969</v>
       </c>
       <c r="D14" s="5">
         <v>-35.132180549650784</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>40.649869860999999</v>
       </c>
       <c r="C15" s="5">
         <v>8.9550453999997615E-2</v>
       </c>
       <c r="D15" s="5">
         <v>2.6818107055854412</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>40.826215429999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.17634556899999865</v>
       </c>
       <c r="D16" s="5">
         <v>5.331813182525047</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>40.582667935000003</v>
       </c>
       <c r="C17" s="5">
         <v>-0.24354749499999429</v>
       </c>
       <c r="D17" s="5">
         <v>-6.9282973595893527</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>41.413697634999998</v>
       </c>
       <c r="C18" s="5">
         <v>0.83102969999999488</v>
       </c>
       <c r="D18" s="5">
         <v>27.538400619820315</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>41.173005818999997</v>
       </c>
       <c r="C19" s="5">
         <v>-0.24069181600000178</v>
       </c>
       <c r="D19" s="5">
         <v>-6.755594665689979</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>41.124584368000001</v>
       </c>
       <c r="C20" s="5">
         <v>-4.8421450999995841E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-1.4021654746633749</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>41.114192054999997</v>
       </c>
       <c r="C21" s="5">
         <v>-1.0392313000004094E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-0.30282269494108505</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>41.162402127999997</v>
       </c>
       <c r="C22" s="5">
         <v>4.8210072999999909E-2</v>
       </c>
       <c r="D22" s="5">
         <v>1.4162178317257412</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>41.308225747000002</v>
       </c>
       <c r="C23" s="5">
         <v>0.14582361900000507</v>
       </c>
       <c r="D23" s="5">
         <v>4.3349873713892428</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>41.780777956000001</v>
       </c>
       <c r="C24" s="5">
         <v>0.47255220899999983</v>
       </c>
       <c r="D24" s="5">
         <v>14.625110184189349</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>41.650625542999997</v>
       </c>
       <c r="C25" s="5">
         <v>-0.13015241300000469</v>
       </c>
       <c r="D25" s="5">
         <v>-3.6747658404042371</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>42.178570161000003</v>
       </c>
       <c r="C26" s="5">
         <v>0.52794461800000647</v>
       </c>
       <c r="D26" s="5">
         <v>16.317188970705331</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>42.318878933000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.14030877199999736</v>
       </c>
       <c r="D27" s="5">
         <v>4.0657007698007286</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>42.703046372999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.38416743999999881</v>
       </c>
       <c r="D28" s="5">
         <v>11.454201576468726</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>42.748005874999997</v>
       </c>
       <c r="C29" s="5">
         <v>4.4959501999997542E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.2707504093193656</v>
       </c>
       <c r="E29" s="5">
         <v>5.335622447169186</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>43.255385545000003</v>
       </c>
       <c r="C30" s="5">
         <v>0.50737967000000594</v>
       </c>
       <c r="D30" s="5">
         <v>15.210463324363177</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>42.845761385000003</v>
       </c>
       <c r="C31" s="5">
         <v>-0.4096241599999999</v>
       </c>
       <c r="D31" s="5">
         <v>-10.790289568790302</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>43.698674998999998</v>
       </c>
       <c r="C32" s="5">
         <v>0.85291361399999488</v>
       </c>
       <c r="D32" s="5">
         <v>26.68489850290068</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>43.95487147</v>
       </c>
       <c r="C33" s="5">
         <v>0.25619647100000265</v>
       </c>
       <c r="D33" s="5">
         <v>7.2667069052616329</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>44.395255231999997</v>
       </c>
       <c r="C34" s="5">
         <v>0.44038376199999618</v>
       </c>
       <c r="D34" s="5">
         <v>12.707939981518956</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>44.517445823000003</v>
       </c>
       <c r="C35" s="5">
         <v>0.12219059100000607</v>
       </c>
       <c r="D35" s="5">
         <v>3.3532601840241982</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>44.303205798999997</v>
       </c>
       <c r="C36" s="5">
         <v>-0.21424002400000575</v>
       </c>
       <c r="D36" s="5">
         <v>-5.6245639980391786</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>44.283418095999998</v>
       </c>
       <c r="C37" s="5">
         <v>-1.9787702999998658E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-0.53465655390526612</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>44.080118618999997</v>
       </c>
       <c r="C38" s="5">
         <v>-0.20329947700000162</v>
       </c>
       <c r="D38" s="5">
         <v>-5.3720502436407465</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>45.549554798999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.4694361800000024</v>
       </c>
       <c r="D39" s="5">
         <v>48.216510436147544</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>45.477606236</v>
       </c>
       <c r="C40" s="5">
         <v>-7.194856299999941E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-1.8790993104881637</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>45.701586243999998</v>
       </c>
       <c r="C41" s="5">
         <v>0.22398000799999807</v>
       </c>
       <c r="D41" s="5">
         <v>6.0728224849984747</v>
       </c>
       <c r="E41" s="5">
         <v>6.9092822192375669</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>45.804109171999997</v>
       </c>
       <c r="C42" s="5">
         <v>0.10252292799999907</v>
       </c>
       <c r="D42" s="5">
         <v>2.7254384858357295</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>45.940089036000003</v>
       </c>
       <c r="C43" s="5">
         <v>0.1359798640000065</v>
       </c>
       <c r="D43" s="5">
         <v>3.6212190684698387</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>45.959712971999998</v>
       </c>
       <c r="C44" s="5">
         <v>1.9623935999995012E-2</v>
       </c>
       <c r="D44" s="5">
         <v>0.51380238740117434</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>46.199373297999998</v>
       </c>
       <c r="C45" s="5">
         <v>0.2396603259999992</v>
       </c>
       <c r="D45" s="5">
         <v>6.4401109733913664</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>46.103956431999997</v>
       </c>
       <c r="C46" s="5">
         <v>-9.5416866000000766E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-2.4504338633049905</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>46.306144607999997</v>
       </c>
       <c r="C47" s="5">
         <v>0.20218817599999994</v>
       </c>
       <c r="D47" s="5">
         <v>5.3913894488761827</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>46.676629118000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.37048451000000426</v>
       </c>
       <c r="D48" s="5">
         <v>10.034869459643492</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>46.718057274000003</v>
       </c>
       <c r="C49" s="5">
         <v>4.1428156000002048E-2</v>
       </c>
       <c r="D49" s="5">
         <v>1.0702826765819351</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>46.573638174999999</v>
       </c>
       <c r="C50" s="5">
         <v>-0.14441909900000383</v>
       </c>
       <c r="D50" s="5">
         <v>-3.6471241946261723</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>46.735422094</v>
       </c>
       <c r="C51" s="5">
         <v>0.16178391900000122</v>
       </c>
       <c r="D51" s="5">
         <v>4.2490375951606874</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>46.366140995000002</v>
       </c>
       <c r="C52" s="5">
         <v>-0.36928109899999839</v>
       </c>
       <c r="D52" s="5">
         <v>-9.0804273975005785</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>46.260080295000002</v>
       </c>
       <c r="C53" s="5">
         <v>-0.10606070000000045</v>
       </c>
       <c r="D53" s="5">
         <v>-2.7106798255264297</v>
       </c>
       <c r="E53" s="5">
         <v>1.2220452218402622</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>45.862025742</v>
       </c>
       <c r="C54" s="5">
         <v>-0.39805455300000148</v>
       </c>
       <c r="D54" s="5">
         <v>-9.8507292151634118</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>45.730700415999998</v>
       </c>
       <c r="C55" s="5">
         <v>-0.13132532600000246</v>
       </c>
       <c r="D55" s="5">
         <v>-3.3825808423089021</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>45.639337619999999</v>
       </c>
       <c r="C56" s="5">
         <v>-9.1362795999998525E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-2.3712440907046495</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>46.212468162</v>
       </c>
       <c r="C57" s="5">
         <v>0.57313054200000124</v>
       </c>
       <c r="D57" s="5">
         <v>16.155018908343056</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>46.198495839000003</v>
       </c>
       <c r="C58" s="5">
         <v>-1.3972322999997289E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-0.36221683173498498</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>46.003553195000002</v>
       </c>
       <c r="C59" s="5">
         <v>-0.19494264400000105</v>
       </c>
       <c r="D59" s="5">
         <v>-4.9477301753982132</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>46.351935824000002</v>
       </c>
       <c r="C60" s="5">
         <v>0.34838262899999961</v>
       </c>
       <c r="D60" s="5">
         <v>9.4757672776917055</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>47.131854767</v>
       </c>
       <c r="C61" s="5">
         <v>0.77991894299999842</v>
       </c>
       <c r="D61" s="5">
         <v>22.168671277591699</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>46.987963086000001</v>
       </c>
       <c r="C62" s="5">
         <v>-0.14389168099999949</v>
       </c>
       <c r="D62" s="5">
         <v>-3.6026583466917228</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>46.744149563000001</v>
       </c>
       <c r="C63" s="5">
         <v>-0.24381352300000003</v>
       </c>
       <c r="D63" s="5">
         <v>-6.0519591898253395</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>47.276340075999997</v>
       </c>
       <c r="C64" s="5">
         <v>0.5321905129999962</v>
       </c>
       <c r="D64" s="5">
         <v>14.551036131424432</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>47.11514889</v>
       </c>
       <c r="C65" s="5">
         <v>-0.16119118599999638</v>
       </c>
       <c r="D65" s="5">
         <v>-4.015603575177451</v>
       </c>
       <c r="E65" s="5">
         <v>1.8483941003717197</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>46.615896042999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.49925284700000105</v>
       </c>
       <c r="D66" s="5">
         <v>-12.000212327114435</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>46.798147907000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.18225186400000126</v>
       </c>
       <c r="D67" s="5">
         <v>4.7937904634258288</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>46.813084387000004</v>
       </c>
       <c r="C68" s="5">
         <v>1.4936480000002916E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.38367487061410355</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>46.638808087000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.17427630000000249</v>
       </c>
       <c r="D69" s="5">
         <v>-4.3770281776965518</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>46.593108358999999</v>
       </c>
       <c r="C70" s="5">
         <v>-4.5699728000002438E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-1.1695215627059774</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>46.501269239000003</v>
       </c>
       <c r="C71" s="5">
         <v>-9.1839119999995944E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-2.3398311734631694</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>46.237784437000002</v>
       </c>
       <c r="C72" s="5">
         <v>-0.26348480200000068</v>
       </c>
       <c r="D72" s="5">
         <v>-6.5914764825774741</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>46.297997328000001</v>
       </c>
       <c r="C73" s="5">
         <v>6.0212890999999047E-2</v>
       </c>
       <c r="D73" s="5">
         <v>1.5739344268509203</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>46.379007956000002</v>
       </c>
       <c r="C74" s="5">
         <v>8.1010628000001361E-2</v>
       </c>
       <c r="D74" s="5">
         <v>2.1200437316351239</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>44.612906291999998</v>
       </c>
       <c r="C75" s="5">
         <v>-1.7661016640000042</v>
       </c>
       <c r="D75" s="5">
         <v>-37.242051993777089</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>44.333560575999996</v>
       </c>
       <c r="C76" s="5">
         <v>-0.27934571600000169</v>
       </c>
       <c r="D76" s="5">
         <v>-7.2604136285124854</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>45.685493446999999</v>
       </c>
       <c r="C77" s="5">
         <v>1.3519328710000025</v>
       </c>
       <c r="D77" s="5">
         <v>43.399782551420294</v>
       </c>
       <c r="E77" s="5">
         <v>-3.0343859176542698</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>45.590224202000002</v>
       </c>
       <c r="C78" s="5">
         <v>-9.5269244999997227E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-2.4738916177316606</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>45.593764684</v>
       </c>
       <c r="C79" s="5">
         <v>3.5404819999982351E-3</v>
       </c>
       <c r="D79" s="5">
         <v>9.3230371454211536E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>45.186628704</v>
       </c>
       <c r="C80" s="5">
         <v>-0.40713597999999962</v>
       </c>
       <c r="D80" s="5">
         <v>-10.204650392566794</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>44.932306054000001</v>
       </c>
       <c r="C81" s="5">
         <v>-0.25432264999999887</v>
       </c>
       <c r="D81" s="5">
         <v>-6.5487287173256252</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>44.761757121999999</v>
       </c>
       <c r="C82" s="5">
         <v>-0.17054893200000265</v>
       </c>
       <c r="D82" s="5">
         <v>-4.460928510496009</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>44.922607972999998</v>
       </c>
       <c r="C83" s="5">
         <v>0.1608508509999993</v>
       </c>
       <c r="D83" s="5">
         <v>4.3984419916513362</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>44.476139680000003</v>
       </c>
       <c r="C84" s="5">
         <v>-0.44646829299999524</v>
       </c>
       <c r="D84" s="5">
         <v>-11.295532841304134</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>44.623829671999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.14768999199999655</v>
       </c>
       <c r="D85" s="5">
         <v>4.058376288640253</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>44.348967784999999</v>
       </c>
       <c r="C86" s="5">
         <v>-0.27486188700000014</v>
       </c>
       <c r="D86" s="5">
         <v>-7.1461056555067293</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>44.144715697999999</v>
       </c>
       <c r="C87" s="5">
         <v>-0.20425208700000042</v>
       </c>
       <c r="D87" s="5">
         <v>-5.3888118078683434</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>44.391398011</v>
       </c>
       <c r="C88" s="5">
         <v>0.24668231300000087</v>
       </c>
       <c r="D88" s="5">
         <v>6.9156248249923724</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>44.087558971999997</v>
       </c>
       <c r="C89" s="5">
         <v>-0.3038390390000032</v>
       </c>
       <c r="D89" s="5">
         <v>-7.9112083774367736</v>
       </c>
       <c r="E89" s="5">
         <v>-3.4976846137248718</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>44.140645935000002</v>
       </c>
       <c r="C90" s="5">
         <v>5.3086963000005483E-2</v>
       </c>
       <c r="D90" s="5">
         <v>1.4545588224316397</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>44.055073786000001</v>
       </c>
       <c r="C91" s="5">
         <v>-8.5572149000000763E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-2.301704745232791</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>44.160524316999997</v>
       </c>
       <c r="C92" s="5">
         <v>0.10545053099999535</v>
       </c>
       <c r="D92" s="5">
         <v>2.9104454187926176</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>44.254293240000003</v>
       </c>
       <c r="C93" s="5">
         <v>9.3768923000006055E-2</v>
       </c>
       <c r="D93" s="5">
         <v>2.578007222983203</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>44.349535242999998</v>
       </c>
       <c r="C94" s="5">
         <v>9.5242002999995634E-2</v>
       </c>
       <c r="D94" s="5">
         <v>2.6133734068644277</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>44.133811117</v>
       </c>
       <c r="C95" s="5">
         <v>-0.2157241259999978</v>
       </c>
       <c r="D95" s="5">
         <v>-5.6833628966210021</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>44.314150732999998</v>
       </c>
       <c r="C96" s="5">
         <v>0.1803396159999977</v>
       </c>
       <c r="D96" s="5">
         <v>5.0151563472089045</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>44.104295487000002</v>
       </c>
       <c r="C97" s="5">
         <v>-0.2098552459999965</v>
       </c>
       <c r="D97" s="5">
         <v>-5.5370503615363216</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>43.766763466</v>
       </c>
       <c r="C98" s="5">
         <v>-0.33753202100000124</v>
       </c>
       <c r="D98" s="5">
         <v>-8.8067878895199634</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>44.182666060000003</v>
       </c>
       <c r="C99" s="5">
         <v>0.41590259400000207</v>
       </c>
       <c r="D99" s="5">
         <v>12.018522006839039</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>44.147987854</v>
       </c>
       <c r="C100" s="5">
         <v>-3.4678206000002376E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-0.93780387513703323</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>44.373620586999998</v>
       </c>
       <c r="C101" s="5">
         <v>0.22563273299999764</v>
       </c>
       <c r="D101" s="5">
         <v>6.3083591804785399</v>
       </c>
       <c r="E101" s="5">
         <v>0.64884884005866894</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>44.653972385000003</v>
       </c>
       <c r="C102" s="5">
         <v>0.2803517980000052</v>
       </c>
       <c r="D102" s="5">
         <v>7.8506596576335408</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>43.354449004999999</v>
       </c>
       <c r="C103" s="5">
         <v>-1.2995233800000037</v>
       </c>
       <c r="D103" s="5">
         <v>-29.841085698353631</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>43.946375218999997</v>
       </c>
       <c r="C104" s="5">
         <v>0.59192621399999723</v>
       </c>
       <c r="D104" s="5">
         <v>17.671871317518885</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>43.862218253000002</v>
       </c>
       <c r="C105" s="5">
         <v>-8.4156965999994782E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-2.2739409931581411</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>43.642903551000003</v>
       </c>
       <c r="C106" s="5">
         <v>-0.21931470199999836</v>
       </c>
       <c r="D106" s="5">
         <v>-5.8378127931379975</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>43.559605382999997</v>
       </c>
       <c r="C107" s="5">
         <v>-8.3298168000006001E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-2.2664657265929034</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>43.315264196999998</v>
       </c>
       <c r="C108" s="5">
         <v>-0.24434118599999977</v>
       </c>
       <c r="D108" s="5">
         <v>-6.5273895781806868</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>43.070489338000002</v>
       </c>
       <c r="C109" s="5">
         <v>-0.24477485899999607</v>
       </c>
       <c r="D109" s="5">
         <v>-6.5743647978234732</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>42.790819304000003</v>
       </c>
       <c r="C110" s="5">
         <v>-0.27967003399999868</v>
       </c>
       <c r="D110" s="5">
         <v>-7.5196315978290578</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>42.731657665</v>
       </c>
       <c r="C111" s="5">
         <v>-5.9161639000002708E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-1.6465353410531458</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>42.100079045999998</v>
       </c>
       <c r="C112" s="5">
         <v>-0.63157861900000256</v>
       </c>
       <c r="D112" s="5">
         <v>-16.363076516438991</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>41.98213904</v>
       </c>
       <c r="C113" s="5">
         <v>-0.11794000599999777</v>
       </c>
       <c r="D113" s="5">
         <v>-3.3103882182487276</v>
       </c>
       <c r="E113" s="5">
         <v>-5.3894217225551877</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>41.652752560000003</v>
       </c>
       <c r="C114" s="5">
         <v>-0.3293864799999966</v>
       </c>
       <c r="D114" s="5">
         <v>-9.0192054759322353</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>41.056239486999999</v>
       </c>
       <c r="C115" s="5">
         <v>-0.59651307300000411</v>
       </c>
       <c r="D115" s="5">
         <v>-15.894278776663828</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>41.057870516000001</v>
       </c>
       <c r="C116" s="5">
         <v>1.6310290000021155E-3</v>
       </c>
       <c r="D116" s="5">
         <v>4.7682460224351964E-2</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>40.566093528000003</v>
       </c>
       <c r="C117" s="5">
         <v>-0.49177698799999803</v>
       </c>
       <c r="D117" s="5">
         <v>-13.463126113557255</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>40.420100777000002</v>
       </c>
       <c r="C118" s="5">
         <v>-0.14599275100000142</v>
       </c>
       <c r="D118" s="5">
         <v>-4.2341974924066221</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>39.977115871000002</v>
       </c>
       <c r="C119" s="5">
         <v>-0.44298490599999951</v>
       </c>
       <c r="D119" s="5">
         <v>-12.386949121747669</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>40.018253276000003</v>
       </c>
       <c r="C120" s="5">
         <v>4.1137405000000626E-2</v>
       </c>
       <c r="D120" s="5">
         <v>1.2418413010461204</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>39.629646436000002</v>
       </c>
       <c r="C121" s="5">
         <v>-0.38860684000000134</v>
       </c>
       <c r="D121" s="5">
         <v>-11.050229916593246</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>39.638381523</v>
       </c>
       <c r="C122" s="5">
         <v>8.7350869999980318E-3</v>
       </c>
       <c r="D122" s="5">
         <v>0.26482247834753725</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>39.610088128000001</v>
       </c>
       <c r="C123" s="5">
         <v>-2.8293394999998611E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-0.85319074973102538</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>39.532960529999997</v>
       </c>
       <c r="C124" s="5">
         <v>-7.7127598000004127E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-2.3117426731380508</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>39.186963112000001</v>
       </c>
       <c r="C125" s="5">
         <v>-0.34599741799999606</v>
       </c>
       <c r="D125" s="5">
         <v>-10.011454798933206</v>
       </c>
       <c r="E125" s="5">
         <v>-6.6580121735502651</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>39.632596992000003</v>
       </c>
       <c r="C126" s="5">
         <v>0.44563388000000259</v>
       </c>
       <c r="D126" s="5">
         <v>14.53311606947767</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>39.627971017</v>
       </c>
       <c r="C127" s="5">
         <v>-4.6259750000032795E-3</v>
       </c>
       <c r="D127" s="5">
         <v>-0.13997588180492126</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>39.306087325999997</v>
       </c>
       <c r="C128" s="5">
         <v>-0.32188369100000358</v>
       </c>
       <c r="D128" s="5">
         <v>-9.3232938362850071</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>38.648625211999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.65746211399999765</v>
       </c>
       <c r="D129" s="5">
         <v>-18.324683841930558</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>38.50323479</v>
       </c>
       <c r="C130" s="5">
         <v>-0.14539042199999841</v>
       </c>
       <c r="D130" s="5">
         <v>-4.4219840518502584</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>38.296431798</v>
       </c>
       <c r="C131" s="5">
         <v>-0.20680299200000007</v>
       </c>
       <c r="D131" s="5">
         <v>-6.2582356343860779</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>37.516217963000003</v>
       </c>
       <c r="C132" s="5">
         <v>-0.78021383499999786</v>
       </c>
       <c r="D132" s="5">
         <v>-21.886001392395539</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>37.752241671</v>
       </c>
       <c r="C133" s="5">
         <v>0.23602370799999761</v>
       </c>
       <c r="D133" s="5">
         <v>7.8162765368386733</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>37.522190836</v>
       </c>
       <c r="C134" s="5">
         <v>-0.23005083500000012</v>
       </c>
       <c r="D134" s="5">
         <v>-7.072271544555786</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>37.174526268999998</v>
       </c>
       <c r="C135" s="5">
         <v>-0.34766456700000248</v>
       </c>
       <c r="D135" s="5">
         <v>-10.569211709189808</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>37.441205541000002</v>
       </c>
       <c r="C136" s="5">
         <v>0.26667927200000463</v>
       </c>
       <c r="D136" s="5">
         <v>8.9563564455753095</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>36.740562173000001</v>
       </c>
       <c r="C137" s="5">
         <v>-0.70064336800000149</v>
       </c>
       <c r="D137" s="5">
         <v>-20.282865172855935</v>
       </c>
       <c r="E137" s="5">
         <v>-6.2428949444435329</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>36.308767023999998</v>
       </c>
       <c r="C138" s="5">
         <v>-0.43179514900000271</v>
       </c>
       <c r="D138" s="5">
         <v>-13.226233357074968</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>36.169776689000003</v>
       </c>
       <c r="C139" s="5">
         <v>-0.13899033499999547</v>
       </c>
       <c r="D139" s="5">
         <v>-4.4981217240105948</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>35.880288053000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.28948863600000152</v>
       </c>
       <c r="D140" s="5">
         <v>-9.1926248444165193</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>35.397350586000002</v>
       </c>
       <c r="C141" s="5">
         <v>-0.48293746699999929</v>
       </c>
       <c r="D141" s="5">
         <v>-15.008002676906552</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>35.145921837000003</v>
       </c>
       <c r="C142" s="5">
         <v>-0.25142874899999867</v>
       </c>
       <c r="D142" s="5">
         <v>-8.1984150997687966</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>34.985576219999999</v>
       </c>
       <c r="C143" s="5">
         <v>-0.16034561700000438</v>
       </c>
       <c r="D143" s="5">
         <v>-5.3394314437419048</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>34.518948000000002</v>
       </c>
       <c r="C144" s="5">
         <v>-0.46662821999999693</v>
       </c>
       <c r="D144" s="5">
         <v>-14.88183637888535</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>34.101330472999997</v>
       </c>
       <c r="C145" s="5">
         <v>-0.41761752700000443</v>
       </c>
       <c r="D145" s="5">
         <v>-13.589750088984543</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>33.458972926999998</v>
       </c>
       <c r="C146" s="5">
         <v>-0.6423575459999995</v>
       </c>
       <c r="D146" s="5">
         <v>-20.403240956024117</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>33.158805546000004</v>
       </c>
       <c r="C147" s="5">
         <v>-0.30016738099999429</v>
       </c>
       <c r="D147" s="5">
         <v>-10.249832310406015</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>32.837240448000003</v>
       </c>
       <c r="C148" s="5">
         <v>-0.32156509800000066</v>
       </c>
       <c r="D148" s="5">
         <v>-11.03620476365883</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>32.536360792000004</v>
       </c>
       <c r="C149" s="5">
         <v>-0.30087965599999933</v>
       </c>
       <c r="D149" s="5">
         <v>-10.457778158337971</v>
       </c>
       <c r="E149" s="5">
         <v>-11.442942438397397</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>31.976069611</v>
       </c>
       <c r="C150" s="5">
         <v>-0.56029118100000375</v>
       </c>
       <c r="D150" s="5">
         <v>-18.81547290805311</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>30.518874316000002</v>
       </c>
       <c r="C151" s="5">
         <v>-1.4571952949999982</v>
       </c>
       <c r="D151" s="5">
         <v>-42.862509785923365</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>30.930669857000002</v>
       </c>
       <c r="C152" s="5">
         <v>0.41179554100000004</v>
       </c>
       <c r="D152" s="5">
         <v>17.449122858374455</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>31.042461302</v>
       </c>
       <c r="C153" s="5">
         <v>0.11179144499999794</v>
       </c>
       <c r="D153" s="5">
         <v>4.4243726233924585</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>30.642761793999998</v>
       </c>
       <c r="C154" s="5">
         <v>-0.3996995080000012</v>
       </c>
       <c r="D154" s="5">
         <v>-14.402499929643076</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>30.443474609999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.19928718399999923</v>
       </c>
       <c r="D155" s="5">
         <v>-7.5310857635606743</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>30.289347161999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.15412744800000056</v>
       </c>
       <c r="D156" s="5">
         <v>-5.9089456621497565</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>30.686020308</v>
       </c>
       <c r="C157" s="5">
         <v>0.39667314600000125</v>
       </c>
       <c r="D157" s="5">
         <v>16.898210364031318</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>30.478406798999998</v>
       </c>
       <c r="C158" s="5">
         <v>-0.20761350900000153</v>
       </c>
       <c r="D158" s="5">
         <v>-7.8234777235964508</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>29.741011871000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.73739492799999695</v>
       </c>
       <c r="D159" s="5">
         <v>-25.464743923303811</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>29.335460714</v>
       </c>
       <c r="C160" s="5">
         <v>-0.40555115700000144</v>
       </c>
       <c r="D160" s="5">
         <v>-15.190193065967705</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>29.231942023999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.10351869000000136</v>
       </c>
       <c r="D161" s="5">
         <v>-4.1533218950437263</v>
       </c>
       <c r="E161" s="5">
         <v>-10.156079805988904</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>28.521735887999998</v>
       </c>
       <c r="C162" s="5">
         <v>-0.71020613600000004</v>
       </c>
       <c r="D162" s="5">
         <v>-25.557761535780998</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>28.307509506999999</v>
       </c>
       <c r="C163" s="5">
         <v>-0.21422638099999958</v>
       </c>
       <c r="D163" s="5">
         <v>-8.6500120745782496</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>28.013148581999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.29436092499999944</v>
       </c>
       <c r="D164" s="5">
         <v>-11.788916768941004</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>27.637245528000001</v>
       </c>
       <c r="C165" s="5">
         <v>-0.37590305399999835</v>
       </c>
       <c r="D165" s="5">
         <v>-14.965730670890698</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>26.837370736</v>
       </c>
       <c r="C166" s="5">
         <v>-0.79987479200000067</v>
       </c>
       <c r="D166" s="5">
         <v>-29.702075004165284</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>26.194087933999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.64328280200000165</v>
       </c>
       <c r="D167" s="5">
         <v>-25.258848300180993</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>26.039807739</v>
       </c>
       <c r="C168" s="5">
         <v>-0.15428019499999834</v>
       </c>
       <c r="D168" s="5">
         <v>-6.8433404684742571</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>25.712814834</v>
       </c>
       <c r="C169" s="5">
         <v>-0.32699290500000089</v>
       </c>
       <c r="D169" s="5">
         <v>-14.0705191848152</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>25.577046410000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.13576842399999833</v>
       </c>
       <c r="D170" s="5">
         <v>-6.1554124189807329</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>25.215945391000002</v>
       </c>
       <c r="C171" s="5">
         <v>-0.36110101899999947</v>
       </c>
       <c r="D171" s="5">
         <v>-15.686257873995357</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>25.051059045999999</v>
       </c>
       <c r="C172" s="5">
         <v>-0.16488634500000288</v>
       </c>
       <c r="D172" s="5">
         <v>-7.5706233928481854</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>24.710682850000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.34037619599999758</v>
       </c>
       <c r="D173" s="5">
         <v>-15.139834582464573</v>
       </c>
       <c r="E173" s="5">
         <v>-15.466845036460308</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>24.850495921</v>
       </c>
       <c r="C174" s="5">
         <v>0.13981307099999896</v>
       </c>
       <c r="D174" s="5">
         <v>7.0049230170597943</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>24.879686556999999</v>
       </c>
       <c r="C175" s="5">
         <v>2.9190635999999159E-2</v>
       </c>
       <c r="D175" s="5">
         <v>1.4187224962727507</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>24.564203472999999</v>
       </c>
       <c r="C176" s="5">
         <v>-0.31548308400000025</v>
       </c>
       <c r="D176" s="5">
         <v>-14.198796897880339</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>24.466890019000001</v>
       </c>
       <c r="C177" s="5">
         <v>-9.7313453999998245E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-4.6516890918726901</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>24.456754583999999</v>
       </c>
       <c r="C178" s="5">
         <v>-1.0135435000002246E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-0.49597024233495324</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>24.251109680999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.2056449029999996</v>
       </c>
       <c r="D179" s="5">
         <v>-9.6364086195608216</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>24.182212733</v>
       </c>
       <c r="C180" s="5">
         <v>-6.8896947999999014E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-3.3564090047660367</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>24.190441379999999</v>
       </c>
       <c r="C181" s="5">
         <v>8.2286469999992562E-3</v>
       </c>
       <c r="D181" s="5">
         <v>0.40909728176723448</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>24.090773619</v>
       </c>
       <c r="C182" s="5">
         <v>-9.9667760999999189E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-4.8336423182381072</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>24.458269832999999</v>
       </c>
       <c r="C183" s="5">
         <v>0.3674962139999991</v>
       </c>
       <c r="D183" s="5">
         <v>19.922265671006233</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>24.358414533000001</v>
       </c>
       <c r="C184" s="5">
         <v>-9.9855299999997982E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-4.7906893545938694</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>23.671781652</v>
       </c>
       <c r="C185" s="5">
         <v>-0.6866328810000013</v>
       </c>
       <c r="D185" s="5">
         <v>-29.044976145556632</v>
       </c>
       <c r="E185" s="5">
         <v>-4.2042593654994853</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>23.284530564000001</v>
       </c>
       <c r="C186" s="5">
         <v>-0.3872510879999993</v>
       </c>
       <c r="D186" s="5">
         <v>-17.957575825615834</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>23.341864476000001</v>
       </c>
       <c r="C187" s="5">
         <v>5.7333912000000709E-2</v>
       </c>
       <c r="D187" s="5">
         <v>2.9951273753464402</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>23.550196239000002</v>
       </c>
       <c r="C188" s="5">
         <v>0.20833176300000034</v>
       </c>
       <c r="D188" s="5">
         <v>11.252004850795782</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>23.453646634999998</v>
       </c>
       <c r="C189" s="5">
         <v>-9.6549604000003342E-2</v>
       </c>
       <c r="D189" s="5">
         <v>-4.8102543757001399</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>23.504872455000001</v>
       </c>
       <c r="C190" s="5">
         <v>5.1225820000002642E-2</v>
       </c>
       <c r="D190" s="5">
         <v>2.6526715059058903</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>23.417751412000001</v>
       </c>
       <c r="C191" s="5">
         <v>-8.7121042999999787E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-4.3582506545245092</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>23.024858883</v>
       </c>
       <c r="C192" s="5">
         <v>-0.39289252900000093</v>
       </c>
       <c r="D192" s="5">
         <v>-18.375332038417913</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>22.850422547000001</v>
       </c>
       <c r="C193" s="5">
         <v>-0.17443633599999941</v>
       </c>
       <c r="D193" s="5">
         <v>-8.7217932844142148</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>22.903021525</v>
       </c>
       <c r="C194" s="5">
         <v>5.2598977999998908E-2</v>
       </c>
       <c r="D194" s="5">
         <v>2.7974993760910172</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>22.685143147000002</v>
       </c>
       <c r="C195" s="5">
         <v>-0.21787837799999821</v>
       </c>
       <c r="D195" s="5">
         <v>-10.836950414698565</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>22.765138611000001</v>
       </c>
       <c r="C196" s="5">
         <v>7.9995463999999572E-2</v>
       </c>
       <c r="D196" s="5">
         <v>4.31464838939557</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>22.811277233999999</v>
       </c>
       <c r="C197" s="5">
         <v>4.6138622999997381E-2</v>
       </c>
       <c r="D197" s="5">
         <v>2.4593614094063465</v>
       </c>
       <c r="E197" s="5">
         <v>-3.6351485099445302</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>22.734374008</v>
       </c>
       <c r="C198" s="5">
         <v>-7.6903225999998881E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-3.9713612905409201</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>22.615829782999999</v>
       </c>
       <c r="C199" s="5">
         <v>-0.11854422500000084</v>
       </c>
       <c r="D199" s="5">
         <v>-6.0808146436762911</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>22.535751263000002</v>
       </c>
       <c r="C200" s="5">
         <v>-8.0078519999997155E-2</v>
       </c>
       <c r="D200" s="5">
         <v>-4.1672028362609641</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>22.352287998000001</v>
       </c>
       <c r="C201" s="5">
         <v>-0.18346326500000032</v>
       </c>
       <c r="D201" s="5">
         <v>-9.343420784195466</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>22.382535243</v>
       </c>
       <c r="C202" s="5">
         <v>3.0247244999998202E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.6359872947723009</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>22.795963064999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.41342782199999917</v>
       </c>
       <c r="D203" s="5">
         <v>24.561552275827083</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>22.289380947000001</v>
       </c>
       <c r="C204" s="5">
         <v>-0.50658211799999719</v>
       </c>
       <c r="D204" s="5">
         <v>-23.637393150080534</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>21.977832331999998</v>
       </c>
       <c r="C205" s="5">
         <v>-0.31154861500000308</v>
       </c>
       <c r="D205" s="5">
         <v>-15.541728574033687</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>21.695820895000001</v>
       </c>
       <c r="C206" s="5">
         <v>-0.28201143699999776</v>
       </c>
       <c r="D206" s="5">
         <v>-14.356427767583479</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>21.603316290999999</v>
       </c>
       <c r="C207" s="5">
         <v>-9.2504604000001933E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-4.9981536615248618</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>21.367168395</v>
       </c>
       <c r="C208" s="5">
         <v>-0.23614789599999852</v>
       </c>
       <c r="D208" s="5">
         <v>-12.356727969143011</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>21.522162966</v>
       </c>
       <c r="C209" s="5">
         <v>0.15499457099999958</v>
       </c>
       <c r="D209" s="5">
         <v>9.0604572434014319</v>
       </c>
       <c r="E209" s="5">
         <v>-5.6512147688012266</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>20.969075965999998</v>
       </c>
       <c r="C210" s="5">
         <v>-0.55308700000000144</v>
       </c>
       <c r="D210" s="5">
         <v>-26.832110206817628</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>20.868157240999999</v>
       </c>
       <c r="C211" s="5">
         <v>-0.10091872499999965</v>
       </c>
       <c r="D211" s="5">
         <v>-5.6248425953720709</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>20.726617366999999</v>
       </c>
       <c r="C212" s="5">
         <v>-0.14153987399999934</v>
       </c>
       <c r="D212" s="5">
         <v>-7.8422306254361747</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>20.653611547000001</v>
       </c>
       <c r="C213" s="5">
         <v>-7.3005819999998778E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-4.1458556522541485</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>20.494303807000001</v>
       </c>
       <c r="C214" s="5">
         <v>-0.15930773999999914</v>
       </c>
       <c r="D214" s="5">
         <v>-8.8732285133044435</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>20.412598693</v>
       </c>
       <c r="C215" s="5">
         <v>-8.1705114000001799E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-4.6805491550416694</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>20.468742092999999</v>
       </c>
       <c r="C216" s="5">
         <v>5.6143399999999843E-2</v>
       </c>
       <c r="D216" s="5">
         <v>3.3509032579211118</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>20.384740619999999</v>
       </c>
       <c r="C217" s="5">
         <v>-8.4001473000000715E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-4.8150183992026747</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>20.357573774999999</v>
       </c>
       <c r="C218" s="5">
         <v>-2.7166844999999995E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-1.5875755979784523</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>20.404315929999999</v>
       </c>
       <c r="C219" s="5">
         <v>4.6742155000000452E-2</v>
       </c>
       <c r="D219" s="5">
         <v>2.7903307898561991</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>20.467928036</v>
       </c>
       <c r="C220" s="5">
         <v>6.3612106000000779E-2</v>
       </c>
       <c r="D220" s="5">
         <v>3.8059158691266415</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>20.516396163</v>
       </c>
       <c r="C221" s="5">
         <v>4.8468126999999583E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.8789071025071555</v>
       </c>
       <c r="E221" s="5">
         <v>-4.673167862304906</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>20.647744233000001</v>
       </c>
       <c r="C222" s="5">
         <v>0.13134807000000137</v>
       </c>
       <c r="D222" s="5">
         <v>7.9588934434911662</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>20.652772994999999</v>
       </c>
       <c r="C223" s="5">
         <v>5.0287619999984656E-3</v>
       </c>
       <c r="D223" s="5">
         <v>0.29265203437891518</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>20.427681207999999</v>
       </c>
       <c r="C224" s="5">
         <v>-0.22509178700000021</v>
       </c>
       <c r="D224" s="5">
         <v>-12.322450734366919</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>20.353888961999999</v>
       </c>
       <c r="C225" s="5">
         <v>-7.3792246000000006E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-4.2497423739135343</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>20.216668687999999</v>
       </c>
       <c r="C226" s="5">
         <v>-0.13722027400000059</v>
       </c>
       <c r="D226" s="5">
         <v>-7.7967317361998028</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>20.135242830999999</v>
       </c>
       <c r="C227" s="5">
         <v>-8.1425856999999269E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-4.7275503576294842</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>19.978207456</v>
       </c>
       <c r="C228" s="5">
         <v>-0.15703537499999953</v>
       </c>
       <c r="D228" s="5">
         <v>-8.9676479074825117</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>19.664648334999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.31355912100000083</v>
       </c>
       <c r="D229" s="5">
         <v>-17.290387066477685</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>19.479363477</v>
       </c>
       <c r="C230" s="5">
         <v>-0.18528485799999928</v>
       </c>
       <c r="D230" s="5">
         <v>-10.73875793107768</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>19.405380146999999</v>
       </c>
       <c r="C231" s="5">
         <v>-7.3983330000000791E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-4.463633133861455</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>19.366806111999999</v>
       </c>
       <c r="C232" s="5">
         <v>-3.8574034999999895E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-2.3594543568579707</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>18.909043342</v>
       </c>
       <c r="C233" s="5">
         <v>-0.45776276999999865</v>
       </c>
       <c r="D233" s="5">
         <v>-24.952084963031286</v>
       </c>
       <c r="E233" s="5">
         <v>-7.8344793511969542</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>18.818846344000001</v>
       </c>
       <c r="C234" s="5">
         <v>-9.0196997999999695E-2</v>
       </c>
       <c r="D234" s="5">
         <v>-5.5762449744462543</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>18.512618460999999</v>
       </c>
       <c r="C235" s="5">
         <v>-0.30622788300000181</v>
       </c>
       <c r="D235" s="5">
         <v>-17.870675345233611</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>17.694991119000001</v>
       </c>
       <c r="C236" s="5">
         <v>-0.81762734199999798</v>
       </c>
       <c r="D236" s="5">
         <v>-41.844608820176319</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>17.836542573999999</v>
       </c>
       <c r="C237" s="5">
         <v>0.14155145499999833</v>
       </c>
       <c r="D237" s="5">
         <v>10.033242062474979</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>17.533371832</v>
       </c>
       <c r="C238" s="5">
         <v>-0.30317074199999894</v>
       </c>
       <c r="D238" s="5">
         <v>-18.593849412665353</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>17.370088696</v>
       </c>
       <c r="C239" s="5">
         <v>-0.16328313600000044</v>
       </c>
       <c r="D239" s="5">
         <v>-10.620253938079237</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>17.200806350000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.16928234599999925</v>
       </c>
       <c r="D240" s="5">
         <v>-11.08782273753015</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>17.279157606999998</v>
       </c>
       <c r="C241" s="5">
         <v>7.8351256999997787E-2</v>
       </c>
       <c r="D241" s="5">
         <v>5.6051537663283746</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>17.113836547999998</v>
       </c>
       <c r="C242" s="5">
         <v>-0.16532105900000005</v>
       </c>
       <c r="D242" s="5">
         <v>-10.895883977097686</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>17.003728493000001</v>
       </c>
       <c r="C243" s="5">
         <v>-0.11010805499999776</v>
       </c>
       <c r="D243" s="5">
         <v>-7.4532049136164069</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>16.968364512000001</v>
       </c>
       <c r="C244" s="5">
         <v>-3.5363980999999711E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-2.4673824833125524</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>16.910437829999999</v>
       </c>
       <c r="C245" s="5">
         <v>-5.7926682000001506E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-4.020517368606102</v>
       </c>
       <c r="E245" s="5">
         <v>-10.569574969246487</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>16.799130892000001</v>
       </c>
       <c r="C246" s="5">
         <v>-0.11130693799999847</v>
       </c>
       <c r="D246" s="5">
         <v>-7.6188121568624982</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>16.789619743999999</v>
       </c>
       <c r="C247" s="5">
         <v>-9.5111480000014126E-3</v>
       </c>
       <c r="D247" s="5">
         <v>-0.67729123633719635</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>16.770787167999998</v>
       </c>
       <c r="C248" s="5">
         <v>-1.8832576000001211E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-1.3377427437511358</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>16.717741867000001</v>
       </c>
       <c r="C249" s="5">
         <v>-5.304530099999738E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-3.730212803336852</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>16.735023032000001</v>
       </c>
       <c r="C250" s="5">
         <v>1.7281164999999987E-2</v>
       </c>
       <c r="D250" s="5">
         <v>1.2475192500278398</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>16.791268766999998</v>
       </c>
       <c r="C251" s="5">
         <v>5.624573499999741E-2</v>
       </c>
       <c r="D251" s="5">
         <v>4.1085469411546782</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>17.140781560000001</v>
       </c>
       <c r="C252" s="5">
         <v>0.34951279300000238</v>
       </c>
       <c r="D252" s="5">
         <v>28.045784840267672</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>17.455493490999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.31471193099999795</v>
       </c>
       <c r="D253" s="5">
         <v>24.399356236747071</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>17.399728809999999</v>
       </c>
       <c r="C254" s="5">
         <v>-5.5764680999999428E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-3.7669663874386083</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>17.401087735000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.3589250000016762E-3</v>
       </c>
       <c r="D255" s="5">
         <v>9.3760694484057439E-2</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>17.468026668</v>
       </c>
       <c r="C256" s="5">
         <v>6.6938932999999423E-2</v>
       </c>
       <c r="D256" s="5">
         <v>4.7151200268655824</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>17.507050590999999</v>
       </c>
       <c r="C257" s="5">
         <v>3.9023922999998462E-2</v>
       </c>
       <c r="D257" s="5">
         <v>2.7140102542882349</v>
       </c>
       <c r="E257" s="5">
         <v>3.5280740037468394</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>17.514948311000001</v>
       </c>
       <c r="C258" s="5">
         <v>7.8977200000025505E-3</v>
       </c>
       <c r="D258" s="5">
         <v>0.5426850041600817</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>17.492500257</v>
       </c>
       <c r="C259" s="5">
         <v>-2.2448054000001605E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-1.5271862309901851</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>17.558729339999999</v>
       </c>
       <c r="C260" s="5">
         <v>6.6229082999999633E-2</v>
       </c>
       <c r="D260" s="5">
         <v>4.6391843146513567</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>17.607222771</v>
       </c>
       <c r="C261" s="5">
         <v>4.8493431000000697E-2</v>
       </c>
       <c r="D261" s="5">
         <v>3.3649492397668013</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>17.736651636000001</v>
       </c>
       <c r="C262" s="5">
         <v>0.12942886500000128</v>
       </c>
       <c r="D262" s="5">
         <v>9.1865956312358286</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>17.8079155</v>
       </c>
       <c r="C263" s="5">
         <v>7.1263863999998733E-2</v>
       </c>
       <c r="D263" s="5">
         <v>4.9294510411736603</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>17.669583979999999</v>
       </c>
       <c r="C264" s="5">
         <v>-0.13833152000000126</v>
       </c>
       <c r="D264" s="5">
         <v>-8.9334553867413629</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>17.745193412999999</v>
       </c>
       <c r="C265" s="5">
         <v>7.5609433000000337E-2</v>
       </c>
       <c r="D265" s="5">
         <v>5.2574766450854016</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>17.594031057999999</v>
       </c>
       <c r="C266" s="5">
         <v>-0.1511623550000003</v>
       </c>
       <c r="D266" s="5">
         <v>-9.7566094463182864</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>17.798011714000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.20398065600000237</v>
       </c>
       <c r="D267" s="5">
         <v>14.834823684947107</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>17.877310271999999</v>
       </c>
       <c r="C268" s="5">
         <v>7.9298557999997854E-2</v>
       </c>
       <c r="D268" s="5">
         <v>5.4795510673166348</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>18.012161212999999</v>
       </c>
       <c r="C269" s="5">
         <v>0.13485094099999984</v>
       </c>
       <c r="D269" s="5">
         <v>9.4368974267036378</v>
       </c>
       <c r="E269" s="5">
         <v>2.8851839970101434</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>18.032357100999999</v>
       </c>
       <c r="C270" s="5">
         <v>2.019588799999994E-2</v>
       </c>
       <c r="D270" s="5">
         <v>1.353811909796665</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>18.085518267000001</v>
       </c>
       <c r="C271" s="5">
         <v>5.3161166000002424E-2</v>
       </c>
       <c r="D271" s="5">
         <v>3.5956482112759591</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>18.244941619999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.15942335299999755</v>
       </c>
       <c r="D272" s="5">
         <v>11.106184357078753</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>18.281575697000001</v>
       </c>
       <c r="C273" s="5">
         <v>3.6634077000002208E-2</v>
       </c>
       <c r="D273" s="5">
         <v>2.4362718212900702</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>18.32395657</v>
       </c>
       <c r="C274" s="5">
         <v>4.2380872999999042E-2</v>
       </c>
       <c r="D274" s="5">
         <v>2.8176195492192857</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>18.309999343000001</v>
       </c>
       <c r="C275" s="5">
         <v>-1.3957226999998795E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-0.91021198320563323</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>18.396826708999999</v>
       </c>
       <c r="C276" s="5">
         <v>8.6827365999997852E-2</v>
       </c>
       <c r="D276" s="5">
         <v>5.8412755724275733</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>18.442993698999999</v>
       </c>
       <c r="C277" s="5">
         <v>4.6166989999999686E-2</v>
       </c>
       <c r="D277" s="5">
         <v>3.0533240343873835</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>18.496740333999998</v>
       </c>
       <c r="C278" s="5">
         <v>5.3746634999999543E-2</v>
       </c>
       <c r="D278" s="5">
         <v>3.5536431886415532</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>18.599830694000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.10309036000000305</v>
       </c>
       <c r="D279" s="5">
         <v>6.8969946175527985</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>18.592869886999999</v>
       </c>
       <c r="C280" s="5">
         <v>-6.9608070000022337E-3</v>
       </c>
       <c r="D280" s="5">
         <v>-0.44816519404389243</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>18.517951664000002</v>
       </c>
       <c r="C281" s="5">
         <v>-7.4918222999997397E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-4.7295552664913139</v>
       </c>
       <c r="E281" s="5">
         <v>2.8080497671481908</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>18.645377134</v>
       </c>
       <c r="C282" s="5">
         <v>0.1274254699999986</v>
       </c>
       <c r="D282" s="5">
         <v>8.5772184311457167</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>18.770985633999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.12560849999999846</v>
       </c>
       <c r="D283" s="5">
         <v>8.3904108292532253</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>18.731513878000001</v>
       </c>
       <c r="C284" s="5">
         <v>-3.9471755999997526E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-2.4943878843489142</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>18.651103760000002</v>
       </c>
       <c r="C285" s="5">
         <v>-8.0410117999999642E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-5.0314259520759848</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>18.506438034999999</v>
       </c>
       <c r="C286" s="5">
         <v>-0.14466572500000296</v>
       </c>
       <c r="D286" s="5">
         <v>-8.9207195402431605</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>18.396215023</v>
       </c>
       <c r="C287" s="5">
         <v>-0.11022301199999873</v>
       </c>
       <c r="D287" s="5">
         <v>-6.9175776081173534</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>18.296404986999999</v>
       </c>
       <c r="C288" s="5">
         <v>-9.9810036000000935E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-6.3198773245903839</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>18.379386871000001</v>
       </c>
       <c r="C289" s="5">
         <v>8.2981884000002282E-2</v>
       </c>
       <c r="D289" s="5">
         <v>5.5803399876558801</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>18.332032366</v>
       </c>
       <c r="C290" s="5">
         <v>-4.7354505000001268E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-3.0483619191063793</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>18.207648599999999</v>
       </c>
       <c r="C291" s="5">
         <v>-0.12438376600000112</v>
       </c>
       <c r="D291" s="5">
         <v>-7.8449852308472012</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>18.216816503</v>
       </c>
       <c r="C292" s="5">
         <v>9.1679030000015871E-3</v>
       </c>
       <c r="D292" s="5">
         <v>0.60589931539956066</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>18.136368923999999</v>
       </c>
       <c r="C293" s="5">
         <v>-8.0447579000001213E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-5.1725017521434768</v>
       </c>
       <c r="E293" s="5">
         <v>-2.0606098715649113</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>18.039100625</v>
       </c>
       <c r="C294" s="5">
         <v>-9.7268298999999558E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-6.2493093418442118</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>17.832302758000001</v>
       </c>
       <c r="C295" s="5">
         <v>-0.2067978669999988</v>
       </c>
       <c r="D295" s="5">
         <v>-12.921573145456611</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>17.706106479999999</v>
       </c>
       <c r="C296" s="5">
         <v>-0.12619627800000188</v>
       </c>
       <c r="D296" s="5">
         <v>-8.1693387973654108</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>17.717350345</v>
       </c>
       <c r="C297" s="5">
         <v>1.1243865000000852E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.76470018924337246</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>17.679191411000001</v>
       </c>
       <c r="C298" s="5">
         <v>-3.8158933999998368E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-2.55411632413306</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>17.669738925000001</v>
       </c>
       <c r="C299" s="5">
         <v>-9.4524860000007038E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-0.6397174135238326</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>17.690743303000001</v>
       </c>
       <c r="C300" s="5">
         <v>2.1004378000000656E-2</v>
       </c>
       <c r="D300" s="5">
         <v>1.435827626651065</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>17.833350152000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.14260684899999987</v>
       </c>
       <c r="D301" s="5">
         <v>10.113932464199781</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>17.786758546000002</v>
       </c>
       <c r="C302" s="5">
         <v>-4.6591605999999786E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-3.0904733194624723</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>17.724498757999999</v>
       </c>
       <c r="C303" s="5">
         <v>-6.2259788000002203E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-4.1204839826146973</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>17.636419991</v>
       </c>
       <c r="C304" s="5">
         <v>-8.8078766999998948E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-5.802876308012328</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>17.65067853</v>
       </c>
       <c r="C305" s="5">
         <v>1.425853900000007E-2</v>
       </c>
       <c r="D305" s="5">
         <v>0.97449111008292011</v>
       </c>
       <c r="E305" s="5">
         <v>-2.6779913666030497</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>17.622214865</v>
       </c>
       <c r="C306" s="5">
         <v>-2.8463665000000304E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-1.9180608397633248</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>17.808068112000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.18585324700000072</v>
       </c>
       <c r="D307" s="5">
         <v>13.416382285860063</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>17.685743441</v>
       </c>
       <c r="C308" s="5">
         <v>-0.12232467100000122</v>
       </c>
       <c r="D308" s="5">
         <v>-7.9384780236994583</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>17.691595802999998</v>
       </c>
       <c r="C309" s="5">
         <v>5.8523619999988341E-3</v>
       </c>
       <c r="D309" s="5">
         <v>0.39781364387243556</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>17.652521109999999</v>
       </c>
       <c r="C310" s="5">
         <v>-3.9074692999999883E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-2.618430091639401</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>17.643071703</v>
       </c>
       <c r="C311" s="5">
         <v>-9.4494069999981889E-3</v>
       </c>
       <c r="D311" s="5">
         <v>-0.64047300763910853</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>17.57149527</v>
       </c>
       <c r="C312" s="5">
         <v>-7.1576433000000605E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-4.7611265469955644</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>17.393272871000001</v>
       </c>
       <c r="C313" s="5">
         <v>-0.17822239899999914</v>
       </c>
       <c r="D313" s="5">
         <v>-11.514708691675724</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>17.53979249</v>
       </c>
       <c r="C314" s="5">
         <v>0.14651961899999932</v>
       </c>
       <c r="D314" s="5">
         <v>10.59046592181323</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>17.645979180000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.10618669000000125</v>
       </c>
       <c r="D315" s="5">
         <v>7.5117021350572299</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>17.656546500000001</v>
       </c>
       <c r="C316" s="5">
         <v>1.0567319999999825E-2</v>
       </c>
       <c r="D316" s="5">
         <v>0.7209933683606673</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>17.667564294000002</v>
       </c>
       <c r="C317" s="5">
         <v>1.1017794000000691E-2</v>
       </c>
       <c r="D317" s="5">
         <v>0.75138269239640731</v>
       </c>
       <c r="E317" s="5">
         <v>9.5666373229219559E-2</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>17.602288131000002</v>
       </c>
       <c r="C318" s="5">
         <v>-6.5276163000000054E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-4.3446328997002626</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>17.579318378</v>
       </c>
       <c r="C319" s="5">
         <v>-2.2969753000001703E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-1.5547259263600344</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>17.552002564999999</v>
       </c>
       <c r="C320" s="5">
         <v>-2.7315813000001299E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-1.8487795725617095</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>17.573943819</v>
       </c>
       <c r="C321" s="5">
         <v>2.1941254000001464E-2</v>
       </c>
       <c r="D321" s="5">
         <v>1.5104422876791368</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>17.625628415000001</v>
       </c>
       <c r="C322" s="5">
         <v>5.1684596000001193E-2</v>
       </c>
       <c r="D322" s="5">
         <v>3.5868236444670742</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>17.719784212</v>
       </c>
       <c r="C323" s="5">
         <v>9.4155796999999097E-2</v>
       </c>
       <c r="D323" s="5">
         <v>6.6021160190052219</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>17.755257511</v>
       </c>
       <c r="C324" s="5">
         <v>3.5473298999999514E-2</v>
       </c>
       <c r="D324" s="5">
         <v>2.4289118438137081</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>17.650296446999999</v>
       </c>
       <c r="C325" s="5">
         <v>-0.10496106400000116</v>
       </c>
       <c r="D325" s="5">
         <v>-6.867696839996718</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>17.704220237000001</v>
       </c>
       <c r="C326" s="5">
         <v>5.3923790000002469E-2</v>
       </c>
       <c r="D326" s="5">
         <v>3.7283796316315732</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>17.370929131</v>
       </c>
       <c r="C327" s="5">
         <v>-0.33329110600000078</v>
       </c>
       <c r="D327" s="5">
         <v>-20.392325062329409</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>17.464841951</v>
       </c>
       <c r="C328" s="5">
         <v>9.3912819999999897E-2</v>
       </c>
       <c r="D328" s="5">
         <v>6.6840111445665595</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>17.573294651000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.10845270000000085</v>
       </c>
       <c r="D329" s="5">
         <v>7.7115741501103008</v>
       </c>
       <c r="E329" s="5">
         <v>-0.53357464238584784</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>17.569108218</v>
       </c>
       <c r="C330" s="5">
         <v>-4.1864330000009886E-3</v>
       </c>
       <c r="D330" s="5">
         <v>-0.28549811535855119</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>17.652994540000002</v>
       </c>
       <c r="C331" s="5">
         <v>8.3886322000001456E-2</v>
       </c>
       <c r="D331" s="5">
         <v>5.8824611885616385</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>17.609873082</v>
       </c>
       <c r="C332" s="5">
         <v>-4.3121458000001667E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-2.8922104341764898</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>17.562612253000001</v>
       </c>
       <c r="C333" s="5">
         <v>-4.7260828999998949E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-3.1734080771114281</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>17.509023844000001</v>
       </c>
       <c r="C334" s="5">
         <v>-5.3588408999999615E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-3.6007061258197859</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>17.414372504999999</v>
       </c>
       <c r="C335" s="5">
         <v>-9.465133900000211E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-6.2975921363377036</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>17.236004107999999</v>
       </c>
       <c r="C336" s="5">
         <v>-0.17836839699999985</v>
       </c>
       <c r="D336" s="5">
         <v>-11.621809315229559</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>17.017472138999999</v>
       </c>
       <c r="C337" s="5">
         <v>-0.21853196900000071</v>
       </c>
       <c r="D337" s="5">
         <v>-14.197189824607936</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>17.168141200000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.1506690610000021</v>
       </c>
       <c r="D338" s="5">
         <v>11.157491915821737</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>17.194818216000002</v>
       </c>
       <c r="C339" s="5">
         <v>2.6677016000000719E-2</v>
       </c>
       <c r="D339" s="5">
         <v>1.880659511159255</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>17.269152318</v>
       </c>
       <c r="C340" s="5">
         <v>7.4334101999998126E-2</v>
       </c>
       <c r="D340" s="5">
         <v>5.3128038224108387</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>17.069043368999999</v>
       </c>
       <c r="C341" s="5">
         <v>-0.20010894900000054</v>
       </c>
       <c r="D341" s="5">
         <v>-13.052331475157896</v>
       </c>
       <c r="E341" s="5">
         <v>-2.8694180118997048</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>17.128101773000001</v>
       </c>
       <c r="C342" s="5">
         <v>5.905840400000173E-2</v>
       </c>
       <c r="D342" s="5">
         <v>4.2318954775386608</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>17.014316275999999</v>
       </c>
       <c r="C343" s="5">
         <v>-0.11378549700000207</v>
       </c>
       <c r="D343" s="5">
         <v>-7.6869285767206534</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>17.063325052</v>
       </c>
       <c r="C344" s="5">
         <v>4.9008776000000864E-2</v>
       </c>
       <c r="D344" s="5">
         <v>3.5118212479964717</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>17.159596095000001</v>
       </c>
       <c r="C345" s="5">
         <v>9.6271043000001555E-2</v>
       </c>
       <c r="D345" s="5">
         <v>6.9844763042162583</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>17.210997126999999</v>
       </c>
       <c r="C346" s="5">
         <v>5.1401031999997571E-2</v>
       </c>
       <c r="D346" s="5">
         <v>3.6543783802126084</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>17.222910120000002</v>
       </c>
       <c r="C347" s="5">
         <v>1.1912993000002814E-2</v>
       </c>
       <c r="D347" s="5">
         <v>0.83377737531309393</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>17.326527327000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.10361720699999921</v>
       </c>
       <c r="D348" s="5">
         <v>7.4632355574457465</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>17.369886411</v>
       </c>
       <c r="C349" s="5">
         <v>4.335908399999866E-2</v>
       </c>
       <c r="D349" s="5">
         <v>3.0446400737376589</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>17.423256879</v>
       </c>
       <c r="C350" s="5">
         <v>5.337046800000067E-2</v>
       </c>
       <c r="D350" s="5">
         <v>3.7500548513353715</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>17.412307777999999</v>
       </c>
       <c r="C351" s="5">
         <v>-1.0949101000001349E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.75150152405359938</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>17.464537589999999</v>
       </c>
       <c r="C352" s="5">
         <v>5.2229812000000209E-2</v>
       </c>
       <c r="D352" s="5">
         <v>3.6594915220155011</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>17.455053141</v>
       </c>
       <c r="C353" s="5">
         <v>-9.4844489999985626E-3</v>
       </c>
       <c r="D353" s="5">
         <v>-0.64973982373857098</v>
       </c>
       <c r="E353" s="5">
         <v>2.2614610769637666</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>17.492034502999999</v>
       </c>
       <c r="C354" s="5">
         <v>3.6981361999998796E-2</v>
       </c>
       <c r="D354" s="5">
         <v>2.5722305278438107</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>17.482106796</v>
       </c>
       <c r="C355" s="5">
         <v>-9.9277069999992307E-3</v>
       </c>
       <c r="D355" s="5">
         <v>-0.67894508065161618</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>17.532458382000002</v>
       </c>
       <c r="C356" s="5">
         <v>5.0351586000001447E-2</v>
       </c>
       <c r="D356" s="5">
         <v>3.511492928219484</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>17.463245368999999</v>
       </c>
       <c r="C357" s="5">
         <v>-6.9213013000002377E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-4.6357332560214797</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>17.517567056000001</v>
       </c>
       <c r="C358" s="5">
         <v>5.4321687000001617E-2</v>
       </c>
       <c r="D358" s="5">
         <v>3.7972839855938467</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>17.533785219999999</v>
       </c>
       <c r="C359" s="5">
         <v>1.621816399999787E-2</v>
       </c>
       <c r="D359" s="5">
         <v>1.1166621012727473</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>17.624046153999998</v>
       </c>
       <c r="C360" s="5">
         <v>9.0260933999999793E-2</v>
       </c>
       <c r="D360" s="5">
         <v>6.3553324288116331</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>17.608959834</v>
       </c>
       <c r="C361" s="5">
         <v>-1.508631999999821E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-1.0223869211960279</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>17.553208851000001</v>
       </c>
       <c r="C362" s="5">
         <v>-5.5750982999999366E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-3.7338046177742723</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>17.427169991</v>
       </c>
       <c r="C363" s="5">
         <v>-0.12603886000000131</v>
       </c>
       <c r="D363" s="5">
         <v>-8.2841980594559708</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>17.659386932</v>
       </c>
       <c r="C364" s="5">
         <v>0.23221694100000079</v>
       </c>
       <c r="D364" s="5">
         <v>17.215503991493119</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>17.631915493000001</v>
       </c>
       <c r="C365" s="5">
         <v>-2.7471438999999265E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-1.8508644224777382</v>
       </c>
       <c r="E365" s="5">
         <v>1.0132444202336499</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>17.766142835</v>
       </c>
       <c r="C366" s="5">
         <v>0.13422734199999908</v>
       </c>
       <c r="D366" s="5">
         <v>9.5276689313696927</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>17.658527071000002</v>
       </c>
       <c r="C367" s="5">
         <v>-0.10761576399999839</v>
       </c>
       <c r="D367" s="5">
         <v>-7.0314809251576076</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>17.613420215000001</v>
       </c>
       <c r="C368" s="5">
         <v>-4.5106856000000306E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-3.0225741988308963</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>15.777393166</v>
       </c>
       <c r="C369" s="5">
         <v>-1.8360270490000019</v>
       </c>
       <c r="D369" s="5">
         <v>-73.313069808410418</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>15.541574572</v>
       </c>
       <c r="C370" s="5">
         <v>-0.23581859399999949</v>
       </c>
       <c r="D370" s="5">
         <v>-16.53253531787535</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>16.248816413</v>
       </c>
       <c r="C371" s="5">
         <v>0.70724184100000009</v>
       </c>
       <c r="D371" s="5">
         <v>70.577043482507705</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>16.518509044000002</v>
       </c>
       <c r="C372" s="5">
         <v>0.26969263100000163</v>
       </c>
       <c r="D372" s="5">
         <v>21.839852178205142</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>16.925659538000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.4071504939999997</v>
       </c>
       <c r="D373" s="5">
         <v>33.935919430584562</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>16.865153082999999</v>
       </c>
       <c r="C374" s="5">
         <v>-6.050645500000229E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-4.206455694732858</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>17.035683685999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.17053060299999956</v>
       </c>
       <c r="D375" s="5">
         <v>12.831759442061408</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>16.8495043</v>
       </c>
       <c r="C376" s="5">
         <v>-0.18617938599999917</v>
       </c>
       <c r="D376" s="5">
         <v>-12.354275794506753</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>17.107824079</v>
       </c>
       <c r="C377" s="5">
         <v>0.25831977900000069</v>
       </c>
       <c r="D377" s="5">
         <v>20.030540973040225</v>
       </c>
       <c r="E377" s="5">
         <v>-2.972402029762844</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>17.148863011</v>
       </c>
       <c r="C378" s="5">
         <v>4.1038931999999306E-2</v>
       </c>
       <c r="D378" s="5">
         <v>2.9168925413397995</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>17.152913232</v>
       </c>
       <c r="C379" s="5">
         <v>4.050220999999965E-3</v>
       </c>
       <c r="D379" s="5">
         <v>0.28378462232327983</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>17.112903993</v>
       </c>
       <c r="C380" s="5">
         <v>-4.0009238999999752E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-2.7633747481653814</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>17.090109684000002</v>
       </c>
       <c r="C381" s="5">
         <v>-2.2794308999998236E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-1.5867364907207415</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>17.048505201000001</v>
       </c>
       <c r="C382" s="5">
         <v>-4.1604483000000414E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-2.8825039336370151</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>17.048904968999999</v>
       </c>
       <c r="C383" s="5">
         <v>3.9976799999763557E-4</v>
       </c>
       <c r="D383" s="5">
         <v>2.8142260465813251E-2</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>17.313336179</v>
       </c>
       <c r="C384" s="5">
         <v>0.26443121000000147</v>
       </c>
       <c r="D384" s="5">
         <v>20.284942084236835</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>17.333262651999998</v>
       </c>
       <c r="C385" s="5">
         <v>1.9926472999998168E-2</v>
       </c>
       <c r="D385" s="5">
         <v>1.3898947067839229</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>17.364222045999998</v>
       </c>
       <c r="C386" s="5">
         <v>3.0959393999999918E-2</v>
       </c>
       <c r="D386" s="5">
         <v>2.1645328950379072</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>17.442939211999999</v>
       </c>
       <c r="C387" s="5">
         <v>7.871716600000056E-2</v>
       </c>
       <c r="D387" s="5">
         <v>5.5776614935376889</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>17.446623337999998</v>
       </c>
       <c r="C388" s="5">
         <v>3.6841259999995657E-3</v>
       </c>
       <c r="D388" s="5">
         <v>0.2537468248646535</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>17.488126963999999</v>
       </c>
       <c r="C389" s="5">
         <v>4.1503626000000793E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.8923179324153336</v>
       </c>
       <c r="E389" s="5">
         <v>2.2229763600785768</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>17.446267273</v>
       </c>
       <c r="C390" s="5">
         <v>-4.1859690999999088E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-2.834813936069347</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>17.555865458</v>
       </c>
       <c r="C391" s="5">
         <v>0.1095981849999994</v>
       </c>
       <c r="D391" s="5">
         <v>7.8044452318074331</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>17.515925039999999</v>
       </c>
       <c r="C392" s="5">
         <v>-3.9940418000000477E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-2.6961535289017791</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>17.602674391000001</v>
       </c>
       <c r="C393" s="5">
         <v>8.6749351000001695E-2</v>
       </c>
       <c r="D393" s="5">
         <v>6.1077075760789468</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>17.757189427</v>
       </c>
       <c r="C394" s="5">
         <v>0.15451503599999938</v>
       </c>
       <c r="D394" s="5">
         <v>11.057236910436853</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>17.748088155000001</v>
       </c>
       <c r="C395" s="5">
         <v>-9.1012719999987723E-3</v>
       </c>
       <c r="D395" s="5">
         <v>-0.61331730007401219</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>17.604315891999999</v>
       </c>
       <c r="C396" s="5">
         <v>-0.14377226300000245</v>
       </c>
       <c r="D396" s="5">
         <v>-9.2992435790926304</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>17.628104345000001</v>
       </c>
       <c r="C397" s="5">
         <v>2.3788453000001653E-2</v>
       </c>
       <c r="D397" s="5">
         <v>1.6336482038780575</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>17.658762619000001</v>
       </c>
       <c r="C398" s="5">
         <v>3.0658274000000318E-2</v>
       </c>
       <c r="D398" s="5">
         <v>2.1070835473264271</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>17.543615478</v>
       </c>
       <c r="C399" s="5">
         <v>-0.11514714100000134</v>
       </c>
       <c r="D399" s="5">
         <v>-7.5501999178165136</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>17.541758713</v>
       </c>
       <c r="C400" s="5">
         <v>-1.8567649999994273E-3</v>
       </c>
       <c r="D400" s="5">
         <v>-0.12693058987800487</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>17.477020245999999</v>
       </c>
       <c r="C401" s="5">
         <v>-6.4738467000001521E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-4.3398458945585805</v>
       </c>
       <c r="E401" s="5">
         <v>-6.3510048977022393E-2</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>17.448307783000001</v>
       </c>
       <c r="C402" s="5">
         <v>-2.8712462999997967E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-1.9537270235126747</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>17.367138256</v>
       </c>
       <c r="C403" s="5">
         <v>-8.116952700000013E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-5.441760486973557</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>17.432103430000002</v>
       </c>
       <c r="C404" s="5">
         <v>6.4965174000001014E-2</v>
       </c>
       <c r="D404" s="5">
         <v>4.5823482524686376</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>17.409280734999999</v>
       </c>
       <c r="C405" s="5">
         <v>-2.2822695000002113E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-1.5598164989179319</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>17.357655265999998</v>
       </c>
       <c r="C406" s="5">
         <v>-5.162546900000109E-2</v>
       </c>
       <c r="D406" s="5">
         <v>-3.5010113261956244</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>17.347377808000001</v>
       </c>
       <c r="C407" s="5">
         <v>-1.0277457999997353E-2</v>
       </c>
       <c r="D407" s="5">
         <v>-0.70821005169725559</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>17.399952119999998</v>
       </c>
       <c r="C408" s="5">
         <v>5.2574311999997292E-2</v>
       </c>
       <c r="D408" s="5">
         <v>3.6980509602768219</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>17.420810228000001</v>
       </c>
       <c r="C409" s="5">
         <v>2.0858108000002318E-2</v>
       </c>
       <c r="D409" s="5">
         <v>1.448016297883159</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>17.348987562000001</v>
       </c>
       <c r="C410" s="5">
         <v>-7.1822665999999202E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-4.8367139708693996</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>17.243445306000002</v>
       </c>
       <c r="C411" s="5">
         <v>-0.10554225599999967</v>
       </c>
       <c r="D411" s="5">
         <v>-7.0608067704802551</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>17.234576297</v>
       </c>
       <c r="C412" s="5">
         <v>-8.8690090000014266E-3</v>
       </c>
       <c r="D412" s="5">
         <v>-0.61546605040717628</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>17.271686825</v>
       </c>
       <c r="C413" s="5">
         <v>3.7110527999999476E-2</v>
       </c>
       <c r="D413" s="5">
         <v>2.6147340995573698</v>
       </c>
       <c r="E413" s="5">
         <v>-1.1748765985837517</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>17.351730427</v>
       </c>
       <c r="C414" s="5">
         <v>8.0043601999999936E-2</v>
       </c>
       <c r="D414" s="5">
         <v>5.70522319506368</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>17.28043448</v>
       </c>
       <c r="C415" s="5">
         <v>-7.1295946999999416E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-4.8207257368583667</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>17.343322208</v>
       </c>
       <c r="C416" s="5">
         <v>6.2887727999999754E-2</v>
       </c>
       <c r="D416" s="5">
         <v>4.4555736988276751</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>17.310535344000002</v>
       </c>
       <c r="C417" s="5">
         <v>-3.2786863999998417E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-2.2451131496399324</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>17.358148531000001</v>
       </c>
       <c r="C418" s="5">
         <v>4.7613186999999613E-2</v>
       </c>
       <c r="D418" s="5">
         <v>3.3510312560319777</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>17.550365673000002</v>
       </c>
       <c r="C419" s="5">
         <v>0.19221714200000051</v>
       </c>
       <c r="D419" s="5">
         <v>14.128269839688246</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>17.492254036999999</v>
       </c>
       <c r="C420" s="5">
         <v>-5.8111636000003131E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-3.9017952594784466</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>17.51168916</v>
       </c>
       <c r="C421" s="5">
         <v>1.9435123000000942E-2</v>
       </c>
       <c r="D421" s="5">
         <v>1.3414620948489331</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>17.547019753000001</v>
       </c>
       <c r="C422" s="5">
         <v>3.5330593000001187E-2</v>
       </c>
       <c r="D422" s="5">
         <v>2.4480987599345472</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>17.745379515</v>
       </c>
       <c r="C423" s="5">
         <v>0.19835976199999905</v>
       </c>
       <c r="D423" s="5">
         <v>14.441389754599721</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>17.8311955</v>
       </c>
       <c r="C424" s="5">
         <v>8.5815984999999984E-2</v>
       </c>
       <c r="D424" s="5">
         <v>5.9600211760569621</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>17.869420974000001</v>
       </c>
       <c r="C425" s="5">
         <v>3.8225474000000759E-2</v>
       </c>
       <c r="D425" s="5">
         <v>2.6030387463468418</v>
       </c>
       <c r="E425" s="5">
         <v>3.4607745905559595</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>17.854126736000001</v>
       </c>
       <c r="C426" s="5">
         <v>-1.5294237999999183E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-1.0222455740580338</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>17.987345755</v>
       </c>
       <c r="C427" s="5">
         <v>0.13321901899999844</v>
       </c>
       <c r="D427" s="5">
         <v>9.3305756059597567</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>17.848620917000002</v>
       </c>
       <c r="C428" s="5">
         <v>-0.13872483799999813</v>
       </c>
       <c r="D428" s="5">
         <v>-8.8721769704911306</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>18.208718758</v>
       </c>
       <c r="C429" s="5">
         <v>0.3600978409999982</v>
       </c>
       <c r="D429" s="5">
         <v>27.08569489365582</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>18.155147134</v>
       </c>
       <c r="C430" s="5">
         <v>-5.3571623999999929E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-3.4739315015765992</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>18.150559639000001</v>
       </c>
       <c r="C431" s="5">
         <v>-4.5874949999991088E-3</v>
       </c>
       <c r="D431" s="5">
         <v>-0.30279841864634394</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>18.188508391999999</v>
       </c>
       <c r="C432" s="5">
         <v>3.7948752999998447E-2</v>
       </c>
       <c r="D432" s="5">
         <v>2.5379839902421431</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>18.210822102000002</v>
       </c>
       <c r="C433" s="5">
         <v>2.2313710000002374E-2</v>
       </c>
       <c r="D433" s="5">
         <v>1.4821371885694878</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>18.251392698</v>
       </c>
       <c r="C434" s="5">
         <v>4.057059599999846E-2</v>
       </c>
       <c r="D434" s="5">
         <v>2.7063964403413632</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>18.200767843000001</v>
       </c>
       <c r="C435" s="5">
         <v>-5.0624854999998803E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-3.2781916989550686</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>18.062435621999999</v>
       </c>
       <c r="C436" s="5">
         <v>-0.13833222100000242</v>
       </c>
       <c r="D436" s="5">
         <v>-8.7486654281224485</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>18.086647163999999</v>
       </c>
       <c r="C437" s="5">
         <v>2.4211541999999753E-2</v>
       </c>
       <c r="D437" s="5">
         <v>1.6204352246191212</v>
       </c>
       <c r="E437" s="5">
         <v>1.2156308271883187</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>18.040773076000001</v>
       </c>
       <c r="C438" s="5">
         <v>-4.5874087999997926E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-3.001519972911515</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>18.050480304000001</v>
+        <v>18.051938785000001</v>
       </c>
       <c r="C439" s="5">
-        <v>9.7072279999999012E-3</v>
+        <v>1.1165709000000135E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>0.64760021476162333</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.74523165444211337</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>18.088386163999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>3.6447378999998392E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>2.4499208465299516</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpmanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>