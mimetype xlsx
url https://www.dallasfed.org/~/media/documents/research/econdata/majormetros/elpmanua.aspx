--- v4 (2026-05-09)
+++ v5 (2026-05-29)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{310F5B44-4E5F-4516-BFAD-AD59E1F4442D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{82BF7102-40A2-4AD4-9DF7-590EAB150319}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{85143C5D-0DC4-40DA-93DD-5F386CEB3390}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0FE3CE71-C4F9-475C-9C3C-430400FF1100}"/>
   </bookViews>
   <sheets>
     <sheet name="elpmanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1C00497-B1A2-4B5E-9024-9273C7638C57}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2697B43-0E3C-4090-B000-F9E9B8A1114C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>41.925544000999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>42.072152832999997</v>
       </c>
       <c r="C7" s="5">
         <v>0.1466088319999983</v>
       </c>
       <c r="D7" s="5">
         <v>4.2779171033437535</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>42.030697945999997</v>
       </c>
       <c r="C8" s="5">
         <v>-4.145488700000044E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-1.176007322656869</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>41.739257443</v>
       </c>
       <c r="C9" s="5">
         <v>-0.29144050299999691</v>
       </c>
       <c r="D9" s="5">
         <v>-8.0106816118769792</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>41.566372663000003</v>
       </c>
       <c r="C10" s="5">
         <v>-0.17288477999999685</v>
       </c>
       <c r="D10" s="5">
         <v>-4.8587394876500873</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>41.596504392</v>
       </c>
       <c r="C11" s="5">
         <v>3.0131728999997165E-2</v>
       </c>
       <c r="D11" s="5">
         <v>0.87336428692781354</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>41.669844519000002</v>
       </c>
       <c r="C12" s="5">
         <v>7.3340127000001587E-2</v>
       </c>
       <c r="D12" s="5">
         <v>2.1363964187161022</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>42.049960425999998</v>
       </c>
       <c r="C13" s="5">
         <v>0.38011590699999687</v>
       </c>
       <c r="D13" s="5">
         <v>11.512752818632887</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>40.560319407000001</v>
       </c>
       <c r="C14" s="5">
         <v>-1.4896410189999969</v>
       </c>
       <c r="D14" s="5">
         <v>-35.132180549650784</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>40.649869860999999</v>
       </c>
       <c r="C15" s="5">
         <v>8.9550453999997615E-2</v>
       </c>
       <c r="D15" s="5">
         <v>2.6818107055854412</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>40.826215429999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.17634556899999865</v>
       </c>
       <c r="D16" s="5">
         <v>5.331813182525047</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>40.582667935000003</v>
       </c>
       <c r="C17" s="5">
         <v>-0.24354749499999429</v>
       </c>
       <c r="D17" s="5">
         <v>-6.9282973595893527</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>41.413697634999998</v>
       </c>
       <c r="C18" s="5">
         <v>0.83102969999999488</v>
       </c>
       <c r="D18" s="5">
         <v>27.538400619820315</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>41.173005818999997</v>
       </c>
       <c r="C19" s="5">
         <v>-0.24069181600000178</v>
       </c>
       <c r="D19" s="5">
         <v>-6.755594665689979</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>41.124584368000001</v>
       </c>
       <c r="C20" s="5">
         <v>-4.8421450999995841E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-1.4021654746633749</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>41.114192054999997</v>
       </c>
       <c r="C21" s="5">
         <v>-1.0392313000004094E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-0.30282269494108505</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>41.162402127999997</v>
       </c>
       <c r="C22" s="5">
         <v>4.8210072999999909E-2</v>
       </c>
       <c r="D22" s="5">
         <v>1.4162178317257412</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>41.308225747000002</v>
       </c>
       <c r="C23" s="5">
         <v>0.14582361900000507</v>
       </c>
       <c r="D23" s="5">
         <v>4.3349873713892428</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>41.780777956000001</v>
       </c>
       <c r="C24" s="5">
         <v>0.47255220899999983</v>
       </c>
       <c r="D24" s="5">
         <v>14.625110184189349</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>41.650625542999997</v>
       </c>
       <c r="C25" s="5">
         <v>-0.13015241300000469</v>
       </c>
       <c r="D25" s="5">
         <v>-3.6747658404042371</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>42.178570161000003</v>
       </c>
       <c r="C26" s="5">
         <v>0.52794461800000647</v>
       </c>
       <c r="D26" s="5">
         <v>16.317188970705331</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>42.318878933000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.14030877199999736</v>
       </c>
       <c r="D27" s="5">
         <v>4.0657007698007286</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>42.703046372999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.38416743999999881</v>
       </c>
       <c r="D28" s="5">
         <v>11.454201576468726</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>42.748005874999997</v>
       </c>
       <c r="C29" s="5">
         <v>4.4959501999997542E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.2707504093193656</v>
       </c>
       <c r="E29" s="5">
         <v>5.335622447169186</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>43.255385545000003</v>
       </c>
       <c r="C30" s="5">
         <v>0.50737967000000594</v>
       </c>
       <c r="D30" s="5">
         <v>15.210463324363177</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>42.845761385000003</v>
       </c>
       <c r="C31" s="5">
         <v>-0.4096241599999999</v>
       </c>
       <c r="D31" s="5">
         <v>-10.790289568790302</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>43.698674998999998</v>
       </c>
       <c r="C32" s="5">
         <v>0.85291361399999488</v>
       </c>
       <c r="D32" s="5">
         <v>26.68489850290068</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>43.95487147</v>
       </c>
       <c r="C33" s="5">
         <v>0.25619647100000265</v>
       </c>
       <c r="D33" s="5">
         <v>7.2667069052616329</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>44.395255231999997</v>
       </c>
       <c r="C34" s="5">
         <v>0.44038376199999618</v>
       </c>
       <c r="D34" s="5">
         <v>12.707939981518956</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>44.517445823000003</v>
       </c>
       <c r="C35" s="5">
         <v>0.12219059100000607</v>
       </c>
       <c r="D35" s="5">
         <v>3.3532601840241982</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>44.303205798999997</v>
       </c>
       <c r="C36" s="5">
         <v>-0.21424002400000575</v>
       </c>
       <c r="D36" s="5">
         <v>-5.6245639980391786</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>44.283418095999998</v>
       </c>
       <c r="C37" s="5">
         <v>-1.9787702999998658E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-0.53465655390526612</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>44.080118618999997</v>
       </c>
       <c r="C38" s="5">
         <v>-0.20329947700000162</v>
       </c>
       <c r="D38" s="5">
         <v>-5.3720502436407465</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>45.549554798999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.4694361800000024</v>
       </c>
       <c r="D39" s="5">
         <v>48.216510436147544</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>45.477606236</v>
       </c>
       <c r="C40" s="5">
         <v>-7.194856299999941E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-1.8790993104881637</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>45.701586243999998</v>
       </c>
       <c r="C41" s="5">
         <v>0.22398000799999807</v>
       </c>
       <c r="D41" s="5">
         <v>6.0728224849984747</v>
       </c>
       <c r="E41" s="5">
         <v>6.9092822192375669</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>45.804109171999997</v>
       </c>
       <c r="C42" s="5">
         <v>0.10252292799999907</v>
       </c>
       <c r="D42" s="5">
         <v>2.7254384858357295</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>45.940089036000003</v>
       </c>
       <c r="C43" s="5">
         <v>0.1359798640000065</v>
       </c>
       <c r="D43" s="5">
         <v>3.6212190684698387</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>45.959712971999998</v>
       </c>
       <c r="C44" s="5">
         <v>1.9623935999995012E-2</v>
       </c>
       <c r="D44" s="5">
         <v>0.51380238740117434</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>46.199373297999998</v>
       </c>
       <c r="C45" s="5">
         <v>0.2396603259999992</v>
       </c>
       <c r="D45" s="5">
         <v>6.4401109733913664</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>46.103956431999997</v>
       </c>
       <c r="C46" s="5">
         <v>-9.5416866000000766E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-2.4504338633049905</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>46.306144607999997</v>
       </c>
       <c r="C47" s="5">
         <v>0.20218817599999994</v>
       </c>
       <c r="D47" s="5">
         <v>5.3913894488761827</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>46.676629118000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.37048451000000426</v>
       </c>
       <c r="D48" s="5">
         <v>10.034869459643492</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>46.718057274000003</v>
       </c>
       <c r="C49" s="5">
         <v>4.1428156000002048E-2</v>
       </c>
       <c r="D49" s="5">
         <v>1.0702826765819351</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>46.573638174999999</v>
       </c>
       <c r="C50" s="5">
         <v>-0.14441909900000383</v>
       </c>
       <c r="D50" s="5">
         <v>-3.6471241946261723</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>46.735422094</v>
       </c>
       <c r="C51" s="5">
         <v>0.16178391900000122</v>
       </c>
       <c r="D51" s="5">
         <v>4.2490375951606874</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>46.366140995000002</v>
       </c>
       <c r="C52" s="5">
         <v>-0.36928109899999839</v>
       </c>
       <c r="D52" s="5">
         <v>-9.0804273975005785</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>46.260080295000002</v>
       </c>
       <c r="C53" s="5">
         <v>-0.10606070000000045</v>
       </c>
       <c r="D53" s="5">
         <v>-2.7106798255264297</v>
       </c>
       <c r="E53" s="5">
         <v>1.2220452218402622</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>45.862025742</v>
       </c>
       <c r="C54" s="5">
         <v>-0.39805455300000148</v>
       </c>
       <c r="D54" s="5">
         <v>-9.8507292151634118</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>45.730700415999998</v>
       </c>
       <c r="C55" s="5">
         <v>-0.13132532600000246</v>
       </c>
       <c r="D55" s="5">
         <v>-3.3825808423089021</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>45.639337619999999</v>
       </c>
       <c r="C56" s="5">
         <v>-9.1362795999998525E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-2.3712440907046495</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>46.212468162</v>
       </c>
       <c r="C57" s="5">
         <v>0.57313054200000124</v>
       </c>
       <c r="D57" s="5">
         <v>16.155018908343056</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>46.198495839000003</v>
       </c>
       <c r="C58" s="5">
         <v>-1.3972322999997289E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-0.36221683173498498</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>46.003553195000002</v>
       </c>
       <c r="C59" s="5">
         <v>-0.19494264400000105</v>
       </c>
       <c r="D59" s="5">
         <v>-4.9477301753982132</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>46.351935824000002</v>
       </c>
       <c r="C60" s="5">
         <v>0.34838262899999961</v>
       </c>
       <c r="D60" s="5">
         <v>9.4757672776917055</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>47.131854767</v>
       </c>
       <c r="C61" s="5">
         <v>0.77991894299999842</v>
       </c>
       <c r="D61" s="5">
         <v>22.168671277591699</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>46.987963086000001</v>
       </c>
       <c r="C62" s="5">
         <v>-0.14389168099999949</v>
       </c>
       <c r="D62" s="5">
         <v>-3.6026583466917228</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>46.744149563000001</v>
       </c>
       <c r="C63" s="5">
         <v>-0.24381352300000003</v>
       </c>
       <c r="D63" s="5">
         <v>-6.0519591898253395</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>47.276340075999997</v>
       </c>
       <c r="C64" s="5">
         <v>0.5321905129999962</v>
       </c>
       <c r="D64" s="5">
         <v>14.551036131424432</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>47.11514889</v>
       </c>
       <c r="C65" s="5">
         <v>-0.16119118599999638</v>
       </c>
       <c r="D65" s="5">
         <v>-4.015603575177451</v>
       </c>
       <c r="E65" s="5">
         <v>1.8483941003717197</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>46.615896042999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.49925284700000105</v>
       </c>
       <c r="D66" s="5">
         <v>-12.000212327114435</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>46.798147907000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.18225186400000126</v>
       </c>
       <c r="D67" s="5">
         <v>4.7937904634258288</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>46.813084387000004</v>
       </c>
       <c r="C68" s="5">
         <v>1.4936480000002916E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.38367487061410355</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>46.638808087000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.17427630000000249</v>
       </c>
       <c r="D69" s="5">
         <v>-4.3770281776965518</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>46.593108358999999</v>
       </c>
       <c r="C70" s="5">
         <v>-4.5699728000002438E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-1.1695215627059774</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>46.501269239000003</v>
       </c>
       <c r="C71" s="5">
         <v>-9.1839119999995944E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-2.3398311734631694</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>46.237784437000002</v>
       </c>
       <c r="C72" s="5">
         <v>-0.26348480200000068</v>
       </c>
       <c r="D72" s="5">
         <v>-6.5914764825774741</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>46.297997328000001</v>
       </c>
       <c r="C73" s="5">
         <v>6.0212890999999047E-2</v>
       </c>
       <c r="D73" s="5">
         <v>1.5739344268509203</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>46.379007956000002</v>
       </c>
       <c r="C74" s="5">
         <v>8.1010628000001361E-2</v>
       </c>
       <c r="D74" s="5">
         <v>2.1200437316351239</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>44.612906291999998</v>
       </c>
       <c r="C75" s="5">
         <v>-1.7661016640000042</v>
       </c>
       <c r="D75" s="5">
         <v>-37.242051993777089</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>44.333560575999996</v>
       </c>
       <c r="C76" s="5">
         <v>-0.27934571600000169</v>
       </c>
       <c r="D76" s="5">
         <v>-7.2604136285124854</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>45.685493446999999</v>
       </c>
       <c r="C77" s="5">
         <v>1.3519328710000025</v>
       </c>
       <c r="D77" s="5">
         <v>43.399782551420294</v>
       </c>
       <c r="E77" s="5">
         <v>-3.0343859176542698</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>45.590224202000002</v>
       </c>
       <c r="C78" s="5">
         <v>-9.5269244999997227E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-2.4738916177316606</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>45.593764684</v>
       </c>
       <c r="C79" s="5">
         <v>3.5404819999982351E-3</v>
       </c>
       <c r="D79" s="5">
         <v>9.3230371454211536E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>45.186628704</v>
       </c>
       <c r="C80" s="5">
         <v>-0.40713597999999962</v>
       </c>
       <c r="D80" s="5">
         <v>-10.204650392566794</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>44.932306054000001</v>
       </c>
       <c r="C81" s="5">
         <v>-0.25432264999999887</v>
       </c>
       <c r="D81" s="5">
         <v>-6.5487287173256252</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>44.761757121999999</v>
       </c>
       <c r="C82" s="5">
         <v>-0.17054893200000265</v>
       </c>
       <c r="D82" s="5">
         <v>-4.460928510496009</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>44.922607972999998</v>
       </c>
       <c r="C83" s="5">
         <v>0.1608508509999993</v>
       </c>
       <c r="D83" s="5">
         <v>4.3984419916513362</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>44.476139680000003</v>
       </c>
       <c r="C84" s="5">
         <v>-0.44646829299999524</v>
       </c>
       <c r="D84" s="5">
         <v>-11.295532841304134</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>44.623829671999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.14768999199999655</v>
       </c>
       <c r="D85" s="5">
         <v>4.058376288640253</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>44.348967784999999</v>
       </c>
       <c r="C86" s="5">
         <v>-0.27486188700000014</v>
       </c>
       <c r="D86" s="5">
         <v>-7.1461056555067293</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>44.144715697999999</v>
       </c>
       <c r="C87" s="5">
         <v>-0.20425208700000042</v>
       </c>
       <c r="D87" s="5">
         <v>-5.3888118078683434</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>44.391398011</v>
       </c>
       <c r="C88" s="5">
         <v>0.24668231300000087</v>
       </c>
       <c r="D88" s="5">
         <v>6.9156248249923724</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>44.087558971999997</v>
       </c>
       <c r="C89" s="5">
         <v>-0.3038390390000032</v>
       </c>
       <c r="D89" s="5">
         <v>-7.9112083774367736</v>
       </c>
       <c r="E89" s="5">
         <v>-3.4976846137248718</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>44.140645935000002</v>
       </c>
       <c r="C90" s="5">
         <v>5.3086963000005483E-2</v>
       </c>
       <c r="D90" s="5">
         <v>1.4545588224316397</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>44.055073786000001</v>
       </c>
       <c r="C91" s="5">
         <v>-8.5572149000000763E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-2.301704745232791</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>44.160524316999997</v>
       </c>
       <c r="C92" s="5">
         <v>0.10545053099999535</v>
       </c>
       <c r="D92" s="5">
         <v>2.9104454187926176</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>44.254293240000003</v>
       </c>
       <c r="C93" s="5">
         <v>9.3768923000006055E-2</v>
       </c>
       <c r="D93" s="5">
         <v>2.578007222983203</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>44.349535242999998</v>
       </c>
       <c r="C94" s="5">
         <v>9.5242002999995634E-2</v>
       </c>
       <c r="D94" s="5">
         <v>2.6133734068644277</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>44.133811117</v>
       </c>
       <c r="C95" s="5">
         <v>-0.2157241259999978</v>
       </c>
       <c r="D95" s="5">
         <v>-5.6833628966210021</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>44.314150732999998</v>
       </c>
       <c r="C96" s="5">
         <v>0.1803396159999977</v>
       </c>
       <c r="D96" s="5">
         <v>5.0151563472089045</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>44.104295487000002</v>
       </c>
       <c r="C97" s="5">
         <v>-0.2098552459999965</v>
       </c>
       <c r="D97" s="5">
         <v>-5.5370503615363216</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>43.766763466</v>
       </c>
       <c r="C98" s="5">
         <v>-0.33753202100000124</v>
       </c>
       <c r="D98" s="5">
         <v>-8.8067878895199634</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>44.182666060000003</v>
       </c>
       <c r="C99" s="5">
         <v>0.41590259400000207</v>
       </c>
       <c r="D99" s="5">
         <v>12.018522006839039</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>44.147987854</v>
       </c>
       <c r="C100" s="5">
         <v>-3.4678206000002376E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-0.93780387513703323</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>44.373620586999998</v>
       </c>
       <c r="C101" s="5">
         <v>0.22563273299999764</v>
       </c>
       <c r="D101" s="5">
         <v>6.3083591804785399</v>
       </c>
       <c r="E101" s="5">
         <v>0.64884884005866894</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>44.653972385000003</v>
       </c>
       <c r="C102" s="5">
         <v>0.2803517980000052</v>
       </c>
       <c r="D102" s="5">
         <v>7.8506596576335408</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>43.354449004999999</v>
       </c>
       <c r="C103" s="5">
         <v>-1.2995233800000037</v>
       </c>
       <c r="D103" s="5">
         <v>-29.841085698353631</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>43.946375218999997</v>
       </c>
       <c r="C104" s="5">
         <v>0.59192621399999723</v>
       </c>
       <c r="D104" s="5">
         <v>17.671871317518885</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>43.862218253000002</v>
       </c>
       <c r="C105" s="5">
         <v>-8.4156965999994782E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-2.2739409931581411</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>43.642903551000003</v>
       </c>
       <c r="C106" s="5">
         <v>-0.21931470199999836</v>
       </c>
       <c r="D106" s="5">
         <v>-5.8378127931379975</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>43.559605382999997</v>
       </c>
       <c r="C107" s="5">
         <v>-8.3298168000006001E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-2.2664657265929034</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>43.315264196999998</v>
       </c>
       <c r="C108" s="5">
         <v>-0.24434118599999977</v>
       </c>
       <c r="D108" s="5">
         <v>-6.5273895781806868</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>43.070489338000002</v>
       </c>
       <c r="C109" s="5">
         <v>-0.24477485899999607</v>
       </c>
       <c r="D109" s="5">
         <v>-6.5743647978234732</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>42.790819304000003</v>
       </c>
       <c r="C110" s="5">
         <v>-0.27967003399999868</v>
       </c>
       <c r="D110" s="5">
         <v>-7.5196315978290578</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>42.731657665</v>
       </c>
       <c r="C111" s="5">
         <v>-5.9161639000002708E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-1.6465353410531458</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>42.100079045999998</v>
       </c>
       <c r="C112" s="5">
         <v>-0.63157861900000256</v>
       </c>
       <c r="D112" s="5">
         <v>-16.363076516438991</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>41.98213904</v>
       </c>
       <c r="C113" s="5">
         <v>-0.11794000599999777</v>
       </c>
       <c r="D113" s="5">
         <v>-3.3103882182487276</v>
       </c>
       <c r="E113" s="5">
         <v>-5.3894217225551877</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>41.652752560000003</v>
       </c>
       <c r="C114" s="5">
         <v>-0.3293864799999966</v>
       </c>
       <c r="D114" s="5">
         <v>-9.0192054759322353</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>41.056239486999999</v>
       </c>
       <c r="C115" s="5">
         <v>-0.59651307300000411</v>
       </c>
       <c r="D115" s="5">
         <v>-15.894278776663828</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>41.057870516000001</v>
       </c>
       <c r="C116" s="5">
         <v>1.6310290000021155E-3</v>
       </c>
       <c r="D116" s="5">
         <v>4.7682460224351964E-2</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>40.566093528000003</v>
       </c>
       <c r="C117" s="5">
         <v>-0.49177698799999803</v>
       </c>
       <c r="D117" s="5">
         <v>-13.463126113557255</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>40.420100777000002</v>
       </c>
       <c r="C118" s="5">
         <v>-0.14599275100000142</v>
       </c>
       <c r="D118" s="5">
         <v>-4.2341974924066221</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>39.977115871000002</v>
       </c>
       <c r="C119" s="5">
         <v>-0.44298490599999951</v>
       </c>
       <c r="D119" s="5">
         <v>-12.386949121747669</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>40.018253276000003</v>
       </c>
       <c r="C120" s="5">
         <v>4.1137405000000626E-2</v>
       </c>
       <c r="D120" s="5">
         <v>1.2418413010461204</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>39.629646436000002</v>
       </c>
       <c r="C121" s="5">
         <v>-0.38860684000000134</v>
       </c>
       <c r="D121" s="5">
         <v>-11.050229916593246</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>39.638381523</v>
       </c>
       <c r="C122" s="5">
         <v>8.7350869999980318E-3</v>
       </c>
       <c r="D122" s="5">
         <v>0.26482247834753725</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>39.610088128000001</v>
       </c>
       <c r="C123" s="5">
         <v>-2.8293394999998611E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-0.85319074973102538</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>39.532960529999997</v>
       </c>
       <c r="C124" s="5">
         <v>-7.7127598000004127E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-2.3117426731380508</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>39.186963112000001</v>
       </c>
       <c r="C125" s="5">
         <v>-0.34599741799999606</v>
       </c>
       <c r="D125" s="5">
         <v>-10.011454798933206</v>
       </c>
       <c r="E125" s="5">
         <v>-6.6580121735502651</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>39.632596992000003</v>
       </c>
       <c r="C126" s="5">
         <v>0.44563388000000259</v>
       </c>
       <c r="D126" s="5">
         <v>14.53311606947767</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>39.627971017</v>
       </c>
       <c r="C127" s="5">
         <v>-4.6259750000032795E-3</v>
       </c>
       <c r="D127" s="5">
         <v>-0.13997588180492126</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>39.306087325999997</v>
       </c>
       <c r="C128" s="5">
         <v>-0.32188369100000358</v>
       </c>
       <c r="D128" s="5">
         <v>-9.3232938362850071</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>38.648625211999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.65746211399999765</v>
       </c>
       <c r="D129" s="5">
         <v>-18.324683841930558</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>38.50323479</v>
       </c>
       <c r="C130" s="5">
         <v>-0.14539042199999841</v>
       </c>
       <c r="D130" s="5">
         <v>-4.4219840518502584</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>38.296431798</v>
       </c>
       <c r="C131" s="5">
         <v>-0.20680299200000007</v>
       </c>
       <c r="D131" s="5">
         <v>-6.2582356343860779</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>37.516217963000003</v>
       </c>
       <c r="C132" s="5">
         <v>-0.78021383499999786</v>
       </c>
       <c r="D132" s="5">
         <v>-21.886001392395539</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>37.752241671</v>
       </c>
       <c r="C133" s="5">
         <v>0.23602370799999761</v>
       </c>
       <c r="D133" s="5">
         <v>7.8162765368386733</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>37.522190836</v>
       </c>
       <c r="C134" s="5">
         <v>-0.23005083500000012</v>
       </c>
       <c r="D134" s="5">
         <v>-7.072271544555786</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>37.174526268999998</v>
       </c>
       <c r="C135" s="5">
         <v>-0.34766456700000248</v>
       </c>
       <c r="D135" s="5">
         <v>-10.569211709189808</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>37.441205541000002</v>
       </c>
       <c r="C136" s="5">
         <v>0.26667927200000463</v>
       </c>
       <c r="D136" s="5">
         <v>8.9563564455753095</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>36.740562173000001</v>
       </c>
       <c r="C137" s="5">
         <v>-0.70064336800000149</v>
       </c>
       <c r="D137" s="5">
         <v>-20.282865172855935</v>
       </c>
       <c r="E137" s="5">
         <v>-6.2428949444435329</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>36.308767023999998</v>
       </c>
       <c r="C138" s="5">
         <v>-0.43179514900000271</v>
       </c>
       <c r="D138" s="5">
         <v>-13.226233357074968</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>36.169776689000003</v>
       </c>
       <c r="C139" s="5">
         <v>-0.13899033499999547</v>
       </c>
       <c r="D139" s="5">
         <v>-4.4981217240105948</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>35.880288053000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.28948863600000152</v>
       </c>
       <c r="D140" s="5">
         <v>-9.1926248444165193</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>35.397350586000002</v>
       </c>
       <c r="C141" s="5">
         <v>-0.48293746699999929</v>
       </c>
       <c r="D141" s="5">
         <v>-15.008002676906552</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>35.145921837000003</v>
       </c>
       <c r="C142" s="5">
         <v>-0.25142874899999867</v>
       </c>
       <c r="D142" s="5">
         <v>-8.1984150997687966</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>34.985576219999999</v>
       </c>
       <c r="C143" s="5">
         <v>-0.16034561700000438</v>
       </c>
       <c r="D143" s="5">
         <v>-5.3394314437419048</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>34.518948000000002</v>
       </c>
       <c r="C144" s="5">
         <v>-0.46662821999999693</v>
       </c>
       <c r="D144" s="5">
         <v>-14.88183637888535</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>34.101330472999997</v>
       </c>
       <c r="C145" s="5">
         <v>-0.41761752700000443</v>
       </c>
       <c r="D145" s="5">
         <v>-13.589750088984543</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>33.458972926999998</v>
       </c>
       <c r="C146" s="5">
         <v>-0.6423575459999995</v>
       </c>
       <c r="D146" s="5">
         <v>-20.403240956024117</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>33.158805546000004</v>
       </c>
       <c r="C147" s="5">
         <v>-0.30016738099999429</v>
       </c>
       <c r="D147" s="5">
         <v>-10.249832310406015</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>32.837240448000003</v>
       </c>
       <c r="C148" s="5">
         <v>-0.32156509800000066</v>
       </c>
       <c r="D148" s="5">
         <v>-11.03620476365883</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>32.536360792000004</v>
       </c>
       <c r="C149" s="5">
         <v>-0.30087965599999933</v>
       </c>
       <c r="D149" s="5">
         <v>-10.457778158337971</v>
       </c>
       <c r="E149" s="5">
         <v>-11.442942438397397</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>31.976069611</v>
       </c>
       <c r="C150" s="5">
         <v>-0.56029118100000375</v>
       </c>
       <c r="D150" s="5">
         <v>-18.81547290805311</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>30.518874316000002</v>
       </c>
       <c r="C151" s="5">
         <v>-1.4571952949999982</v>
       </c>
       <c r="D151" s="5">
         <v>-42.862509785923365</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>30.930669857000002</v>
       </c>
       <c r="C152" s="5">
         <v>0.41179554100000004</v>
       </c>
       <c r="D152" s="5">
         <v>17.449122858374455</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>31.042461302</v>
       </c>
       <c r="C153" s="5">
         <v>0.11179144499999794</v>
       </c>
       <c r="D153" s="5">
         <v>4.4243726233924585</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>30.642761793999998</v>
       </c>
       <c r="C154" s="5">
         <v>-0.3996995080000012</v>
       </c>
       <c r="D154" s="5">
         <v>-14.402499929643076</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>30.443474609999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.19928718399999923</v>
       </c>
       <c r="D155" s="5">
         <v>-7.5310857635606743</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>30.289347161999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.15412744800000056</v>
       </c>
       <c r="D156" s="5">
         <v>-5.9089456621497565</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>30.686020308</v>
       </c>
       <c r="C157" s="5">
         <v>0.39667314600000125</v>
       </c>
       <c r="D157" s="5">
         <v>16.898210364031318</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>30.478406798999998</v>
       </c>
       <c r="C158" s="5">
         <v>-0.20761350900000153</v>
       </c>
       <c r="D158" s="5">
         <v>-7.8234777235964508</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>29.741011871000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.73739492799999695</v>
       </c>
       <c r="D159" s="5">
         <v>-25.464743923303811</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>29.335460714</v>
       </c>
       <c r="C160" s="5">
         <v>-0.40555115700000144</v>
       </c>
       <c r="D160" s="5">
         <v>-15.190193065967705</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>29.231942023999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.10351869000000136</v>
       </c>
       <c r="D161" s="5">
         <v>-4.1533218950437263</v>
       </c>
       <c r="E161" s="5">
         <v>-10.156079805988904</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>28.521735887999998</v>
       </c>
       <c r="C162" s="5">
         <v>-0.71020613600000004</v>
       </c>
       <c r="D162" s="5">
         <v>-25.557761535780998</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>28.307509506999999</v>
       </c>
       <c r="C163" s="5">
         <v>-0.21422638099999958</v>
       </c>
       <c r="D163" s="5">
         <v>-8.6500120745782496</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>28.013148581999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.29436092499999944</v>
       </c>
       <c r="D164" s="5">
         <v>-11.788916768941004</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>27.637245528000001</v>
       </c>
       <c r="C165" s="5">
         <v>-0.37590305399999835</v>
       </c>
       <c r="D165" s="5">
         <v>-14.965730670890698</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>26.837370736</v>
       </c>
       <c r="C166" s="5">
         <v>-0.79987479200000067</v>
       </c>
       <c r="D166" s="5">
         <v>-29.702075004165284</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>26.194087933999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.64328280200000165</v>
       </c>
       <c r="D167" s="5">
         <v>-25.258848300180993</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>26.039807739</v>
       </c>
       <c r="C168" s="5">
         <v>-0.15428019499999834</v>
       </c>
       <c r="D168" s="5">
         <v>-6.8433404684742571</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>25.712814834</v>
       </c>
       <c r="C169" s="5">
         <v>-0.32699290500000089</v>
       </c>
       <c r="D169" s="5">
         <v>-14.0705191848152</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>25.577046410000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.13576842399999833</v>
       </c>
       <c r="D170" s="5">
         <v>-6.1554124189807329</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>25.215945391000002</v>
       </c>
       <c r="C171" s="5">
         <v>-0.36110101899999947</v>
       </c>
       <c r="D171" s="5">
         <v>-15.686257873995357</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>25.051059045999999</v>
       </c>
       <c r="C172" s="5">
         <v>-0.16488634500000288</v>
       </c>
       <c r="D172" s="5">
         <v>-7.5706233928481854</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>24.710682850000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.34037619599999758</v>
       </c>
       <c r="D173" s="5">
         <v>-15.139834582464573</v>
       </c>
       <c r="E173" s="5">
         <v>-15.466845036460308</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>24.850495921</v>
       </c>
       <c r="C174" s="5">
         <v>0.13981307099999896</v>
       </c>
       <c r="D174" s="5">
         <v>7.0049230170597943</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>24.879686556999999</v>
       </c>
       <c r="C175" s="5">
         <v>2.9190635999999159E-2</v>
       </c>
       <c r="D175" s="5">
         <v>1.4187224962727507</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>24.564203472999999</v>
       </c>
       <c r="C176" s="5">
         <v>-0.31548308400000025</v>
       </c>
       <c r="D176" s="5">
         <v>-14.198796897880339</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>24.466890019000001</v>
       </c>
       <c r="C177" s="5">
         <v>-9.7313453999998245E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-4.6516890918726901</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>24.456754583999999</v>
       </c>
       <c r="C178" s="5">
         <v>-1.0135435000002246E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-0.49597024233495324</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>24.251109680999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.2056449029999996</v>
       </c>
       <c r="D179" s="5">
         <v>-9.6364086195608216</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>24.182212733</v>
       </c>
       <c r="C180" s="5">
         <v>-6.8896947999999014E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-3.3564090047660367</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>24.190441379999999</v>
       </c>
       <c r="C181" s="5">
         <v>8.2286469999992562E-3</v>
       </c>
       <c r="D181" s="5">
         <v>0.40909728176723448</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>24.090773619</v>
       </c>
       <c r="C182" s="5">
         <v>-9.9667760999999189E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-4.8336423182381072</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>24.458269832999999</v>
       </c>
       <c r="C183" s="5">
         <v>0.3674962139999991</v>
       </c>
       <c r="D183" s="5">
         <v>19.922265671006233</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>24.358414533000001</v>
       </c>
       <c r="C184" s="5">
         <v>-9.9855299999997982E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-4.7906893545938694</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>23.671781652</v>
       </c>
       <c r="C185" s="5">
         <v>-0.6866328810000013</v>
       </c>
       <c r="D185" s="5">
         <v>-29.044976145556632</v>
       </c>
       <c r="E185" s="5">
         <v>-4.2042593654994853</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>23.284530564000001</v>
       </c>
       <c r="C186" s="5">
         <v>-0.3872510879999993</v>
       </c>
       <c r="D186" s="5">
         <v>-17.957575825615834</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>23.341864476000001</v>
       </c>
       <c r="C187" s="5">
         <v>5.7333912000000709E-2</v>
       </c>
       <c r="D187" s="5">
         <v>2.9951273753464402</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>23.550196239000002</v>
       </c>
       <c r="C188" s="5">
         <v>0.20833176300000034</v>
       </c>
       <c r="D188" s="5">
         <v>11.252004850795782</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>23.453646634999998</v>
       </c>
       <c r="C189" s="5">
         <v>-9.6549604000003342E-2</v>
       </c>
       <c r="D189" s="5">
         <v>-4.8102543757001399</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>23.504872455000001</v>
       </c>
       <c r="C190" s="5">
         <v>5.1225820000002642E-2</v>
       </c>
       <c r="D190" s="5">
         <v>2.6526715059058903</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>23.417751412000001</v>
       </c>
       <c r="C191" s="5">
         <v>-8.7121042999999787E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-4.3582506545245092</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>23.024858883</v>
       </c>
       <c r="C192" s="5">
         <v>-0.39289252900000093</v>
       </c>
       <c r="D192" s="5">
         <v>-18.375332038417913</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>22.850422547000001</v>
       </c>
       <c r="C193" s="5">
         <v>-0.17443633599999941</v>
       </c>
       <c r="D193" s="5">
         <v>-8.7217932844142148</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>22.903021525</v>
       </c>
       <c r="C194" s="5">
         <v>5.2598977999998908E-2</v>
       </c>
       <c r="D194" s="5">
         <v>2.7974993760910172</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>22.685143147000002</v>
       </c>
       <c r="C195" s="5">
         <v>-0.21787837799999821</v>
       </c>
       <c r="D195" s="5">
         <v>-10.836950414698565</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>22.765138611000001</v>
       </c>
       <c r="C196" s="5">
         <v>7.9995463999999572E-2</v>
       </c>
       <c r="D196" s="5">
         <v>4.31464838939557</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>22.811277233999999</v>
       </c>
       <c r="C197" s="5">
         <v>4.6138622999997381E-2</v>
       </c>
       <c r="D197" s="5">
         <v>2.4593614094063465</v>
       </c>
       <c r="E197" s="5">
         <v>-3.6351485099445302</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>22.734374008</v>
       </c>
       <c r="C198" s="5">
         <v>-7.6903225999998881E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-3.9713612905409201</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>22.615829782999999</v>
       </c>
       <c r="C199" s="5">
         <v>-0.11854422500000084</v>
       </c>
       <c r="D199" s="5">
         <v>-6.0808146436762911</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>22.535751263000002</v>
       </c>
       <c r="C200" s="5">
         <v>-8.0078519999997155E-2</v>
       </c>
       <c r="D200" s="5">
         <v>-4.1672028362609641</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>22.352287998000001</v>
       </c>
       <c r="C201" s="5">
         <v>-0.18346326500000032</v>
       </c>
       <c r="D201" s="5">
         <v>-9.343420784195466</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>22.382535243</v>
       </c>
       <c r="C202" s="5">
         <v>3.0247244999998202E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.6359872947723009</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>22.795963064999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.41342782199999917</v>
       </c>
       <c r="D203" s="5">
         <v>24.561552275827083</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>22.289380947000001</v>
       </c>
       <c r="C204" s="5">
         <v>-0.50658211799999719</v>
       </c>
       <c r="D204" s="5">
         <v>-23.637393150080534</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>21.977832331999998</v>
       </c>
       <c r="C205" s="5">
         <v>-0.31154861500000308</v>
       </c>
       <c r="D205" s="5">
         <v>-15.541728574033687</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>21.695820895000001</v>
       </c>
       <c r="C206" s="5">
         <v>-0.28201143699999776</v>
       </c>
       <c r="D206" s="5">
         <v>-14.356427767583479</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>21.603316290999999</v>
       </c>
       <c r="C207" s="5">
         <v>-9.2504604000001933E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-4.9981536615248618</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>21.367168395</v>
       </c>
       <c r="C208" s="5">
         <v>-0.23614789599999852</v>
       </c>
       <c r="D208" s="5">
         <v>-12.356727969143011</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>21.522162966</v>
       </c>
       <c r="C209" s="5">
         <v>0.15499457099999958</v>
       </c>
       <c r="D209" s="5">
         <v>9.0604572434014319</v>
       </c>
       <c r="E209" s="5">
         <v>-5.6512147688012266</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>20.969075965999998</v>
       </c>
       <c r="C210" s="5">
         <v>-0.55308700000000144</v>
       </c>
       <c r="D210" s="5">
         <v>-26.832110206817628</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>20.868157240999999</v>
       </c>
       <c r="C211" s="5">
         <v>-0.10091872499999965</v>
       </c>
       <c r="D211" s="5">
         <v>-5.6248425953720709</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>20.726617366999999</v>
       </c>
       <c r="C212" s="5">
         <v>-0.14153987399999934</v>
       </c>
       <c r="D212" s="5">
         <v>-7.8422306254361747</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>20.653611547000001</v>
       </c>
       <c r="C213" s="5">
         <v>-7.3005819999998778E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-4.1458556522541485</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>20.494303807000001</v>
       </c>
       <c r="C214" s="5">
         <v>-0.15930773999999914</v>
       </c>
       <c r="D214" s="5">
         <v>-8.8732285133044435</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>20.412598693</v>
       </c>
       <c r="C215" s="5">
         <v>-8.1705114000001799E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-4.6805491550416694</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>20.468742092999999</v>
       </c>
       <c r="C216" s="5">
         <v>5.6143399999999843E-2</v>
       </c>
       <c r="D216" s="5">
         <v>3.3509032579211118</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>20.384740619999999</v>
       </c>
       <c r="C217" s="5">
         <v>-8.4001473000000715E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-4.8150183992026747</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>20.357573774999999</v>
       </c>
       <c r="C218" s="5">
         <v>-2.7166844999999995E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-1.5875755979784523</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>20.404315929999999</v>
       </c>
       <c r="C219" s="5">
         <v>4.6742155000000452E-2</v>
       </c>
       <c r="D219" s="5">
         <v>2.7903307898561991</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>20.467928036</v>
       </c>
       <c r="C220" s="5">
         <v>6.3612106000000779E-2</v>
       </c>
       <c r="D220" s="5">
         <v>3.8059158691266415</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>20.516396163</v>
       </c>
       <c r="C221" s="5">
         <v>4.8468126999999583E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.8789071025071555</v>
       </c>
       <c r="E221" s="5">
         <v>-4.673167862304906</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>20.647744233000001</v>
       </c>
       <c r="C222" s="5">
         <v>0.13134807000000137</v>
       </c>
       <c r="D222" s="5">
         <v>7.9588934434911662</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>20.652772994999999</v>
       </c>
       <c r="C223" s="5">
         <v>5.0287619999984656E-3</v>
       </c>
       <c r="D223" s="5">
         <v>0.29265203437891518</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>20.427681207999999</v>
       </c>
       <c r="C224" s="5">
         <v>-0.22509178700000021</v>
       </c>
       <c r="D224" s="5">
         <v>-12.322450734366919</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>20.353888961999999</v>
       </c>
       <c r="C225" s="5">
         <v>-7.3792246000000006E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-4.2497423739135343</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>20.216668687999999</v>
       </c>
       <c r="C226" s="5">
         <v>-0.13722027400000059</v>
       </c>
       <c r="D226" s="5">
         <v>-7.7967317361998028</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>20.135242830999999</v>
       </c>
       <c r="C227" s="5">
         <v>-8.1425856999999269E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-4.7275503576294842</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>19.978207456</v>
       </c>
       <c r="C228" s="5">
         <v>-0.15703537499999953</v>
       </c>
       <c r="D228" s="5">
         <v>-8.9676479074825117</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>19.664648334999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.31355912100000083</v>
       </c>
       <c r="D229" s="5">
         <v>-17.290387066477685</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>19.479363477</v>
       </c>
       <c r="C230" s="5">
         <v>-0.18528485799999928</v>
       </c>
       <c r="D230" s="5">
         <v>-10.73875793107768</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>19.405380146999999</v>
       </c>
       <c r="C231" s="5">
         <v>-7.3983330000000791E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-4.463633133861455</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>19.366806111999999</v>
       </c>
       <c r="C232" s="5">
         <v>-3.8574034999999895E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-2.3594543568579707</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>18.909043342</v>
       </c>
       <c r="C233" s="5">
         <v>-0.45776276999999865</v>
       </c>
       <c r="D233" s="5">
         <v>-24.952084963031286</v>
       </c>
       <c r="E233" s="5">
         <v>-7.8344793511969542</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>18.818846344000001</v>
       </c>
       <c r="C234" s="5">
         <v>-9.0196997999999695E-2</v>
       </c>
       <c r="D234" s="5">
         <v>-5.5762449744462543</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>18.512618460999999</v>
       </c>
       <c r="C235" s="5">
         <v>-0.30622788300000181</v>
       </c>
       <c r="D235" s="5">
         <v>-17.870675345233611</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>17.694991119000001</v>
       </c>
       <c r="C236" s="5">
         <v>-0.81762734199999798</v>
       </c>
       <c r="D236" s="5">
         <v>-41.844608820176319</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>17.836542573999999</v>
       </c>
       <c r="C237" s="5">
         <v>0.14155145499999833</v>
       </c>
       <c r="D237" s="5">
         <v>10.033242062474979</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>17.533371832</v>
       </c>
       <c r="C238" s="5">
         <v>-0.30317074199999894</v>
       </c>
       <c r="D238" s="5">
         <v>-18.593849412665353</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>17.370088696</v>
       </c>
       <c r="C239" s="5">
         <v>-0.16328313600000044</v>
       </c>
       <c r="D239" s="5">
         <v>-10.620253938079237</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>17.200806350000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.16928234599999925</v>
       </c>
       <c r="D240" s="5">
         <v>-11.08782273753015</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>17.279157606999998</v>
       </c>
       <c r="C241" s="5">
         <v>7.8351256999997787E-2</v>
       </c>
       <c r="D241" s="5">
         <v>5.6051537663283746</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>17.113836547999998</v>
       </c>
       <c r="C242" s="5">
         <v>-0.16532105900000005</v>
       </c>
       <c r="D242" s="5">
         <v>-10.895883977097686</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>17.003728493000001</v>
       </c>
       <c r="C243" s="5">
         <v>-0.11010805499999776</v>
       </c>
       <c r="D243" s="5">
         <v>-7.4532049136164069</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>16.968364512000001</v>
       </c>
       <c r="C244" s="5">
         <v>-3.5363980999999711E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-2.4673824833125524</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>16.910437829999999</v>
       </c>
       <c r="C245" s="5">
         <v>-5.7926682000001506E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-4.020517368606102</v>
       </c>
       <c r="E245" s="5">
         <v>-10.569574969246487</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>16.799130892000001</v>
       </c>
       <c r="C246" s="5">
         <v>-0.11130693799999847</v>
       </c>
       <c r="D246" s="5">
         <v>-7.6188121568624982</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>16.789619743999999</v>
       </c>
       <c r="C247" s="5">
         <v>-9.5111480000014126E-3</v>
       </c>
       <c r="D247" s="5">
         <v>-0.67729123633719635</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>16.770787167999998</v>
       </c>
       <c r="C248" s="5">
         <v>-1.8832576000001211E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-1.3377427437511358</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>16.717741867000001</v>
       </c>
       <c r="C249" s="5">
         <v>-5.304530099999738E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-3.730212803336852</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>16.735023032000001</v>
       </c>
       <c r="C250" s="5">
         <v>1.7281164999999987E-2</v>
       </c>
       <c r="D250" s="5">
         <v>1.2475192500278398</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>16.791268766999998</v>
       </c>
       <c r="C251" s="5">
         <v>5.624573499999741E-2</v>
       </c>
       <c r="D251" s="5">
         <v>4.1085469411546782</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>17.140781560000001</v>
       </c>
       <c r="C252" s="5">
         <v>0.34951279300000238</v>
       </c>
       <c r="D252" s="5">
         <v>28.045784840267672</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>17.455493490999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.31471193099999795</v>
       </c>
       <c r="D253" s="5">
         <v>24.399356236747071</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>17.399728809999999</v>
       </c>
       <c r="C254" s="5">
         <v>-5.5764680999999428E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-3.7669663874386083</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>17.401087735000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.3589250000016762E-3</v>
       </c>
       <c r="D255" s="5">
         <v>9.3760694484057439E-2</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>17.468026668</v>
       </c>
       <c r="C256" s="5">
         <v>6.6938932999999423E-2</v>
       </c>
       <c r="D256" s="5">
         <v>4.7151200268655824</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>17.507050590999999</v>
       </c>
       <c r="C257" s="5">
         <v>3.9023922999998462E-2</v>
       </c>
       <c r="D257" s="5">
         <v>2.7140102542882349</v>
       </c>
       <c r="E257" s="5">
         <v>3.5280740037468394</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>17.514948311000001</v>
       </c>
       <c r="C258" s="5">
         <v>7.8977200000025505E-3</v>
       </c>
       <c r="D258" s="5">
         <v>0.5426850041600817</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>17.492500257</v>
       </c>
       <c r="C259" s="5">
         <v>-2.2448054000001605E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-1.5271862309901851</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>17.558729339999999</v>
       </c>
       <c r="C260" s="5">
         <v>6.6229082999999633E-2</v>
       </c>
       <c r="D260" s="5">
         <v>4.6391843146513567</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>17.607222771</v>
       </c>
       <c r="C261" s="5">
         <v>4.8493431000000697E-2</v>
       </c>
       <c r="D261" s="5">
         <v>3.3649492397668013</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>17.736651636000001</v>
       </c>
       <c r="C262" s="5">
         <v>0.12942886500000128</v>
       </c>
       <c r="D262" s="5">
         <v>9.1865956312358286</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>17.8079155</v>
       </c>
       <c r="C263" s="5">
         <v>7.1263863999998733E-2</v>
       </c>
       <c r="D263" s="5">
         <v>4.9294510411736603</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>17.669583979999999</v>
       </c>
       <c r="C264" s="5">
         <v>-0.13833152000000126</v>
       </c>
       <c r="D264" s="5">
         <v>-8.9334553867413629</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>17.745193412999999</v>
       </c>
       <c r="C265" s="5">
         <v>7.5609433000000337E-2</v>
       </c>
       <c r="D265" s="5">
         <v>5.2574766450854016</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>17.594031057999999</v>
       </c>
       <c r="C266" s="5">
         <v>-0.1511623550000003</v>
       </c>
       <c r="D266" s="5">
         <v>-9.7566094463182864</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>17.798011714000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.20398065600000237</v>
       </c>
       <c r="D267" s="5">
         <v>14.834823684947107</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>17.877310271999999</v>
       </c>
       <c r="C268" s="5">
         <v>7.9298557999997854E-2</v>
       </c>
       <c r="D268" s="5">
         <v>5.4795510673166348</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>18.012161212999999</v>
       </c>
       <c r="C269" s="5">
         <v>0.13485094099999984</v>
       </c>
       <c r="D269" s="5">
         <v>9.4368974267036378</v>
       </c>
       <c r="E269" s="5">
         <v>2.8851839970101434</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>18.032357100999999</v>
       </c>
       <c r="C270" s="5">
         <v>2.019588799999994E-2</v>
       </c>
       <c r="D270" s="5">
         <v>1.353811909796665</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>18.085518267000001</v>
       </c>
       <c r="C271" s="5">
         <v>5.3161166000002424E-2</v>
       </c>
       <c r="D271" s="5">
         <v>3.5956482112759591</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>18.244941619999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.15942335299999755</v>
       </c>
       <c r="D272" s="5">
         <v>11.106184357078753</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>18.281575697000001</v>
       </c>
       <c r="C273" s="5">
         <v>3.6634077000002208E-2</v>
       </c>
       <c r="D273" s="5">
         <v>2.4362718212900702</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>18.32395657</v>
       </c>
       <c r="C274" s="5">
         <v>4.2380872999999042E-2</v>
       </c>
       <c r="D274" s="5">
         <v>2.8176195492192857</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>18.309999343000001</v>
       </c>
       <c r="C275" s="5">
         <v>-1.3957226999998795E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-0.91021198320563323</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>18.396826708999999</v>
       </c>
       <c r="C276" s="5">
         <v>8.6827365999997852E-2</v>
       </c>
       <c r="D276" s="5">
         <v>5.8412755724275733</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>18.442993698999999</v>
       </c>
       <c r="C277" s="5">
         <v>4.6166989999999686E-2</v>
       </c>
       <c r="D277" s="5">
         <v>3.0533240343873835</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>18.496740333999998</v>
       </c>
       <c r="C278" s="5">
         <v>5.3746634999999543E-2</v>
       </c>
       <c r="D278" s="5">
         <v>3.5536431886415532</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>18.599830694000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.10309036000000305</v>
       </c>
       <c r="D279" s="5">
         <v>6.8969946175527985</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>18.592869886999999</v>
       </c>
       <c r="C280" s="5">
         <v>-6.9608070000022337E-3</v>
       </c>
       <c r="D280" s="5">
         <v>-0.44816519404389243</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>18.517951664000002</v>
       </c>
       <c r="C281" s="5">
         <v>-7.4918222999997397E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-4.7295552664913139</v>
       </c>
       <c r="E281" s="5">
         <v>2.8080497671481908</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>18.645377134</v>
       </c>
       <c r="C282" s="5">
         <v>0.1274254699999986</v>
       </c>
       <c r="D282" s="5">
         <v>8.5772184311457167</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>18.770985633999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.12560849999999846</v>
       </c>
       <c r="D283" s="5">
         <v>8.3904108292532253</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>18.731513878000001</v>
       </c>
       <c r="C284" s="5">
         <v>-3.9471755999997526E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-2.4943878843489142</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>18.651103760000002</v>
       </c>
       <c r="C285" s="5">
         <v>-8.0410117999999642E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-5.0314259520759848</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>18.506438034999999</v>
       </c>
       <c r="C286" s="5">
         <v>-0.14466572500000296</v>
       </c>
       <c r="D286" s="5">
         <v>-8.9207195402431605</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>18.396215023</v>
       </c>
       <c r="C287" s="5">
         <v>-0.11022301199999873</v>
       </c>
       <c r="D287" s="5">
         <v>-6.9175776081173534</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>18.296404986999999</v>
       </c>
       <c r="C288" s="5">
         <v>-9.9810036000000935E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-6.3198773245903839</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>18.379386871000001</v>
       </c>
       <c r="C289" s="5">
         <v>8.2981884000002282E-2</v>
       </c>
       <c r="D289" s="5">
         <v>5.5803399876558801</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>18.332032366</v>
       </c>
       <c r="C290" s="5">
         <v>-4.7354505000001268E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-3.0483619191063793</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>18.207648599999999</v>
       </c>
       <c r="C291" s="5">
         <v>-0.12438376600000112</v>
       </c>
       <c r="D291" s="5">
         <v>-7.8449852308472012</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>18.216816503</v>
       </c>
       <c r="C292" s="5">
         <v>9.1679030000015871E-3</v>
       </c>
       <c r="D292" s="5">
         <v>0.60589931539956066</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>18.136368923999999</v>
       </c>
       <c r="C293" s="5">
         <v>-8.0447579000001213E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-5.1725017521434768</v>
       </c>
       <c r="E293" s="5">
         <v>-2.0606098715649113</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>18.039100625</v>
       </c>
       <c r="C294" s="5">
         <v>-9.7268298999999558E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-6.2493093418442118</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>17.832302758000001</v>
       </c>
       <c r="C295" s="5">
         <v>-0.2067978669999988</v>
       </c>
       <c r="D295" s="5">
         <v>-12.921573145456611</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>17.706106479999999</v>
       </c>
       <c r="C296" s="5">
         <v>-0.12619627800000188</v>
       </c>
       <c r="D296" s="5">
         <v>-8.1693387973654108</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>17.717350345</v>
       </c>
       <c r="C297" s="5">
         <v>1.1243865000000852E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.76470018924337246</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>17.679191411000001</v>
       </c>
       <c r="C298" s="5">
         <v>-3.8158933999998368E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-2.55411632413306</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>17.669738925000001</v>
       </c>
       <c r="C299" s="5">
         <v>-9.4524860000007038E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-0.6397174135238326</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>17.690743303000001</v>
       </c>
       <c r="C300" s="5">
         <v>2.1004378000000656E-2</v>
       </c>
       <c r="D300" s="5">
         <v>1.435827626651065</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>17.833350152000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.14260684899999987</v>
       </c>
       <c r="D301" s="5">
         <v>10.113932464199781</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>17.786758546000002</v>
       </c>
       <c r="C302" s="5">
         <v>-4.6591605999999786E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-3.0904733194624723</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>17.724498757999999</v>
       </c>
       <c r="C303" s="5">
         <v>-6.2259788000002203E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-4.1204839826146973</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>17.636419991</v>
       </c>
       <c r="C304" s="5">
         <v>-8.8078766999998948E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-5.802876308012328</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>17.65067853</v>
       </c>
       <c r="C305" s="5">
         <v>1.425853900000007E-2</v>
       </c>
       <c r="D305" s="5">
         <v>0.97449111008292011</v>
       </c>
       <c r="E305" s="5">
         <v>-2.6779913666030497</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>17.622214865</v>
       </c>
       <c r="C306" s="5">
         <v>-2.8463665000000304E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-1.9180608397633248</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>17.808068112000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.18585324700000072</v>
       </c>
       <c r="D307" s="5">
         <v>13.416382285860063</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>17.685743441</v>
       </c>
       <c r="C308" s="5">
         <v>-0.12232467100000122</v>
       </c>
       <c r="D308" s="5">
         <v>-7.9384780236994583</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>17.691595802999998</v>
       </c>
       <c r="C309" s="5">
         <v>5.8523619999988341E-3</v>
       </c>
       <c r="D309" s="5">
         <v>0.39781364387243556</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>17.652521109999999</v>
       </c>
       <c r="C310" s="5">
         <v>-3.9074692999999883E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-2.618430091639401</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>17.643071703</v>
       </c>
       <c r="C311" s="5">
         <v>-9.4494069999981889E-3</v>
       </c>
       <c r="D311" s="5">
         <v>-0.64047300763910853</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>17.57149527</v>
       </c>
       <c r="C312" s="5">
         <v>-7.1576433000000605E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-4.7611265469955644</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>17.393272871000001</v>
       </c>
       <c r="C313" s="5">
         <v>-0.17822239899999914</v>
       </c>
       <c r="D313" s="5">
         <v>-11.514708691675724</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>17.53979249</v>
       </c>
       <c r="C314" s="5">
         <v>0.14651961899999932</v>
       </c>
       <c r="D314" s="5">
         <v>10.59046592181323</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>17.645979180000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.10618669000000125</v>
       </c>
       <c r="D315" s="5">
         <v>7.5117021350572299</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>17.656546500000001</v>
       </c>
       <c r="C316" s="5">
         <v>1.0567319999999825E-2</v>
       </c>
       <c r="D316" s="5">
         <v>0.7209933683606673</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>17.667564294000002</v>
       </c>
       <c r="C317" s="5">
         <v>1.1017794000000691E-2</v>
       </c>
       <c r="D317" s="5">
         <v>0.75138269239640731</v>
       </c>
       <c r="E317" s="5">
         <v>9.5666373229219559E-2</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>17.602288131000002</v>
       </c>
       <c r="C318" s="5">
         <v>-6.5276163000000054E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-4.3446328997002626</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>17.579318378</v>
       </c>
       <c r="C319" s="5">
         <v>-2.2969753000001703E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-1.5547259263600344</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>17.552002564999999</v>
       </c>
       <c r="C320" s="5">
         <v>-2.7315813000001299E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-1.8487795725617095</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>17.573943819</v>
       </c>
       <c r="C321" s="5">
         <v>2.1941254000001464E-2</v>
       </c>
       <c r="D321" s="5">
         <v>1.5104422876791368</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>17.625628415000001</v>
       </c>
       <c r="C322" s="5">
         <v>5.1684596000001193E-2</v>
       </c>
       <c r="D322" s="5">
         <v>3.5868236444670742</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>17.719784212</v>
       </c>
       <c r="C323" s="5">
         <v>9.4155796999999097E-2</v>
       </c>
       <c r="D323" s="5">
         <v>6.6021160190052219</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>17.755257511</v>
       </c>
       <c r="C324" s="5">
         <v>3.5473298999999514E-2</v>
       </c>
       <c r="D324" s="5">
         <v>2.4289118438137081</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>17.650296446999999</v>
       </c>
       <c r="C325" s="5">
         <v>-0.10496106400000116</v>
       </c>
       <c r="D325" s="5">
         <v>-6.867696839996718</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>17.704220237000001</v>
       </c>
       <c r="C326" s="5">
         <v>5.3923790000002469E-2</v>
       </c>
       <c r="D326" s="5">
         <v>3.7283796316315732</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>17.370929131</v>
       </c>
       <c r="C327" s="5">
         <v>-0.33329110600000078</v>
       </c>
       <c r="D327" s="5">
         <v>-20.392325062329409</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>17.464841951</v>
       </c>
       <c r="C328" s="5">
         <v>9.3912819999999897E-2</v>
       </c>
       <c r="D328" s="5">
         <v>6.6840111445665595</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>17.573294651000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.10845270000000085</v>
       </c>
       <c r="D329" s="5">
         <v>7.7115741501103008</v>
       </c>
       <c r="E329" s="5">
         <v>-0.53357464238584784</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>17.569108218</v>
       </c>
       <c r="C330" s="5">
         <v>-4.1864330000009886E-3</v>
       </c>
       <c r="D330" s="5">
         <v>-0.28549811535855119</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>17.652994540000002</v>
       </c>
       <c r="C331" s="5">
         <v>8.3886322000001456E-2</v>
       </c>
       <c r="D331" s="5">
         <v>5.8824611885616385</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>17.609873082</v>
       </c>
       <c r="C332" s="5">
         <v>-4.3121458000001667E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-2.8922104341764898</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>17.562612253000001</v>
       </c>
       <c r="C333" s="5">
         <v>-4.7260828999998949E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-3.1734080771114281</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>17.509023844000001</v>
       </c>
       <c r="C334" s="5">
         <v>-5.3588408999999615E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-3.6007061258197859</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>17.414372504999999</v>
       </c>
       <c r="C335" s="5">
         <v>-9.465133900000211E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-6.2975921363377036</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>17.236004107999999</v>
       </c>
       <c r="C336" s="5">
         <v>-0.17836839699999985</v>
       </c>
       <c r="D336" s="5">
         <v>-11.621809315229559</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>17.017472138999999</v>
       </c>
       <c r="C337" s="5">
         <v>-0.21853196900000071</v>
       </c>
       <c r="D337" s="5">
         <v>-14.197189824607936</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>17.168141200000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.1506690610000021</v>
       </c>
       <c r="D338" s="5">
         <v>11.157491915821737</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>17.194818216000002</v>
       </c>
       <c r="C339" s="5">
         <v>2.6677016000000719E-2</v>
       </c>
       <c r="D339" s="5">
         <v>1.880659511159255</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>17.269152318</v>
       </c>
       <c r="C340" s="5">
         <v>7.4334101999998126E-2</v>
       </c>
       <c r="D340" s="5">
         <v>5.3128038224108387</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>17.069043368999999</v>
       </c>
       <c r="C341" s="5">
         <v>-0.20010894900000054</v>
       </c>
       <c r="D341" s="5">
         <v>-13.052331475157896</v>
       </c>
       <c r="E341" s="5">
         <v>-2.8694180118997048</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>17.128101773000001</v>
       </c>
       <c r="C342" s="5">
         <v>5.905840400000173E-2</v>
       </c>
       <c r="D342" s="5">
         <v>4.2318954775386608</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>17.014316275999999</v>
       </c>
       <c r="C343" s="5">
         <v>-0.11378549700000207</v>
       </c>
       <c r="D343" s="5">
         <v>-7.6869285767206534</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>17.063325052</v>
       </c>
       <c r="C344" s="5">
         <v>4.9008776000000864E-2</v>
       </c>
       <c r="D344" s="5">
         <v>3.5118212479964717</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>17.159596095000001</v>
       </c>
       <c r="C345" s="5">
         <v>9.6271043000001555E-2</v>
       </c>
       <c r="D345" s="5">
         <v>6.9844763042162583</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>17.210997126999999</v>
       </c>
       <c r="C346" s="5">
         <v>5.1401031999997571E-2</v>
       </c>
       <c r="D346" s="5">
         <v>3.6543783802126084</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>17.222910120000002</v>
       </c>
       <c r="C347" s="5">
         <v>1.1912993000002814E-2</v>
       </c>
       <c r="D347" s="5">
         <v>0.83377737531309393</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>17.326527327000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.10361720699999921</v>
       </c>
       <c r="D348" s="5">
         <v>7.4632355574457465</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>17.369886411</v>
       </c>
       <c r="C349" s="5">
         <v>4.335908399999866E-2</v>
       </c>
       <c r="D349" s="5">
         <v>3.0446400737376589</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>17.423256879</v>
       </c>
       <c r="C350" s="5">
         <v>5.337046800000067E-2</v>
       </c>
       <c r="D350" s="5">
         <v>3.7500548513353715</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>17.412307777999999</v>
       </c>
       <c r="C351" s="5">
         <v>-1.0949101000001349E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.75150152405359938</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>17.464537589999999</v>
       </c>
       <c r="C352" s="5">
         <v>5.2229812000000209E-2</v>
       </c>
       <c r="D352" s="5">
         <v>3.6594915220155011</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>17.455053141</v>
       </c>
       <c r="C353" s="5">
         <v>-9.4844489999985626E-3</v>
       </c>
       <c r="D353" s="5">
         <v>-0.64973982373857098</v>
       </c>
       <c r="E353" s="5">
         <v>2.2614610769637666</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>17.492034502999999</v>
       </c>
       <c r="C354" s="5">
         <v>3.6981361999998796E-2</v>
       </c>
       <c r="D354" s="5">
         <v>2.5722305278438107</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>17.482106796</v>
       </c>
       <c r="C355" s="5">
         <v>-9.9277069999992307E-3</v>
       </c>
       <c r="D355" s="5">
         <v>-0.67894508065161618</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>17.532458382000002</v>
       </c>
       <c r="C356" s="5">
         <v>5.0351586000001447E-2</v>
       </c>
       <c r="D356" s="5">
         <v>3.511492928219484</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>17.463245368999999</v>
       </c>
       <c r="C357" s="5">
         <v>-6.9213013000002377E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-4.6357332560214797</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>17.517567056000001</v>
       </c>
       <c r="C358" s="5">
         <v>5.4321687000001617E-2</v>
       </c>
       <c r="D358" s="5">
         <v>3.7972839855938467</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>17.533785219999999</v>
       </c>
       <c r="C359" s="5">
         <v>1.621816399999787E-2</v>
       </c>
       <c r="D359" s="5">
         <v>1.1166621012727473</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>17.624046153999998</v>
       </c>
       <c r="C360" s="5">
         <v>9.0260933999999793E-2</v>
       </c>
       <c r="D360" s="5">
         <v>6.3553324288116331</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>17.608959834</v>
       </c>
       <c r="C361" s="5">
         <v>-1.508631999999821E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-1.0223869211960279</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>17.553208851000001</v>
       </c>
       <c r="C362" s="5">
         <v>-5.5750982999999366E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-3.7338046177742723</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>17.427169991</v>
       </c>
       <c r="C363" s="5">
         <v>-0.12603886000000131</v>
       </c>
       <c r="D363" s="5">
         <v>-8.2841980594559708</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>17.659386932</v>
       </c>
       <c r="C364" s="5">
         <v>0.23221694100000079</v>
       </c>
       <c r="D364" s="5">
         <v>17.215503991493119</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>17.631915493000001</v>
       </c>
       <c r="C365" s="5">
         <v>-2.7471438999999265E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-1.8508644224777382</v>
       </c>
       <c r="E365" s="5">
         <v>1.0132444202336499</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>17.766142835</v>
       </c>
       <c r="C366" s="5">
         <v>0.13422734199999908</v>
       </c>
       <c r="D366" s="5">
         <v>9.5276689313696927</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>17.658527071000002</v>
       </c>
       <c r="C367" s="5">
         <v>-0.10761576399999839</v>
       </c>
       <c r="D367" s="5">
         <v>-7.0314809251576076</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>17.613420215000001</v>
       </c>
       <c r="C368" s="5">
         <v>-4.5106856000000306E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-3.0225741988308963</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>15.777393166</v>
       </c>
       <c r="C369" s="5">
         <v>-1.8360270490000019</v>
       </c>
       <c r="D369" s="5">
         <v>-73.313069808410418</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>15.541574572</v>
       </c>
       <c r="C370" s="5">
         <v>-0.23581859399999949</v>
       </c>
       <c r="D370" s="5">
         <v>-16.53253531787535</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>16.248816413</v>
       </c>
       <c r="C371" s="5">
         <v>0.70724184100000009</v>
       </c>
       <c r="D371" s="5">
         <v>70.577043482507705</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>16.518509044000002</v>
       </c>
       <c r="C372" s="5">
         <v>0.26969263100000163</v>
       </c>
       <c r="D372" s="5">
         <v>21.839852178205142</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>16.925659538000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.4071504939999997</v>
       </c>
       <c r="D373" s="5">
         <v>33.935919430584562</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>16.865153082999999</v>
       </c>
       <c r="C374" s="5">
         <v>-6.050645500000229E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-4.206455694732858</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>17.035683685999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.17053060299999956</v>
       </c>
       <c r="D375" s="5">
         <v>12.831759442061408</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>16.8495043</v>
       </c>
       <c r="C376" s="5">
         <v>-0.18617938599999917</v>
       </c>
       <c r="D376" s="5">
         <v>-12.354275794506753</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>17.107824079</v>
       </c>
       <c r="C377" s="5">
         <v>0.25831977900000069</v>
       </c>
       <c r="D377" s="5">
         <v>20.030540973040225</v>
       </c>
       <c r="E377" s="5">
         <v>-2.972402029762844</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>17.148863011</v>
       </c>
       <c r="C378" s="5">
         <v>4.1038931999999306E-2</v>
       </c>
       <c r="D378" s="5">
         <v>2.9168925413397995</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>17.152913232</v>
       </c>
       <c r="C379" s="5">
         <v>4.050220999999965E-3</v>
       </c>
       <c r="D379" s="5">
         <v>0.28378462232327983</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>17.112903993</v>
       </c>
       <c r="C380" s="5">
         <v>-4.0009238999999752E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-2.7633747481653814</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>17.090109684000002</v>
       </c>
       <c r="C381" s="5">
         <v>-2.2794308999998236E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-1.5867364907207415</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>17.048505201000001</v>
       </c>
       <c r="C382" s="5">
         <v>-4.1604483000000414E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-2.8825039336370151</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>17.048904968999999</v>
       </c>
       <c r="C383" s="5">
         <v>3.9976799999763557E-4</v>
       </c>
       <c r="D383" s="5">
         <v>2.8142260465813251E-2</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>17.313336179</v>
       </c>
       <c r="C384" s="5">
         <v>0.26443121000000147</v>
       </c>
       <c r="D384" s="5">
         <v>20.284942084236835</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>17.333262651999998</v>
       </c>
       <c r="C385" s="5">
         <v>1.9926472999998168E-2</v>
       </c>
       <c r="D385" s="5">
         <v>1.3898947067839229</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>17.364222045999998</v>
       </c>
       <c r="C386" s="5">
         <v>3.0959393999999918E-2</v>
       </c>
       <c r="D386" s="5">
         <v>2.1645328950379072</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>17.442939211999999</v>
       </c>
       <c r="C387" s="5">
         <v>7.871716600000056E-2</v>
       </c>
       <c r="D387" s="5">
         <v>5.5776614935376889</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>17.446623337999998</v>
       </c>
       <c r="C388" s="5">
         <v>3.6841259999995657E-3</v>
       </c>
       <c r="D388" s="5">
         <v>0.2537468248646535</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>17.488126963999999</v>
       </c>
       <c r="C389" s="5">
         <v>4.1503626000000793E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.8923179324153336</v>
       </c>
       <c r="E389" s="5">
         <v>2.2229763600785768</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>17.446267273</v>
       </c>
       <c r="C390" s="5">
         <v>-4.1859690999999088E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-2.834813936069347</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>17.555865458</v>
       </c>
       <c r="C391" s="5">
         <v>0.1095981849999994</v>
       </c>
       <c r="D391" s="5">
         <v>7.8044452318074331</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>17.515925039999999</v>
       </c>
       <c r="C392" s="5">
         <v>-3.9940418000000477E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-2.6961535289017791</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>17.602674391000001</v>
       </c>
       <c r="C393" s="5">
         <v>8.6749351000001695E-2</v>
       </c>
       <c r="D393" s="5">
         <v>6.1077075760789468</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>17.757189427</v>
       </c>
       <c r="C394" s="5">
         <v>0.15451503599999938</v>
       </c>
       <c r="D394" s="5">
         <v>11.057236910436853</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>17.748088155000001</v>
       </c>
       <c r="C395" s="5">
         <v>-9.1012719999987723E-3</v>
       </c>
       <c r="D395" s="5">
         <v>-0.61331730007401219</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>17.604315891999999</v>
       </c>
       <c r="C396" s="5">
         <v>-0.14377226300000245</v>
       </c>
       <c r="D396" s="5">
         <v>-9.2992435790926304</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>17.628104345000001</v>
       </c>
       <c r="C397" s="5">
         <v>2.3788453000001653E-2</v>
       </c>
       <c r="D397" s="5">
         <v>1.6336482038780575</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>17.658762619000001</v>
       </c>
       <c r="C398" s="5">
         <v>3.0658274000000318E-2</v>
       </c>
       <c r="D398" s="5">
         <v>2.1070835473264271</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>17.543615478</v>
       </c>
       <c r="C399" s="5">
         <v>-0.11514714100000134</v>
       </c>
       <c r="D399" s="5">
         <v>-7.5501999178165136</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>17.541758713</v>
       </c>
       <c r="C400" s="5">
         <v>-1.8567649999994273E-3</v>
       </c>
       <c r="D400" s="5">
         <v>-0.12693058987800487</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>17.477020245999999</v>
       </c>
       <c r="C401" s="5">
         <v>-6.4738467000001521E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-4.3398458945585805</v>
       </c>
       <c r="E401" s="5">
         <v>-6.3510048977022393E-2</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>17.448307783000001</v>
       </c>
       <c r="C402" s="5">
         <v>-2.8712462999997967E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-1.9537270235126747</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>17.367138256</v>
       </c>
       <c r="C403" s="5">
         <v>-8.116952700000013E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-5.441760486973557</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>17.432103430000002</v>
       </c>
       <c r="C404" s="5">
         <v>6.4965174000001014E-2</v>
       </c>
       <c r="D404" s="5">
         <v>4.5823482524686376</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>17.409280734999999</v>
       </c>
       <c r="C405" s="5">
         <v>-2.2822695000002113E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-1.5598164989179319</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>17.357655265999998</v>
       </c>
       <c r="C406" s="5">
         <v>-5.162546900000109E-2</v>
       </c>
       <c r="D406" s="5">
         <v>-3.5010113261956244</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>17.347377808000001</v>
       </c>
       <c r="C407" s="5">
         <v>-1.0277457999997353E-2</v>
       </c>
       <c r="D407" s="5">
         <v>-0.70821005169725559</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>17.399952119999998</v>
       </c>
       <c r="C408" s="5">
         <v>5.2574311999997292E-2</v>
       </c>
       <c r="D408" s="5">
         <v>3.6980509602768219</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>17.420810228000001</v>
       </c>
       <c r="C409" s="5">
         <v>2.0858108000002318E-2</v>
       </c>
       <c r="D409" s="5">
         <v>1.448016297883159</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>17.348987562000001</v>
       </c>
       <c r="C410" s="5">
         <v>-7.1822665999999202E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-4.8367139708693996</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>17.243445306000002</v>
       </c>
       <c r="C411" s="5">
         <v>-0.10554225599999967</v>
       </c>
       <c r="D411" s="5">
         <v>-7.0608067704802551</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>17.234576297</v>
       </c>
       <c r="C412" s="5">
         <v>-8.8690090000014266E-3</v>
       </c>
       <c r="D412" s="5">
         <v>-0.61546605040717628</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>17.271686825</v>
       </c>
       <c r="C413" s="5">
         <v>3.7110527999999476E-2</v>
       </c>
       <c r="D413" s="5">
         <v>2.6147340995573698</v>
       </c>
       <c r="E413" s="5">
         <v>-1.1748765985837517</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>17.351730427</v>
       </c>
       <c r="C414" s="5">
         <v>8.0043601999999936E-2</v>
       </c>
       <c r="D414" s="5">
         <v>5.70522319506368</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>17.28043448</v>
       </c>
       <c r="C415" s="5">
         <v>-7.1295946999999416E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-4.8207257368583667</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>17.343322208</v>
       </c>
       <c r="C416" s="5">
         <v>6.2887727999999754E-2</v>
       </c>
       <c r="D416" s="5">
         <v>4.4555736988276751</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>17.310535344000002</v>
       </c>
       <c r="C417" s="5">
         <v>-3.2786863999998417E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-2.2451131496399324</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>17.358148531000001</v>
       </c>
       <c r="C418" s="5">
         <v>4.7613186999999613E-2</v>
       </c>
       <c r="D418" s="5">
         <v>3.3510312560319777</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>17.550365673000002</v>
       </c>
       <c r="C419" s="5">
         <v>0.19221714200000051</v>
       </c>
       <c r="D419" s="5">
         <v>14.128269839688246</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>17.492254036999999</v>
       </c>
       <c r="C420" s="5">
         <v>-5.8111636000003131E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-3.9017952594784466</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>17.51168916</v>
       </c>
       <c r="C421" s="5">
         <v>1.9435123000000942E-2</v>
       </c>
       <c r="D421" s="5">
         <v>1.3414620948489331</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>17.547019753000001</v>
       </c>
       <c r="C422" s="5">
         <v>3.5330593000001187E-2</v>
       </c>
       <c r="D422" s="5">
         <v>2.4480987599345472</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>17.745379515</v>
       </c>
       <c r="C423" s="5">
         <v>0.19835976199999905</v>
       </c>
       <c r="D423" s="5">
         <v>14.441389754599721</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>17.8311955</v>
       </c>
       <c r="C424" s="5">
         <v>8.5815984999999984E-2</v>
       </c>
       <c r="D424" s="5">
         <v>5.9600211760569621</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>17.869420974000001</v>
       </c>
       <c r="C425" s="5">
         <v>3.8225474000000759E-2</v>
       </c>
       <c r="D425" s="5">
         <v>2.6030387463468418</v>
       </c>
       <c r="E425" s="5">
         <v>3.4607745905559595</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>17.854126736000001</v>
       </c>
       <c r="C426" s="5">
         <v>-1.5294237999999183E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-1.0222455740580338</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>17.987345755</v>
       </c>
       <c r="C427" s="5">
         <v>0.13321901899999844</v>
       </c>
       <c r="D427" s="5">
         <v>9.3305756059597567</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>17.848620917000002</v>
       </c>
       <c r="C428" s="5">
         <v>-0.13872483799999813</v>
       </c>
       <c r="D428" s="5">
         <v>-8.8721769704911306</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>18.208718758</v>
       </c>
       <c r="C429" s="5">
         <v>0.3600978409999982</v>
       </c>
       <c r="D429" s="5">
         <v>27.08569489365582</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>18.155147134</v>
       </c>
       <c r="C430" s="5">
         <v>-5.3571623999999929E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-3.4739315015765992</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>18.150559639000001</v>
       </c>
       <c r="C431" s="5">
         <v>-4.5874949999991088E-3</v>
       </c>
       <c r="D431" s="5">
         <v>-0.30279841864634394</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>18.188508391999999</v>
       </c>
       <c r="C432" s="5">
         <v>3.7948752999998447E-2</v>
       </c>
       <c r="D432" s="5">
         <v>2.5379839902421431</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>18.210822102000002</v>
       </c>
       <c r="C433" s="5">
         <v>2.2313710000002374E-2</v>
       </c>
       <c r="D433" s="5">
         <v>1.4821371885694878</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>18.251392698</v>
       </c>
       <c r="C434" s="5">
         <v>4.057059599999846E-2</v>
       </c>
       <c r="D434" s="5">
         <v>2.7063964403413632</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>18.200767843000001</v>
       </c>
       <c r="C435" s="5">
         <v>-5.0624854999998803E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-3.2781916989550686</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>18.062435621999999</v>
       </c>
       <c r="C436" s="5">
         <v>-0.13833222100000242</v>
       </c>
       <c r="D436" s="5">
         <v>-8.7486654281224485</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>18.086647163999999</v>
       </c>
       <c r="C437" s="5">
         <v>2.4211541999999753E-2</v>
       </c>
       <c r="D437" s="5">
         <v>1.6204352246191212</v>
       </c>
       <c r="E437" s="5">
         <v>1.2156308271883187</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>18.040773076000001</v>
       </c>
       <c r="C438" s="5">
         <v>-4.5874087999997926E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-3.001519972911515</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>18.051938785000001</v>
       </c>
       <c r="C439" s="5">
         <v>1.1165709000000135E-2</v>
       </c>
       <c r="D439" s="5">
         <v>0.74523165444211337</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>18.088386163999999</v>
+        <v>18.087996113999999</v>
       </c>
       <c r="C440" s="5">
-        <v>3.6447378999998392E-2</v>
+        <v>3.6057328999998361E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>2.4499208465299516</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4234137702465741</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>18.097969928000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>9.9738140000020792E-3</v>
+      </c>
+      <c r="D441" s="5">
+        <v>0.66369657333016363</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>