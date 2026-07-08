--- v5 (2026-05-29)
+++ v6 (2026-07-08)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{82BF7102-40A2-4AD4-9DF7-590EAB150319}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D6F6E612-112B-42B8-892B-69BFA50AF42C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0FE3CE71-C4F9-475C-9C3C-430400FF1100}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5FF29398-1653-45B4-AF06-1F7BE177E064}"/>
   </bookViews>
   <sheets>
     <sheet name="elpmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2697B43-0E3C-4090-B000-F9E9B8A1114C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB568FBB-5FBA-4CB1-9426-8245C4264215}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>41.925544000999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>41.92557876</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>42.072152832999997</v>
+        <v>42.072154521000002</v>
       </c>
       <c r="C7" s="5">
-        <v>0.1466088319999983</v>
+        <v>0.14657576100000114</v>
       </c>
       <c r="D7" s="5">
-        <v>4.2779171033437535</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>4.2769298759244068</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>42.030697945999997</v>
+        <v>42.030690169000003</v>
       </c>
       <c r="C8" s="5">
-        <v>-4.145488700000044E-2</v>
+        <v>-4.1464351999998428E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-1.176007322656869</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-1.1762743285092414</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>41.739257443</v>
+        <v>41.739247822999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.29144050299999691</v>
+        <v>-0.29144234600000374</v>
       </c>
       <c r="D9" s="5">
-        <v>-8.0106816118769792</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-8.0107317795793058</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>41.566372663000003</v>
+        <v>41.566360813999999</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.17288477999999685</v>
+        <v>-0.17288700900000009</v>
       </c>
       <c r="D10" s="5">
-        <v>-4.8587394876500873</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>-4.8588018055846671</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>41.596504392</v>
+        <v>41.596472278</v>
       </c>
       <c r="C11" s="5">
-        <v>3.0131728999997165E-2</v>
+        <v>3.0111464000000865E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>0.87336428692781354</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>0.87277481603156293</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>41.669844519000002</v>
+        <v>41.669769344999999</v>
       </c>
       <c r="C12" s="5">
-        <v>7.3340127000001587E-2</v>
+        <v>7.3297066999998606E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>2.1363964187161022</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>2.1351315648667768</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>42.049960425999998</v>
+        <v>42.049739604999999</v>
       </c>
       <c r="C13" s="5">
-        <v>0.38011590699999687</v>
+        <v>0.37997026000000034</v>
       </c>
       <c r="D13" s="5">
-        <v>11.512752818632887</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>11.508139805565554</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>40.560319407000001</v>
+        <v>40.560443968999998</v>
       </c>
       <c r="C14" s="5">
-        <v>-1.4896410189999969</v>
+        <v>-1.4892956360000014</v>
       </c>
       <c r="D14" s="5">
-        <v>-35.132180549650784</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-35.125701926637198</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>40.649869860999999</v>
+        <v>40.649954541</v>
       </c>
       <c r="C15" s="5">
-        <v>8.9550453999997615E-2</v>
+        <v>8.9510572000001787E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>2.6818107055854412</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>2.6805934737444748</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>40.826215429999998</v>
+        <v>40.826273960999998</v>
       </c>
       <c r="C16" s="5">
-        <v>0.17634556899999865</v>
+        <v>0.17631941999999867</v>
       </c>
       <c r="D16" s="5">
-        <v>5.331813182525047</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>5.3309922394271458</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>40.582667935000003</v>
+        <v>40.582710710999997</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.24354749499999429</v>
+        <v>-0.24356325000000112</v>
       </c>
       <c r="D17" s="5">
-        <v>-6.9282973595893527</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-6.9287213363265039</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>41.413697634999998</v>
+        <v>41.413729279000002</v>
       </c>
       <c r="C18" s="5">
-        <v>0.83102969999999488</v>
+        <v>0.83101856800000462</v>
       </c>
       <c r="D18" s="5">
-        <v>27.538400619820315</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>27.537956862335598</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>41.173005818999997</v>
+        <v>41.173005871000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.24069181600000178</v>
+        <v>-0.24072340800000092</v>
       </c>
       <c r="D19" s="5">
-        <v>-6.755594665689979</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-6.7564482193111397</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>41.124584368000001</v>
+        <v>41.124572290000003</v>
       </c>
       <c r="C20" s="5">
-        <v>-4.8421450999995841E-2</v>
+        <v>-4.8433580999997616E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-1.4021654746633749</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-1.4025144582546001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>41.114192054999997</v>
+        <v>41.11418372</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.0392313000004094E-2</v>
+        <v>-1.0388570000003483E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-0.30282269494108505</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-0.30271386754459062</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>41.162402127999997</v>
+        <v>41.162392701999998</v>
       </c>
       <c r="C22" s="5">
-        <v>4.8210072999999909E-2</v>
+        <v>4.8208981999998457E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>1.4162178317257412</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>1.4161858645226122</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>41.308225747000002</v>
+        <v>41.308195779000002</v>
       </c>
       <c r="C23" s="5">
-        <v>0.14582361900000507</v>
+        <v>0.14580307700000361</v>
       </c>
       <c r="D23" s="5">
-        <v>4.3349873713892428</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>4.3343657731868879</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>41.780777956000001</v>
+        <v>41.780712422999997</v>
       </c>
       <c r="C24" s="5">
-        <v>0.47255220899999983</v>
+        <v>0.47251664399999527</v>
       </c>
       <c r="D24" s="5">
-        <v>14.625110184189349</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>14.623950608835145</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>41.650625542999997</v>
+        <v>41.650431560999998</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.13015241300000469</v>
+        <v>-0.13028086199999933</v>
       </c>
       <c r="D25" s="5">
-        <v>-3.6747658404042371</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-3.678336212640021</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>42.178570161000003</v>
+        <v>42.178684855</v>
       </c>
       <c r="C26" s="5">
-        <v>0.52794461800000647</v>
+        <v>0.52825329400000243</v>
       </c>
       <c r="D26" s="5">
-        <v>16.317188970705331</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>16.327485753764016</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>42.318878933000001</v>
+        <v>42.318956182000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.14030877199999736</v>
+        <v>0.14027132700000067</v>
       </c>
       <c r="D27" s="5">
-        <v>4.0657007698007286</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>4.0645845545747683</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>42.703046372999999</v>
+        <v>42.703095853999997</v>
       </c>
       <c r="C28" s="5">
-        <v>0.38416743999999881</v>
+        <v>0.38413967199999632</v>
       </c>
       <c r="D28" s="5">
-        <v>11.454201576468726</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>11.453309930128274</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>42.748005874999997</v>
+        <v>42.748046305000003</v>
       </c>
       <c r="C29" s="5">
-        <v>4.4959501999997542E-2</v>
+        <v>4.4950451000005387E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>1.2707504093193656</v>
+        <v>1.2704916252692655</v>
       </c>
       <c r="E29" s="5">
-        <v>5.335622447169186</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>5.3356110423966596</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>43.255385545000003</v>
+        <v>43.255416285000003</v>
       </c>
       <c r="C30" s="5">
-        <v>0.50737967000000594</v>
+        <v>0.50736998</v>
       </c>
       <c r="D30" s="5">
-        <v>15.210463324363177</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>15.210138276522001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>42.845761385000003</v>
+        <v>42.845759659000002</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.4096241599999999</v>
+        <v>-0.4096566260000003</v>
       </c>
       <c r="D31" s="5">
-        <v>-10.790289568790302</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-10.791093466054591</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>43.698674998999998</v>
+        <v>43.698657869000002</v>
       </c>
       <c r="C32" s="5">
-        <v>0.85291361399999488</v>
+        <v>0.85289820999999932</v>
       </c>
       <c r="D32" s="5">
-        <v>26.68489850290068</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>26.684363814538582</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>43.95487147</v>
+        <v>43.954864755999999</v>
       </c>
       <c r="C33" s="5">
-        <v>0.25619647100000265</v>
+        <v>0.25620688699999761</v>
       </c>
       <c r="D33" s="5">
-        <v>7.2667069052616329</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>7.2670148751423413</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>44.395255231999997</v>
+        <v>44.395248131999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.44038376199999618</v>
+        <v>0.44038337599999977</v>
       </c>
       <c r="D34" s="5">
-        <v>12.707939981518956</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>12.70793027137811</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>44.517445823000003</v>
+        <v>44.517419388999997</v>
       </c>
       <c r="C35" s="5">
-        <v>0.12219059100000607</v>
+        <v>0.12217125699999798</v>
       </c>
       <c r="D35" s="5">
-        <v>3.3532601840241982</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>3.3527220917506373</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>44.303205798999997</v>
+        <v>44.303161621000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.21424002400000575</v>
+        <v>-0.21425776799999596</v>
       </c>
       <c r="D36" s="5">
-        <v>-5.6245639980391786</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-5.625020832021022</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>44.283418095999998</v>
+        <v>44.283271927000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.9787702999998658E-2</v>
+        <v>-1.9889693999999736E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.53465655390526612</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-0.5374060473652964</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>44.080118618999997</v>
+        <v>44.080198944999999</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.20329947700000162</v>
+        <v>-0.2030729820000019</v>
       </c>
       <c r="D38" s="5">
-        <v>-5.3720502436407465</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-5.3662326738020516</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>45.549554798999999</v>
+        <v>45.549607412</v>
       </c>
       <c r="C39" s="5">
-        <v>1.4694361800000024</v>
+        <v>1.4694084670000009</v>
       </c>
       <c r="D39" s="5">
-        <v>48.216510436147544</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>48.215323760020404</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>45.477606236</v>
+        <v>45.477631307999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-7.194856299999941E-2</v>
+        <v>-7.1976104000000873E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.8790993104881637</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-1.8798102136723727</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>45.701586243999998</v>
+        <v>45.701627627999997</v>
       </c>
       <c r="C41" s="5">
-        <v>0.22398000799999807</v>
+        <v>0.2239963199999977</v>
       </c>
       <c r="D41" s="5">
-        <v>6.0728224849984747</v>
+        <v>6.0732733658787286</v>
       </c>
       <c r="E41" s="5">
-        <v>6.9092822192375669</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>6.909277916297496</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>45.804109171999997</v>
+        <v>45.804139956</v>
       </c>
       <c r="C42" s="5">
-        <v>0.10252292799999907</v>
+        <v>0.10251232800000309</v>
       </c>
       <c r="D42" s="5">
-        <v>2.7254384858357295</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>2.7251507149761878</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>45.940089036000003</v>
+        <v>45.940088817000003</v>
       </c>
       <c r="C43" s="5">
-        <v>0.1359798640000065</v>
+        <v>0.13594886100000281</v>
       </c>
       <c r="D43" s="5">
-        <v>3.6212190684698387</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>3.6203774442335135</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>45.959712971999998</v>
+        <v>45.959694454999998</v>
       </c>
       <c r="C44" s="5">
-        <v>1.9623935999995012E-2</v>
+        <v>1.9605637999994485E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>0.51380238740117434</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>0.5133221786229214</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>46.199373297999998</v>
+        <v>46.199371440999997</v>
       </c>
       <c r="C45" s="5">
-        <v>0.2396603259999992</v>
+        <v>0.2396769859999992</v>
       </c>
       <c r="D45" s="5">
-        <v>6.4401109733913664</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>6.4405742457011028</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>46.103956431999997</v>
+        <v>46.103954229999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-9.5416866000000766E-2</v>
+        <v>-9.5417210999997337E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-2.4504338633049905</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-2.450442720349677</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>46.306144607999997</v>
+        <v>46.306123417999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.20218817599999994</v>
+        <v>0.20216918799999917</v>
       </c>
       <c r="D47" s="5">
-        <v>5.3913894488761827</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>5.3908711203754622</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>46.676629118000001</v>
+        <v>46.676605164999998</v>
       </c>
       <c r="C48" s="5">
-        <v>0.37048451000000426</v>
+        <v>0.37048174699999947</v>
       </c>
       <c r="D48" s="5">
-        <v>10.034869459643492</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>10.034796094063413</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>46.718057274000003</v>
+        <v>46.717972713999998</v>
       </c>
       <c r="C49" s="5">
-        <v>4.1428156000002048E-2</v>
+        <v>4.1367549000000281E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>1.0702826765819351</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>1.0687098258958638</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>46.573638174999999</v>
+        <v>46.573683725999999</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.14441909900000383</v>
+        <v>-0.14428898799999956</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.6471241946261723</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-3.6439005005148073</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>46.735422094</v>
+        <v>46.735441281999996</v>
       </c>
       <c r="C51" s="5">
-        <v>0.16178391900000122</v>
+        <v>0.16175755599999775</v>
       </c>
       <c r="D51" s="5">
-        <v>4.2490375951606874</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>4.2483276921170265</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>46.366140995000002</v>
+        <v>46.366135284000002</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.36928109899999839</v>
+        <v>-0.36930599799999442</v>
       </c>
       <c r="D52" s="5">
-        <v>-9.0804273975005785</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-9.0810097226556756</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>46.260080295000002</v>
+        <v>46.260118192999997</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.10606070000000045</v>
+        <v>-0.10601709100000534</v>
       </c>
       <c r="D53" s="5">
-        <v>-2.7106798255264297</v>
+        <v>-2.7095795832045688</v>
       </c>
       <c r="E53" s="5">
-        <v>1.2220452218402622</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>1.2220364875097589</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>45.862025742</v>
+        <v>45.862053443000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.39805455300000148</v>
+        <v>-0.39806474999999608</v>
       </c>
       <c r="D54" s="5">
-        <v>-9.8507292151634118</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-9.8509620489794063</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>45.730700415999998</v>
+        <v>45.730702147000002</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.13132532600000246</v>
+        <v>-0.13135129599999829</v>
       </c>
       <c r="D55" s="5">
-        <v>-3.3825808423089021</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-3.3832372454386861</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>45.639337619999999</v>
+        <v>45.639323367999999</v>
       </c>
       <c r="C56" s="5">
-        <v>-9.1362795999998525E-2</v>
+        <v>-9.1378779000002908E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-2.3712440907046495</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>-2.3716542788793982</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>46.212468162</v>
+        <v>46.212470944000003</v>
       </c>
       <c r="C57" s="5">
-        <v>0.57313054200000124</v>
+        <v>0.57314757600000377</v>
       </c>
       <c r="D57" s="5">
-        <v>16.155018908343056</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>16.155538087203158</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>46.198495839000003</v>
+        <v>46.198498272999998</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.3972322999997289E-2</v>
+        <v>-1.3972671000004766E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.36221683173498498</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-0.36222581647866736</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>46.003553195000002</v>
+        <v>46.003540809999997</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.19494264400000105</v>
+        <v>-0.1949574630000015</v>
       </c>
       <c r="D59" s="5">
-        <v>-4.9477301753982132</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>-4.9480973472369572</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>46.351935824000002</v>
+        <v>46.351931553</v>
       </c>
       <c r="C60" s="5">
-        <v>0.34838262899999961</v>
+        <v>0.34839074300000306</v>
       </c>
       <c r="D60" s="5">
-        <v>9.4757672776917055</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>9.4759999036611475</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>47.131854767</v>
+        <v>47.131828067999997</v>
       </c>
       <c r="C61" s="5">
-        <v>0.77991894299999842</v>
+        <v>0.77989651499999724</v>
       </c>
       <c r="D61" s="5">
-        <v>22.168671277591699</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>22.167975897558634</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>46.987963086000001</v>
+        <v>46.987976097999997</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.14389168099999949</v>
+        <v>-0.14385197000000005</v>
       </c>
       <c r="D62" s="5">
-        <v>-3.6026583466917228</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-3.6016827273137153</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>46.744149563000001</v>
+        <v>46.744138436</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.24381352300000003</v>
+        <v>-0.24383766199999712</v>
       </c>
       <c r="D63" s="5">
-        <v>-6.0519591898253395</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-6.0525397446010043</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>47.276340075999997</v>
+        <v>47.276308538999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.5321905129999962</v>
+        <v>0.53217010299999856</v>
       </c>
       <c r="D64" s="5">
-        <v>14.551036131424432</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>14.550446372558135</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>47.11514889</v>
+        <v>47.115187476000003</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.16119118599999638</v>
+        <v>-0.16112106299999596</v>
       </c>
       <c r="D65" s="5">
-        <v>-4.015603575177451</v>
+        <v>-4.0138919085532461</v>
       </c>
       <c r="E65" s="5">
-        <v>1.8483941003717197</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>1.8483940733411197</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>46.615896042999999</v>
+        <v>46.615914099999998</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.49925284700000105</v>
+        <v>-0.49927337600000499</v>
       </c>
       <c r="D66" s="5">
-        <v>-12.000212327114435</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-12.000668110130885</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>46.798147907000001</v>
+        <v>46.798147782999997</v>
       </c>
       <c r="C67" s="5">
-        <v>0.18225186400000126</v>
+        <v>0.18223368299999976</v>
       </c>
       <c r="D67" s="5">
-        <v>4.7937904634258288</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>4.7933000211598076</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>46.813084387000004</v>
+        <v>46.813080595999999</v>
       </c>
       <c r="C68" s="5">
-        <v>1.4936480000002916E-2</v>
+        <v>1.4932813000001488E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>0.38367487061410355</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>0.38358051166023088</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>46.638808087000001</v>
+        <v>46.638817971000002</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.17427630000000249</v>
+        <v>-0.17426262499999723</v>
       </c>
       <c r="D69" s="5">
-        <v>-4.3770281776965518</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-4.3766920721587717</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>46.593108358999999</v>
+        <v>46.593115849999997</v>
       </c>
       <c r="C70" s="5">
-        <v>-4.5699728000002438E-2</v>
+        <v>-4.5702121000005036E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>-1.1695215627059774</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-1.1695822267970279</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>46.501269239000003</v>
+        <v>46.501261915000001</v>
       </c>
       <c r="C71" s="5">
-        <v>-9.1839119999995944E-2</v>
+        <v>-9.1853934999996056E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-2.3398311734631694</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>-2.3402041673196816</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>46.237784437000002</v>
+        <v>46.237784533999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.26348480200000068</v>
+        <v>-0.26347738100000129</v>
       </c>
       <c r="D72" s="5">
-        <v>-6.5914764825774741</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-6.5912975875889295</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>46.297997328000001</v>
+        <v>46.297993771000002</v>
       </c>
       <c r="C73" s="5">
-        <v>6.0212890999999047E-2</v>
+        <v>6.0209237000002247E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>1.5739344268509203</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>1.5738382247221905</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>46.379007956000002</v>
+        <v>46.379014470000001</v>
       </c>
       <c r="C74" s="5">
-        <v>8.1010628000001361E-2</v>
+        <v>8.1020698999999752E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>2.1200437316351239</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>2.1203099955075411</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>44.612906291999998</v>
+        <v>44.612884944999998</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.7661016640000042</v>
+        <v>-1.7661295250000038</v>
       </c>
       <c r="D75" s="5">
-        <v>-37.242051993777089</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-37.242518116964121</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>44.333560575999996</v>
+        <v>44.333522520999999</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.27934571600000169</v>
+        <v>-0.27936242399999855</v>
       </c>
       <c r="D76" s="5">
-        <v>-7.2604136285124854</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>-7.2608363926292219</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>45.685493446999999</v>
+        <v>45.685527102000002</v>
       </c>
       <c r="C77" s="5">
-        <v>1.3519328710000025</v>
+        <v>1.3520045810000028</v>
       </c>
       <c r="D77" s="5">
-        <v>43.399782551420294</v>
+        <v>43.402527329124837</v>
       </c>
       <c r="E77" s="5">
-        <v>-3.0343859176542698</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>-3.0343938984181196</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>45.590224202000002</v>
+        <v>45.590230499</v>
       </c>
       <c r="C78" s="5">
-        <v>-9.5269244999997227E-2</v>
+        <v>-9.5296603000001312E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-2.4738916177316606</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-2.4745921005343563</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>45.593764684</v>
+        <v>45.593758565999998</v>
       </c>
       <c r="C79" s="5">
-        <v>3.5404819999982351E-3</v>
+        <v>3.5280669999977476E-3</v>
       </c>
       <c r="D79" s="5">
-        <v>9.3230371454211536E-2</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>9.2903299264834871E-2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>45.186628704</v>
+        <v>45.186634972999997</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.40713597999999962</v>
+        <v>-0.40712359300000145</v>
       </c>
       <c r="D80" s="5">
-        <v>-10.204650392566794</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-10.20435630791936</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>44.932306054000001</v>
+        <v>44.932318381999998</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.25432264999999887</v>
+        <v>-0.25431659099999848</v>
       </c>
       <c r="D81" s="5">
-        <v>-6.5487287173256252</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-6.5485766168127508</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>44.761757121999999</v>
+        <v>44.761765820999997</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.17054893200000265</v>
+        <v>-0.17055256100000094</v>
       </c>
       <c r="D82" s="5">
-        <v>-4.460928510496009</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>-4.4610202603701632</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>44.922607972999998</v>
+        <v>44.922606123999998</v>
       </c>
       <c r="C83" s="5">
-        <v>0.1608508509999993</v>
+        <v>0.16084030300000052</v>
       </c>
       <c r="D83" s="5">
-        <v>4.3984419916513362</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>4.3981469624961633</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>44.476139680000003</v>
+        <v>44.476142437</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.44646829299999524</v>
+        <v>-0.44646368699999783</v>
       </c>
       <c r="D84" s="5">
-        <v>-11.295532841304134</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-11.295423045009056</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>44.623829671999999</v>
+        <v>44.623829776999997</v>
       </c>
       <c r="C85" s="5">
-        <v>0.14768999199999655</v>
+        <v>0.14768733999999739</v>
       </c>
       <c r="D85" s="5">
-        <v>4.058376288640253</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>4.0583018220512024</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>44.348967784999999</v>
+        <v>44.34897333</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.27486188700000014</v>
+        <v>-0.27485644699999767</v>
       </c>
       <c r="D86" s="5">
-        <v>-7.1461056555067293</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-7.1459689617515814</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>44.144715697999999</v>
+        <v>44.144692673000002</v>
       </c>
       <c r="C87" s="5">
-        <v>-0.20425208700000042</v>
+        <v>-0.2042806569999982</v>
       </c>
       <c r="D87" s="5">
-        <v>-5.3888118078683434</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>-5.3895459248726407</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>44.391398011</v>
+        <v>44.391361813000003</v>
       </c>
       <c r="C88" s="5">
-        <v>0.24668231300000087</v>
+        <v>0.24666914000000162</v>
       </c>
       <c r="D88" s="5">
-        <v>6.9156248249923724</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>6.9152478217503033</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>44.087558971999997</v>
+        <v>44.087594303000003</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.3038390390000032</v>
+        <v>-0.30376751000000013</v>
       </c>
       <c r="D89" s="5">
-        <v>-7.9112083774367736</v>
+        <v>-7.9094216782681475</v>
       </c>
       <c r="E89" s="5">
-        <v>-3.4976846137248718</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>-3.4976783685397028</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>44.140645935000002</v>
+        <v>44.140639239000002</v>
       </c>
       <c r="C90" s="5">
-        <v>5.3086963000005483E-2</v>
+        <v>5.3044935999999154E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>1.4545588224316397</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>1.4533984983706727</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>44.055073786000001</v>
+        <v>44.055060683999997</v>
       </c>
       <c r="C91" s="5">
-        <v>-8.5572149000000763E-2</v>
+        <v>-8.5578555000004997E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-2.301704745232791</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>-2.3018755649935496</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>44.160524316999997</v>
+        <v>44.160537091999998</v>
       </c>
       <c r="C92" s="5">
-        <v>0.10545053099999535</v>
+        <v>0.10547640800000124</v>
       </c>
       <c r="D92" s="5">
-        <v>2.9104454187926176</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>2.9111699347478259</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>44.254293240000003</v>
+        <v>44.254305860000002</v>
       </c>
       <c r="C93" s="5">
-        <v>9.3768923000006055E-2</v>
+        <v>9.3768768000003888E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>2.578007222983203</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>2.5780021571383704</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>44.349535242999998</v>
+        <v>44.349542659999997</v>
       </c>
       <c r="C94" s="5">
-        <v>9.5242002999995634E-2</v>
+        <v>9.5236799999995014E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>2.6133734068644277</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>2.6132281921178002</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>44.133811117</v>
+        <v>44.133811737999999</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.2157241259999978</v>
+        <v>-0.21573092199999877</v>
       </c>
       <c r="D95" s="5">
-        <v>-5.6833628966210021</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-5.6835362528263156</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>44.314150732999998</v>
+        <v>44.314153904999998</v>
       </c>
       <c r="C96" s="5">
-        <v>0.1803396159999977</v>
+        <v>0.18034216699999917</v>
       </c>
       <c r="D96" s="5">
-        <v>5.0151563472089045</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>5.0152288190297156</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>44.104295487000002</v>
+        <v>44.104295909000001</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.2098552459999965</v>
+        <v>-0.20985799599999666</v>
       </c>
       <c r="D97" s="5">
-        <v>-5.5370503615363216</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-5.5371206551082075</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>43.766763466</v>
+        <v>43.766766433999997</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.33753202100000124</v>
+        <v>-0.33752947500000374</v>
       </c>
       <c r="D98" s="5">
-        <v>-8.8067878895199634</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>-8.8067241500552669</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>44.182666060000003</v>
+        <v>44.182648747999998</v>
       </c>
       <c r="C99" s="5">
-        <v>0.41590259400000207</v>
+        <v>0.41588231400000097</v>
       </c>
       <c r="D99" s="5">
-        <v>12.018522006839039</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>12.017904147584391</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>44.147987854</v>
+        <v>44.147963687999997</v>
       </c>
       <c r="C100" s="5">
-        <v>-3.4678206000002376E-2</v>
+        <v>-3.4685060000001045E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>-0.93780387513703323</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>-0.93798879446553851</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>44.373620586999998</v>
+        <v>44.373650529000003</v>
       </c>
       <c r="C101" s="5">
-        <v>0.22563273299999764</v>
+        <v>0.22568684100000524</v>
       </c>
       <c r="D101" s="5">
-        <v>6.3083591804785399</v>
+        <v>6.3099182972216283</v>
       </c>
       <c r="E101" s="5">
-        <v>0.64884884005866894</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>0.64883609668975328</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>44.653972385000003</v>
+        <v>44.653957361000003</v>
       </c>
       <c r="C102" s="5">
-        <v>0.2803517980000052</v>
+        <v>0.28030683200000084</v>
       </c>
       <c r="D102" s="5">
-        <v>7.8506596576335408</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>7.8493509315596288</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>43.354449004999999</v>
+        <v>43.354434335999997</v>
       </c>
       <c r="C103" s="5">
-        <v>-1.2995233800000037</v>
+        <v>-1.2995230250000063</v>
       </c>
       <c r="D103" s="5">
-        <v>-29.841085698353631</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-29.841087295184298</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>43.946375218999997</v>
+        <v>43.946389324000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.59192621399999723</v>
+        <v>0.59195498800000479</v>
       </c>
       <c r="D104" s="5">
-        <v>17.671871317518885</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>17.672802307911816</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>43.862218253000002</v>
+        <v>43.862228080999998</v>
       </c>
       <c r="C105" s="5">
-        <v>-8.4156965999994782E-2</v>
+        <v>-8.4161243000004049E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>-2.2739409931581411</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-2.2740546219736646</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>43.642903551000003</v>
+        <v>43.642908876</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.21931470199999836</v>
+        <v>-0.21931920499999791</v>
       </c>
       <c r="D106" s="5">
-        <v>-5.8378127931379975</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-5.8379281066737621</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>43.559605382999997</v>
+        <v>43.559608077999997</v>
       </c>
       <c r="C107" s="5">
-        <v>-8.3298168000006001E-2</v>
+        <v>-8.330079800000334E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-2.2664657265929034</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-2.2665362632563135</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>43.315264196999998</v>
+        <v>43.315267142000003</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.24434118599999977</v>
+        <v>-0.24434093599999329</v>
       </c>
       <c r="D108" s="5">
-        <v>-6.5273895781806868</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-6.5273827128324964</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>43.070489338000002</v>
+        <v>43.070489360000003</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.24477485899999607</v>
+        <v>-0.24477778199999989</v>
       </c>
       <c r="D109" s="5">
-        <v>-6.5743647978234732</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>-6.5744404491218429</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>42.790819304000003</v>
+        <v>42.790818696000002</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.27967003399999868</v>
+        <v>-0.27967066400000107</v>
       </c>
       <c r="D110" s="5">
-        <v>-7.5196315978290578</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-7.5196479329451176</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>42.731657665</v>
+        <v>42.731647213000002</v>
       </c>
       <c r="C111" s="5">
-        <v>-5.9161639000002708E-2</v>
+        <v>-5.917148300000008E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-1.6465353410531458</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-1.6468072536412803</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>42.100079045999998</v>
+        <v>42.100066888999997</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.63157861900000256</v>
+        <v>-0.63158032400000508</v>
       </c>
       <c r="D112" s="5">
-        <v>-16.363076516438991</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-16.363120845476018</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>41.98213904</v>
+        <v>41.982161785000002</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.11794000599999777</v>
+        <v>-0.11790510399999476</v>
       </c>
       <c r="D113" s="5">
-        <v>-3.3103882182487276</v>
+        <v>-3.3094245557950042</v>
       </c>
       <c r="E113" s="5">
-        <v>-5.3894217225551877</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>-5.3894343050208686</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>41.652752560000003</v>
+        <v>41.652730464999998</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.3293864799999966</v>
+        <v>-0.32943132000000475</v>
       </c>
       <c r="D114" s="5">
-        <v>-9.0192054759322353</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-9.0203761020717366</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>41.056239486999999</v>
+        <v>41.056235362999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.59651307300000411</v>
+        <v>-0.59649510199999867</v>
       </c>
       <c r="D115" s="5">
-        <v>-15.894278776663828</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-15.89384478023932</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>41.057870516000001</v>
+        <v>41.057879761000002</v>
       </c>
       <c r="C116" s="5">
-        <v>1.6310290000021155E-3</v>
+        <v>1.6443980000033775E-3</v>
       </c>
       <c r="D116" s="5">
-        <v>4.7682460224351964E-2</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>4.8073388356972835E-2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>40.566093528000003</v>
+        <v>40.566099569000002</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.49177698799999803</v>
+        <v>-0.49178019200000023</v>
       </c>
       <c r="D117" s="5">
-        <v>-13.463126113557255</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-13.463205297355675</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>40.420100777000002</v>
+        <v>40.420104037000002</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.14599275100000142</v>
+        <v>-0.14599553200000059</v>
       </c>
       <c r="D118" s="5">
-        <v>-4.2341974924066221</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-4.2342759412540065</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>39.977115871000002</v>
+        <v>39.977118072000003</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.44298490599999951</v>
+        <v>-0.44298596499999832</v>
       </c>
       <c r="D119" s="5">
-        <v>-12.386949121747669</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-12.386976032731168</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>40.018253276000003</v>
+        <v>40.018256315999999</v>
       </c>
       <c r="C120" s="5">
-        <v>4.1137405000000626E-2</v>
+        <v>4.1138243999995439E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>1.2418413010461204</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>1.2418667032368935</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>39.629646436000002</v>
+        <v>39.62964435</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.38860684000000134</v>
+        <v>-0.38861196599999914</v>
       </c>
       <c r="D121" s="5">
-        <v>-11.050229916593246</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-11.050367186648014</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>39.638381523</v>
+        <v>39.638378275999997</v>
       </c>
       <c r="C122" s="5">
-        <v>8.7350869999980318E-3</v>
+        <v>8.7339259999978935E-3</v>
       </c>
       <c r="D122" s="5">
-        <v>0.26482247834753725</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>0.26478725147660587</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>39.610088128000001</v>
+        <v>39.610084297</v>
       </c>
       <c r="C123" s="5">
-        <v>-2.8293394999998611E-2</v>
+        <v>-2.8293978999997194E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>-0.85319074973102538</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-0.85320836085858165</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>39.532960529999997</v>
+        <v>39.532955512999997</v>
       </c>
       <c r="C124" s="5">
-        <v>-7.7127598000004127E-2</v>
+        <v>-7.7128784000002781E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-2.3117426731380508</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-2.3117780624374085</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>39.186963112000001</v>
+        <v>39.186974012</v>
       </c>
       <c r="C125" s="5">
-        <v>-0.34599741799999606</v>
+        <v>-0.34598150099999714</v>
       </c>
       <c r="D125" s="5">
-        <v>-10.011454798933206</v>
+        <v>-10.011017388249799</v>
       </c>
       <c r="E125" s="5">
-        <v>-6.6580121735502651</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>-6.6580367807517415</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>39.632596992000003</v>
+        <v>39.632577546</v>
       </c>
       <c r="C126" s="5">
-        <v>0.44563388000000259</v>
+        <v>0.44560353399999997</v>
       </c>
       <c r="D126" s="5">
-        <v>14.53311606947767</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>14.532059423161492</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>39.627971017</v>
+        <v>39.627982568999997</v>
       </c>
       <c r="C127" s="5">
-        <v>-4.6259750000032795E-3</v>
+        <v>-4.5949770000035528E-3</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.13997588180492126</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>-0.13903858954691373</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>39.306087325999997</v>
+        <v>39.306089878999998</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.32188369100000358</v>
+        <v>-0.32189268999999854</v>
       </c>
       <c r="D128" s="5">
-        <v>-9.3232938362850071</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>-9.3235403599303481</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>38.648625211999999</v>
+        <v>38.648626929999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.65746211399999765</v>
+        <v>-0.65746294899999924</v>
       </c>
       <c r="D129" s="5">
-        <v>-18.324683841930558</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-18.324703934051168</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>38.50323479</v>
+        <v>38.503236154</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.14539042199999841</v>
+        <v>-0.14539077599999928</v>
       </c>
       <c r="D130" s="5">
-        <v>-4.4219840518502584</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-4.4219944043020103</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>38.296431798</v>
+        <v>38.296434214999998</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.20680299200000007</v>
+        <v>-0.20680193900000177</v>
       </c>
       <c r="D131" s="5">
-        <v>-6.2582356343860779</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-6.2582044888674693</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>37.516217963000003</v>
+        <v>37.516219579999998</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.78021383499999786</v>
+        <v>-0.7802146350000001</v>
       </c>
       <c r="D132" s="5">
-        <v>-21.886001392395539</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-21.886020150597329</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>37.752241671</v>
+        <v>37.752238278999997</v>
       </c>
       <c r="C133" s="5">
-        <v>0.23602370799999761</v>
+        <v>0.23601869899999883</v>
       </c>
       <c r="D133" s="5">
-        <v>7.8162765368386733</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>7.8161045264591111</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>37.522190836</v>
+        <v>37.522186957000002</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.23005083500000012</v>
+        <v>-0.23005132199999423</v>
       </c>
       <c r="D134" s="5">
-        <v>-7.072271544555786</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-7.0722866321410223</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>37.174526268999998</v>
+        <v>37.174523088999997</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.34766456700000248</v>
+        <v>-0.34766386800000504</v>
       </c>
       <c r="D135" s="5">
-        <v>-10.569211709189808</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-10.569192567731511</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>37.441205541000002</v>
+        <v>37.441199783999998</v>
       </c>
       <c r="C136" s="5">
-        <v>0.26667927200000463</v>
+        <v>0.26667669500000102</v>
       </c>
       <c r="D136" s="5">
-        <v>8.9563564455753095</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>8.9562672513655563</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>36.740562173000001</v>
+        <v>36.740568815000003</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.70064336800000149</v>
+        <v>-0.70063096899999522</v>
       </c>
       <c r="D137" s="5">
-        <v>-20.282865172855935</v>
+        <v>-20.282545147274377</v>
       </c>
       <c r="E137" s="5">
-        <v>-6.2428949444435329</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>-6.2429040738150583</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>36.308767023999998</v>
+        <v>36.308753308999997</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.43179514900000271</v>
+        <v>-0.43181550600000662</v>
       </c>
       <c r="D138" s="5">
-        <v>-13.226233357074968</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-13.226814927112008</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>36.169776689000003</v>
+        <v>36.169802300999997</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.13899033499999547</v>
+        <v>-0.13895100799999938</v>
       </c>
       <c r="D139" s="5">
-        <v>-4.4981217240105948</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-4.4968773218934333</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>35.880288053000001</v>
+        <v>35.880285342000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.28948863600000152</v>
+        <v>-0.28951695899999663</v>
       </c>
       <c r="D140" s="5">
-        <v>-9.1926248444165193</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-9.193478787399922</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>35.397350586000002</v>
+        <v>35.397348936999997</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.48293746699999929</v>
+        <v>-0.48293640500000379</v>
       </c>
       <c r="D141" s="5">
-        <v>-15.008002676906552</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-15.007973128854335</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>35.145921837000003</v>
+        <v>35.145921000000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.25142874899999867</v>
+        <v>-0.25142793699999544</v>
       </c>
       <c r="D142" s="5">
-        <v>-8.1984150997687966</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-8.1983900154464209</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>34.985576219999999</v>
+        <v>34.985578125000004</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.16034561700000438</v>
+        <v>-0.16034287499999778</v>
       </c>
       <c r="D143" s="5">
-        <v>-5.3394314437419048</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-5.3393425392441518</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>34.518948000000002</v>
+        <v>34.518948080000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.46662821999999693</v>
+        <v>-0.46663004500000227</v>
       </c>
       <c r="D144" s="5">
-        <v>-14.88183637888535</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-14.881889628902933</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>34.101330472999997</v>
+        <v>34.101326075000003</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.41761752700000443</v>
+        <v>-0.41762200499999835</v>
       </c>
       <c r="D145" s="5">
-        <v>-13.589750088984543</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-13.589886222506763</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>33.458972926999998</v>
+        <v>33.458968894999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.6423575459999995</v>
+        <v>-0.64235718000000475</v>
       </c>
       <c r="D146" s="5">
-        <v>-20.403240956024117</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-20.40323287270056</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>33.158805546000004</v>
+        <v>33.158802876999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.30016738099999429</v>
+        <v>-0.30016601799999876</v>
       </c>
       <c r="D147" s="5">
-        <v>-10.249832310406015</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-10.249789214854655</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>32.837240448000003</v>
+        <v>32.837235008</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.32156509800000066</v>
+        <v>-0.32156786899999901</v>
       </c>
       <c r="D148" s="5">
-        <v>-11.03620476365883</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-11.036295692585041</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>32.536360792000004</v>
+        <v>32.536362392999997</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.30087965599999933</v>
+        <v>-0.30087261500000295</v>
       </c>
       <c r="D149" s="5">
-        <v>-10.457778158337971</v>
+        <v>-10.457547276575808</v>
       </c>
       <c r="E149" s="5">
-        <v>-11.442942438397397</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-11.44295409025775</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>31.976069611</v>
+        <v>31.976064139000002</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.56029118100000375</v>
+        <v>-0.56029825399999567</v>
       </c>
       <c r="D150" s="5">
-        <v>-18.81547290805311</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-18.815687560769746</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>30.518874316000002</v>
+        <v>30.518901816</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.4571952949999982</v>
+        <v>-1.4571623230000021</v>
       </c>
       <c r="D151" s="5">
-        <v>-42.862509785923365</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-42.86177462100629</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>30.930669857000002</v>
+        <v>30.930665629</v>
       </c>
       <c r="C152" s="5">
-        <v>0.41179554100000004</v>
+        <v>0.41176381300000031</v>
       </c>
       <c r="D152" s="5">
-        <v>17.449122858374455</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>17.447660239538585</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>31.042461302</v>
+        <v>31.042458396000001</v>
       </c>
       <c r="C153" s="5">
-        <v>0.11179144499999794</v>
+        <v>0.11179276700000074</v>
       </c>
       <c r="D153" s="5">
-        <v>4.4243726233924585</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>4.4244266055001091</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>30.642761793999998</v>
+        <v>30.642759729000002</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.3996995080000012</v>
+        <v>-0.39969866699999912</v>
       </c>
       <c r="D154" s="5">
-        <v>-14.402499929643076</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-14.402472992900517</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>30.443474609999999</v>
+        <v>30.44347591</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.19928718399999923</v>
+        <v>-0.19928381900000147</v>
       </c>
       <c r="D155" s="5">
-        <v>-7.5310857635606743</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-7.5309636028951026</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>30.289347161999999</v>
+        <v>30.289345770000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.15412744800000056</v>
+        <v>-0.15413013999999947</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.9089456621497565</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-5.9090457661433398</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>30.686020308</v>
+        <v>30.686016076000001</v>
       </c>
       <c r="C157" s="5">
-        <v>0.39667314600000125</v>
+        <v>0.39667030600000075</v>
       </c>
       <c r="D157" s="5">
-        <v>16.898210364031318</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>16.898081369891393</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>30.478406798999998</v>
+        <v>30.478403234999998</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.20761350900000153</v>
+        <v>-0.2076128410000031</v>
       </c>
       <c r="D158" s="5">
-        <v>-7.8234777235964508</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-7.8234545197541916</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>29.741011871000001</v>
+        <v>29.741009556000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.73739492799999695</v>
+        <v>-0.73739367899999664</v>
       </c>
       <c r="D159" s="5">
-        <v>-25.464743923303811</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-25.464708954388072</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>29.335460714</v>
+        <v>29.335457063</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.40555115700000144</v>
+        <v>-0.40555249300000185</v>
       </c>
       <c r="D160" s="5">
-        <v>-15.190193065967705</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-15.190240510166541</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>29.231942023999999</v>
+        <v>29.231941889000002</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.10351869000000136</v>
+        <v>-0.10351517399999821</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.1533218950437263</v>
+        <v>-4.153184061300685</v>
       </c>
       <c r="E161" s="5">
-        <v>-10.156079805988904</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-10.156084641812701</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>28.521735887999998</v>
+        <v>28.521732187000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.71020613600000004</v>
+        <v>-0.71020970200000022</v>
       </c>
       <c r="D162" s="5">
-        <v>-25.557761535780998</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-25.55787332631353</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>28.307509506999999</v>
+        <v>28.307535836</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.21422638099999958</v>
+        <v>-0.21419635100000178</v>
       </c>
       <c r="D163" s="5">
-        <v>-8.6500120745782496</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-8.648850241345297</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>28.013148581999999</v>
+        <v>28.013144968999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.29436092499999944</v>
+        <v>-0.29439086700000061</v>
       </c>
       <c r="D164" s="5">
-        <v>-11.788916768941004</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-11.790037834294321</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>27.637245528000001</v>
+        <v>27.637242605000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.37590305399999835</v>
+        <v>-0.3759023639999981</v>
       </c>
       <c r="D165" s="5">
-        <v>-14.965730670890698</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-14.965706985021487</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>26.837370736</v>
+        <v>26.837368391999998</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.79987479200000067</v>
+        <v>-0.7998742130000025</v>
       </c>
       <c r="D166" s="5">
-        <v>-29.702075004165284</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-29.702059463672636</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>26.194087933999999</v>
+        <v>26.194088544</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.64328280200000165</v>
+        <v>-0.64327984799999882</v>
       </c>
       <c r="D167" s="5">
-        <v>-25.258848300180993</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-25.258749078010069</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>26.039807739</v>
+        <v>26.039805929</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.15428019499999834</v>
+        <v>-0.15428261499999962</v>
       </c>
       <c r="D168" s="5">
-        <v>-6.8433404684742571</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-6.8434442039406296</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>25.712814834</v>
+        <v>25.712811564999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.32699290500000089</v>
+        <v>-0.32699436400000081</v>
       </c>
       <c r="D169" s="5">
-        <v>-14.0705191848152</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-14.070578606158612</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>25.577046410000001</v>
+        <v>25.577044215000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.13576842399999833</v>
+        <v>-0.13576734999999829</v>
       </c>
       <c r="D170" s="5">
-        <v>-6.1554124189807329</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-6.1553658916642213</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>25.215945391000002</v>
+        <v>25.215944134000001</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.36110101899999947</v>
+        <v>-0.36110008100000002</v>
       </c>
       <c r="D171" s="5">
-        <v>-15.686257873995357</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-15.686221481079542</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>25.051059045999999</v>
+        <v>25.051057533000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.16488634500000288</v>
+        <v>-0.16488660099999919</v>
       </c>
       <c r="D172" s="5">
-        <v>-7.5706233928481854</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-7.5706350913437355</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>24.710682850000001</v>
+        <v>24.710682159000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.34037619599999758</v>
+        <v>-0.34037537400000062</v>
       </c>
       <c r="D173" s="5">
-        <v>-15.139834582464573</v>
+        <v>-15.13980155518524</v>
       </c>
       <c r="E173" s="5">
-        <v>-15.466845036460308</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-15.466847009918805</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>24.850495921</v>
+        <v>24.850494499</v>
       </c>
       <c r="C174" s="5">
-        <v>0.13981307099999896</v>
+        <v>0.13981233999999887</v>
       </c>
       <c r="D174" s="5">
-        <v>7.0049230170597943</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>7.0048854473146127</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>24.879686556999999</v>
+        <v>24.879703238000001</v>
       </c>
       <c r="C175" s="5">
-        <v>2.9190635999999159E-2</v>
+        <v>2.9208739000001316E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>1.4187224962727507</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.419608115143367</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>24.564203472999999</v>
+        <v>24.564201446999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.31548308400000025</v>
+        <v>-0.31550179100000264</v>
       </c>
       <c r="D176" s="5">
-        <v>-14.198796897880339</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-14.199572136561001</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>24.466890019000001</v>
+        <v>24.466887931999999</v>
       </c>
       <c r="C177" s="5">
-        <v>-9.7313453999998245E-2</v>
+        <v>-9.731351499999974E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-4.6516890918726901</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-4.6516923198423266</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>24.456754583999999</v>
+        <v>24.456752530999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.0135435000002246E-2</v>
+        <v>-1.0135400999999433E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.49597024233495324</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-0.49596862456733337</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>24.251109680999999</v>
+        <v>24.251110130000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.2056449029999996</v>
+        <v>-0.20564240099999864</v>
       </c>
       <c r="D179" s="5">
-        <v>-9.6364086195608216</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-9.6362975170486855</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>24.182212733</v>
+        <v>24.182210845</v>
       </c>
       <c r="C180" s="5">
-        <v>-6.8896947999999014E-2</v>
+        <v>-6.8899285000000532E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-3.3564090047660367</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-3.3565210206541463</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>24.190441379999999</v>
+        <v>24.190439236</v>
       </c>
       <c r="C181" s="5">
-        <v>8.2286469999992562E-3</v>
+        <v>8.2283909999993909E-3</v>
       </c>
       <c r="D181" s="5">
-        <v>0.40909728176723448</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>0.40908456258350601</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>24.090773619</v>
+        <v>24.090772601000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-9.9667760999999189E-2</v>
+        <v>-9.9666634999998394E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.8336423182381072</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-4.8335893601889719</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>24.458269832999999</v>
+        <v>24.458269457</v>
       </c>
       <c r="C183" s="5">
-        <v>0.3674962139999991</v>
+        <v>0.36749685599999893</v>
       </c>
       <c r="D183" s="5">
-        <v>19.922265671006233</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>19.922304358490074</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>24.358414533000001</v>
+        <v>24.358414503999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-9.9855299999997982E-2</v>
+        <v>-9.9854953000001245E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.7906893545938694</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-4.7906731508402967</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>23.671781652</v>
+        <v>23.671782024999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.6866328810000013</v>
+        <v>-0.68663247900000002</v>
       </c>
       <c r="D185" s="5">
-        <v>-29.044976145556632</v>
+        <v>-29.044961715251926</v>
       </c>
       <c r="E185" s="5">
-        <v>-4.2042593654994853</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-4.2042551772356385</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>23.284530564000001</v>
+        <v>23.284530032999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.3872510879999993</v>
+        <v>-0.38725199199999949</v>
       </c>
       <c r="D186" s="5">
-        <v>-17.957575825615834</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-17.957613790244807</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>23.341864476000001</v>
+        <v>23.341872420000001</v>
       </c>
       <c r="C187" s="5">
-        <v>5.7333912000000709E-2</v>
+        <v>5.7342387000002049E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>2.9951273753464402</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>2.9955761930325009</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>23.550196239000002</v>
+        <v>23.550194788999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.20833176300000034</v>
+        <v>0.20832236899999756</v>
       </c>
       <c r="D188" s="5">
-        <v>11.252004850795782</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>11.251468301559786</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>23.453646634999998</v>
+        <v>23.453645054999999</v>
       </c>
       <c r="C189" s="5">
-        <v>-9.6549604000003342E-2</v>
+        <v>-9.6549733999999887E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>-4.8102543757001399</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>-4.8102609966919951</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>23.504872455000001</v>
+        <v>23.504870918000002</v>
       </c>
       <c r="C190" s="5">
-        <v>5.1225820000002642E-2</v>
+        <v>5.1225863000002647E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>2.6526715059058903</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.6526739402839894</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>23.417751412000001</v>
+        <v>23.417751387999999</v>
       </c>
       <c r="C191" s="5">
-        <v>-8.7121042999999787E-2</v>
+        <v>-8.7119530000002499E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-4.3582506545245092</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-4.358176781762479</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>23.024858883</v>
+        <v>23.024857414</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.39289252900000093</v>
+        <v>-0.3928939739999997</v>
       </c>
       <c r="D192" s="5">
-        <v>-18.375332038417913</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-18.375393526988503</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>22.850422547000001</v>
+        <v>22.850421514000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.17443633599999941</v>
+        <v>-0.17443589999999887</v>
       </c>
       <c r="D193" s="5">
-        <v>-8.7217932844142148</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-8.7217729181617081</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>22.903021525</v>
+        <v>22.903021775999999</v>
       </c>
       <c r="C194" s="5">
-        <v>5.2598977999998908E-2</v>
+        <v>5.2600261999998565E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>2.7974993760910172</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>2.7975686611705797</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>22.685143147000002</v>
+        <v>22.685143699000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.21787837799999821</v>
+        <v>-0.21787807699999817</v>
       </c>
       <c r="D195" s="5">
-        <v>-10.836950414698565</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-10.836936105254747</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>22.765138611000001</v>
+        <v>22.765139698999999</v>
       </c>
       <c r="C196" s="5">
-        <v>7.9995463999999572E-2</v>
+        <v>7.9995999999997736E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>4.31464838939557</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>4.3146777551406057</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>22.811277233999999</v>
+        <v>22.811279773999999</v>
       </c>
       <c r="C197" s="5">
-        <v>4.6138622999997381E-2</v>
+        <v>4.614007500000028E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>2.4593614094063465</v>
+        <v>2.4594395523910517</v>
       </c>
       <c r="E197" s="5">
-        <v>-3.6351485099445302</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>-3.6351392983055342</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>22.734374008</v>
+        <v>22.734376556000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-7.6903225999998881E-2</v>
+        <v>-7.6903217999998219E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-3.9713612905409201</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-3.9713604510047906</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>22.615829782999999</v>
+        <v>22.615825797999999</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.11854422500000084</v>
+        <v>-0.11855075800000137</v>
       </c>
       <c r="D199" s="5">
-        <v>-6.0808146436762911</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-6.0811395445196208</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>22.535751263000002</v>
+        <v>22.535750589999999</v>
       </c>
       <c r="C200" s="5">
-        <v>-8.0078519999997155E-2</v>
+        <v>-8.0075208000000231E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>-4.1672028362609641</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-4.1670345456292228</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>22.352287998000001</v>
+        <v>22.352287327999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.18346326500000032</v>
+        <v>-0.18346326200000007</v>
       </c>
       <c r="D201" s="5">
-        <v>-9.343420784195466</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-9.3434209048420485</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>22.382535243</v>
+        <v>22.382534128</v>
       </c>
       <c r="C202" s="5">
-        <v>3.0247244999998202E-2</v>
+        <v>3.0246800000000462E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>1.6359872947723009</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>1.6359630959789095</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>22.795963064999999</v>
+        <v>22.79596265</v>
       </c>
       <c r="C203" s="5">
-        <v>0.41342782199999917</v>
+        <v>0.41342852200000024</v>
       </c>
       <c r="D203" s="5">
-        <v>24.561552275827083</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>24.56159952549428</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>22.289380947000001</v>
+        <v>22.289380289</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.50658211799999719</v>
+        <v>-0.50658236099999954</v>
       </c>
       <c r="D204" s="5">
-        <v>-23.637393150080534</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-23.637403519333766</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>21.977832331999998</v>
+        <v>21.977832164999999</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.31154861500000308</v>
+        <v>-0.31154812400000154</v>
       </c>
       <c r="D205" s="5">
-        <v>-15.541728574033687</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-15.541706355878226</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>21.695820895000001</v>
+        <v>21.695822031999999</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.28201143699999776</v>
+        <v>-0.282010133</v>
       </c>
       <c r="D206" s="5">
-        <v>-14.356427767583479</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>-14.356366099081274</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>21.603316290999999</v>
+        <v>21.603317827000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-9.2504604000001933E-2</v>
+        <v>-9.2504204999997341E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-4.9981536615248618</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-4.9981323501900654</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>21.367168395</v>
+        <v>21.367170501</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.23614789599999852</v>
+        <v>-0.2361473260000011</v>
       </c>
       <c r="D208" s="5">
-        <v>-12.356727969143011</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-12.35669908658117</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>21.522162966</v>
+        <v>21.522166634000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.15499457099999958</v>
+        <v>0.15499613300000092</v>
       </c>
       <c r="D209" s="5">
-        <v>9.0604572434014319</v>
+        <v>9.0605512970003854</v>
       </c>
       <c r="E209" s="5">
-        <v>-5.6512147688012266</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>-5.6512091946253395</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>20.969075965999998</v>
+        <v>20.969079821000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.55308700000000144</v>
+        <v>-0.55308681300000018</v>
       </c>
       <c r="D210" s="5">
-        <v>-26.832110206817628</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-26.832098429847406</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>20.868157240999999</v>
+        <v>20.868147335</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.10091872499999965</v>
+        <v>-0.10093248600000138</v>
       </c>
       <c r="D211" s="5">
-        <v>-5.6248425953720709</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-5.6255883865622085</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>20.726617366999999</v>
+        <v>20.726615926000001</v>
       </c>
       <c r="C212" s="5">
-        <v>-0.14153987399999934</v>
+        <v>-0.14153140899999883</v>
       </c>
       <c r="D212" s="5">
-        <v>-7.8422306254361747</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>-7.8417825490244457</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>20.653611547000001</v>
+        <v>20.653610831999998</v>
       </c>
       <c r="C213" s="5">
-        <v>-7.3005819999998778E-2</v>
+        <v>-7.3005094000002657E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-4.1458556522541485</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-4.145815502218742</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>20.494303807000001</v>
+        <v>20.494302853000001</v>
       </c>
       <c r="C214" s="5">
-        <v>-0.15930773999999914</v>
+        <v>-0.1593079789999976</v>
       </c>
       <c r="D214" s="5">
-        <v>-8.8732285133044435</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>-8.8732415599715999</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>20.412598693</v>
+        <v>20.412598760000002</v>
       </c>
       <c r="C215" s="5">
-        <v>-8.1705114000001799E-2</v>
+        <v>-8.1704092999999034E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-4.6805491550416694</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-4.6804921557381585</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>20.468742092999999</v>
+        <v>20.468742002999999</v>
       </c>
       <c r="C216" s="5">
-        <v>5.6143399999999843E-2</v>
+        <v>5.6143242999997511E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>3.3509032579211118</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>3.350893734051108</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>20.384740619999999</v>
+        <v>20.384740845</v>
       </c>
       <c r="C217" s="5">
-        <v>-8.4001473000000715E-2</v>
+        <v>-8.4001157999999521E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-4.8150183992026747</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-4.815000769477118</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>20.357573774999999</v>
+        <v>20.357575477000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-2.7166844999999995E-2</v>
+        <v>-2.716536799999858E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.5875755979784523</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.5874898993276099</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>20.404315929999999</v>
+        <v>20.404318152999998</v>
       </c>
       <c r="C219" s="5">
-        <v>4.6742155000000452E-2</v>
+        <v>4.6742675999997374E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>2.7903307898561991</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>2.7903620491672942</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>20.467928036</v>
+        <v>20.467930758000001</v>
       </c>
       <c r="C220" s="5">
-        <v>6.3612106000000779E-2</v>
+        <v>6.3612605000002986E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>3.8059158691266415</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.8059458163136606</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>20.516396163</v>
+        <v>20.516400698000002</v>
       </c>
       <c r="C221" s="5">
-        <v>4.8468126999999583E-2</v>
+        <v>4.8469940000000378E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>2.8789071025071555</v>
+        <v>2.879015809550034</v>
       </c>
       <c r="E221" s="5">
-        <v>-4.673167862304906</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>-4.6731630374570399</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>20.647744233000001</v>
+        <v>20.647749645000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.13134807000000137</v>
+        <v>0.13134894699999933</v>
       </c>
       <c r="D222" s="5">
-        <v>7.9588934434911662</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>7.9589466476690962</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>20.652772994999999</v>
+        <v>20.652757985000001</v>
       </c>
       <c r="C223" s="5">
-        <v>5.0287619999984656E-3</v>
+        <v>5.0083399999998335E-3</v>
       </c>
       <c r="D223" s="5">
-        <v>0.29265203437891518</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>0.2914619005071728</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>20.427681207999999</v>
+        <v>20.427679291</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.22509178700000021</v>
+        <v>-0.22507869400000047</v>
       </c>
       <c r="D224" s="5">
-        <v>-12.322450734366919</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-12.321784800586943</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>20.353888961999999</v>
+        <v>20.353888258000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-7.3792246000000006E-2</v>
+        <v>-7.3791032999999118E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.2497423739135343</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-4.2496742894016055</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>20.216668687999999</v>
+        <v>20.216667690000001</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.13722027400000059</v>
+        <v>-0.13722056800000004</v>
       </c>
       <c r="D226" s="5">
-        <v>-7.7967317361998028</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-7.7967480862954126</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>20.135242830999999</v>
+        <v>20.135243698</v>
       </c>
       <c r="C227" s="5">
-        <v>-8.1425856999999269E-2</v>
+        <v>-8.1423992000001277E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-4.7275503576294842</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-4.7274446919995601</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>19.978207456</v>
+        <v>19.978207816000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.15703537499999953</v>
+        <v>-0.15703588199999885</v>
       </c>
       <c r="D228" s="5">
-        <v>-8.9676479074825117</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-8.9676752599997194</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>19.664648334999999</v>
+        <v>19.664648718999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.31355912100000083</v>
+        <v>-0.3135590970000024</v>
       </c>
       <c r="D229" s="5">
-        <v>-17.290387066477685</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-17.290385569969924</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>19.479363477</v>
+        <v>19.479365396999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.18528485799999928</v>
+        <v>-0.18528332200000008</v>
       </c>
       <c r="D230" s="5">
-        <v>-10.73875793107768</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-10.738673270230759</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>19.405380146999999</v>
+        <v>19.405382564</v>
       </c>
       <c r="C231" s="5">
-        <v>-7.3983330000000791E-2</v>
+        <v>-7.3982832999998749E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.463633133861455</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-4.4636033411446174</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>19.366806111999999</v>
+        <v>19.366808923000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-3.8574034999999895E-2</v>
+        <v>-3.857364099999927E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-2.3594543568579707</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-2.3594302292925695</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>18.909043342</v>
+        <v>18.909047475000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.45776276999999865</v>
+        <v>-0.4577614479999994</v>
       </c>
       <c r="D233" s="5">
-        <v>-24.952084963031286</v>
+        <v>-24.952018836125202</v>
       </c>
       <c r="E233" s="5">
-        <v>-7.8344793511969542</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-7.8344795788507398</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>18.818846344000001</v>
+        <v>18.818851236</v>
       </c>
       <c r="C234" s="5">
-        <v>-9.0196997999999695E-2</v>
+        <v>-9.0196239000000844E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>-5.5762449744462543</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-5.5761980879439292</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>18.512618460999999</v>
+        <v>18.512604280000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.30622788300000181</v>
+        <v>-0.30624695599999896</v>
       </c>
       <c r="D235" s="5">
-        <v>-17.870675345233611</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-17.871686486168812</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>17.694991119000001</v>
+        <v>17.694989202999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.81762734199999798</v>
+        <v>-0.8176150770000028</v>
       </c>
       <c r="D236" s="5">
-        <v>-41.844608820176319</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-41.844149805459388</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>17.836542573999999</v>
+        <v>17.836541788000002</v>
       </c>
       <c r="C237" s="5">
-        <v>0.14155145499999833</v>
+        <v>0.14155258500000301</v>
       </c>
       <c r="D237" s="5">
-        <v>10.033242062474979</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>10.033326848487899</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>17.533371832</v>
+        <v>17.53337097</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.30317074199999894</v>
+        <v>-0.30317081800000167</v>
       </c>
       <c r="D238" s="5">
-        <v>-18.593849412665353</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-18.59385439135567</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>17.370088696</v>
+        <v>17.370090123000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.16328313600000044</v>
+        <v>-0.16328084699999934</v>
       </c>
       <c r="D239" s="5">
-        <v>-10.620253938079237</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-10.620113093965578</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>17.200806350000001</v>
+        <v>17.200806788000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.16928234599999925</v>
+        <v>-0.16928333499999937</v>
       </c>
       <c r="D240" s="5">
-        <v>-11.08782273753015</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-11.087883221397288</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>17.279157606999998</v>
+        <v>17.279158011</v>
       </c>
       <c r="C241" s="5">
-        <v>7.8351256999997787E-2</v>
+        <v>7.8351222999998527E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>5.6051537663283746</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>5.605151126427943</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>17.113836547999998</v>
+        <v>17.113838221000002</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.16532105900000005</v>
+        <v>-0.16531978999999808</v>
       </c>
       <c r="D242" s="5">
-        <v>-10.895883977097686</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-10.895804450160052</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>17.003728493000001</v>
+        <v>17.003730323999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.11010805499999776</v>
+        <v>-0.11010789700000245</v>
       </c>
       <c r="D243" s="5">
-        <v>-7.4532049136164069</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-7.4531938911734041</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>16.968364512000001</v>
+        <v>16.968366598999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-3.5363980999999711E-2</v>
+        <v>-3.5363724999999846E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.4673824833125524</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-2.4673645630744812</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>16.910437829999999</v>
+        <v>16.910441188</v>
       </c>
       <c r="C245" s="5">
-        <v>-5.7926682000001506E-2</v>
+        <v>-5.7925410999999372E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-4.020517368606102</v>
+        <v>-4.020430316732404</v>
       </c>
       <c r="E245" s="5">
-        <v>-10.569574969246487</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-10.569576757593923</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>16.799130892000001</v>
+        <v>16.799135176</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.11130693799999847</v>
+        <v>-0.11130601200000001</v>
       </c>
       <c r="D246" s="5">
-        <v>-7.6188121568624982</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-7.6187495915714498</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>16.789619743999999</v>
+        <v>16.789607514</v>
       </c>
       <c r="C247" s="5">
-        <v>-9.5111480000014126E-3</v>
+        <v>-9.5276619999999923E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.67729123633719635</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-0.67846336414812969</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>16.770787167999998</v>
+        <v>16.770785535000002</v>
       </c>
       <c r="C248" s="5">
-        <v>-1.8832576000001211E-2</v>
+        <v>-1.8821978999998379E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.3377427437511358</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>-1.3369956053955634</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>16.717741867000001</v>
+        <v>16.71774134</v>
       </c>
       <c r="C249" s="5">
-        <v>-5.304530099999738E-2</v>
+        <v>-5.3044195000001793E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-3.730212803336852</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-3.7301367328796964</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>16.735023032000001</v>
+        <v>16.735022412999999</v>
       </c>
       <c r="C250" s="5">
-        <v>1.7281164999999987E-2</v>
+        <v>1.7281072999999481E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>1.2475192500278398</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.2475126103360878</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>16.791268766999998</v>
+        <v>16.791270207</v>
       </c>
       <c r="C251" s="5">
-        <v>5.624573499999741E-2</v>
+        <v>5.6247794000000795E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>4.1085469411546782</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>4.1087002895967561</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>17.140781560000001</v>
+        <v>17.140782314999999</v>
       </c>
       <c r="C252" s="5">
-        <v>0.34951279300000238</v>
+        <v>0.34951210799999899</v>
       </c>
       <c r="D252" s="5">
-        <v>28.045784840267672</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>28.045720747959013</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>17.455493490999999</v>
+        <v>17.455493864000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.31471193099999795</v>
+        <v>0.31471154900000187</v>
       </c>
       <c r="D253" s="5">
-        <v>24.399356236747071</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>24.399322382659715</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>17.399728809999999</v>
+        <v>17.399730183999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-5.5764680999999428E-2</v>
+        <v>-5.576368000000187E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.7669663874386083</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-3.7668998733208392</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>17.401087735000001</v>
+        <v>17.401089020000001</v>
       </c>
       <c r="C255" s="5">
-        <v>1.3589250000016762E-3</v>
+        <v>1.3588360000014177E-3</v>
       </c>
       <c r="D255" s="5">
-        <v>9.3760694484057439E-2</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>9.3754543775514954E-2</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>17.468026668</v>
+        <v>17.468028142000001</v>
       </c>
       <c r="C256" s="5">
-        <v>6.6938932999999423E-2</v>
+        <v>6.693912200000085E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>4.7151200268655824</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>4.7151332671931057</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>17.507050590999999</v>
+        <v>17.507052873999999</v>
       </c>
       <c r="C257" s="5">
-        <v>3.9023922999998462E-2</v>
+        <v>3.9024731999997897E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>2.7140102542882349</v>
+        <v>2.7140669793767502</v>
       </c>
       <c r="E257" s="5">
-        <v>3.5280740037468394</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>3.5280669461383862</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>17.514948311000001</v>
+        <v>17.514951148000002</v>
       </c>
       <c r="C258" s="5">
-        <v>7.8977200000025505E-3</v>
+        <v>7.8982740000022034E-3</v>
       </c>
       <c r="D258" s="5">
-        <v>0.5426850041600817</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>0.54272309534932894</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>17.492500257</v>
+        <v>17.492491758</v>
       </c>
       <c r="C259" s="5">
-        <v>-2.2448054000001605E-2</v>
+        <v>-2.2459390000001633E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.5271862309901851</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-1.5279517651964891</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>17.558729339999999</v>
+        <v>17.558727896000001</v>
       </c>
       <c r="C260" s="5">
-        <v>6.6229082999999633E-2</v>
+        <v>6.6236138000000722E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>4.6391843146513567</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>4.6396911385070183</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>17.607222771</v>
+        <v>17.607222193999998</v>
       </c>
       <c r="C261" s="5">
-        <v>4.8493431000000697E-2</v>
+        <v>4.8494297999997826E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>3.3649492397668013</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>3.3650105984476708</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>17.736651636000001</v>
+        <v>17.736651173999999</v>
       </c>
       <c r="C262" s="5">
-        <v>0.12942886500000128</v>
+        <v>0.12942898000000014</v>
       </c>
       <c r="D262" s="5">
-        <v>9.1865956312358286</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>9.1866044398233306</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>17.8079155</v>
+        <v>17.807917167999999</v>
       </c>
       <c r="C263" s="5">
-        <v>7.1263863999998733E-2</v>
+        <v>7.1265994000000887E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>4.9294510411736603</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>4.9296017795310565</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>17.669583979999999</v>
+        <v>17.669584775000001</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.13833152000000126</v>
+        <v>-0.13833239299999889</v>
       </c>
       <c r="D264" s="5">
-        <v>-8.9334553867413629</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-8.9335085772070055</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>17.745193412999999</v>
+        <v>17.745193771</v>
       </c>
       <c r="C265" s="5">
-        <v>7.5609433000000337E-2</v>
+        <v>7.5608995999999706E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>5.2574766450854016</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>5.2574452976128283</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>17.594031057999999</v>
+        <v>17.594031795999999</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.1511623550000003</v>
+        <v>-0.15116197500000084</v>
       </c>
       <c r="D266" s="5">
-        <v>-9.7566094463182864</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-9.756585869436007</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>17.798011714000001</v>
+        <v>17.798012183000001</v>
       </c>
       <c r="C267" s="5">
-        <v>0.20398065600000237</v>
+        <v>0.20398038700000143</v>
       </c>
       <c r="D267" s="5">
-        <v>14.834823684947107</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>14.834802195056106</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>17.877310271999999</v>
+        <v>17.877310807000001</v>
       </c>
       <c r="C268" s="5">
-        <v>7.9298557999997854E-2</v>
+        <v>7.9298623999999762E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>5.4795510673166348</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>5.4795555923188299</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>18.012161212999999</v>
+        <v>18.012162209</v>
       </c>
       <c r="C269" s="5">
-        <v>0.13485094099999984</v>
+        <v>0.1348514019999989</v>
       </c>
       <c r="D269" s="5">
-        <v>9.4368974267036378</v>
+        <v>9.4369307433768377</v>
       </c>
       <c r="E269" s="5">
-        <v>2.8851839970101434</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.8851762694459326</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>18.032357100999999</v>
+        <v>18.032358163000001</v>
       </c>
       <c r="C270" s="5">
-        <v>2.019588799999994E-2</v>
+        <v>2.0195954000001848E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>1.353811909796665</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>1.353816286039411</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>18.085518267000001</v>
+        <v>18.085514866</v>
       </c>
       <c r="C271" s="5">
-        <v>5.3161166000002424E-2</v>
+        <v>5.3156702999999084E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>3.5956482112759591</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.5953412224057901</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>18.244941619999999</v>
+        <v>18.244940335999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.15942335299999755</v>
+        <v>0.15942546999999863</v>
       </c>
       <c r="D272" s="5">
-        <v>11.106184357078753</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>11.106341250706929</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>18.281575697000001</v>
+        <v>18.281575136000001</v>
       </c>
       <c r="C273" s="5">
-        <v>3.6634077000002208E-2</v>
+        <v>3.6634800000001633E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>2.4362718212900702</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.4363206084688782</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>18.32395657</v>
+        <v>18.323956510999999</v>
       </c>
       <c r="C274" s="5">
-        <v>4.2380872999999042E-2</v>
+        <v>4.2381374999997945E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>2.8176195492192857</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>2.8176534380826235</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>18.309999343000001</v>
+        <v>18.310000747</v>
       </c>
       <c r="C275" s="5">
-        <v>-1.3957226999998795E-2</v>
+        <v>-1.3955763999998538E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.91021198320563323</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-0.91011697677667591</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>18.396826708999999</v>
+        <v>18.396827812000002</v>
       </c>
       <c r="C276" s="5">
-        <v>8.6827365999997852E-2</v>
+        <v>8.6827065000001369E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>5.8412755724275733</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>5.8412543320934374</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>18.442993698999999</v>
+        <v>18.442994232</v>
       </c>
       <c r="C277" s="5">
-        <v>4.6166989999999686E-2</v>
+        <v>4.6166419999998709E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>3.0533240343873835</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>3.0532856291487054</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>18.496740333999998</v>
+        <v>18.496740331000002</v>
       </c>
       <c r="C278" s="5">
-        <v>5.3746634999999543E-2</v>
+        <v>5.3746099000001379E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>3.5536431886415532</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>3.5536070748695137</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>18.599830694000001</v>
+        <v>18.599830062999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.10309036000000305</v>
+        <v>0.10308973199999727</v>
       </c>
       <c r="D279" s="5">
-        <v>6.8969946175527985</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>6.896951307794974</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>18.592869886999999</v>
+        <v>18.592869291</v>
       </c>
       <c r="C280" s="5">
-        <v>-6.9608070000022337E-3</v>
+        <v>-6.9607719999993378E-3</v>
       </c>
       <c r="D280" s="5">
-        <v>-0.44816519404389243</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-0.44816296040971482</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>18.517951664000002</v>
+        <v>18.517951288999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-7.4918222999997397E-2</v>
+        <v>-7.4918002000000428E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-4.7295552664913139</v>
+        <v>-4.729541770846069</v>
       </c>
       <c r="E281" s="5">
-        <v>2.8080497671481908</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.8080420003506079</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>18.645377134</v>
+        <v>18.645376453000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.1274254699999986</v>
+        <v>0.1274251640000017</v>
       </c>
       <c r="D282" s="5">
-        <v>8.5772184311457167</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>8.5771972283896112</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>18.770985633999999</v>
+        <v>18.77098719</v>
       </c>
       <c r="C283" s="5">
-        <v>0.12560849999999846</v>
+        <v>0.12561073699999881</v>
       </c>
       <c r="D283" s="5">
-        <v>8.3904108292532253</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>8.3905661541476828</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>18.731513878000001</v>
+        <v>18.731512854999998</v>
       </c>
       <c r="C284" s="5">
-        <v>-3.9471755999997526E-2</v>
+        <v>-3.9474335000001304E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-2.4943878843489142</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-2.4945487775236641</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>18.651103760000002</v>
+        <v>18.651103204999998</v>
       </c>
       <c r="C285" s="5">
-        <v>-8.0410117999999642E-2</v>
+        <v>-8.0409649999999999E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-5.0314259520759848</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-5.0313976245861536</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>18.506438034999999</v>
+        <v>18.506438317000001</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.14466572500000296</v>
+        <v>-0.14466488799999766</v>
       </c>
       <c r="D286" s="5">
-        <v>-8.9207195402431605</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-8.9206703630000383</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>18.396215023</v>
+        <v>18.396216210999999</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.11022301199999873</v>
+        <v>-0.11022210600000193</v>
       </c>
       <c r="D287" s="5">
-        <v>-6.9175776081173534</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-6.9175224952360175</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>18.296404986999999</v>
+        <v>18.296407296999998</v>
       </c>
       <c r="C288" s="5">
-        <v>-9.9810036000000935E-2</v>
+        <v>-9.980891400000047E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-6.3198773245903839</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-6.319807991002957</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>18.379386871000001</v>
+        <v>18.379388163000002</v>
       </c>
       <c r="C289" s="5">
-        <v>8.2981884000002282E-2</v>
+        <v>8.2980866000003317E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>5.5803399876558801</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>5.5802690906979091</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>18.332032366</v>
+        <v>18.332031194999999</v>
       </c>
       <c r="C290" s="5">
-        <v>-4.7354505000001268E-2</v>
+        <v>-4.7356968000002553E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-3.0483619191063793</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-3.0485180189544381</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>18.207648599999999</v>
+        <v>18.207646312000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.12438376600000112</v>
+        <v>-0.12438488299999761</v>
       </c>
       <c r="D291" s="5">
-        <v>-7.8449852308472012</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-7.845053555532111</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>18.216816503</v>
+        <v>18.216813165000001</v>
       </c>
       <c r="C292" s="5">
-        <v>9.1679030000015871E-3</v>
+        <v>9.1668529999999748E-3</v>
       </c>
       <c r="D292" s="5">
-        <v>0.60589931539956066</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>0.60582980582013501</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>18.136368923999999</v>
+        <v>18.136368767</v>
       </c>
       <c r="C293" s="5">
-        <v>-8.0447579000001213E-2</v>
+        <v>-8.0444398000000916E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-5.1725017521434768</v>
+        <v>-5.1723030913653929</v>
       </c>
       <c r="E293" s="5">
-        <v>-2.0606098715649113</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-2.0606087360574565</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>18.039100625</v>
+        <v>18.039100221000002</v>
       </c>
       <c r="C294" s="5">
-        <v>-9.7268298999999558E-2</v>
+        <v>-9.7268545999998679E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-6.2493093418442118</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-6.2493247985073825</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>17.832302758000001</v>
+        <v>17.832305724000001</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.2067978669999988</v>
+        <v>-0.20679449700000063</v>
       </c>
       <c r="D295" s="5">
-        <v>-12.921573145456611</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-12.921375940652879</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>17.706106479999999</v>
+        <v>17.706106023</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.12619627800000188</v>
+        <v>-0.12619970100000089</v>
       </c>
       <c r="D296" s="5">
-        <v>-8.1693387973654108</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>-8.1695505266615402</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>17.717350345</v>
+        <v>17.717350392</v>
       </c>
       <c r="C297" s="5">
-        <v>1.1243865000000852E-2</v>
+        <v>1.1244368999999921E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.76470018924337246</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>0.76473460612396238</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>17.679191411000001</v>
+        <v>17.679192185000002</v>
       </c>
       <c r="C298" s="5">
-        <v>-3.8158933999998368E-2</v>
+        <v>-3.8158206999998612E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-2.55411632413306</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-2.5540682316367969</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>17.669738925000001</v>
+        <v>17.669739980999999</v>
       </c>
       <c r="C299" s="5">
-        <v>-9.4524860000007038E-3</v>
+        <v>-9.45220400000224E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.6397174135238326</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-0.63969835672664788</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>17.690743303000001</v>
+        <v>17.690746841999999</v>
       </c>
       <c r="C300" s="5">
-        <v>2.1004378000000656E-2</v>
+        <v>2.1006861000000043E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>1.435827626651065</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>1.4359983857900049</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>17.833350152000001</v>
+        <v>17.833353253999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.14260684899999987</v>
+        <v>0.14260641199999924</v>
       </c>
       <c r="D301" s="5">
-        <v>10.113932464199781</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>10.11389797076394</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>17.786758546000002</v>
+        <v>17.786755951</v>
       </c>
       <c r="C302" s="5">
-        <v>-4.6591605999999786E-2</v>
+        <v>-4.6597302999998647E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-3.0904733194624723</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-3.0908452638752526</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>17.724498757999999</v>
+        <v>17.724494858</v>
       </c>
       <c r="C303" s="5">
-        <v>-6.2259788000002203E-2</v>
+        <v>-6.2261093000000045E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>-4.1204839826146973</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>-4.1205692839697106</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>17.636419991</v>
+        <v>17.636412732</v>
       </c>
       <c r="C304" s="5">
-        <v>-8.8078766999998948E-2</v>
+        <v>-8.8082125999999761E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-5.802876308012328</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-5.8030928372951429</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>17.65067853</v>
+        <v>17.650678891999998</v>
       </c>
       <c r="C305" s="5">
-        <v>1.425853900000007E-2</v>
+        <v>1.4266159999998251E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>0.97449111008292011</v>
+        <v>0.97501468519474166</v>
       </c>
       <c r="E305" s="5">
-        <v>-2.6779913666030497</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>-2.6779885281321469</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>17.622214865</v>
+        <v>17.622214753000002</v>
       </c>
       <c r="C306" s="5">
-        <v>-2.8463665000000304E-2</v>
+        <v>-2.8464138999996891E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.9180608397633248</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-1.9180924591081783</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>17.808068112000001</v>
+        <v>17.808071123000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.18585324700000072</v>
+        <v>0.18585636999999977</v>
       </c>
       <c r="D307" s="5">
-        <v>13.416382285860063</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>13.416621054269239</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>17.685743441</v>
+        <v>17.685743187</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.12232467100000122</v>
+        <v>-0.12232793600000136</v>
       </c>
       <c r="D308" s="5">
-        <v>-7.9384780236994583</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-7.9386806794267128</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>17.691595802999998</v>
+        <v>17.691596678</v>
       </c>
       <c r="C309" s="5">
-        <v>5.8523619999988341E-3</v>
+        <v>5.8534909999998774E-3</v>
       </c>
       <c r="D309" s="5">
-        <v>0.39781364387243556</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>0.39789053299856825</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>17.652521109999999</v>
+        <v>17.652523946999999</v>
       </c>
       <c r="C310" s="5">
-        <v>-3.9074692999999883E-2</v>
+        <v>-3.9072731000000971E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-2.618430091639401</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-2.618300081239</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>17.643071703</v>
+        <v>17.643075656000001</v>
       </c>
       <c r="C311" s="5">
-        <v>-9.4494069999981889E-3</v>
+        <v>-9.4482909999982212E-3</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.64047300763910853</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-0.64039748599733493</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>17.57149527</v>
+        <v>17.571501636000001</v>
       </c>
       <c r="C312" s="5">
-        <v>-7.1576433000000605E-2</v>
+        <v>-7.1574019999999905E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-4.7611265469955644</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-4.7609685600743195</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>17.393272871000001</v>
+        <v>17.393277386000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.17822239899999914</v>
+        <v>-0.17822424999999953</v>
       </c>
       <c r="D313" s="5">
-        <v>-11.514708691675724</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-11.514817749543827</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>17.53979249</v>
+        <v>17.539786257999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.14651961899999932</v>
+        <v>0.14650887199999829</v>
       </c>
       <c r="D314" s="5">
-        <v>10.59046592181323</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>10.589649913805532</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>17.645979180000001</v>
+        <v>17.645970799000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.10618669000000125</v>
+        <v>0.10618454100000108</v>
       </c>
       <c r="D315" s="5">
-        <v>7.5117021350572299</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>7.5115477749355675</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>17.656546500000001</v>
+        <v>17.656533235000001</v>
       </c>
       <c r="C316" s="5">
-        <v>1.0567319999999825E-2</v>
+        <v>1.056243600000073E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>0.7209933683606673</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>0.72065938551608699</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>17.667564294000002</v>
+        <v>17.667564751</v>
       </c>
       <c r="C317" s="5">
-        <v>1.1017794000000691E-2</v>
+        <v>1.1031515999999186E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>0.75138269239640731</v>
+        <v>0.75232227956234521</v>
       </c>
       <c r="E317" s="5">
-        <v>9.5666373229219559E-2</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>9.566690949012191E-2</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>17.602288131000002</v>
+        <v>17.602288613999999</v>
       </c>
       <c r="C318" s="5">
-        <v>-6.5276163000000054E-2</v>
+        <v>-6.5276137000001455E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-4.3446328997002626</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-4.344631094104912</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>17.579318378</v>
+        <v>17.579321226000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.2969753000001703E-2</v>
+        <v>-2.2967387999997868E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.5547259263600344</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-1.554566954129466</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>17.552002564999999</v>
+        <v>17.552002088999998</v>
       </c>
       <c r="C320" s="5">
-        <v>-2.7315813000001299E-2</v>
+        <v>-2.7319137000002769E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.8487795725617095</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-1.8490023299862046</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>17.573943819</v>
+        <v>17.573946407000001</v>
       </c>
       <c r="C321" s="5">
-        <v>2.1941254000001464E-2</v>
+        <v>2.1944318000002738E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>1.5104422876791368</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>1.5106547080949717</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>17.625628415000001</v>
+        <v>17.625637485999999</v>
       </c>
       <c r="C322" s="5">
-        <v>5.1684596000001193E-2</v>
+        <v>5.1691078999997586E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>3.5868236444670742</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>3.5872803200708292</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>17.719784212</v>
+        <v>17.719795990000001</v>
       </c>
       <c r="C323" s="5">
-        <v>9.4155796999999097E-2</v>
+        <v>9.4158504000002807E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>6.6021160190052219</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>6.6023079444019084</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>17.755257511</v>
+        <v>17.755269253000002</v>
       </c>
       <c r="C324" s="5">
-        <v>3.5473298999999514E-2</v>
+        <v>3.5473263000000088E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>2.4289118438137081</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>2.4289077193687225</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>17.650296446999999</v>
+        <v>17.650302347</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.10496106400000116</v>
+        <v>-0.10496690600000136</v>
       </c>
       <c r="D325" s="5">
-        <v>-6.867696839996718</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-6.8680623497528011</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>17.704220237000001</v>
+        <v>17.704208772000001</v>
       </c>
       <c r="C326" s="5">
-        <v>5.3923790000002469E-2</v>
+        <v>5.3906425000000979E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>3.7283796316315732</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>3.7271574805233687</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>17.370929131</v>
+        <v>17.370902773000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.33329110600000078</v>
+        <v>-0.33330599900000024</v>
       </c>
       <c r="D327" s="5">
-        <v>-20.392325062329409</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-20.393155949985122</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>17.464841951</v>
+        <v>17.464823130999999</v>
       </c>
       <c r="C328" s="5">
-        <v>9.3912819999999897E-2</v>
+        <v>9.3920357999998316E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>6.6840111445665595</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>6.6845741429067296</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>17.573294651000001</v>
+        <v>17.573293957000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.10845270000000085</v>
+        <v>0.10847082600000135</v>
       </c>
       <c r="D329" s="5">
-        <v>7.7115741501103008</v>
+        <v>7.7129159461003738</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.53357464238584784</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-0.53358114334723927</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>17.569108218</v>
+        <v>17.569114970000001</v>
       </c>
       <c r="C330" s="5">
-        <v>-4.1864330000009886E-3</v>
+        <v>-4.1789869999995233E-3</v>
       </c>
       <c r="D330" s="5">
-        <v>-0.28549811535855119</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-0.28499100291132784</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>17.652994540000002</v>
+        <v>17.652994644</v>
       </c>
       <c r="C331" s="5">
-        <v>8.3886322000001456E-2</v>
+        <v>8.3879673999998516E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>5.8824611885616385</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>5.8819803738142218</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>17.609873082</v>
+        <v>17.609875438</v>
       </c>
       <c r="C332" s="5">
-        <v>-4.3121458000001667E-2</v>
+        <v>-4.3119206000000077E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.8922104341764898</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-2.8920613962611919</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>17.562612253000001</v>
+        <v>17.562612652999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-4.7260828999998949E-2</v>
+        <v>-4.7262785000000918E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.1734080771114281</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-3.1735370650593842</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>17.509023844000001</v>
+        <v>17.509039888</v>
       </c>
       <c r="C334" s="5">
-        <v>-5.3588408999999615E-2</v>
+        <v>-5.3572764999998412E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-3.6007061258197859</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-3.599672467563686</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>17.414372504999999</v>
+        <v>17.414393228000002</v>
       </c>
       <c r="C335" s="5">
-        <v>-9.465133900000211E-2</v>
+        <v>-9.4646659999998661E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-6.2975921363377036</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-6.2972844175554821</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>17.236004107999999</v>
+        <v>17.236044123999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.17836839699999985</v>
+        <v>-0.17834910400000226</v>
       </c>
       <c r="D336" s="5">
-        <v>-11.621809315229559</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-11.620609142832883</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>17.017472138999999</v>
+        <v>17.017495401000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.21853196900000071</v>
+        <v>-0.21854872299999784</v>
       </c>
       <c r="D337" s="5">
-        <v>-14.197189824607936</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-14.198172812363484</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>17.168141200000001</v>
+        <v>17.168066505999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.1506690610000021</v>
+        <v>0.15057110499999737</v>
       </c>
       <c r="D338" s="5">
-        <v>11.157491915821737</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>11.149865408969827</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>17.194818216000002</v>
+        <v>17.194801161000001</v>
       </c>
       <c r="C339" s="5">
-        <v>2.6677016000000719E-2</v>
+        <v>2.673465500000205E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>1.880659511159255</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>1.8847660448600756</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>17.269152318</v>
+        <v>17.26911243</v>
       </c>
       <c r="C340" s="5">
-        <v>7.4334101999998126E-2</v>
+        <v>7.4311268999998958E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>5.3128038224108387</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>5.3111383132773859</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>17.069043368999999</v>
+        <v>17.069054989000001</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.20010894900000054</v>
+        <v>-0.20005744099999845</v>
       </c>
       <c r="D341" s="5">
-        <v>-13.052331475157896</v>
+        <v>-13.049211162624752</v>
       </c>
       <c r="E341" s="5">
-        <v>-2.8694180118997048</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>-2.8693480529820903</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>17.128101773000001</v>
+        <v>17.128118732000001</v>
       </c>
       <c r="C342" s="5">
-        <v>5.905840400000173E-2</v>
+        <v>5.9063742999999391E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>4.2318954775386608</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>4.2322824234110712</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>17.014316275999999</v>
+        <v>17.014314318</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.11378549700000207</v>
+        <v>-0.11380441400000052</v>
       </c>
       <c r="D343" s="5">
-        <v>-7.6869285767206534</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-7.6881528684666804</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>17.063325052</v>
+        <v>17.063321293000001</v>
       </c>
       <c r="C344" s="5">
-        <v>4.9008776000000864E-2</v>
+        <v>4.9006975000001063E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>3.5118212479964717</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.5116905530190534</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>17.159596095000001</v>
+        <v>17.159574929000001</v>
       </c>
       <c r="C345" s="5">
-        <v>9.6271043000001555E-2</v>
+        <v>9.6253636000000142E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>6.9844763042162583</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>6.9831755743881008</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>17.210997126999999</v>
+        <v>17.210999771000001</v>
       </c>
       <c r="C346" s="5">
-        <v>5.1401031999997571E-2</v>
+        <v>5.1424841999999416E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>3.6543783802126084</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.6561037453845202</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>17.222910120000002</v>
+        <v>17.222972024000001</v>
       </c>
       <c r="C347" s="5">
-        <v>1.1912993000002814E-2</v>
+        <v>1.1972252999999711E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>0.83377737531309393</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>0.83794066982616489</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>17.326527327000001</v>
+        <v>17.326603345999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.10361720699999921</v>
+        <v>0.10363132199999825</v>
       </c>
       <c r="D348" s="5">
-        <v>7.4632355574457465</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>7.464258374446664</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>17.369886411</v>
+        <v>17.369946585000001</v>
       </c>
       <c r="C349" s="5">
-        <v>4.335908399999866E-2</v>
+        <v>4.3343239000002143E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>3.0446400737376589</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.0434985606468734</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>17.423256879</v>
+        <v>17.423133079999999</v>
       </c>
       <c r="C350" s="5">
-        <v>5.337046800000067E-2</v>
+        <v>5.3186494999998501E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>3.7500548513353715</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>3.7368964290432904</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>17.412307777999999</v>
+        <v>17.412302945</v>
       </c>
       <c r="C351" s="5">
-        <v>-1.0949101000001349E-2</v>
+        <v>-1.0830134999999075E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.75150152405359938</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-0.74336934351508788</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>17.464537589999999</v>
+        <v>17.464461623999998</v>
       </c>
       <c r="C352" s="5">
-        <v>5.2229812000000209E-2</v>
+        <v>5.2158678999997932E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>3.6594915220155011</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>3.6544262096902758</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>17.455053141</v>
+        <v>17.455048875999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-9.4844489999985626E-3</v>
+        <v>-9.4127479999990271E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.64973982373857098</v>
+        <v>-0.64484523693946194</v>
       </c>
       <c r="E353" s="5">
-        <v>2.2614610769637666</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.261366474293669</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>17.492034502999999</v>
+        <v>17.492032108</v>
       </c>
       <c r="C354" s="5">
-        <v>3.6981361999998796E-2</v>
+        <v>3.6983232000000754E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>2.5722305278438107</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>2.5723627506001767</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>17.482106796</v>
+        <v>17.482079699</v>
       </c>
       <c r="C355" s="5">
-        <v>-9.9277069999992307E-3</v>
+        <v>-9.952409000000273E-3</v>
       </c>
       <c r="D355" s="5">
-        <v>-0.67894508065161618</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>-0.68062923348378712</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>17.532458382000002</v>
+        <v>17.532449573000001</v>
       </c>
       <c r="C356" s="5">
-        <v>5.0351586000001447E-2</v>
+        <v>5.0369874000001147E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>3.511492928219484</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.5127941334550661</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>17.463245368999999</v>
+        <v>17.463225288</v>
       </c>
       <c r="C357" s="5">
-        <v>-6.9213013000002377E-2</v>
+        <v>-6.9224285000000663E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-4.6357332560214797</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-4.6364741898077817</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>17.517567056000001</v>
+        <v>17.517603257000001</v>
       </c>
       <c r="C358" s="5">
-        <v>5.4321687000001617E-2</v>
+        <v>5.4377969000000803E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>3.7972839855938467</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.8012903724786939</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>17.533785219999999</v>
+        <v>17.533964718</v>
       </c>
       <c r="C359" s="5">
-        <v>1.621816399999787E-2</v>
+        <v>1.6361460999998911E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>1.1166621012727473</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.126576866096074</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>17.624046153999998</v>
+        <v>17.624190265999999</v>
       </c>
       <c r="C360" s="5">
-        <v>9.0260933999999793E-2</v>
+        <v>9.0225547999999378E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>6.3553324288116331</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>6.3527030565586617</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>17.608959834</v>
+        <v>17.609021106</v>
       </c>
       <c r="C361" s="5">
-        <v>-1.508631999999821E-2</v>
+        <v>-1.5169159999999238E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-1.0223869211960279</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-1.0279660016934922</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>17.553208851000001</v>
+        <v>17.552952229999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-5.5750982999999366E-2</v>
+        <v>-5.6068876000001211E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-3.7338046177742723</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-3.7547105554721294</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>17.427169991</v>
+        <v>17.427099322</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.12603886000000131</v>
+        <v>-0.12585290799999882</v>
       </c>
       <c r="D363" s="5">
-        <v>-8.2841980594559708</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-8.2725700332308634</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>17.659386932</v>
+        <v>17.659219413999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.23221694100000079</v>
+        <v>0.23212009199999883</v>
       </c>
       <c r="D364" s="5">
-        <v>17.215503991493119</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>17.207865083147865</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>17.631915493000001</v>
+        <v>17.631891609</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.7471438999999265E-2</v>
+        <v>-2.7327804999998762E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.8508644224777382</v>
+        <v>-1.8412867414403067</v>
       </c>
       <c r="E365" s="5">
-        <v>1.0132444202336499</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.0131322705326351</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>17.766142835</v>
+        <v>17.766158629</v>
       </c>
       <c r="C366" s="5">
-        <v>0.13422734199999908</v>
+        <v>0.13426701999999935</v>
       </c>
       <c r="D366" s="5">
-        <v>9.5276689313696927</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>9.5306177852513265</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>17.658527071000002</v>
+        <v>17.658470195</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.10761576399999839</v>
+        <v>-0.10768843399999994</v>
       </c>
       <c r="D367" s="5">
-        <v>-7.0314809251576076</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-7.0360658847962609</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>17.613420215000001</v>
+        <v>17.613496915999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-4.5106856000000306E-2</v>
+        <v>-4.4973279000000588E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-3.0225741988308963</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-3.0137578905540696</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>15.777393166</v>
+        <v>15.777537799999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.8360270490000019</v>
+        <v>-1.8359591159999997</v>
       </c>
       <c r="D369" s="5">
-        <v>-73.313069808410418</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-73.311528611709861</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>15.541574572</v>
+        <v>15.541819758999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.23581859399999949</v>
+        <v>-0.23571804100000016</v>
       </c>
       <c r="D370" s="5">
-        <v>-16.53253531787535</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-16.525915466596619</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>16.248816413</v>
+        <v>16.249136888999999</v>
       </c>
       <c r="C371" s="5">
-        <v>0.70724184100000009</v>
+        <v>0.70731712999999985</v>
       </c>
       <c r="D371" s="5">
-        <v>70.577043482507705</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>70.585122405462329</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>16.518509044000002</v>
+        <v>16.518447429999998</v>
       </c>
       <c r="C372" s="5">
-        <v>0.26969263100000163</v>
+        <v>0.2693105409999994</v>
       </c>
       <c r="D372" s="5">
-        <v>21.839852178205142</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>21.805567106477319</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>16.925659538000001</v>
+        <v>16.925884453999998</v>
       </c>
       <c r="C373" s="5">
-        <v>0.4071504939999997</v>
+        <v>0.40743702400000004</v>
       </c>
       <c r="D373" s="5">
-        <v>33.935919430584562</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>33.963274691071632</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>16.865153082999999</v>
+        <v>16.864213527</v>
       </c>
       <c r="C374" s="5">
-        <v>-6.050645500000229E-2</v>
+        <v>-6.1670926999997988E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>-4.206455694732858</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-4.2857397225408045</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>17.035683685999999</v>
+        <v>17.035085522999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.17053060299999956</v>
+        <v>0.17087199599999892</v>
       </c>
       <c r="D375" s="5">
-        <v>12.831759442061408</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>12.859652841251879</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>16.8495043</v>
+        <v>16.849209134999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.18617938599999917</v>
+        <v>-0.1858763880000005</v>
       </c>
       <c r="D376" s="5">
-        <v>-12.354275794506753</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-12.335768224110266</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>17.107824079</v>
+        <v>17.108041119999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.25831977900000069</v>
+        <v>0.25883198500000049</v>
       </c>
       <c r="D377" s="5">
-        <v>20.030540973040225</v>
+        <v>20.0740543365606</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.972402029762844</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-2.9710396400838057</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>17.148863011</v>
+        <v>17.149278282000001</v>
       </c>
       <c r="C378" s="5">
-        <v>4.1038931999999306E-2</v>
+        <v>4.1237162000001604E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>2.9168925413397995</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>2.9311316178595392</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>17.152913232</v>
+        <v>17.153154083</v>
       </c>
       <c r="C379" s="5">
-        <v>4.050220999999965E-3</v>
+        <v>3.8758009999995124E-3</v>
       </c>
       <c r="D379" s="5">
-        <v>0.28378462232327983</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>0.27154185274209652</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>17.112903993</v>
+        <v>17.113378531999999</v>
       </c>
       <c r="C380" s="5">
-        <v>-4.0009238999999752E-2</v>
+        <v>-3.9775551000001741E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-2.7633747481653814</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-2.7474015010412467</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>17.090109684000002</v>
+        <v>17.090667164999999</v>
       </c>
       <c r="C381" s="5">
-        <v>-2.2794308999998236E-2</v>
+        <v>-2.2711366999999427E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.5867364907207415</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-1.5809613670130673</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>17.048505201000001</v>
+        <v>17.048948744</v>
       </c>
       <c r="C382" s="5">
-        <v>-4.1604483000000414E-2</v>
+        <v>-4.1718420999998784E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-2.8825039336370151</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-2.8901992597736403</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>17.048904968999999</v>
+        <v>17.049427467000001</v>
       </c>
       <c r="C383" s="5">
-        <v>3.9976799999763557E-4</v>
+        <v>4.7872300000051382E-4</v>
       </c>
       <c r="D383" s="5">
-        <v>2.8142260465813251E-2</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>3.3700396169988878E-2</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>17.313336179</v>
+        <v>17.313152093999999</v>
       </c>
       <c r="C384" s="5">
-        <v>0.26443121000000147</v>
+        <v>0.26372462699999843</v>
       </c>
       <c r="D384" s="5">
-        <v>20.284942084236835</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>20.225373710911132</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>17.333262651999998</v>
+        <v>17.333966717999999</v>
       </c>
       <c r="C385" s="5">
-        <v>1.9926472999998168E-2</v>
+        <v>2.0814623999999782E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>1.3898947067839229</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.4522700634933772</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>17.364222045999998</v>
+        <v>17.359025462999998</v>
       </c>
       <c r="C386" s="5">
-        <v>3.0959393999999918E-2</v>
+        <v>2.505874499999905E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>2.1645328950379072</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>1.7486327364560239</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>17.442939211999999</v>
+        <v>17.442233634000001</v>
       </c>
       <c r="C387" s="5">
-        <v>7.871716600000056E-2</v>
+        <v>8.3208171000002551E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>5.5776614935376889</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>5.9061330666219325</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>17.446623337999998</v>
+        <v>17.446660719</v>
       </c>
       <c r="C388" s="5">
-        <v>3.6841259999995657E-3</v>
+        <v>4.4270849999996642E-3</v>
       </c>
       <c r="D388" s="5">
-        <v>0.2537468248646535</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>0.30500247407656556</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>17.488126963999999</v>
+        <v>17.489336802</v>
       </c>
       <c r="C389" s="5">
-        <v>4.1503626000000793E-2</v>
+        <v>4.267608299999992E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>2.8923179324153336</v>
+        <v>2.9751205538851355</v>
       </c>
       <c r="E389" s="5">
-        <v>2.2229763600785768</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>2.2287512598637038</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>17.446267273</v>
+        <v>17.448126598000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-4.1859690999999088E-2</v>
+        <v>-4.121020399999864E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-2.834813936069347</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-2.7912074355004979</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>17.555865458</v>
+        <v>17.557518738999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.1095981849999994</v>
+        <v>0.10939214099999717</v>
       </c>
       <c r="D391" s="5">
-        <v>7.8044452318074331</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>7.7884044036057754</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>17.515925039999999</v>
+        <v>17.517096761000001</v>
       </c>
       <c r="C392" s="5">
-        <v>-3.9940418000000477E-2</v>
+        <v>-4.0421977999997694E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-2.6961535289017791</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>-2.7279967580098652</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>17.602674391000001</v>
+        <v>17.603527570000001</v>
       </c>
       <c r="C393" s="5">
-        <v>8.6749351000001695E-2</v>
+        <v>8.6430808999999442E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>6.1077075760789468</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>6.0842499664055083</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>17.757189427</v>
+        <v>17.757466673</v>
       </c>
       <c r="C394" s="5">
-        <v>0.15451503599999938</v>
+        <v>0.15393910299999902</v>
       </c>
       <c r="D394" s="5">
-        <v>11.057236910436853</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>11.01346079015304</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>17.748088155000001</v>
+        <v>17.748399412000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-9.1012719999987723E-3</v>
+        <v>-9.0672609999984388E-3</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.61331730007401219</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-0.61102228360918609</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>17.604315891999999</v>
+        <v>17.603407332</v>
       </c>
       <c r="C396" s="5">
-        <v>-0.14377226300000245</v>
+        <v>-0.14499208000000152</v>
       </c>
       <c r="D396" s="5">
-        <v>-9.2992435790926304</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>-9.3744744827291999</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>17.628104345000001</v>
+        <v>17.628525789000001</v>
       </c>
       <c r="C397" s="5">
-        <v>2.3788453000001653E-2</v>
+        <v>2.5118457000001371E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>1.6336482038780575</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>1.725792747139332</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>17.658762619000001</v>
+        <v>17.647963673</v>
       </c>
       <c r="C398" s="5">
-        <v>3.0658274000000318E-2</v>
+        <v>1.9437883999998462E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>2.1070835473264271</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>1.3312196251040298</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>17.543615478</v>
+        <v>17.542489333999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.11514714100000134</v>
+        <v>-0.10547433900000058</v>
       </c>
       <c r="D399" s="5">
-        <v>-7.5501999178165136</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-6.9407731275544116</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>17.541758713</v>
+        <v>17.540588211999999</v>
       </c>
       <c r="C400" s="5">
-        <v>-1.8567649999994273E-3</v>
+        <v>-1.9011219999995888E-3</v>
       </c>
       <c r="D400" s="5">
-        <v>-0.12693058987800487</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-0.12996941625743608</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>17.477020245999999</v>
+        <v>17.482134877</v>
       </c>
       <c r="C401" s="5">
-        <v>-6.4738467000001521E-2</v>
+        <v>-5.8453334999999385E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-4.3398458945585805</v>
+        <v>-3.9264669319990841</v>
       </c>
       <c r="E401" s="5">
-        <v>-6.3510048977022393E-2</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>-4.117894853038484E-2</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>17.448307783000001</v>
+        <v>17.453744902</v>
       </c>
       <c r="C402" s="5">
-        <v>-2.8712462999997967E-2</v>
+        <v>-2.8389974999999623E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-1.9537270235126747</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>-1.931418966116194</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>17.367138256</v>
+        <v>17.371330603000001</v>
       </c>
       <c r="C403" s="5">
-        <v>-8.116952700000013E-2</v>
+        <v>-8.2414298999999858E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-5.441760486973557</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-5.5213807382023417</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>17.432103430000002</v>
+        <v>17.434136091999999</v>
       </c>
       <c r="C404" s="5">
-        <v>6.4965174000001014E-2</v>
+        <v>6.2805488999998715E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>4.5823482524686376</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>4.4258823795631397</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>17.409280734999999</v>
+        <v>17.409821272999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-2.2822695000002113E-2</v>
+        <v>-2.4314819000000654E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.5598164989179319</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-1.6608225798781073</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>17.357655265999998</v>
+        <v>17.35674959</v>
       </c>
       <c r="C406" s="5">
-        <v>-5.162546900000109E-2</v>
+        <v>-5.307168299999887E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>-3.5010113261956244</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-3.5973391234804586</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>17.347377808000001</v>
+        <v>17.346712876000002</v>
       </c>
       <c r="C407" s="5">
-        <v>-1.0277457999997353E-2</v>
+        <v>-1.003671399999817E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-0.70821005169725559</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>-0.69170930864512759</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>17.399952119999998</v>
+        <v>17.398258591000001</v>
       </c>
       <c r="C408" s="5">
-        <v>5.2574311999997292E-2</v>
+        <v>5.1545714999999603E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>3.6980509602768219</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>3.6246548458023664</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>17.420810228000001</v>
+        <v>17.420347472</v>
       </c>
       <c r="C409" s="5">
-        <v>2.0858108000002318E-2</v>
+        <v>2.2088880999998395E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>1.448016297883159</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>1.5342072156663944</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>17.348987562000001</v>
+        <v>17.333004957</v>
       </c>
       <c r="C410" s="5">
-        <v>-7.1822665999999202E-2</v>
+        <v>-8.7342514999999565E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-4.8367139708693996</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-5.8534143076223728</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>17.243445306000002</v>
+        <v>17.241091882999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.10554225599999967</v>
+        <v>-9.1913074000000705E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-7.0608067704802551</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-6.180986617935103</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>17.234576297</v>
+        <v>17.231682587000002</v>
       </c>
       <c r="C412" s="5">
-        <v>-8.8690090000014266E-3</v>
+        <v>-9.4092959999976244E-3</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.61546605040717628</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-0.65293573917298842</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>17.271686825</v>
+        <v>17.281006778999998</v>
       </c>
       <c r="C413" s="5">
-        <v>3.7110527999999476E-2</v>
+        <v>4.9324191999996714E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>2.6147340995573698</v>
+        <v>3.4894913786168491</v>
       </c>
       <c r="E413" s="5">
-        <v>-1.1748765985837517</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>-1.1504778988097764</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>17.351730427</v>
+        <v>17.361575813999998</v>
       </c>
       <c r="C414" s="5">
-        <v>8.0043601999999936E-2</v>
+        <v>8.05690349999999E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>5.70522319506368</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>5.7404627884658277</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>17.28043448</v>
+        <v>17.287760794</v>
       </c>
       <c r="C415" s="5">
-        <v>-7.1295946999999416E-2</v>
+        <v>-7.3815019999997844E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.8207257368583667</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-4.9843283070070132</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>17.343322208</v>
+        <v>17.346385480999999</v>
       </c>
       <c r="C416" s="5">
-        <v>6.2887727999999754E-2</v>
+        <v>5.8624686999998232E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>4.4555736988276751</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>4.1460932140430673</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>17.310535344000002</v>
+        <v>17.310712388999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-3.2786863999998417E-2</v>
+        <v>-3.5673091999999684E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.2451131496399324</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-2.4400947149458396</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>17.358148531000001</v>
+        <v>17.355975712999999</v>
       </c>
       <c r="C418" s="5">
-        <v>4.7613186999999613E-2</v>
+        <v>4.5263324000000438E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>3.3510312560319777</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>3.1832291705006899</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>17.550365673000002</v>
+        <v>17.548427501999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.19221714200000051</v>
+        <v>0.19245178899999971</v>
       </c>
       <c r="D419" s="5">
-        <v>14.128269839688246</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>14.148462223867696</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>17.492254036999999</v>
+        <v>17.489436175000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-5.8111636000003131E-2</v>
+        <v>-5.899132699999754E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-3.9017952594784466</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-3.9602022222812616</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>17.51168916</v>
+        <v>17.509968713999999</v>
       </c>
       <c r="C421" s="5">
-        <v>1.9435123000000942E-2</v>
+        <v>2.053253899999774E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>1.3414620948489331</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>1.4179282083508049</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>17.547019753000001</v>
+        <v>17.527591415</v>
       </c>
       <c r="C422" s="5">
-        <v>3.5330593000001187E-2</v>
+        <v>1.7622701000000518E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>2.4480987599345472</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.2144335490025471</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>17.745379515</v>
+        <v>17.740567772999999</v>
       </c>
       <c r="C423" s="5">
-        <v>0.19835976199999905</v>
+        <v>0.21297635799999881</v>
       </c>
       <c r="D423" s="5">
-        <v>14.441389754599721</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>15.5961286027408</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>17.8311955</v>
+        <v>17.825531131000002</v>
       </c>
       <c r="C424" s="5">
-        <v>8.5815984999999984E-2</v>
+        <v>8.4963358000003097E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>5.9600211760569621</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>5.9008798171018118</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>17.869420974000001</v>
+        <v>17.883758106999998</v>
       </c>
       <c r="C425" s="5">
-        <v>3.8225474000000759E-2</v>
+        <v>5.8226975999996711E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>2.6030387463468418</v>
+        <v>3.9909861179763251</v>
       </c>
       <c r="E425" s="5">
-        <v>3.4607745905559595</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.4879410424887292</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>17.854126736000001</v>
+        <v>17.868843508000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.5294237999999183E-2</v>
+        <v>-1.4914598999997253E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.0222455740580338</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-0.99619179959812287</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>17.987345755</v>
+        <v>17.997957913</v>
       </c>
       <c r="C427" s="5">
-        <v>0.13321901899999844</v>
+        <v>0.12911440499999927</v>
       </c>
       <c r="D427" s="5">
-        <v>9.3305756059597567</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>9.0238309305259889</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>17.848620917000002</v>
+        <v>17.852832243000002</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.13872483799999813</v>
+        <v>-0.14512566999999876</v>
       </c>
       <c r="D428" s="5">
-        <v>-8.8721769704911306</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-9.2583428784695947</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>18.208718758</v>
+        <v>18.208610765</v>
       </c>
       <c r="C429" s="5">
-        <v>0.3600978409999982</v>
+        <v>0.35577852199999782</v>
       </c>
       <c r="D429" s="5">
-        <v>27.08569489365582</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>26.717401656561023</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>18.155147134</v>
+        <v>18.151769424000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-5.3571623999999929E-2</v>
+        <v>-5.684134099999838E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-3.4739315015765992</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-3.6823569981556337</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>18.150559639000001</v>
+        <v>18.147818667999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-4.5874949999991088E-3</v>
+        <v>-3.9507560000018316E-3</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.30279841864634394</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-0.26086911692853043</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>18.188508391999999</v>
+        <v>18.185565133000001</v>
       </c>
       <c r="C432" s="5">
-        <v>3.7948752999998447E-2</v>
+        <v>3.774646500000145E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>2.5379839902421431</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>2.5246856401556883</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>18.210822102000002</v>
+        <v>18.208811743999998</v>
       </c>
       <c r="C433" s="5">
-        <v>2.2313710000002374E-2</v>
+        <v>2.3246610999997586E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>1.4821371885694878</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.5447910288912903</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>18.251392698</v>
+        <v>18.228840667</v>
       </c>
       <c r="C434" s="5">
-        <v>4.057059599999846E-2</v>
+        <v>2.0028923000001697E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>2.7063964403413632</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>1.3279639979949964</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>18.200767843000001</v>
+        <v>18.249523611000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-5.0624854999998803E-2</v>
+        <v>2.0682944000000703E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.2781916989550686</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.3700819283655186</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>18.062435621999999</v>
+        <v>18.257246154000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.13833222100000242</v>
+        <v>7.7225429999998596E-3</v>
       </c>
       <c r="D436" s="5">
-        <v>-8.7486654281224485</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.50898042100997465</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>18.086647163999999</v>
+        <v>18.214852430000001</v>
       </c>
       <c r="C437" s="5">
-        <v>2.4211541999999753E-2</v>
+        <v>-4.2393724000000077E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>1.6204352246191212</v>
+        <v>-2.7511144073266269</v>
       </c>
       <c r="E437" s="5">
-        <v>1.2156308271883187</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>1.8513688287385532</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>18.040773076000001</v>
+        <v>18.172261015</v>
       </c>
       <c r="C438" s="5">
-        <v>-4.5874087999997926E-2</v>
+        <v>-4.259141500000041E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>-3.001519972911515</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-2.7701292853057002</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>18.051938785000001</v>
+        <v>18.183082524</v>
       </c>
       <c r="C439" s="5">
-        <v>1.1165709000000135E-2</v>
+        <v>1.0821508999999452E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>0.74523165444211337</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.71694033114815259</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>18.087996113999999</v>
+        <v>18.219401803</v>
       </c>
       <c r="C440" s="5">
-        <v>3.6057328999998361E-2</v>
+        <v>3.6319279000000648E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>2.4234137702465741</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>2.4234138166652208</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>18.097969928000001</v>
+        <v>18.225883064000001</v>
       </c>
       <c r="C441" s="5">
-        <v>9.9738140000020792E-3</v>
+        <v>6.4812610000011261E-3</v>
       </c>
       <c r="D441" s="5">
-        <v>0.66369657333016363</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>0.42771702033979064</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>18.182181682</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-4.3701382000001843E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-2.839674260413505</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>