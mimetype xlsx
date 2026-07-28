--- v6 (2026-07-08)
+++ v7 (2026-07-28)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D6F6E612-112B-42B8-892B-69BFA50AF42C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AA6C8666-5996-499D-8AFE-CA14ACC1837F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5FF29398-1653-45B4-AF06-1F7BE177E064}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{116004A4-3886-4C75-AF3A-6747D729C57B}"/>
   </bookViews>
   <sheets>
     <sheet name="elpmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB568FBB-5FBA-4CB1-9426-8245C4264215}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9137CD6-105A-4526-A51F-3982E946B0EF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>41.92557876</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>42.072154521000002</v>
       </c>
       <c r="C7" s="5">
         <v>0.14657576100000114</v>
       </c>
       <c r="D7" s="5">
         <v>4.2769298759244068</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>42.030690169000003</v>
       </c>
       <c r="C8" s="5">
         <v>-4.1464351999998428E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-1.1762743285092414</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>41.739247822999999</v>
       </c>
       <c r="C9" s="5">
         <v>-0.29144234600000374</v>
       </c>
       <c r="D9" s="5">
         <v>-8.0107317795793058</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>41.566360813999999</v>
       </c>
       <c r="C10" s="5">
         <v>-0.17288700900000009</v>
       </c>
       <c r="D10" s="5">
         <v>-4.8588018055846671</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>41.596472278</v>
       </c>
       <c r="C11" s="5">
         <v>3.0111464000000865E-2</v>
       </c>
       <c r="D11" s="5">
         <v>0.87277481603156293</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>41.669769344999999</v>
       </c>
       <c r="C12" s="5">
         <v>7.3297066999998606E-2</v>
       </c>
       <c r="D12" s="5">
         <v>2.1351315648667768</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>42.049739604999999</v>
       </c>
       <c r="C13" s="5">
         <v>0.37997026000000034</v>
       </c>
       <c r="D13" s="5">
         <v>11.508139805565554</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>40.560443968999998</v>
       </c>
       <c r="C14" s="5">
         <v>-1.4892956360000014</v>
       </c>
       <c r="D14" s="5">
         <v>-35.125701926637198</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>40.649954541</v>
       </c>
       <c r="C15" s="5">
         <v>8.9510572000001787E-2</v>
       </c>
       <c r="D15" s="5">
         <v>2.6805934737444748</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>40.826273960999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.17631941999999867</v>
       </c>
       <c r="D16" s="5">
         <v>5.3309922394271458</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>40.582710710999997</v>
       </c>
       <c r="C17" s="5">
         <v>-0.24356325000000112</v>
       </c>
       <c r="D17" s="5">
         <v>-6.9287213363265039</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>41.413729279000002</v>
       </c>
       <c r="C18" s="5">
         <v>0.83101856800000462</v>
       </c>
       <c r="D18" s="5">
         <v>27.537956862335598</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>41.173005871000001</v>
       </c>
       <c r="C19" s="5">
         <v>-0.24072340800000092</v>
       </c>
       <c r="D19" s="5">
         <v>-6.7564482193111397</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>41.124572290000003</v>
       </c>
       <c r="C20" s="5">
         <v>-4.8433580999997616E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-1.4025144582546001</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>41.11418372</v>
       </c>
       <c r="C21" s="5">
         <v>-1.0388570000003483E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-0.30271386754459062</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>41.162392701999998</v>
       </c>
       <c r="C22" s="5">
         <v>4.8208981999998457E-2</v>
       </c>
       <c r="D22" s="5">
         <v>1.4161858645226122</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>41.308195779000002</v>
       </c>
       <c r="C23" s="5">
         <v>0.14580307700000361</v>
       </c>
       <c r="D23" s="5">
         <v>4.3343657731868879</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>41.780712422999997</v>
       </c>
       <c r="C24" s="5">
         <v>0.47251664399999527</v>
       </c>
       <c r="D24" s="5">
         <v>14.623950608835145</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>41.650431560999998</v>
       </c>
       <c r="C25" s="5">
         <v>-0.13028086199999933</v>
       </c>
       <c r="D25" s="5">
         <v>-3.678336212640021</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>42.178684855</v>
       </c>
       <c r="C26" s="5">
         <v>0.52825329400000243</v>
       </c>
       <c r="D26" s="5">
         <v>16.327485753764016</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>42.318956182000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.14027132700000067</v>
       </c>
       <c r="D27" s="5">
         <v>4.0645845545747683</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>42.703095853999997</v>
       </c>
       <c r="C28" s="5">
         <v>0.38413967199999632</v>
       </c>
       <c r="D28" s="5">
         <v>11.453309930128274</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>42.748046305000003</v>
       </c>
       <c r="C29" s="5">
         <v>4.4950451000005387E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.2704916252692655</v>
       </c>
       <c r="E29" s="5">
         <v>5.3356110423966596</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>43.255416285000003</v>
       </c>
       <c r="C30" s="5">
         <v>0.50736998</v>
       </c>
       <c r="D30" s="5">
         <v>15.210138276522001</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>42.845759659000002</v>
       </c>
       <c r="C31" s="5">
         <v>-0.4096566260000003</v>
       </c>
       <c r="D31" s="5">
         <v>-10.791093466054591</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>43.698657869000002</v>
       </c>
       <c r="C32" s="5">
         <v>0.85289820999999932</v>
       </c>
       <c r="D32" s="5">
         <v>26.684363814538582</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>43.954864755999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.25620688699999761</v>
       </c>
       <c r="D33" s="5">
         <v>7.2670148751423413</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>44.395248131999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.44038337599999977</v>
       </c>
       <c r="D34" s="5">
         <v>12.70793027137811</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>44.517419388999997</v>
       </c>
       <c r="C35" s="5">
         <v>0.12217125699999798</v>
       </c>
       <c r="D35" s="5">
         <v>3.3527220917506373</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>44.303161621000001</v>
       </c>
       <c r="C36" s="5">
         <v>-0.21425776799999596</v>
       </c>
       <c r="D36" s="5">
         <v>-5.625020832021022</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>44.283271927000001</v>
       </c>
       <c r="C37" s="5">
         <v>-1.9889693999999736E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-0.5374060473652964</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>44.080198944999999</v>
       </c>
       <c r="C38" s="5">
         <v>-0.2030729820000019</v>
       </c>
       <c r="D38" s="5">
         <v>-5.3662326738020516</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>45.549607412</v>
       </c>
       <c r="C39" s="5">
         <v>1.4694084670000009</v>
       </c>
       <c r="D39" s="5">
         <v>48.215323760020404</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>45.477631307999999</v>
       </c>
       <c r="C40" s="5">
         <v>-7.1976104000000873E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-1.8798102136723727</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>45.701627627999997</v>
       </c>
       <c r="C41" s="5">
         <v>0.2239963199999977</v>
       </c>
       <c r="D41" s="5">
         <v>6.0732733658787286</v>
       </c>
       <c r="E41" s="5">
         <v>6.909277916297496</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>45.804139956</v>
       </c>
       <c r="C42" s="5">
         <v>0.10251232800000309</v>
       </c>
       <c r="D42" s="5">
         <v>2.7251507149761878</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>45.940088817000003</v>
       </c>
       <c r="C43" s="5">
         <v>0.13594886100000281</v>
       </c>
       <c r="D43" s="5">
         <v>3.6203774442335135</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>45.959694454999998</v>
       </c>
       <c r="C44" s="5">
         <v>1.9605637999994485E-2</v>
       </c>
       <c r="D44" s="5">
         <v>0.5133221786229214</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>46.199371440999997</v>
       </c>
       <c r="C45" s="5">
         <v>0.2396769859999992</v>
       </c>
       <c r="D45" s="5">
         <v>6.4405742457011028</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>46.103954229999999</v>
       </c>
       <c r="C46" s="5">
         <v>-9.5417210999997337E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-2.450442720349677</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>46.306123417999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.20216918799999917</v>
       </c>
       <c r="D47" s="5">
         <v>5.3908711203754622</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>46.676605164999998</v>
       </c>
       <c r="C48" s="5">
         <v>0.37048174699999947</v>
       </c>
       <c r="D48" s="5">
         <v>10.034796094063413</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>46.717972713999998</v>
       </c>
       <c r="C49" s="5">
         <v>4.1367549000000281E-2</v>
       </c>
       <c r="D49" s="5">
         <v>1.0687098258958638</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>46.573683725999999</v>
       </c>
       <c r="C50" s="5">
         <v>-0.14428898799999956</v>
       </c>
       <c r="D50" s="5">
         <v>-3.6439005005148073</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>46.735441281999996</v>
       </c>
       <c r="C51" s="5">
         <v>0.16175755599999775</v>
       </c>
       <c r="D51" s="5">
         <v>4.2483276921170265</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>46.366135284000002</v>
       </c>
       <c r="C52" s="5">
         <v>-0.36930599799999442</v>
       </c>
       <c r="D52" s="5">
         <v>-9.0810097226556756</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>46.260118192999997</v>
       </c>
       <c r="C53" s="5">
         <v>-0.10601709100000534</v>
       </c>
       <c r="D53" s="5">
         <v>-2.7095795832045688</v>
       </c>
       <c r="E53" s="5">
         <v>1.2220364875097589</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>45.862053443000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.39806474999999608</v>
       </c>
       <c r="D54" s="5">
         <v>-9.8509620489794063</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>45.730702147000002</v>
       </c>
       <c r="C55" s="5">
         <v>-0.13135129599999829</v>
       </c>
       <c r="D55" s="5">
         <v>-3.3832372454386861</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>45.639323367999999</v>
       </c>
       <c r="C56" s="5">
         <v>-9.1378779000002908E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-2.3716542788793982</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>46.212470944000003</v>
       </c>
       <c r="C57" s="5">
         <v>0.57314757600000377</v>
       </c>
       <c r="D57" s="5">
         <v>16.155538087203158</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>46.198498272999998</v>
       </c>
       <c r="C58" s="5">
         <v>-1.3972671000004766E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-0.36222581647866736</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>46.003540809999997</v>
       </c>
       <c r="C59" s="5">
         <v>-0.1949574630000015</v>
       </c>
       <c r="D59" s="5">
         <v>-4.9480973472369572</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>46.351931553</v>
       </c>
       <c r="C60" s="5">
         <v>0.34839074300000306</v>
       </c>
       <c r="D60" s="5">
         <v>9.4759999036611475</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>47.131828067999997</v>
       </c>
       <c r="C61" s="5">
         <v>0.77989651499999724</v>
       </c>
       <c r="D61" s="5">
         <v>22.167975897558634</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>46.987976097999997</v>
       </c>
       <c r="C62" s="5">
         <v>-0.14385197000000005</v>
       </c>
       <c r="D62" s="5">
         <v>-3.6016827273137153</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>46.744138436</v>
       </c>
       <c r="C63" s="5">
         <v>-0.24383766199999712</v>
       </c>
       <c r="D63" s="5">
         <v>-6.0525397446010043</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>47.276308538999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.53217010299999856</v>
       </c>
       <c r="D64" s="5">
         <v>14.550446372558135</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>47.115187476000003</v>
       </c>
       <c r="C65" s="5">
         <v>-0.16112106299999596</v>
       </c>
       <c r="D65" s="5">
         <v>-4.0138919085532461</v>
       </c>
       <c r="E65" s="5">
         <v>1.8483940733411197</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>46.615914099999998</v>
       </c>
       <c r="C66" s="5">
         <v>-0.49927337600000499</v>
       </c>
       <c r="D66" s="5">
         <v>-12.000668110130885</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>46.798147782999997</v>
       </c>
       <c r="C67" s="5">
         <v>0.18223368299999976</v>
       </c>
       <c r="D67" s="5">
         <v>4.7933000211598076</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>46.813080595999999</v>
       </c>
       <c r="C68" s="5">
         <v>1.4932813000001488E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.38358051166023088</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>46.638817971000002</v>
       </c>
       <c r="C69" s="5">
         <v>-0.17426262499999723</v>
       </c>
       <c r="D69" s="5">
         <v>-4.3766920721587717</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>46.593115849999997</v>
       </c>
       <c r="C70" s="5">
         <v>-4.5702121000005036E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-1.1695822267970279</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>46.501261915000001</v>
       </c>
       <c r="C71" s="5">
         <v>-9.1853934999996056E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-2.3402041673196816</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>46.237784533999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.26347738100000129</v>
       </c>
       <c r="D72" s="5">
         <v>-6.5912975875889295</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>46.297993771000002</v>
       </c>
       <c r="C73" s="5">
         <v>6.0209237000002247E-2</v>
       </c>
       <c r="D73" s="5">
         <v>1.5738382247221905</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>46.379014470000001</v>
       </c>
       <c r="C74" s="5">
         <v>8.1020698999999752E-2</v>
       </c>
       <c r="D74" s="5">
         <v>2.1203099955075411</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>44.612884944999998</v>
       </c>
       <c r="C75" s="5">
         <v>-1.7661295250000038</v>
       </c>
       <c r="D75" s="5">
         <v>-37.242518116964121</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>44.333522520999999</v>
       </c>
       <c r="C76" s="5">
         <v>-0.27936242399999855</v>
       </c>
       <c r="D76" s="5">
         <v>-7.2608363926292219</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>45.685527102000002</v>
       </c>
       <c r="C77" s="5">
         <v>1.3520045810000028</v>
       </c>
       <c r="D77" s="5">
         <v>43.402527329124837</v>
       </c>
       <c r="E77" s="5">
         <v>-3.0343938984181196</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>45.590230499</v>
       </c>
       <c r="C78" s="5">
         <v>-9.5296603000001312E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-2.4745921005343563</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>45.593758565999998</v>
       </c>
       <c r="C79" s="5">
         <v>3.5280669999977476E-3</v>
       </c>
       <c r="D79" s="5">
         <v>9.2903299264834871E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>45.186634972999997</v>
       </c>
       <c r="C80" s="5">
         <v>-0.40712359300000145</v>
       </c>
       <c r="D80" s="5">
         <v>-10.20435630791936</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>44.932318381999998</v>
       </c>
       <c r="C81" s="5">
         <v>-0.25431659099999848</v>
       </c>
       <c r="D81" s="5">
         <v>-6.5485766168127508</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>44.761765820999997</v>
       </c>
       <c r="C82" s="5">
         <v>-0.17055256100000094</v>
       </c>
       <c r="D82" s="5">
         <v>-4.4610202603701632</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>44.922606123999998</v>
       </c>
       <c r="C83" s="5">
         <v>0.16084030300000052</v>
       </c>
       <c r="D83" s="5">
         <v>4.3981469624961633</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>44.476142437</v>
       </c>
       <c r="C84" s="5">
         <v>-0.44646368699999783</v>
       </c>
       <c r="D84" s="5">
         <v>-11.295423045009056</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>44.623829776999997</v>
       </c>
       <c r="C85" s="5">
         <v>0.14768733999999739</v>
       </c>
       <c r="D85" s="5">
         <v>4.0583018220512024</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>44.34897333</v>
       </c>
       <c r="C86" s="5">
         <v>-0.27485644699999767</v>
       </c>
       <c r="D86" s="5">
         <v>-7.1459689617515814</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>44.144692673000002</v>
       </c>
       <c r="C87" s="5">
         <v>-0.2042806569999982</v>
       </c>
       <c r="D87" s="5">
         <v>-5.3895459248726407</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>44.391361813000003</v>
       </c>
       <c r="C88" s="5">
         <v>0.24666914000000162</v>
       </c>
       <c r="D88" s="5">
         <v>6.9152478217503033</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>44.087594303000003</v>
       </c>
       <c r="C89" s="5">
         <v>-0.30376751000000013</v>
       </c>
       <c r="D89" s="5">
         <v>-7.9094216782681475</v>
       </c>
       <c r="E89" s="5">
         <v>-3.4976783685397028</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>44.140639239000002</v>
       </c>
       <c r="C90" s="5">
         <v>5.3044935999999154E-2</v>
       </c>
       <c r="D90" s="5">
         <v>1.4533984983706727</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>44.055060683999997</v>
       </c>
       <c r="C91" s="5">
         <v>-8.5578555000004997E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-2.3018755649935496</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>44.160537091999998</v>
       </c>
       <c r="C92" s="5">
         <v>0.10547640800000124</v>
       </c>
       <c r="D92" s="5">
         <v>2.9111699347478259</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>44.254305860000002</v>
       </c>
       <c r="C93" s="5">
         <v>9.3768768000003888E-2</v>
       </c>
       <c r="D93" s="5">
         <v>2.5780021571383704</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>44.349542659999997</v>
       </c>
       <c r="C94" s="5">
         <v>9.5236799999995014E-2</v>
       </c>
       <c r="D94" s="5">
         <v>2.6132281921178002</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>44.133811737999999</v>
       </c>
       <c r="C95" s="5">
         <v>-0.21573092199999877</v>
       </c>
       <c r="D95" s="5">
         <v>-5.6835362528263156</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>44.314153904999998</v>
       </c>
       <c r="C96" s="5">
         <v>0.18034216699999917</v>
       </c>
       <c r="D96" s="5">
         <v>5.0152288190297156</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>44.104295909000001</v>
       </c>
       <c r="C97" s="5">
         <v>-0.20985799599999666</v>
       </c>
       <c r="D97" s="5">
         <v>-5.5371206551082075</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>43.766766433999997</v>
       </c>
       <c r="C98" s="5">
         <v>-0.33752947500000374</v>
       </c>
       <c r="D98" s="5">
         <v>-8.8067241500552669</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>44.182648747999998</v>
       </c>
       <c r="C99" s="5">
         <v>0.41588231400000097</v>
       </c>
       <c r="D99" s="5">
         <v>12.017904147584391</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>44.147963687999997</v>
       </c>
       <c r="C100" s="5">
         <v>-3.4685060000001045E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-0.93798879446553851</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>44.373650529000003</v>
       </c>
       <c r="C101" s="5">
         <v>0.22568684100000524</v>
       </c>
       <c r="D101" s="5">
         <v>6.3099182972216283</v>
       </c>
       <c r="E101" s="5">
         <v>0.64883609668975328</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>44.653957361000003</v>
       </c>
       <c r="C102" s="5">
         <v>0.28030683200000084</v>
       </c>
       <c r="D102" s="5">
         <v>7.8493509315596288</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>43.354434335999997</v>
       </c>
       <c r="C103" s="5">
         <v>-1.2995230250000063</v>
       </c>
       <c r="D103" s="5">
         <v>-29.841087295184298</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>43.946389324000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.59195498800000479</v>
       </c>
       <c r="D104" s="5">
         <v>17.672802307911816</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>43.862228080999998</v>
       </c>
       <c r="C105" s="5">
         <v>-8.4161243000004049E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-2.2740546219736646</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>43.642908876</v>
       </c>
       <c r="C106" s="5">
         <v>-0.21931920499999791</v>
       </c>
       <c r="D106" s="5">
         <v>-5.8379281066737621</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>43.559608077999997</v>
       </c>
       <c r="C107" s="5">
         <v>-8.330079800000334E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-2.2665362632563135</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>43.315267142000003</v>
       </c>
       <c r="C108" s="5">
         <v>-0.24434093599999329</v>
       </c>
       <c r="D108" s="5">
         <v>-6.5273827128324964</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>43.070489360000003</v>
       </c>
       <c r="C109" s="5">
         <v>-0.24477778199999989</v>
       </c>
       <c r="D109" s="5">
         <v>-6.5744404491218429</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>42.790818696000002</v>
       </c>
       <c r="C110" s="5">
         <v>-0.27967066400000107</v>
       </c>
       <c r="D110" s="5">
         <v>-7.5196479329451176</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>42.731647213000002</v>
       </c>
       <c r="C111" s="5">
         <v>-5.917148300000008E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-1.6468072536412803</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>42.100066888999997</v>
       </c>
       <c r="C112" s="5">
         <v>-0.63158032400000508</v>
       </c>
       <c r="D112" s="5">
         <v>-16.363120845476018</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>41.982161785000002</v>
       </c>
       <c r="C113" s="5">
         <v>-0.11790510399999476</v>
       </c>
       <c r="D113" s="5">
         <v>-3.3094245557950042</v>
       </c>
       <c r="E113" s="5">
         <v>-5.3894343050208686</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>41.652730464999998</v>
       </c>
       <c r="C114" s="5">
         <v>-0.32943132000000475</v>
       </c>
       <c r="D114" s="5">
         <v>-9.0203761020717366</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>41.056235362999999</v>
       </c>
       <c r="C115" s="5">
         <v>-0.59649510199999867</v>
       </c>
       <c r="D115" s="5">
         <v>-15.89384478023932</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>41.057879761000002</v>
       </c>
       <c r="C116" s="5">
         <v>1.6443980000033775E-3</v>
       </c>
       <c r="D116" s="5">
         <v>4.8073388356972835E-2</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>40.566099569000002</v>
       </c>
       <c r="C117" s="5">
         <v>-0.49178019200000023</v>
       </c>
       <c r="D117" s="5">
         <v>-13.463205297355675</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>40.420104037000002</v>
       </c>
       <c r="C118" s="5">
         <v>-0.14599553200000059</v>
       </c>
       <c r="D118" s="5">
         <v>-4.2342759412540065</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>39.977118072000003</v>
       </c>
       <c r="C119" s="5">
         <v>-0.44298596499999832</v>
       </c>
       <c r="D119" s="5">
         <v>-12.386976032731168</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>40.018256315999999</v>
       </c>
       <c r="C120" s="5">
         <v>4.1138243999995439E-2</v>
       </c>
       <c r="D120" s="5">
         <v>1.2418667032368935</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>39.62964435</v>
       </c>
       <c r="C121" s="5">
         <v>-0.38861196599999914</v>
       </c>
       <c r="D121" s="5">
         <v>-11.050367186648014</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>39.638378275999997</v>
       </c>
       <c r="C122" s="5">
         <v>8.7339259999978935E-3</v>
       </c>
       <c r="D122" s="5">
         <v>0.26478725147660587</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>39.610084297</v>
       </c>
       <c r="C123" s="5">
         <v>-2.8293978999997194E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-0.85320836085858165</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>39.532955512999997</v>
       </c>
       <c r="C124" s="5">
         <v>-7.7128784000002781E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-2.3117780624374085</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>39.186974012</v>
       </c>
       <c r="C125" s="5">
         <v>-0.34598150099999714</v>
       </c>
       <c r="D125" s="5">
         <v>-10.011017388249799</v>
       </c>
       <c r="E125" s="5">
         <v>-6.6580367807517415</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>39.632577546</v>
       </c>
       <c r="C126" s="5">
         <v>0.44560353399999997</v>
       </c>
       <c r="D126" s="5">
         <v>14.532059423161492</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>39.627982568999997</v>
       </c>
       <c r="C127" s="5">
         <v>-4.5949770000035528E-3</v>
       </c>
       <c r="D127" s="5">
         <v>-0.13903858954691373</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>39.306089878999998</v>
       </c>
       <c r="C128" s="5">
         <v>-0.32189268999999854</v>
       </c>
       <c r="D128" s="5">
         <v>-9.3235403599303481</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>38.648626929999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.65746294899999924</v>
       </c>
       <c r="D129" s="5">
         <v>-18.324703934051168</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>38.503236154</v>
       </c>
       <c r="C130" s="5">
         <v>-0.14539077599999928</v>
       </c>
       <c r="D130" s="5">
         <v>-4.4219944043020103</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>38.296434214999998</v>
       </c>
       <c r="C131" s="5">
         <v>-0.20680193900000177</v>
       </c>
       <c r="D131" s="5">
         <v>-6.2582044888674693</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>37.516219579999998</v>
       </c>
       <c r="C132" s="5">
         <v>-0.7802146350000001</v>
       </c>
       <c r="D132" s="5">
         <v>-21.886020150597329</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>37.752238278999997</v>
       </c>
       <c r="C133" s="5">
         <v>0.23601869899999883</v>
       </c>
       <c r="D133" s="5">
         <v>7.8161045264591111</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>37.522186957000002</v>
       </c>
       <c r="C134" s="5">
         <v>-0.23005132199999423</v>
       </c>
       <c r="D134" s="5">
         <v>-7.0722866321410223</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>37.174523088999997</v>
       </c>
       <c r="C135" s="5">
         <v>-0.34766386800000504</v>
       </c>
       <c r="D135" s="5">
         <v>-10.569192567731511</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>37.441199783999998</v>
       </c>
       <c r="C136" s="5">
         <v>0.26667669500000102</v>
       </c>
       <c r="D136" s="5">
         <v>8.9562672513655563</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>36.740568815000003</v>
       </c>
       <c r="C137" s="5">
         <v>-0.70063096899999522</v>
       </c>
       <c r="D137" s="5">
         <v>-20.282545147274377</v>
       </c>
       <c r="E137" s="5">
         <v>-6.2429040738150583</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>36.308753308999997</v>
       </c>
       <c r="C138" s="5">
         <v>-0.43181550600000662</v>
       </c>
       <c r="D138" s="5">
         <v>-13.226814927112008</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>36.169802300999997</v>
       </c>
       <c r="C139" s="5">
         <v>-0.13895100799999938</v>
       </c>
       <c r="D139" s="5">
         <v>-4.4968773218934333</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>35.880285342000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.28951695899999663</v>
       </c>
       <c r="D140" s="5">
         <v>-9.193478787399922</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>35.397348936999997</v>
       </c>
       <c r="C141" s="5">
         <v>-0.48293640500000379</v>
       </c>
       <c r="D141" s="5">
         <v>-15.007973128854335</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>35.145921000000001</v>
       </c>
       <c r="C142" s="5">
         <v>-0.25142793699999544</v>
       </c>
       <c r="D142" s="5">
         <v>-8.1983900154464209</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>34.985578125000004</v>
       </c>
       <c r="C143" s="5">
         <v>-0.16034287499999778</v>
       </c>
       <c r="D143" s="5">
         <v>-5.3393425392441518</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>34.518948080000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.46663004500000227</v>
       </c>
       <c r="D144" s="5">
         <v>-14.881889628902933</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>34.101326075000003</v>
       </c>
       <c r="C145" s="5">
         <v>-0.41762200499999835</v>
       </c>
       <c r="D145" s="5">
         <v>-13.589886222506763</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>33.458968894999998</v>
       </c>
       <c r="C146" s="5">
         <v>-0.64235718000000475</v>
       </c>
       <c r="D146" s="5">
         <v>-20.40323287270056</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>33.158802876999999</v>
       </c>
       <c r="C147" s="5">
         <v>-0.30016601799999876</v>
       </c>
       <c r="D147" s="5">
         <v>-10.249789214854655</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>32.837235008</v>
       </c>
       <c r="C148" s="5">
         <v>-0.32156786899999901</v>
       </c>
       <c r="D148" s="5">
         <v>-11.036295692585041</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>32.536362392999997</v>
       </c>
       <c r="C149" s="5">
         <v>-0.30087261500000295</v>
       </c>
       <c r="D149" s="5">
         <v>-10.457547276575808</v>
       </c>
       <c r="E149" s="5">
         <v>-11.44295409025775</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>31.976064139000002</v>
       </c>
       <c r="C150" s="5">
         <v>-0.56029825399999567</v>
       </c>
       <c r="D150" s="5">
         <v>-18.815687560769746</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>30.518901816</v>
       </c>
       <c r="C151" s="5">
         <v>-1.4571623230000021</v>
       </c>
       <c r="D151" s="5">
         <v>-42.86177462100629</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>30.930665629</v>
       </c>
       <c r="C152" s="5">
         <v>0.41176381300000031</v>
       </c>
       <c r="D152" s="5">
         <v>17.447660239538585</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>31.042458396000001</v>
       </c>
       <c r="C153" s="5">
         <v>0.11179276700000074</v>
       </c>
       <c r="D153" s="5">
         <v>4.4244266055001091</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>30.642759729000002</v>
       </c>
       <c r="C154" s="5">
         <v>-0.39969866699999912</v>
       </c>
       <c r="D154" s="5">
         <v>-14.402472992900517</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>30.44347591</v>
       </c>
       <c r="C155" s="5">
         <v>-0.19928381900000147</v>
       </c>
       <c r="D155" s="5">
         <v>-7.5309636028951026</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>30.289345770000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.15413013999999947</v>
       </c>
       <c r="D156" s="5">
         <v>-5.9090457661433398</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>30.686016076000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.39667030600000075</v>
       </c>
       <c r="D157" s="5">
         <v>16.898081369891393</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>30.478403234999998</v>
       </c>
       <c r="C158" s="5">
         <v>-0.2076128410000031</v>
       </c>
       <c r="D158" s="5">
         <v>-7.8234545197541916</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>29.741009556000002</v>
       </c>
       <c r="C159" s="5">
         <v>-0.73739367899999664</v>
       </c>
       <c r="D159" s="5">
         <v>-25.464708954388072</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>29.335457063</v>
       </c>
       <c r="C160" s="5">
         <v>-0.40555249300000185</v>
       </c>
       <c r="D160" s="5">
         <v>-15.190240510166541</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>29.231941889000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.10351517399999821</v>
       </c>
       <c r="D161" s="5">
         <v>-4.153184061300685</v>
       </c>
       <c r="E161" s="5">
         <v>-10.156084641812701</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>28.521732187000001</v>
       </c>
       <c r="C162" s="5">
         <v>-0.71020970200000022</v>
       </c>
       <c r="D162" s="5">
         <v>-25.55787332631353</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>28.307535836</v>
       </c>
       <c r="C163" s="5">
         <v>-0.21419635100000178</v>
       </c>
       <c r="D163" s="5">
         <v>-8.648850241345297</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>28.013144968999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.29439086700000061</v>
       </c>
       <c r="D164" s="5">
         <v>-11.790037834294321</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>27.637242605000001</v>
       </c>
       <c r="C165" s="5">
         <v>-0.3759023639999981</v>
       </c>
       <c r="D165" s="5">
         <v>-14.965706985021487</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>26.837368391999998</v>
       </c>
       <c r="C166" s="5">
         <v>-0.7998742130000025</v>
       </c>
       <c r="D166" s="5">
         <v>-29.702059463672636</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>26.194088544</v>
       </c>
       <c r="C167" s="5">
         <v>-0.64327984799999882</v>
       </c>
       <c r="D167" s="5">
         <v>-25.258749078010069</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>26.039805929</v>
       </c>
       <c r="C168" s="5">
         <v>-0.15428261499999962</v>
       </c>
       <c r="D168" s="5">
         <v>-6.8434442039406296</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>25.712811564999999</v>
       </c>
       <c r="C169" s="5">
         <v>-0.32699436400000081</v>
       </c>
       <c r="D169" s="5">
         <v>-14.070578606158612</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>25.577044215000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.13576734999999829</v>
       </c>
       <c r="D170" s="5">
         <v>-6.1553658916642213</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>25.215944134000001</v>
       </c>
       <c r="C171" s="5">
         <v>-0.36110008100000002</v>
       </c>
       <c r="D171" s="5">
         <v>-15.686221481079542</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>25.051057533000002</v>
       </c>
       <c r="C172" s="5">
         <v>-0.16488660099999919</v>
       </c>
       <c r="D172" s="5">
         <v>-7.5706350913437355</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>24.710682159000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.34037537400000062</v>
       </c>
       <c r="D173" s="5">
         <v>-15.13980155518524</v>
       </c>
       <c r="E173" s="5">
         <v>-15.466847009918805</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>24.850494499</v>
       </c>
       <c r="C174" s="5">
         <v>0.13981233999999887</v>
       </c>
       <c r="D174" s="5">
         <v>7.0048854473146127</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>24.879703238000001</v>
       </c>
       <c r="C175" s="5">
         <v>2.9208739000001316E-2</v>
       </c>
       <c r="D175" s="5">
         <v>1.419608115143367</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>24.564201446999999</v>
       </c>
       <c r="C176" s="5">
         <v>-0.31550179100000264</v>
       </c>
       <c r="D176" s="5">
         <v>-14.199572136561001</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>24.466887931999999</v>
       </c>
       <c r="C177" s="5">
         <v>-9.731351499999974E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-4.6516923198423266</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>24.456752530999999</v>
       </c>
       <c r="C178" s="5">
         <v>-1.0135400999999433E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-0.49596862456733337</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>24.251110130000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.20564240099999864</v>
       </c>
       <c r="D179" s="5">
         <v>-9.6362975170486855</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>24.182210845</v>
       </c>
       <c r="C180" s="5">
         <v>-6.8899285000000532E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-3.3565210206541463</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>24.190439236</v>
       </c>
       <c r="C181" s="5">
         <v>8.2283909999993909E-3</v>
       </c>
       <c r="D181" s="5">
         <v>0.40908456258350601</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>24.090772601000001</v>
       </c>
       <c r="C182" s="5">
         <v>-9.9666634999998394E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-4.8335893601889719</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>24.458269457</v>
       </c>
       <c r="C183" s="5">
         <v>0.36749685599999893</v>
       </c>
       <c r="D183" s="5">
         <v>19.922304358490074</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>24.358414503999999</v>
       </c>
       <c r="C184" s="5">
         <v>-9.9854953000001245E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-4.7906731508402967</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>23.671782024999999</v>
       </c>
       <c r="C185" s="5">
         <v>-0.68663247900000002</v>
       </c>
       <c r="D185" s="5">
         <v>-29.044961715251926</v>
       </c>
       <c r="E185" s="5">
         <v>-4.2042551772356385</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>23.284530032999999</v>
       </c>
       <c r="C186" s="5">
         <v>-0.38725199199999949</v>
       </c>
       <c r="D186" s="5">
         <v>-17.957613790244807</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>23.341872420000001</v>
       </c>
       <c r="C187" s="5">
         <v>5.7342387000002049E-2</v>
       </c>
       <c r="D187" s="5">
         <v>2.9955761930325009</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>23.550194788999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.20832236899999756</v>
       </c>
       <c r="D188" s="5">
         <v>11.251468301559786</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>23.453645054999999</v>
       </c>
       <c r="C189" s="5">
         <v>-9.6549733999999887E-2</v>
       </c>
       <c r="D189" s="5">
         <v>-4.8102609966919951</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>23.504870918000002</v>
       </c>
       <c r="C190" s="5">
         <v>5.1225863000002647E-2</v>
       </c>
       <c r="D190" s="5">
         <v>2.6526739402839894</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>23.417751387999999</v>
       </c>
       <c r="C191" s="5">
         <v>-8.7119530000002499E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-4.358176781762479</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>23.024857414</v>
       </c>
       <c r="C192" s="5">
         <v>-0.3928939739999997</v>
       </c>
       <c r="D192" s="5">
         <v>-18.375393526988503</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>22.850421514000001</v>
       </c>
       <c r="C193" s="5">
         <v>-0.17443589999999887</v>
       </c>
       <c r="D193" s="5">
         <v>-8.7217729181617081</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>22.903021775999999</v>
       </c>
       <c r="C194" s="5">
         <v>5.2600261999998565E-2</v>
       </c>
       <c r="D194" s="5">
         <v>2.7975686611705797</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>22.685143699000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.21787807699999817</v>
       </c>
       <c r="D195" s="5">
         <v>-10.836936105254747</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>22.765139698999999</v>
       </c>
       <c r="C196" s="5">
         <v>7.9995999999997736E-2</v>
       </c>
       <c r="D196" s="5">
         <v>4.3146777551406057</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>22.811279773999999</v>
       </c>
       <c r="C197" s="5">
         <v>4.614007500000028E-2</v>
       </c>
       <c r="D197" s="5">
         <v>2.4594395523910517</v>
       </c>
       <c r="E197" s="5">
         <v>-3.6351392983055342</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>22.734376556000001</v>
       </c>
       <c r="C198" s="5">
         <v>-7.6903217999998219E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-3.9713604510047906</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>22.615825797999999</v>
       </c>
       <c r="C199" s="5">
         <v>-0.11855075800000137</v>
       </c>
       <c r="D199" s="5">
         <v>-6.0811395445196208</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>22.535750589999999</v>
       </c>
       <c r="C200" s="5">
         <v>-8.0075208000000231E-2</v>
       </c>
       <c r="D200" s="5">
         <v>-4.1670345456292228</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>22.352287327999999</v>
       </c>
       <c r="C201" s="5">
         <v>-0.18346326200000007</v>
       </c>
       <c r="D201" s="5">
         <v>-9.3434209048420485</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>22.382534128</v>
       </c>
       <c r="C202" s="5">
         <v>3.0246800000000462E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.6359630959789095</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>22.79596265</v>
       </c>
       <c r="C203" s="5">
         <v>0.41342852200000024</v>
       </c>
       <c r="D203" s="5">
         <v>24.56159952549428</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>22.289380289</v>
       </c>
       <c r="C204" s="5">
         <v>-0.50658236099999954</v>
       </c>
       <c r="D204" s="5">
         <v>-23.637403519333766</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>21.977832164999999</v>
       </c>
       <c r="C205" s="5">
         <v>-0.31154812400000154</v>
       </c>
       <c r="D205" s="5">
         <v>-15.541706355878226</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>21.695822031999999</v>
       </c>
       <c r="C206" s="5">
         <v>-0.282010133</v>
       </c>
       <c r="D206" s="5">
         <v>-14.356366099081274</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>21.603317827000001</v>
       </c>
       <c r="C207" s="5">
         <v>-9.2504204999997341E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-4.9981323501900654</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>21.367170501</v>
       </c>
       <c r="C208" s="5">
         <v>-0.2361473260000011</v>
       </c>
       <c r="D208" s="5">
         <v>-12.35669908658117</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>21.522166634000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.15499613300000092</v>
       </c>
       <c r="D209" s="5">
         <v>9.0605512970003854</v>
       </c>
       <c r="E209" s="5">
         <v>-5.6512091946253395</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>20.969079821000001</v>
       </c>
       <c r="C210" s="5">
         <v>-0.55308681300000018</v>
       </c>
       <c r="D210" s="5">
         <v>-26.832098429847406</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>20.868147335</v>
       </c>
       <c r="C211" s="5">
         <v>-0.10093248600000138</v>
       </c>
       <c r="D211" s="5">
         <v>-5.6255883865622085</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>20.726615926000001</v>
       </c>
       <c r="C212" s="5">
         <v>-0.14153140899999883</v>
       </c>
       <c r="D212" s="5">
         <v>-7.8417825490244457</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>20.653610831999998</v>
       </c>
       <c r="C213" s="5">
         <v>-7.3005094000002657E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-4.145815502218742</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>20.494302853000001</v>
       </c>
       <c r="C214" s="5">
         <v>-0.1593079789999976</v>
       </c>
       <c r="D214" s="5">
         <v>-8.8732415599715999</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>20.412598760000002</v>
       </c>
       <c r="C215" s="5">
         <v>-8.1704092999999034E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-4.6804921557381585</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>20.468742002999999</v>
       </c>
       <c r="C216" s="5">
         <v>5.6143242999997511E-2</v>
       </c>
       <c r="D216" s="5">
         <v>3.350893734051108</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>20.384740845</v>
       </c>
       <c r="C217" s="5">
         <v>-8.4001157999999521E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-4.815000769477118</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>20.357575477000001</v>
       </c>
       <c r="C218" s="5">
         <v>-2.716536799999858E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-1.5874898993276099</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>20.404318152999998</v>
       </c>
       <c r="C219" s="5">
         <v>4.6742675999997374E-2</v>
       </c>
       <c r="D219" s="5">
         <v>2.7903620491672942</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>20.467930758000001</v>
       </c>
       <c r="C220" s="5">
         <v>6.3612605000002986E-2</v>
       </c>
       <c r="D220" s="5">
         <v>3.8059458163136606</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>20.516400698000002</v>
       </c>
       <c r="C221" s="5">
         <v>4.8469940000000378E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.879015809550034</v>
       </c>
       <c r="E221" s="5">
         <v>-4.6731630374570399</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>20.647749645000001</v>
       </c>
       <c r="C222" s="5">
         <v>0.13134894699999933</v>
       </c>
       <c r="D222" s="5">
         <v>7.9589466476690962</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>20.652757985000001</v>
       </c>
       <c r="C223" s="5">
         <v>5.0083399999998335E-3</v>
       </c>
       <c r="D223" s="5">
         <v>0.2914619005071728</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>20.427679291</v>
       </c>
       <c r="C224" s="5">
         <v>-0.22507869400000047</v>
       </c>
       <c r="D224" s="5">
         <v>-12.321784800586943</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>20.353888258000001</v>
       </c>
       <c r="C225" s="5">
         <v>-7.3791032999999118E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-4.2496742894016055</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>20.216667690000001</v>
       </c>
       <c r="C226" s="5">
         <v>-0.13722056800000004</v>
       </c>
       <c r="D226" s="5">
         <v>-7.7967480862954126</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>20.135243698</v>
       </c>
       <c r="C227" s="5">
         <v>-8.1423992000001277E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-4.7274446919995601</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>19.978207816000001</v>
       </c>
       <c r="C228" s="5">
         <v>-0.15703588199999885</v>
       </c>
       <c r="D228" s="5">
         <v>-8.9676752599997194</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>19.664648718999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.3135590970000024</v>
       </c>
       <c r="D229" s="5">
         <v>-17.290385569969924</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>19.479365396999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.18528332200000008</v>
       </c>
       <c r="D230" s="5">
         <v>-10.738673270230759</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>19.405382564</v>
       </c>
       <c r="C231" s="5">
         <v>-7.3982832999998749E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-4.4636033411446174</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>19.366808923000001</v>
       </c>
       <c r="C232" s="5">
         <v>-3.857364099999927E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-2.3594302292925695</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>18.909047475000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.4577614479999994</v>
       </c>
       <c r="D233" s="5">
         <v>-24.952018836125202</v>
       </c>
       <c r="E233" s="5">
         <v>-7.8344795788507398</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>18.818851236</v>
       </c>
       <c r="C234" s="5">
         <v>-9.0196239000000844E-2</v>
       </c>
       <c r="D234" s="5">
         <v>-5.5761980879439292</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>18.512604280000001</v>
       </c>
       <c r="C235" s="5">
         <v>-0.30624695599999896</v>
       </c>
       <c r="D235" s="5">
         <v>-17.871686486168812</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>17.694989202999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.8176150770000028</v>
       </c>
       <c r="D236" s="5">
         <v>-41.844149805459388</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>17.836541788000002</v>
       </c>
       <c r="C237" s="5">
         <v>0.14155258500000301</v>
       </c>
       <c r="D237" s="5">
         <v>10.033326848487899</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>17.53337097</v>
       </c>
       <c r="C238" s="5">
         <v>-0.30317081800000167</v>
       </c>
       <c r="D238" s="5">
         <v>-18.59385439135567</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>17.370090123000001</v>
       </c>
       <c r="C239" s="5">
         <v>-0.16328084699999934</v>
       </c>
       <c r="D239" s="5">
         <v>-10.620113093965578</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>17.200806788000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.16928333499999937</v>
       </c>
       <c r="D240" s="5">
         <v>-11.087883221397288</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>17.279158011</v>
       </c>
       <c r="C241" s="5">
         <v>7.8351222999998527E-2</v>
       </c>
       <c r="D241" s="5">
         <v>5.605151126427943</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>17.113838221000002</v>
       </c>
       <c r="C242" s="5">
         <v>-0.16531978999999808</v>
       </c>
       <c r="D242" s="5">
         <v>-10.895804450160052</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>17.003730323999999</v>
       </c>
       <c r="C243" s="5">
         <v>-0.11010789700000245</v>
       </c>
       <c r="D243" s="5">
         <v>-7.4531938911734041</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>16.968366598999999</v>
       </c>
       <c r="C244" s="5">
         <v>-3.5363724999999846E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-2.4673645630744812</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>16.910441188</v>
       </c>
       <c r="C245" s="5">
         <v>-5.7925410999999372E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-4.020430316732404</v>
       </c>
       <c r="E245" s="5">
         <v>-10.569576757593923</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>16.799135176</v>
       </c>
       <c r="C246" s="5">
         <v>-0.11130601200000001</v>
       </c>
       <c r="D246" s="5">
         <v>-7.6187495915714498</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>16.789607514</v>
       </c>
       <c r="C247" s="5">
         <v>-9.5276619999999923E-3</v>
       </c>
       <c r="D247" s="5">
         <v>-0.67846336414812969</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>16.770785535000002</v>
       </c>
       <c r="C248" s="5">
         <v>-1.8821978999998379E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-1.3369956053955634</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>16.71774134</v>
       </c>
       <c r="C249" s="5">
         <v>-5.3044195000001793E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-3.7301367328796964</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>16.735022412999999</v>
       </c>
       <c r="C250" s="5">
         <v>1.7281072999999481E-2</v>
       </c>
       <c r="D250" s="5">
         <v>1.2475126103360878</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>16.791270207</v>
       </c>
       <c r="C251" s="5">
         <v>5.6247794000000795E-2</v>
       </c>
       <c r="D251" s="5">
         <v>4.1087002895967561</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>17.140782314999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.34951210799999899</v>
       </c>
       <c r="D252" s="5">
         <v>28.045720747959013</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>17.455493864000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.31471154900000187</v>
       </c>
       <c r="D253" s="5">
         <v>24.399322382659715</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>17.399730183999999</v>
       </c>
       <c r="C254" s="5">
         <v>-5.576368000000187E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-3.7668998733208392</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>17.401089020000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.3588360000014177E-3</v>
       </c>
       <c r="D255" s="5">
         <v>9.3754543775514954E-2</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>17.468028142000001</v>
       </c>
       <c r="C256" s="5">
         <v>6.693912200000085E-2</v>
       </c>
       <c r="D256" s="5">
         <v>4.7151332671931057</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>17.507052873999999</v>
       </c>
       <c r="C257" s="5">
         <v>3.9024731999997897E-2</v>
       </c>
       <c r="D257" s="5">
         <v>2.7140669793767502</v>
       </c>
       <c r="E257" s="5">
         <v>3.5280669461383862</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>17.514951148000002</v>
       </c>
       <c r="C258" s="5">
         <v>7.8982740000022034E-3</v>
       </c>
       <c r="D258" s="5">
         <v>0.54272309534932894</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>17.492491758</v>
       </c>
       <c r="C259" s="5">
         <v>-2.2459390000001633E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-1.5279517651964891</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>17.558727896000001</v>
       </c>
       <c r="C260" s="5">
         <v>6.6236138000000722E-2</v>
       </c>
       <c r="D260" s="5">
         <v>4.6396911385070183</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>17.607222193999998</v>
       </c>
       <c r="C261" s="5">
         <v>4.8494297999997826E-2</v>
       </c>
       <c r="D261" s="5">
         <v>3.3650105984476708</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>17.736651173999999</v>
       </c>
       <c r="C262" s="5">
         <v>0.12942898000000014</v>
       </c>
       <c r="D262" s="5">
         <v>9.1866044398233306</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>17.807917167999999</v>
       </c>
       <c r="C263" s="5">
         <v>7.1265994000000887E-2</v>
       </c>
       <c r="D263" s="5">
         <v>4.9296017795310565</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>17.669584775000001</v>
       </c>
       <c r="C264" s="5">
         <v>-0.13833239299999889</v>
       </c>
       <c r="D264" s="5">
         <v>-8.9335085772070055</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>17.745193771</v>
       </c>
       <c r="C265" s="5">
         <v>7.5608995999999706E-2</v>
       </c>
       <c r="D265" s="5">
         <v>5.2574452976128283</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>17.594031795999999</v>
       </c>
       <c r="C266" s="5">
         <v>-0.15116197500000084</v>
       </c>
       <c r="D266" s="5">
         <v>-9.756585869436007</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>17.798012183000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.20398038700000143</v>
       </c>
       <c r="D267" s="5">
         <v>14.834802195056106</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>17.877310807000001</v>
       </c>
       <c r="C268" s="5">
         <v>7.9298623999999762E-2</v>
       </c>
       <c r="D268" s="5">
         <v>5.4795555923188299</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>18.012162209</v>
       </c>
       <c r="C269" s="5">
         <v>0.1348514019999989</v>
       </c>
       <c r="D269" s="5">
         <v>9.4369307433768377</v>
       </c>
       <c r="E269" s="5">
         <v>2.8851762694459326</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>18.032358163000001</v>
       </c>
       <c r="C270" s="5">
         <v>2.0195954000001848E-2</v>
       </c>
       <c r="D270" s="5">
         <v>1.353816286039411</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>18.085514866</v>
       </c>
       <c r="C271" s="5">
         <v>5.3156702999999084E-2</v>
       </c>
       <c r="D271" s="5">
         <v>3.5953412224057901</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>18.244940335999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.15942546999999863</v>
       </c>
       <c r="D272" s="5">
         <v>11.106341250706929</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>18.281575136000001</v>
       </c>
       <c r="C273" s="5">
         <v>3.6634800000001633E-2</v>
       </c>
       <c r="D273" s="5">
         <v>2.4363206084688782</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>18.323956510999999</v>
       </c>
       <c r="C274" s="5">
         <v>4.2381374999997945E-2</v>
       </c>
       <c r="D274" s="5">
         <v>2.8176534380826235</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>18.310000747</v>
       </c>
       <c r="C275" s="5">
         <v>-1.3955763999998538E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-0.91011697677667591</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>18.396827812000002</v>
       </c>
       <c r="C276" s="5">
         <v>8.6827065000001369E-2</v>
       </c>
       <c r="D276" s="5">
         <v>5.8412543320934374</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>18.442994232</v>
       </c>
       <c r="C277" s="5">
         <v>4.6166419999998709E-2</v>
       </c>
       <c r="D277" s="5">
         <v>3.0532856291487054</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>18.496740331000002</v>
       </c>
       <c r="C278" s="5">
         <v>5.3746099000001379E-2</v>
       </c>
       <c r="D278" s="5">
         <v>3.5536070748695137</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>18.599830062999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.10308973199999727</v>
       </c>
       <c r="D279" s="5">
         <v>6.896951307794974</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>18.592869291</v>
       </c>
       <c r="C280" s="5">
         <v>-6.9607719999993378E-3</v>
       </c>
       <c r="D280" s="5">
         <v>-0.44816296040971482</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>18.517951288999999</v>
       </c>
       <c r="C281" s="5">
         <v>-7.4918002000000428E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-4.729541770846069</v>
       </c>
       <c r="E281" s="5">
         <v>2.8080420003506079</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>18.645376453000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.1274251640000017</v>
       </c>
       <c r="D282" s="5">
         <v>8.5771972283896112</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>18.77098719</v>
       </c>
       <c r="C283" s="5">
         <v>0.12561073699999881</v>
       </c>
       <c r="D283" s="5">
         <v>8.3905661541476828</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>18.731512854999998</v>
       </c>
       <c r="C284" s="5">
         <v>-3.9474335000001304E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-2.4945487775236641</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>18.651103204999998</v>
       </c>
       <c r="C285" s="5">
         <v>-8.0409649999999999E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-5.0313976245861536</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>18.506438317000001</v>
       </c>
       <c r="C286" s="5">
         <v>-0.14466488799999766</v>
       </c>
       <c r="D286" s="5">
         <v>-8.9206703630000383</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>18.396216210999999</v>
       </c>
       <c r="C287" s="5">
         <v>-0.11022210600000193</v>
       </c>
       <c r="D287" s="5">
         <v>-6.9175224952360175</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>18.296407296999998</v>
       </c>
       <c r="C288" s="5">
         <v>-9.980891400000047E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-6.319807991002957</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>18.379388163000002</v>
       </c>
       <c r="C289" s="5">
         <v>8.2980866000003317E-2</v>
       </c>
       <c r="D289" s="5">
         <v>5.5802690906979091</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>18.332031194999999</v>
       </c>
       <c r="C290" s="5">
         <v>-4.7356968000002553E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-3.0485180189544381</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>18.207646312000001</v>
       </c>
       <c r="C291" s="5">
         <v>-0.12438488299999761</v>
       </c>
       <c r="D291" s="5">
         <v>-7.845053555532111</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>18.216813165000001</v>
       </c>
       <c r="C292" s="5">
         <v>9.1668529999999748E-3</v>
       </c>
       <c r="D292" s="5">
         <v>0.60582980582013501</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>18.136368767</v>
       </c>
       <c r="C293" s="5">
         <v>-8.0444398000000916E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-5.1723030913653929</v>
       </c>
       <c r="E293" s="5">
         <v>-2.0606087360574565</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>18.039100221000002</v>
       </c>
       <c r="C294" s="5">
         <v>-9.7268545999998679E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-6.2493247985073825</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>17.832305724000001</v>
       </c>
       <c r="C295" s="5">
         <v>-0.20679449700000063</v>
       </c>
       <c r="D295" s="5">
         <v>-12.921375940652879</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>17.706106023</v>
       </c>
       <c r="C296" s="5">
         <v>-0.12619970100000089</v>
       </c>
       <c r="D296" s="5">
         <v>-8.1695505266615402</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>17.717350392</v>
       </c>
       <c r="C297" s="5">
         <v>1.1244368999999921E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.76473460612396238</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>17.679192185000002</v>
       </c>
       <c r="C298" s="5">
         <v>-3.8158206999998612E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-2.5540682316367969</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>17.669739980999999</v>
       </c>
       <c r="C299" s="5">
         <v>-9.45220400000224E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-0.63969835672664788</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>17.690746841999999</v>
       </c>
       <c r="C300" s="5">
         <v>2.1006861000000043E-2</v>
       </c>
       <c r="D300" s="5">
         <v>1.4359983857900049</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>17.833353253999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.14260641199999924</v>
       </c>
       <c r="D301" s="5">
         <v>10.11389797076394</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>17.786755951</v>
       </c>
       <c r="C302" s="5">
         <v>-4.6597302999998647E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-3.0908452638752526</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>17.724494858</v>
       </c>
       <c r="C303" s="5">
         <v>-6.2261093000000045E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-4.1205692839697106</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>17.636412732</v>
       </c>
       <c r="C304" s="5">
         <v>-8.8082125999999761E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-5.8030928372951429</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>17.650678891999998</v>
       </c>
       <c r="C305" s="5">
         <v>1.4266159999998251E-2</v>
       </c>
       <c r="D305" s="5">
         <v>0.97501468519474166</v>
       </c>
       <c r="E305" s="5">
         <v>-2.6779885281321469</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>17.622214753000002</v>
       </c>
       <c r="C306" s="5">
         <v>-2.8464138999996891E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-1.9180924591081783</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>17.808071123000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.18585636999999977</v>
       </c>
       <c r="D307" s="5">
         <v>13.416621054269239</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>17.685743187</v>
       </c>
       <c r="C308" s="5">
         <v>-0.12232793600000136</v>
       </c>
       <c r="D308" s="5">
         <v>-7.9386806794267128</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>17.691596678</v>
       </c>
       <c r="C309" s="5">
         <v>5.8534909999998774E-3</v>
       </c>
       <c r="D309" s="5">
         <v>0.39789053299856825</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>17.652523946999999</v>
       </c>
       <c r="C310" s="5">
         <v>-3.9072731000000971E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-2.618300081239</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>17.643075656000001</v>
       </c>
       <c r="C311" s="5">
         <v>-9.4482909999982212E-3</v>
       </c>
       <c r="D311" s="5">
         <v>-0.64039748599733493</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>17.571501636000001</v>
       </c>
       <c r="C312" s="5">
         <v>-7.1574019999999905E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-4.7609685600743195</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>17.393277386000001</v>
       </c>
       <c r="C313" s="5">
         <v>-0.17822424999999953</v>
       </c>
       <c r="D313" s="5">
         <v>-11.514817749543827</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>17.539786257999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.14650887199999829</v>
       </c>
       <c r="D314" s="5">
         <v>10.589649913805532</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>17.645970799000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.10618454100000108</v>
       </c>
       <c r="D315" s="5">
         <v>7.5115477749355675</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>17.656533235000001</v>
       </c>
       <c r="C316" s="5">
         <v>1.056243600000073E-2</v>
       </c>
       <c r="D316" s="5">
         <v>0.72065938551608699</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>17.667564751</v>
       </c>
       <c r="C317" s="5">
         <v>1.1031515999999186E-2</v>
       </c>
       <c r="D317" s="5">
         <v>0.75232227956234521</v>
       </c>
       <c r="E317" s="5">
         <v>9.566690949012191E-2</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>17.602288613999999</v>
       </c>
       <c r="C318" s="5">
         <v>-6.5276137000001455E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-4.344631094104912</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>17.579321226000001</v>
       </c>
       <c r="C319" s="5">
         <v>-2.2967387999997868E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-1.554566954129466</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>17.552002088999998</v>
       </c>
       <c r="C320" s="5">
         <v>-2.7319137000002769E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-1.8490023299862046</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>17.573946407000001</v>
       </c>
       <c r="C321" s="5">
         <v>2.1944318000002738E-2</v>
       </c>
       <c r="D321" s="5">
         <v>1.5106547080949717</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>17.625637485999999</v>
       </c>
       <c r="C322" s="5">
         <v>5.1691078999997586E-2</v>
       </c>
       <c r="D322" s="5">
         <v>3.5872803200708292</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>17.719795990000001</v>
       </c>
       <c r="C323" s="5">
         <v>9.4158504000002807E-2</v>
       </c>
       <c r="D323" s="5">
         <v>6.6023079444019084</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>17.755269253000002</v>
       </c>
       <c r="C324" s="5">
         <v>3.5473263000000088E-2</v>
       </c>
       <c r="D324" s="5">
         <v>2.4289077193687225</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>17.650302347</v>
       </c>
       <c r="C325" s="5">
         <v>-0.10496690600000136</v>
       </c>
       <c r="D325" s="5">
         <v>-6.8680623497528011</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>17.704208772000001</v>
       </c>
       <c r="C326" s="5">
         <v>5.3906425000000979E-2</v>
       </c>
       <c r="D326" s="5">
         <v>3.7271574805233687</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>17.370902773000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.33330599900000024</v>
       </c>
       <c r="D327" s="5">
         <v>-20.393155949985122</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>17.464823130999999</v>
       </c>
       <c r="C328" s="5">
         <v>9.3920357999998316E-2</v>
       </c>
       <c r="D328" s="5">
         <v>6.6845741429067296</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>17.573293957000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.10847082600000135</v>
       </c>
       <c r="D329" s="5">
         <v>7.7129159461003738</v>
       </c>
       <c r="E329" s="5">
         <v>-0.53358114334723927</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>17.569114970000001</v>
       </c>
       <c r="C330" s="5">
         <v>-4.1789869999995233E-3</v>
       </c>
       <c r="D330" s="5">
         <v>-0.28499100291132784</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>17.652994644</v>
       </c>
       <c r="C331" s="5">
         <v>8.3879673999998516E-2</v>
       </c>
       <c r="D331" s="5">
         <v>5.8819803738142218</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>17.609875438</v>
       </c>
       <c r="C332" s="5">
         <v>-4.3119206000000077E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-2.8920613962611919</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>17.562612652999999</v>
       </c>
       <c r="C333" s="5">
         <v>-4.7262785000000918E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-3.1735370650593842</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>17.509039888</v>
       </c>
       <c r="C334" s="5">
         <v>-5.3572764999998412E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-3.599672467563686</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>17.414393228000002</v>
       </c>
       <c r="C335" s="5">
         <v>-9.4646659999998661E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-6.2972844175554821</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>17.236044123999999</v>
       </c>
       <c r="C336" s="5">
         <v>-0.17834910400000226</v>
       </c>
       <c r="D336" s="5">
         <v>-11.620609142832883</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>17.017495401000001</v>
       </c>
       <c r="C337" s="5">
         <v>-0.21854872299999784</v>
       </c>
       <c r="D337" s="5">
         <v>-14.198172812363484</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>17.168066505999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.15057110499999737</v>
       </c>
       <c r="D338" s="5">
         <v>11.149865408969827</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>17.194801161000001</v>
       </c>
       <c r="C339" s="5">
         <v>2.673465500000205E-2</v>
       </c>
       <c r="D339" s="5">
         <v>1.8847660448600756</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>17.26911243</v>
       </c>
       <c r="C340" s="5">
         <v>7.4311268999998958E-2</v>
       </c>
       <c r="D340" s="5">
         <v>5.3111383132773859</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>17.069054989000001</v>
       </c>
       <c r="C341" s="5">
         <v>-0.20005744099999845</v>
       </c>
       <c r="D341" s="5">
         <v>-13.049211162624752</v>
       </c>
       <c r="E341" s="5">
         <v>-2.8693480529820903</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>17.128118732000001</v>
       </c>
       <c r="C342" s="5">
         <v>5.9063742999999391E-2</v>
       </c>
       <c r="D342" s="5">
         <v>4.2322824234110712</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>17.014314318</v>
       </c>
       <c r="C343" s="5">
         <v>-0.11380441400000052</v>
       </c>
       <c r="D343" s="5">
         <v>-7.6881528684666804</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>17.063321293000001</v>
       </c>
       <c r="C344" s="5">
         <v>4.9006975000001063E-2</v>
       </c>
       <c r="D344" s="5">
         <v>3.5116905530190534</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>17.159574929000001</v>
       </c>
       <c r="C345" s="5">
         <v>9.6253636000000142E-2</v>
       </c>
       <c r="D345" s="5">
         <v>6.9831755743881008</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>17.210999771000001</v>
       </c>
       <c r="C346" s="5">
         <v>5.1424841999999416E-2</v>
       </c>
       <c r="D346" s="5">
         <v>3.6561037453845202</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>17.222972024000001</v>
       </c>
       <c r="C347" s="5">
         <v>1.1972252999999711E-2</v>
       </c>
       <c r="D347" s="5">
         <v>0.83794066982616489</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>17.326603345999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.10363132199999825</v>
       </c>
       <c r="D348" s="5">
         <v>7.464258374446664</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>17.369946585000001</v>
       </c>
       <c r="C349" s="5">
         <v>4.3343239000002143E-2</v>
       </c>
       <c r="D349" s="5">
         <v>3.0434985606468734</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>17.423133079999999</v>
       </c>
       <c r="C350" s="5">
         <v>5.3186494999998501E-2</v>
       </c>
       <c r="D350" s="5">
         <v>3.7368964290432904</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>17.412302945</v>
       </c>
       <c r="C351" s="5">
         <v>-1.0830134999999075E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.74336934351508788</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>17.464461623999998</v>
       </c>
       <c r="C352" s="5">
         <v>5.2158678999997932E-2</v>
       </c>
       <c r="D352" s="5">
         <v>3.6544262096902758</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>17.455048875999999</v>
       </c>
       <c r="C353" s="5">
         <v>-9.4127479999990271E-3</v>
       </c>
       <c r="D353" s="5">
         <v>-0.64484523693946194</v>
       </c>
       <c r="E353" s="5">
         <v>2.261366474293669</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>17.492032108</v>
       </c>
       <c r="C354" s="5">
         <v>3.6983232000000754E-2</v>
       </c>
       <c r="D354" s="5">
         <v>2.5723627506001767</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>17.482079699</v>
       </c>
       <c r="C355" s="5">
         <v>-9.952409000000273E-3</v>
       </c>
       <c r="D355" s="5">
         <v>-0.68062923348378712</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>17.532449573000001</v>
       </c>
       <c r="C356" s="5">
         <v>5.0369874000001147E-2</v>
       </c>
       <c r="D356" s="5">
         <v>3.5127941334550661</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>17.463225288</v>
       </c>
       <c r="C357" s="5">
         <v>-6.9224285000000663E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-4.6364741898077817</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>17.517603257000001</v>
       </c>
       <c r="C358" s="5">
         <v>5.4377969000000803E-2</v>
       </c>
       <c r="D358" s="5">
         <v>3.8012903724786939</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>17.533964718</v>
       </c>
       <c r="C359" s="5">
         <v>1.6361460999998911E-2</v>
       </c>
       <c r="D359" s="5">
         <v>1.126576866096074</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>17.624190265999999</v>
       </c>
       <c r="C360" s="5">
         <v>9.0225547999999378E-2</v>
       </c>
       <c r="D360" s="5">
         <v>6.3527030565586617</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>17.609021106</v>
       </c>
       <c r="C361" s="5">
         <v>-1.5169159999999238E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-1.0279660016934922</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>17.552952229999999</v>
       </c>
       <c r="C362" s="5">
         <v>-5.6068876000001211E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-3.7547105554721294</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>17.427099322</v>
       </c>
       <c r="C363" s="5">
         <v>-0.12585290799999882</v>
       </c>
       <c r="D363" s="5">
         <v>-8.2725700332308634</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>17.659219413999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.23212009199999883</v>
       </c>
       <c r="D364" s="5">
         <v>17.207865083147865</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>17.631891609</v>
       </c>
       <c r="C365" s="5">
         <v>-2.7327804999998762E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-1.8412867414403067</v>
       </c>
       <c r="E365" s="5">
         <v>1.0131322705326351</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>17.766158629</v>
       </c>
       <c r="C366" s="5">
         <v>0.13426701999999935</v>
       </c>
       <c r="D366" s="5">
         <v>9.5306177852513265</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>17.658470195</v>
       </c>
       <c r="C367" s="5">
         <v>-0.10768843399999994</v>
       </c>
       <c r="D367" s="5">
         <v>-7.0360658847962609</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>17.613496915999999</v>
       </c>
       <c r="C368" s="5">
         <v>-4.4973279000000588E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-3.0137578905540696</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>15.777537799999999</v>
       </c>
       <c r="C369" s="5">
         <v>-1.8359591159999997</v>
       </c>
       <c r="D369" s="5">
         <v>-73.311528611709861</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>15.541819758999999</v>
       </c>
       <c r="C370" s="5">
         <v>-0.23571804100000016</v>
       </c>
       <c r="D370" s="5">
         <v>-16.525915466596619</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>16.249136888999999</v>
       </c>
       <c r="C371" s="5">
         <v>0.70731712999999985</v>
       </c>
       <c r="D371" s="5">
         <v>70.585122405462329</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>16.518447429999998</v>
       </c>
       <c r="C372" s="5">
         <v>0.2693105409999994</v>
       </c>
       <c r="D372" s="5">
         <v>21.805567106477319</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>16.925884453999998</v>
       </c>
       <c r="C373" s="5">
         <v>0.40743702400000004</v>
       </c>
       <c r="D373" s="5">
         <v>33.963274691071632</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>16.864213527</v>
       </c>
       <c r="C374" s="5">
         <v>-6.1670926999997988E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-4.2857397225408045</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>17.035085522999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.17087199599999892</v>
       </c>
       <c r="D375" s="5">
         <v>12.859652841251879</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>16.849209134999999</v>
       </c>
       <c r="C376" s="5">
         <v>-0.1858763880000005</v>
       </c>
       <c r="D376" s="5">
         <v>-12.335768224110266</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>17.108041119999999</v>
       </c>
       <c r="C377" s="5">
         <v>0.25883198500000049</v>
       </c>
       <c r="D377" s="5">
         <v>20.0740543365606</v>
       </c>
       <c r="E377" s="5">
         <v>-2.9710396400838057</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>17.149278282000001</v>
       </c>
       <c r="C378" s="5">
         <v>4.1237162000001604E-2</v>
       </c>
       <c r="D378" s="5">
         <v>2.9311316178595392</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>17.153154083</v>
       </c>
       <c r="C379" s="5">
         <v>3.8758009999995124E-3</v>
       </c>
       <c r="D379" s="5">
         <v>0.27154185274209652</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>17.113378531999999</v>
       </c>
       <c r="C380" s="5">
         <v>-3.9775551000001741E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-2.7474015010412467</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>17.090667164999999</v>
       </c>
       <c r="C381" s="5">
         <v>-2.2711366999999427E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-1.5809613670130673</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>17.048948744</v>
       </c>
       <c r="C382" s="5">
         <v>-4.1718420999998784E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-2.8901992597736403</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>17.049427467000001</v>
       </c>
       <c r="C383" s="5">
         <v>4.7872300000051382E-4</v>
       </c>
       <c r="D383" s="5">
         <v>3.3700396169988878E-2</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>17.313152093999999</v>
       </c>
       <c r="C384" s="5">
         <v>0.26372462699999843</v>
       </c>
       <c r="D384" s="5">
         <v>20.225373710911132</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>17.333966717999999</v>
       </c>
       <c r="C385" s="5">
         <v>2.0814623999999782E-2</v>
       </c>
       <c r="D385" s="5">
         <v>1.4522700634933772</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>17.359025462999998</v>
       </c>
       <c r="C386" s="5">
         <v>2.505874499999905E-2</v>
       </c>
       <c r="D386" s="5">
         <v>1.7486327364560239</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>17.442233634000001</v>
       </c>
       <c r="C387" s="5">
         <v>8.3208171000002551E-2</v>
       </c>
       <c r="D387" s="5">
         <v>5.9061330666219325</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>17.446660719</v>
       </c>
       <c r="C388" s="5">
         <v>4.4270849999996642E-3</v>
       </c>
       <c r="D388" s="5">
         <v>0.30500247407656556</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>17.489336802</v>
       </c>
       <c r="C389" s="5">
         <v>4.267608299999992E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.9751205538851355</v>
       </c>
       <c r="E389" s="5">
         <v>2.2287512598637038</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>17.448126598000002</v>
       </c>
       <c r="C390" s="5">
         <v>-4.121020399999864E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-2.7912074355004979</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>17.557518738999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.10939214099999717</v>
       </c>
       <c r="D391" s="5">
         <v>7.7884044036057754</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>17.517096761000001</v>
       </c>
       <c r="C392" s="5">
         <v>-4.0421977999997694E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-2.7279967580098652</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>17.603527570000001</v>
       </c>
       <c r="C393" s="5">
         <v>8.6430808999999442E-2</v>
       </c>
       <c r="D393" s="5">
         <v>6.0842499664055083</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>17.757466673</v>
       </c>
       <c r="C394" s="5">
         <v>0.15393910299999902</v>
       </c>
       <c r="D394" s="5">
         <v>11.01346079015304</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>17.748399412000001</v>
       </c>
       <c r="C395" s="5">
         <v>-9.0672609999984388E-3</v>
       </c>
       <c r="D395" s="5">
         <v>-0.61102228360918609</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>17.603407332</v>
       </c>
       <c r="C396" s="5">
         <v>-0.14499208000000152</v>
       </c>
       <c r="D396" s="5">
         <v>-9.3744744827291999</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>17.628525789000001</v>
       </c>
       <c r="C397" s="5">
         <v>2.5118457000001371E-2</v>
       </c>
       <c r="D397" s="5">
         <v>1.725792747139332</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>17.647963673</v>
       </c>
       <c r="C398" s="5">
         <v>1.9437883999998462E-2</v>
       </c>
       <c r="D398" s="5">
         <v>1.3312196251040298</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>17.542489333999999</v>
       </c>
       <c r="C399" s="5">
         <v>-0.10547433900000058</v>
       </c>
       <c r="D399" s="5">
         <v>-6.9407731275544116</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>17.540588211999999</v>
       </c>
       <c r="C400" s="5">
         <v>-1.9011219999995888E-3</v>
       </c>
       <c r="D400" s="5">
         <v>-0.12996941625743608</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>17.482134877</v>
       </c>
       <c r="C401" s="5">
         <v>-5.8453334999999385E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-3.9264669319990841</v>
       </c>
       <c r="E401" s="5">
         <v>-4.117894853038484E-2</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>17.453744902</v>
       </c>
       <c r="C402" s="5">
         <v>-2.8389974999999623E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-1.931418966116194</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>17.371330603000001</v>
       </c>
       <c r="C403" s="5">
         <v>-8.2414298999999858E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-5.5213807382023417</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>17.434136091999999</v>
       </c>
       <c r="C404" s="5">
         <v>6.2805488999998715E-2</v>
       </c>
       <c r="D404" s="5">
         <v>4.4258823795631397</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>17.409821272999999</v>
       </c>
       <c r="C405" s="5">
         <v>-2.4314819000000654E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-1.6608225798781073</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>17.35674959</v>
       </c>
       <c r="C406" s="5">
         <v>-5.307168299999887E-2</v>
       </c>
       <c r="D406" s="5">
         <v>-3.5973391234804586</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>17.346712876000002</v>
       </c>
       <c r="C407" s="5">
         <v>-1.003671399999817E-2</v>
       </c>
       <c r="D407" s="5">
         <v>-0.69170930864512759</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>17.398258591000001</v>
       </c>
       <c r="C408" s="5">
         <v>5.1545714999999603E-2</v>
       </c>
       <c r="D408" s="5">
         <v>3.6246548458023664</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>17.420347472</v>
       </c>
       <c r="C409" s="5">
         <v>2.2088880999998395E-2</v>
       </c>
       <c r="D409" s="5">
         <v>1.5342072156663944</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>17.333004957</v>
       </c>
       <c r="C410" s="5">
         <v>-8.7342514999999565E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-5.8534143076223728</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>17.241091882999999</v>
       </c>
       <c r="C411" s="5">
         <v>-9.1913074000000705E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-6.180986617935103</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>17.231682587000002</v>
       </c>
       <c r="C412" s="5">
         <v>-9.4092959999976244E-3</v>
       </c>
       <c r="D412" s="5">
         <v>-0.65293573917298842</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>17.281006778999998</v>
       </c>
       <c r="C413" s="5">
         <v>4.9324191999996714E-2</v>
       </c>
       <c r="D413" s="5">
         <v>3.4894913786168491</v>
       </c>
       <c r="E413" s="5">
         <v>-1.1504778988097764</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>17.361575813999998</v>
       </c>
       <c r="C414" s="5">
         <v>8.05690349999999E-2</v>
       </c>
       <c r="D414" s="5">
         <v>5.7404627884658277</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>17.287760794</v>
       </c>
       <c r="C415" s="5">
         <v>-7.3815019999997844E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-4.9843283070070132</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>17.346385480999999</v>
       </c>
       <c r="C416" s="5">
         <v>5.8624686999998232E-2</v>
       </c>
       <c r="D416" s="5">
         <v>4.1460932140430673</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>17.310712388999999</v>
       </c>
       <c r="C417" s="5">
         <v>-3.5673091999999684E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-2.4400947149458396</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>17.355975712999999</v>
       </c>
       <c r="C418" s="5">
         <v>4.5263324000000438E-2</v>
       </c>
       <c r="D418" s="5">
         <v>3.1832291705006899</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>17.548427501999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.19245178899999971</v>
       </c>
       <c r="D419" s="5">
         <v>14.148462223867696</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>17.489436175000002</v>
       </c>
       <c r="C420" s="5">
         <v>-5.899132699999754E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-3.9602022222812616</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>17.509968713999999</v>
       </c>
       <c r="C421" s="5">
         <v>2.053253899999774E-2</v>
       </c>
       <c r="D421" s="5">
         <v>1.4179282083508049</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>17.527591415</v>
       </c>
       <c r="C422" s="5">
         <v>1.7622701000000518E-2</v>
       </c>
       <c r="D422" s="5">
         <v>1.2144335490025471</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>17.740567772999999</v>
       </c>
       <c r="C423" s="5">
         <v>0.21297635799999881</v>
       </c>
       <c r="D423" s="5">
         <v>15.5961286027408</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>17.825531131000002</v>
       </c>
       <c r="C424" s="5">
         <v>8.4963358000003097E-2</v>
       </c>
       <c r="D424" s="5">
         <v>5.9008798171018118</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>17.883758106999998</v>
       </c>
       <c r="C425" s="5">
         <v>5.8226975999996711E-2</v>
       </c>
       <c r="D425" s="5">
         <v>3.9909861179763251</v>
       </c>
       <c r="E425" s="5">
         <v>3.4879410424887292</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>17.868843508000001</v>
       </c>
       <c r="C426" s="5">
         <v>-1.4914598999997253E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-0.99619179959812287</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>17.997957913</v>
       </c>
       <c r="C427" s="5">
         <v>0.12911440499999927</v>
       </c>
       <c r="D427" s="5">
         <v>9.0238309305259889</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>17.852832243000002</v>
       </c>
       <c r="C428" s="5">
         <v>-0.14512566999999876</v>
       </c>
       <c r="D428" s="5">
         <v>-9.2583428784695947</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>18.208610765</v>
       </c>
       <c r="C429" s="5">
         <v>0.35577852199999782</v>
       </c>
       <c r="D429" s="5">
         <v>26.717401656561023</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>18.151769424000001</v>
       </c>
       <c r="C430" s="5">
         <v>-5.684134099999838E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-3.6823569981556337</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>18.147818667999999</v>
       </c>
       <c r="C431" s="5">
         <v>-3.9507560000018316E-3</v>
       </c>
       <c r="D431" s="5">
         <v>-0.26086911692853043</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>18.185565133000001</v>
       </c>
       <c r="C432" s="5">
         <v>3.774646500000145E-2</v>
       </c>
       <c r="D432" s="5">
         <v>2.5246856401556883</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>18.208811743999998</v>
       </c>
       <c r="C433" s="5">
         <v>2.3246610999997586E-2</v>
       </c>
       <c r="D433" s="5">
         <v>1.5447910288912903</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>18.228840667</v>
       </c>
       <c r="C434" s="5">
         <v>2.0028923000001697E-2</v>
       </c>
       <c r="D434" s="5">
         <v>1.3279639979949964</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>18.249523611000001</v>
       </c>
       <c r="C435" s="5">
         <v>2.0682944000000703E-2</v>
       </c>
       <c r="D435" s="5">
         <v>1.3700819283655186</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>18.257246154000001</v>
       </c>
       <c r="C436" s="5">
         <v>7.7225429999998596E-3</v>
       </c>
       <c r="D436" s="5">
         <v>0.50898042100997465</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>18.214852430000001</v>
       </c>
       <c r="C437" s="5">
         <v>-4.2393724000000077E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-2.7511144073266269</v>
       </c>
       <c r="E437" s="5">
         <v>1.8513688287385532</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>18.172261015</v>
       </c>
       <c r="C438" s="5">
         <v>-4.259141500000041E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-2.7701292853057002</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>18.183082524</v>
       </c>
       <c r="C439" s="5">
         <v>1.0821508999999452E-2</v>
       </c>
       <c r="D439" s="5">
         <v>0.71694033114815259</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>18.219401803</v>
       </c>
       <c r="C440" s="5">
         <v>3.6319279000000648E-2</v>
       </c>
       <c r="D440" s="5">
         <v>2.4234138166652208</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>18.225883064000001</v>
       </c>
       <c r="C441" s="5">
         <v>6.4812610000011261E-3</v>
       </c>
       <c r="D441" s="5">
         <v>0.42771702033979064</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>18.182181682</v>
+        <v>18.318274720000002</v>
       </c>
       <c r="C442" s="5">
-        <v>-4.3701382000001843E-2</v>
+        <v>9.2391656000000211E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-2.839674260413505</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2556077978790814</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>18.296249983999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-2.2024736000002321E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-1.4333012567124048</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{664B8A20-3F1F-47DC-9EF1-4AE355B221D5}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{854D1BB4-54B6-4A8C-94D3-C2B985FD8219}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B908E0DD-D48B-4ADD-B13C-83FCA8320A80}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpmanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>