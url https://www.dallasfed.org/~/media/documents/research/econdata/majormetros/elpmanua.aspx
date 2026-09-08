--- v7 (2026-07-28)
+++ v8 (2026-09-08)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AA6C8666-5996-499D-8AFE-CA14ACC1837F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CC2DF54D-785E-4289-AD98-0A87F604EEEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{116004A4-3886-4C75-AF3A-6747D729C57B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AFFEE9B0-03FD-49B1-8097-6D8A4D5082DE}"/>
   </bookViews>
   <sheets>
     <sheet name="elpmanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9137CD6-105A-4526-A51F-3982E946B0EF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A966508-B831-4098-AE79-F73D59411A2D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>41.92557876</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>42.072154521000002</v>
       </c>
       <c r="C7" s="5">
         <v>0.14657576100000114</v>
       </c>
       <c r="D7" s="5">
         <v>4.2769298759244068</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>42.030690169000003</v>
       </c>
       <c r="C8" s="5">
         <v>-4.1464351999998428E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-1.1762743285092414</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>41.739247822999999</v>
       </c>
       <c r="C9" s="5">
         <v>-0.29144234600000374</v>
       </c>
       <c r="D9" s="5">
         <v>-8.0107317795793058</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>41.566360813999999</v>
       </c>
       <c r="C10" s="5">
         <v>-0.17288700900000009</v>
       </c>
       <c r="D10" s="5">
         <v>-4.8588018055846671</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>41.596472278</v>
       </c>
       <c r="C11" s="5">
         <v>3.0111464000000865E-2</v>
       </c>
       <c r="D11" s="5">
         <v>0.87277481603156293</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>41.669769344999999</v>
       </c>
       <c r="C12" s="5">
         <v>7.3297066999998606E-2</v>
       </c>
       <c r="D12" s="5">
         <v>2.1351315648667768</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>42.049739604999999</v>
       </c>
       <c r="C13" s="5">
         <v>0.37997026000000034</v>
       </c>
       <c r="D13" s="5">
         <v>11.508139805565554</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>40.560443968999998</v>
       </c>
       <c r="C14" s="5">
         <v>-1.4892956360000014</v>
       </c>
       <c r="D14" s="5">
         <v>-35.125701926637198</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>40.649954541</v>
       </c>
       <c r="C15" s="5">
         <v>8.9510572000001787E-2</v>
       </c>
       <c r="D15" s="5">
         <v>2.6805934737444748</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>40.826273960999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.17631941999999867</v>
       </c>
       <c r="D16" s="5">
         <v>5.3309922394271458</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>40.582710710999997</v>
       </c>
       <c r="C17" s="5">
         <v>-0.24356325000000112</v>
       </c>
       <c r="D17" s="5">
         <v>-6.9287213363265039</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>41.413729279000002</v>
       </c>
       <c r="C18" s="5">
         <v>0.83101856800000462</v>
       </c>
       <c r="D18" s="5">
         <v>27.537956862335598</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>41.173005871000001</v>
       </c>
       <c r="C19" s="5">
         <v>-0.24072340800000092</v>
       </c>
       <c r="D19" s="5">
         <v>-6.7564482193111397</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>41.124572290000003</v>
       </c>
       <c r="C20" s="5">
         <v>-4.8433580999997616E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-1.4025144582546001</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>41.11418372</v>
       </c>
       <c r="C21" s="5">
         <v>-1.0388570000003483E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-0.30271386754459062</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>41.162392701999998</v>
       </c>
       <c r="C22" s="5">
         <v>4.8208981999998457E-2</v>
       </c>
       <c r="D22" s="5">
         <v>1.4161858645226122</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>41.308195779000002</v>
       </c>
       <c r="C23" s="5">
         <v>0.14580307700000361</v>
       </c>
       <c r="D23" s="5">
         <v>4.3343657731868879</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>41.780712422999997</v>
       </c>
       <c r="C24" s="5">
         <v>0.47251664399999527</v>
       </c>
       <c r="D24" s="5">
         <v>14.623950608835145</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>41.650431560999998</v>
       </c>
       <c r="C25" s="5">
         <v>-0.13028086199999933</v>
       </c>
       <c r="D25" s="5">
         <v>-3.678336212640021</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>42.178684855</v>
       </c>
       <c r="C26" s="5">
         <v>0.52825329400000243</v>
       </c>
       <c r="D26" s="5">
         <v>16.327485753764016</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>42.318956182000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.14027132700000067</v>
       </c>
       <c r="D27" s="5">
         <v>4.0645845545747683</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>42.703095853999997</v>
       </c>
       <c r="C28" s="5">
         <v>0.38413967199999632</v>
       </c>
       <c r="D28" s="5">
         <v>11.453309930128274</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>42.748046305000003</v>
       </c>
       <c r="C29" s="5">
         <v>4.4950451000005387E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.2704916252692655</v>
       </c>
       <c r="E29" s="5">
         <v>5.3356110423966596</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>43.255416285000003</v>
       </c>
       <c r="C30" s="5">
         <v>0.50736998</v>
       </c>
       <c r="D30" s="5">
         <v>15.210138276522001</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>42.845759659000002</v>
       </c>
       <c r="C31" s="5">
         <v>-0.4096566260000003</v>
       </c>
       <c r="D31" s="5">
         <v>-10.791093466054591</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>43.698657869000002</v>
       </c>
       <c r="C32" s="5">
         <v>0.85289820999999932</v>
       </c>
       <c r="D32" s="5">
         <v>26.684363814538582</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>43.954864755999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.25620688699999761</v>
       </c>
       <c r="D33" s="5">
         <v>7.2670148751423413</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>44.395248131999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.44038337599999977</v>
       </c>
       <c r="D34" s="5">
         <v>12.70793027137811</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>44.517419388999997</v>
       </c>
       <c r="C35" s="5">
         <v>0.12217125699999798</v>
       </c>
       <c r="D35" s="5">
         <v>3.3527220917506373</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>44.303161621000001</v>
       </c>
       <c r="C36" s="5">
         <v>-0.21425776799999596</v>
       </c>
       <c r="D36" s="5">
         <v>-5.625020832021022</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>44.283271927000001</v>
       </c>
       <c r="C37" s="5">
         <v>-1.9889693999999736E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-0.5374060473652964</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>44.080198944999999</v>
       </c>
       <c r="C38" s="5">
         <v>-0.2030729820000019</v>
       </c>
       <c r="D38" s="5">
         <v>-5.3662326738020516</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>45.549607412</v>
       </c>
       <c r="C39" s="5">
         <v>1.4694084670000009</v>
       </c>
       <c r="D39" s="5">
         <v>48.215323760020404</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>45.477631307999999</v>
       </c>
       <c r="C40" s="5">
         <v>-7.1976104000000873E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-1.8798102136723727</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>45.701627627999997</v>
       </c>
       <c r="C41" s="5">
         <v>0.2239963199999977</v>
       </c>
       <c r="D41" s="5">
         <v>6.0732733658787286</v>
       </c>
       <c r="E41" s="5">
         <v>6.909277916297496</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>45.804139956</v>
       </c>
       <c r="C42" s="5">
         <v>0.10251232800000309</v>
       </c>
       <c r="D42" s="5">
         <v>2.7251507149761878</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>45.940088817000003</v>
       </c>
       <c r="C43" s="5">
         <v>0.13594886100000281</v>
       </c>
       <c r="D43" s="5">
         <v>3.6203774442335135</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>45.959694454999998</v>
       </c>
       <c r="C44" s="5">
         <v>1.9605637999994485E-2</v>
       </c>
       <c r="D44" s="5">
         <v>0.5133221786229214</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>46.199371440999997</v>
       </c>
       <c r="C45" s="5">
         <v>0.2396769859999992</v>
       </c>
       <c r="D45" s="5">
         <v>6.4405742457011028</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>46.103954229999999</v>
       </c>
       <c r="C46" s="5">
         <v>-9.5417210999997337E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-2.450442720349677</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>46.306123417999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.20216918799999917</v>
       </c>
       <c r="D47" s="5">
         <v>5.3908711203754622</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>46.676605164999998</v>
       </c>
       <c r="C48" s="5">
         <v>0.37048174699999947</v>
       </c>
       <c r="D48" s="5">
         <v>10.034796094063413</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>46.717972713999998</v>
       </c>
       <c r="C49" s="5">
         <v>4.1367549000000281E-2</v>
       </c>
       <c r="D49" s="5">
         <v>1.0687098258958638</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>46.573683725999999</v>
       </c>
       <c r="C50" s="5">
         <v>-0.14428898799999956</v>
       </c>
       <c r="D50" s="5">
         <v>-3.6439005005148073</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>46.735441281999996</v>
       </c>
       <c r="C51" s="5">
         <v>0.16175755599999775</v>
       </c>
       <c r="D51" s="5">
         <v>4.2483276921170265</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>46.366135284000002</v>
       </c>
       <c r="C52" s="5">
         <v>-0.36930599799999442</v>
       </c>
       <c r="D52" s="5">
         <v>-9.0810097226556756</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>46.260118192999997</v>
       </c>
       <c r="C53" s="5">
         <v>-0.10601709100000534</v>
       </c>
       <c r="D53" s="5">
         <v>-2.7095795832045688</v>
       </c>
       <c r="E53" s="5">
         <v>1.2220364875097589</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>45.862053443000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.39806474999999608</v>
       </c>
       <c r="D54" s="5">
         <v>-9.8509620489794063</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>45.730702147000002</v>
       </c>
       <c r="C55" s="5">
         <v>-0.13135129599999829</v>
       </c>
       <c r="D55" s="5">
         <v>-3.3832372454386861</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>45.639323367999999</v>
       </c>
       <c r="C56" s="5">
         <v>-9.1378779000002908E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-2.3716542788793982</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>46.212470944000003</v>
       </c>
       <c r="C57" s="5">
         <v>0.57314757600000377</v>
       </c>
       <c r="D57" s="5">
         <v>16.155538087203158</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>46.198498272999998</v>
       </c>
       <c r="C58" s="5">
         <v>-1.3972671000004766E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-0.36222581647866736</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>46.003540809999997</v>
       </c>
       <c r="C59" s="5">
         <v>-0.1949574630000015</v>
       </c>
       <c r="D59" s="5">
         <v>-4.9480973472369572</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>46.351931553</v>
       </c>
       <c r="C60" s="5">
         <v>0.34839074300000306</v>
       </c>
       <c r="D60" s="5">
         <v>9.4759999036611475</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>47.131828067999997</v>
       </c>
       <c r="C61" s="5">
         <v>0.77989651499999724</v>
       </c>
       <c r="D61" s="5">
         <v>22.167975897558634</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>46.987976097999997</v>
       </c>
       <c r="C62" s="5">
         <v>-0.14385197000000005</v>
       </c>
       <c r="D62" s="5">
         <v>-3.6016827273137153</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>46.744138436</v>
       </c>
       <c r="C63" s="5">
         <v>-0.24383766199999712</v>
       </c>
       <c r="D63" s="5">
         <v>-6.0525397446010043</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>47.276308538999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.53217010299999856</v>
       </c>
       <c r="D64" s="5">
         <v>14.550446372558135</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>47.115187476000003</v>
       </c>
       <c r="C65" s="5">
         <v>-0.16112106299999596</v>
       </c>
       <c r="D65" s="5">
         <v>-4.0138919085532461</v>
       </c>
       <c r="E65" s="5">
         <v>1.8483940733411197</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>46.615914099999998</v>
       </c>
       <c r="C66" s="5">
         <v>-0.49927337600000499</v>
       </c>
       <c r="D66" s="5">
         <v>-12.000668110130885</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>46.798147782999997</v>
       </c>
       <c r="C67" s="5">
         <v>0.18223368299999976</v>
       </c>
       <c r="D67" s="5">
         <v>4.7933000211598076</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>46.813080595999999</v>
       </c>
       <c r="C68" s="5">
         <v>1.4932813000001488E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.38358051166023088</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>46.638817971000002</v>
       </c>
       <c r="C69" s="5">
         <v>-0.17426262499999723</v>
       </c>
       <c r="D69" s="5">
         <v>-4.3766920721587717</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>46.593115849999997</v>
       </c>
       <c r="C70" s="5">
         <v>-4.5702121000005036E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-1.1695822267970279</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>46.501261915000001</v>
       </c>
       <c r="C71" s="5">
         <v>-9.1853934999996056E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-2.3402041673196816</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>46.237784533999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.26347738100000129</v>
       </c>
       <c r="D72" s="5">
         <v>-6.5912975875889295</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>46.297993771000002</v>
       </c>
       <c r="C73" s="5">
         <v>6.0209237000002247E-2</v>
       </c>
       <c r="D73" s="5">
         <v>1.5738382247221905</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>46.379014470000001</v>
       </c>
       <c r="C74" s="5">
         <v>8.1020698999999752E-2</v>
       </c>
       <c r="D74" s="5">
         <v>2.1203099955075411</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>44.612884944999998</v>
       </c>
       <c r="C75" s="5">
         <v>-1.7661295250000038</v>
       </c>
       <c r="D75" s="5">
         <v>-37.242518116964121</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>44.333522520999999</v>
       </c>
       <c r="C76" s="5">
         <v>-0.27936242399999855</v>
       </c>
       <c r="D76" s="5">
         <v>-7.2608363926292219</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>45.685527102000002</v>
       </c>
       <c r="C77" s="5">
         <v>1.3520045810000028</v>
       </c>
       <c r="D77" s="5">
         <v>43.402527329124837</v>
       </c>
       <c r="E77" s="5">
         <v>-3.0343938984181196</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>45.590230499</v>
       </c>
       <c r="C78" s="5">
         <v>-9.5296603000001312E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-2.4745921005343563</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>45.593758565999998</v>
       </c>
       <c r="C79" s="5">
         <v>3.5280669999977476E-3</v>
       </c>
       <c r="D79" s="5">
         <v>9.2903299264834871E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>45.186634972999997</v>
       </c>
       <c r="C80" s="5">
         <v>-0.40712359300000145</v>
       </c>
       <c r="D80" s="5">
         <v>-10.20435630791936</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>44.932318381999998</v>
       </c>
       <c r="C81" s="5">
         <v>-0.25431659099999848</v>
       </c>
       <c r="D81" s="5">
         <v>-6.5485766168127508</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>44.761765820999997</v>
       </c>
       <c r="C82" s="5">
         <v>-0.17055256100000094</v>
       </c>
       <c r="D82" s="5">
         <v>-4.4610202603701632</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>44.922606123999998</v>
       </c>
       <c r="C83" s="5">
         <v>0.16084030300000052</v>
       </c>
       <c r="D83" s="5">
         <v>4.3981469624961633</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>44.476142437</v>
       </c>
       <c r="C84" s="5">
         <v>-0.44646368699999783</v>
       </c>
       <c r="D84" s="5">
         <v>-11.295423045009056</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>44.623829776999997</v>
       </c>
       <c r="C85" s="5">
         <v>0.14768733999999739</v>
       </c>
       <c r="D85" s="5">
         <v>4.0583018220512024</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>44.34897333</v>
       </c>
       <c r="C86" s="5">
         <v>-0.27485644699999767</v>
       </c>
       <c r="D86" s="5">
         <v>-7.1459689617515814</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>44.144692673000002</v>
       </c>
       <c r="C87" s="5">
         <v>-0.2042806569999982</v>
       </c>
       <c r="D87" s="5">
         <v>-5.3895459248726407</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>44.391361813000003</v>
       </c>
       <c r="C88" s="5">
         <v>0.24666914000000162</v>
       </c>
       <c r="D88" s="5">
         <v>6.9152478217503033</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>44.087594303000003</v>
       </c>
       <c r="C89" s="5">
         <v>-0.30376751000000013</v>
       </c>
       <c r="D89" s="5">
         <v>-7.9094216782681475</v>
       </c>
       <c r="E89" s="5">
         <v>-3.4976783685397028</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>44.140639239000002</v>
       </c>
       <c r="C90" s="5">
         <v>5.3044935999999154E-2</v>
       </c>
       <c r="D90" s="5">
         <v>1.4533984983706727</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>44.055060683999997</v>
       </c>
       <c r="C91" s="5">
         <v>-8.5578555000004997E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-2.3018755649935496</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>44.160537091999998</v>
       </c>
       <c r="C92" s="5">
         <v>0.10547640800000124</v>
       </c>
       <c r="D92" s="5">
         <v>2.9111699347478259</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>44.254305860000002</v>
       </c>
       <c r="C93" s="5">
         <v>9.3768768000003888E-2</v>
       </c>
       <c r="D93" s="5">
         <v>2.5780021571383704</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>44.349542659999997</v>
       </c>
       <c r="C94" s="5">
         <v>9.5236799999995014E-2</v>
       </c>
       <c r="D94" s="5">
         <v>2.6132281921178002</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>44.133811737999999</v>
       </c>
       <c r="C95" s="5">
         <v>-0.21573092199999877</v>
       </c>
       <c r="D95" s="5">
         <v>-5.6835362528263156</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>44.314153904999998</v>
       </c>
       <c r="C96" s="5">
         <v>0.18034216699999917</v>
       </c>
       <c r="D96" s="5">
         <v>5.0152288190297156</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>44.104295909000001</v>
       </c>
       <c r="C97" s="5">
         <v>-0.20985799599999666</v>
       </c>
       <c r="D97" s="5">
         <v>-5.5371206551082075</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>43.766766433999997</v>
       </c>
       <c r="C98" s="5">
         <v>-0.33752947500000374</v>
       </c>
       <c r="D98" s="5">
         <v>-8.8067241500552669</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>44.182648747999998</v>
       </c>
       <c r="C99" s="5">
         <v>0.41588231400000097</v>
       </c>
       <c r="D99" s="5">
         <v>12.017904147584391</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>44.147963687999997</v>
       </c>
       <c r="C100" s="5">
         <v>-3.4685060000001045E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-0.93798879446553851</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>44.373650529000003</v>
       </c>
       <c r="C101" s="5">
         <v>0.22568684100000524</v>
       </c>
       <c r="D101" s="5">
         <v>6.3099182972216283</v>
       </c>
       <c r="E101" s="5">
         <v>0.64883609668975328</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>44.653957361000003</v>
       </c>
       <c r="C102" s="5">
         <v>0.28030683200000084</v>
       </c>
       <c r="D102" s="5">
         <v>7.8493509315596288</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>43.354434335999997</v>
       </c>
       <c r="C103" s="5">
         <v>-1.2995230250000063</v>
       </c>
       <c r="D103" s="5">
         <v>-29.841087295184298</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>43.946389324000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.59195498800000479</v>
       </c>
       <c r="D104" s="5">
         <v>17.672802307911816</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>43.862228080999998</v>
       </c>
       <c r="C105" s="5">
         <v>-8.4161243000004049E-2</v>
       </c>
       <c r="D105" s="5">
         <v>-2.2740546219736646</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>43.642908876</v>
       </c>
       <c r="C106" s="5">
         <v>-0.21931920499999791</v>
       </c>
       <c r="D106" s="5">
         <v>-5.8379281066737621</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>43.559608077999997</v>
       </c>
       <c r="C107" s="5">
         <v>-8.330079800000334E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-2.2665362632563135</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>43.315267142000003</v>
       </c>
       <c r="C108" s="5">
         <v>-0.24434093599999329</v>
       </c>
       <c r="D108" s="5">
         <v>-6.5273827128324964</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>43.070489360000003</v>
       </c>
       <c r="C109" s="5">
         <v>-0.24477778199999989</v>
       </c>
       <c r="D109" s="5">
         <v>-6.5744404491218429</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>42.790818696000002</v>
       </c>
       <c r="C110" s="5">
         <v>-0.27967066400000107</v>
       </c>
       <c r="D110" s="5">
         <v>-7.5196479329451176</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>42.731647213000002</v>
       </c>
       <c r="C111" s="5">
         <v>-5.917148300000008E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-1.6468072536412803</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>42.100066888999997</v>
       </c>
       <c r="C112" s="5">
         <v>-0.63158032400000508</v>
       </c>
       <c r="D112" s="5">
         <v>-16.363120845476018</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>41.982161785000002</v>
       </c>
       <c r="C113" s="5">
         <v>-0.11790510399999476</v>
       </c>
       <c r="D113" s="5">
         <v>-3.3094245557950042</v>
       </c>
       <c r="E113" s="5">
         <v>-5.3894343050208686</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>41.652730464999998</v>
       </c>
       <c r="C114" s="5">
         <v>-0.32943132000000475</v>
       </c>
       <c r="D114" s="5">
         <v>-9.0203761020717366</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>41.056235362999999</v>
       </c>
       <c r="C115" s="5">
         <v>-0.59649510199999867</v>
       </c>
       <c r="D115" s="5">
         <v>-15.89384478023932</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>41.057879761000002</v>
       </c>
       <c r="C116" s="5">
         <v>1.6443980000033775E-3</v>
       </c>
       <c r="D116" s="5">
         <v>4.8073388356972835E-2</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>40.566099569000002</v>
       </c>
       <c r="C117" s="5">
         <v>-0.49178019200000023</v>
       </c>
       <c r="D117" s="5">
         <v>-13.463205297355675</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>40.420104037000002</v>
       </c>
       <c r="C118" s="5">
         <v>-0.14599553200000059</v>
       </c>
       <c r="D118" s="5">
         <v>-4.2342759412540065</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>39.977118072000003</v>
       </c>
       <c r="C119" s="5">
         <v>-0.44298596499999832</v>
       </c>
       <c r="D119" s="5">
         <v>-12.386976032731168</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>40.018256315999999</v>
       </c>
       <c r="C120" s="5">
         <v>4.1138243999995439E-2</v>
       </c>
       <c r="D120" s="5">
         <v>1.2418667032368935</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>39.62964435</v>
       </c>
       <c r="C121" s="5">
         <v>-0.38861196599999914</v>
       </c>
       <c r="D121" s="5">
         <v>-11.050367186648014</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>39.638378275999997</v>
       </c>
       <c r="C122" s="5">
         <v>8.7339259999978935E-3</v>
       </c>
       <c r="D122" s="5">
         <v>0.26478725147660587</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>39.610084297</v>
       </c>
       <c r="C123" s="5">
         <v>-2.8293978999997194E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-0.85320836085858165</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>39.532955512999997</v>
       </c>
       <c r="C124" s="5">
         <v>-7.7128784000002781E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-2.3117780624374085</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>39.186974012</v>
       </c>
       <c r="C125" s="5">
         <v>-0.34598150099999714</v>
       </c>
       <c r="D125" s="5">
         <v>-10.011017388249799</v>
       </c>
       <c r="E125" s="5">
         <v>-6.6580367807517415</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>39.632577546</v>
       </c>
       <c r="C126" s="5">
         <v>0.44560353399999997</v>
       </c>
       <c r="D126" s="5">
         <v>14.532059423161492</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>39.627982568999997</v>
       </c>
       <c r="C127" s="5">
         <v>-4.5949770000035528E-3</v>
       </c>
       <c r="D127" s="5">
         <v>-0.13903858954691373</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>39.306089878999998</v>
       </c>
       <c r="C128" s="5">
         <v>-0.32189268999999854</v>
       </c>
       <c r="D128" s="5">
         <v>-9.3235403599303481</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>38.648626929999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.65746294899999924</v>
       </c>
       <c r="D129" s="5">
         <v>-18.324703934051168</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>38.503236154</v>
       </c>
       <c r="C130" s="5">
         <v>-0.14539077599999928</v>
       </c>
       <c r="D130" s="5">
         <v>-4.4219944043020103</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>38.296434214999998</v>
       </c>
       <c r="C131" s="5">
         <v>-0.20680193900000177</v>
       </c>
       <c r="D131" s="5">
         <v>-6.2582044888674693</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>37.516219579999998</v>
       </c>
       <c r="C132" s="5">
         <v>-0.7802146350000001</v>
       </c>
       <c r="D132" s="5">
         <v>-21.886020150597329</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>37.752238278999997</v>
       </c>
       <c r="C133" s="5">
         <v>0.23601869899999883</v>
       </c>
       <c r="D133" s="5">
         <v>7.8161045264591111</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>37.522186957000002</v>
       </c>
       <c r="C134" s="5">
         <v>-0.23005132199999423</v>
       </c>
       <c r="D134" s="5">
         <v>-7.0722866321410223</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>37.174523088999997</v>
       </c>
       <c r="C135" s="5">
         <v>-0.34766386800000504</v>
       </c>
       <c r="D135" s="5">
         <v>-10.569192567731511</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>37.441199783999998</v>
       </c>
       <c r="C136" s="5">
         <v>0.26667669500000102</v>
       </c>
       <c r="D136" s="5">
         <v>8.9562672513655563</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>36.740568815000003</v>
       </c>
       <c r="C137" s="5">
         <v>-0.70063096899999522</v>
       </c>
       <c r="D137" s="5">
         <v>-20.282545147274377</v>
       </c>
       <c r="E137" s="5">
         <v>-6.2429040738150583</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>36.308753308999997</v>
       </c>
       <c r="C138" s="5">
         <v>-0.43181550600000662</v>
       </c>
       <c r="D138" s="5">
         <v>-13.226814927112008</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>36.169802300999997</v>
       </c>
       <c r="C139" s="5">
         <v>-0.13895100799999938</v>
       </c>
       <c r="D139" s="5">
         <v>-4.4968773218934333</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>35.880285342000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.28951695899999663</v>
       </c>
       <c r="D140" s="5">
         <v>-9.193478787399922</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>35.397348936999997</v>
       </c>
       <c r="C141" s="5">
         <v>-0.48293640500000379</v>
       </c>
       <c r="D141" s="5">
         <v>-15.007973128854335</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>35.145921000000001</v>
       </c>
       <c r="C142" s="5">
         <v>-0.25142793699999544</v>
       </c>
       <c r="D142" s="5">
         <v>-8.1983900154464209</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>34.985578125000004</v>
       </c>
       <c r="C143" s="5">
         <v>-0.16034287499999778</v>
       </c>
       <c r="D143" s="5">
         <v>-5.3393425392441518</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>34.518948080000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.46663004500000227</v>
       </c>
       <c r="D144" s="5">
         <v>-14.881889628902933</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>34.101326075000003</v>
       </c>
       <c r="C145" s="5">
         <v>-0.41762200499999835</v>
       </c>
       <c r="D145" s="5">
         <v>-13.589886222506763</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>33.458968894999998</v>
       </c>
       <c r="C146" s="5">
         <v>-0.64235718000000475</v>
       </c>
       <c r="D146" s="5">
         <v>-20.40323287270056</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>33.158802876999999</v>
       </c>
       <c r="C147" s="5">
         <v>-0.30016601799999876</v>
       </c>
       <c r="D147" s="5">
         <v>-10.249789214854655</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>32.837235008</v>
       </c>
       <c r="C148" s="5">
         <v>-0.32156786899999901</v>
       </c>
       <c r="D148" s="5">
         <v>-11.036295692585041</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>32.536362392999997</v>
       </c>
       <c r="C149" s="5">
         <v>-0.30087261500000295</v>
       </c>
       <c r="D149" s="5">
         <v>-10.457547276575808</v>
       </c>
       <c r="E149" s="5">
         <v>-11.44295409025775</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>31.976064139000002</v>
       </c>
       <c r="C150" s="5">
         <v>-0.56029825399999567</v>
       </c>
       <c r="D150" s="5">
         <v>-18.815687560769746</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>30.518901816</v>
       </c>
       <c r="C151" s="5">
         <v>-1.4571623230000021</v>
       </c>
       <c r="D151" s="5">
         <v>-42.86177462100629</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>30.930665629</v>
       </c>
       <c r="C152" s="5">
         <v>0.41176381300000031</v>
       </c>
       <c r="D152" s="5">
         <v>17.447660239538585</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>31.042458396000001</v>
       </c>
       <c r="C153" s="5">
         <v>0.11179276700000074</v>
       </c>
       <c r="D153" s="5">
         <v>4.4244266055001091</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>30.642759729000002</v>
       </c>
       <c r="C154" s="5">
         <v>-0.39969866699999912</v>
       </c>
       <c r="D154" s="5">
         <v>-14.402472992900517</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>30.44347591</v>
       </c>
       <c r="C155" s="5">
         <v>-0.19928381900000147</v>
       </c>
       <c r="D155" s="5">
         <v>-7.5309636028951026</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>30.289345770000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.15413013999999947</v>
       </c>
       <c r="D156" s="5">
         <v>-5.9090457661433398</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>30.686016076000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.39667030600000075</v>
       </c>
       <c r="D157" s="5">
         <v>16.898081369891393</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>30.478403234999998</v>
       </c>
       <c r="C158" s="5">
         <v>-0.2076128410000031</v>
       </c>
       <c r="D158" s="5">
         <v>-7.8234545197541916</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>29.741009556000002</v>
       </c>
       <c r="C159" s="5">
         <v>-0.73739367899999664</v>
       </c>
       <c r="D159" s="5">
         <v>-25.464708954388072</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>29.335457063</v>
       </c>
       <c r="C160" s="5">
         <v>-0.40555249300000185</v>
       </c>
       <c r="D160" s="5">
         <v>-15.190240510166541</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>29.231941889000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.10351517399999821</v>
       </c>
       <c r="D161" s="5">
         <v>-4.153184061300685</v>
       </c>
       <c r="E161" s="5">
         <v>-10.156084641812701</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>28.521732187000001</v>
       </c>
       <c r="C162" s="5">
         <v>-0.71020970200000022</v>
       </c>
       <c r="D162" s="5">
         <v>-25.55787332631353</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>28.307535836</v>
       </c>
       <c r="C163" s="5">
         <v>-0.21419635100000178</v>
       </c>
       <c r="D163" s="5">
         <v>-8.648850241345297</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>28.013144968999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.29439086700000061</v>
       </c>
       <c r="D164" s="5">
         <v>-11.790037834294321</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>27.637242605000001</v>
       </c>
       <c r="C165" s="5">
         <v>-0.3759023639999981</v>
       </c>
       <c r="D165" s="5">
         <v>-14.965706985021487</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>26.837368391999998</v>
       </c>
       <c r="C166" s="5">
         <v>-0.7998742130000025</v>
       </c>
       <c r="D166" s="5">
         <v>-29.702059463672636</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>26.194088544</v>
       </c>
       <c r="C167" s="5">
         <v>-0.64327984799999882</v>
       </c>
       <c r="D167" s="5">
         <v>-25.258749078010069</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>26.039805929</v>
       </c>
       <c r="C168" s="5">
         <v>-0.15428261499999962</v>
       </c>
       <c r="D168" s="5">
         <v>-6.8434442039406296</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>25.712811564999999</v>
       </c>
       <c r="C169" s="5">
         <v>-0.32699436400000081</v>
       </c>
       <c r="D169" s="5">
         <v>-14.070578606158612</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>25.577044215000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.13576734999999829</v>
       </c>
       <c r="D170" s="5">
         <v>-6.1553658916642213</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>25.215944134000001</v>
       </c>
       <c r="C171" s="5">
         <v>-0.36110008100000002</v>
       </c>
       <c r="D171" s="5">
         <v>-15.686221481079542</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>25.051057533000002</v>
       </c>
       <c r="C172" s="5">
         <v>-0.16488660099999919</v>
       </c>
       <c r="D172" s="5">
         <v>-7.5706350913437355</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>24.710682159000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.34037537400000062</v>
       </c>
       <c r="D173" s="5">
         <v>-15.13980155518524</v>
       </c>
       <c r="E173" s="5">
         <v>-15.466847009918805</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>24.850494499</v>
       </c>
       <c r="C174" s="5">
         <v>0.13981233999999887</v>
       </c>
       <c r="D174" s="5">
         <v>7.0048854473146127</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>24.879703238000001</v>
       </c>
       <c r="C175" s="5">
         <v>2.9208739000001316E-2</v>
       </c>
       <c r="D175" s="5">
         <v>1.419608115143367</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>24.564201446999999</v>
       </c>
       <c r="C176" s="5">
         <v>-0.31550179100000264</v>
       </c>
       <c r="D176" s="5">
         <v>-14.199572136561001</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>24.466887931999999</v>
       </c>
       <c r="C177" s="5">
         <v>-9.731351499999974E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-4.6516923198423266</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>24.456752530999999</v>
       </c>
       <c r="C178" s="5">
         <v>-1.0135400999999433E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-0.49596862456733337</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>24.251110130000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.20564240099999864</v>
       </c>
       <c r="D179" s="5">
         <v>-9.6362975170486855</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>24.182210845</v>
       </c>
       <c r="C180" s="5">
         <v>-6.8899285000000532E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-3.3565210206541463</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>24.190439236</v>
       </c>
       <c r="C181" s="5">
         <v>8.2283909999993909E-3</v>
       </c>
       <c r="D181" s="5">
         <v>0.40908456258350601</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>24.090772601000001</v>
       </c>
       <c r="C182" s="5">
         <v>-9.9666634999998394E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-4.8335893601889719</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>24.458269457</v>
       </c>
       <c r="C183" s="5">
         <v>0.36749685599999893</v>
       </c>
       <c r="D183" s="5">
         <v>19.922304358490074</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>24.358414503999999</v>
       </c>
       <c r="C184" s="5">
         <v>-9.9854953000001245E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-4.7906731508402967</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>23.671782024999999</v>
       </c>
       <c r="C185" s="5">
         <v>-0.68663247900000002</v>
       </c>
       <c r="D185" s="5">
         <v>-29.044961715251926</v>
       </c>
       <c r="E185" s="5">
         <v>-4.2042551772356385</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>23.284530032999999</v>
       </c>
       <c r="C186" s="5">
         <v>-0.38725199199999949</v>
       </c>
       <c r="D186" s="5">
         <v>-17.957613790244807</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>23.341872420000001</v>
       </c>
       <c r="C187" s="5">
         <v>5.7342387000002049E-2</v>
       </c>
       <c r="D187" s="5">
         <v>2.9955761930325009</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>23.550194788999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.20832236899999756</v>
       </c>
       <c r="D188" s="5">
         <v>11.251468301559786</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>23.453645054999999</v>
       </c>
       <c r="C189" s="5">
         <v>-9.6549733999999887E-2</v>
       </c>
       <c r="D189" s="5">
         <v>-4.8102609966919951</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>23.504870918000002</v>
       </c>
       <c r="C190" s="5">
         <v>5.1225863000002647E-2</v>
       </c>
       <c r="D190" s="5">
         <v>2.6526739402839894</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>23.417751387999999</v>
       </c>
       <c r="C191" s="5">
         <v>-8.7119530000002499E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-4.358176781762479</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>23.024857414</v>
       </c>
       <c r="C192" s="5">
         <v>-0.3928939739999997</v>
       </c>
       <c r="D192" s="5">
         <v>-18.375393526988503</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>22.850421514000001</v>
       </c>
       <c r="C193" s="5">
         <v>-0.17443589999999887</v>
       </c>
       <c r="D193" s="5">
         <v>-8.7217729181617081</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>22.903021775999999</v>
       </c>
       <c r="C194" s="5">
         <v>5.2600261999998565E-2</v>
       </c>
       <c r="D194" s="5">
         <v>2.7975686611705797</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>22.685143699000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.21787807699999817</v>
       </c>
       <c r="D195" s="5">
         <v>-10.836936105254747</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>22.765139698999999</v>
       </c>
       <c r="C196" s="5">
         <v>7.9995999999997736E-2</v>
       </c>
       <c r="D196" s="5">
         <v>4.3146777551406057</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>22.811279773999999</v>
       </c>
       <c r="C197" s="5">
         <v>4.614007500000028E-2</v>
       </c>
       <c r="D197" s="5">
         <v>2.4594395523910517</v>
       </c>
       <c r="E197" s="5">
         <v>-3.6351392983055342</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>22.734376556000001</v>
       </c>
       <c r="C198" s="5">
         <v>-7.6903217999998219E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-3.9713604510047906</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>22.615825797999999</v>
       </c>
       <c r="C199" s="5">
         <v>-0.11855075800000137</v>
       </c>
       <c r="D199" s="5">
         <v>-6.0811395445196208</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>22.535750589999999</v>
       </c>
       <c r="C200" s="5">
         <v>-8.0075208000000231E-2</v>
       </c>
       <c r="D200" s="5">
         <v>-4.1670345456292228</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>22.352287327999999</v>
       </c>
       <c r="C201" s="5">
         <v>-0.18346326200000007</v>
       </c>
       <c r="D201" s="5">
         <v>-9.3434209048420485</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>22.382534128</v>
       </c>
       <c r="C202" s="5">
         <v>3.0246800000000462E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.6359630959789095</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>22.79596265</v>
       </c>
       <c r="C203" s="5">
         <v>0.41342852200000024</v>
       </c>
       <c r="D203" s="5">
         <v>24.56159952549428</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>22.289380289</v>
       </c>
       <c r="C204" s="5">
         <v>-0.50658236099999954</v>
       </c>
       <c r="D204" s="5">
         <v>-23.637403519333766</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>21.977832164999999</v>
       </c>
       <c r="C205" s="5">
         <v>-0.31154812400000154</v>
       </c>
       <c r="D205" s="5">
         <v>-15.541706355878226</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>21.695822031999999</v>
       </c>
       <c r="C206" s="5">
         <v>-0.282010133</v>
       </c>
       <c r="D206" s="5">
         <v>-14.356366099081274</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>21.603317827000001</v>
       </c>
       <c r="C207" s="5">
         <v>-9.2504204999997341E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-4.9981323501900654</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>21.367170501</v>
       </c>
       <c r="C208" s="5">
         <v>-0.2361473260000011</v>
       </c>
       <c r="D208" s="5">
         <v>-12.35669908658117</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>21.522166634000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.15499613300000092</v>
       </c>
       <c r="D209" s="5">
         <v>9.0605512970003854</v>
       </c>
       <c r="E209" s="5">
         <v>-5.6512091946253395</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>20.969079821000001</v>
       </c>
       <c r="C210" s="5">
         <v>-0.55308681300000018</v>
       </c>
       <c r="D210" s="5">
         <v>-26.832098429847406</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>20.868147335</v>
       </c>
       <c r="C211" s="5">
         <v>-0.10093248600000138</v>
       </c>
       <c r="D211" s="5">
         <v>-5.6255883865622085</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>20.726615926000001</v>
       </c>
       <c r="C212" s="5">
         <v>-0.14153140899999883</v>
       </c>
       <c r="D212" s="5">
         <v>-7.8417825490244457</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>20.653610831999998</v>
       </c>
       <c r="C213" s="5">
         <v>-7.3005094000002657E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-4.145815502218742</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>20.494302853000001</v>
       </c>
       <c r="C214" s="5">
         <v>-0.1593079789999976</v>
       </c>
       <c r="D214" s="5">
         <v>-8.8732415599715999</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>20.412598760000002</v>
       </c>
       <c r="C215" s="5">
         <v>-8.1704092999999034E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-4.6804921557381585</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>20.468742002999999</v>
       </c>
       <c r="C216" s="5">
         <v>5.6143242999997511E-2</v>
       </c>
       <c r="D216" s="5">
         <v>3.350893734051108</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>20.384740845</v>
       </c>
       <c r="C217" s="5">
         <v>-8.4001157999999521E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-4.815000769477118</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>20.357575477000001</v>
       </c>
       <c r="C218" s="5">
         <v>-2.716536799999858E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-1.5874898993276099</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>20.404318152999998</v>
       </c>
       <c r="C219" s="5">
         <v>4.6742675999997374E-2</v>
       </c>
       <c r="D219" s="5">
         <v>2.7903620491672942</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>20.467930758000001</v>
       </c>
       <c r="C220" s="5">
         <v>6.3612605000002986E-2</v>
       </c>
       <c r="D220" s="5">
         <v>3.8059458163136606</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>20.516400698000002</v>
       </c>
       <c r="C221" s="5">
         <v>4.8469940000000378E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.879015809550034</v>
       </c>
       <c r="E221" s="5">
         <v>-4.6731630374570399</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>20.647749645000001</v>
       </c>
       <c r="C222" s="5">
         <v>0.13134894699999933</v>
       </c>
       <c r="D222" s="5">
         <v>7.9589466476690962</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>20.652757985000001</v>
       </c>
       <c r="C223" s="5">
         <v>5.0083399999998335E-3</v>
       </c>
       <c r="D223" s="5">
         <v>0.2914619005071728</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>20.427679291</v>
       </c>
       <c r="C224" s="5">
         <v>-0.22507869400000047</v>
       </c>
       <c r="D224" s="5">
         <v>-12.321784800586943</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>20.353888258000001</v>
       </c>
       <c r="C225" s="5">
         <v>-7.3791032999999118E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-4.2496742894016055</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>20.216667690000001</v>
       </c>
       <c r="C226" s="5">
         <v>-0.13722056800000004</v>
       </c>
       <c r="D226" s="5">
         <v>-7.7967480862954126</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>20.135243698</v>
       </c>
       <c r="C227" s="5">
         <v>-8.1423992000001277E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-4.7274446919995601</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>19.978207816000001</v>
       </c>
       <c r="C228" s="5">
         <v>-0.15703588199999885</v>
       </c>
       <c r="D228" s="5">
         <v>-8.9676752599997194</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>19.664648718999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.3135590970000024</v>
       </c>
       <c r="D229" s="5">
         <v>-17.290385569969924</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>19.479365396999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.18528332200000008</v>
       </c>
       <c r="D230" s="5">
         <v>-10.738673270230759</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>19.405382564</v>
       </c>
       <c r="C231" s="5">
         <v>-7.3982832999998749E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-4.4636033411446174</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>19.366808923000001</v>
       </c>
       <c r="C232" s="5">
         <v>-3.857364099999927E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-2.3594302292925695</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>18.909047475000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.4577614479999994</v>
       </c>
       <c r="D233" s="5">
         <v>-24.952018836125202</v>
       </c>
       <c r="E233" s="5">
         <v>-7.8344795788507398</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>18.818851236</v>
       </c>
       <c r="C234" s="5">
         <v>-9.0196239000000844E-2</v>
       </c>
       <c r="D234" s="5">
         <v>-5.5761980879439292</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>18.512604280000001</v>
       </c>
       <c r="C235" s="5">
         <v>-0.30624695599999896</v>
       </c>
       <c r="D235" s="5">
         <v>-17.871686486168812</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>17.694989202999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.8176150770000028</v>
       </c>
       <c r="D236" s="5">
         <v>-41.844149805459388</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>17.836541788000002</v>
       </c>
       <c r="C237" s="5">
         <v>0.14155258500000301</v>
       </c>
       <c r="D237" s="5">
         <v>10.033326848487899</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>17.53337097</v>
       </c>
       <c r="C238" s="5">
         <v>-0.30317081800000167</v>
       </c>
       <c r="D238" s="5">
         <v>-18.59385439135567</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>17.370090123000001</v>
       </c>
       <c r="C239" s="5">
         <v>-0.16328084699999934</v>
       </c>
       <c r="D239" s="5">
         <v>-10.620113093965578</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>17.200806788000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.16928333499999937</v>
       </c>
       <c r="D240" s="5">
         <v>-11.087883221397288</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>17.279158011</v>
       </c>
       <c r="C241" s="5">
         <v>7.8351222999998527E-2</v>
       </c>
       <c r="D241" s="5">
         <v>5.605151126427943</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>17.113838221000002</v>
       </c>
       <c r="C242" s="5">
         <v>-0.16531978999999808</v>
       </c>
       <c r="D242" s="5">
         <v>-10.895804450160052</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>17.003730323999999</v>
       </c>
       <c r="C243" s="5">
         <v>-0.11010789700000245</v>
       </c>
       <c r="D243" s="5">
         <v>-7.4531938911734041</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>16.968366598999999</v>
       </c>
       <c r="C244" s="5">
         <v>-3.5363724999999846E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-2.4673645630744812</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>16.910441188</v>
       </c>
       <c r="C245" s="5">
         <v>-5.7925410999999372E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-4.020430316732404</v>
       </c>
       <c r="E245" s="5">
         <v>-10.569576757593923</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>16.799135176</v>
       </c>
       <c r="C246" s="5">
         <v>-0.11130601200000001</v>
       </c>
       <c r="D246" s="5">
         <v>-7.6187495915714498</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>16.789607514</v>
       </c>
       <c r="C247" s="5">
         <v>-9.5276619999999923E-3</v>
       </c>
       <c r="D247" s="5">
         <v>-0.67846336414812969</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>16.770785535000002</v>
       </c>
       <c r="C248" s="5">
         <v>-1.8821978999998379E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-1.3369956053955634</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>16.71774134</v>
       </c>
       <c r="C249" s="5">
         <v>-5.3044195000001793E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-3.7301367328796964</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>16.735022412999999</v>
       </c>
       <c r="C250" s="5">
         <v>1.7281072999999481E-2</v>
       </c>
       <c r="D250" s="5">
         <v>1.2475126103360878</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>16.791270207</v>
       </c>
       <c r="C251" s="5">
         <v>5.6247794000000795E-2</v>
       </c>
       <c r="D251" s="5">
         <v>4.1087002895967561</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>17.140782314999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.34951210799999899</v>
       </c>
       <c r="D252" s="5">
         <v>28.045720747959013</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>17.455493864000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.31471154900000187</v>
       </c>
       <c r="D253" s="5">
         <v>24.399322382659715</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>17.399730183999999</v>
       </c>
       <c r="C254" s="5">
         <v>-5.576368000000187E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-3.7668998733208392</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>17.401089020000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.3588360000014177E-3</v>
       </c>
       <c r="D255" s="5">
         <v>9.3754543775514954E-2</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>17.468028142000001</v>
       </c>
       <c r="C256" s="5">
         <v>6.693912200000085E-2</v>
       </c>
       <c r="D256" s="5">
         <v>4.7151332671931057</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>17.507052873999999</v>
       </c>
       <c r="C257" s="5">
         <v>3.9024731999997897E-2</v>
       </c>
       <c r="D257" s="5">
         <v>2.7140669793767502</v>
       </c>
       <c r="E257" s="5">
         <v>3.5280669461383862</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>17.514951148000002</v>
       </c>
       <c r="C258" s="5">
         <v>7.8982740000022034E-3</v>
       </c>
       <c r="D258" s="5">
         <v>0.54272309534932894</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>17.492491758</v>
       </c>
       <c r="C259" s="5">
         <v>-2.2459390000001633E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-1.5279517651964891</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>17.558727896000001</v>
       </c>
       <c r="C260" s="5">
         <v>6.6236138000000722E-2</v>
       </c>
       <c r="D260" s="5">
         <v>4.6396911385070183</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>17.607222193999998</v>
       </c>
       <c r="C261" s="5">
         <v>4.8494297999997826E-2</v>
       </c>
       <c r="D261" s="5">
         <v>3.3650105984476708</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>17.736651173999999</v>
       </c>
       <c r="C262" s="5">
         <v>0.12942898000000014</v>
       </c>
       <c r="D262" s="5">
         <v>9.1866044398233306</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>17.807917167999999</v>
       </c>
       <c r="C263" s="5">
         <v>7.1265994000000887E-2</v>
       </c>
       <c r="D263" s="5">
         <v>4.9296017795310565</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>17.669584775000001</v>
       </c>
       <c r="C264" s="5">
         <v>-0.13833239299999889</v>
       </c>
       <c r="D264" s="5">
         <v>-8.9335085772070055</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>17.745193771</v>
       </c>
       <c r="C265" s="5">
         <v>7.5608995999999706E-2</v>
       </c>
       <c r="D265" s="5">
         <v>5.2574452976128283</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>17.594031795999999</v>
       </c>
       <c r="C266" s="5">
         <v>-0.15116197500000084</v>
       </c>
       <c r="D266" s="5">
         <v>-9.756585869436007</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>17.798012183000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.20398038700000143</v>
       </c>
       <c r="D267" s="5">
         <v>14.834802195056106</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>17.877310807000001</v>
       </c>
       <c r="C268" s="5">
         <v>7.9298623999999762E-2</v>
       </c>
       <c r="D268" s="5">
         <v>5.4795555923188299</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>18.012162209</v>
       </c>
       <c r="C269" s="5">
         <v>0.1348514019999989</v>
       </c>
       <c r="D269" s="5">
         <v>9.4369307433768377</v>
       </c>
       <c r="E269" s="5">
         <v>2.8851762694459326</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>18.032358163000001</v>
       </c>
       <c r="C270" s="5">
         <v>2.0195954000001848E-2</v>
       </c>
       <c r="D270" s="5">
         <v>1.353816286039411</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>18.085514866</v>
       </c>
       <c r="C271" s="5">
         <v>5.3156702999999084E-2</v>
       </c>
       <c r="D271" s="5">
         <v>3.5953412224057901</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>18.244940335999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.15942546999999863</v>
       </c>
       <c r="D272" s="5">
         <v>11.106341250706929</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>18.281575136000001</v>
       </c>
       <c r="C273" s="5">
         <v>3.6634800000001633E-2</v>
       </c>
       <c r="D273" s="5">
         <v>2.4363206084688782</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>18.323956510999999</v>
       </c>
       <c r="C274" s="5">
         <v>4.2381374999997945E-2</v>
       </c>
       <c r="D274" s="5">
         <v>2.8176534380826235</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>18.310000747</v>
       </c>
       <c r="C275" s="5">
         <v>-1.3955763999998538E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-0.91011697677667591</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>18.396827812000002</v>
       </c>
       <c r="C276" s="5">
         <v>8.6827065000001369E-2</v>
       </c>
       <c r="D276" s="5">
         <v>5.8412543320934374</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>18.442994232</v>
       </c>
       <c r="C277" s="5">
         <v>4.6166419999998709E-2</v>
       </c>
       <c r="D277" s="5">
         <v>3.0532856291487054</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>18.496740331000002</v>
       </c>
       <c r="C278" s="5">
         <v>5.3746099000001379E-2</v>
       </c>
       <c r="D278" s="5">
         <v>3.5536070748695137</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>18.599830062999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.10308973199999727</v>
       </c>
       <c r="D279" s="5">
         <v>6.896951307794974</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>18.592869291</v>
       </c>
       <c r="C280" s="5">
         <v>-6.9607719999993378E-3</v>
       </c>
       <c r="D280" s="5">
         <v>-0.44816296040971482</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>18.517951288999999</v>
       </c>
       <c r="C281" s="5">
         <v>-7.4918002000000428E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-4.729541770846069</v>
       </c>
       <c r="E281" s="5">
         <v>2.8080420003506079</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>18.645376453000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.1274251640000017</v>
       </c>
       <c r="D282" s="5">
         <v>8.5771972283896112</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>18.77098719</v>
       </c>
       <c r="C283" s="5">
         <v>0.12561073699999881</v>
       </c>
       <c r="D283" s="5">
         <v>8.3905661541476828</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>18.731512854999998</v>
       </c>
       <c r="C284" s="5">
         <v>-3.9474335000001304E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-2.4945487775236641</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>18.651103204999998</v>
       </c>
       <c r="C285" s="5">
         <v>-8.0409649999999999E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-5.0313976245861536</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>18.506438317000001</v>
       </c>
       <c r="C286" s="5">
         <v>-0.14466488799999766</v>
       </c>
       <c r="D286" s="5">
         <v>-8.9206703630000383</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>18.396216210999999</v>
       </c>
       <c r="C287" s="5">
         <v>-0.11022210600000193</v>
       </c>
       <c r="D287" s="5">
         <v>-6.9175224952360175</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>18.296407296999998</v>
       </c>
       <c r="C288" s="5">
         <v>-9.980891400000047E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-6.319807991002957</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>18.379388163000002</v>
       </c>
       <c r="C289" s="5">
         <v>8.2980866000003317E-2</v>
       </c>
       <c r="D289" s="5">
         <v>5.5802690906979091</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>18.332031194999999</v>
       </c>
       <c r="C290" s="5">
         <v>-4.7356968000002553E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-3.0485180189544381</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>18.207646312000001</v>
       </c>
       <c r="C291" s="5">
         <v>-0.12438488299999761</v>
       </c>
       <c r="D291" s="5">
         <v>-7.845053555532111</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>18.216813165000001</v>
       </c>
       <c r="C292" s="5">
         <v>9.1668529999999748E-3</v>
       </c>
       <c r="D292" s="5">
         <v>0.60582980582013501</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>18.136368767</v>
       </c>
       <c r="C293" s="5">
         <v>-8.0444398000000916E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-5.1723030913653929</v>
       </c>
       <c r="E293" s="5">
         <v>-2.0606087360574565</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>18.039100221000002</v>
       </c>
       <c r="C294" s="5">
         <v>-9.7268545999998679E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-6.2493247985073825</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>17.832305724000001</v>
       </c>
       <c r="C295" s="5">
         <v>-0.20679449700000063</v>
       </c>
       <c r="D295" s="5">
         <v>-12.921375940652879</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>17.706106023</v>
       </c>
       <c r="C296" s="5">
         <v>-0.12619970100000089</v>
       </c>
       <c r="D296" s="5">
         <v>-8.1695505266615402</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>17.717350392</v>
       </c>
       <c r="C297" s="5">
         <v>1.1244368999999921E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.76473460612396238</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>17.679192185000002</v>
       </c>
       <c r="C298" s="5">
         <v>-3.8158206999998612E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-2.5540682316367969</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>17.669739980999999</v>
       </c>
       <c r="C299" s="5">
         <v>-9.45220400000224E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-0.63969835672664788</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>17.690746841999999</v>
       </c>
       <c r="C300" s="5">
         <v>2.1006861000000043E-2</v>
       </c>
       <c r="D300" s="5">
         <v>1.4359983857900049</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>17.833353253999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.14260641199999924</v>
       </c>
       <c r="D301" s="5">
         <v>10.11389797076394</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>17.786755951</v>
       </c>
       <c r="C302" s="5">
         <v>-4.6597302999998647E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-3.0908452638752526</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>17.724494858</v>
       </c>
       <c r="C303" s="5">
         <v>-6.2261093000000045E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-4.1205692839697106</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>17.636412732</v>
       </c>
       <c r="C304" s="5">
         <v>-8.8082125999999761E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-5.8030928372951429</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>17.650678891999998</v>
       </c>
       <c r="C305" s="5">
         <v>1.4266159999998251E-2</v>
       </c>
       <c r="D305" s="5">
         <v>0.97501468519474166</v>
       </c>
       <c r="E305" s="5">
         <v>-2.6779885281321469</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>17.622214753000002</v>
       </c>
       <c r="C306" s="5">
         <v>-2.8464138999996891E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-1.9180924591081783</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>17.808071123000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.18585636999999977</v>
       </c>
       <c r="D307" s="5">
         <v>13.416621054269239</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>17.685743187</v>
       </c>
       <c r="C308" s="5">
         <v>-0.12232793600000136</v>
       </c>
       <c r="D308" s="5">
         <v>-7.9386806794267128</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>17.691596678</v>
       </c>
       <c r="C309" s="5">
         <v>5.8534909999998774E-3</v>
       </c>
       <c r="D309" s="5">
         <v>0.39789053299856825</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>17.652523946999999</v>
       </c>
       <c r="C310" s="5">
         <v>-3.9072731000000971E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-2.618300081239</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>17.643075656000001</v>
       </c>
       <c r="C311" s="5">
         <v>-9.4482909999982212E-3</v>
       </c>
       <c r="D311" s="5">
         <v>-0.64039748599733493</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>17.571501636000001</v>
       </c>
       <c r="C312" s="5">
         <v>-7.1574019999999905E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-4.7609685600743195</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>17.393277386000001</v>
       </c>
       <c r="C313" s="5">
         <v>-0.17822424999999953</v>
       </c>
       <c r="D313" s="5">
         <v>-11.514817749543827</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>17.539786257999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.14650887199999829</v>
       </c>
       <c r="D314" s="5">
         <v>10.589649913805532</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>17.645970799000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.10618454100000108</v>
       </c>
       <c r="D315" s="5">
         <v>7.5115477749355675</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>17.656533235000001</v>
       </c>
       <c r="C316" s="5">
         <v>1.056243600000073E-2</v>
       </c>
       <c r="D316" s="5">
         <v>0.72065938551608699</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>17.667564751</v>
       </c>
       <c r="C317" s="5">
         <v>1.1031515999999186E-2</v>
       </c>
       <c r="D317" s="5">
         <v>0.75232227956234521</v>
       </c>
       <c r="E317" s="5">
         <v>9.566690949012191E-2</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>17.602288613999999</v>
       </c>
       <c r="C318" s="5">
         <v>-6.5276137000001455E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-4.344631094104912</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>17.579321226000001</v>
       </c>
       <c r="C319" s="5">
         <v>-2.2967387999997868E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-1.554566954129466</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>17.552002088999998</v>
       </c>
       <c r="C320" s="5">
         <v>-2.7319137000002769E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-1.8490023299862046</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>17.573946407000001</v>
       </c>
       <c r="C321" s="5">
         <v>2.1944318000002738E-2</v>
       </c>
       <c r="D321" s="5">
         <v>1.5106547080949717</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>17.625637485999999</v>
       </c>
       <c r="C322" s="5">
         <v>5.1691078999997586E-2</v>
       </c>
       <c r="D322" s="5">
         <v>3.5872803200708292</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>17.719795990000001</v>
       </c>
       <c r="C323" s="5">
         <v>9.4158504000002807E-2</v>
       </c>
       <c r="D323" s="5">
         <v>6.6023079444019084</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>17.755269253000002</v>
       </c>
       <c r="C324" s="5">
         <v>3.5473263000000088E-2</v>
       </c>
       <c r="D324" s="5">
         <v>2.4289077193687225</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>17.650302347</v>
       </c>
       <c r="C325" s="5">
         <v>-0.10496690600000136</v>
       </c>
       <c r="D325" s="5">
         <v>-6.8680623497528011</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>17.704208772000001</v>
       </c>
       <c r="C326" s="5">
         <v>5.3906425000000979E-2</v>
       </c>
       <c r="D326" s="5">
         <v>3.7271574805233687</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>17.370902773000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.33330599900000024</v>
       </c>
       <c r="D327" s="5">
         <v>-20.393155949985122</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>17.464823130999999</v>
       </c>
       <c r="C328" s="5">
         <v>9.3920357999998316E-2</v>
       </c>
       <c r="D328" s="5">
         <v>6.6845741429067296</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>17.573293957000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.10847082600000135</v>
       </c>
       <c r="D329" s="5">
         <v>7.7129159461003738</v>
       </c>
       <c r="E329" s="5">
         <v>-0.53358114334723927</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>17.569114970000001</v>
       </c>
       <c r="C330" s="5">
         <v>-4.1789869999995233E-3</v>
       </c>
       <c r="D330" s="5">
         <v>-0.28499100291132784</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>17.652994644</v>
       </c>
       <c r="C331" s="5">
         <v>8.3879673999998516E-2</v>
       </c>
       <c r="D331" s="5">
         <v>5.8819803738142218</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>17.609875438</v>
       </c>
       <c r="C332" s="5">
         <v>-4.3119206000000077E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-2.8920613962611919</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>17.562612652999999</v>
       </c>
       <c r="C333" s="5">
         <v>-4.7262785000000918E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-3.1735370650593842</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>17.509039888</v>
       </c>
       <c r="C334" s="5">
         <v>-5.3572764999998412E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-3.599672467563686</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>17.414393228000002</v>
       </c>
       <c r="C335" s="5">
         <v>-9.4646659999998661E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-6.2972844175554821</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>17.236044123999999</v>
       </c>
       <c r="C336" s="5">
         <v>-0.17834910400000226</v>
       </c>
       <c r="D336" s="5">
         <v>-11.620609142832883</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>17.017495401000001</v>
       </c>
       <c r="C337" s="5">
         <v>-0.21854872299999784</v>
       </c>
       <c r="D337" s="5">
         <v>-14.198172812363484</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>17.168066505999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.15057110499999737</v>
       </c>
       <c r="D338" s="5">
         <v>11.149865408969827</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>17.194801161000001</v>
       </c>
       <c r="C339" s="5">
         <v>2.673465500000205E-2</v>
       </c>
       <c r="D339" s="5">
         <v>1.8847660448600756</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>17.26911243</v>
       </c>
       <c r="C340" s="5">
         <v>7.4311268999998958E-2</v>
       </c>
       <c r="D340" s="5">
         <v>5.3111383132773859</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>17.069054989000001</v>
       </c>
       <c r="C341" s="5">
         <v>-0.20005744099999845</v>
       </c>
       <c r="D341" s="5">
         <v>-13.049211162624752</v>
       </c>
       <c r="E341" s="5">
         <v>-2.8693480529820903</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>17.128118732000001</v>
       </c>
       <c r="C342" s="5">
         <v>5.9063742999999391E-2</v>
       </c>
       <c r="D342" s="5">
         <v>4.2322824234110712</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>17.014314318</v>
       </c>
       <c r="C343" s="5">
         <v>-0.11380441400000052</v>
       </c>
       <c r="D343" s="5">
         <v>-7.6881528684666804</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>17.063321293000001</v>
       </c>
       <c r="C344" s="5">
         <v>4.9006975000001063E-2</v>
       </c>
       <c r="D344" s="5">
         <v>3.5116905530190534</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>17.159574929000001</v>
       </c>
       <c r="C345" s="5">
         <v>9.6253636000000142E-2</v>
       </c>
       <c r="D345" s="5">
         <v>6.9831755743881008</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>17.210999771000001</v>
       </c>
       <c r="C346" s="5">
         <v>5.1424841999999416E-2</v>
       </c>
       <c r="D346" s="5">
         <v>3.6561037453845202</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>17.222972024000001</v>
       </c>
       <c r="C347" s="5">
         <v>1.1972252999999711E-2</v>
       </c>
       <c r="D347" s="5">
         <v>0.83794066982616489</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>17.326603345999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.10363132199999825</v>
       </c>
       <c r="D348" s="5">
         <v>7.464258374446664</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>17.369946585000001</v>
       </c>
       <c r="C349" s="5">
         <v>4.3343239000002143E-2</v>
       </c>
       <c r="D349" s="5">
         <v>3.0434985606468734</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>17.423133079999999</v>
       </c>
       <c r="C350" s="5">
         <v>5.3186494999998501E-2</v>
       </c>
       <c r="D350" s="5">
         <v>3.7368964290432904</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>17.412302945</v>
       </c>
       <c r="C351" s="5">
         <v>-1.0830134999999075E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.74336934351508788</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>17.464461623999998</v>
       </c>
       <c r="C352" s="5">
         <v>5.2158678999997932E-2</v>
       </c>
       <c r="D352" s="5">
         <v>3.6544262096902758</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>17.455048875999999</v>
       </c>
       <c r="C353" s="5">
         <v>-9.4127479999990271E-3</v>
       </c>
       <c r="D353" s="5">
         <v>-0.64484523693946194</v>
       </c>
       <c r="E353" s="5">
         <v>2.261366474293669</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>17.492032108</v>
       </c>
       <c r="C354" s="5">
         <v>3.6983232000000754E-2</v>
       </c>
       <c r="D354" s="5">
         <v>2.5723627506001767</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>17.482079699</v>
       </c>
       <c r="C355" s="5">
         <v>-9.952409000000273E-3</v>
       </c>
       <c r="D355" s="5">
         <v>-0.68062923348378712</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>17.532449573000001</v>
       </c>
       <c r="C356" s="5">
         <v>5.0369874000001147E-2</v>
       </c>
       <c r="D356" s="5">
         <v>3.5127941334550661</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>17.463225288</v>
       </c>
       <c r="C357" s="5">
         <v>-6.9224285000000663E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-4.6364741898077817</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>17.517603257000001</v>
       </c>
       <c r="C358" s="5">
         <v>5.4377969000000803E-2</v>
       </c>
       <c r="D358" s="5">
         <v>3.8012903724786939</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>17.533964718</v>
       </c>
       <c r="C359" s="5">
         <v>1.6361460999998911E-2</v>
       </c>
       <c r="D359" s="5">
         <v>1.126576866096074</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>17.624190265999999</v>
       </c>
       <c r="C360" s="5">
         <v>9.0225547999999378E-2</v>
       </c>
       <c r="D360" s="5">
         <v>6.3527030565586617</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>17.609021106</v>
       </c>
       <c r="C361" s="5">
         <v>-1.5169159999999238E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-1.0279660016934922</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>17.552952229999999</v>
       </c>
       <c r="C362" s="5">
         <v>-5.6068876000001211E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-3.7547105554721294</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>17.427099322</v>
       </c>
       <c r="C363" s="5">
         <v>-0.12585290799999882</v>
       </c>
       <c r="D363" s="5">
         <v>-8.2725700332308634</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>17.659219413999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.23212009199999883</v>
       </c>
       <c r="D364" s="5">
         <v>17.207865083147865</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>17.631891609</v>
       </c>
       <c r="C365" s="5">
         <v>-2.7327804999998762E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-1.8412867414403067</v>
       </c>
       <c r="E365" s="5">
         <v>1.0131322705326351</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>17.766158629</v>
       </c>
       <c r="C366" s="5">
         <v>0.13426701999999935</v>
       </c>
       <c r="D366" s="5">
         <v>9.5306177852513265</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>17.658470195</v>
       </c>
       <c r="C367" s="5">
         <v>-0.10768843399999994</v>
       </c>
       <c r="D367" s="5">
         <v>-7.0360658847962609</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>17.613496915999999</v>
       </c>
       <c r="C368" s="5">
         <v>-4.4973279000000588E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-3.0137578905540696</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>15.777537799999999</v>
       </c>
       <c r="C369" s="5">
         <v>-1.8359591159999997</v>
       </c>
       <c r="D369" s="5">
         <v>-73.311528611709861</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>15.541819758999999</v>
       </c>
       <c r="C370" s="5">
         <v>-0.23571804100000016</v>
       </c>
       <c r="D370" s="5">
         <v>-16.525915466596619</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>16.249136888999999</v>
       </c>
       <c r="C371" s="5">
         <v>0.70731712999999985</v>
       </c>
       <c r="D371" s="5">
         <v>70.585122405462329</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>16.518447429999998</v>
       </c>
       <c r="C372" s="5">
         <v>0.2693105409999994</v>
       </c>
       <c r="D372" s="5">
         <v>21.805567106477319</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>16.925884453999998</v>
       </c>
       <c r="C373" s="5">
         <v>0.40743702400000004</v>
       </c>
       <c r="D373" s="5">
         <v>33.963274691071632</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>16.864213527</v>
       </c>
       <c r="C374" s="5">
         <v>-6.1670926999997988E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-4.2857397225408045</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>17.035085522999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.17087199599999892</v>
       </c>
       <c r="D375" s="5">
         <v>12.859652841251879</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>16.849209134999999</v>
       </c>
       <c r="C376" s="5">
         <v>-0.1858763880000005</v>
       </c>
       <c r="D376" s="5">
         <v>-12.335768224110266</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>17.108041119999999</v>
       </c>
       <c r="C377" s="5">
         <v>0.25883198500000049</v>
       </c>
       <c r="D377" s="5">
         <v>20.0740543365606</v>
       </c>
       <c r="E377" s="5">
         <v>-2.9710396400838057</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>17.149278282000001</v>
       </c>
       <c r="C378" s="5">
         <v>4.1237162000001604E-2</v>
       </c>
       <c r="D378" s="5">
         <v>2.9311316178595392</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>17.153154083</v>
       </c>
       <c r="C379" s="5">
         <v>3.8758009999995124E-3</v>
       </c>
       <c r="D379" s="5">
         <v>0.27154185274209652</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>17.113378531999999</v>
       </c>
       <c r="C380" s="5">
         <v>-3.9775551000001741E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-2.7474015010412467</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>17.090667164999999</v>
       </c>
       <c r="C381" s="5">
         <v>-2.2711366999999427E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-1.5809613670130673</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>17.048948744</v>
       </c>
       <c r="C382" s="5">
         <v>-4.1718420999998784E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-2.8901992597736403</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>17.049427467000001</v>
       </c>
       <c r="C383" s="5">
         <v>4.7872300000051382E-4</v>
       </c>
       <c r="D383" s="5">
         <v>3.3700396169988878E-2</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>17.313152093999999</v>
       </c>
       <c r="C384" s="5">
         <v>0.26372462699999843</v>
       </c>
       <c r="D384" s="5">
         <v>20.225373710911132</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>17.333966717999999</v>
       </c>
       <c r="C385" s="5">
         <v>2.0814623999999782E-2</v>
       </c>
       <c r="D385" s="5">
         <v>1.4522700634933772</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>17.359025462999998</v>
       </c>
       <c r="C386" s="5">
         <v>2.505874499999905E-2</v>
       </c>
       <c r="D386" s="5">
         <v>1.7486327364560239</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>17.442233634000001</v>
       </c>
       <c r="C387" s="5">
         <v>8.3208171000002551E-2</v>
       </c>
       <c r="D387" s="5">
         <v>5.9061330666219325</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>17.446660719</v>
       </c>
       <c r="C388" s="5">
         <v>4.4270849999996642E-3</v>
       </c>
       <c r="D388" s="5">
         <v>0.30500247407656556</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>17.489336802</v>
       </c>
       <c r="C389" s="5">
         <v>4.267608299999992E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.9751205538851355</v>
       </c>
       <c r="E389" s="5">
         <v>2.2287512598637038</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>17.448126598000002</v>
       </c>
       <c r="C390" s="5">
         <v>-4.121020399999864E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-2.7912074355004979</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>17.557518738999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.10939214099999717</v>
       </c>
       <c r="D391" s="5">
         <v>7.7884044036057754</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>17.517096761000001</v>
       </c>
       <c r="C392" s="5">
         <v>-4.0421977999997694E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-2.7279967580098652</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>17.603527570000001</v>
       </c>
       <c r="C393" s="5">
         <v>8.6430808999999442E-2</v>
       </c>
       <c r="D393" s="5">
         <v>6.0842499664055083</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>17.757466673</v>
       </c>
       <c r="C394" s="5">
         <v>0.15393910299999902</v>
       </c>
       <c r="D394" s="5">
         <v>11.01346079015304</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>17.748399412000001</v>
       </c>
       <c r="C395" s="5">
         <v>-9.0672609999984388E-3</v>
       </c>
       <c r="D395" s="5">
         <v>-0.61102228360918609</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>17.603407332</v>
       </c>
       <c r="C396" s="5">
         <v>-0.14499208000000152</v>
       </c>
       <c r="D396" s="5">
         <v>-9.3744744827291999</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>17.628525789000001</v>
       </c>
       <c r="C397" s="5">
         <v>2.5118457000001371E-2</v>
       </c>
       <c r="D397" s="5">
         <v>1.725792747139332</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>17.647963673</v>
       </c>
       <c r="C398" s="5">
         <v>1.9437883999998462E-2</v>
       </c>
       <c r="D398" s="5">
         <v>1.3312196251040298</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>17.542489333999999</v>
       </c>
       <c r="C399" s="5">
         <v>-0.10547433900000058</v>
       </c>
       <c r="D399" s="5">
         <v>-6.9407731275544116</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>17.540588211999999</v>
       </c>
       <c r="C400" s="5">
         <v>-1.9011219999995888E-3</v>
       </c>
       <c r="D400" s="5">
         <v>-0.12996941625743608</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>17.482134877</v>
       </c>
       <c r="C401" s="5">
         <v>-5.8453334999999385E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-3.9264669319990841</v>
       </c>
       <c r="E401" s="5">
         <v>-4.117894853038484E-2</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>17.453744902</v>
       </c>
       <c r="C402" s="5">
         <v>-2.8389974999999623E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-1.931418966116194</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>17.371330603000001</v>
       </c>
       <c r="C403" s="5">
         <v>-8.2414298999999858E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-5.5213807382023417</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>17.434136091999999</v>
       </c>
       <c r="C404" s="5">
         <v>6.2805488999998715E-2</v>
       </c>
       <c r="D404" s="5">
         <v>4.4258823795631397</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>17.409821272999999</v>
       </c>
       <c r="C405" s="5">
         <v>-2.4314819000000654E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-1.6608225798781073</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>17.35674959</v>
       </c>
       <c r="C406" s="5">
         <v>-5.307168299999887E-2</v>
       </c>
       <c r="D406" s="5">
         <v>-3.5973391234804586</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>17.346712876000002</v>
       </c>
       <c r="C407" s="5">
         <v>-1.003671399999817E-2</v>
       </c>
       <c r="D407" s="5">
         <v>-0.69170930864512759</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>17.398258591000001</v>
       </c>
       <c r="C408" s="5">
         <v>5.1545714999999603E-2</v>
       </c>
       <c r="D408" s="5">
         <v>3.6246548458023664</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>17.420347472</v>
       </c>
       <c r="C409" s="5">
         <v>2.2088880999998395E-2</v>
       </c>
       <c r="D409" s="5">
         <v>1.5342072156663944</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>17.333004957</v>
       </c>
       <c r="C410" s="5">
         <v>-8.7342514999999565E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-5.8534143076223728</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>17.241091882999999</v>
       </c>
       <c r="C411" s="5">
         <v>-9.1913074000000705E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-6.180986617935103</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>17.231682587000002</v>
       </c>
       <c r="C412" s="5">
         <v>-9.4092959999976244E-3</v>
       </c>
       <c r="D412" s="5">
         <v>-0.65293573917298842</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>17.281006778999998</v>
       </c>
       <c r="C413" s="5">
         <v>4.9324191999996714E-2</v>
       </c>
       <c r="D413" s="5">
         <v>3.4894913786168491</v>
       </c>
       <c r="E413" s="5">
         <v>-1.1504778988097764</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>17.361575813999998</v>
       </c>
       <c r="C414" s="5">
         <v>8.05690349999999E-2</v>
       </c>
       <c r="D414" s="5">
         <v>5.7404627884658277</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>17.287760794</v>
       </c>
       <c r="C415" s="5">
         <v>-7.3815019999997844E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-4.9843283070070132</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>17.346385480999999</v>
       </c>
       <c r="C416" s="5">
         <v>5.8624686999998232E-2</v>
       </c>
       <c r="D416" s="5">
         <v>4.1460932140430673</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>17.310712388999999</v>
       </c>
       <c r="C417" s="5">
         <v>-3.5673091999999684E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-2.4400947149458396</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>17.355975712999999</v>
       </c>
       <c r="C418" s="5">
         <v>4.5263324000000438E-2</v>
       </c>
       <c r="D418" s="5">
         <v>3.1832291705006899</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>17.548427501999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.19245178899999971</v>
       </c>
       <c r="D419" s="5">
         <v>14.148462223867696</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>17.489436175000002</v>
       </c>
       <c r="C420" s="5">
         <v>-5.899132699999754E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-3.9602022222812616</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>17.509968713999999</v>
       </c>
       <c r="C421" s="5">
         <v>2.053253899999774E-2</v>
       </c>
       <c r="D421" s="5">
         <v>1.4179282083508049</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>17.527591415</v>
       </c>
       <c r="C422" s="5">
         <v>1.7622701000000518E-2</v>
       </c>
       <c r="D422" s="5">
         <v>1.2144335490025471</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>17.740567772999999</v>
       </c>
       <c r="C423" s="5">
         <v>0.21297635799999881</v>
       </c>
       <c r="D423" s="5">
         <v>15.5961286027408</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>17.825531131000002</v>
       </c>
       <c r="C424" s="5">
         <v>8.4963358000003097E-2</v>
       </c>
       <c r="D424" s="5">
         <v>5.9008798171018118</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>17.883758106999998</v>
       </c>
       <c r="C425" s="5">
         <v>5.8226975999996711E-2</v>
       </c>
       <c r="D425" s="5">
         <v>3.9909861179763251</v>
       </c>
       <c r="E425" s="5">
         <v>3.4879410424887292</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>17.868843508000001</v>
       </c>
       <c r="C426" s="5">
         <v>-1.4914598999997253E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-0.99619179959812287</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>17.997957913</v>
       </c>
       <c r="C427" s="5">
         <v>0.12911440499999927</v>
       </c>
       <c r="D427" s="5">
         <v>9.0238309305259889</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>17.852832243000002</v>
       </c>
       <c r="C428" s="5">
         <v>-0.14512566999999876</v>
       </c>
       <c r="D428" s="5">
         <v>-9.2583428784695947</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>18.208610765</v>
       </c>
       <c r="C429" s="5">
         <v>0.35577852199999782</v>
       </c>
       <c r="D429" s="5">
         <v>26.717401656561023</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>18.151769424000001</v>
       </c>
       <c r="C430" s="5">
         <v>-5.684134099999838E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-3.6823569981556337</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>18.147818667999999</v>
       </c>
       <c r="C431" s="5">
         <v>-3.9507560000018316E-3</v>
       </c>
       <c r="D431" s="5">
         <v>-0.26086911692853043</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>18.185565133000001</v>
       </c>
       <c r="C432" s="5">
         <v>3.774646500000145E-2</v>
       </c>
       <c r="D432" s="5">
         <v>2.5246856401556883</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>18.208811743999998</v>
       </c>
       <c r="C433" s="5">
         <v>2.3246610999997586E-2</v>
       </c>
       <c r="D433" s="5">
         <v>1.5447910288912903</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>18.228840667</v>
       </c>
       <c r="C434" s="5">
         <v>2.0028923000001697E-2</v>
       </c>
       <c r="D434" s="5">
         <v>1.3279639979949964</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>18.249523611000001</v>
       </c>
       <c r="C435" s="5">
         <v>2.0682944000000703E-2</v>
       </c>
       <c r="D435" s="5">
         <v>1.3700819283655186</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>18.257246154000001</v>
       </c>
       <c r="C436" s="5">
         <v>7.7225429999998596E-3</v>
       </c>
       <c r="D436" s="5">
         <v>0.50898042100997465</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>18.214852430000001</v>
       </c>
       <c r="C437" s="5">
         <v>-4.2393724000000077E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-2.7511144073266269</v>
       </c>
       <c r="E437" s="5">
         <v>1.8513688287385532</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>18.172261015</v>
       </c>
       <c r="C438" s="5">
         <v>-4.259141500000041E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-2.7701292853057002</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>18.183082524</v>
       </c>
       <c r="C439" s="5">
         <v>1.0821508999999452E-2</v>
       </c>
       <c r="D439" s="5">
         <v>0.71694033114815259</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>18.219401803</v>
       </c>
       <c r="C440" s="5">
         <v>3.6319279000000648E-2</v>
       </c>
       <c r="D440" s="5">
         <v>2.4234138166652208</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>18.225883064000001</v>
       </c>
       <c r="C441" s="5">
         <v>6.4812610000011261E-3</v>
       </c>
       <c r="D441" s="5">
         <v>0.42771702033979064</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>18.318274720000002</v>
       </c>
       <c r="C442" s="5">
         <v>9.2391656000000211E-2</v>
       </c>
       <c r="D442" s="5">
         <v>6.2556077978790814</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>18.296249983999999</v>
+        <v>18.302438241000001</v>
       </c>
       <c r="C443" s="5">
-        <v>-2.2024736000002321E-2</v>
+        <v>-1.5836479000000736E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>-1.4333012567124048</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-1.0325030545911829</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>18.369851007000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>6.7412766000000346E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>4.5105674337926116</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B908E0DD-D48B-4ADD-B13C-83FCA8320A80}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpmanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>