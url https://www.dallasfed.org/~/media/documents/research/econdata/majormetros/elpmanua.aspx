--- v8 (2026-09-08)
+++ v9 (2026-09-29)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CC2DF54D-785E-4289-AD98-0A87F604EEEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6726E268-6487-49B3-A759-A27C79B7D519}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AFFEE9B0-03FD-49B1-8097-6D8A4D5082DE}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AB4073E6-EC8C-428A-8BE6-775175C64E0E}"/>
   </bookViews>
   <sheets>
     <sheet name="elpmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A966508-B831-4098-AE79-F73D59411A2D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26382F41-65E8-486C-A1DA-DD7A7C92DAFF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>41.92557876</v>
+        <v>41.925584618000002</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>42.072154521000002</v>
+        <v>42.072170999999997</v>
       </c>
       <c r="C7" s="5">
-        <v>0.14657576100000114</v>
+        <v>0.1465863819999953</v>
       </c>
       <c r="D7" s="5">
-        <v>4.2769298759244068</v>
+        <v>4.2772451602900441</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>42.030690169000003</v>
+        <v>42.030702191000003</v>
       </c>
       <c r="C8" s="5">
-        <v>-4.1464351999998428E-2</v>
+        <v>-4.1468808999994167E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-1.1762743285092414</v>
+        <v>-1.1763996232193041</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>41.739247822999999</v>
+        <v>41.739249520000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.29144234600000374</v>
+        <v>-0.29145267100000183</v>
       </c>
       <c r="D9" s="5">
-        <v>-8.0107317795793058</v>
+        <v>-8.0110026381269854</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>41.566360813999999</v>
+        <v>41.566353143999997</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.17288700900000009</v>
+        <v>-0.17289637600000418</v>
       </c>
       <c r="D10" s="5">
-        <v>-4.8588018055846671</v>
+        <v>-4.8590588935829455</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>41.596472278</v>
+        <v>41.596470101999998</v>
       </c>
       <c r="C11" s="5">
-        <v>3.0111464000000865E-2</v>
+        <v>3.0116958000000693E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>0.87277481603156293</v>
+        <v>0.87293485537500715</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>41.669769344999999</v>
+        <v>41.669790522</v>
       </c>
       <c r="C12" s="5">
-        <v>7.3297066999998606E-2</v>
+        <v>7.3320420000001718E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>2.1351315648667768</v>
+        <v>2.1358185552287079</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>42.049739604999999</v>
+        <v>42.049834873000002</v>
       </c>
       <c r="C13" s="5">
-        <v>0.37997026000000034</v>
+        <v>0.38004435100000222</v>
       </c>
       <c r="D13" s="5">
-        <v>11.508139805565554</v>
+        <v>11.510491389867351</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>40.560443968999998</v>
+        <v>40.560295437999997</v>
       </c>
       <c r="C14" s="5">
-        <v>-1.4892956360000014</v>
+        <v>-1.4895394350000046</v>
       </c>
       <c r="D14" s="5">
-        <v>-35.125701926637198</v>
+        <v>-35.130316328619848</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>40.649954541</v>
+        <v>40.649958339000001</v>
       </c>
       <c r="C15" s="5">
-        <v>8.9510572000001787E-2</v>
+        <v>8.9662901000004069E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>2.6805934737444748</v>
+        <v>2.6852208650220311</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>40.826273960999998</v>
+        <v>40.826274095000002</v>
       </c>
       <c r="C16" s="5">
-        <v>0.17631941999999867</v>
+        <v>0.17631575600000104</v>
       </c>
       <c r="D16" s="5">
-        <v>5.3309922394271458</v>
+        <v>5.3308782928836562</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>40.582710710999997</v>
+        <v>40.582720518999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.24356325000000112</v>
+        <v>-0.2435535760000036</v>
       </c>
       <c r="D17" s="5">
-        <v>-6.9287213363265039</v>
+        <v>-6.9284550809340262</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>41.413729279000002</v>
+        <v>41.413737615999999</v>
       </c>
       <c r="C18" s="5">
-        <v>0.83101856800000462</v>
+        <v>0.83101709700000015</v>
       </c>
       <c r="D18" s="5">
-        <v>27.537956862335598</v>
+        <v>27.537895079069141</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>41.173005871000001</v>
+        <v>41.173023649000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.24072340800000092</v>
+        <v>-0.24071396699999781</v>
       </c>
       <c r="D19" s="5">
-        <v>-6.7564482193111397</v>
+        <v>-6.756190332314393</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>41.124572290000003</v>
+        <v>41.124584829</v>
       </c>
       <c r="C20" s="5">
-        <v>-4.8433580999997616E-2</v>
+        <v>-4.8438820000001215E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-1.4025144582546001</v>
+        <v>-1.4026645844624208</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>41.11418372</v>
+        <v>41.114185902000003</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.0388570000003483E-2</v>
+        <v>-1.0398926999997116E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-0.30271386754459062</v>
+        <v>-0.30301514963141374</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>41.162392701999998</v>
+        <v>41.162385020000002</v>
       </c>
       <c r="C22" s="5">
-        <v>4.8208981999998457E-2</v>
+        <v>4.819911799999943E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>1.4161858645226122</v>
+        <v>1.415894153386632</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>41.308195779000002</v>
+        <v>41.308195169000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.14580307700000361</v>
+        <v>0.145810148999999</v>
       </c>
       <c r="D23" s="5">
-        <v>4.3343657731868879</v>
+        <v>4.3345809438008809</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>41.780712422999997</v>
+        <v>41.780726432000002</v>
       </c>
       <c r="C24" s="5">
-        <v>0.47251664399999527</v>
+        <v>0.47253126300000048</v>
       </c>
       <c r="D24" s="5">
-        <v>14.623950608835145</v>
+        <v>14.624432120182785</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>41.650431560999998</v>
+        <v>41.650510681999997</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.13028086199999933</v>
+        <v>-0.13021575000000496</v>
       </c>
       <c r="D25" s="5">
-        <v>-3.678336212640021</v>
+        <v>-3.6765280328605709</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>42.178684855</v>
+        <v>42.178541957999997</v>
       </c>
       <c r="C26" s="5">
-        <v>0.52825329400000243</v>
+        <v>0.5280312760000001</v>
       </c>
       <c r="D26" s="5">
-        <v>16.327485753764016</v>
+        <v>16.320104947293434</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>42.318956182000001</v>
+        <v>42.318963154999999</v>
       </c>
       <c r="C27" s="5">
-        <v>0.14027132700000067</v>
+        <v>0.140421197000002</v>
       </c>
       <c r="D27" s="5">
-        <v>4.0645845545747683</v>
+        <v>4.0690211400142395</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>42.703095853999997</v>
+        <v>42.703092529999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.38413967199999632</v>
+        <v>0.38412937500000055</v>
       </c>
       <c r="D28" s="5">
-        <v>11.453309930128274</v>
+        <v>11.452985451308617</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>42.748046305000003</v>
+        <v>42.748061389999997</v>
       </c>
       <c r="C29" s="5">
-        <v>4.4950451000005387E-2</v>
+        <v>4.4968859999997335E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>1.2704916252692655</v>
+        <v>1.2710150589816172</v>
       </c>
       <c r="E29" s="5">
-        <v>5.3356110423966596</v>
+        <v>5.3356227559614444</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>43.255416285000003</v>
+        <v>43.255430218000001</v>
       </c>
       <c r="C30" s="5">
-        <v>0.50736998</v>
+        <v>0.50736882800000416</v>
       </c>
       <c r="D30" s="5">
-        <v>15.210138276522001</v>
+        <v>15.210095734039308</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>42.845759659000002</v>
+        <v>42.845781961</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.4096566260000003</v>
+        <v>-0.40964825700000063</v>
       </c>
       <c r="D31" s="5">
-        <v>-10.791093466054591</v>
+        <v>-10.790881068437796</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>43.698657869000002</v>
+        <v>43.698673462999999</v>
       </c>
       <c r="C32" s="5">
-        <v>0.85289820999999932</v>
+        <v>0.85289150199999852</v>
       </c>
       <c r="D32" s="5">
-        <v>26.684363814538582</v>
+        <v>26.684115009048149</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>43.954864755999999</v>
+        <v>43.954868839</v>
       </c>
       <c r="C33" s="5">
-        <v>0.25620688699999761</v>
+        <v>0.25619537600000086</v>
       </c>
       <c r="D33" s="5">
-        <v>7.2670148751423413</v>
+        <v>7.2666751023516163</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>44.395248131999999</v>
+        <v>44.395241704</v>
       </c>
       <c r="C34" s="5">
-        <v>0.44038337599999977</v>
+        <v>0.4403728650000005</v>
       </c>
       <c r="D34" s="5">
-        <v>12.70793027137811</v>
+        <v>12.707608809408089</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>44.517419388999997</v>
+        <v>44.517420094999999</v>
       </c>
       <c r="C35" s="5">
-        <v>0.12217125699999798</v>
+        <v>0.1221783909999985</v>
       </c>
       <c r="D35" s="5">
-        <v>3.3527220917506373</v>
+        <v>3.3529213343798103</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>44.303161621000001</v>
+        <v>44.303159473999997</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.21425776799999596</v>
+        <v>-0.21426062100000109</v>
       </c>
       <c r="D36" s="5">
-        <v>-5.625020832021022</v>
+        <v>-5.6250936749594027</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>44.283271927000001</v>
+        <v>44.283315455</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.9889693999999736E-2</v>
+        <v>-1.9844018999997104E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.5374060473652964</v>
+        <v>-0.53617500442693089</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>44.080198944999999</v>
+        <v>44.080076406000003</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.2030729820000019</v>
+        <v>-0.2032390489999969</v>
       </c>
       <c r="D38" s="5">
-        <v>-5.3662326738020516</v>
+        <v>-5.3705056987355722</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>45.549607412</v>
+        <v>45.549626087</v>
       </c>
       <c r="C39" s="5">
-        <v>1.4694084670000009</v>
+        <v>1.4695496809999966</v>
       </c>
       <c r="D39" s="5">
-        <v>48.215323760020404</v>
+        <v>48.220997385185683</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>45.477631307999999</v>
+        <v>45.477617856000002</v>
       </c>
       <c r="C40" s="5">
-        <v>-7.1976104000000873E-2</v>
+        <v>-7.2008230999998091E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.8798102136723727</v>
+        <v>-1.8806412327651789</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>45.701627627999997</v>
+        <v>45.701658621999997</v>
       </c>
       <c r="C41" s="5">
-        <v>0.2239963199999977</v>
+        <v>0.22404076599999456</v>
       </c>
       <c r="D41" s="5">
-        <v>6.0732733658787286</v>
+        <v>6.0745131258722163</v>
       </c>
       <c r="E41" s="5">
-        <v>6.909277916297496</v>
+        <v>6.9093126938639005</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>45.804139956</v>
+        <v>45.804164577999998</v>
       </c>
       <c r="C42" s="5">
-        <v>0.10251232800000309</v>
+        <v>0.10250595600000167</v>
       </c>
       <c r="D42" s="5">
-        <v>2.7251507149761878</v>
+        <v>2.7249773580645398</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>45.940088817000003</v>
+        <v>45.940115233999997</v>
       </c>
       <c r="C43" s="5">
-        <v>0.13594886100000281</v>
+        <v>0.13595065599999856</v>
       </c>
       <c r="D43" s="5">
-        <v>3.6203774442335135</v>
+        <v>3.6204240508522334</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>45.959694454999998</v>
+        <v>45.959711050000003</v>
       </c>
       <c r="C44" s="5">
-        <v>1.9605637999994485E-2</v>
+        <v>1.9595816000006039E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>0.5133221786229214</v>
+        <v>0.51306411599567614</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>46.199371440999997</v>
+        <v>46.199377120999998</v>
       </c>
       <c r="C45" s="5">
-        <v>0.2396769859999992</v>
+        <v>0.23966607099999493</v>
       </c>
       <c r="D45" s="5">
-        <v>6.4405742457011028</v>
+        <v>6.4402700835156645</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>46.103954229999999</v>
+        <v>46.103948531999997</v>
       </c>
       <c r="C46" s="5">
-        <v>-9.5417210999997337E-2</v>
+        <v>-9.5428589000000841E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-2.450442720349677</v>
+        <v>-2.4507313132594799</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>46.306123417999999</v>
+        <v>46.306125698000002</v>
       </c>
       <c r="C47" s="5">
-        <v>0.20216918799999917</v>
+        <v>0.20217716600000557</v>
       </c>
       <c r="D47" s="5">
-        <v>5.3908711203754622</v>
+        <v>5.3910896942984454</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>46.676605164999998</v>
+        <v>46.676588979999998</v>
       </c>
       <c r="C48" s="5">
-        <v>0.37048174699999947</v>
+        <v>0.37046328199999579</v>
       </c>
       <c r="D48" s="5">
-        <v>10.034796094063413</v>
+        <v>10.034273229510005</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>46.717972713999998</v>
+        <v>46.717975361000001</v>
       </c>
       <c r="C49" s="5">
-        <v>4.1367549000000281E-2</v>
+        <v>4.1386381000002359E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>1.0687098258958638</v>
+        <v>1.0691990887107927</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>46.573683725999999</v>
+        <v>46.573577565999997</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.14428898799999956</v>
+        <v>-0.14439779500000327</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.6439005005148073</v>
+        <v>-3.6466015868589774</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>46.735441281999996</v>
+        <v>46.735472172999998</v>
       </c>
       <c r="C51" s="5">
-        <v>0.16175755599999775</v>
+        <v>0.16189460700000069</v>
       </c>
       <c r="D51" s="5">
-        <v>4.2483276921170265</v>
+        <v>4.2520061097545803</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>46.366135284000002</v>
+        <v>46.366112647999998</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.36930599799999442</v>
+        <v>-0.36935952500000013</v>
       </c>
       <c r="D52" s="5">
-        <v>-9.0810097226556756</v>
+        <v>-9.0822634980852417</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>46.260118192999997</v>
+        <v>46.260163933999998</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.10601709100000534</v>
+        <v>-0.10594871400000017</v>
       </c>
       <c r="D53" s="5">
-        <v>-2.7095795832045688</v>
+        <v>-2.7078552169754744</v>
       </c>
       <c r="E53" s="5">
-        <v>1.2220364875097589</v>
+        <v>1.2220679267232137</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>45.862053443000001</v>
+        <v>45.862086073</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.39806474999999608</v>
+        <v>-0.39807786099999731</v>
       </c>
       <c r="D54" s="5">
-        <v>-9.8509620489794063</v>
+        <v>-9.8512620247391602</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>45.730702147000002</v>
+        <v>45.730729861999997</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.13135129599999829</v>
+        <v>-0.1313562110000035</v>
       </c>
       <c r="D55" s="5">
-        <v>-3.3832372454386861</v>
+        <v>-3.3833594849519644</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>45.639323367999999</v>
+        <v>45.639339428</v>
       </c>
       <c r="C56" s="5">
-        <v>-9.1378779000002908E-2</v>
+        <v>-9.1390433999997356E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-2.3716542788793982</v>
+        <v>-2.3719520351208723</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>46.212470944000003</v>
+        <v>46.212477710999998</v>
       </c>
       <c r="C57" s="5">
-        <v>0.57314757600000377</v>
+        <v>0.57313828299999869</v>
       </c>
       <c r="D57" s="5">
-        <v>16.155538087203158</v>
+        <v>16.155251707735594</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>46.198498272999998</v>
+        <v>46.198494676000003</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.3972671000004766E-2</v>
+        <v>-1.3983034999995425E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.36222581647866736</v>
+        <v>-0.36249399158581053</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>46.003540809999997</v>
+        <v>46.003541145</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.1949574630000015</v>
+        <v>-0.19495353100000301</v>
       </c>
       <c r="D59" s="5">
-        <v>-4.9480973472369572</v>
+        <v>-4.948000232592042</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>46.351931553</v>
+        <v>46.351905152999997</v>
       </c>
       <c r="C60" s="5">
-        <v>0.34839074300000306</v>
+        <v>0.34836400799999723</v>
       </c>
       <c r="D60" s="5">
-        <v>9.4759999036611475</v>
+        <v>9.475242107592873</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>47.131828067999997</v>
+        <v>47.131798938000003</v>
       </c>
       <c r="C61" s="5">
-        <v>0.77989651499999724</v>
+        <v>0.77989378500000583</v>
       </c>
       <c r="D61" s="5">
-        <v>22.167975897558634</v>
+        <v>22.167904798514225</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>46.987976097999997</v>
+        <v>46.987898852000001</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.14385197000000005</v>
+        <v>-0.14390008600000215</v>
       </c>
       <c r="D62" s="5">
-        <v>-3.6016827273137153</v>
+        <v>-3.6028694603659317</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>46.744138436</v>
+        <v>46.744167984000001</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.24383766199999712</v>
+        <v>-0.2437308680000001</v>
       </c>
       <c r="D63" s="5">
-        <v>-6.0525397446010043</v>
+        <v>-6.0499737312139201</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>47.276308538999999</v>
+        <v>47.276279289000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.53217010299999856</v>
+        <v>0.53211130500000081</v>
       </c>
       <c r="D64" s="5">
-        <v>14.550446372558135</v>
+        <v>14.548726994501182</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>47.115187476000003</v>
+        <v>47.115250117999999</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.16112106299999596</v>
+        <v>-0.16102917100000269</v>
       </c>
       <c r="D65" s="5">
-        <v>-4.0138919085532461</v>
+        <v>-4.0116478202332884</v>
       </c>
       <c r="E65" s="5">
-        <v>1.8483940733411197</v>
+        <v>1.8484287803648192</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>46.615914099999998</v>
+        <v>46.615944855999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.49927337600000499</v>
+        <v>-0.49930526200000003</v>
       </c>
       <c r="D66" s="5">
-        <v>-12.000668110130885</v>
+        <v>-12.001375384004586</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>46.798147782999997</v>
+        <v>46.798167841999998</v>
       </c>
       <c r="C67" s="5">
-        <v>0.18223368299999976</v>
+        <v>0.18222298599999931</v>
       </c>
       <c r="D67" s="5">
-        <v>4.7933000211598076</v>
+        <v>4.7930093503295357</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>46.813080595999999</v>
+        <v>46.813098717999999</v>
       </c>
       <c r="C68" s="5">
-        <v>1.4932813000001488E-2</v>
+        <v>1.4930876000001092E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>0.38358051166023088</v>
+        <v>0.38353050374393405</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>46.638817971000002</v>
+        <v>46.638826037999998</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.17426262499999723</v>
+        <v>-0.1742726800000014</v>
       </c>
       <c r="D69" s="5">
-        <v>-4.3766920721587717</v>
+        <v>-4.3769378005560133</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>46.593115849999997</v>
+        <v>46.593112263000002</v>
       </c>
       <c r="C70" s="5">
-        <v>-4.5702121000005036E-2</v>
+        <v>-4.5713774999995849E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>-1.1695822267970279</v>
+        <v>-1.1698786620018997</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>46.501261915000001</v>
+        <v>46.50126186</v>
       </c>
       <c r="C71" s="5">
-        <v>-9.1853934999996056E-2</v>
+        <v>-9.1850403000002245E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-2.3402041673196816</v>
+        <v>-2.3401153325759205</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>46.237784533999999</v>
+        <v>46.237760565000002</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.26347738100000129</v>
+        <v>-0.26350129499999753</v>
       </c>
       <c r="D72" s="5">
-        <v>-6.5912975875889295</v>
+        <v>-6.5918773208496706</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>46.297993771000002</v>
+        <v>46.297962472999998</v>
       </c>
       <c r="C73" s="5">
-        <v>6.0209237000002247E-2</v>
+        <v>6.0201907999996251E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>1.5738382247221905</v>
+        <v>1.5736460961065957</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>46.379014470000001</v>
+        <v>46.378954933999999</v>
       </c>
       <c r="C74" s="5">
-        <v>8.1020698999999752E-2</v>
+        <v>8.0992461000001015E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>2.1203099955075411</v>
+        <v>2.1195653296421924</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>44.612884944999998</v>
+        <v>44.612901374000003</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.7661295250000038</v>
+        <v>-1.766053559999996</v>
       </c>
       <c r="D75" s="5">
-        <v>-37.242518116964121</v>
+        <v>-37.24127404427697</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>44.333522520999999</v>
+        <v>44.333494678999998</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.27936242399999855</v>
+        <v>-0.27940669500000581</v>
       </c>
       <c r="D76" s="5">
-        <v>-7.2608363926292219</v>
+        <v>-7.2619451042104206</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>45.685527102000002</v>
+        <v>45.685591039999998</v>
       </c>
       <c r="C77" s="5">
-        <v>1.3520045810000028</v>
+        <v>1.352096361000001</v>
       </c>
       <c r="D77" s="5">
-        <v>43.402527329124837</v>
+        <v>43.406016416594653</v>
       </c>
       <c r="E77" s="5">
-        <v>-3.0343938984181196</v>
+        <v>-3.0343871133431843</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>45.590230499</v>
+        <v>45.590250300000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-9.5296603000001312E-2</v>
+        <v>-9.5340739999997481E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-2.4745921005343563</v>
+        <v>-2.4757216696915441</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>45.593758565999998</v>
+        <v>45.593768691000001</v>
       </c>
       <c r="C79" s="5">
-        <v>3.5280669999977476E-3</v>
+        <v>3.5183910000000651E-3</v>
       </c>
       <c r="D79" s="5">
-        <v>9.2903299264834871E-2</v>
+        <v>9.2648356276270327E-2</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>45.186634972999997</v>
+        <v>45.186654953999998</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.40712359300000145</v>
+        <v>-0.40711373700000308</v>
       </c>
       <c r="D80" s="5">
-        <v>-10.20435630791936</v>
+        <v>-10.204119119601806</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>44.932318381999998</v>
+        <v>44.932327751999999</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.25431659099999848</v>
+        <v>-0.25432720199999892</v>
       </c>
       <c r="D81" s="5">
-        <v>-6.5485766168127508</v>
+        <v>-6.548838638156429</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>44.761765820999997</v>
+        <v>44.761765058999998</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.17055256100000094</v>
+        <v>-0.17056269300000082</v>
       </c>
       <c r="D82" s="5">
-        <v>-4.4610202603701632</v>
+        <v>-4.461278856488593</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>44.922606123999998</v>
+        <v>44.922604921999998</v>
       </c>
       <c r="C83" s="5">
-        <v>0.16084030300000052</v>
+        <v>0.16083986299999964</v>
       </c>
       <c r="D83" s="5">
-        <v>4.3981469624961633</v>
+        <v>4.3981347683679894</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>44.476142437</v>
+        <v>44.476124769999998</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.44646368699999783</v>
+        <v>-0.44648015199999946</v>
       </c>
       <c r="D84" s="5">
-        <v>-11.295423045009056</v>
+        <v>-11.295817389710782</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>44.623829776999997</v>
+        <v>44.623808062000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.14768733999999739</v>
+        <v>0.14768329200000352</v>
       </c>
       <c r="D85" s="5">
-        <v>4.0583018220512024</v>
+        <v>4.0581901893053995</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>44.34897333</v>
+        <v>44.348933877999997</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.27485644699999767</v>
+        <v>-0.27487418400000507</v>
       </c>
       <c r="D86" s="5">
-        <v>-7.1459689617515814</v>
+        <v>-7.1464179557177765</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>44.144692673000002</v>
+        <v>44.144691352999999</v>
       </c>
       <c r="C87" s="5">
-        <v>-0.2042806569999982</v>
+        <v>-0.20424252499999795</v>
       </c>
       <c r="D87" s="5">
-        <v>-5.3895459248726407</v>
+        <v>-5.3885699036709926</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>44.391361813000003</v>
+        <v>44.391332640999998</v>
       </c>
       <c r="C88" s="5">
-        <v>0.24666914000000162</v>
+        <v>0.24664128799999929</v>
       </c>
       <c r="D88" s="5">
-        <v>6.9152478217503033</v>
+        <v>6.9144430693141912</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>44.087594303000003</v>
+        <v>44.087659715000001</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.30376751000000013</v>
+        <v>-0.30367292599999729</v>
       </c>
       <c r="D89" s="5">
-        <v>-7.9094216782681475</v>
+        <v>-7.9070558372315354</v>
       </c>
       <c r="E89" s="5">
-        <v>-3.4976783685397028</v>
+        <v>-3.4976702470608911</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>44.140639239000002</v>
+        <v>44.140640685999998</v>
       </c>
       <c r="C90" s="5">
-        <v>5.3044935999999154E-2</v>
+        <v>5.2980970999996657E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>1.4533984983706727</v>
+        <v>1.4516321289219203</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>44.055060683999997</v>
+        <v>44.055067289999997</v>
       </c>
       <c r="C91" s="5">
-        <v>-8.5578555000004997E-2</v>
+        <v>-8.5573396000000912E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-2.3018755649935496</v>
+        <v>-2.3017382007931797</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>44.160537091999998</v>
+        <v>44.160556933000002</v>
       </c>
       <c r="C92" s="5">
-        <v>0.10547640800000124</v>
+        <v>0.10548964300000563</v>
       </c>
       <c r="D92" s="5">
-        <v>2.9111699347478259</v>
+        <v>2.9115396051762055</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>44.254305860000002</v>
+        <v>44.254315638999998</v>
       </c>
       <c r="C93" s="5">
-        <v>9.3768768000003888E-2</v>
+        <v>9.3758705999995584E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>2.5780021571383704</v>
+        <v>2.5777211106795095</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>44.349542659999997</v>
+        <v>44.349543185999998</v>
       </c>
       <c r="C94" s="5">
-        <v>9.5236799999995014E-2</v>
+        <v>9.5227547000000357E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>2.6132281921178002</v>
+        <v>2.6129706999389768</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>44.133811737999999</v>
+        <v>44.133809898000003</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.21573092199999877</v>
+        <v>-0.21573328799999558</v>
       </c>
       <c r="D95" s="5">
-        <v>-5.6835362528263156</v>
+        <v>-5.6835968625097326</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>44.314153904999998</v>
+        <v>44.314144267000003</v>
       </c>
       <c r="C96" s="5">
-        <v>0.18034216699999917</v>
+        <v>0.18033436900000055</v>
       </c>
       <c r="D96" s="5">
-        <v>5.0152288190297156</v>
+        <v>5.0150072775999588</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>44.104295909000001</v>
+        <v>44.104280064000001</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.20985799599999666</v>
+        <v>-0.20986420300000219</v>
       </c>
       <c r="D97" s="5">
-        <v>-5.5371206551082075</v>
+        <v>-5.5372813584435239</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>43.766766433999997</v>
+        <v>43.766737782</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.33752947500000374</v>
+        <v>-0.33754228200000114</v>
       </c>
       <c r="D98" s="5">
-        <v>-8.8067241500552669</v>
+        <v>-8.8070474005370496</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>44.182648747999998</v>
+        <v>44.182640698</v>
       </c>
       <c r="C99" s="5">
-        <v>0.41588231400000097</v>
+        <v>0.41590291600000029</v>
       </c>
       <c r="D99" s="5">
-        <v>12.017904147584391</v>
+        <v>12.018539228999469</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>44.147963687999997</v>
+        <v>44.147940253000002</v>
       </c>
       <c r="C100" s="5">
-        <v>-3.4685060000001045E-2</v>
+        <v>-3.4700444999998581E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>-0.93798879446553851</v>
+        <v>-0.93840322601720372</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>44.373650529000003</v>
+        <v>44.373706476000002</v>
       </c>
       <c r="C101" s="5">
-        <v>0.22568684100000524</v>
+        <v>0.22576622300000082</v>
       </c>
       <c r="D101" s="5">
-        <v>6.3099182972216283</v>
+        <v>6.3122039557533371</v>
       </c>
       <c r="E101" s="5">
-        <v>0.64883609668975328</v>
+        <v>0.6488136654318355</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>44.653957361000003</v>
+        <v>44.653946658999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.28030683200000084</v>
+        <v>0.28024018299999653</v>
       </c>
       <c r="D102" s="5">
-        <v>7.8493509315596288</v>
+        <v>7.8474090391905005</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>43.354434335999997</v>
+        <v>43.354445456999997</v>
       </c>
       <c r="C103" s="5">
-        <v>-1.2995230250000063</v>
+        <v>-1.2995012020000019</v>
       </c>
       <c r="D103" s="5">
-        <v>-29.841087295184298</v>
+        <v>-29.840669557594921</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>43.946389324000002</v>
+        <v>43.946406490000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.59195498800000479</v>
+        <v>0.59196103300000402</v>
       </c>
       <c r="D104" s="5">
-        <v>17.672802307911816</v>
+        <v>17.672991665299875</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>43.862228080999998</v>
+        <v>43.862236394</v>
       </c>
       <c r="C105" s="5">
-        <v>-8.4161243000004049E-2</v>
+        <v>-8.4170096000001138E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>-2.2740546219736646</v>
+        <v>-2.2742904386729768</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>43.642908876</v>
+        <v>43.642909840000002</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.21931920499999791</v>
+        <v>-0.21932655399999845</v>
       </c>
       <c r="D106" s="5">
-        <v>-5.8379281066737621</v>
+        <v>-5.8381173009313558</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>43.559608077999997</v>
+        <v>43.559604223000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-8.330079800000334E-2</v>
+        <v>-8.3305617000000609E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-2.2665362632563135</v>
+        <v>-2.2666659606869199</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>43.315267142000003</v>
+        <v>43.315263786999999</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.24434093599999329</v>
+        <v>-0.24434043600000166</v>
       </c>
       <c r="D108" s="5">
-        <v>-6.5273827128324964</v>
+        <v>-6.527370325035986</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>43.070489360000003</v>
+        <v>43.070476884000001</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.24477778199999989</v>
+        <v>-0.24478690299999784</v>
       </c>
       <c r="D109" s="5">
-        <v>-6.5744404491218429</v>
+        <v>-6.5746783581585921</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>42.790818696000002</v>
+        <v>42.790797599999998</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.27967066400000107</v>
+        <v>-0.27967928400000375</v>
       </c>
       <c r="D110" s="5">
-        <v>-7.5196479329451176</v>
+        <v>-7.5198735902872293</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>42.731647213000002</v>
+        <v>42.731635799999999</v>
       </c>
       <c r="C111" s="5">
-        <v>-5.917148300000008E-2</v>
+        <v>-5.9161799999998266E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-1.6468072536412803</v>
+        <v>-1.646540616651504</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>42.100066888999997</v>
+        <v>42.100049521000003</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.63158032400000508</v>
+        <v>-0.63158627899999686</v>
       </c>
       <c r="D112" s="5">
-        <v>-16.363120845476018</v>
+        <v>-16.363266830717816</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>41.982161785000002</v>
+        <v>41.982202909999998</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.11790510399999476</v>
+        <v>-0.11784661100000449</v>
       </c>
       <c r="D113" s="5">
-        <v>-3.3094245557950042</v>
+        <v>-3.3078092799466829</v>
       </c>
       <c r="E113" s="5">
-        <v>-5.3894343050208686</v>
+        <v>-5.3894609126093007</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>41.652730464999998</v>
+        <v>41.652703262999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.32943132000000475</v>
+        <v>-0.32949964699999867</v>
       </c>
       <c r="D114" s="5">
-        <v>-9.0203761020717366</v>
+        <v>-9.0221585379818272</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>41.056235362999999</v>
+        <v>41.056280475000001</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.59649510199999867</v>
+        <v>-0.59642278799999815</v>
       </c>
       <c r="D115" s="5">
-        <v>-15.89384478023932</v>
+        <v>-15.892076663588195</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>41.057879761000002</v>
+        <v>41.057885403999997</v>
       </c>
       <c r="C116" s="5">
-        <v>1.6443980000033775E-3</v>
+        <v>1.6049289999955363E-3</v>
       </c>
       <c r="D116" s="5">
-        <v>4.8073388356972835E-2</v>
+        <v>4.6919226578401307E-2</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>40.566099569000002</v>
+        <v>40.566101025000002</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.49178019200000023</v>
+        <v>-0.49178437899999494</v>
       </c>
       <c r="D117" s="5">
-        <v>-13.463205297355675</v>
+        <v>-13.463310749030178</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>40.420104037000002</v>
+        <v>40.420102571999998</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.14599553200000059</v>
+        <v>-0.14599845300000425</v>
       </c>
       <c r="D118" s="5">
-        <v>-4.2342759412540065</v>
+        <v>-4.2343588395283849</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>39.977118072000003</v>
+        <v>39.977115009000002</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.44298596499999832</v>
+        <v>-0.44298756299999553</v>
       </c>
       <c r="D119" s="5">
-        <v>-12.386976032731168</v>
+        <v>-12.387018480696588</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>40.018256315999999</v>
+        <v>40.018256073000003</v>
       </c>
       <c r="C120" s="5">
-        <v>4.1138243999995439E-2</v>
+        <v>4.1141064000001393E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>1.2418667032368935</v>
+        <v>1.241952410511904</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>39.62964435</v>
+        <v>39.629631473000003</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.38861196599999914</v>
+        <v>-0.38862459999999999</v>
       </c>
       <c r="D121" s="5">
-        <v>-11.050367186648014</v>
+        <v>-11.050707537195059</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>39.638378275999997</v>
+        <v>39.638361609</v>
       </c>
       <c r="C122" s="5">
-        <v>8.7339259999978935E-3</v>
+        <v>8.7301359999969463E-3</v>
       </c>
       <c r="D122" s="5">
-        <v>0.26478725147660587</v>
+        <v>0.26467229654509872</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>39.610084297</v>
+        <v>39.610073843000002</v>
       </c>
       <c r="C123" s="5">
-        <v>-2.8293978999997194E-2</v>
+        <v>-2.8287765999998271E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>-0.85320836085858165</v>
+        <v>-0.85302209912108129</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>39.532955512999997</v>
+        <v>39.532940908</v>
       </c>
       <c r="C124" s="5">
-        <v>-7.7128784000002781E-2</v>
+        <v>-7.7132935000001623E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-2.3117780624374085</v>
+        <v>-2.3119017543455467</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>39.186974012</v>
+        <v>39.186995791999998</v>
       </c>
       <c r="C125" s="5">
-        <v>-0.34598150099999714</v>
+        <v>-0.34594511600000288</v>
       </c>
       <c r="D125" s="5">
-        <v>-10.011017388249799</v>
+        <v>-10.010018250736907</v>
       </c>
       <c r="E125" s="5">
-        <v>-6.6580367807517415</v>
+        <v>-6.6580763377097396</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>39.632577546</v>
+        <v>39.632549157</v>
       </c>
       <c r="C126" s="5">
-        <v>0.44560353399999997</v>
+        <v>0.44555336500000209</v>
       </c>
       <c r="D126" s="5">
-        <v>14.532059423161492</v>
+        <v>14.530311079381185</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>39.627982568999997</v>
+        <v>39.628061578999997</v>
       </c>
       <c r="C127" s="5">
-        <v>-4.5949770000035528E-3</v>
+        <v>-4.4875780000026566E-3</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.13903858954691373</v>
+        <v>-0.13579094314454254</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>39.306089878999998</v>
+        <v>39.306085715999998</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.32189268999999854</v>
+        <v>-0.3219758629999987</v>
       </c>
       <c r="D128" s="5">
-        <v>-9.3235403599303481</v>
+        <v>-9.3258250553078454</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>38.648626929999999</v>
+        <v>38.648622273000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.65746294899999924</v>
+        <v>-0.65746344299999748</v>
       </c>
       <c r="D129" s="5">
-        <v>-18.324703934051168</v>
+        <v>-18.324718227421744</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>38.503236154</v>
+        <v>38.503231755999998</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.14539077599999928</v>
+        <v>-0.14539051700000272</v>
       </c>
       <c r="D130" s="5">
-        <v>-4.4219944043020103</v>
+        <v>-4.4219872110541791</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>38.296434214999998</v>
+        <v>38.296433966000002</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.20680193900000177</v>
+        <v>-0.20679778999999598</v>
       </c>
       <c r="D131" s="5">
-        <v>-6.2582044888674693</v>
+        <v>-6.2580833118513919</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>37.516219579999998</v>
+        <v>37.516218496</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.7802146350000001</v>
+        <v>-0.78021547000000169</v>
       </c>
       <c r="D132" s="5">
-        <v>-21.886020150597329</v>
+        <v>-21.88604114037599</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>37.752238278999997</v>
+        <v>37.752222803999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.23601869899999883</v>
+        <v>0.23600430799999828</v>
       </c>
       <c r="D133" s="5">
-        <v>7.8161045264591111</v>
+        <v>7.8156115724515862</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>37.522186957000002</v>
+        <v>37.522169896999998</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.23005132199999423</v>
+        <v>-0.23005290700000103</v>
       </c>
       <c r="D134" s="5">
-        <v>-7.0722866321410223</v>
+        <v>-7.0723365397508449</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>37.174523088999997</v>
+        <v>37.174513169000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.34766386800000504</v>
+        <v>-0.34765672799999692</v>
       </c>
       <c r="D135" s="5">
-        <v>-10.569192567731511</v>
+        <v>-10.568991010164829</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>37.441199783999998</v>
+        <v>37.441182486000002</v>
       </c>
       <c r="C136" s="5">
-        <v>0.26667669500000102</v>
+        <v>0.26666931700000163</v>
       </c>
       <c r="D136" s="5">
-        <v>8.9562672513655563</v>
+        <v>8.9560120912426378</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>36.740568815000003</v>
+        <v>36.740581388999999</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.70063096899999522</v>
+        <v>-0.70060109700000339</v>
       </c>
       <c r="D137" s="5">
-        <v>-20.282545147274377</v>
+        <v>-20.281775798094316</v>
       </c>
       <c r="E137" s="5">
-        <v>-6.2429040738150583</v>
+        <v>-6.2429240965173216</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>36.308753308999997</v>
+        <v>36.308727650000002</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.43181550600000662</v>
+        <v>-0.43185373899999746</v>
       </c>
       <c r="D138" s="5">
-        <v>-13.226814927112008</v>
+        <v>-13.227907144843087</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>36.169802300999997</v>
+        <v>36.169907102000003</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.13895100799999938</v>
+        <v>-0.13882054799999821</v>
       </c>
       <c r="D139" s="5">
-        <v>-4.4968773218934333</v>
+        <v>-4.49274673308937</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>35.880285342000001</v>
+        <v>35.880272796</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.28951695899999663</v>
+        <v>-0.28963430600000351</v>
       </c>
       <c r="D140" s="5">
-        <v>-9.193478787399922</v>
+        <v>-9.1970170464255716</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>35.397348936999997</v>
+        <v>35.397339272000004</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.48293640500000379</v>
+        <v>-0.48293352399999634</v>
       </c>
       <c r="D141" s="5">
-        <v>-15.007973128854335</v>
+        <v>-15.007894984005855</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>35.145921000000001</v>
+        <v>35.145913753000002</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.25142793699999544</v>
+        <v>-0.25142551900000143</v>
       </c>
       <c r="D142" s="5">
-        <v>-8.1983900154464209</v>
+        <v>-8.1983163770208538</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>34.985578125000004</v>
+        <v>34.985579483999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.16034287499999778</v>
+        <v>-0.16033426900000336</v>
       </c>
       <c r="D143" s="5">
-        <v>-5.3393425392441518</v>
+        <v>-5.3390641887156587</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>34.518948080000001</v>
+        <v>34.518945031999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.46663004500000227</v>
+        <v>-0.46663445200000098</v>
       </c>
       <c r="D144" s="5">
-        <v>-14.881889628902933</v>
+        <v>-14.88201949579725</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>34.101326075000003</v>
+        <v>34.101308828000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.41762200499999835</v>
+        <v>-0.41763620399999724</v>
       </c>
       <c r="D145" s="5">
-        <v>-13.589886222506763</v>
+        <v>-13.590319092803039</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>33.458968894999998</v>
+        <v>33.458953805</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.64235718000000475</v>
+        <v>-0.64235502300000036</v>
       </c>
       <c r="D146" s="5">
-        <v>-20.40323287270056</v>
+        <v>-20.403180570601986</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>33.158802876999999</v>
+        <v>33.158794624000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.30016601799999876</v>
+        <v>-0.30015918099999794</v>
       </c>
       <c r="D147" s="5">
-        <v>-10.249789214854655</v>
+        <v>-10.249571544799807</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>32.837235008</v>
+        <v>32.837219560000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.32156786899999901</v>
+        <v>-0.32157506400000102</v>
       </c>
       <c r="D148" s="5">
-        <v>-11.036295692585041</v>
+        <v>-11.036532209525085</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>32.536362392999997</v>
+        <v>32.536366194000003</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.30087261500000295</v>
+        <v>-0.30085336599999835</v>
       </c>
       <c r="D149" s="5">
-        <v>-10.457547276575808</v>
+        <v>-10.456916252783699</v>
       </c>
       <c r="E149" s="5">
-        <v>-11.44295409025775</v>
+        <v>-11.442974052279764</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>31.976064139000002</v>
+        <v>31.976051004999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.56029825399999567</v>
+        <v>-0.56031518900000421</v>
       </c>
       <c r="D150" s="5">
-        <v>-18.815687560769746</v>
+        <v>-18.816201522040664</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>30.518901816</v>
+        <v>30.518993583</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.4571623230000021</v>
+        <v>-1.4570574219999983</v>
       </c>
       <c r="D151" s="5">
-        <v>-42.86177462100629</v>
+        <v>-42.859431244556369</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>30.930665629</v>
+        <v>30.930654410999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.41176381300000031</v>
+        <v>0.4116608279999987</v>
       </c>
       <c r="D152" s="5">
-        <v>17.447660239538585</v>
+        <v>17.442911360569525</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>31.042458396000001</v>
+        <v>31.042449000000001</v>
       </c>
       <c r="C153" s="5">
-        <v>0.11179276700000074</v>
+        <v>0.11179458900000228</v>
       </c>
       <c r="D153" s="5">
-        <v>4.4244266055001091</v>
+        <v>4.4245017910480966</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>30.642759729000002</v>
+        <v>30.642751657000002</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.39969866699999912</v>
+        <v>-0.39969734299999971</v>
       </c>
       <c r="D154" s="5">
-        <v>-14.402472992900517</v>
+        <v>-14.402432666723296</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>30.44347591</v>
+        <v>30.443478200000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.19928381900000147</v>
+        <v>-0.19927345700000032</v>
       </c>
       <c r="D155" s="5">
-        <v>-7.5309636028951026</v>
+        <v>-7.5305878329507525</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>30.289345770000001</v>
+        <v>30.289340629000002</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.15413013999999947</v>
+        <v>-0.1541375709999997</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.9090457661433398</v>
+        <v>-5.909322337851675</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>30.686016076000001</v>
+        <v>30.686000574000001</v>
       </c>
       <c r="C157" s="5">
-        <v>0.39667030600000075</v>
+        <v>0.39665994499999968</v>
       </c>
       <c r="D157" s="5">
-        <v>16.898081369891393</v>
+        <v>16.897610806893979</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>30.478403234999998</v>
+        <v>30.478390437000002</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.2076128410000031</v>
+        <v>-0.20761013699999964</v>
       </c>
       <c r="D158" s="5">
-        <v>-7.8234545197541916</v>
+        <v>-7.8233601927883312</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>29.741009556000002</v>
+        <v>29.741002912999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.73739367899999664</v>
+        <v>-0.73738752400000251</v>
       </c>
       <c r="D159" s="5">
-        <v>-25.464708954388072</v>
+        <v>-25.464533162100935</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>29.335457063</v>
+        <v>29.335446347000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.40555249300000185</v>
+        <v>-0.40555656599999779</v>
       </c>
       <c r="D160" s="5">
-        <v>-15.190240510166541</v>
+        <v>-15.190384954795189</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>29.231941889000002</v>
+        <v>29.231941035999998</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.10351517399999821</v>
+        <v>-0.10350531100000282</v>
       </c>
       <c r="D161" s="5">
-        <v>-4.153184061300685</v>
+        <v>-4.1527974780396937</v>
       </c>
       <c r="E161" s="5">
-        <v>-10.156084641812701</v>
+        <v>-10.156097759341575</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>28.521732187000001</v>
+        <v>28.521722066999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.71020970200000022</v>
+        <v>-0.71021896899999959</v>
       </c>
       <c r="D162" s="5">
-        <v>-25.55787332631353</v>
+        <v>-25.558164218908463</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>28.307535836</v>
+        <v>28.307617485000002</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.21419635100000178</v>
+        <v>-0.21410458199999738</v>
       </c>
       <c r="D163" s="5">
-        <v>-8.648850241345297</v>
+        <v>-8.6452993509356642</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>28.013144968999999</v>
+        <v>28.013135192</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.29439086700000061</v>
+        <v>-0.2944822930000015</v>
       </c>
       <c r="D164" s="5">
-        <v>-11.790037834294321</v>
+        <v>-11.793460349261164</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>27.637242605000001</v>
+        <v>27.637234295999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.3759023639999981</v>
+        <v>-0.37590089600000098</v>
       </c>
       <c r="D165" s="5">
-        <v>-14.965706985021487</v>
+        <v>-14.965657628014107</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>26.837368391999998</v>
+        <v>26.837361562000002</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.7998742130000025</v>
+        <v>-0.79987273399999737</v>
       </c>
       <c r="D166" s="5">
-        <v>-29.702059463672636</v>
+        <v>-29.702020533367079</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>26.194088544</v>
+        <v>26.194091191999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.64327984799999882</v>
+        <v>-0.64327037000000331</v>
       </c>
       <c r="D167" s="5">
-        <v>-25.258749078010069</v>
+        <v>-25.258430152737422</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>26.039805929</v>
+        <v>26.039801153999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.15428261499999962</v>
+        <v>-0.15429003799999919</v>
       </c>
       <c r="D168" s="5">
-        <v>-6.8434442039406296</v>
+        <v>-6.8437622003348686</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>25.712811564999999</v>
+        <v>25.712800064</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.32699436400000081</v>
+        <v>-0.32700108999999955</v>
       </c>
       <c r="D169" s="5">
-        <v>-14.070578606158612</v>
+        <v>-14.07085074118115</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>25.577044215000001</v>
+        <v>25.577035674000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.13576734999999829</v>
+        <v>-0.13576438999999851</v>
       </c>
       <c r="D170" s="5">
-        <v>-6.1553658916642213</v>
+        <v>-6.1552382389885363</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>25.215944134000001</v>
+        <v>25.215939185</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.36110008100000002</v>
+        <v>-0.36109648900000124</v>
       </c>
       <c r="D171" s="5">
-        <v>-15.686221481079542</v>
+        <v>-15.686082193680374</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>25.051057533000002</v>
+        <v>25.051050942</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.16488660099999919</v>
+        <v>-0.16488824300000005</v>
       </c>
       <c r="D172" s="5">
-        <v>-7.5706350913437355</v>
+        <v>-7.5707092248063486</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>24.710682159000001</v>
+        <v>24.710678924</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.34037537400000062</v>
+        <v>-0.34037201800000005</v>
       </c>
       <c r="D173" s="5">
-        <v>-15.13980155518524</v>
+        <v>-15.139666945437124</v>
       </c>
       <c r="E173" s="5">
-        <v>-15.466847009918805</v>
+        <v>-15.466855609868436</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>24.850494499</v>
+        <v>24.850491033000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.13981233999999887</v>
+        <v>0.13981210900000107</v>
       </c>
       <c r="D174" s="5">
-        <v>7.0048854473146127</v>
+        <v>7.0048744570003985</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>24.879703238000001</v>
+        <v>24.879754097999999</v>
       </c>
       <c r="C175" s="5">
-        <v>2.9208739000001316E-2</v>
+        <v>2.9263064999998534E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>1.419608115143367</v>
+        <v>1.4222658004193534</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>24.564201446999999</v>
+        <v>24.564198298000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.31550179100000264</v>
+        <v>-0.3155557999999985</v>
       </c>
       <c r="D176" s="5">
-        <v>-14.199572136561001</v>
+        <v>-14.201808851667352</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>24.466887931999999</v>
+        <v>24.46688395</v>
       </c>
       <c r="C177" s="5">
-        <v>-9.731351499999974E-2</v>
+        <v>-9.7314348000001161E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-4.6516923198423266</v>
+        <v>-4.651731857986996</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>24.456752530999999</v>
+        <v>24.456748041000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.0135400999999433E-2</v>
+        <v>-1.0135908999998833E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.49596862456733337</v>
+        <v>-0.49599350711205803</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>24.251110130000001</v>
+        <v>24.251113796999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.20564240099999864</v>
+        <v>-0.2056342440000023</v>
       </c>
       <c r="D179" s="5">
-        <v>-9.6362975170486855</v>
+        <v>-9.6359344722397609</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>24.182210845</v>
+        <v>24.182206823000001</v>
       </c>
       <c r="C180" s="5">
-        <v>-6.8899285000000532E-2</v>
+        <v>-6.8906973999997234E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-3.3565210206541463</v>
+        <v>-3.3568892666108074</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>24.190439236</v>
+        <v>24.190431475</v>
       </c>
       <c r="C181" s="5">
-        <v>8.2283909999993909E-3</v>
+        <v>8.2246519999991108E-3</v>
       </c>
       <c r="D181" s="5">
-        <v>0.40908456258350601</v>
+        <v>0.40889839387838744</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>24.090772601000001</v>
+        <v>24.090766253000002</v>
       </c>
       <c r="C182" s="5">
-        <v>-9.9666634999998394E-2</v>
+        <v>-9.9665221999998721E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.8335893601889719</v>
+        <v>-4.8335238942020187</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>24.458269457</v>
+        <v>24.458263102</v>
       </c>
       <c r="C183" s="5">
-        <v>0.36749685599999893</v>
+        <v>0.36749684899999835</v>
       </c>
       <c r="D183" s="5">
-        <v>19.922304358490074</v>
+        <v>19.922309644271596</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>24.358414503999999</v>
+        <v>24.358407532000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-9.9854953000001245E-2</v>
+        <v>-9.9855569999999005E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.7906731508402967</v>
+        <v>-4.790703307680011</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>23.671782024999999</v>
+        <v>23.671777957</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.68663247900000002</v>
+        <v>-0.68662957500000132</v>
       </c>
       <c r="D185" s="5">
-        <v>-29.044961715251926</v>
+        <v>-29.044864329078269</v>
       </c>
       <c r="E185" s="5">
-        <v>-4.2042551772356385</v>
+        <v>-4.2042590986481443</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>23.284530032999999</v>
+        <v>23.284528759000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.38725199199999949</v>
+        <v>-0.38724919799999924</v>
       </c>
       <c r="D186" s="5">
-        <v>-17.957613790244807</v>
+        <v>-17.957498469002388</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>23.341872420000001</v>
+        <v>23.341905408999999</v>
       </c>
       <c r="C187" s="5">
-        <v>5.7342387000002049E-2</v>
+        <v>5.7376649999998364E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>2.9955761930325009</v>
+        <v>2.9973905920811728</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>23.550194788999999</v>
+        <v>23.550196674999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.20832236899999756</v>
+        <v>0.20829126599999981</v>
       </c>
       <c r="D188" s="5">
-        <v>11.251468301559786</v>
+        <v>11.249688454532958</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>23.453645054999999</v>
+        <v>23.453645316999999</v>
       </c>
       <c r="C189" s="5">
-        <v>-9.6549733999999887E-2</v>
+        <v>-9.6551357999999254E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>-4.8102609966919951</v>
+        <v>-4.8103397147149396</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>23.504870918000002</v>
+        <v>23.504869331999998</v>
       </c>
       <c r="C190" s="5">
-        <v>5.1225863000002647E-2</v>
+        <v>5.1224014999998957E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>2.6526739402839894</v>
+        <v>2.6525770612325195</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>23.417751387999999</v>
+        <v>23.417754572</v>
       </c>
       <c r="C191" s="5">
-        <v>-8.7119530000002499E-2</v>
+        <v>-8.7114759999998626E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-4.358176781762479</v>
+        <v>-4.3579432923174899</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>23.024857414</v>
+        <v>23.024855735999999</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.3928939739999997</v>
+        <v>-0.39289883600000053</v>
       </c>
       <c r="D192" s="5">
-        <v>-18.375393526988503</v>
+        <v>-18.375598087448765</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>22.850421514000001</v>
+        <v>22.850416920000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.17443589999999887</v>
+        <v>-0.17443881599999855</v>
       </c>
       <c r="D193" s="5">
-        <v>-8.7217729181617081</v>
+        <v>-8.7219133063896841</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>22.903021775999999</v>
+        <v>22.903015983</v>
       </c>
       <c r="C194" s="5">
-        <v>5.2600261999998565E-2</v>
+        <v>5.2599062999998836E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>2.7975686611705797</v>
+        <v>2.7975046518810887</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>22.685143699000001</v>
+        <v>22.685135496000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.21787807699999817</v>
+        <v>-0.21788048699999862</v>
       </c>
       <c r="D195" s="5">
-        <v>-10.836936105254747</v>
+        <v>-10.83705237339122</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>22.765139698999999</v>
+        <v>22.765130567</v>
       </c>
       <c r="C196" s="5">
-        <v>7.9995999999997736E-2</v>
+        <v>7.9995070999999029E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>4.3146777551406057</v>
+        <v>4.3146282632241739</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>22.811279773999999</v>
+        <v>22.811270898</v>
       </c>
       <c r="C197" s="5">
-        <v>4.614007500000028E-2</v>
+        <v>4.6140331000000145E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>2.4594395523910517</v>
+        <v>2.4594543482350906</v>
       </c>
       <c r="E197" s="5">
-        <v>-3.6351392983055342</v>
+        <v>-3.6351602341113454</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>22.734376556000001</v>
+        <v>22.734368490000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-7.6903217999998219E-2</v>
+        <v>-7.6902407999998701E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-3.9713604510047906</v>
+        <v>-3.9713209110263215</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>22.615825797999999</v>
+        <v>22.615863921999999</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.11855075800000137</v>
+        <v>-0.11850456800000231</v>
       </c>
       <c r="D199" s="5">
-        <v>-6.0811395445196208</v>
+        <v>-6.0788398034114399</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>22.535750589999999</v>
+        <v>22.535756800000001</v>
       </c>
       <c r="C200" s="5">
-        <v>-8.0075208000000231E-2</v>
+        <v>-8.0107121999997588E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>-4.1670345456292228</v>
+        <v>-4.168656208163668</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>22.352287327999999</v>
+        <v>22.352289661</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.18346326200000007</v>
+        <v>-0.18346713900000111</v>
       </c>
       <c r="D201" s="5">
-        <v>-9.3434209048420485</v>
+        <v>-9.3436071364907285</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>22.382534128</v>
+        <v>22.382535018999999</v>
       </c>
       <c r="C202" s="5">
-        <v>3.0246800000000462E-2</v>
+        <v>3.024535799999839E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>1.6359630959789095</v>
+        <v>1.6358843489412633</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>22.79596265</v>
+        <v>22.795964899000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.41342852200000024</v>
+        <v>0.41342988000000247</v>
       </c>
       <c r="D203" s="5">
-        <v>24.56159952549428</v>
+        <v>24.561687490914828</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>22.289380289</v>
+        <v>22.289379106999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.50658236099999954</v>
+        <v>-0.50658579200000275</v>
       </c>
       <c r="D204" s="5">
-        <v>-23.637403519333766</v>
+        <v>-23.637542518274522</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>21.977832164999999</v>
+        <v>21.977829758999999</v>
       </c>
       <c r="C205" s="5">
-        <v>-0.31154812400000154</v>
+        <v>-0.31154934799999978</v>
       </c>
       <c r="D205" s="5">
-        <v>-15.541706355878226</v>
+        <v>-15.5417635620406</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>21.695822031999999</v>
+        <v>21.695815161999999</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.282010133</v>
+        <v>-0.28201459699999987</v>
       </c>
       <c r="D206" s="5">
-        <v>-14.356366099081274</v>
+        <v>-14.356579019434401</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>21.603317827000001</v>
+        <v>21.603307315999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-9.2504204999997341E-2</v>
+        <v>-9.2507846000000171E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-4.9981323501900654</v>
+        <v>-4.9983260339591551</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>21.367170501</v>
+        <v>21.367158674999999</v>
       </c>
       <c r="C208" s="5">
-        <v>-0.2361473260000011</v>
+        <v>-0.23614864099999977</v>
       </c>
       <c r="D208" s="5">
-        <v>-12.35669908658117</v>
+        <v>-12.356769467931549</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>21.522166634000001</v>
+        <v>21.522151582999999</v>
       </c>
       <c r="C209" s="5">
-        <v>0.15499613300000092</v>
+        <v>0.15499290800000054</v>
       </c>
       <c r="D209" s="5">
-        <v>9.0605512970003854</v>
+        <v>9.0603604066882717</v>
       </c>
       <c r="E209" s="5">
-        <v>-5.6512091946253395</v>
+        <v>-5.6512384634958002</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>20.969079821000001</v>
+        <v>20.969063011999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.55308681300000018</v>
+        <v>-0.55308857099999997</v>
       </c>
       <c r="D210" s="5">
-        <v>-26.832098429847406</v>
+        <v>-26.832188236155986</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>20.868147335</v>
+        <v>20.868202182000001</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.10093248600000138</v>
+        <v>-0.10086082999999846</v>
       </c>
       <c r="D211" s="5">
-        <v>-5.6255883865622085</v>
+        <v>-5.6217040034061139</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>20.726615926000001</v>
+        <v>20.726622926000001</v>
       </c>
       <c r="C212" s="5">
-        <v>-0.14153140899999883</v>
+        <v>-0.14157925599999999</v>
       </c>
       <c r="D212" s="5">
-        <v>-7.8417825490244457</v>
+        <v>-7.8443156088001453</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>20.653610831999998</v>
+        <v>20.653613798999999</v>
       </c>
       <c r="C213" s="5">
-        <v>-7.3005094000002657E-2</v>
+        <v>-7.3009127000002394E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-4.145815502218742</v>
+        <v>-4.1460387364071654</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>20.494302853000001</v>
+        <v>20.494306161000001</v>
       </c>
       <c r="C214" s="5">
-        <v>-0.1593079789999976</v>
+        <v>-0.15930763799999781</v>
       </c>
       <c r="D214" s="5">
-        <v>-8.8732415599715999</v>
+        <v>-8.8732221440206658</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>20.412598760000002</v>
+        <v>20.412596804</v>
       </c>
       <c r="C215" s="5">
-        <v>-8.1704092999999034E-2</v>
+        <v>-8.1709357000001148E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-4.6804921557381585</v>
+        <v>-4.6807863881625504</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>20.468742002999999</v>
+        <v>20.468741457</v>
       </c>
       <c r="C216" s="5">
-        <v>5.6143242999997511E-2</v>
+        <v>5.6144653000000488E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>3.350893734051108</v>
+        <v>3.3509794926225078</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>20.384740845</v>
+        <v>20.384739015000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-8.4001157999999521E-2</v>
+        <v>-8.4002441999999178E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-4.815000769477118</v>
+        <v>-4.8150728414939952</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>20.357575477000001</v>
+        <v>20.357567308</v>
       </c>
       <c r="C218" s="5">
-        <v>-2.716536799999858E-2</v>
+        <v>-2.7171707000000822E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.5874898993276099</v>
+        <v>-1.5878577678231864</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>20.404318152999998</v>
+        <v>20.404306584</v>
       </c>
       <c r="C219" s="5">
-        <v>4.6742675999997374E-2</v>
+        <v>4.6739276000000274E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>2.7903620491672942</v>
+        <v>2.7901576459368638</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>20.467930758000001</v>
+        <v>20.467917373999999</v>
       </c>
       <c r="C220" s="5">
-        <v>6.3612605000002986E-2</v>
+        <v>6.3610789999998474E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>3.8059458163136606</v>
+        <v>3.805837551077329</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>20.516400698000002</v>
+        <v>20.516381132999999</v>
       </c>
       <c r="C221" s="5">
-        <v>4.8469940000000378E-2</v>
+        <v>4.846375900000055E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>2.879015809550034</v>
+        <v>2.8786457833217316</v>
       </c>
       <c r="E221" s="5">
-        <v>-4.6731630374570399</v>
+        <v>-4.6731872792608815</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>20.647749645000001</v>
+        <v>20.647725122000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.13134894699999933</v>
+        <v>0.13134398900000122</v>
       </c>
       <c r="D222" s="5">
-        <v>7.9589466476690962</v>
+        <v>7.9586434257238325</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>20.652757985000001</v>
+        <v>20.652830187999999</v>
       </c>
       <c r="C223" s="5">
-        <v>5.0083399999998335E-3</v>
+        <v>5.1050659999987147E-3</v>
       </c>
       <c r="D223" s="5">
-        <v>0.2914619005071728</v>
+        <v>0.29709891031843849</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>20.427679291</v>
+        <v>20.427687931000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.22507869400000047</v>
+        <v>-0.22514225699999812</v>
       </c>
       <c r="D224" s="5">
-        <v>-12.321784800586943</v>
+        <v>-12.325018052091508</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>20.353888258000001</v>
+        <v>20.353891337</v>
       </c>
       <c r="C225" s="5">
-        <v>-7.3791032999999118E-2</v>
+        <v>-7.3796594000000937E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.2496742894016055</v>
+        <v>-4.2499864527430038</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>20.216667690000001</v>
+        <v>20.216671806000001</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.13722056800000004</v>
+        <v>-0.13721953099999951</v>
       </c>
       <c r="D226" s="5">
-        <v>-7.7967480862954126</v>
+        <v>-7.7966901962071677</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>20.135243698</v>
+        <v>20.135238855000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-8.1423992000001277E-2</v>
+        <v>-8.1432951000000031E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-4.7274446919995601</v>
+        <v>-4.7279524376439896</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>19.978207816000001</v>
+        <v>19.978205799000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.15703588199999885</v>
+        <v>-0.1570330559999995</v>
       </c>
       <c r="D228" s="5">
-        <v>-8.9676752599997194</v>
+        <v>-8.9675228023368252</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>19.664648718999999</v>
+        <v>19.664646639000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.3135590970000024</v>
+        <v>-0.3135591600000005</v>
       </c>
       <c r="D229" s="5">
-        <v>-17.290385569969924</v>
+        <v>-17.290390347500605</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>19.479365396999999</v>
+        <v>19.479356461999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.18528332200000008</v>
+        <v>-0.18529017700000239</v>
       </c>
       <c r="D230" s="5">
-        <v>-10.738673270230759</v>
+        <v>-10.739051291551194</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>19.405382564</v>
+        <v>19.405371293999998</v>
       </c>
       <c r="C231" s="5">
-        <v>-7.3982832999998749E-2</v>
+        <v>-7.3985168000000101E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.4636033411446174</v>
+        <v>-4.4637432937498449</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>19.366808923000001</v>
+        <v>19.366795859</v>
       </c>
       <c r="C232" s="5">
-        <v>-3.857364099999927E-2</v>
+        <v>-3.8575434999998492E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-2.3594302292925695</v>
+        <v>-2.3595401211594424</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>18.909047475000001</v>
+        <v>18.909029404999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.4577614479999994</v>
+        <v>-0.45776645400000149</v>
       </c>
       <c r="D233" s="5">
-        <v>-24.952018836125202</v>
+        <v>-24.952271961681738</v>
       </c>
       <c r="E233" s="5">
-        <v>-7.8344795788507398</v>
+        <v>-7.8344797631714087</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>18.818851236</v>
+        <v>18.818829741999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-9.0196239000000844E-2</v>
+        <v>-9.019966299999993E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>-5.5761980879439292</v>
+        <v>-5.5764094371915762</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>18.512604280000001</v>
+        <v>18.512668776000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.30624695599999896</v>
+        <v>-0.30616096599999665</v>
       </c>
       <c r="D235" s="5">
-        <v>-17.871686486168812</v>
+        <v>-17.867127209476831</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>17.694989202999999</v>
+        <v>17.694998260999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.8176150770000028</v>
+        <v>-0.81767051500000321</v>
       </c>
       <c r="D236" s="5">
-        <v>-41.844149805459388</v>
+        <v>-41.846223834796056</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>17.836541788000002</v>
+        <v>17.836545458</v>
       </c>
       <c r="C237" s="5">
-        <v>0.14155258500000301</v>
+        <v>0.14154719700000129</v>
       </c>
       <c r="D237" s="5">
-        <v>10.033326848487899</v>
+        <v>10.03292262352411</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>17.53337097</v>
+        <v>17.533374564999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.30317081800000167</v>
+        <v>-0.30317089300000077</v>
       </c>
       <c r="D238" s="5">
-        <v>-18.59385439135567</v>
+        <v>-18.5938550945007</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>17.370090123000001</v>
+        <v>17.370082888999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.16328084699999934</v>
+        <v>-0.16329167600000005</v>
       </c>
       <c r="D239" s="5">
-        <v>-10.620113093965578</v>
+        <v>-10.62077968738161</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>17.200806788000001</v>
+        <v>17.200804651999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.16928333499999937</v>
+        <v>-0.16927823700000033</v>
       </c>
       <c r="D240" s="5">
-        <v>-11.087883221397288</v>
+        <v>-11.087571370990268</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>17.279158011</v>
+        <v>17.279156119</v>
       </c>
       <c r="C241" s="5">
-        <v>7.8351222999998527E-2</v>
+        <v>7.8351467000000952E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>5.605151126427943</v>
+        <v>5.6051697350890661</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>17.113838221000002</v>
+        <v>17.113830684</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.16531978999999808</v>
+        <v>-0.16532543499999974</v>
       </c>
       <c r="D242" s="5">
-        <v>-10.895804450160052</v>
+        <v>-10.896158272791956</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>17.003730323999999</v>
+        <v>17.003722197999998</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.11010789700000245</v>
+        <v>-0.11010848600000145</v>
       </c>
       <c r="D243" s="5">
-        <v>-7.4531938911734041</v>
+        <v>-7.4532355275829687</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>16.968366598999999</v>
+        <v>16.968357198</v>
       </c>
       <c r="C244" s="5">
-        <v>-3.5363724999999846E-2</v>
+        <v>-3.5364999999998759E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.4673645630744812</v>
+        <v>-2.4674536717814832</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>16.910441188</v>
+        <v>16.910426525999998</v>
       </c>
       <c r="C245" s="5">
-        <v>-5.7925410999999372E-2</v>
+        <v>-5.7930672000001238E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-4.020430316732404</v>
+        <v>-4.0207908240466157</v>
       </c>
       <c r="E245" s="5">
-        <v>-10.569576757593923</v>
+        <v>-10.56956883504302</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>16.799135176</v>
+        <v>16.799115924999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.11130601200000001</v>
+        <v>-0.11131060099999956</v>
       </c>
       <c r="D246" s="5">
-        <v>-7.6187495915714498</v>
+        <v>-7.6190587879648053</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>16.789607514</v>
+        <v>16.789662949</v>
       </c>
       <c r="C247" s="5">
-        <v>-9.5276619999999923E-3</v>
+        <v>-9.452975999998614E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.67846336414812969</v>
+        <v>-0.67316220355932987</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>16.770785535000002</v>
+        <v>16.770792659000001</v>
       </c>
       <c r="C248" s="5">
-        <v>-1.8821978999998379E-2</v>
+        <v>-1.8870289999998846E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-1.3369956053955634</v>
+        <v>-1.3404017327272477</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>16.71774134</v>
+        <v>16.717743418000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-5.3044195000001793E-2</v>
+        <v>-5.304924100000008E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-3.7301367328796964</v>
+        <v>-3.7304838665167317</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>16.735022412999999</v>
+        <v>16.735024848999998</v>
       </c>
       <c r="C250" s="5">
-        <v>1.7281072999999481E-2</v>
+        <v>1.7281430999997127E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>1.2475126103360878</v>
+        <v>1.2475384453493499</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>16.791270207</v>
+        <v>16.791263219000001</v>
       </c>
       <c r="C251" s="5">
-        <v>5.6247794000000795E-2</v>
+        <v>5.6238370000002647E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>4.1087002895967561</v>
+        <v>4.1079985180670908</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>17.140782314999999</v>
+        <v>17.140778792999999</v>
       </c>
       <c r="C252" s="5">
-        <v>0.34951210799999899</v>
+        <v>0.349515573999998</v>
       </c>
       <c r="D252" s="5">
-        <v>28.045720747959013</v>
+        <v>28.046044489690125</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>17.455493864000001</v>
+        <v>17.455492744000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.31471154900000187</v>
+        <v>0.31471395100000166</v>
       </c>
       <c r="D253" s="5">
-        <v>24.399322382659715</v>
+        <v>24.399533331806644</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>17.399730183999999</v>
+        <v>17.399724572</v>
       </c>
       <c r="C254" s="5">
-        <v>-5.576368000000187E-2</v>
+        <v>-5.5768172000000504E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.7668998733208392</v>
+        <v>-3.767198238511793</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>17.401089020000001</v>
+        <v>17.401083884999998</v>
       </c>
       <c r="C255" s="5">
-        <v>1.3588360000014177E-3</v>
+        <v>1.3593129999982523E-3</v>
       </c>
       <c r="D255" s="5">
-        <v>9.3754543775514954E-2</v>
+        <v>9.3787499375874717E-2</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>17.468028142000001</v>
+        <v>17.468021777000001</v>
       </c>
       <c r="C256" s="5">
-        <v>6.693912200000085E-2</v>
+        <v>6.6937892000002108E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>4.7151332671931057</v>
+        <v>4.7150462068025423</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>17.507052873999999</v>
+        <v>17.507042794</v>
       </c>
       <c r="C257" s="5">
-        <v>3.9024731999997897E-2</v>
+        <v>3.9021016999999603E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>2.7140669793767502</v>
+        <v>2.7138064293815711</v>
       </c>
       <c r="E257" s="5">
-        <v>3.5280669461383862</v>
+        <v>3.5280971008194051</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>17.514951148000002</v>
+        <v>17.514937631999999</v>
       </c>
       <c r="C258" s="5">
-        <v>7.8982740000022034E-3</v>
+        <v>7.8948379999985718E-3</v>
       </c>
       <c r="D258" s="5">
-        <v>0.54272309534932894</v>
+        <v>0.54248672079462157</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>17.492491758</v>
+        <v>17.492529702999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-2.2459390000001633E-2</v>
+        <v>-2.2407928999999882E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.5279517651964891</v>
+        <v>-1.5244765489810574</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>17.558727896000001</v>
+        <v>17.558732942999999</v>
       </c>
       <c r="C260" s="5">
-        <v>6.6236138000000722E-2</v>
+        <v>6.6203240000000108E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>4.6396911385070183</v>
+        <v>4.637328260297835</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>17.607222193999998</v>
+        <v>17.607223891</v>
       </c>
       <c r="C261" s="5">
-        <v>4.8494297999997826E-2</v>
+        <v>4.849094800000131E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>3.3650105984476708</v>
+        <v>3.3647736185640209</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>17.736651173999999</v>
+        <v>17.736653141000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.12942898000000014</v>
+        <v>0.12942925000000116</v>
       </c>
       <c r="D262" s="5">
-        <v>9.1866044398233306</v>
+        <v>9.186623463709843</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>17.807917167999999</v>
+        <v>17.807909872</v>
       </c>
       <c r="C263" s="5">
-        <v>7.1265994000000887E-2</v>
+        <v>7.1256730999998297E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>4.9296017795310565</v>
+        <v>4.928946258078315</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>17.669584775000001</v>
+        <v>17.669581381</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.13833239299999889</v>
+        <v>-0.13832849099999933</v>
       </c>
       <c r="D264" s="5">
-        <v>-8.9335085772070055</v>
+        <v>-8.9332707578524957</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>17.745193771</v>
+        <v>17.745196745000001</v>
       </c>
       <c r="C265" s="5">
-        <v>7.5608995999999706E-2</v>
+        <v>7.5615364000000795E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>5.2574452976128283</v>
+        <v>5.2578996017188295</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>17.594031795999999</v>
+        <v>17.594028904999998</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.15116197500000084</v>
+        <v>-0.15116784000000294</v>
       </c>
       <c r="D266" s="5">
-        <v>-9.756585869436007</v>
+        <v>-9.7569453029246027</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>17.798012183000001</v>
+        <v>17.798009800999999</v>
       </c>
       <c r="C267" s="5">
-        <v>0.20398038700000143</v>
+        <v>0.20398089600000091</v>
       </c>
       <c r="D267" s="5">
-        <v>14.834802195056106</v>
+        <v>14.834844199683683</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>17.877310807000001</v>
+        <v>17.877307729000002</v>
       </c>
       <c r="C268" s="5">
-        <v>7.9298623999999762E-2</v>
+        <v>7.9297928000002571E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>5.4795555923188299</v>
+        <v>5.4795070653449907</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>18.012162209</v>
+        <v>18.012157714000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.1348514019999989</v>
+        <v>0.1348499849999989</v>
       </c>
       <c r="D269" s="5">
-        <v>9.4369307433768377</v>
+        <v>9.4368291245701119</v>
       </c>
       <c r="E269" s="5">
-        <v>2.8851762694459326</v>
+        <v>2.8852098320860442</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>18.032358163000001</v>
+        <v>18.032352807999999</v>
       </c>
       <c r="C270" s="5">
-        <v>2.0195954000001848E-2</v>
+        <v>2.0195093999998193E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>1.353816286039411</v>
+        <v>1.3537586207289731</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>18.085514866</v>
+        <v>18.085523997999999</v>
       </c>
       <c r="C271" s="5">
-        <v>5.3156702999999084E-2</v>
+        <v>5.3171190000000479E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>3.5953412224057901</v>
+        <v>3.5963381051296039</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>18.244940335999999</v>
+        <v>18.244944575000002</v>
       </c>
       <c r="C272" s="5">
-        <v>0.15942546999999863</v>
+        <v>0.15942057700000234</v>
       </c>
       <c r="D272" s="5">
-        <v>11.106341250706929</v>
+        <v>11.105977805583933</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>18.281575136000001</v>
+        <v>18.281576815000001</v>
       </c>
       <c r="C273" s="5">
-        <v>3.6634800000001633E-2</v>
+        <v>3.6632239999999427E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>2.4363206084688782</v>
+        <v>2.4361479043432999</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>18.323956510999999</v>
+        <v>18.32395777</v>
       </c>
       <c r="C274" s="5">
-        <v>4.2381374999997945E-2</v>
+        <v>4.2380954999998721E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>2.8176534380826235</v>
+        <v>2.8176248960321892</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>18.310000747</v>
+        <v>18.309996956999999</v>
       </c>
       <c r="C275" s="5">
-        <v>-1.3955763999998538E-2</v>
+        <v>-1.3960813000000627E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.91011697677667591</v>
+        <v>-0.91044480353273949</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>18.396827812000002</v>
+        <v>18.396825556</v>
       </c>
       <c r="C276" s="5">
-        <v>8.6827065000001369E-2</v>
+        <v>8.6828599000000395E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>5.8412543320934374</v>
+        <v>5.8413614784886381</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>18.442994232</v>
+        <v>18.443005386999999</v>
       </c>
       <c r="C277" s="5">
-        <v>4.6166419999998709E-2</v>
+        <v>4.6179830999999893E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>3.0532856291487054</v>
+        <v>3.0541852466761776</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>18.496740331000002</v>
+        <v>18.496739250000001</v>
       </c>
       <c r="C278" s="5">
-        <v>5.3746099000001379E-2</v>
+        <v>5.3733863000001492E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>3.5536070748695137</v>
+        <v>3.552782858629655</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>18.599830062999999</v>
+        <v>18.599828463000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.10308973199999727</v>
+        <v>0.10308921300000051</v>
       </c>
       <c r="D279" s="5">
-        <v>6.896951307794974</v>
+        <v>6.8969159297460836</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>18.592869291</v>
+        <v>18.592866879999999</v>
       </c>
       <c r="C280" s="5">
-        <v>-6.9607719999993378E-3</v>
+        <v>-6.9615830000024914E-3</v>
       </c>
       <c r="D280" s="5">
-        <v>-0.44816296040971482</v>
+        <v>-0.44821510694142974</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>18.517951288999999</v>
+        <v>18.517950443</v>
       </c>
       <c r="C281" s="5">
-        <v>-7.4918002000000428E-2</v>
+        <v>-7.4916436999998837E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-4.729541770846069</v>
+        <v>-4.7294457519209026</v>
       </c>
       <c r="E281" s="5">
-        <v>2.8080420003506079</v>
+        <v>2.8080629596468176</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>18.645376453000001</v>
+        <v>18.645378530999999</v>
       </c>
       <c r="C282" s="5">
-        <v>0.1274251640000017</v>
+        <v>0.1274280879999985</v>
       </c>
       <c r="D282" s="5">
-        <v>8.5771972283896112</v>
+        <v>8.577401962529386</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>18.77098719</v>
+        <v>18.770967477999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.12561073699999881</v>
+        <v>0.12558894700000067</v>
       </c>
       <c r="D283" s="5">
-        <v>8.3905661541476828</v>
+        <v>8.3890553124911662</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>18.731512854999998</v>
+        <v>18.731516517999999</v>
       </c>
       <c r="C284" s="5">
-        <v>-3.9474335000001304E-2</v>
+        <v>-3.9450959999999924E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-2.4945487775236641</v>
+        <v>-2.4930912341842748</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>18.651103204999998</v>
+        <v>18.651105146999999</v>
       </c>
       <c r="C285" s="5">
-        <v>-8.0409649999999999E-2</v>
+        <v>-8.0411371000000287E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-5.0313976245861536</v>
+        <v>-5.0315018205890683</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>18.506438317000001</v>
+        <v>18.506439962000002</v>
       </c>
       <c r="C286" s="5">
-        <v>-0.14466488799999766</v>
+        <v>-0.14466518499999736</v>
       </c>
       <c r="D286" s="5">
-        <v>-8.9206703630000383</v>
+        <v>-8.9206870136201655</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>18.396216210999999</v>
+        <v>18.396217213</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.11022210600000193</v>
+        <v>-0.11022274900000184</v>
       </c>
       <c r="D287" s="5">
-        <v>-6.9175224952360175</v>
+        <v>-6.9175609423042577</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>18.296407296999998</v>
+        <v>18.296409927999999</v>
       </c>
       <c r="C288" s="5">
-        <v>-9.980891400000047E-2</v>
+        <v>-9.9807285000000689E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-6.319807991002957</v>
+        <v>-6.3197075684160664</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>18.379388163000002</v>
+        <v>18.379409324000001</v>
       </c>
       <c r="C289" s="5">
-        <v>8.2980866000003317E-2</v>
+        <v>8.2999396000001724E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>5.5802690906979091</v>
+        <v>5.581545620524353</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>18.332031194999999</v>
+        <v>18.332033057</v>
       </c>
       <c r="C290" s="5">
-        <v>-4.7356968000002553E-2</v>
+        <v>-4.7376267000000638E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-3.0485180189544381</v>
+        <v>-3.0497393353561941</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>18.207646312000001</v>
+        <v>18.207645432</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.12438488299999761</v>
+        <v>-0.12438762500000067</v>
       </c>
       <c r="D291" s="5">
-        <v>-7.845053555532111</v>
+        <v>-7.8452193261222654</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>18.216813165000001</v>
+        <v>18.216797088</v>
       </c>
       <c r="C292" s="5">
-        <v>9.1668529999999748E-3</v>
+        <v>9.1516560000002301E-3</v>
       </c>
       <c r="D292" s="5">
-        <v>0.60582980582013501</v>
+        <v>0.60482269973543001</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>18.136368767</v>
+        <v>18.136370529000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-8.0444398000000916E-2</v>
+        <v>-8.0426558999999287E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-5.1723030913653929</v>
+        <v>-5.1711882643102118</v>
       </c>
       <c r="E293" s="5">
-        <v>-2.0606087360574565</v>
+        <v>-2.0605947465651697</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>18.039100221000002</v>
+        <v>18.039103762</v>
       </c>
       <c r="C294" s="5">
-        <v>-9.7268545999998679E-2</v>
+        <v>-9.7266767000000698E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-6.2493247985073825</v>
+        <v>-6.2492132618163776</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>17.832305724000001</v>
+        <v>17.832275406000001</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.20679449700000063</v>
+        <v>-0.20682835599999905</v>
       </c>
       <c r="D295" s="5">
-        <v>-12.921375940652879</v>
+        <v>-12.923357622063802</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>17.706106023</v>
+        <v>17.706108383</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.12619970100000089</v>
+        <v>-0.12616702300000071</v>
       </c>
       <c r="D296" s="5">
-        <v>-8.1695505266615402</v>
+        <v>-8.1675300932846024</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>17.717350392</v>
+        <v>17.717351512</v>
       </c>
       <c r="C297" s="5">
-        <v>1.1244368999999921E-2</v>
+        <v>1.1243129000000351E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.76473460612396238</v>
+        <v>0.76464987614612845</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>17.679192185000002</v>
+        <v>17.679194566</v>
       </c>
       <c r="C298" s="5">
-        <v>-3.8158206999998612E-2</v>
+        <v>-3.8156946000000858E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-2.5540682316367969</v>
+        <v>-2.5539846659976551</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>17.669739980999999</v>
+        <v>17.669745773999999</v>
       </c>
       <c r="C299" s="5">
-        <v>-9.45220400000224E-3</v>
+        <v>-9.4487920000005943E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.63969835672664788</v>
+        <v>-0.63946803472941793</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>17.690746841999999</v>
+        <v>17.690752410000002</v>
       </c>
       <c r="C300" s="5">
-        <v>2.1006861000000043E-2</v>
+        <v>2.1006636000002743E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>1.4359983857900049</v>
+        <v>1.4359824305427704</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>17.833353253999999</v>
+        <v>17.833392996000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.14260641199999924</v>
+        <v>0.14264058599999885</v>
       </c>
       <c r="D301" s="5">
-        <v>10.11389797076394</v>
+        <v>10.116426801978884</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>17.786755951</v>
+        <v>17.786760838999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-4.6597302999998647E-2</v>
+        <v>-4.6632157000001229E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-3.0908452638752526</v>
+        <v>-3.0931172226211334</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>17.724494858</v>
+        <v>17.724496378000001</v>
       </c>
       <c r="C303" s="5">
-        <v>-6.2261093000000045E-2</v>
+        <v>-6.226446099999805E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>-4.1205692839697106</v>
+        <v>-4.1207868005767034</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>17.636412732</v>
+        <v>17.636367864</v>
       </c>
       <c r="C304" s="5">
-        <v>-8.8082125999999761E-2</v>
+        <v>-8.812851400000099E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-5.8030928372951429</v>
+        <v>-5.8060654357018571</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>17.650678891999998</v>
+        <v>17.650680931</v>
       </c>
       <c r="C305" s="5">
-        <v>1.4266159999998251E-2</v>
+        <v>1.4313066999999791E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>0.97501468519474166</v>
+        <v>0.97823734731388168</v>
       </c>
       <c r="E305" s="5">
-        <v>-2.6779885281321469</v>
+        <v>-2.6779867406402147</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>17.622214753000002</v>
+        <v>17.622214524</v>
       </c>
       <c r="C306" s="5">
-        <v>-2.8464138999996891E-2</v>
+        <v>-2.8466406999999805E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.9180924591081783</v>
+        <v>-1.9182437184662726</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>17.808071123000001</v>
+        <v>17.808035529000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.18585636999999977</v>
+        <v>0.18582100500000109</v>
       </c>
       <c r="D307" s="5">
-        <v>13.416621054269239</v>
+        <v>13.413918463224284</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>17.685743187</v>
+        <v>17.685742775000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.12232793600000136</v>
+        <v>-0.12229275400000006</v>
       </c>
       <c r="D308" s="5">
-        <v>-7.9386806794267128</v>
+        <v>-7.936498288782623</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>17.691596678</v>
+        <v>17.691599802999999</v>
       </c>
       <c r="C309" s="5">
-        <v>5.8534909999998774E-3</v>
+        <v>5.8570279999976549E-3</v>
       </c>
       <c r="D309" s="5">
-        <v>0.39789053299856825</v>
+        <v>0.3981314076469511</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>17.652523946999999</v>
+        <v>17.652532954000002</v>
       </c>
       <c r="C310" s="5">
-        <v>-3.9072731000000971E-2</v>
+        <v>-3.9066848999997461E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-2.618300081239</v>
+        <v>-2.617910240865573</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>17.643075656000001</v>
+        <v>17.643090066999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-9.4482909999982212E-3</v>
+        <v>-9.4428870000022869E-3</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.64039748599733493</v>
+        <v>-0.64003195862437634</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>17.571501636000001</v>
+        <v>17.571518842</v>
       </c>
       <c r="C312" s="5">
-        <v>-7.1574019999999905E-2</v>
+        <v>-7.1571224999999572E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-4.7609685600743195</v>
+        <v>-4.760782967969357</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>17.393277386000001</v>
+        <v>17.393336503</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.17822424999999953</v>
+        <v>-0.17818233899999925</v>
       </c>
       <c r="D313" s="5">
-        <v>-11.514817749543827</v>
+        <v>-11.512248487541099</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>17.539786257999999</v>
+        <v>17.539794085</v>
       </c>
       <c r="C314" s="5">
-        <v>0.14650887199999829</v>
+        <v>0.14645758200000003</v>
       </c>
       <c r="D314" s="5">
-        <v>10.589649913805532</v>
+        <v>10.585731667688103</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>17.645970799000001</v>
+        <v>17.645968374999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.10618454100000108</v>
+        <v>0.10617428999999845</v>
       </c>
       <c r="D315" s="5">
-        <v>7.5115477749355675</v>
+        <v>7.5107948385227497</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>17.656533235000001</v>
+        <v>17.656448430000001</v>
       </c>
       <c r="C316" s="5">
-        <v>1.056243600000073E-2</v>
+        <v>1.0480055000002153E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>0.72065938551608699</v>
+        <v>0.71502037771287164</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>17.667564751</v>
+        <v>17.667556799</v>
       </c>
       <c r="C317" s="5">
-        <v>1.1031515999999186E-2</v>
+        <v>1.1108368999998675E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>0.75232227956234521</v>
+        <v>0.75758526587819119</v>
       </c>
       <c r="E317" s="5">
-        <v>9.566690949012191E-2</v>
+        <v>9.5610294390180428E-2</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>17.602288613999999</v>
+        <v>17.602278459000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-6.5276137000001455E-2</v>
+        <v>-6.5278339999998991E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-4.344631094104912</v>
+        <v>-4.3447766700121289</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>17.579321226000001</v>
+        <v>17.579280078</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.2967387999997868E-2</v>
+        <v>-2.2998381000000734E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.554566954129466</v>
+        <v>-1.5566505812541487</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>17.552002088999998</v>
+        <v>17.552001981</v>
       </c>
       <c r="C320" s="5">
-        <v>-2.7319137000002769E-2</v>
+        <v>-2.7278096999999946E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.8490023299862046</v>
+        <v>-1.8462526254596323</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>17.573946407000001</v>
+        <v>17.573956918</v>
       </c>
       <c r="C321" s="5">
-        <v>2.1944318000002738E-2</v>
+        <v>2.1954937000000285E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>1.5106547080949717</v>
+        <v>1.5113907697031914</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>17.625637485999999</v>
+        <v>17.625660727</v>
       </c>
       <c r="C322" s="5">
-        <v>5.1691078999997586E-2</v>
+        <v>5.1703808999999268E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>3.5872803200708292</v>
+        <v>3.5881759254294376</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>17.719795990000001</v>
+        <v>17.719826264999998</v>
       </c>
       <c r="C323" s="5">
-        <v>9.4158504000002807E-2</v>
+        <v>9.4165537999998605E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>6.6023079444019084</v>
+        <v>6.6028067803058477</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>17.755269253000002</v>
+        <v>17.755315337999999</v>
       </c>
       <c r="C324" s="5">
-        <v>3.5473263000000088E-2</v>
+        <v>3.5489073000000815E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>2.4289077193687225</v>
+        <v>2.4299980085617401</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>17.650302347</v>
+        <v>17.650405860999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.10496690600000136</v>
+        <v>-0.10490947699999964</v>
       </c>
       <c r="D325" s="5">
-        <v>-6.8680623497528011</v>
+        <v>-6.8644087486130045</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>17.704208772000001</v>
+        <v>17.704236342000002</v>
       </c>
       <c r="C326" s="5">
-        <v>5.3906425000000979E-2</v>
+        <v>5.3830481000002095E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>3.7271574805233687</v>
+        <v>3.7217960337820433</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>17.370902773000001</v>
+        <v>17.370865505000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.33330599900000024</v>
+        <v>-0.33337083700000036</v>
       </c>
       <c r="D327" s="5">
-        <v>-20.393155949985122</v>
+        <v>-20.39669297992447</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>17.464823130999999</v>
+        <v>17.464707834999999</v>
       </c>
       <c r="C328" s="5">
-        <v>9.3920357999998316E-2</v>
+        <v>9.3842329999997531E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>6.6845741429067296</v>
+        <v>6.6788693947872346</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>17.573293957000001</v>
+        <v>17.573264811000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.10847082600000135</v>
+        <v>0.10855697600000269</v>
       </c>
       <c r="D329" s="5">
-        <v>7.7129159461003738</v>
+        <v>7.7193053562187641</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.53358114334723927</v>
+        <v>-0.53370134350062548</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>17.569114970000001</v>
+        <v>17.568939841999999</v>
       </c>
       <c r="C330" s="5">
-        <v>-4.1789869999995233E-3</v>
+        <v>-4.3249690000024543E-3</v>
       </c>
       <c r="D330" s="5">
-        <v>-0.28499100291132784</v>
+        <v>-0.29493343641108227</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>17.652994644</v>
+        <v>17.652945110000001</v>
       </c>
       <c r="C331" s="5">
-        <v>8.3879673999998516E-2</v>
+        <v>8.4005268000002076E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>5.8819803738142218</v>
+        <v>5.8910806978802466</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>17.609875438</v>
+        <v>17.609898143999999</v>
       </c>
       <c r="C332" s="5">
-        <v>-4.3119206000000077E-2</v>
+        <v>-4.3046966000002129E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.8920613962611919</v>
+        <v>-2.8872889566258775</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>17.562612652999999</v>
+        <v>17.562685811000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-4.7262785000000918E-2</v>
+        <v>-4.7212332999997386E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.1735370650593842</v>
+        <v>-3.1701951519919502</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>17.509039888</v>
+        <v>17.509152679</v>
       </c>
       <c r="C334" s="5">
-        <v>-5.3572764999998412E-2</v>
+        <v>-5.3533132000001871E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-3.599672467563686</v>
+        <v>-3.5970391907963362</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>17.414393228000002</v>
+        <v>17.414513477</v>
       </c>
       <c r="C335" s="5">
-        <v>-9.4646659999998661E-2</v>
+        <v>-9.4639201999999756E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-6.2972844175554821</v>
+        <v>-6.2967634949340319</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>17.236044123999999</v>
+        <v>17.236148823000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.17834910400000226</v>
+        <v>-0.17836465399999923</v>
       </c>
       <c r="D336" s="5">
-        <v>-11.620609142832883</v>
+        <v>-11.621490164043269</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>17.017495401000001</v>
+        <v>17.017648848</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.21854872299999784</v>
+        <v>-0.21849997500000029</v>
       </c>
       <c r="D337" s="5">
-        <v>-14.198172812363484</v>
+        <v>-14.195143023808054</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>17.168066505999999</v>
+        <v>17.168038566</v>
       </c>
       <c r="C338" s="5">
-        <v>0.15057110499999737</v>
+        <v>0.15038971799999956</v>
       </c>
       <c r="D338" s="5">
-        <v>11.149865408969827</v>
+        <v>11.135668811987198</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>17.194801161000001</v>
+        <v>17.194776866000002</v>
       </c>
       <c r="C339" s="5">
-        <v>2.673465500000205E-2</v>
+        <v>2.6738300000001658E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>1.8847660448600756</v>
+        <v>1.8850283129256296</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>17.26911243</v>
+        <v>17.268790321000001</v>
       </c>
       <c r="C340" s="5">
-        <v>7.4311268999998958E-2</v>
+        <v>7.401345499999934E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>5.3111383132773859</v>
+        <v>5.2893543477538829</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>17.069054989000001</v>
+        <v>17.068994084</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.20005744099999845</v>
+        <v>-0.19979623700000104</v>
       </c>
       <c r="D341" s="5">
-        <v>-13.049211162624752</v>
+        <v>-13.03347060124006</v>
       </c>
       <c r="E341" s="5">
-        <v>-2.8693480529820903</v>
+        <v>-2.8695335353073004</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>17.128118732000001</v>
+        <v>17.127718966</v>
       </c>
       <c r="C342" s="5">
-        <v>5.9063742999999391E-2</v>
+        <v>5.8724881999999923E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>4.2322824234110712</v>
+        <v>4.2075549607502261</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>17.014314318</v>
+        <v>17.014192860000001</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.11380441400000052</v>
+        <v>-0.11352610599999835</v>
       </c>
       <c r="D343" s="5">
-        <v>-7.6881528684666804</v>
+        <v>-7.6702041288495231</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>17.063321293000001</v>
+        <v>17.06338143</v>
       </c>
       <c r="C344" s="5">
-        <v>4.9006975000001063E-2</v>
+        <v>4.9188569999998322E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>3.5116905530190534</v>
+        <v>3.5249362676133877</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>17.159574929000001</v>
+        <v>17.159836843000001</v>
       </c>
       <c r="C345" s="5">
-        <v>9.6253636000000142E-2</v>
+        <v>9.6455413000001045E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>6.9831755743881008</v>
+        <v>6.9982471139659053</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>17.210999771000001</v>
+        <v>17.211375936</v>
       </c>
       <c r="C346" s="5">
-        <v>5.1424841999999416E-2</v>
+        <v>5.1539092999998815E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>3.6561037453845202</v>
+        <v>3.6643043372658557</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>17.222972024000001</v>
+        <v>17.223220020999999</v>
       </c>
       <c r="C347" s="5">
-        <v>1.1972252999999711E-2</v>
+        <v>1.1844084999999893E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>0.83794066982616489</v>
+        <v>0.82891799783044728</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>17.326603345999999</v>
+        <v>17.326807773999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.10363132199999825</v>
+        <v>0.10358775299999934</v>
       </c>
       <c r="D348" s="5">
-        <v>7.464258374446664</v>
+        <v>7.4609046897936349</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>17.369946585000001</v>
+        <v>17.370108707</v>
       </c>
       <c r="C349" s="5">
-        <v>4.3343239000002143E-2</v>
+        <v>4.3300933000001152E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>3.0434985606468734</v>
+        <v>3.0404505779967561</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>17.423133079999999</v>
+        <v>17.422984040999999</v>
       </c>
       <c r="C350" s="5">
-        <v>5.3186494999998501E-2</v>
+        <v>5.2875333999999441E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>3.7368964290432904</v>
+        <v>3.7146316224031306</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>17.412302945</v>
+        <v>17.412288362000002</v>
       </c>
       <c r="C351" s="5">
-        <v>-1.0830134999999075E-2</v>
+        <v>-1.0695678999997682E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.74336934351508788</v>
+        <v>-0.73417781885337652</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>17.464461623999998</v>
+        <v>17.463884091000001</v>
       </c>
       <c r="C352" s="5">
-        <v>5.2158678999997932E-2</v>
+        <v>5.1595728999998869E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>3.6544262096902758</v>
+        <v>3.6143419936656818</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>17.455048875999999</v>
+        <v>17.454834096999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-9.4127479999990271E-3</v>
+        <v>-9.0499940000015044E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.64484523693946194</v>
+        <v>-0.6200850490696852</v>
       </c>
       <c r="E353" s="5">
-        <v>2.261366474293669</v>
+        <v>2.2604730606923917</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>17.492032108</v>
+        <v>17.491377796999998</v>
       </c>
       <c r="C354" s="5">
-        <v>3.6983232000000754E-2</v>
+        <v>3.6543699999999291E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>2.5723627506001767</v>
+        <v>2.541469945289565</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>17.482079699</v>
+        <v>17.481824897999999</v>
       </c>
       <c r="C355" s="5">
-        <v>-9.952409000000273E-3</v>
+        <v>-9.5528989999991154E-3</v>
       </c>
       <c r="D355" s="5">
-        <v>-0.68062923348378712</v>
+        <v>-0.65341377449394944</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>17.532449573000001</v>
+        <v>17.532260166</v>
       </c>
       <c r="C356" s="5">
-        <v>5.0369874000001147E-2</v>
+        <v>5.0435268000001088E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>3.5127941334550661</v>
+        <v>3.5174794002500231</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>17.463225288</v>
+        <v>17.463123194000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-6.9224285000000663E-2</v>
+        <v>-6.913697199999902E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-4.6364741898077817</v>
+        <v>-4.6308013733865732</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>17.517603257000001</v>
+        <v>17.520277655000001</v>
       </c>
       <c r="C358" s="5">
-        <v>5.4377969000000803E-2</v>
+        <v>5.7154460999999657E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>3.8012903724786939</v>
+        <v>3.99891300101749</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>17.533964718</v>
+        <v>17.533777580999999</v>
       </c>
       <c r="C359" s="5">
-        <v>1.6361460999998911E-2</v>
+        <v>1.3499925999997942E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>1.126576866096074</v>
+        <v>0.92856643833989505</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>17.624190265999999</v>
+        <v>17.624187485</v>
       </c>
       <c r="C360" s="5">
-        <v>9.0225547999999378E-2</v>
+        <v>9.0409904000001262E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>6.3527030565586617</v>
+        <v>6.3661236035265301</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>17.609021106</v>
+        <v>17.609112848999999</v>
       </c>
       <c r="C361" s="5">
-        <v>-1.5169159999999238E-2</v>
+        <v>-1.5074636000001362E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-1.0279660016934922</v>
+        <v>-1.021590674011974</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>17.552952229999999</v>
+        <v>17.552668339</v>
       </c>
       <c r="C362" s="5">
-        <v>-5.6068876000001211E-2</v>
+        <v>-5.6444509999998616E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-3.7547105554721294</v>
+        <v>-3.7794041461942096</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>17.427099322</v>
+        <v>17.426994758999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.12585290799999882</v>
+        <v>-0.12567358000000084</v>
       </c>
       <c r="D363" s="5">
-        <v>-8.2725700332308634</v>
+        <v>-8.2613710878204127</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>17.659219413999999</v>
+        <v>17.658296365999998</v>
       </c>
       <c r="C364" s="5">
-        <v>0.23212009199999883</v>
+        <v>0.23130160699999891</v>
       </c>
       <c r="D364" s="5">
-        <v>17.207865083147865</v>
+        <v>17.142802741542738</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>17.631891609</v>
+        <v>17.631486632000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.7327804999998762E-2</v>
+        <v>-2.6809733999996865E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.8412867414403067</v>
+        <v>-1.8067648896461064</v>
       </c>
       <c r="E365" s="5">
-        <v>1.0131322705326351</v>
+        <v>1.0120550789443739</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>17.766158629</v>
+        <v>17.765337504000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.13426701999999935</v>
+        <v>0.13385087200000001</v>
       </c>
       <c r="D366" s="5">
-        <v>9.5306177852513265</v>
+        <v>9.500061881417988</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>17.658470195</v>
+        <v>17.657891205999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.10768843399999994</v>
+        <v>-0.10744629800000283</v>
       </c>
       <c r="D367" s="5">
-        <v>-7.0360658847962609</v>
+        <v>-7.0210816672915062</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>17.613496915999999</v>
+        <v>17.613132117999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-4.4973279000000588E-2</v>
+        <v>-4.4759087999999281E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-3.0137578905540696</v>
+        <v>-2.9997009803640506</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>15.777537799999999</v>
+        <v>15.777208197</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.8359591159999997</v>
+        <v>-1.8359239209999991</v>
       </c>
       <c r="D369" s="5">
-        <v>-73.311528611709861</v>
+        <v>-73.311586058976985</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>15.541819758999999</v>
+        <v>15.546328644999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.23571804100000016</v>
+        <v>-0.2308795520000011</v>
       </c>
       <c r="D370" s="5">
-        <v>-16.525915466596619</v>
+        <v>-16.213846436229861</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>16.249136888999999</v>
+        <v>16.248690875000001</v>
       </c>
       <c r="C371" s="5">
-        <v>0.70731712999999985</v>
+        <v>0.70236223000000209</v>
       </c>
       <c r="D371" s="5">
-        <v>70.585122405462329</v>
+        <v>69.936389038713514</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>16.518447429999998</v>
+        <v>16.518462193000001</v>
       </c>
       <c r="C372" s="5">
-        <v>0.2693105409999994</v>
+        <v>0.26977131800000009</v>
       </c>
       <c r="D372" s="5">
-        <v>21.805567106477319</v>
+        <v>21.8470015571971</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>16.925884453999998</v>
+        <v>16.925917954999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.40743702400000004</v>
+        <v>0.40745576199999789</v>
       </c>
       <c r="D373" s="5">
-        <v>33.963274691071632</v>
+        <v>33.965019782907625</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>16.864213527</v>
+        <v>16.864001097999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-6.1670926999997988E-2</v>
+        <v>-6.1916856999999936E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>-4.2857397225408045</v>
+        <v>-4.3024795904348601</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>17.035085522999999</v>
+        <v>17.034730767999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.17087199599999892</v>
+        <v>0.17072967000000006</v>
       </c>
       <c r="D375" s="5">
-        <v>12.859652841251879</v>
+        <v>12.848509183948597</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>16.849209134999999</v>
+        <v>16.847725703999998</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.1858763880000005</v>
+        <v>-0.18700506400000094</v>
       </c>
       <c r="D376" s="5">
-        <v>-12.335768224110266</v>
+        <v>-12.406453479656365</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>17.108041119999999</v>
+        <v>17.106797082</v>
       </c>
       <c r="C377" s="5">
-        <v>0.25883198500000049</v>
+        <v>0.25907137800000157</v>
       </c>
       <c r="D377" s="5">
-        <v>20.0740543365606</v>
+        <v>20.096139781847167</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.9710396400838057</v>
+        <v>-2.97586676013879</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>17.149278282000001</v>
+        <v>17.147830675000002</v>
       </c>
       <c r="C378" s="5">
-        <v>4.1237162000001604E-2</v>
+        <v>4.1033593000001645E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>2.9311316178595392</v>
+        <v>2.9166854526876396</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>17.153154083</v>
+        <v>17.152161029999998</v>
       </c>
       <c r="C379" s="5">
-        <v>3.8758009999995124E-3</v>
+        <v>4.3303549999968993E-3</v>
       </c>
       <c r="D379" s="5">
-        <v>0.27154185274209652</v>
+        <v>0.30345818043635564</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>17.113378531999999</v>
+        <v>17.113099554000001</v>
       </c>
       <c r="C380" s="5">
-        <v>-3.9775551000001741E-2</v>
+        <v>-3.9061475999996986E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-2.7474015010412467</v>
+        <v>-2.6988489268445437</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>17.090667164999999</v>
+        <v>17.090531076000001</v>
       </c>
       <c r="C381" s="5">
-        <v>-2.2711366999999427E-2</v>
+        <v>-2.2568478000000169E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.5809613670130673</v>
+        <v>-1.5711121796951444</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>17.048948744</v>
+        <v>17.056831665000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-4.1718420999998784E-2</v>
+        <v>-3.3699411000000623E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-2.8901992597736403</v>
+        <v>-2.3406878824175692</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>17.049427467000001</v>
+        <v>17.049048385999999</v>
       </c>
       <c r="C383" s="5">
-        <v>4.7872300000051382E-4</v>
+        <v>-7.7832790000016416E-3</v>
       </c>
       <c r="D383" s="5">
-        <v>3.3700396169988878E-2</v>
+        <v>-0.54620517400104651</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>17.313152093999999</v>
+        <v>17.313591785</v>
       </c>
       <c r="C384" s="5">
-        <v>0.26372462699999843</v>
+        <v>0.26454339900000079</v>
       </c>
       <c r="D384" s="5">
-        <v>20.225373710911132</v>
+        <v>20.294110115462605</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>17.333966717999999</v>
+        <v>17.334142695000001</v>
       </c>
       <c r="C385" s="5">
-        <v>2.0814623999999782E-2</v>
+        <v>2.0550910000000755E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>1.4522700634933772</v>
+        <v>1.4337133750739639</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>17.359025462999998</v>
+        <v>17.359722253000001</v>
       </c>
       <c r="C386" s="5">
-        <v>2.505874499999905E-2</v>
+        <v>2.5579558000000446E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>1.7486327364560239</v>
+        <v>1.7852529889542001</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>17.442233634000001</v>
+        <v>17.440853141000002</v>
       </c>
       <c r="C387" s="5">
-        <v>8.3208171000002551E-2</v>
+        <v>8.1130888000000567E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>5.9061330666219325</v>
+        <v>5.7546405028729763</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>17.446660719</v>
+        <v>17.443368444000001</v>
       </c>
       <c r="C388" s="5">
-        <v>4.4270849999996642E-3</v>
+        <v>2.5153029999991361E-3</v>
       </c>
       <c r="D388" s="5">
-        <v>0.30500247407656556</v>
+        <v>0.173200181612021</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>17.489336802</v>
+        <v>17.485909641999999</v>
       </c>
       <c r="C389" s="5">
-        <v>4.267608299999992E-2</v>
+        <v>4.2541197999998559E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>2.9751205538851355</v>
+        <v>2.9661579745075217</v>
       </c>
       <c r="E389" s="5">
-        <v>2.2287512598637038</v>
+        <v>2.2161516161251837</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>17.448126598000002</v>
+        <v>17.444520202</v>
       </c>
       <c r="C390" s="5">
-        <v>-4.121020399999864E-2</v>
+        <v>-4.1389439999999666E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-2.7912074355004979</v>
+        <v>-2.8037319742522548</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>17.557518738999999</v>
+        <v>17.555246654000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.10939214099999717</v>
+        <v>0.11072645200000153</v>
       </c>
       <c r="D391" s="5">
-        <v>7.7884044036057754</v>
+        <v>7.8884318785592766</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>17.517096761000001</v>
+        <v>17.519107901999998</v>
       </c>
       <c r="C392" s="5">
-        <v>-4.0421977999997694E-2</v>
+        <v>-3.6138752000002938E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-2.7279967580098652</v>
+        <v>-2.4425093453215641</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>17.603527570000001</v>
+        <v>17.605442997000001</v>
       </c>
       <c r="C393" s="5">
-        <v>8.6430808999999442E-2</v>
+        <v>8.6335095000002582E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>6.0842499664055083</v>
+        <v>6.0766118744720821</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>17.757466673</v>
+        <v>17.767646763999998</v>
       </c>
       <c r="C394" s="5">
-        <v>0.15393910299999902</v>
+        <v>0.16220376699999761</v>
       </c>
       <c r="D394" s="5">
-        <v>11.01346079015304</v>
+        <v>11.633733089473663</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>17.748399412000001</v>
+        <v>17.749568393000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-9.0672609999984388E-3</v>
+        <v>-1.8078370999997873E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.61102228360918609</v>
+        <v>-1.2141761038570564</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>17.603407332</v>
+        <v>17.605309222999999</v>
       </c>
       <c r="C396" s="5">
-        <v>-0.14499208000000152</v>
+        <v>-0.14425917000000155</v>
       </c>
       <c r="D396" s="5">
-        <v>-9.3744744827291999</v>
+        <v>-9.3285990573115924</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>17.628525789000001</v>
+        <v>17.629382739</v>
       </c>
       <c r="C397" s="5">
-        <v>2.5118457000001371E-2</v>
+        <v>2.4073516000001405E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>1.725792747139332</v>
+        <v>1.6532781067061464</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>17.647963673</v>
+        <v>17.649898924999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.9437883999998462E-2</v>
+        <v>2.0516185999998271E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>1.3312196251040298</v>
+        <v>1.4054726748374158</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>17.542489333999999</v>
+        <v>17.539269488999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.10547433900000058</v>
+        <v>-0.11062943599999997</v>
       </c>
       <c r="D399" s="5">
-        <v>-6.9407731275544116</v>
+        <v>-7.2676340739400764</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>17.540588211999999</v>
+        <v>17.534536334999999</v>
       </c>
       <c r="C400" s="5">
-        <v>-1.9011219999995888E-3</v>
+        <v>-4.7331540000001837E-3</v>
       </c>
       <c r="D400" s="5">
-        <v>-0.12996941625743608</v>
+        <v>-0.32335225039721305</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>17.482134877</v>
+        <v>17.474335321000002</v>
       </c>
       <c r="C401" s="5">
-        <v>-5.8453334999999385E-2</v>
+        <v>-6.0201013999996889E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-3.9264669319990841</v>
+        <v>-4.0430252800894628</v>
       </c>
       <c r="E401" s="5">
-        <v>-4.117894853038484E-2</v>
+        <v>-6.6192272732534807E-2</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>17.453744902</v>
+        <v>17.444299464</v>
       </c>
       <c r="C402" s="5">
-        <v>-2.8389974999999623E-2</v>
+        <v>-3.0035857000001442E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-1.931418966116194</v>
+        <v>-2.0432384024336669</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>17.371330603000001</v>
+        <v>17.367000544</v>
       </c>
       <c r="C403" s="5">
-        <v>-8.2414298999999858E-2</v>
+        <v>-7.7298920000000493E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-5.5213807382023417</v>
+        <v>-5.1897237077732639</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>17.434136091999999</v>
+        <v>17.440739239999999</v>
       </c>
       <c r="C404" s="5">
-        <v>6.2805488999998715E-2</v>
+        <v>7.3738695999999493E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>4.4258823795631397</v>
+        <v>5.2157735012981155</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>17.409821272999999</v>
+        <v>17.417147249999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-2.4314819000000654E-2</v>
+        <v>-2.3591989999999896E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.6608225798781073</v>
+        <v>-1.6112109850388134</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>17.35674959</v>
+        <v>17.370151025999998</v>
       </c>
       <c r="C406" s="5">
-        <v>-5.307168299999887E-2</v>
+        <v>-4.6996224000000808E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>-3.5973391234804586</v>
+        <v>-3.1903051040472863</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>17.346712876000002</v>
+        <v>17.350123511</v>
       </c>
       <c r="C407" s="5">
-        <v>-1.003671399999817E-2</v>
+        <v>-2.0027514999998886E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-0.69170930864512759</v>
+        <v>-1.374841176732855</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>17.398258591000001</v>
+        <v>17.401722288999999</v>
       </c>
       <c r="C408" s="5">
-        <v>5.1545714999999603E-2</v>
+        <v>5.1598777999998902E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>3.6246548458023664</v>
+        <v>3.6277224747595094</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>17.420347472</v>
+        <v>17.421907863000001</v>
       </c>
       <c r="C409" s="5">
-        <v>2.2088880999998395E-2</v>
+        <v>2.0185574000002759E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>1.5342072156663944</v>
+        <v>1.4008857858803125</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>17.333004957</v>
+        <v>17.335499966</v>
       </c>
       <c r="C410" s="5">
-        <v>-8.7342514999999565E-2</v>
+        <v>-8.6407897000000844E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-5.8534143076223728</v>
+        <v>-5.7919734399440319</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>17.241091882999999</v>
+        <v>17.234913567</v>
       </c>
       <c r="C411" s="5">
-        <v>-9.1913074000000705E-2</v>
+        <v>-0.10058639900000088</v>
       </c>
       <c r="D411" s="5">
-        <v>-6.180986617935103</v>
+        <v>-6.7448426080736867</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>17.231682587000002</v>
+        <v>17.222183759</v>
       </c>
       <c r="C412" s="5">
-        <v>-9.4092959999976244E-3</v>
+        <v>-1.2729807999999565E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.65293573917298842</v>
+        <v>-0.88273531619834644</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>17.281006778999998</v>
+        <v>17.268418101999998</v>
       </c>
       <c r="C413" s="5">
-        <v>4.9324191999996714E-2</v>
+        <v>4.623434299999829E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>3.4894913786168491</v>
+        <v>3.2694911592493492</v>
       </c>
       <c r="E413" s="5">
-        <v>-1.1504778988097764</v>
+        <v>-1.1783980060891874</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>17.361575813999998</v>
+        <v>17.344866025000002</v>
       </c>
       <c r="C414" s="5">
-        <v>8.05690349999999E-2</v>
+        <v>7.644792300000347E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>5.7404627884658277</v>
+        <v>5.4437232804601221</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>17.287760794</v>
+        <v>17.279408439000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-7.3815019999997844E-2</v>
+        <v>-6.5457586000000845E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.9843283070070132</v>
+        <v>-4.435839648190731</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>17.346385480999999</v>
+        <v>17.362123460999999</v>
       </c>
       <c r="C416" s="5">
-        <v>5.8624686999998232E-2</v>
+        <v>8.2715021999998584E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>4.1460932140430673</v>
+        <v>5.8979706956475475</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>17.310712388999999</v>
+        <v>17.324794447999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-3.5673091999999684E-2</v>
+        <v>-3.7329013000000799E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.4400947149458396</v>
+        <v>-2.5497392998850454</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>17.355975712999999</v>
+        <v>17.370970360000001</v>
       </c>
       <c r="C418" s="5">
-        <v>4.5263324000000438E-2</v>
+        <v>4.6175912000002484E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>3.1832291705006899</v>
+        <v>3.2456740885083768</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>17.548427501999999</v>
+        <v>17.554899056</v>
       </c>
       <c r="C419" s="5">
-        <v>0.19245178899999971</v>
+        <v>0.18392869599999884</v>
       </c>
       <c r="D419" s="5">
-        <v>14.148462223867696</v>
+        <v>13.472621259548866</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>17.489436175000002</v>
+        <v>17.49471436</v>
       </c>
       <c r="C420" s="5">
-        <v>-5.899132699999754E-2</v>
+        <v>-6.0184696000000315E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-3.9602022222812616</v>
+        <v>-4.0373495981230301</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>17.509968713999999</v>
+        <v>17.512124904</v>
       </c>
       <c r="C421" s="5">
-        <v>2.053253899999774E-2</v>
+        <v>1.7410544000000527E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>1.4179282083508049</v>
+        <v>1.2007849520962122</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>17.527591415</v>
+        <v>17.529915755000001</v>
       </c>
       <c r="C422" s="5">
-        <v>1.7622701000000518E-2</v>
+        <v>1.7790851000000885E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>1.2144335490025471</v>
+        <v>1.2259342991036259</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>17.740567772999999</v>
+        <v>17.731199151999999</v>
       </c>
       <c r="C423" s="5">
-        <v>0.21297635799999881</v>
+        <v>0.20128339699999742</v>
       </c>
       <c r="D423" s="5">
-        <v>15.5961286027408</v>
+        <v>14.683079135055443</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>17.825531131000002</v>
+        <v>17.812237682999999</v>
       </c>
       <c r="C424" s="5">
-        <v>8.4963358000003097E-2</v>
+        <v>8.1038531000000802E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>5.9008798171018118</v>
+        <v>5.6244564707608191</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>17.883758106999998</v>
+        <v>17.865708942000001</v>
       </c>
       <c r="C425" s="5">
-        <v>5.8226975999996711E-2</v>
+        <v>5.3471259000001936E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>3.9909861179763251</v>
+        <v>3.6624033595395566</v>
       </c>
       <c r="E425" s="5">
-        <v>3.4879410424887292</v>
+        <v>3.4588625111574345</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>17.868843508000001</v>
+        <v>17.843852373000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.4914598999997253E-2</v>
+        <v>-2.1856569000000547E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.99619179959812287</v>
+        <v>-1.4582194165124407</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>17.997957913</v>
+        <v>17.984627167999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.12911440499999927</v>
+        <v>0.14077479499999868</v>
       </c>
       <c r="D427" s="5">
-        <v>9.0238309305259889</v>
+        <v>9.8888959830117464</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>17.852832243000002</v>
+        <v>17.879398246000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.14512566999999876</v>
+        <v>-0.10522892199999845</v>
       </c>
       <c r="D428" s="5">
-        <v>-9.2583428784695947</v>
+        <v>-6.7996578178491589</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>18.208610765</v>
+        <v>18.230635697</v>
       </c>
       <c r="C429" s="5">
-        <v>0.35577852199999782</v>
+        <v>0.35123745099999937</v>
       </c>
       <c r="D429" s="5">
-        <v>26.717401656561023</v>
+        <v>26.295238118020503</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>18.151769424000001</v>
+        <v>18.168948452999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-5.684134099999838E-2</v>
+        <v>-6.1687244000001584E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-3.6823569981556337</v>
+        <v>-3.9857349935517816</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>18.147818667999999</v>
+        <v>18.157138717999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.9507560000018316E-3</v>
+        <v>-1.1809734999999932E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.26086911692853043</v>
+        <v>-0.77721218883899379</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>18.185565133000001</v>
+        <v>18.192190298</v>
       </c>
       <c r="C432" s="5">
-        <v>3.774646500000145E-2</v>
+        <v>3.5051580000001081E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>2.5246856401556883</v>
+        <v>2.3413036463329373</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>18.208811743999998</v>
+        <v>18.210996364</v>
       </c>
       <c r="C433" s="5">
-        <v>2.3246610999997586E-2</v>
+        <v>1.8806065999999788E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>1.5447910288912903</v>
+        <v>1.2475699910889482</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>18.228840667</v>
+        <v>18.230474748999999</v>
       </c>
       <c r="C434" s="5">
-        <v>2.0028923000001697E-2</v>
+        <v>1.9478384999999321E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>1.3279639979949964</v>
+        <v>1.2910912290109433</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>18.249523611000001</v>
+        <v>18.249005710999999</v>
       </c>
       <c r="C435" s="5">
-        <v>2.0682944000000703E-2</v>
+        <v>1.8530961999999818E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>1.3700819283655186</v>
+        <v>1.226621750553103</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>18.257246154000001</v>
+        <v>18.250522209</v>
       </c>
       <c r="C436" s="5">
-        <v>7.7225429999998596E-3</v>
+        <v>1.5164980000008654E-3</v>
       </c>
       <c r="D436" s="5">
-        <v>0.50898042100997465</v>
+        <v>9.9765959902109458E-2</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>18.214852430000001</v>
+        <v>18.203919941999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-4.2393724000000077E-2</v>
+        <v>-4.6602267000000808E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.7511144073266269</v>
+        <v>-3.0215015858760852</v>
       </c>
       <c r="E437" s="5">
-        <v>1.8513688287385532</v>
+        <v>1.8930734912226521</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>18.172261015</v>
+        <v>18.910348250999998</v>
       </c>
       <c r="C438" s="5">
-        <v>-4.259141500000041E-2</v>
+        <v>0.70642830899999964</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.7701292853057002</v>
+        <v>57.912067449532501</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>18.183082524</v>
+        <v>18.863444162</v>
       </c>
       <c r="C439" s="5">
-        <v>1.0821508999999452E-2</v>
+        <v>-4.6904088999998095E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>0.71694033114815259</v>
+        <v>-2.9361378086256718</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>18.219401803</v>
+        <v>18.719081704000001</v>
       </c>
       <c r="C440" s="5">
-        <v>3.6319279000000648E-2</v>
+        <v>-0.1443624579999998</v>
       </c>
       <c r="D440" s="5">
-        <v>2.4234138166652208</v>
+        <v>-8.8067720814458674</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>18.225883064000001</v>
+        <v>18.742346621999999</v>
       </c>
       <c r="C441" s="5">
-        <v>6.4812610000011261E-3</v>
+        <v>2.3264917999998858E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>0.42771702033979064</v>
+        <v>1.5016511922904652</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>18.318274720000002</v>
+        <v>18.843032409999999</v>
       </c>
       <c r="C442" s="5">
-        <v>9.2391656000000211E-2</v>
+        <v>0.10068578799999983</v>
       </c>
       <c r="D442" s="5">
-        <v>6.2556077978790814</v>
+        <v>6.6404466808039686</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>18.302438241000001</v>
+        <v>18.829357677000001</v>
       </c>
       <c r="C443" s="5">
-        <v>-1.5836479000000736E-2</v>
+        <v>-1.367473299999844E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>-1.0325030545911829</v>
+        <v>-0.86739432414396633</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>18.369851007000001</v>
+        <v>18.902726238</v>
       </c>
       <c r="C444" s="5">
-        <v>6.7412766000000346E-2</v>
+        <v>7.3368560999998778E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>4.5105674337926116</v>
+        <v>4.7773168159143564</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>18.957077367</v>
+      </c>
+      <c r="C445" s="5">
+        <v>5.4351129000000498E-2</v>
+      </c>
+      <c r="D445" s="5">
+        <v>3.5054587525747971</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>