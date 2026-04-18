--- v2 (2026-02-15)
+++ v3 (2026-04-18)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{11ED2432-7ECD-4233-85D9-5E5AB7D195AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{55ED4613-B9F2-4922-B7F9-F30FC50F0504}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{749CD97B-08B4-448B-B7BB-75ABF1CD90CB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FBFD0911-1850-45AB-A623-F03AA39FB84D}"/>
   </bookViews>
   <sheets>
     <sheet name="elpnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{33F404C6-411B-4F52-B268-1D4B132F1056}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8F4F91A-C31D-4D98-9F26-230F03DC2A88}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>8.6893235636000004</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>8.6893258713999995</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>8.6070966062000007</v>
+        <v>8.6071083063000007</v>
       </c>
       <c r="C7" s="5">
-        <v>-8.2226957399999634E-2</v>
+        <v>-8.2217565099998779E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-10.78281862250604</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-10.781647624498669</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>8.4765760692000001</v>
+        <v>8.4765762277000007</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.13052053700000066</v>
+        <v>-0.13053207859999993</v>
       </c>
       <c r="D8" s="5">
-        <v>-16.753605122577632</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-16.754944368661519</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>8.7015589695000006</v>
+        <v>8.7015553381000004</v>
       </c>
       <c r="C9" s="5">
-        <v>0.22498290030000057</v>
+        <v>0.22497911039999963</v>
       </c>
       <c r="D9" s="5">
-        <v>36.936507556345546</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>36.93579106337328</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>8.7114471169000005</v>
+        <v>8.7114414126999993</v>
       </c>
       <c r="C10" s="5">
-        <v>9.8881473999998803E-3</v>
+        <v>9.8860745999989064E-3</v>
       </c>
       <c r="D10" s="5">
-        <v>1.3721931612984184</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.3719042920381064</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>8.9467607666000006</v>
+        <v>8.9467489140000005</v>
       </c>
       <c r="C11" s="5">
-        <v>0.23531364970000013</v>
+        <v>0.23530750130000122</v>
       </c>
       <c r="D11" s="5">
-        <v>37.691217622247962</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>37.690110590353562</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>8.8990856130000004</v>
+        <v>8.8990852546999992</v>
       </c>
       <c r="C12" s="5">
-        <v>-4.7675153600000186E-2</v>
+        <v>-4.7663659300001271E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-6.2103914259162067</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-6.2089457072644905</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>8.9281543300999999</v>
+        <v>8.9281540587000006</v>
       </c>
       <c r="C13" s="5">
-        <v>2.9068717099999475E-2</v>
+        <v>2.9068804000001336E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>3.9909741776206209</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.9909864872542888</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>8.9772031110999997</v>
+        <v>8.9772040895000007</v>
       </c>
       <c r="C14" s="5">
-        <v>4.9048780999999764E-2</v>
+        <v>4.9050030800000144E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>6.7953516883855203</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>6.7955303170743608</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>8.9772248832999999</v>
+        <v>8.9772249335000005</v>
       </c>
       <c r="C15" s="5">
-        <v>2.177220000021407E-5</v>
+        <v>2.0843999999797802E-5</v>
       </c>
       <c r="D15" s="5">
-        <v>2.9103706560285048E-3</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.7862928341226834E-3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>8.9108155833999998</v>
+        <v>8.9108170241</v>
       </c>
       <c r="C16" s="5">
-        <v>-6.6409299900000107E-2</v>
+        <v>-6.640790940000052E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-8.524621908740837</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.5244505700922684</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>8.6936325448999998</v>
+        <v>8.6936365877000004</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.21718303849999998</v>
+        <v>-0.21718043639999962</v>
       </c>
       <c r="D17" s="5">
-        <v>-25.628611454062344</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-25.628340726853494</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>8.5764977343000002</v>
+        <v>8.5765020975000006</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.11713481059999964</v>
+        <v>-0.11713449019999977</v>
       </c>
       <c r="D18" s="5">
-        <v>-15.02241816226414</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.022373590726279</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>8.4918006536000004</v>
+        <v>8.4918168929999993</v>
       </c>
       <c r="C19" s="5">
-        <v>-8.4697080699999816E-2</v>
+        <v>-8.4685204500001277E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-11.227641345446004</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.226146099319079</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>8.3633766117999997</v>
+        <v>8.3633710195000006</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.12842404180000067</v>
+        <v>-0.1284458734999987</v>
       </c>
       <c r="D20" s="5">
-        <v>-16.712013728367992</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.714593310010784</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>8.2007740513999998</v>
+        <v>8.2007739161999993</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.16260256039999987</v>
+        <v>-0.16259710330000132</v>
       </c>
       <c r="D21" s="5">
-        <v>-20.99068285059451</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.990064509274696</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>8.5065988534999999</v>
+        <v>8.5065912394000005</v>
       </c>
       <c r="C22" s="5">
-        <v>0.30582480210000007</v>
+        <v>0.30581732320000121</v>
       </c>
       <c r="D22" s="5">
-        <v>55.171973166410957</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>55.170337173823029</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>8.0553781085999994</v>
+        <v>8.0553597347999997</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.45122074490000053</v>
+        <v>-0.45123150460000083</v>
       </c>
       <c r="D23" s="5">
-        <v>-48.005222206986375</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-48.006086887327946</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>8.1133806422999992</v>
+        <v>8.1133826918</v>
       </c>
       <c r="C24" s="5">
-        <v>5.8002533699999859E-2</v>
+        <v>5.8022957000000375E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>8.9911044175354107</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9944180752764566</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>8.0516438046999994</v>
+        <v>8.0516444237000009</v>
       </c>
       <c r="C25" s="5">
-        <v>-6.1736837599999816E-2</v>
+        <v>-6.1738268099999161E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>-8.7584973544209568</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.7586897591831132</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>8.0878156221000008</v>
+        <v>8.0878162541999998</v>
       </c>
       <c r="C26" s="5">
-        <v>3.6171817400001416E-2</v>
+        <v>3.6171830499998947E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>5.5261897999691501</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5261914156452097</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>7.8878363508999998</v>
+        <v>7.8878365855999997</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.19997927120000103</v>
+        <v>-0.19997966860000016</v>
       </c>
       <c r="D27" s="5">
-        <v>-25.950898114875763</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-25.950941122513925</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>7.8152731672</v>
+        <v>7.8152749096000003</v>
       </c>
       <c r="C28" s="5">
-        <v>-7.2563183699999811E-2</v>
+        <v>-7.2561675999999409E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-10.497482821084347</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.497275325336686</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>7.8852592996000004</v>
+        <v>7.8852634447999996</v>
       </c>
       <c r="C29" s="5">
-        <v>6.99861324000004E-2</v>
+        <v>6.9988535199999369E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>11.291450100476407</v>
+        <v>11.291854411799541</v>
       </c>
       <c r="E29" s="5">
-        <v>-9.2984519546345457</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.2984464527043791</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>7.9513738828999996</v>
+        <v>7.9513787742000002</v>
       </c>
       <c r="C30" s="5">
-        <v>6.6114583299999197E-2</v>
+        <v>6.6115329400000533E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>10.538698878094399</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.538817545985935</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>7.9554027112999997</v>
+        <v>7.9554361717999997</v>
       </c>
       <c r="C31" s="5">
-        <v>4.0288284000000729E-3</v>
+        <v>4.0573975999995682E-3</v>
       </c>
       <c r="D31" s="5">
-        <v>0.60971723589386961</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.61405262137403938</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>8.1404468698999999</v>
+        <v>8.1404291648000004</v>
       </c>
       <c r="C32" s="5">
-        <v>0.18504415860000023</v>
+        <v>0.18499299300000072</v>
       </c>
       <c r="D32" s="5">
-        <v>31.774969883448566</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>31.764880064107626</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>8.3017885879000008</v>
+        <v>8.3017915121999994</v>
       </c>
       <c r="C33" s="5">
-        <v>0.16134171800000097</v>
+        <v>0.161362347399999</v>
       </c>
       <c r="D33" s="5">
-        <v>26.555516422792348</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.559354463324205</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>8.3929680989000008</v>
+        <v>8.3929525074000004</v>
       </c>
       <c r="C34" s="5">
-        <v>9.1179510999999991E-2</v>
+        <v>9.1160995200000983E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>14.00577064828501</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.002747341336752</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>8.5700496132000001</v>
+        <v>8.5700239458999992</v>
       </c>
       <c r="C35" s="5">
-        <v>0.1770815142999993</v>
+        <v>0.17707143849999873</v>
       </c>
       <c r="D35" s="5">
-        <v>28.473384330513785</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28.471630963149309</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>8.5469190201000007</v>
+        <v>8.5469203883000002</v>
       </c>
       <c r="C36" s="5">
-        <v>-2.313059309999943E-2</v>
+        <v>-2.3103557599998936E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>-3.1911555310832229</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1874901792713017</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>8.5932042860000006</v>
+        <v>8.5932052793999993</v>
       </c>
       <c r="C37" s="5">
-        <v>4.6285265899999928E-2</v>
+        <v>4.6284891099999115E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>6.6956139654516411</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6955570180567525</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>8.5105518178999997</v>
+        <v>8.5105543684999994</v>
       </c>
       <c r="C38" s="5">
-        <v>-8.2652468100000931E-2</v>
+        <v>-8.2650910899999985E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>-10.950598002066481</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.950401278686995</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>8.5028939459000004</v>
+        <v>8.5028980935000007</v>
       </c>
       <c r="C39" s="5">
-        <v>-7.6578719999993439E-3</v>
+        <v>-7.6562749999986579E-3</v>
       </c>
       <c r="D39" s="5">
-        <v>-1.0744431869868287</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0742199059190605</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>8.5213417481999993</v>
+        <v>8.5213483038</v>
       </c>
       <c r="C40" s="5">
-        <v>1.8447802299998983E-2</v>
+        <v>1.845021029999927E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>2.6348020195870792</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6351487555393627</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>8.4653091344</v>
+        <v>8.4653183972000008</v>
       </c>
       <c r="C41" s="5">
-        <v>-5.6032613799999353E-2</v>
+        <v>-5.602990659999918E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>-7.611467203357325</v>
+        <v>-7.6111070080324144</v>
       </c>
       <c r="E41" s="5">
-        <v>7.3561288571629246</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3561898909353829</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>8.4082631929999998</v>
+        <v>8.4082735967000009</v>
       </c>
       <c r="C42" s="5">
-        <v>-5.7045941400000189E-2</v>
+        <v>-5.7044800499999937E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-7.7934649857187015</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.7933066358614305</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>8.6130848635999993</v>
+        <v>8.6131340514999994</v>
       </c>
       <c r="C43" s="5">
-        <v>0.20482167059999945</v>
+        <v>0.20486045479999859</v>
       </c>
       <c r="D43" s="5">
-        <v>33.48397983660292</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>33.491145716197515</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>8.4175381339000008</v>
+        <v>8.4175043980000002</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.19554672969999842</v>
+        <v>-0.19562965349999928</v>
       </c>
       <c r="D44" s="5">
-        <v>-24.086957958427114</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-24.095810697552288</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>8.5011436914999994</v>
+        <v>8.5011390782999996</v>
       </c>
       <c r="C45" s="5">
-        <v>8.3605557599998548E-2</v>
+        <v>8.3634680299999431E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>12.591906452016822</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.596588340056215</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>8.3700968408000005</v>
+        <v>8.3700606222000005</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.13104685069999888</v>
+        <v>-0.13107845609999913</v>
       </c>
       <c r="D46" s="5">
-        <v>-17.007755603525045</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.011524522858036</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>8.3919501231000009</v>
+        <v>8.3919077122000001</v>
       </c>
       <c r="C47" s="5">
-        <v>2.1853282300000387E-2</v>
+        <v>2.1847089999999625E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>3.17843470718151</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1775350518203904</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>8.3820494450999998</v>
+        <v>8.3820504906999993</v>
       </c>
       <c r="C48" s="5">
-        <v>-9.9006780000010508E-3</v>
+        <v>-9.8572215000007901E-3</v>
       </c>
       <c r="D48" s="5">
-        <v>-1.4065888754330347</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4004618752021525</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>8.5415985863999992</v>
+        <v>8.5416090162000007</v>
       </c>
       <c r="C49" s="5">
-        <v>0.15954914129999942</v>
+        <v>0.15955852550000138</v>
       </c>
       <c r="D49" s="5">
-        <v>25.391262062635576</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.392911694832264</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>8.6448688620999992</v>
+        <v>8.6448863092000003</v>
       </c>
       <c r="C50" s="5">
-        <v>0.10327027569999991</v>
+        <v>0.10327729299999966</v>
       </c>
       <c r="D50" s="5">
-        <v>15.513042188498826</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.514147157615499</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>8.8212270187000001</v>
+        <v>8.8212477477999993</v>
       </c>
       <c r="C51" s="5">
-        <v>0.17635815660000098</v>
+        <v>0.17636143859999898</v>
       </c>
       <c r="D51" s="5">
-        <v>27.422778932789793</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.423286138877543</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>8.9255494451999997</v>
+        <v>8.9255701823999996</v>
       </c>
       <c r="C52" s="5">
-        <v>0.10432242649999957</v>
+        <v>0.10432243460000024</v>
       </c>
       <c r="D52" s="5">
-        <v>15.152013013464071</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.15197631449794</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>9.0341906506999994</v>
+        <v>9.0342131601000002</v>
       </c>
       <c r="C53" s="5">
-        <v>0.10864120549999967</v>
+        <v>0.10864297770000064</v>
       </c>
       <c r="D53" s="5">
-        <v>15.624932868922281</v>
+        <v>15.625166282403868</v>
       </c>
       <c r="E53" s="5">
-        <v>6.7201505257293848</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7202996533263004</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>9.0783806717999997</v>
+        <v>9.0783937781000006</v>
       </c>
       <c r="C54" s="5">
-        <v>4.4190021100000365E-2</v>
+        <v>4.4180618000000393E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>6.0302188338114071</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0288855405315367</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>8.9610519207999992</v>
+        <v>8.9611097003999998</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.11732875100000051</v>
+        <v>-0.11728407770000082</v>
       </c>
       <c r="D55" s="5">
-        <v>-14.452514267607508</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.44737699701567</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>9.0965646105999998</v>
+        <v>9.0965060156999993</v>
       </c>
       <c r="C56" s="5">
-        <v>0.13551268980000053</v>
+        <v>0.13539631529999951</v>
       </c>
       <c r="D56" s="5">
-        <v>19.734961443083044</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.71644329042195</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>8.9942627084000009</v>
+        <v>8.9942323750999993</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.10230190219999891</v>
+        <v>-0.10227364059999999</v>
       </c>
       <c r="D57" s="5">
-        <v>-12.691220092647137</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.688004698792266</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>8.8334933009000007</v>
+        <v>8.8334344518000005</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.16076940750000013</v>
+        <v>-0.16079792329999876</v>
       </c>
       <c r="D58" s="5">
-        <v>-19.461602060629801</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.464781210762428</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>9.0162810932999999</v>
+        <v>9.0161645169</v>
       </c>
       <c r="C59" s="5">
-        <v>0.1827877923999992</v>
+        <v>0.18273006509999945</v>
       </c>
       <c r="D59" s="5">
-        <v>27.861415068949171</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.851798876219647</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>9.5287102807000004</v>
+        <v>9.5287325501000009</v>
       </c>
       <c r="C60" s="5">
-        <v>0.51242918740000043</v>
+        <v>0.51256803320000088</v>
       </c>
       <c r="D60" s="5">
-        <v>94.124412756771861</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>94.15997970540289</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>9.5952895228999999</v>
+        <v>9.5953359230000004</v>
       </c>
       <c r="C61" s="5">
-        <v>6.6579242199999555E-2</v>
+        <v>6.6603372899999513E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>8.7145146754619809</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7177743635911131</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>9.8757990725999996</v>
+        <v>9.8758557267999993</v>
       </c>
       <c r="C62" s="5">
-        <v>0.28050954969999964</v>
+        <v>0.28051980379999897</v>
       </c>
       <c r="D62" s="5">
-        <v>41.309039408768911</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>41.310567163365789</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>9.9335781138999995</v>
+        <v>9.9336337593999993</v>
       </c>
       <c r="C63" s="5">
-        <v>5.7779041299999889E-2</v>
+        <v>5.7778032599999918E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>7.2510591665180923</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2508855341322453</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>10.129989441999999</v>
+        <v>10.130038162</v>
       </c>
       <c r="C64" s="5">
-        <v>0.19641132809999995</v>
+        <v>0.19640440260000069</v>
       </c>
       <c r="D64" s="5">
-        <v>26.485102642042293</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.4839001205047</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>10.293333183</v>
+        <v>10.293381139999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.16334374100000026</v>
+        <v>0.16334297799999931</v>
       </c>
       <c r="D65" s="5">
-        <v>21.161447909407215</v>
+        <v>21.161229170455197</v>
       </c>
       <c r="E65" s="5">
-        <v>13.937524466593331</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.937771420550149</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>10.55562714</v>
+        <v>10.555648551000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.26229395700000069</v>
+        <v>0.26226741100000162</v>
       </c>
       <c r="D66" s="5">
-        <v>35.249642502995449</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>35.24537307002997</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>10.82968509</v>
+        <v>10.829723694</v>
       </c>
       <c r="C67" s="5">
-        <v>0.27405794999999955</v>
+        <v>0.27407514299999924</v>
       </c>
       <c r="D67" s="5">
-        <v>36.013321237557648</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>36.015828658936201</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>11.080708875999999</v>
+        <v>11.0806129</v>
       </c>
       <c r="C68" s="5">
-        <v>0.2510237859999993</v>
+        <v>0.25088920600000009</v>
       </c>
       <c r="D68" s="5">
-        <v>31.649919788801316</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>31.630606239049762</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>10.683060617000001</v>
+        <v>10.682971949000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.39764825899999856</v>
+        <v>-0.39764095099999963</v>
       </c>
       <c r="D69" s="5">
-        <v>-35.503258431317278</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-35.502978509080521</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>10.396579900000001</v>
+        <v>10.396493769999999</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.28648071699999988</v>
+        <v>-0.28647817900000128</v>
       </c>
       <c r="D70" s="5">
-        <v>-27.833168973736854</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-27.833155625504304</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>10.641774155</v>
+        <v>10.641451610000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.24519425499999947</v>
+        <v>0.24495784000000143</v>
       </c>
       <c r="D71" s="5">
-        <v>32.276442933786356</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32.241486420373988</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>10.464653011999999</v>
+        <v>10.464809473000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.17712114300000081</v>
+        <v>-0.17664213699999998</v>
       </c>
       <c r="D72" s="5">
-        <v>-18.24213612653589</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.197718701219912</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>10.44530569</v>
+        <v>10.445441191</v>
       </c>
       <c r="C73" s="5">
-        <v>-1.9347321999999778E-2</v>
+        <v>-1.9368282000000292E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-2.1961697500747612</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1984922759795245</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>10.395242232999999</v>
+        <v>10.3953548</v>
       </c>
       <c r="C74" s="5">
-        <v>-5.0063457000000255E-2</v>
+        <v>-5.0086391000000674E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-5.6022783379509615</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6047066324847243</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>10.440307895</v>
+        <v>10.440402114999999</v>
       </c>
       <c r="C75" s="5">
-        <v>4.5065662000000728E-2</v>
+        <v>4.5047314999999699E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>5.3281153637522172</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3258351848240792</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>10.423467953999999</v>
+        <v>10.423540743</v>
       </c>
       <c r="C76" s="5">
-        <v>-1.6839941000000636E-2</v>
+        <v>-1.6861371999999264E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-1.9184891931583348</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9208918906747918</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>10.349911736999999</v>
+        <v>10.350008133999999</v>
       </c>
       <c r="C77" s="5">
-        <v>-7.3556217000000146E-2</v>
+        <v>-7.3532609000000804E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-8.1470883017874307</v>
+        <v>-8.1445194018217038</v>
       </c>
       <c r="E77" s="5">
-        <v>0.54966212590341623</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.55013015868952131</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>10.561267107999999</v>
+        <v>10.56127169</v>
       </c>
       <c r="C78" s="5">
-        <v>0.21135537099999979</v>
+        <v>0.21126355600000046</v>
       </c>
       <c r="D78" s="5">
-        <v>27.453734516894457</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.440153913531585</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>10.512986850000001</v>
+        <v>10.512986371</v>
       </c>
       <c r="C79" s="5">
-        <v>-4.8280257999998355E-2</v>
+        <v>-4.828531899999966E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-5.3498874564755328</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3504319717719291</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>10.471407298999999</v>
+        <v>10.471265507</v>
       </c>
       <c r="C80" s="5">
-        <v>-4.1579551000001658E-2</v>
+        <v>-4.1720864000000191E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-4.6441867951431242</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6596279255687882</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>10.671244651</v>
+        <v>10.671088029</v>
       </c>
       <c r="C81" s="5">
-        <v>0.19983735200000119</v>
+        <v>0.19982252199999984</v>
       </c>
       <c r="D81" s="5">
-        <v>25.464335978063325</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.462625425005658</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>10.862382497</v>
+        <v>10.862252337999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.19113784600000017</v>
+        <v>0.19116430899999948</v>
       </c>
       <c r="D82" s="5">
-        <v>23.742868020509135</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.74686919163176</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>10.956156107</v>
+        <v>10.955620164999999</v>
       </c>
       <c r="C83" s="5">
-        <v>9.3773609999999508E-2</v>
+        <v>9.3367826999999792E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>10.865760585435314</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.81663281658567</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>11.298537317999999</v>
+        <v>11.298871296</v>
       </c>
       <c r="C84" s="5">
-        <v>0.3423812109999993</v>
+        <v>0.3432511310000006</v>
       </c>
       <c r="D84" s="5">
-        <v>44.666559606184599</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>44.802859979918686</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>11.388617870999999</v>
+        <v>11.388838429</v>
       </c>
       <c r="C85" s="5">
-        <v>9.0080552999999952E-2</v>
+        <v>8.9967133000000032E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>9.9981953472043195</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9847421284344087</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>11.301259098999999</v>
+        <v>11.301428666</v>
       </c>
       <c r="C86" s="5">
-        <v>-8.7358771999999973E-2</v>
+        <v>-8.740976300000014E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-8.8262683711088918</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8310408593505585</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>11.436714426</v>
+        <v>11.436848320999999</v>
       </c>
       <c r="C87" s="5">
-        <v>0.13545532700000074</v>
+        <v>0.13541965499999975</v>
       </c>
       <c r="D87" s="5">
-        <v>15.370118918830379</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.365554862157072</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>11.50997355</v>
+        <v>11.510068354</v>
       </c>
       <c r="C88" s="5">
-        <v>7.3259123999999787E-2</v>
+        <v>7.3220033000000129E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>7.9634077533967673</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9589112745638069</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>11.718334371999999</v>
+        <v>11.718473347</v>
       </c>
       <c r="C89" s="5">
-        <v>0.2083608219999995</v>
+        <v>0.20840499300000026</v>
       </c>
       <c r="D89" s="5">
-        <v>24.021998442386238</v>
+        <v>24.027390393435667</v>
       </c>
       <c r="E89" s="5">
-        <v>13.221587485698194</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.221875724952948</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>11.568755620999999</v>
+        <v>11.568746328</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.14957875099999995</v>
+        <v>-0.14972701900000018</v>
       </c>
       <c r="D90" s="5">
-        <v>-14.286519052669044</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.299542571095348</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>11.716016368</v>
+        <v>11.715968076999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.14726074700000069</v>
+        <v>0.14722174899999985</v>
       </c>
       <c r="D91" s="5">
-        <v>16.391126516909637</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.386491657533831</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>11.766209275</v>
+        <v>11.766032069</v>
       </c>
       <c r="C92" s="5">
-        <v>5.0192906999999565E-2</v>
+        <v>5.0063992000000113E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>5.2638342867166399</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2500175508609193</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>11.767725107</v>
+        <v>11.76749914</v>
       </c>
       <c r="C93" s="5">
-        <v>1.5158320000008274E-3</v>
+        <v>1.4670710000004306E-3</v>
       </c>
       <c r="D93" s="5">
-        <v>0.15470469564733413</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.14972702728450749</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>11.847242625</v>
+        <v>11.847061989</v>
       </c>
       <c r="C94" s="5">
-        <v>7.9517517999999399E-2</v>
+        <v>7.9562849000000213E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>8.4169573207880433</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4221032278760219</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>11.959559377</v>
+        <v>11.95886823</v>
       </c>
       <c r="C95" s="5">
-        <v>0.11231675199999991</v>
+        <v>0.11180624100000003</v>
       </c>
       <c r="D95" s="5">
-        <v>11.988843629602997</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.931683704764605</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>11.623236313</v>
+        <v>11.623728205000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.33632306400000012</v>
+        <v>-0.3351400249999994</v>
       </c>
       <c r="D96" s="5">
-        <v>-28.986215367438405</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-28.900853120710714</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>11.613843494999999</v>
+        <v>11.614130594000001</v>
       </c>
       <c r="C97" s="5">
-        <v>-9.392818000000247E-3</v>
+        <v>-9.5976110000002279E-3</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.96542988096580684</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.98634223921045816</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>11.691460797</v>
+        <v>11.691668513</v>
       </c>
       <c r="C98" s="5">
-        <v>7.7617302000000166E-2</v>
+        <v>7.7537918999999178E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>8.3212595725654417</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3122210255769389</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>11.637222131</v>
+        <v>11.637377327999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-5.4238665999999824E-2</v>
+        <v>-5.4291185000000297E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-5.4271324766708373</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4321599999727965</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>11.5917999</v>
+        <v>11.591900484</v>
       </c>
       <c r="C100" s="5">
-        <v>-4.5422230999999869E-2</v>
+        <v>-4.5476843999999517E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>-4.5845687830850412</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5899031640685095</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>11.69014514</v>
+        <v>11.690310831</v>
       </c>
       <c r="C101" s="5">
-        <v>9.8345240000000445E-2</v>
+        <v>9.8410346999999732E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>10.669597593327683</v>
+        <v>10.676897154992204</v>
       </c>
       <c r="E101" s="5">
-        <v>-0.24055664487058204</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.24032581007841225</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>11.784133070999999</v>
+        <v>11.784103012999999</v>
       </c>
       <c r="C102" s="5">
-        <v>9.3987930999999136E-2</v>
+        <v>9.3792181999999613E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>10.086184180021762</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.064093178882839</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>11.926307083999999</v>
+        <v>11.926238431</v>
       </c>
       <c r="C103" s="5">
-        <v>0.14217401299999999</v>
+        <v>0.14213541800000051</v>
       </c>
       <c r="D103" s="5">
-        <v>15.478249996891558</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.473807778112825</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>12.059707797</v>
+        <v>12.059554573</v>
       </c>
       <c r="C104" s="5">
-        <v>0.13340071300000034</v>
+        <v>0.13331614199999997</v>
       </c>
       <c r="D104" s="5">
-        <v>14.279826016846076</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.270296739815924</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>12.270089365</v>
+        <v>12.269797881000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.21038156800000074</v>
+        <v>0.21024330800000079</v>
       </c>
       <c r="D105" s="5">
-        <v>23.064073938206509</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.047756123106545</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>12.550694888000001</v>
+        <v>12.550470815000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.28060552300000019</v>
+        <v>0.28067293400000004</v>
       </c>
       <c r="D106" s="5">
-        <v>31.171822561173169</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>31.181113543619187</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>12.361310547</v>
+        <v>12.360601059</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.18938434100000023</v>
+        <v>-0.18986975600000022</v>
       </c>
       <c r="D107" s="5">
-        <v>-16.677758749638528</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.717288016600619</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>11.543048670999999</v>
+        <v>11.543586132</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.81826187600000111</v>
+        <v>-0.81701492700000067</v>
       </c>
       <c r="D108" s="5">
-        <v>-56.038539042237886</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-55.98366314676737</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>11.724483909</v>
+        <v>11.72477355</v>
       </c>
       <c r="C109" s="5">
-        <v>0.18143523800000061</v>
+        <v>0.18118741800000038</v>
       </c>
       <c r="D109" s="5">
-        <v>20.580893306431047</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.549271420471914</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>11.961904492</v>
+        <v>11.962124335</v>
       </c>
       <c r="C110" s="5">
-        <v>0.23742058300000046</v>
+        <v>0.23735078500000029</v>
       </c>
       <c r="D110" s="5">
-        <v>27.197667412746785</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.188013150907597</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>12.538262554999999</v>
+        <v>12.538420487</v>
       </c>
       <c r="C111" s="5">
-        <v>0.57635806299999892</v>
+        <v>0.5762961519999994</v>
       </c>
       <c r="D111" s="5">
-        <v>75.891297216893932</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>75.879092538948271</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>12.480173787</v>
+        <v>12.480272174</v>
       </c>
       <c r="C112" s="5">
-        <v>-5.8088767999999291E-2</v>
+        <v>-5.8148313000000229E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-5.4200070635345377</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4253554011310712</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>12.686355976</v>
+        <v>12.686516269</v>
       </c>
       <c r="C113" s="5">
-        <v>0.20618218899999974</v>
+        <v>0.20624409500000063</v>
       </c>
       <c r="D113" s="5">
-        <v>21.729300278052154</v>
+        <v>21.73624132138292</v>
       </c>
       <c r="E113" s="5">
-        <v>8.5218004059785422</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5216334484305989</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>12.477109424</v>
+        <v>12.477086137000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.20924655199999975</v>
+        <v>-0.2094301319999996</v>
       </c>
       <c r="D114" s="5">
-        <v>-18.09223320129033</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.106485259241801</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>12.534184032000001</v>
+        <v>12.534123895</v>
       </c>
       <c r="C115" s="5">
-        <v>5.7074608000000637E-2</v>
+        <v>5.7037757999999883E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>5.6294446623561312</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6257289315979397</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>12.648769179</v>
+        <v>12.648675071</v>
       </c>
       <c r="C116" s="5">
-        <v>0.11458514699999967</v>
+        <v>0.11455117599999909</v>
       </c>
       <c r="D116" s="5">
-        <v>11.538912630294828</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.535376097400452</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>13.188508928999999</v>
+        <v>13.18818405</v>
       </c>
       <c r="C117" s="5">
-        <v>0.53973974999999896</v>
+        <v>0.53950897900000072</v>
       </c>
       <c r="D117" s="5">
-        <v>65.108397911041919</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>65.074335585437609</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>12.974775405999999</v>
+        <v>12.974530099000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.21373352300000015</v>
+        <v>-0.21365395099999951</v>
       </c>
       <c r="D118" s="5">
-        <v>-17.80416443698979</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.798515258417812</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>13.068950578999999</v>
+        <v>13.068296367</v>
       </c>
       <c r="C119" s="5">
-        <v>9.4175173000000001E-2</v>
+        <v>9.3766267999999542E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>9.0662549254889804</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0254895027710234</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>13.350524666</v>
+        <v>13.351034515</v>
       </c>
       <c r="C120" s="5">
-        <v>0.28157408700000097</v>
+        <v>0.28273814799999997</v>
       </c>
       <c r="D120" s="5">
-        <v>29.149108927258016</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>29.285947880483221</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>13.020166335000001</v>
+        <v>13.020427985</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.33035833099999934</v>
+        <v>-0.33060653000000073</v>
       </c>
       <c r="D121" s="5">
-        <v>-25.968186591417862</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-25.984258478845334</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>13.012998248000001</v>
+        <v>13.013191889</v>
       </c>
       <c r="C122" s="5">
-        <v>-7.1680870000001562E-3</v>
+        <v>-7.2360959999997476E-3</v>
       </c>
       <c r="D122" s="5">
-        <v>-0.65864800362185338</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.66486468061189852</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>13.149567867</v>
+        <v>13.149698289</v>
       </c>
       <c r="C123" s="5">
-        <v>0.13656961899999942</v>
+        <v>0.13650640000000003</v>
       </c>
       <c r="D123" s="5">
-        <v>13.346813347715504</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.340064191128276</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>13.177355417999999</v>
+        <v>13.177432983999999</v>
       </c>
       <c r="C124" s="5">
-        <v>2.7787550999999411E-2</v>
+        <v>2.7734694999999476E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>2.5655108351850364</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5605484171813186</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>13.093758741</v>
+        <v>13.093901195999999</v>
       </c>
       <c r="C125" s="5">
-        <v>-8.3596676999999175E-2</v>
+        <v>-8.3531788000000162E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-7.3526723645287451</v>
+        <v>-7.3471208530469623</v>
       </c>
       <c r="E125" s="5">
-        <v>3.2113458409233075</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2111646598795618</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>13.159052789</v>
+        <v>13.159034113000001</v>
       </c>
       <c r="C126" s="5">
-        <v>6.529404800000016E-2</v>
+        <v>6.5132917000001456E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>6.1508643799398355</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1351991921103632</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>13.13553933</v>
+        <v>13.135516773999999</v>
       </c>
       <c r="C127" s="5">
-        <v>-2.3513459000000125E-2</v>
+        <v>-2.3517339000001414E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-2.1232906890621739</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1236406049641721</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>13.142737394999999</v>
+        <v>13.142727213000001</v>
       </c>
       <c r="C128" s="5">
-        <v>7.1980649999989765E-3</v>
+        <v>7.2104390000014007E-3</v>
       </c>
       <c r="D128" s="5">
-        <v>0.65956627996761608</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.6607046859706367</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>12.908234717999999</v>
+        <v>12.907924259</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.23450267700000005</v>
+        <v>-0.23480295400000095</v>
       </c>
       <c r="D129" s="5">
-        <v>-19.430200694105572</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.452702437105053</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>12.907768664000001</v>
+        <v>12.907519382</v>
       </c>
       <c r="C130" s="5">
-        <v>-4.6605399999855024E-4</v>
+        <v>-4.0487699999935955E-4</v>
       </c>
       <c r="D130" s="5">
-        <v>-4.3317600559067415E-2</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.763336239831494E-2</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>12.98166887</v>
+        <v>12.981204296</v>
       </c>
       <c r="C131" s="5">
-        <v>7.3900205999999358E-2</v>
+        <v>7.3684913999999324E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>7.0908206655711625</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0696511310974319</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>12.748831654</v>
+        <v>12.749196857999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.23283721600000007</v>
+        <v>-0.23200743800000012</v>
       </c>
       <c r="D132" s="5">
-        <v>-19.521789567476056</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.459539852119502</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>12.800257177000001</v>
+        <v>12.800429175</v>
       </c>
       <c r="C133" s="5">
-        <v>5.1425523000000695E-2</v>
+        <v>5.1232317000000194E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>4.9493391046545154</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9301871586467705</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>12.868867611000001</v>
+        <v>12.869012421000001</v>
       </c>
       <c r="C134" s="5">
-        <v>6.8610433999999998E-2</v>
+        <v>6.8583246000001097E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>6.6251493111719961</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6223545212061863</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>12.754788094</v>
+        <v>12.754885553999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.11407951700000041</v>
+        <v>-0.1141268670000013</v>
       </c>
       <c r="D135" s="5">
-        <v>-10.134090183323952</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.137984871804706</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>12.780120429</v>
+        <v>12.780180091</v>
       </c>
       <c r="C136" s="5">
-        <v>2.5332334999999873E-2</v>
+        <v>2.5294537000000616E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>2.4095322868513014</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4058791709152594</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>12.818249235</v>
+        <v>12.818349432</v>
       </c>
       <c r="C137" s="5">
-        <v>3.8128805999999571E-2</v>
+        <v>3.816934099999969E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>3.6394702941714652</v>
+        <v>3.6433859282903214</v>
       </c>
       <c r="E137" s="5">
-        <v>-2.1041284741050603</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1044283126573249</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>12.839656829999999</v>
+        <v>12.839663756</v>
       </c>
       <c r="C138" s="5">
-        <v>2.1407594999999446E-2</v>
+        <v>2.131432400000044E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>2.0226162664956693</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0137072736017725</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>12.827680194999999</v>
+        <v>12.827699016</v>
       </c>
       <c r="C139" s="5">
-        <v>-1.1976634999999902E-2</v>
+        <v>-1.1964739999999807E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.1136168406171043</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.112515879820497</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>12.941599278</v>
+        <v>12.941650639000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.11391908300000075</v>
+        <v>0.11395162300000017</v>
       </c>
       <c r="D140" s="5">
-        <v>11.193113333707693</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.196451112416606</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>11.927725522999999</v>
+        <v>11.927475759</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.0138737550000005</v>
+        <v>-1.0141748800000006</v>
       </c>
       <c r="D141" s="5">
-        <v>-62.430426791259208</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-62.441654810599232</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>11.944553942000001</v>
+        <v>11.944337159</v>
       </c>
       <c r="C142" s="5">
-        <v>1.6828419000001205E-2</v>
+        <v>1.6861399999999804E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>1.706238416906003</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7096444907625186</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>11.892201853</v>
+        <v>11.891949167</v>
       </c>
       <c r="C143" s="5">
-        <v>-5.2352089000001101E-2</v>
+        <v>-5.2387991999999883E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>-5.134558437603987</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.1380862219362777</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>12.137684781999999</v>
+        <v>12.13785206</v>
       </c>
       <c r="C144" s="5">
-        <v>0.24548292899999957</v>
+        <v>0.24590289300000023</v>
       </c>
       <c r="D144" s="5">
-        <v>27.785915769219759</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.83964296145902</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>12.173882813000001</v>
+        <v>12.173972871</v>
       </c>
       <c r="C145" s="5">
-        <v>3.6198031000001407E-2</v>
+        <v>3.6120810999999975E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>3.6380295957040731</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6300903997105616</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>12.334168018</v>
+        <v>12.334259794999999</v>
       </c>
       <c r="C146" s="5">
-        <v>0.16028520499999921</v>
+        <v>0.16028692399999933</v>
       </c>
       <c r="D146" s="5">
-        <v>16.995435780440872</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.995496479582162</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>12.053759942999999</v>
+        <v>12.053822694999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.28040807500000042</v>
+        <v>-0.28043710000000033</v>
       </c>
       <c r="D147" s="5">
-        <v>-24.115664712607099</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-24.11769976681606</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>11.987693325</v>
+        <v>11.987734305</v>
       </c>
       <c r="C148" s="5">
-        <v>-6.6066617999998911E-2</v>
+        <v>-6.6088389999999109E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.382501409389385</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.384509479662337</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>11.934011516</v>
+        <v>11.934071133</v>
       </c>
       <c r="C149" s="5">
-        <v>-5.3681809000000413E-2</v>
+        <v>-5.3663172000000259E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.2432968292974387</v>
+        <v>-5.2415035891964834</v>
       </c>
       <c r="E149" s="5">
-        <v>-6.8982721648569996</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.8985348206569324</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>12.040395568999999</v>
+        <v>12.040419967</v>
       </c>
       <c r="C150" s="5">
-        <v>0.10638405299999931</v>
+        <v>0.10634883400000028</v>
       </c>
       <c r="D150" s="5">
-        <v>11.237605545828909</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.233642178357229</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>12.023757825000001</v>
+        <v>12.023809157000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.6637743999998733E-2</v>
+        <v>-1.6610809999999532E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.645647955417584</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6430007769878352</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>12.251802673</v>
+        <v>12.251903183</v>
       </c>
       <c r="C152" s="5">
-        <v>0.22804484799999969</v>
+        <v>0.22809402599999906</v>
       </c>
       <c r="D152" s="5">
-        <v>25.290250342063647</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.296165863113963</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>11.83107613</v>
+        <v>11.830891867</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.42072654300000067</v>
+        <v>-0.42101131599999952</v>
       </c>
       <c r="D153" s="5">
-        <v>-34.2507102477852</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-34.269468424054509</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>11.664734614</v>
+        <v>11.664573476999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.16634151599999925</v>
+        <v>-0.1663183900000007</v>
       </c>
       <c r="D154" s="5">
-        <v>-15.626247776962677</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.624465291103062</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>11.902613748</v>
+        <v>11.902523813</v>
       </c>
       <c r="C155" s="5">
-        <v>0.23787913399999994</v>
+        <v>0.23795033600000082</v>
       </c>
       <c r="D155" s="5">
-        <v>27.411824797116967</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.421393571368704</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>11.921261556999999</v>
+        <v>11.921257645000001</v>
       </c>
       <c r="C156" s="5">
-        <v>1.8647808999999071E-2</v>
+        <v>1.8733832000000561E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>1.8963232866661572</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9051614788800908</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>12.151817935</v>
+        <v>12.151842160999999</v>
       </c>
       <c r="C157" s="5">
-        <v>0.23055637800000106</v>
+        <v>0.23058451599999863</v>
       </c>
       <c r="D157" s="5">
-        <v>25.842822050727456</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.84632822520312</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>12.017266727999999</v>
+        <v>12.017323443</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.13455120700000123</v>
+        <v>-0.13451871799999893</v>
       </c>
       <c r="D158" s="5">
-        <v>-12.506989833044479</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.50412788405465</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>11.840405989000001</v>
+        <v>11.840446998999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.17686073899999855</v>
+        <v>-0.17687644400000124</v>
       </c>
       <c r="D159" s="5">
-        <v>-16.298985936352175</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.300247358439258</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>11.890789437</v>
+        <v>11.890821052</v>
       </c>
       <c r="C160" s="5">
-        <v>5.0383447999999831E-2</v>
+        <v>5.0374053000000529E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>5.2274719763793609</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2264557609150719</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>11.757512424</v>
+        <v>11.757540356</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.13327701300000072</v>
+        <v>-0.13328069599999992</v>
       </c>
       <c r="D161" s="5">
-        <v>-12.6511700231436</v>
+        <v>-12.651466771708774</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.4789586197681004</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.479216731931976</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>12.151669149</v>
+        <v>12.151708817999999</v>
       </c>
       <c r="C162" s="5">
-        <v>0.39415672500000021</v>
+        <v>0.39416846199999966</v>
       </c>
       <c r="D162" s="5">
-        <v>48.540842505870984</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>48.542426817738594</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>12.124108937000001</v>
+        <v>12.124163956</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.756021199999914E-2</v>
+        <v>-2.7544861999999171E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.687927915912125</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6864407952304936</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>12.063329603</v>
+        <v>12.063421924</v>
       </c>
       <c r="C164" s="5">
-        <v>-6.0779334000001128E-2</v>
+        <v>-6.0742032000000279E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-5.8525915058813771</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8490721804919543</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>12.023030745</v>
+        <v>12.022920042999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-4.0298857999999882E-2</v>
+        <v>-4.050188100000085E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-3.9358901128232371</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9553244559425771</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>11.878175385</v>
+        <v>11.878079654</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.14485535999999932</v>
+        <v>-0.14484038899999874</v>
       </c>
       <c r="D166" s="5">
-        <v>-13.537197189337469</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.536005963226049</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>11.796332550000001</v>
+        <v>11.796281541000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-8.1842834999999781E-2</v>
+        <v>-8.1798112999999617E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.9619762251402326</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.9578506732704168</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>11.705574325000001</v>
+        <v>11.705513613000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-9.0758225000000081E-2</v>
+        <v>-9.0767927999999998E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-8.8516868423303645</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8526301703009231</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>11.745608083</v>
+        <v>11.745621437</v>
       </c>
       <c r="C169" s="5">
-        <v>4.0033757999999864E-2</v>
+        <v>4.0107823999999681E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>4.1821569341954801</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1900628310244992</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>11.615140122</v>
+        <v>11.615173414999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.1304679610000008</v>
+        <v>-0.13044802200000127</v>
       </c>
       <c r="D170" s="5">
-        <v>-12.544450390962481</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.542635418262805</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>11.625602387000001</v>
+        <v>11.625625951</v>
       </c>
       <c r="C171" s="5">
-        <v>1.0462265000001025E-2</v>
+        <v>1.0452536000000734E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>1.0862634633628021</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0852452014984637</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>11.587651276000001</v>
+        <v>11.587671111000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-3.7951110999999926E-2</v>
+        <v>-3.7954839999999379E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.8477573275333743</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8481209774575031</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>11.573580005</v>
+        <v>11.573600252</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.4071271000000607E-2</v>
+        <v>-1.4070859000000269E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.4475068708312389</v>
+        <v>-1.4474623100357742</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.5643820934821862</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5644437393415589</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>11.367677307999999</v>
+        <v>11.367707357</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.20590269700000086</v>
+        <v>-0.20589289499999985</v>
       </c>
       <c r="D174" s="5">
-        <v>-19.378991861815152</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.378126998955235</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>11.434510106999999</v>
+        <v>11.434547330999999</v>
       </c>
       <c r="C175" s="5">
-        <v>6.6832799000000165E-2</v>
+        <v>6.6839973999998747E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>7.2876938048293205</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2884817730458407</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>11.474264267000001</v>
+        <v>11.47432191</v>
       </c>
       <c r="C176" s="5">
-        <v>3.9754160000001093E-2</v>
+        <v>3.9774579000001253E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>4.2527269863769313</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2549391628740496</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>11.498747925</v>
+        <v>11.498696461</v>
       </c>
       <c r="C177" s="5">
-        <v>2.4483657999999409E-2</v>
+        <v>2.43745509999993E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>2.5908116378648094</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5791178230434753</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>11.485932421999999</v>
+        <v>11.485880494</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.2815503000000561E-2</v>
+        <v>-1.2815966999999873E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.3292477533868641</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3293014987146412</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>11.587957238</v>
+        <v>11.58792618</v>
       </c>
       <c r="C179" s="5">
-        <v>0.10202481600000013</v>
+        <v>0.1020456860000003</v>
       </c>
       <c r="D179" s="5">
-        <v>11.195580292697006</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.198036611072947</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>11.796213949</v>
+        <v>11.796155915</v>
       </c>
       <c r="C180" s="5">
-        <v>0.20825671100000065</v>
+        <v>0.20822973499999975</v>
       </c>
       <c r="D180" s="5">
-        <v>23.83091520797398</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.827587381576222</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>11.641303831</v>
+        <v>11.641309227000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.1549101180000001</v>
+        <v>-0.15484668799999923</v>
       </c>
       <c r="D181" s="5">
-        <v>-14.66881023745853</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.663297751879833</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>11.540216258999999</v>
+        <v>11.540238822999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.10108757200000085</v>
+        <v>-0.10107040400000145</v>
       </c>
       <c r="D182" s="5">
-        <v>-9.9366953399341202</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.935083128708122</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>11.901166503000001</v>
+        <v>11.901184113999999</v>
       </c>
       <c r="C183" s="5">
-        <v>0.36095024400000142</v>
+        <v>0.36094529100000017</v>
       </c>
       <c r="D183" s="5">
-        <v>44.712819747491771</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>44.711994057408823</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>11.873045210000001</v>
+        <v>11.873058615</v>
       </c>
       <c r="C184" s="5">
-        <v>-2.8121292999999881E-2</v>
+        <v>-2.8125498999999721E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.7989215674803392</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7993306772042814</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>11.881779292999999</v>
+        <v>11.881792164</v>
       </c>
       <c r="C185" s="5">
-        <v>8.7340829999984493E-3</v>
+        <v>8.7335490000004512E-3</v>
       </c>
       <c r="D185" s="5">
-        <v>0.88632768639991255</v>
+        <v>0.88627227241113715</v>
       </c>
       <c r="E185" s="5">
-        <v>2.6629555234149782</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6628871335584892</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>11.785945297</v>
+        <v>11.78596256</v>
       </c>
       <c r="C186" s="5">
-        <v>-9.5833995999999644E-2</v>
+        <v>-9.5829604000000401E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-9.2607300849269159</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.2603147286726912</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>11.851378767</v>
+        <v>11.851393319</v>
       </c>
       <c r="C187" s="5">
-        <v>6.5433470000000327E-2</v>
+        <v>6.5430758999999838E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>6.8694284973447761</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8691247709880221</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>11.779598475</v>
+        <v>11.779610324</v>
       </c>
       <c r="C188" s="5">
-        <v>-7.178029199999969E-2</v>
+        <v>-7.1782994999999516E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-7.0307545450914999</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.0310021948540076</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>11.877188135999999</v>
+        <v>11.877180803</v>
       </c>
       <c r="C189" s="5">
-        <v>9.7589660999998884E-2</v>
+        <v>9.7570478999999821E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>10.4072986272006</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.405147966903105</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>12.087128794</v>
+        <v>12.087108561999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.20994065800000072</v>
+        <v>0.20992775899999927</v>
       </c>
       <c r="D190" s="5">
-        <v>23.399718026807783</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.398153655309372</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>12.085866941999999</v>
+        <v>12.085851833</v>
       </c>
       <c r="C191" s="5">
-        <v>-1.2618520000007294E-3</v>
+        <v>-1.2567289999996234E-3</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.12520370157865779</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.12469588561633271</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>12.094863787</v>
+        <v>12.094814166000001</v>
       </c>
       <c r="C192" s="5">
-        <v>8.9968450000004196E-3</v>
+        <v>8.9623330000012658E-3</v>
       </c>
       <c r="D192" s="5">
-        <v>0.89695893519647907</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.89350526676763575</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>12.133286891999999</v>
+        <v>12.13329489</v>
       </c>
       <c r="C193" s="5">
-        <v>3.842310499999968E-2</v>
+        <v>3.8480723999999356E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>3.8794925418038639</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8854285980988168</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>12.460610108999999</v>
+        <v>12.460628032000001</v>
       </c>
       <c r="C194" s="5">
-        <v>0.327323217</v>
+        <v>0.32733314200000052</v>
       </c>
       <c r="D194" s="5">
-        <v>37.635380229319807</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>37.63666717033265</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>12.283773341</v>
+        <v>12.283787623</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.17683676799999937</v>
+        <v>-0.17684040900000042</v>
       </c>
       <c r="D195" s="5">
-        <v>-15.76165130109497</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.761929994961898</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>12.361742007</v>
+        <v>12.361750035</v>
       </c>
       <c r="C196" s="5">
-        <v>7.7968666000000297E-2</v>
+        <v>7.7962411999999759E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>7.8883558116155328</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8876913311471508</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>12.281638694</v>
+        <v>12.281644311999999</v>
       </c>
       <c r="C197" s="5">
-        <v>-8.0103313000000398E-2</v>
+        <v>-8.010572300000085E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-7.5046930728664414</v>
+        <v>-7.5049061730535049</v>
       </c>
       <c r="E197" s="5">
-        <v>3.3653158431883323</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3652511547162867</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>12.497785708</v>
+        <v>12.497792069000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.21614701400000058</v>
+        <v>0.21614775700000166</v>
       </c>
       <c r="D198" s="5">
-        <v>23.288077893148174</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.288154143377081</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>12.472848399</v>
+        <v>12.472853912</v>
       </c>
       <c r="C199" s="5">
-        <v>-2.4937309000000241E-2</v>
+        <v>-2.4938157000001127E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-2.3683027356846797</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3683811964468116</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>12.578750320999999</v>
+        <v>12.578752013000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.10590192199999926</v>
+        <v>0.10589810100000108</v>
       </c>
       <c r="D200" s="5">
-        <v>10.678237949556424</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.677829564313758</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>12.662521648</v>
+        <v>12.662517454</v>
       </c>
       <c r="C201" s="5">
-        <v>8.3771327000000895E-2</v>
+        <v>8.376544099999883E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>8.2910210920517979</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2904158860731982</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>12.676386343000001</v>
+        <v>12.676380694000001</v>
       </c>
       <c r="C202" s="5">
-        <v>1.3864695000000538E-2</v>
+        <v>1.3863240000000943E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>1.3218690298534952</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3217299132469273</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>12.912272064</v>
+        <v>12.912257943</v>
       </c>
       <c r="C203" s="5">
-        <v>0.23588572099999894</v>
+        <v>0.23587724899999962</v>
       </c>
       <c r="D203" s="5">
-        <v>24.763174117338682</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.762203993281283</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>12.893052131999999</v>
+        <v>12.893017193</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.9219932000000384E-2</v>
+        <v>-1.9240749999999807E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.7716505143998473</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7735556953989429</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>12.805655083</v>
+        <v>12.805656822</v>
       </c>
       <c r="C205" s="5">
-        <v>-8.7397048999999782E-2</v>
+        <v>-8.7360371000000825E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-7.8378206294723807</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.834673371282241</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>12.880397739999999</v>
+        <v>12.880433986</v>
       </c>
       <c r="C206" s="5">
-        <v>7.4742656999999824E-2</v>
+        <v>7.477716400000034E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>7.2333041013888266</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2367505153297929</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>12.864706496</v>
+        <v>12.864712952</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.5691243999999216E-2</v>
+        <v>-1.5721034000000245E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-1.452116762520228</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4548510754565203</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>13.058633541000001</v>
+        <v>13.058636329</v>
       </c>
       <c r="C208" s="5">
-        <v>0.19392704500000058</v>
+        <v>0.19392337700000084</v>
       </c>
       <c r="D208" s="5">
-        <v>19.666951333199467</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.666537277544105</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>13.285825039000001</v>
+        <v>13.285827888</v>
       </c>
       <c r="C209" s="5">
-        <v>0.22719149799999983</v>
+        <v>0.22719155899999954</v>
       </c>
       <c r="D209" s="5">
-        <v>22.995587579976508</v>
+        <v>22.995588968061508</v>
       </c>
       <c r="E209" s="5">
-        <v>8.1763221506473638</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1762958647063613</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>13.602124644</v>
+        <v>13.602126779000001</v>
       </c>
       <c r="C210" s="5">
-        <v>0.31629960499999932</v>
+        <v>0.31629889100000064</v>
       </c>
       <c r="D210" s="5">
-        <v>32.622941335949051</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32.622849860704136</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>13.891115657</v>
+        <v>13.891117216</v>
       </c>
       <c r="C211" s="5">
-        <v>0.28899101300000041</v>
+        <v>0.28899043699999893</v>
       </c>
       <c r="D211" s="5">
-        <v>28.695844607666032</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28.695775527728372</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>14.177252677</v>
+        <v>14.177252341000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.28613701999999996</v>
+        <v>0.28613512500000127</v>
       </c>
       <c r="D212" s="5">
-        <v>27.720152895183482</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.7199445634444</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>14.358461917</v>
+        <v>14.358456995999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.18120923999999938</v>
+        <v>0.18120465499999838</v>
       </c>
       <c r="D213" s="5">
-        <v>16.463567929584279</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.463122073166868</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>14.364685831999999</v>
+        <v>14.364680605</v>
       </c>
       <c r="C214" s="5">
-        <v>6.2239149999996357E-3</v>
+        <v>6.2236090000009625E-3</v>
       </c>
       <c r="D214" s="5">
-        <v>0.52140192110512462</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.52137640424938514</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>14.6517537</v>
+        <v>14.651730175000001</v>
       </c>
       <c r="C215" s="5">
-        <v>0.28706786800000117</v>
+        <v>0.28704957000000064</v>
       </c>
       <c r="D215" s="5">
-        <v>26.800722715677306</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.798833298673408</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>14.584000499</v>
+        <v>14.583975715999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-6.7753201000000374E-2</v>
+        <v>-6.7754459000001432E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-5.4101073156359369</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4102136932025253</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>14.959476645000001</v>
+        <v>14.959474703</v>
       </c>
       <c r="C217" s="5">
-        <v>0.37547614600000045</v>
+        <v>0.37549898700000028</v>
       </c>
       <c r="D217" s="5">
-        <v>35.667791327247244</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>35.670346538080388</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>15.079379230000001</v>
+        <v>15.079434392</v>
       </c>
       <c r="C218" s="5">
-        <v>0.11990258500000017</v>
+        <v>0.11995968899999987</v>
       </c>
       <c r="D218" s="5">
-        <v>10.053728297055532</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.058730905840685</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>15.461850887000001</v>
+        <v>15.461856732999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.38247165699999996</v>
+        <v>0.38242234099999983</v>
       </c>
       <c r="D219" s="5">
-        <v>35.062942539307038</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>35.05762655084483</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>15.770368582</v>
+        <v>15.770369729</v>
       </c>
       <c r="C220" s="5">
-        <v>0.30851769499999904</v>
+        <v>0.30851299600000104</v>
       </c>
       <c r="D220" s="5">
-        <v>26.754783126483961</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.754318656554354</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>15.799363488999999</v>
+        <v>15.799365142999999</v>
       </c>
       <c r="C221" s="5">
-        <v>2.8994906999999515E-2</v>
+        <v>2.8995413999998831E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>2.2287300197127546</v>
+        <v>2.2287692220926081</v>
       </c>
       <c r="E221" s="5">
-        <v>18.918948899459444</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.918935847951722</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>15.600396107</v>
+        <v>15.600397329</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.1989673819999993</v>
+        <v>-0.19896781399999952</v>
       </c>
       <c r="D222" s="5">
-        <v>-14.108058991309413</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.10808615694873</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>15.606875241999999</v>
+        <v>15.606876522</v>
       </c>
       <c r="C223" s="5">
-        <v>6.4791349999993031E-3</v>
+        <v>6.4791930000005493E-3</v>
       </c>
       <c r="D223" s="5">
-        <v>0.49952235392629607</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.49952679655800303</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>15.570037659</v>
+        <v>15.570036124</v>
       </c>
       <c r="C224" s="5">
-        <v>-3.683758299999873E-2</v>
+        <v>-3.6840398000000718E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.7959296431465552</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7961403058258893</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>15.959514248</v>
+        <v>15.959505142999999</v>
       </c>
       <c r="C225" s="5">
-        <v>0.38947658899999915</v>
+        <v>0.38946901899999986</v>
       </c>
       <c r="D225" s="5">
-        <v>34.511702572254443</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>34.510940830138196</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>15.856578636</v>
+        <v>15.856566983</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.10293561199999957</v>
+        <v>-0.102938159999999</v>
       </c>
       <c r="D226" s="5">
-        <v>-7.4710141770411802</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4711967114316602</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>15.700134014</v>
+        <v>15.700094225999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.15644462200000042</v>
+        <v>-0.15647275700000129</v>
       </c>
       <c r="D227" s="5">
-        <v>-11.217680667371276</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.219597650994706</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>15.771607902</v>
+        <v>15.771587966</v>
       </c>
       <c r="C228" s="5">
-        <v>7.1473887999999874E-2</v>
+        <v>7.1493740000001083E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>5.6018057405384125</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6034153837232648</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>15.895337741000001</v>
+        <v>15.895331192</v>
       </c>
       <c r="C229" s="5">
-        <v>0.12372983900000101</v>
+        <v>0.12374322600000021</v>
       </c>
       <c r="D229" s="5">
-        <v>9.8311329057853225</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8322558734109222</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>15.976806155</v>
+        <v>15.976893574</v>
       </c>
       <c r="C230" s="5">
-        <v>8.1468413999999711E-2</v>
+        <v>8.1562381999999545E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>6.3267329814879369</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3342402693606914</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>15.854974682</v>
+        <v>15.854990473000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.1218314730000003</v>
+        <v>-0.12190310099999913</v>
       </c>
       <c r="D231" s="5">
-        <v>-8.7764345241987503</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.7813337984343658</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>15.884938270999999</v>
+        <v>15.884934959000001</v>
       </c>
       <c r="C232" s="5">
-        <v>2.9963588999999402E-2</v>
+        <v>2.994448599999977E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>2.2915462741800896</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2900678071326119</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>15.816115836</v>
+        <v>15.816114539999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-6.8822434999999516E-2</v>
+        <v>-6.8820419000001465E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-5.0769538186444141</v>
+        <v>-5.0768096596541916</v>
       </c>
       <c r="E233" s="5">
-        <v>0.10603178420234283</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.10601310146578502</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>15.707432329</v>
+        <v>15.707432628999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.10868350700000029</v>
+        <v>-0.10868191099999969</v>
       </c>
       <c r="D234" s="5">
-        <v>-7.9414089804097143</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.9412973600604282</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>15.616570322999999</v>
+        <v>15.616569705</v>
       </c>
       <c r="C235" s="5">
-        <v>-9.0862006000000051E-2</v>
+        <v>-9.0862923999999623E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.7249337410185239</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7249994132711377</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>15.674991956</v>
+        <v>15.674986506</v>
       </c>
       <c r="C236" s="5">
-        <v>5.8421633000000028E-2</v>
+        <v>5.8416800999999907E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>4.5827325877098701</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5823459072136474</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>15.464390905</v>
+        <v>15.464378943</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.21060105099999937</v>
+        <v>-0.21060756299999994</v>
       </c>
       <c r="D237" s="5">
-        <v>-14.982973725013915</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.983408159188672</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>15.553686559999999</v>
+        <v>15.553672831</v>
       </c>
       <c r="C238" s="5">
-        <v>8.929565499999903E-2</v>
+        <v>8.9293888000000265E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>7.1534807654394683</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1533403956781427</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>15.233740548</v>
+        <v>15.233649784000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.31994601199999906</v>
+        <v>-0.32002304699999939</v>
       </c>
       <c r="D239" s="5">
-        <v>-22.074689192151165</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-22.079435094524047</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>15.550527665000001</v>
+        <v>15.550516752</v>
       </c>
       <c r="C240" s="5">
-        <v>0.31678711700000051</v>
+        <v>0.31686696799999936</v>
       </c>
       <c r="D240" s="5">
-        <v>28.015603083072449</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28.023678046112565</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>15.535931008</v>
+        <v>15.535939028</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.4596657000000235E-2</v>
+        <v>-1.4577724000000458E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.1205949121766423</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1191496806737811</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>15.36095437</v>
+        <v>15.361068278999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.17497663800000041</v>
+        <v>-0.1748707490000001</v>
       </c>
       <c r="D242" s="5">
-        <v>-12.708695947641836</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.701468724880483</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>15.757640914</v>
+        <v>15.757680484</v>
       </c>
       <c r="C243" s="5">
-        <v>0.39668654399999959</v>
+        <v>0.39661220500000027</v>
       </c>
       <c r="D243" s="5">
-        <v>35.792569248699358</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>35.784577869428283</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>15.698805086</v>
+        <v>15.698819437999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-5.8835827999999424E-2</v>
+        <v>-5.8861046000000528E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-4.3896795154707906</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3915117170190809</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>15.839891904</v>
+        <v>15.839889351</v>
       </c>
       <c r="C245" s="5">
-        <v>0.14108681799999978</v>
+        <v>0.14106991300000082</v>
       </c>
       <c r="D245" s="5">
-        <v>11.333892639591836</v>
+        <v>11.332455927759423</v>
       </c>
       <c r="E245" s="5">
-        <v>0.15032810992621215</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.15032017465397285</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>15.921829772000001</v>
+        <v>15.921809698000001</v>
       </c>
       <c r="C246" s="5">
-        <v>8.1937868000000691E-2</v>
+        <v>8.1920347000000504E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>6.3871449433541949</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3857411399661279</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>16.014796113999999</v>
+        <v>16.014793074</v>
       </c>
       <c r="C247" s="5">
-        <v>9.2966341999998647E-2</v>
+        <v>9.2983375999999396E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>7.236159401018516</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2375375588825674</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>15.981598412</v>
+        <v>15.981584037999999</v>
       </c>
       <c r="C248" s="5">
-        <v>-3.3197701999998941E-2</v>
+        <v>-3.320903600000058E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-2.4593616337778901</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4601921911241109</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>15.9792437</v>
+        <v>15.979220414</v>
       </c>
       <c r="C249" s="5">
-        <v>-2.3547120000007027E-3</v>
+        <v>-2.3636239999991204E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.17666353778446053</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.17733178096709379</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>15.851749516</v>
+        <v>15.851722241999999</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.12749418399999968</v>
+        <v>-0.12749817200000102</v>
       </c>
       <c r="D250" s="5">
-        <v>-9.1653032174617959</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.1655902206444253</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>15.742023736</v>
+        <v>15.741876323</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.10972577999999977</v>
+        <v>-0.10984591899999963</v>
       </c>
       <c r="D251" s="5">
-        <v>-7.9973490878724407</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.0057876695030181</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>15.628018425</v>
+        <v>15.628016965</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.11400531099999967</v>
+        <v>-0.11385935799999913</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.3525849242828585</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.3423884870906573</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>15.496348982000001</v>
+        <v>15.496371542</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.13166944299999983</v>
+        <v>-0.13164542300000015</v>
       </c>
       <c r="D253" s="5">
-        <v>-9.6546750823826244</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.6529954593410636</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>15.249827235</v>
+        <v>15.249980223</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.24652174700000096</v>
+        <v>-0.24639131900000066</v>
       </c>
       <c r="D254" s="5">
-        <v>-17.505228459833845</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.496738085810261</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>14.655567783</v>
+        <v>14.655661108</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.5942594519999993</v>
+        <v>-0.59431911499999934</v>
       </c>
       <c r="D255" s="5">
-        <v>-37.934151325047125</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-37.936880322691692</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>14.712671732</v>
+        <v>14.712757627</v>
       </c>
       <c r="C256" s="5">
-        <v>5.7103949000000043E-2</v>
+        <v>5.7096518999999901E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>4.7771931919779576</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7765271642688845</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>14.475825036</v>
+        <v>14.475721172</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.23684669600000063</v>
+        <v>-0.23703645500000015</v>
       </c>
       <c r="D257" s="5">
-        <v>-17.695920494376459</v>
+        <v>-17.708771934923007</v>
       </c>
       <c r="E257" s="5">
-        <v>-8.6115920251673916</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.6122330072582081</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>14.439327574</v>
+        <v>14.439322659</v>
       </c>
       <c r="C258" s="5">
-        <v>-3.6497461999999814E-2</v>
+        <v>-3.6398512999999966E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-2.9839195986615108</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9759624409525842</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>14.193921584</v>
+        <v>14.193927903000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.24540599000000007</v>
+        <v>-0.2453947559999996</v>
       </c>
       <c r="D259" s="5">
-        <v>-18.59235510810263</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.591587677542918</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>14.189129023</v>
+        <v>14.189116008999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-4.7925610000003616E-3</v>
+        <v>-4.81189400000126E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.40442699645298896</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.40605521768860564</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>14.088661267000001</v>
+        <v>14.088613582000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.10046775599999869</v>
+        <v>-0.10050242699999856</v>
       </c>
       <c r="D261" s="5">
-        <v>-8.1735326862281461</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1762515846722454</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>13.954095841999999</v>
+        <v>13.954011693</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.13456542500000168</v>
+        <v>-0.1346018890000007</v>
       </c>
       <c r="D262" s="5">
-        <v>-10.87825359406308</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.881083119908197</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>13.719394597999999</v>
+        <v>13.719104230999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.23470124400000003</v>
+        <v>-0.23490746200000068</v>
       </c>
       <c r="D263" s="5">
-        <v>-18.417135280483954</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.431950524930365</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>13.709789873</v>
+        <v>13.710031989999999</v>
       </c>
       <c r="C264" s="5">
-        <v>-9.6047249999990925E-3</v>
+        <v>-9.0722410000001474E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>-0.83687324402237362</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.79066246093087988</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>13.782958881000001</v>
+        <v>13.782751548</v>
       </c>
       <c r="C265" s="5">
-        <v>7.3169008000000701E-2</v>
+        <v>7.2719558000001072E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>6.5957633861099652</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5539398118436898</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>13.739422911</v>
+        <v>13.73969368</v>
       </c>
       <c r="C266" s="5">
-        <v>-4.3535970000000646E-2</v>
+        <v>-4.3057867999999999E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>-3.725255645237191</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6851006175051326</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>13.073883401</v>
+        <v>13.074086555999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.66553951000000033</v>
+        <v>-0.66560712400000099</v>
       </c>
       <c r="D267" s="5">
-        <v>-44.889622155454546</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-44.892378740414884</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>13.227574196999999</v>
+        <v>13.227752574</v>
       </c>
       <c r="C268" s="5">
-        <v>0.15369079599999935</v>
+        <v>0.1536660180000009</v>
       </c>
       <c r="D268" s="5">
-        <v>15.055447665922795</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.052612193208326</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>13.107867833</v>
+        <v>13.107652069</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.1197063639999989</v>
+        <v>-0.12010050499999991</v>
       </c>
       <c r="D269" s="5">
-        <v>-10.335161760148237</v>
+        <v>-10.367377136963196</v>
       </c>
       <c r="E269" s="5">
-        <v>-9.449942919301801</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.4507837415811693</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>13.057438174</v>
+        <v>13.057452917999999</v>
       </c>
       <c r="C270" s="5">
-        <v>-5.0429659000000626E-2</v>
+        <v>-5.0199151000001052E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-4.5202895740104836</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.500133649374483</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>12.966254743</v>
+        <v>12.966272421999999</v>
       </c>
       <c r="C271" s="5">
-        <v>-9.118343099999926E-2</v>
+        <v>-9.1180495999999778E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-8.0654278523085701</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.0651693717778361</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>12.888078302</v>
+        <v>12.888041092</v>
       </c>
       <c r="C272" s="5">
-        <v>-7.8176441000000096E-2</v>
+        <v>-7.8231329999999488E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-6.9999044625601687</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.0046480494315944</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>12.882672275999999</v>
+        <v>12.882552273</v>
       </c>
       <c r="C273" s="5">
-        <v>-5.4060260000010629E-3</v>
+        <v>-5.4888189999999781E-3</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.5021916951171046</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.50986619681269163</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>12.849764817000001</v>
+        <v>12.849697422</v>
       </c>
       <c r="C274" s="5">
-        <v>-3.2907458999998696E-2</v>
+        <v>-3.2854850999999741E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-3.022576313577352</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0178395214237819</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>13.080056948999999</v>
+        <v>13.079618834</v>
       </c>
       <c r="C275" s="5">
-        <v>0.23029213199999887</v>
+        <v>0.22992141199999949</v>
       </c>
       <c r="D275" s="5">
-        <v>23.758053370770192</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.716105626817672</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>13.000681937</v>
+        <v>13.001129163</v>
       </c>
       <c r="C276" s="5">
-        <v>-7.9375011999999856E-2</v>
+        <v>-7.8489670999999817E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-7.0438812595312932</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9681152754898505</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>13.000317021000001</v>
+        <v>12.999868577999999</v>
       </c>
       <c r="C277" s="5">
-        <v>-3.6491599999877167E-4</v>
+        <v>-1.2605850000007024E-3</v>
       </c>
       <c r="D277" s="5">
-        <v>-3.3677587515079654E-2</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.11628955845729427</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>13.048317518999999</v>
+        <v>13.048709815</v>
       </c>
       <c r="C278" s="5">
-        <v>4.8000497999998615E-2</v>
+        <v>4.8841237000001314E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>4.5217999664727726</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6028062057575481</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>13.087393586999999</v>
+        <v>13.087708154</v>
       </c>
       <c r="C279" s="5">
-        <v>3.9076067999999964E-2</v>
+        <v>3.8998338999999049E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>3.6534509692728978</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6459523310042874</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>13.24395692</v>
+        <v>13.244220288999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.15656333300000114</v>
+        <v>0.15651213499999983</v>
       </c>
       <c r="D280" s="5">
-        <v>15.338726322240381</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.332982856995603</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>13.131498398</v>
+        <v>13.131184038000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.11245852200000073</v>
+        <v>-0.1130362509999987</v>
       </c>
       <c r="D281" s="5">
-        <v>-9.7269101962600963</v>
+        <v>-9.7743728195325836</v>
       </c>
       <c r="E281" s="5">
-        <v>0.18027771794058012</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.17952848363784746</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>12.782958569</v>
+        <v>12.783020408000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.34853982899999991</v>
+        <v>-0.34816363000000017</v>
       </c>
       <c r="D282" s="5">
-        <v>-27.588898222633151</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-27.563888376357703</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>12.926775946999999</v>
+        <v>12.92680792</v>
       </c>
       <c r="C283" s="5">
-        <v>0.14381737799999961</v>
+        <v>0.1437875119999994</v>
       </c>
       <c r="D283" s="5">
-        <v>14.36840958052974</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.365164934448526</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>12.790472449999999</v>
+        <v>12.790424720000001</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.13630349700000011</v>
+        <v>-0.13638319999999915</v>
       </c>
       <c r="D284" s="5">
-        <v>-11.94452150096571</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.95107795339878</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>12.765036877</v>
+        <v>12.764844082</v>
       </c>
       <c r="C285" s="5">
-        <v>-2.5435572999999323E-2</v>
+        <v>-2.5580638000000988E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-2.3604326776068274</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3737558052704277</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>12.826285908999999</v>
+        <v>12.82627106</v>
       </c>
       <c r="C286" s="5">
-        <v>6.1249031999999204E-2</v>
+        <v>6.1426978000000076E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>5.9122300597180821</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9299558827588195</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>12.925110868999999</v>
+        <v>12.924432469999999</v>
       </c>
       <c r="C287" s="5">
-        <v>9.8824959999999962E-2</v>
+        <v>9.8161409999999449E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>9.6479021754868555</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.5803834925488154</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>12.997613232999999</v>
+        <v>12.998283159</v>
       </c>
       <c r="C288" s="5">
-        <v>7.2502363999999986E-2</v>
+        <v>7.3850689000000358E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>6.9429083192622087</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0764938811440192</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>13.146416425</v>
+        <v>13.14574387</v>
       </c>
       <c r="C289" s="5">
-        <v>0.14880319200000081</v>
+        <v>0.1474607110000008</v>
       </c>
       <c r="D289" s="5">
-        <v>14.637129455921659</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.495936274843114</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>13.259803946</v>
+        <v>13.260287499</v>
       </c>
       <c r="C290" s="5">
-        <v>0.11338752099999994</v>
+        <v>0.11454362899999992</v>
       </c>
       <c r="D290" s="5">
-        <v>10.855339325778534</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.971967730402966</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>13.417191702</v>
+        <v>13.417587123000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.15738775600000032</v>
+        <v>0.15729962400000019</v>
       </c>
       <c r="D291" s="5">
-        <v>15.211084658966922</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.201412680257054</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>13.464074500000001</v>
+        <v>13.464377276</v>
       </c>
       <c r="C292" s="5">
-        <v>4.6882798000000392E-2</v>
+        <v>4.679015299999989E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>4.2746097704312369</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2658719121476674</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>13.446537150999999</v>
+        <v>13.446246975999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-1.7537349000001257E-2</v>
+        <v>-1.8130300000001043E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-1.5518859668746665</v>
+        <v>-1.6039326463621273</v>
       </c>
       <c r="E293" s="5">
-        <v>2.3991074243894461</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3993490388090288</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>13.702955862</v>
+        <v>13.703049954999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.25641871100000024</v>
+        <v>0.25680297899999971</v>
       </c>
       <c r="D294" s="5">
-        <v>25.442769275588439</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.485597832309971</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>13.899553903999999</v>
+        <v>13.899604191</v>
       </c>
       <c r="C295" s="5">
-        <v>0.19659804199999975</v>
+        <v>0.19655423600000077</v>
       </c>
       <c r="D295" s="5">
-        <v>18.642213109914586</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.637587979308744</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>13.978607464</v>
+        <v>13.978555318</v>
       </c>
       <c r="C296" s="5">
-        <v>7.9053560000000189E-2</v>
+        <v>7.8951126999999843E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>7.0425802579362928</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0331417011367359</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>13.841384187999999</v>
+        <v>13.84115413</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.13722327600000028</v>
+        <v>-0.13740118800000012</v>
       </c>
       <c r="D297" s="5">
-        <v>-11.164333512280189</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.178074341578203</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>13.783753853</v>
+        <v>13.783739347999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-5.7630334999998922E-2</v>
+        <v>-5.7414782000000386E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-4.8835072179539196</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8657353194760606</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>13.672171595</v>
+        <v>13.671282808000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.11158225800000032</v>
+        <v>-0.11245653999999838</v>
       </c>
       <c r="D299" s="5">
-        <v>-9.2931892432933658</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.3627783406889264</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>12.798155611</v>
+        <v>12.798856686000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.87401598399999969</v>
+        <v>-0.87242612200000025</v>
       </c>
       <c r="D300" s="5">
-        <v>-54.739574608614937</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-54.674468499320419</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>13.005630612999999</v>
+        <v>13.005023094</v>
       </c>
       <c r="C301" s="5">
-        <v>0.20747500199999891</v>
+        <v>0.20616640799999963</v>
       </c>
       <c r="D301" s="5">
-        <v>21.285349229466878</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.137726733188099</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>12.780541077000001</v>
+        <v>12.781057228</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.2250895359999987</v>
+        <v>-0.22396586600000035</v>
       </c>
       <c r="D302" s="5">
-        <v>-18.901297442160537</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.816490745908553</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>12.744557167</v>
+        <v>12.744967921000001</v>
       </c>
       <c r="C303" s="5">
-        <v>-3.5983910000000563E-2</v>
+        <v>-3.6089306999999238E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>-3.3267964445659604</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3362571611053493</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>12.890077828000001</v>
+        <v>12.890355341999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.14552066100000083</v>
+        <v>0.1453874209999988</v>
       </c>
       <c r="D304" s="5">
-        <v>14.596005116282406</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.581291661226526</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>13.060573708</v>
+        <v>13.0602877</v>
       </c>
       <c r="C305" s="5">
-        <v>0.17049587999999893</v>
+        <v>0.16993235800000051</v>
       </c>
       <c r="D305" s="5">
-        <v>17.079424542729416</v>
+        <v>17.018426332956448</v>
       </c>
       <c r="E305" s="5">
-        <v>-2.8703556809144382</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8703866341953432</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>13.116109693</v>
+        <v>13.11626281</v>
       </c>
       <c r="C306" s="5">
-        <v>5.5535985000000565E-2</v>
+        <v>5.5975110000000328E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>5.2236657570721601</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2660660269321147</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>13.173611144000001</v>
+        <v>13.173737192000001</v>
       </c>
       <c r="C307" s="5">
-        <v>5.7501451000000259E-2</v>
+        <v>5.7474382000000546E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>5.3895614077064558</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.386898386738781</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>13.253111424</v>
+        <v>13.253125304999999</v>
       </c>
       <c r="C308" s="5">
-        <v>7.9500279999999535E-2</v>
+        <v>7.9388112999998484E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>7.4870422978536189</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4760523560577941</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>13.517234564000001</v>
+        <v>13.516990951</v>
       </c>
       <c r="C309" s="5">
-        <v>0.26412314000000059</v>
+        <v>0.26386564600000106</v>
       </c>
       <c r="D309" s="5">
-        <v>26.71849627646219</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.689501427847894</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>13.849212091</v>
+        <v>13.849028294</v>
       </c>
       <c r="C310" s="5">
-        <v>0.33197752699999938</v>
+        <v>0.33203734299999965</v>
       </c>
       <c r="D310" s="5">
-        <v>33.797066911107642</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>33.804695451506419</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>13.832095555</v>
+        <v>13.830969078000001</v>
       </c>
       <c r="C311" s="5">
-        <v>-1.7116535999999627E-2</v>
+        <v>-1.8059215999999267E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.4730654501949769</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5536329913939828</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>13.999965177</v>
+        <v>14.000733307999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.16786962199999955</v>
+        <v>0.16976422999999841</v>
       </c>
       <c r="D312" s="5">
-        <v>15.576010570713095</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.765212217058778</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>14.149393921</v>
+        <v>14.148962278000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.14942874399999972</v>
+        <v>0.14822897000000168</v>
       </c>
       <c r="D313" s="5">
-        <v>13.587511666725582</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.471205332643876</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>14.403664372</v>
+        <v>14.404309763000001</v>
       </c>
       <c r="C314" s="5">
-        <v>0.25427045100000001</v>
+        <v>0.25534748499999971</v>
       </c>
       <c r="D314" s="5">
-        <v>23.828857525921919</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.940819171024884</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>14.681077102</v>
+        <v>14.681508603999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.27741273</v>
+        <v>0.27719884099999881</v>
       </c>
       <c r="D315" s="5">
-        <v>25.724268391442173</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.70101386694472</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>14.703237012000001</v>
+        <v>14.703336809</v>
       </c>
       <c r="C316" s="5">
-        <v>2.2159910000000949E-2</v>
+        <v>2.1828205000000267E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.8264169006140696</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7988005725381173</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>14.762644636999999</v>
+        <v>14.762260993</v>
       </c>
       <c r="C317" s="5">
-        <v>5.9407624999998632E-2</v>
+        <v>5.8924184000000324E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>4.9577451000979211</v>
+        <v>4.9164730634079223</v>
       </c>
       <c r="E317" s="5">
-        <v>13.032129882299337</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.031667694426051</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>14.721503103</v>
+        <v>14.721495858000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-4.1141533999999425E-2</v>
+        <v>-4.076513499999912E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-3.293454403306284</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2638626813955907</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>14.859575877999999</v>
+        <v>14.860174256000001</v>
       </c>
       <c r="C319" s="5">
-        <v>0.13807277499999948</v>
+        <v>0.1386783979999997</v>
       </c>
       <c r="D319" s="5">
-        <v>11.853894424162426</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.908618017312044</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>14.730011255000001</v>
+        <v>14.730032498</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.12956462299999849</v>
+        <v>-0.13014175800000061</v>
       </c>
       <c r="D320" s="5">
-        <v>-9.9756536860881049</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.017587210681045</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>15.199480519</v>
+        <v>15.199189731000001</v>
       </c>
       <c r="C321" s="5">
-        <v>0.46946926399999889</v>
+        <v>0.46915723300000067</v>
       </c>
       <c r="D321" s="5">
-        <v>45.716253551041895</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>45.680282776517259</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>15.030224897</v>
+        <v>15.029846007</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.16925562199999966</v>
+        <v>-0.16934372400000086</v>
       </c>
       <c r="D322" s="5">
-        <v>-12.573960098146609</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.580335563205336</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>15.109861401</v>
+        <v>15.10870135</v>
       </c>
       <c r="C323" s="5">
-        <v>7.9636503999999775E-2</v>
+        <v>7.8855343000000744E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>6.5467042496602401</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4807911738958612</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>15.016694206</v>
+        <v>15.017173027</v>
       </c>
       <c r="C324" s="5">
-        <v>-9.3167194999999481E-2</v>
+        <v>-9.1528323000000356E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-7.153341898001786</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.0321952164798525</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>14.769240837</v>
+        <v>14.769054766</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.24745336900000048</v>
+        <v>-0.24811826100000012</v>
       </c>
       <c r="D325" s="5">
-        <v>-18.076966616433566</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.120686148913101</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>14.821573099</v>
+        <v>14.823131366</v>
       </c>
       <c r="C326" s="5">
-        <v>5.2332262000000185E-2</v>
+        <v>5.4076600000000141E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>4.33584408790888</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.483347462687659</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>14.602798313999999</v>
+        <v>14.602958510000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.2187747850000008</v>
+        <v>-0.22017285599999958</v>
       </c>
       <c r="D327" s="5">
-        <v>-16.343162867115545</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.437634385020051</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>14.69253088</v>
+        <v>14.692521485</v>
       </c>
       <c r="C328" s="5">
-        <v>8.9732566000000347E-2</v>
+        <v>8.9562974999999767E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>7.6282557060556977</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6132624898041845</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>14.753225698</v>
+        <v>14.75114076</v>
       </c>
       <c r="C329" s="5">
-        <v>6.0694817999999984E-2</v>
+        <v>5.861927499999986E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>5.0713931765955511</v>
+        <v>4.8941511792469417</v>
       </c>
       <c r="E329" s="5">
-        <v>-6.3802517987820995E-2</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5328792827011881E-2</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>15.025808267</v>
+        <v>15.026171805000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.27258256900000077</v>
+        <v>0.27503104500000042</v>
       </c>
       <c r="D330" s="5">
-        <v>24.569085820537339</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.816762930379955</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>15.048329754999999</v>
+        <v>15.049826682999999</v>
       </c>
       <c r="C331" s="5">
-        <v>2.2521487999998868E-2</v>
+        <v>2.3654877999998547E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>1.8135260565706357</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.905536743265257</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>15.412685980999999</v>
+        <v>15.413186343</v>
       </c>
       <c r="C332" s="5">
-        <v>0.36435622599999995</v>
+        <v>0.36335966000000042</v>
       </c>
       <c r="D332" s="5">
-        <v>33.254035278257163</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>33.146932539975204</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>15.501031714</v>
+        <v>15.501048003999999</v>
       </c>
       <c r="C333" s="5">
-        <v>8.8345733000000592E-2</v>
+        <v>8.7861660999999813E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>7.0994636060349059</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0590995935474021</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>15.644276719</v>
+        <v>15.643328480999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.1432450050000007</v>
+        <v>0.14228047699999991</v>
       </c>
       <c r="D334" s="5">
-        <v>11.670539212249542</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.587935561024931</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>15.808202849000001</v>
+        <v>15.806513699</v>
       </c>
       <c r="C335" s="5">
-        <v>0.16392613000000011</v>
+        <v>0.16318521800000063</v>
       </c>
       <c r="D335" s="5">
-        <v>13.324583177919159</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.261713405909648</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>15.437489033</v>
+        <v>15.438181132</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.37071381600000031</v>
+        <v>-0.3683325669999995</v>
       </c>
       <c r="D336" s="5">
-        <v>-24.780586337404277</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-24.643541419545222</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>15.371255845</v>
+        <v>15.371328007000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-6.6233187999999998E-2</v>
+        <v>-6.6853124999999736E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-5.0287248149174513</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.074455866888961</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>15.429354089</v>
+        <v>15.431991431</v>
       </c>
       <c r="C338" s="5">
-        <v>5.8098243999999966E-2</v>
+        <v>6.0663423999999466E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>4.6310865624440645</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8399974010118862</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>15.409162133000001</v>
+        <v>15.408425267</v>
       </c>
       <c r="C339" s="5">
-        <v>-2.0191955999999678E-2</v>
+        <v>-2.3566164000000001E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.5591516666660921</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8172043491794576</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>15.455850246000001</v>
+        <v>15.455846016000001</v>
       </c>
       <c r="C340" s="5">
-        <v>4.6688113000000087E-2</v>
+        <v>4.7420749000000484E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>3.6970774281253282</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7562606922823427</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>15.614892005</v>
+        <v>15.610043745</v>
       </c>
       <c r="C341" s="5">
-        <v>0.15904175899999906</v>
+        <v>0.15419772899999984</v>
       </c>
       <c r="D341" s="5">
-        <v>13.071461422642106</v>
+        <v>12.651260062942615</v>
       </c>
       <c r="E341" s="5">
-        <v>5.8405281979574841</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.822620765229547</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>15.725604991000001</v>
+        <v>15.726913137</v>
       </c>
       <c r="C342" s="5">
-        <v>0.11071298600000112</v>
+        <v>0.11686939199999991</v>
       </c>
       <c r="D342" s="5">
-        <v>8.8480193348153602</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3635038026430593</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>15.753765524</v>
+        <v>15.756767205999999</v>
       </c>
       <c r="C343" s="5">
-        <v>2.8160532999999432E-2</v>
+        <v>2.9854068999998873E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>2.170184305039391</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3018687943623828</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>15.812002979000001</v>
+        <v>15.813201338000001</v>
       </c>
       <c r="C344" s="5">
-        <v>5.8237455000000438E-2</v>
+        <v>5.6434132000001469E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>4.5273940418947278</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.383578638995167</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>15.709603365</v>
+        <v>15.710423343</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.10239961400000119</v>
+        <v>-0.10277799500000029</v>
       </c>
       <c r="D345" s="5">
-        <v>-7.5003708048189228</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5265523945749262</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>15.687639546</v>
+        <v>15.685726622000001</v>
       </c>
       <c r="C346" s="5">
-        <v>-2.1963818999999773E-2</v>
+        <v>-2.4696720999999755E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-1.6648957610879256</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8701705057227125</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>15.837195057000001</v>
+        <v>15.834932415999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.14955551100000086</v>
+        <v>0.14920579399999845</v>
       </c>
       <c r="D347" s="5">
-        <v>12.059315194764931</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.031169509160389</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>16.062734684999999</v>
+        <v>16.063344254</v>
       </c>
       <c r="C348" s="5">
-        <v>0.22553962799999816</v>
+        <v>0.22841183800000131</v>
       </c>
       <c r="D348" s="5">
-        <v>18.493531642802697</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.750933553947192</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>16.262258144</v>
+        <v>16.262542336999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.19952345900000168</v>
+        <v>0.19919808299999886</v>
       </c>
       <c r="D349" s="5">
-        <v>15.967521773797454</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.939034722434297</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>16.225424608000001</v>
+        <v>16.229830109000002</v>
       </c>
       <c r="C350" s="5">
-        <v>-3.6833535999999611E-2</v>
+        <v>-3.2712227999997623E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-2.6843604029685109</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3872827287309994</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>16.386708871</v>
+        <v>16.386142275000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.16128426299999887</v>
+        <v>0.15631216599999931</v>
       </c>
       <c r="D351" s="5">
-        <v>12.60249323461704</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.18969609190037</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>16.500302250000001</v>
+        <v>16.495581014999999</v>
       </c>
       <c r="C352" s="5">
-        <v>0.11359337900000099</v>
+        <v>0.10943873999999809</v>
       </c>
       <c r="D352" s="5">
-        <v>8.6430474557011472</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3155348394027726</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>16.456541027</v>
+        <v>16.448983548000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-4.3761223000000626E-2</v>
+        <v>-4.6597466999998005E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-3.1365604460981356</v>
+        <v>-3.3376409564105591</v>
       </c>
       <c r="E353" s="5">
-        <v>5.3900406210334317</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3743590774287142</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>16.426795056</v>
+        <v>16.433305710999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-2.9745971000000537E-2</v>
+        <v>-1.5677837000001915E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-2.1476220791125322</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1377660050342353</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>16.662307942000002</v>
+        <v>16.665915502000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.2355128860000022</v>
+        <v>0.23260979100000156</v>
       </c>
       <c r="D355" s="5">
-        <v>18.628165046342836</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.372519687528865</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>16.522404512000001</v>
+        <v>16.524185071000002</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.13990343000000038</v>
+        <v>-0.14173043099999916</v>
       </c>
       <c r="D356" s="5">
-        <v>-9.6231648728523069</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.7410040036766574</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>16.629625332</v>
+        <v>16.631665009999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.10722081999999844</v>
+        <v>0.10747993899999742</v>
       </c>
       <c r="D357" s="5">
-        <v>8.0713477971317449</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0906535150364611</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>16.855886921</v>
+        <v>16.853420235000002</v>
       </c>
       <c r="C358" s="5">
-        <v>0.22626158899999993</v>
+        <v>0.22175522500000255</v>
       </c>
       <c r="D358" s="5">
-        <v>17.606069049635444</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.227054078727733</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>17.090539241999998</v>
+        <v>17.086349417000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.23465232099999866</v>
+        <v>0.23292918199999946</v>
       </c>
       <c r="D359" s="5">
-        <v>18.045620839069333</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.905700419447946</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>16.980810625</v>
+        <v>16.982403561000002</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.10972861699999825</v>
+        <v>-0.10394585599999928</v>
       </c>
       <c r="D360" s="5">
-        <v>-7.4381910391719375</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.0608957209914784</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>17.244407063000001</v>
+        <v>17.245552992</v>
       </c>
       <c r="C361" s="5">
-        <v>0.26359643800000043</v>
+        <v>0.26314943099999866</v>
       </c>
       <c r="D361" s="5">
-        <v>20.303474108493113</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.263991787556467</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>17.413089529000001</v>
+        <v>17.41790572</v>
       </c>
       <c r="C362" s="5">
-        <v>0.16868246599999992</v>
+        <v>0.1723527279999999</v>
       </c>
       <c r="D362" s="5">
-        <v>12.390810406996255</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.67452258193984</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>17.253799697000002</v>
+        <v>17.251782072000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.15928983199999891</v>
+        <v>-0.16612364799999924</v>
       </c>
       <c r="D363" s="5">
-        <v>-10.44145532584797</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.863344394016483</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>17.332795938</v>
+        <v>17.321690749999998</v>
       </c>
       <c r="C364" s="5">
-        <v>7.899624099999869E-2</v>
+        <v>6.9908677999997337E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>5.6346664448138517</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9725646316051364</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>17.183882560000001</v>
+        <v>17.17476121</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.1489133779999996</v>
+        <v>-0.14692953999999858</v>
       </c>
       <c r="D365" s="5">
-        <v>-9.8362299302489404</v>
+        <v>-9.7171787742830631</v>
       </c>
       <c r="E365" s="5">
-        <v>4.4197716385640407</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4122948988434274</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>17.431787960000001</v>
+        <v>17.443460169000002</v>
       </c>
       <c r="C366" s="5">
-        <v>0.2479054000000005</v>
+        <v>0.26869895900000174</v>
       </c>
       <c r="D366" s="5">
-        <v>18.753840364649864</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.476728026340862</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>17.475736730000001</v>
+        <v>17.480792348000001</v>
       </c>
       <c r="C367" s="5">
-        <v>4.3948770000000081E-2</v>
+        <v>3.7332178999999854E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>3.0677291812228002</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5986655728043706</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>17.649458729999999</v>
+        <v>17.657820403999999</v>
       </c>
       <c r="C368" s="5">
-        <v>0.17372199999999793</v>
+        <v>0.17702805599999749</v>
       </c>
       <c r="D368" s="5">
-        <v>12.603209949457717</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.852654020701149</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>16.851385906000001</v>
+        <v>16.855104253</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.79807282399999835</v>
+        <v>-0.80271615099999849</v>
       </c>
       <c r="D369" s="5">
-        <v>-42.608074097659298</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-42.782065931928827</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>17.328063365999999</v>
+        <v>17.319769524000002</v>
       </c>
       <c r="C370" s="5">
-        <v>0.47667745999999767</v>
+        <v>0.46466527100000121</v>
       </c>
       <c r="D370" s="5">
-        <v>39.756764466765951</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>38.588752401470813</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>17.438936906999999</v>
+        <v>17.434023372999999</v>
       </c>
       <c r="C371" s="5">
-        <v>0.11087354100000013</v>
+        <v>0.11425384899999713</v>
       </c>
       <c r="D371" s="5">
-        <v>7.9542508521832866</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2096978707967736</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>17.597483981</v>
+        <v>17.599482228999999</v>
       </c>
       <c r="C372" s="5">
-        <v>0.15854707400000123</v>
+        <v>0.16545885600000076</v>
       </c>
       <c r="D372" s="5">
-        <v>11.472275183996562</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.002368759132032</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>17.435454104000002</v>
+        <v>17.435668872000001</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.16202987699999838</v>
+        <v>-0.16381335699999866</v>
       </c>
       <c r="D373" s="5">
-        <v>-10.50635156672447</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.614997570486661</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>17.383821425000001</v>
+        <v>17.390760171</v>
       </c>
       <c r="C374" s="5">
-        <v>-5.1632679000000792E-2</v>
+        <v>-4.4908701000000661E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>-3.4963213509851432</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.047404337736126</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>17.719754703</v>
+        <v>17.713771901000001</v>
       </c>
       <c r="C375" s="5">
-        <v>0.33593327799999884</v>
+        <v>0.32301173000000105</v>
       </c>
       <c r="D375" s="5">
-        <v>25.819930947000614</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.712442379243328</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>17.373430439</v>
+        <v>17.354090027000002</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.34632426399999972</v>
+        <v>-0.35968187399999962</v>
       </c>
       <c r="D376" s="5">
-        <v>-21.089555504674184</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.821096107645598</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>17.519507473000001</v>
+        <v>17.5062435</v>
       </c>
       <c r="C377" s="5">
-        <v>0.14607703400000105</v>
+        <v>0.15215347299999848</v>
       </c>
       <c r="D377" s="5">
-        <v>10.569604208497662</v>
+        <v>11.043572607083195</v>
       </c>
       <c r="E377" s="5">
-        <v>1.9531378419755718</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9300547235963528</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>17.333886269000001</v>
+        <v>17.353955571</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.18562120400000026</v>
+        <v>-0.15228792899999988</v>
       </c>
       <c r="D378" s="5">
-        <v>-11.998798626120443</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.9536328939287664</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>17.193090230999999</v>
+        <v>17.204192679999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.14079603800000129</v>
+        <v>-0.14976289100000173</v>
       </c>
       <c r="D379" s="5">
-        <v>-9.3232395706197799</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.878212102983996</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>17.176475303</v>
+        <v>17.197058285000001</v>
       </c>
       <c r="C380" s="5">
-        <v>-1.6614927999999196E-2</v>
+        <v>-7.1343949999977951E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.1535031211909574</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.49649377021643293</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>17.381839828</v>
+        <v>17.384774956000001</v>
       </c>
       <c r="C381" s="5">
-        <v>0.20536452500000024</v>
+        <v>0.18771667100000045</v>
       </c>
       <c r="D381" s="5">
-        <v>15.329479535774349</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.914476741412374</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>17.177987518999998</v>
+        <v>17.161992583</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.20385230900000195</v>
+        <v>-0.22278237300000114</v>
       </c>
       <c r="D382" s="5">
-        <v>-13.200250696612025</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.338901106459634</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>17.170288620000001</v>
+        <v>17.163254633000001</v>
       </c>
       <c r="C383" s="5">
-        <v>-7.6988989999975388E-3</v>
+        <v>1.2620500000011248E-3</v>
       </c>
       <c r="D383" s="5">
-        <v>-0.53649703285707506</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8280697922749063E-2</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>17.403842113</v>
+        <v>17.406835174000001</v>
       </c>
       <c r="C384" s="5">
-        <v>0.23355349299999872</v>
+        <v>0.24358054100000004</v>
       </c>
       <c r="D384" s="5">
-        <v>17.600853065833189</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.424635163024881</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>17.341299253999999</v>
+        <v>17.338302640999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-6.2542859000000561E-2</v>
+        <v>-6.8532533000002616E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-4.2281279206137885</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6235512338582918</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>17.348223694000001</v>
+        <v>17.359865398</v>
       </c>
       <c r="C386" s="5">
-        <v>6.9244400000023631E-3</v>
+        <v>2.1562757000001653E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>0.48021782427016824</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5026288076636751</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>17.496518592000001</v>
+        <v>17.482660891999998</v>
       </c>
       <c r="C387" s="5">
-        <v>0.14829489799999962</v>
+        <v>0.12279549399999823</v>
       </c>
       <c r="D387" s="5">
-        <v>10.754033001465157</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8263749040416339</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>17.542851335000002</v>
+        <v>17.507079566000002</v>
       </c>
       <c r="C388" s="5">
-        <v>4.6332743000000676E-2</v>
+        <v>2.4418674000003193E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>3.2244280155101723</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.689019934475855</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>17.377637322000002</v>
+        <v>17.356414701999999</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.16521401299999994</v>
+        <v>-0.15066486400000301</v>
       </c>
       <c r="D389" s="5">
-        <v>-10.73390166623529</v>
+        <v>-9.8520711212667358</v>
       </c>
       <c r="E389" s="5">
-        <v>-0.80978390070977069</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.85585921388561248</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>17.119961183000001</v>
+        <v>17.157645464000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.25767613900000086</v>
+        <v>-0.19876923799999702</v>
       </c>
       <c r="D390" s="5">
-        <v>-16.411879780281925</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.909245090469435</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>17.21471086</v>
+        <v>17.239789547000001</v>
       </c>
       <c r="C391" s="5">
-        <v>9.4749676999999366E-2</v>
+        <v>8.2144082999999313E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>6.8472832504338665</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8988500625839713</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>17.096532208999999</v>
+        <v>17.136566314</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.11817865100000091</v>
+        <v>-0.10322323300000136</v>
       </c>
       <c r="D392" s="5">
-        <v>-7.9339408359209056</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9530478663420325</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>17.101025196999998</v>
+        <v>17.105553826000001</v>
       </c>
       <c r="C393" s="5">
-        <v>4.4929879999990874E-3</v>
+        <v>-3.1012487999998228E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>0.31581758195879939</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1501852410987454</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>17.099725530000001</v>
+        <v>17.071228229999999</v>
       </c>
       <c r="C394" s="5">
-        <v>-1.2996669999978394E-3</v>
+        <v>-3.4325596000002179E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-9.1161122778637971E-2</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3816316420599559</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>16.791675018999999</v>
+        <v>16.771400960000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.30805051100000114</v>
+        <v>-0.29982726999999798</v>
       </c>
       <c r="D395" s="5">
-        <v>-19.599533046022078</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.1546808554933</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>17.105019279</v>
+        <v>17.110479855000001</v>
       </c>
       <c r="C396" s="5">
-        <v>0.31334426000000093</v>
+        <v>0.3390788950000001</v>
       </c>
       <c r="D396" s="5">
-        <v>24.840233052062665</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.1493571047275</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>17.152911106000001</v>
+        <v>17.145871779</v>
       </c>
       <c r="C397" s="5">
-        <v>4.7891827000000831E-2</v>
+        <v>3.5391923999998909E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>3.4120688868841675</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5105558123823535</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>17.118021383999999</v>
+        <v>17.133548509000001</v>
       </c>
       <c r="C398" s="5">
-        <v>-3.4889722000002621E-2</v>
+        <v>-1.2323269999999553E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>-2.413726997461918</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.85907599475407714</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>17.085189688</v>
+        <v>17.062934107</v>
       </c>
       <c r="C399" s="5">
-        <v>-3.28316959999988E-2</v>
+        <v>-7.0614402000000354E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-2.2774290622738835</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8351118124971055</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>17.138705429000002</v>
+        <v>17.084410868999999</v>
       </c>
       <c r="C400" s="5">
-        <v>5.3515741000001782E-2</v>
+        <v>2.1476761999998928E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>3.8241810519549002</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5209153631664973</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>17.062887346</v>
+        <v>17.034469860000002</v>
       </c>
       <c r="C401" s="5">
-        <v>-7.5818083000001479E-2</v>
+        <v>-4.9941008999997649E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-5.1812756161125462</v>
+        <v>-3.4519787128492685</v>
       </c>
       <c r="E401" s="5">
-        <v>-1.8112357288152747</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8549040658892513</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>16.997877071000001</v>
+        <v>17.057113528999999</v>
       </c>
       <c r="C402" s="5">
-        <v>-6.5010274999998785E-2</v>
+        <v>2.2643668999997146E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-4.4774455785300038</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6068562870834135</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>17.025973430000001</v>
+        <v>17.069871698</v>
       </c>
       <c r="C403" s="5">
-        <v>2.8096358999999183E-2</v>
+        <v>1.2758169000001374E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>2.0016522702185346</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.90126279985232038</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>17.003734165000001</v>
+        <v>17.061950116999999</v>
       </c>
       <c r="C404" s="5">
-        <v>-2.2239264999999619E-2</v>
+        <v>-7.9215810000015097E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.5562239670736666</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.55546241096958715</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>16.520114125999999</v>
+        <v>16.526398652000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.48362003900000161</v>
+        <v>-0.53555146499999751</v>
       </c>
       <c r="D405" s="5">
-        <v>-29.266550299825845</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-31.798381501044272</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>16.597348092000001</v>
+        <v>16.559341916000001</v>
       </c>
       <c r="C406" s="5">
-        <v>7.7233966000001431E-2</v>
+        <v>3.2943264000000028E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>5.7567047911795122</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.418447022900172</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>16.700559883</v>
+        <v>16.661625361999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.10321179099999966</v>
+        <v>0.10228344599999772</v>
       </c>
       <c r="D407" s="5">
-        <v>7.7228768337554987</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6692031701693697</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>16.607518683999999</v>
+        <v>16.612629308999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-9.304119900000174E-2</v>
+        <v>-4.8996052999999762E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-6.4842795228185812</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4722658611894497</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>16.559508305000001</v>
+        <v>16.548344403000002</v>
       </c>
       <c r="C409" s="5">
-        <v>-4.8010378999997272E-2</v>
+        <v>-6.4284905999997477E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.4144291119135528</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5460033659075583</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>16.600925489000002</v>
+        <v>16.622014373999999</v>
       </c>
       <c r="C410" s="5">
-        <v>4.1417184000000162E-2</v>
+        <v>7.3669970999997503E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>3.0429671881778031</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4749267660270107</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>16.383479548</v>
+        <v>16.352216284000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.21744594100000114</v>
+        <v>-0.26979808999999833</v>
       </c>
       <c r="D411" s="5">
-        <v>-14.633767220422323</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.829556631690512</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>16.447057745999999</v>
+        <v>16.376052390000002</v>
       </c>
       <c r="C412" s="5">
-        <v>6.3578197999998309E-2</v>
+        <v>2.3836106000000967E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>4.757442421485103</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7632938850119739</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>16.470752504</v>
+        <v>16.436354998999999</v>
       </c>
       <c r="C413" s="5">
-        <v>2.3694758000001315E-2</v>
+        <v>6.0302608999997176E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>1.7425666657912453</v>
+        <v>4.5094409443656724</v>
       </c>
       <c r="E413" s="5">
-        <v>-3.4703085708340686</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5112032597180098</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>16.276341576</v>
+        <v>16.354955213</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.19441092799999993</v>
+        <v>-8.1399785999998642E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-13.279804456568389</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.7836756825644926</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>16.124201078999999</v>
+        <v>16.187310448000002</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.15214049700000132</v>
+        <v>-0.16764476499999859</v>
       </c>
       <c r="D415" s="5">
-        <v>-10.657742811760073</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.63016568086891</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>16.104772629999999</v>
+        <v>16.181606909999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-1.9428448999999404E-2</v>
+        <v>-5.7035380000023395E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>-1.4363659170967047</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.4219970756865643</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>16.032498667999999</v>
+        <v>16.142929073000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-7.227396200000058E-2</v>
+        <v>-3.867783699999805E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-5.2543287397641798</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8308730998172105</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>16.185100881</v>
+        <v>16.235490486</v>
       </c>
       <c r="C418" s="5">
-        <v>0.15260221300000154</v>
+        <v>9.2561412999998538E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>12.039297769999301</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.101831795592739</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>16.199048542</v>
+        <v>16.239462298999999</v>
       </c>
       <c r="C419" s="5">
-        <v>1.3947660999999556E-2</v>
+        <v>3.9718129999997132E-3</v>
       </c>
       <c r="D419" s="5">
-        <v>1.039026603231985</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.29396055269732546</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>16.115616124999999</v>
+        <v>16.219040789000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-8.3432417000000925E-2</v>
+        <v>-2.0421509999998477E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-6.0084340676775589</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4986351446815371</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>16.061530380000001</v>
+        <v>16.246870169000001</v>
       </c>
       <c r="C421" s="5">
-        <v>-5.4085744999998298E-2</v>
+        <v>2.7829380000000015E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>-3.9538159125875882</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0785582902945521</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>16.088706152</v>
+        <v>16.314542155000002</v>
       </c>
       <c r="C422" s="5">
-        <v>2.7175771999999654E-2</v>
+        <v>6.7671986000000572E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>2.0493761950085787</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1143878222013273</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>16.090326831999999</v>
+        <v>16.452148351000002</v>
       </c>
       <c r="C423" s="5">
-        <v>1.6206799999984867E-3</v>
+        <v>0.13760619600000012</v>
       </c>
       <c r="D423" s="5">
-        <v>0.12094781542439925</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.604479981121063</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>15.958019030999999</v>
+        <v>16.480081634000001</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.13230780099999961</v>
+        <v>2.793328299999942E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-9.4331307175010597</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0565540905575386</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>15.988034599000001</v>
+        <v>16.449389114999999</v>
       </c>
       <c r="C425" s="5">
-        <v>3.001556800000138E-2</v>
+        <v>-3.069251900000225E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>2.2805863741532262</v>
+        <v>-2.2121302665246145</v>
       </c>
       <c r="E425" s="5">
-        <v>-2.9307580505673281</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9300526185965836E-2</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>16.157991098</v>
+        <v>16.447922752</v>
       </c>
       <c r="C426" s="5">
-        <v>0.16995649899999954</v>
+        <v>-1.4663629999986938E-3</v>
       </c>
       <c r="D426" s="5">
-        <v>13.529159131634284</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.10692026977668911</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>16.123139476999999</v>
+        <v>16.502020798</v>
       </c>
       <c r="C427" s="5">
-        <v>-3.4851621000001387E-2</v>
+        <v>5.4098046000000011E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.5578276878469808</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0190468316977368</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>16.099716423</v>
+        <v>16.587700754</v>
       </c>
       <c r="C428" s="5">
-        <v>-2.3423053999998444E-2</v>
+        <v>8.5679955999999891E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.7294499955047171</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.411543395639141</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>16.242805615000002</v>
+        <v>16.754286846999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.14308919200000147</v>
+        <v>0.16658609299999938</v>
       </c>
       <c r="D429" s="5">
-        <v>11.20231922995838</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.739746996350409</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>16.065200977</v>
+        <v>16.909632256999998</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.17760463800000181</v>
+        <v>0.15534540999999891</v>
       </c>
       <c r="D430" s="5">
-        <v>-12.360197038020114</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.711682961267943</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>15.894282035</v>
+        <v>16.920444695</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.17091894200000013</v>
+        <v>1.0812438000002089E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-12.04571045623487</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.77001400680103416</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>15.836849602999999</v>
+        <v>16.823022785999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-5.7432432000000588E-2</v>
+        <v>-9.742190900000125E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-4.2509380090327227</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6945257498990607</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>15.881437425</v>
+        <v>16.847089782000001</v>
       </c>
       <c r="C433" s="5">
-        <v>4.4587822000000443E-2</v>
+        <v>2.406699600000195E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>3.4313478841137446</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7302908113130844</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>15.960374741000001</v>
+        <v>16.816513482000001</v>
       </c>
       <c r="C434" s="5">
-        <v>7.893731600000109E-2</v>
+        <v>-3.057629999999989E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>6.1302815931696175</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1563075715746116</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>15.899743539999999</v>
+        <v>16.68882258</v>
       </c>
       <c r="C435" s="5">
-        <v>-6.0631201000001411E-2</v>
+        <v>-0.12769090200000122</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.4645789925307326</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.7407585874909266</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>15.753859715999999</v>
+        <v>16.557994759</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.14588382400000022</v>
+        <v>-0.13082782100000045</v>
       </c>
       <c r="D436" s="5">
-        <v>-10.471304810202753</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.011916508499807</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>15.747080293</v>
+        <v>16.621912452</v>
       </c>
       <c r="C437" s="5">
-        <v>-6.7794229999993405E-3</v>
+        <v>6.3917693000000497E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-0.51518043123430779</v>
+        <v>4.7319035212930682</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.5070914721129758</v>
+        <v>1.048813033686935</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>16.674558783999998</v>
+      </c>
+      <c r="C438" s="5">
+        <v>5.2646331999998353E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>3.8676550520765574</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>16.598568356000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-7.5990427999997223E-2</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-5.3337089525701042</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpnrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>