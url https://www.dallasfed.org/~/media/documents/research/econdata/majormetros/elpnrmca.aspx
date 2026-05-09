--- v3 (2026-04-18)
+++ v4 (2026-05-09)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{55ED4613-B9F2-4922-B7F9-F30FC50F0504}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C6E69B9D-9511-405C-A0D3-90098982FB5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FBFD0911-1850-45AB-A623-F03AA39FB84D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0238BC19-0FA6-4EA7-810D-FD4B9977F050}"/>
   </bookViews>
   <sheets>
     <sheet name="elpnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8F4F91A-C31D-4D98-9F26-230F03DC2A88}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81620E4C-DCDB-4660-9F3D-92BB5F815282}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>8.6893258713999995</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>8.6071083063000007</v>
       </c>
       <c r="C7" s="5">
         <v>-8.2217565099998779E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-10.781647624498669</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>8.4765762277000007</v>
       </c>
       <c r="C8" s="5">
         <v>-0.13053207859999993</v>
       </c>
       <c r="D8" s="5">
         <v>-16.754944368661519</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>8.7015553381000004</v>
       </c>
       <c r="C9" s="5">
         <v>0.22497911039999963</v>
       </c>
       <c r="D9" s="5">
         <v>36.93579106337328</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>8.7114414126999993</v>
       </c>
       <c r="C10" s="5">
         <v>9.8860745999989064E-3</v>
       </c>
       <c r="D10" s="5">
         <v>1.3719042920381064</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>8.9467489140000005</v>
       </c>
       <c r="C11" s="5">
         <v>0.23530750130000122</v>
       </c>
       <c r="D11" s="5">
         <v>37.690110590353562</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>8.8990852546999992</v>
       </c>
       <c r="C12" s="5">
         <v>-4.7663659300001271E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-6.2089457072644905</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>8.9281540587000006</v>
       </c>
       <c r="C13" s="5">
         <v>2.9068804000001336E-2</v>
       </c>
       <c r="D13" s="5">
         <v>3.9909864872542888</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>8.9772040895000007</v>
       </c>
       <c r="C14" s="5">
         <v>4.9050030800000144E-2</v>
       </c>
       <c r="D14" s="5">
         <v>6.7955303170743608</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>8.9772249335000005</v>
       </c>
       <c r="C15" s="5">
         <v>2.0843999999797802E-5</v>
       </c>
       <c r="D15" s="5">
         <v>2.7862928341226834E-3</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>8.9108170241</v>
       </c>
       <c r="C16" s="5">
         <v>-6.640790940000052E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-8.5244505700922684</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>8.6936365877000004</v>
       </c>
       <c r="C17" s="5">
         <v>-0.21718043639999962</v>
       </c>
       <c r="D17" s="5">
         <v>-25.628340726853494</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>8.5765020975000006</v>
       </c>
       <c r="C18" s="5">
         <v>-0.11713449019999977</v>
       </c>
       <c r="D18" s="5">
         <v>-15.022373590726279</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>8.4918168929999993</v>
       </c>
       <c r="C19" s="5">
         <v>-8.4685204500001277E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-11.226146099319079</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>8.3633710195000006</v>
       </c>
       <c r="C20" s="5">
         <v>-0.1284458734999987</v>
       </c>
       <c r="D20" s="5">
         <v>-16.714593310010784</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>8.2007739161999993</v>
       </c>
       <c r="C21" s="5">
         <v>-0.16259710330000132</v>
       </c>
       <c r="D21" s="5">
         <v>-20.990064509274696</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>8.5065912394000005</v>
       </c>
       <c r="C22" s="5">
         <v>0.30581732320000121</v>
       </c>
       <c r="D22" s="5">
         <v>55.170337173823029</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>8.0553597347999997</v>
       </c>
       <c r="C23" s="5">
         <v>-0.45123150460000083</v>
       </c>
       <c r="D23" s="5">
         <v>-48.006086887327946</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>8.1133826918</v>
       </c>
       <c r="C24" s="5">
         <v>5.8022957000000375E-2</v>
       </c>
       <c r="D24" s="5">
         <v>8.9944180752764566</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>8.0516444237000009</v>
       </c>
       <c r="C25" s="5">
         <v>-6.1738268099999161E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-8.7586897591831132</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>8.0878162541999998</v>
       </c>
       <c r="C26" s="5">
         <v>3.6171830499998947E-2</v>
       </c>
       <c r="D26" s="5">
         <v>5.5261914156452097</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>7.8878365855999997</v>
       </c>
       <c r="C27" s="5">
         <v>-0.19997966860000016</v>
       </c>
       <c r="D27" s="5">
         <v>-25.950941122513925</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>7.8152749096000003</v>
       </c>
       <c r="C28" s="5">
         <v>-7.2561675999999409E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-10.497275325336686</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>7.8852634447999996</v>
       </c>
       <c r="C29" s="5">
         <v>6.9988535199999369E-2</v>
       </c>
       <c r="D29" s="5">
         <v>11.291854411799541</v>
       </c>
       <c r="E29" s="5">
         <v>-9.2984464527043791</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>7.9513787742000002</v>
       </c>
       <c r="C30" s="5">
         <v>6.6115329400000533E-2</v>
       </c>
       <c r="D30" s="5">
         <v>10.538817545985935</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>7.9554361717999997</v>
       </c>
       <c r="C31" s="5">
         <v>4.0573975999995682E-3</v>
       </c>
       <c r="D31" s="5">
         <v>0.61405262137403938</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>8.1404291648000004</v>
       </c>
       <c r="C32" s="5">
         <v>0.18499299300000072</v>
       </c>
       <c r="D32" s="5">
         <v>31.764880064107626</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>8.3017915121999994</v>
       </c>
       <c r="C33" s="5">
         <v>0.161362347399999</v>
       </c>
       <c r="D33" s="5">
         <v>26.559354463324205</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>8.3929525074000004</v>
       </c>
       <c r="C34" s="5">
         <v>9.1160995200000983E-2</v>
       </c>
       <c r="D34" s="5">
         <v>14.002747341336752</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>8.5700239458999992</v>
       </c>
       <c r="C35" s="5">
         <v>0.17707143849999873</v>
       </c>
       <c r="D35" s="5">
         <v>28.471630963149309</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>8.5469203883000002</v>
       </c>
       <c r="C36" s="5">
         <v>-2.3103557599998936E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-3.1874901792713017</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>8.5932052793999993</v>
       </c>
       <c r="C37" s="5">
         <v>4.6284891099999115E-2</v>
       </c>
       <c r="D37" s="5">
         <v>6.6955570180567525</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>8.5105543684999994</v>
       </c>
       <c r="C38" s="5">
         <v>-8.2650910899999985E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-10.950401278686995</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>8.5028980935000007</v>
       </c>
       <c r="C39" s="5">
         <v>-7.6562749999986579E-3</v>
       </c>
       <c r="D39" s="5">
         <v>-1.0742199059190605</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>8.5213483038</v>
       </c>
       <c r="C40" s="5">
         <v>1.845021029999927E-2</v>
       </c>
       <c r="D40" s="5">
         <v>2.6351487555393627</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>8.4653183972000008</v>
       </c>
       <c r="C41" s="5">
         <v>-5.602990659999918E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-7.6111070080324144</v>
       </c>
       <c r="E41" s="5">
         <v>7.3561898909353829</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>8.4082735967000009</v>
       </c>
       <c r="C42" s="5">
         <v>-5.7044800499999937E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-7.7933066358614305</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>8.6131340514999994</v>
       </c>
       <c r="C43" s="5">
         <v>0.20486045479999859</v>
       </c>
       <c r="D43" s="5">
         <v>33.491145716197515</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>8.4175043980000002</v>
       </c>
       <c r="C44" s="5">
         <v>-0.19562965349999928</v>
       </c>
       <c r="D44" s="5">
         <v>-24.095810697552288</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>8.5011390782999996</v>
       </c>
       <c r="C45" s="5">
         <v>8.3634680299999431E-2</v>
       </c>
       <c r="D45" s="5">
         <v>12.596588340056215</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>8.3700606222000005</v>
       </c>
       <c r="C46" s="5">
         <v>-0.13107845609999913</v>
       </c>
       <c r="D46" s="5">
         <v>-17.011524522858036</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>8.3919077122000001</v>
       </c>
       <c r="C47" s="5">
         <v>2.1847089999999625E-2</v>
       </c>
       <c r="D47" s="5">
         <v>3.1775350518203904</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>8.3820504906999993</v>
       </c>
       <c r="C48" s="5">
         <v>-9.8572215000007901E-3</v>
       </c>
       <c r="D48" s="5">
         <v>-1.4004618752021525</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>8.5416090162000007</v>
       </c>
       <c r="C49" s="5">
         <v>0.15955852550000138</v>
       </c>
       <c r="D49" s="5">
         <v>25.392911694832264</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>8.6448863092000003</v>
       </c>
       <c r="C50" s="5">
         <v>0.10327729299999966</v>
       </c>
       <c r="D50" s="5">
         <v>15.514147157615499</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>8.8212477477999993</v>
       </c>
       <c r="C51" s="5">
         <v>0.17636143859999898</v>
       </c>
       <c r="D51" s="5">
         <v>27.423286138877543</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>8.9255701823999996</v>
       </c>
       <c r="C52" s="5">
         <v>0.10432243460000024</v>
       </c>
       <c r="D52" s="5">
         <v>15.15197631449794</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>9.0342131601000002</v>
       </c>
       <c r="C53" s="5">
         <v>0.10864297770000064</v>
       </c>
       <c r="D53" s="5">
         <v>15.625166282403868</v>
       </c>
       <c r="E53" s="5">
         <v>6.7202996533263004</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>9.0783937781000006</v>
       </c>
       <c r="C54" s="5">
         <v>4.4180618000000393E-2</v>
       </c>
       <c r="D54" s="5">
         <v>6.0288855405315367</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>8.9611097003999998</v>
       </c>
       <c r="C55" s="5">
         <v>-0.11728407770000082</v>
       </c>
       <c r="D55" s="5">
         <v>-14.44737699701567</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>9.0965060156999993</v>
       </c>
       <c r="C56" s="5">
         <v>0.13539631529999951</v>
       </c>
       <c r="D56" s="5">
         <v>19.71644329042195</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>8.9942323750999993</v>
       </c>
       <c r="C57" s="5">
         <v>-0.10227364059999999</v>
       </c>
       <c r="D57" s="5">
         <v>-12.688004698792266</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>8.8334344518000005</v>
       </c>
       <c r="C58" s="5">
         <v>-0.16079792329999876</v>
       </c>
       <c r="D58" s="5">
         <v>-19.464781210762428</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>9.0161645169</v>
       </c>
       <c r="C59" s="5">
         <v>0.18273006509999945</v>
       </c>
       <c r="D59" s="5">
         <v>27.851798876219647</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>9.5287325501000009</v>
       </c>
       <c r="C60" s="5">
         <v>0.51256803320000088</v>
       </c>
       <c r="D60" s="5">
         <v>94.15997970540289</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>9.5953359230000004</v>
       </c>
       <c r="C61" s="5">
         <v>6.6603372899999513E-2</v>
       </c>
       <c r="D61" s="5">
         <v>8.7177743635911131</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>9.8758557267999993</v>
       </c>
       <c r="C62" s="5">
         <v>0.28051980379999897</v>
       </c>
       <c r="D62" s="5">
         <v>41.310567163365789</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>9.9336337593999993</v>
       </c>
       <c r="C63" s="5">
         <v>5.7778032599999918E-2</v>
       </c>
       <c r="D63" s="5">
         <v>7.2508855341322453</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>10.130038162</v>
       </c>
       <c r="C64" s="5">
         <v>0.19640440260000069</v>
       </c>
       <c r="D64" s="5">
         <v>26.4839001205047</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>10.293381139999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.16334297799999931</v>
       </c>
       <c r="D65" s="5">
         <v>21.161229170455197</v>
       </c>
       <c r="E65" s="5">
         <v>13.937771420550149</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>10.555648551000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.26226741100000162</v>
       </c>
       <c r="D66" s="5">
         <v>35.24537307002997</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>10.829723694</v>
       </c>
       <c r="C67" s="5">
         <v>0.27407514299999924</v>
       </c>
       <c r="D67" s="5">
         <v>36.015828658936201</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>11.0806129</v>
       </c>
       <c r="C68" s="5">
         <v>0.25088920600000009</v>
       </c>
       <c r="D68" s="5">
         <v>31.630606239049762</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>10.682971949000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.39764095099999963</v>
       </c>
       <c r="D69" s="5">
         <v>-35.502978509080521</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>10.396493769999999</v>
       </c>
       <c r="C70" s="5">
         <v>-0.28647817900000128</v>
       </c>
       <c r="D70" s="5">
         <v>-27.833155625504304</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>10.641451610000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.24495784000000143</v>
       </c>
       <c r="D71" s="5">
         <v>32.241486420373988</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>10.464809473000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.17664213699999998</v>
       </c>
       <c r="D72" s="5">
         <v>-18.197718701219912</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>10.445441191</v>
       </c>
       <c r="C73" s="5">
         <v>-1.9368282000000292E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-2.1984922759795245</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>10.3953548</v>
       </c>
       <c r="C74" s="5">
         <v>-5.0086391000000674E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-5.6047066324847243</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>10.440402114999999</v>
       </c>
       <c r="C75" s="5">
         <v>4.5047314999999699E-2</v>
       </c>
       <c r="D75" s="5">
         <v>5.3258351848240792</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>10.423540743</v>
       </c>
       <c r="C76" s="5">
         <v>-1.6861371999999264E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-1.9208918906747918</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>10.350008133999999</v>
       </c>
       <c r="C77" s="5">
         <v>-7.3532609000000804E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-8.1445194018217038</v>
       </c>
       <c r="E77" s="5">
         <v>0.55013015868952131</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>10.56127169</v>
       </c>
       <c r="C78" s="5">
         <v>0.21126355600000046</v>
       </c>
       <c r="D78" s="5">
         <v>27.440153913531585</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>10.512986371</v>
       </c>
       <c r="C79" s="5">
         <v>-4.828531899999966E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-5.3504319717719291</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>10.471265507</v>
       </c>
       <c r="C80" s="5">
         <v>-4.1720864000000191E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-4.6596279255687882</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>10.671088029</v>
       </c>
       <c r="C81" s="5">
         <v>0.19982252199999984</v>
       </c>
       <c r="D81" s="5">
         <v>25.462625425005658</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>10.862252337999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.19116430899999948</v>
       </c>
       <c r="D82" s="5">
         <v>23.74686919163176</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>10.955620164999999</v>
       </c>
       <c r="C83" s="5">
         <v>9.3367826999999792E-2</v>
       </c>
       <c r="D83" s="5">
         <v>10.81663281658567</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>11.298871296</v>
       </c>
       <c r="C84" s="5">
         <v>0.3432511310000006</v>
       </c>
       <c r="D84" s="5">
         <v>44.802859979918686</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>11.388838429</v>
       </c>
       <c r="C85" s="5">
         <v>8.9967133000000032E-2</v>
       </c>
       <c r="D85" s="5">
         <v>9.9847421284344087</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>11.301428666</v>
       </c>
       <c r="C86" s="5">
         <v>-8.740976300000014E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-8.8310408593505585</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>11.436848320999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.13541965499999975</v>
       </c>
       <c r="D87" s="5">
         <v>15.365554862157072</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>11.510068354</v>
       </c>
       <c r="C88" s="5">
         <v>7.3220033000000129E-2</v>
       </c>
       <c r="D88" s="5">
         <v>7.9589112745638069</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>11.718473347</v>
       </c>
       <c r="C89" s="5">
         <v>0.20840499300000026</v>
       </c>
       <c r="D89" s="5">
         <v>24.027390393435667</v>
       </c>
       <c r="E89" s="5">
         <v>13.221875724952948</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>11.568746328</v>
       </c>
       <c r="C90" s="5">
         <v>-0.14972701900000018</v>
       </c>
       <c r="D90" s="5">
         <v>-14.299542571095348</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>11.715968076999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.14722174899999985</v>
       </c>
       <c r="D91" s="5">
         <v>16.386491657533831</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>11.766032069</v>
       </c>
       <c r="C92" s="5">
         <v>5.0063992000000113E-2</v>
       </c>
       <c r="D92" s="5">
         <v>5.2500175508609193</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>11.76749914</v>
       </c>
       <c r="C93" s="5">
         <v>1.4670710000004306E-3</v>
       </c>
       <c r="D93" s="5">
         <v>0.14972702728450749</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>11.847061989</v>
       </c>
       <c r="C94" s="5">
         <v>7.9562849000000213E-2</v>
       </c>
       <c r="D94" s="5">
         <v>8.4221032278760219</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>11.95886823</v>
       </c>
       <c r="C95" s="5">
         <v>0.11180624100000003</v>
       </c>
       <c r="D95" s="5">
         <v>11.931683704764605</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>11.623728205000001</v>
       </c>
       <c r="C96" s="5">
         <v>-0.3351400249999994</v>
       </c>
       <c r="D96" s="5">
         <v>-28.900853120710714</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>11.614130594000001</v>
       </c>
       <c r="C97" s="5">
         <v>-9.5976110000002279E-3</v>
       </c>
       <c r="D97" s="5">
         <v>-0.98634223921045816</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>11.691668513</v>
       </c>
       <c r="C98" s="5">
         <v>7.7537918999999178E-2</v>
       </c>
       <c r="D98" s="5">
         <v>8.3122210255769389</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>11.637377327999999</v>
       </c>
       <c r="C99" s="5">
         <v>-5.4291185000000297E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-5.4321599999727965</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>11.591900484</v>
       </c>
       <c r="C100" s="5">
         <v>-4.5476843999999517E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-4.5899031640685095</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>11.690310831</v>
       </c>
       <c r="C101" s="5">
         <v>9.8410346999999732E-2</v>
       </c>
       <c r="D101" s="5">
         <v>10.676897154992204</v>
       </c>
       <c r="E101" s="5">
         <v>-0.24032581007841225</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>11.784103012999999</v>
       </c>
       <c r="C102" s="5">
         <v>9.3792181999999613E-2</v>
       </c>
       <c r="D102" s="5">
         <v>10.064093178882839</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>11.926238431</v>
       </c>
       <c r="C103" s="5">
         <v>0.14213541800000051</v>
       </c>
       <c r="D103" s="5">
         <v>15.473807778112825</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>12.059554573</v>
       </c>
       <c r="C104" s="5">
         <v>0.13331614199999997</v>
       </c>
       <c r="D104" s="5">
         <v>14.270296739815924</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>12.269797881000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.21024330800000079</v>
       </c>
       <c r="D105" s="5">
         <v>23.047756123106545</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>12.550470815000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.28067293400000004</v>
       </c>
       <c r="D106" s="5">
         <v>31.181113543619187</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>12.360601059</v>
       </c>
       <c r="C107" s="5">
         <v>-0.18986975600000022</v>
       </c>
       <c r="D107" s="5">
         <v>-16.717288016600619</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>11.543586132</v>
       </c>
       <c r="C108" s="5">
         <v>-0.81701492700000067</v>
       </c>
       <c r="D108" s="5">
         <v>-55.98366314676737</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>11.72477355</v>
       </c>
       <c r="C109" s="5">
         <v>0.18118741800000038</v>
       </c>
       <c r="D109" s="5">
         <v>20.549271420471914</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>11.962124335</v>
       </c>
       <c r="C110" s="5">
         <v>0.23735078500000029</v>
       </c>
       <c r="D110" s="5">
         <v>27.188013150907597</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>12.538420487</v>
       </c>
       <c r="C111" s="5">
         <v>0.5762961519999994</v>
       </c>
       <c r="D111" s="5">
         <v>75.879092538948271</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>12.480272174</v>
       </c>
       <c r="C112" s="5">
         <v>-5.8148313000000229E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-5.4253554011310712</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>12.686516269</v>
       </c>
       <c r="C113" s="5">
         <v>0.20624409500000063</v>
       </c>
       <c r="D113" s="5">
         <v>21.73624132138292</v>
       </c>
       <c r="E113" s="5">
         <v>8.5216334484305989</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>12.477086137000001</v>
       </c>
       <c r="C114" s="5">
         <v>-0.2094301319999996</v>
       </c>
       <c r="D114" s="5">
         <v>-18.106485259241801</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>12.534123895</v>
       </c>
       <c r="C115" s="5">
         <v>5.7037757999999883E-2</v>
       </c>
       <c r="D115" s="5">
         <v>5.6257289315979397</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>12.648675071</v>
       </c>
       <c r="C116" s="5">
         <v>0.11455117599999909</v>
       </c>
       <c r="D116" s="5">
         <v>11.535376097400452</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>13.18818405</v>
       </c>
       <c r="C117" s="5">
         <v>0.53950897900000072</v>
       </c>
       <c r="D117" s="5">
         <v>65.074335585437609</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>12.974530099000001</v>
       </c>
       <c r="C118" s="5">
         <v>-0.21365395099999951</v>
       </c>
       <c r="D118" s="5">
         <v>-17.798515258417812</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>13.068296367</v>
       </c>
       <c r="C119" s="5">
         <v>9.3766267999999542E-2</v>
       </c>
       <c r="D119" s="5">
         <v>9.0254895027710234</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>13.351034515</v>
       </c>
       <c r="C120" s="5">
         <v>0.28273814799999997</v>
       </c>
       <c r="D120" s="5">
         <v>29.285947880483221</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>13.020427985</v>
       </c>
       <c r="C121" s="5">
         <v>-0.33060653000000073</v>
       </c>
       <c r="D121" s="5">
         <v>-25.984258478845334</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>13.013191889</v>
       </c>
       <c r="C122" s="5">
         <v>-7.2360959999997476E-3</v>
       </c>
       <c r="D122" s="5">
         <v>-0.66486468061189852</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>13.149698289</v>
       </c>
       <c r="C123" s="5">
         <v>0.13650640000000003</v>
       </c>
       <c r="D123" s="5">
         <v>13.340064191128276</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>13.177432983999999</v>
       </c>
       <c r="C124" s="5">
         <v>2.7734694999999476E-2</v>
       </c>
       <c r="D124" s="5">
         <v>2.5605484171813186</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>13.093901195999999</v>
       </c>
       <c r="C125" s="5">
         <v>-8.3531788000000162E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-7.3471208530469623</v>
       </c>
       <c r="E125" s="5">
         <v>3.2111646598795618</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>13.159034113000001</v>
       </c>
       <c r="C126" s="5">
         <v>6.5132917000001456E-2</v>
       </c>
       <c r="D126" s="5">
         <v>6.1351991921103632</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>13.135516773999999</v>
       </c>
       <c r="C127" s="5">
         <v>-2.3517339000001414E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-2.1236406049641721</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>13.142727213000001</v>
       </c>
       <c r="C128" s="5">
         <v>7.2104390000014007E-3</v>
       </c>
       <c r="D128" s="5">
         <v>0.6607046859706367</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>12.907924259</v>
       </c>
       <c r="C129" s="5">
         <v>-0.23480295400000095</v>
       </c>
       <c r="D129" s="5">
         <v>-19.452702437105053</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>12.907519382</v>
       </c>
       <c r="C130" s="5">
         <v>-4.0487699999935955E-4</v>
       </c>
       <c r="D130" s="5">
         <v>-3.763336239831494E-2</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>12.981204296</v>
       </c>
       <c r="C131" s="5">
         <v>7.3684913999999324E-2</v>
       </c>
       <c r="D131" s="5">
         <v>7.0696511310974319</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>12.749196857999999</v>
       </c>
       <c r="C132" s="5">
         <v>-0.23200743800000012</v>
       </c>
       <c r="D132" s="5">
         <v>-19.459539852119502</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>12.800429175</v>
       </c>
       <c r="C133" s="5">
         <v>5.1232317000000194E-2</v>
       </c>
       <c r="D133" s="5">
         <v>4.9301871586467705</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>12.869012421000001</v>
       </c>
       <c r="C134" s="5">
         <v>6.8583246000001097E-2</v>
       </c>
       <c r="D134" s="5">
         <v>6.6223545212061863</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>12.754885553999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.1141268670000013</v>
       </c>
       <c r="D135" s="5">
         <v>-10.137984871804706</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>12.780180091</v>
       </c>
       <c r="C136" s="5">
         <v>2.5294537000000616E-2</v>
       </c>
       <c r="D136" s="5">
         <v>2.4058791709152594</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>12.818349432</v>
       </c>
       <c r="C137" s="5">
         <v>3.816934099999969E-2</v>
       </c>
       <c r="D137" s="5">
         <v>3.6433859282903214</v>
       </c>
       <c r="E137" s="5">
         <v>-2.1044283126573249</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>12.839663756</v>
       </c>
       <c r="C138" s="5">
         <v>2.131432400000044E-2</v>
       </c>
       <c r="D138" s="5">
         <v>2.0137072736017725</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>12.827699016</v>
       </c>
       <c r="C139" s="5">
         <v>-1.1964739999999807E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-1.112515879820497</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>12.941650639000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.11395162300000017</v>
       </c>
       <c r="D140" s="5">
         <v>11.196451112416606</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>11.927475759</v>
       </c>
       <c r="C141" s="5">
         <v>-1.0141748800000006</v>
       </c>
       <c r="D141" s="5">
         <v>-62.441654810599232</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>11.944337159</v>
       </c>
       <c r="C142" s="5">
         <v>1.6861399999999804E-2</v>
       </c>
       <c r="D142" s="5">
         <v>1.7096444907625186</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>11.891949167</v>
       </c>
       <c r="C143" s="5">
         <v>-5.2387991999999883E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-5.1380862219362777</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>12.13785206</v>
       </c>
       <c r="C144" s="5">
         <v>0.24590289300000023</v>
       </c>
       <c r="D144" s="5">
         <v>27.83964296145902</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>12.173972871</v>
       </c>
       <c r="C145" s="5">
         <v>3.6120810999999975E-2</v>
       </c>
       <c r="D145" s="5">
         <v>3.6300903997105616</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>12.334259794999999</v>
       </c>
       <c r="C146" s="5">
         <v>0.16028692399999933</v>
       </c>
       <c r="D146" s="5">
         <v>16.995496479582162</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>12.053822694999999</v>
       </c>
       <c r="C147" s="5">
         <v>-0.28043710000000033</v>
       </c>
       <c r="D147" s="5">
         <v>-24.11769976681606</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>11.987734305</v>
       </c>
       <c r="C148" s="5">
         <v>-6.6088389999999109E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-6.384509479662337</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>11.934071133</v>
       </c>
       <c r="C149" s="5">
         <v>-5.3663172000000259E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-5.2415035891964834</v>
       </c>
       <c r="E149" s="5">
         <v>-6.8985348206569324</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>12.040419967</v>
       </c>
       <c r="C150" s="5">
         <v>0.10634883400000028</v>
       </c>
       <c r="D150" s="5">
         <v>11.233642178357229</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>12.023809157000001</v>
       </c>
       <c r="C151" s="5">
         <v>-1.6610809999999532E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-1.6430007769878352</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>12.251903183</v>
       </c>
       <c r="C152" s="5">
         <v>0.22809402599999906</v>
       </c>
       <c r="D152" s="5">
         <v>25.296165863113963</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>11.830891867</v>
       </c>
       <c r="C153" s="5">
         <v>-0.42101131599999952</v>
       </c>
       <c r="D153" s="5">
         <v>-34.269468424054509</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>11.664573476999999</v>
       </c>
       <c r="C154" s="5">
         <v>-0.1663183900000007</v>
       </c>
       <c r="D154" s="5">
         <v>-15.624465291103062</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>11.902523813</v>
       </c>
       <c r="C155" s="5">
         <v>0.23795033600000082</v>
       </c>
       <c r="D155" s="5">
         <v>27.421393571368704</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>11.921257645000001</v>
       </c>
       <c r="C156" s="5">
         <v>1.8733832000000561E-2</v>
       </c>
       <c r="D156" s="5">
         <v>1.9051614788800908</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>12.151842160999999</v>
       </c>
       <c r="C157" s="5">
         <v>0.23058451599999863</v>
       </c>
       <c r="D157" s="5">
         <v>25.84632822520312</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>12.017323443</v>
       </c>
       <c r="C158" s="5">
         <v>-0.13451871799999893</v>
       </c>
       <c r="D158" s="5">
         <v>-12.50412788405465</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>11.840446998999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.17687644400000124</v>
       </c>
       <c r="D159" s="5">
         <v>-16.300247358439258</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>11.890821052</v>
       </c>
       <c r="C160" s="5">
         <v>5.0374053000000529E-2</v>
       </c>
       <c r="D160" s="5">
         <v>5.2264557609150719</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>11.757540356</v>
       </c>
       <c r="C161" s="5">
         <v>-0.13328069599999992</v>
       </c>
       <c r="D161" s="5">
         <v>-12.651466771708774</v>
       </c>
       <c r="E161" s="5">
         <v>-1.479216731931976</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>12.151708817999999</v>
       </c>
       <c r="C162" s="5">
         <v>0.39416846199999966</v>
       </c>
       <c r="D162" s="5">
         <v>48.542426817738594</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>12.124163956</v>
       </c>
       <c r="C163" s="5">
         <v>-2.7544861999999171E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-2.6864407952304936</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>12.063421924</v>
       </c>
       <c r="C164" s="5">
         <v>-6.0742032000000279E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-5.8490721804919543</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>12.022920042999999</v>
       </c>
       <c r="C165" s="5">
         <v>-4.050188100000085E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-3.9553244559425771</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>11.878079654</v>
       </c>
       <c r="C166" s="5">
         <v>-0.14484038899999874</v>
       </c>
       <c r="D166" s="5">
         <v>-13.536005963226049</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>11.796281541000001</v>
       </c>
       <c r="C167" s="5">
         <v>-8.1798112999999617E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-7.9578506732704168</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>11.705513613000001</v>
       </c>
       <c r="C168" s="5">
         <v>-9.0767927999999998E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-8.8526301703009231</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>11.745621437</v>
       </c>
       <c r="C169" s="5">
         <v>4.0107823999999681E-2</v>
       </c>
       <c r="D169" s="5">
         <v>4.1900628310244992</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>11.615173414999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.13044802200000127</v>
       </c>
       <c r="D170" s="5">
         <v>-12.542635418262805</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>11.625625951</v>
       </c>
       <c r="C171" s="5">
         <v>1.0452536000000734E-2</v>
       </c>
       <c r="D171" s="5">
         <v>1.0852452014984637</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>11.587671111000001</v>
       </c>
       <c r="C172" s="5">
         <v>-3.7954839999999379E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-3.8481209774575031</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>11.573600252</v>
       </c>
       <c r="C173" s="5">
         <v>-1.4070859000000269E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-1.4474623100357742</v>
       </c>
       <c r="E173" s="5">
         <v>-1.5644437393415589</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>11.367707357</v>
       </c>
       <c r="C174" s="5">
         <v>-0.20589289499999985</v>
       </c>
       <c r="D174" s="5">
         <v>-19.378126998955235</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>11.434547330999999</v>
       </c>
       <c r="C175" s="5">
         <v>6.6839973999998747E-2</v>
       </c>
       <c r="D175" s="5">
         <v>7.2884817730458407</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>11.47432191</v>
       </c>
       <c r="C176" s="5">
         <v>3.9774579000001253E-2</v>
       </c>
       <c r="D176" s="5">
         <v>4.2549391628740496</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>11.498696461</v>
       </c>
       <c r="C177" s="5">
         <v>2.43745509999993E-2</v>
       </c>
       <c r="D177" s="5">
         <v>2.5791178230434753</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>11.485880494</v>
       </c>
       <c r="C178" s="5">
         <v>-1.2815966999999873E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-1.3293014987146412</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>11.58792618</v>
       </c>
       <c r="C179" s="5">
         <v>0.1020456860000003</v>
       </c>
       <c r="D179" s="5">
         <v>11.198036611072947</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>11.796155915</v>
       </c>
       <c r="C180" s="5">
         <v>0.20822973499999975</v>
       </c>
       <c r="D180" s="5">
         <v>23.827587381576222</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>11.641309227000001</v>
       </c>
       <c r="C181" s="5">
         <v>-0.15484668799999923</v>
       </c>
       <c r="D181" s="5">
         <v>-14.663297751879833</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>11.540238822999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.10107040400000145</v>
       </c>
       <c r="D182" s="5">
         <v>-9.935083128708122</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>11.901184113999999</v>
       </c>
       <c r="C183" s="5">
         <v>0.36094529100000017</v>
       </c>
       <c r="D183" s="5">
         <v>44.711994057408823</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>11.873058615</v>
       </c>
       <c r="C184" s="5">
         <v>-2.8125498999999721E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-2.7993306772042814</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>11.881792164</v>
       </c>
       <c r="C185" s="5">
         <v>8.7335490000004512E-3</v>
       </c>
       <c r="D185" s="5">
         <v>0.88627227241113715</v>
       </c>
       <c r="E185" s="5">
         <v>2.6628871335584892</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>11.78596256</v>
       </c>
       <c r="C186" s="5">
         <v>-9.5829604000000401E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-9.2603147286726912</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>11.851393319</v>
       </c>
       <c r="C187" s="5">
         <v>6.5430758999999838E-2</v>
       </c>
       <c r="D187" s="5">
         <v>6.8691247709880221</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>11.779610324</v>
       </c>
       <c r="C188" s="5">
         <v>-7.1782994999999516E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-7.0310021948540076</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>11.877180803</v>
       </c>
       <c r="C189" s="5">
         <v>9.7570478999999821E-2</v>
       </c>
       <c r="D189" s="5">
         <v>10.405147966903105</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>12.087108561999999</v>
       </c>
       <c r="C190" s="5">
         <v>0.20992775899999927</v>
       </c>
       <c r="D190" s="5">
         <v>23.398153655309372</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>12.085851833</v>
       </c>
       <c r="C191" s="5">
         <v>-1.2567289999996234E-3</v>
       </c>
       <c r="D191" s="5">
         <v>-0.12469588561633271</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>12.094814166000001</v>
       </c>
       <c r="C192" s="5">
         <v>8.9623330000012658E-3</v>
       </c>
       <c r="D192" s="5">
         <v>0.89350526676763575</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>12.13329489</v>
       </c>
       <c r="C193" s="5">
         <v>3.8480723999999356E-2</v>
       </c>
       <c r="D193" s="5">
         <v>3.8854285980988168</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>12.460628032000001</v>
       </c>
       <c r="C194" s="5">
         <v>0.32733314200000052</v>
       </c>
       <c r="D194" s="5">
         <v>37.63666717033265</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>12.283787623</v>
       </c>
       <c r="C195" s="5">
         <v>-0.17684040900000042</v>
       </c>
       <c r="D195" s="5">
         <v>-15.761929994961898</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>12.361750035</v>
       </c>
       <c r="C196" s="5">
         <v>7.7962411999999759E-2</v>
       </c>
       <c r="D196" s="5">
         <v>7.8876913311471508</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>12.281644311999999</v>
       </c>
       <c r="C197" s="5">
         <v>-8.010572300000085E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-7.5049061730535049</v>
       </c>
       <c r="E197" s="5">
         <v>3.3652511547162867</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>12.497792069000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.21614775700000166</v>
       </c>
       <c r="D198" s="5">
         <v>23.288154143377081</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>12.472853912</v>
       </c>
       <c r="C199" s="5">
         <v>-2.4938157000001127E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-2.3683811964468116</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>12.578752013000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.10589810100000108</v>
       </c>
       <c r="D200" s="5">
         <v>10.677829564313758</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>12.662517454</v>
       </c>
       <c r="C201" s="5">
         <v>8.376544099999883E-2</v>
       </c>
       <c r="D201" s="5">
         <v>8.2904158860731982</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>12.676380694000001</v>
       </c>
       <c r="C202" s="5">
         <v>1.3863240000000943E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.3217299132469273</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>12.912257943</v>
       </c>
       <c r="C203" s="5">
         <v>0.23587724899999962</v>
       </c>
       <c r="D203" s="5">
         <v>24.762203993281283</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>12.893017193</v>
       </c>
       <c r="C204" s="5">
         <v>-1.9240749999999807E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-1.7735556953989429</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>12.805656822</v>
       </c>
       <c r="C205" s="5">
         <v>-8.7360371000000825E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-7.834673371282241</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>12.880433986</v>
       </c>
       <c r="C206" s="5">
         <v>7.477716400000034E-2</v>
       </c>
       <c r="D206" s="5">
         <v>7.2367505153297929</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>12.864712952</v>
       </c>
       <c r="C207" s="5">
         <v>-1.5721034000000245E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-1.4548510754565203</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>13.058636329</v>
       </c>
       <c r="C208" s="5">
         <v>0.19392337700000084</v>
       </c>
       <c r="D208" s="5">
         <v>19.666537277544105</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>13.285827888</v>
       </c>
       <c r="C209" s="5">
         <v>0.22719155899999954</v>
       </c>
       <c r="D209" s="5">
         <v>22.995588968061508</v>
       </c>
       <c r="E209" s="5">
         <v>8.1762958647063613</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>13.602126779000001</v>
       </c>
       <c r="C210" s="5">
         <v>0.31629889100000064</v>
       </c>
       <c r="D210" s="5">
         <v>32.622849860704136</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>13.891117216</v>
       </c>
       <c r="C211" s="5">
         <v>0.28899043699999893</v>
       </c>
       <c r="D211" s="5">
         <v>28.695775527728372</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>14.177252341000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.28613512500000127</v>
       </c>
       <c r="D212" s="5">
         <v>27.7199445634444</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>14.358456995999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.18120465499999838</v>
       </c>
       <c r="D213" s="5">
         <v>16.463122073166868</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>14.364680605</v>
       </c>
       <c r="C214" s="5">
         <v>6.2236090000009625E-3</v>
       </c>
       <c r="D214" s="5">
         <v>0.52137640424938514</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>14.651730175000001</v>
       </c>
       <c r="C215" s="5">
         <v>0.28704957000000064</v>
       </c>
       <c r="D215" s="5">
         <v>26.798833298673408</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>14.583975715999999</v>
       </c>
       <c r="C216" s="5">
         <v>-6.7754459000001432E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-5.4102136932025253</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>14.959474703</v>
       </c>
       <c r="C217" s="5">
         <v>0.37549898700000028</v>
       </c>
       <c r="D217" s="5">
         <v>35.670346538080388</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>15.079434392</v>
       </c>
       <c r="C218" s="5">
         <v>0.11995968899999987</v>
       </c>
       <c r="D218" s="5">
         <v>10.058730905840685</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>15.461856732999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.38242234099999983</v>
       </c>
       <c r="D219" s="5">
         <v>35.05762655084483</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>15.770369729</v>
       </c>
       <c r="C220" s="5">
         <v>0.30851299600000104</v>
       </c>
       <c r="D220" s="5">
         <v>26.754318656554354</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>15.799365142999999</v>
       </c>
       <c r="C221" s="5">
         <v>2.8995413999998831E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.2287692220926081</v>
       </c>
       <c r="E221" s="5">
         <v>18.918935847951722</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>15.600397329</v>
       </c>
       <c r="C222" s="5">
         <v>-0.19896781399999952</v>
       </c>
       <c r="D222" s="5">
         <v>-14.10808615694873</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>15.606876522</v>
       </c>
       <c r="C223" s="5">
         <v>6.4791930000005493E-3</v>
       </c>
       <c r="D223" s="5">
         <v>0.49952679655800303</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>15.570036124</v>
       </c>
       <c r="C224" s="5">
         <v>-3.6840398000000718E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-2.7961403058258893</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>15.959505142999999</v>
       </c>
       <c r="C225" s="5">
         <v>0.38946901899999986</v>
       </c>
       <c r="D225" s="5">
         <v>34.510940830138196</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>15.856566983</v>
       </c>
       <c r="C226" s="5">
         <v>-0.102938159999999</v>
       </c>
       <c r="D226" s="5">
         <v>-7.4711967114316602</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>15.700094225999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.15647275700000129</v>
       </c>
       <c r="D227" s="5">
         <v>-11.219597650994706</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>15.771587966</v>
       </c>
       <c r="C228" s="5">
         <v>7.1493740000001083E-2</v>
       </c>
       <c r="D228" s="5">
         <v>5.6034153837232648</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>15.895331192</v>
       </c>
       <c r="C229" s="5">
         <v>0.12374322600000021</v>
       </c>
       <c r="D229" s="5">
         <v>9.8322558734109222</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>15.976893574</v>
       </c>
       <c r="C230" s="5">
         <v>8.1562381999999545E-2</v>
       </c>
       <c r="D230" s="5">
         <v>6.3342402693606914</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>15.854990473000001</v>
       </c>
       <c r="C231" s="5">
         <v>-0.12190310099999913</v>
       </c>
       <c r="D231" s="5">
         <v>-8.7813337984343658</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>15.884934959000001</v>
       </c>
       <c r="C232" s="5">
         <v>2.994448599999977E-2</v>
       </c>
       <c r="D232" s="5">
         <v>2.2900678071326119</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>15.816114539999999</v>
       </c>
       <c r="C233" s="5">
         <v>-6.8820419000001465E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-5.0768096596541916</v>
       </c>
       <c r="E233" s="5">
         <v>0.10601310146578502</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>15.707432628999999</v>
       </c>
       <c r="C234" s="5">
         <v>-0.10868191099999969</v>
       </c>
       <c r="D234" s="5">
         <v>-7.9412973600604282</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>15.616569705</v>
       </c>
       <c r="C235" s="5">
         <v>-9.0862923999999623E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-6.7249994132711377</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>15.674986506</v>
       </c>
       <c r="C236" s="5">
         <v>5.8416800999999907E-2</v>
       </c>
       <c r="D236" s="5">
         <v>4.5823459072136474</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>15.464378943</v>
       </c>
       <c r="C237" s="5">
         <v>-0.21060756299999994</v>
       </c>
       <c r="D237" s="5">
         <v>-14.983408159188672</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>15.553672831</v>
       </c>
       <c r="C238" s="5">
         <v>8.9293888000000265E-2</v>
       </c>
       <c r="D238" s="5">
         <v>7.1533403956781427</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>15.233649784000001</v>
       </c>
       <c r="C239" s="5">
         <v>-0.32002304699999939</v>
       </c>
       <c r="D239" s="5">
         <v>-22.079435094524047</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>15.550516752</v>
       </c>
       <c r="C240" s="5">
         <v>0.31686696799999936</v>
       </c>
       <c r="D240" s="5">
         <v>28.023678046112565</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>15.535939028</v>
       </c>
       <c r="C241" s="5">
         <v>-1.4577724000000458E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-1.1191496806737811</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>15.361068278999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.1748707490000001</v>
       </c>
       <c r="D242" s="5">
         <v>-12.701468724880483</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>15.757680484</v>
       </c>
       <c r="C243" s="5">
         <v>0.39661220500000027</v>
       </c>
       <c r="D243" s="5">
         <v>35.784577869428283</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>15.698819437999999</v>
       </c>
       <c r="C244" s="5">
         <v>-5.8861046000000528E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-4.3915117170190809</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>15.839889351</v>
       </c>
       <c r="C245" s="5">
         <v>0.14106991300000082</v>
       </c>
       <c r="D245" s="5">
         <v>11.332455927759423</v>
       </c>
       <c r="E245" s="5">
         <v>0.15032017465397285</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>15.921809698000001</v>
       </c>
       <c r="C246" s="5">
         <v>8.1920347000000504E-2</v>
       </c>
       <c r="D246" s="5">
         <v>6.3857411399661279</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>16.014793074</v>
       </c>
       <c r="C247" s="5">
         <v>9.2983375999999396E-2</v>
       </c>
       <c r="D247" s="5">
         <v>7.2375375588825674</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>15.981584037999999</v>
       </c>
       <c r="C248" s="5">
         <v>-3.320903600000058E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-2.4601921911241109</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>15.979220414</v>
       </c>
       <c r="C249" s="5">
         <v>-2.3636239999991204E-3</v>
       </c>
       <c r="D249" s="5">
         <v>-0.17733178096709379</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>15.851722241999999</v>
       </c>
       <c r="C250" s="5">
         <v>-0.12749817200000102</v>
       </c>
       <c r="D250" s="5">
         <v>-9.1655902206444253</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>15.741876323</v>
       </c>
       <c r="C251" s="5">
         <v>-0.10984591899999963</v>
       </c>
       <c r="D251" s="5">
         <v>-8.0057876695030181</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>15.628016965</v>
       </c>
       <c r="C252" s="5">
         <v>-0.11385935799999913</v>
       </c>
       <c r="D252" s="5">
         <v>-8.3423884870906573</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>15.496371542</v>
       </c>
       <c r="C253" s="5">
         <v>-0.13164542300000015</v>
       </c>
       <c r="D253" s="5">
         <v>-9.6529954593410636</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>15.249980223</v>
       </c>
       <c r="C254" s="5">
         <v>-0.24639131900000066</v>
       </c>
       <c r="D254" s="5">
         <v>-17.496738085810261</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>14.655661108</v>
       </c>
       <c r="C255" s="5">
         <v>-0.59431911499999934</v>
       </c>
       <c r="D255" s="5">
         <v>-37.936880322691692</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>14.712757627</v>
       </c>
       <c r="C256" s="5">
         <v>5.7096518999999901E-2</v>
       </c>
       <c r="D256" s="5">
         <v>4.7765271642688845</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>14.475721172</v>
       </c>
       <c r="C257" s="5">
         <v>-0.23703645500000015</v>
       </c>
       <c r="D257" s="5">
         <v>-17.708771934923007</v>
       </c>
       <c r="E257" s="5">
         <v>-8.6122330072582081</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>14.439322659</v>
       </c>
       <c r="C258" s="5">
         <v>-3.6398512999999966E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-2.9759624409525842</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>14.193927903000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.2453947559999996</v>
       </c>
       <c r="D259" s="5">
         <v>-18.591587677542918</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>14.189116008999999</v>
       </c>
       <c r="C260" s="5">
         <v>-4.81189400000126E-3</v>
       </c>
       <c r="D260" s="5">
         <v>-0.40605521768860564</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>14.088613582000001</v>
       </c>
       <c r="C261" s="5">
         <v>-0.10050242699999856</v>
       </c>
       <c r="D261" s="5">
         <v>-8.1762515846722454</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>13.954011693</v>
       </c>
       <c r="C262" s="5">
         <v>-0.1346018890000007</v>
       </c>
       <c r="D262" s="5">
         <v>-10.881083119908197</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>13.719104230999999</v>
       </c>
       <c r="C263" s="5">
         <v>-0.23490746200000068</v>
       </c>
       <c r="D263" s="5">
         <v>-18.431950524930365</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>13.710031989999999</v>
       </c>
       <c r="C264" s="5">
         <v>-9.0722410000001474E-3</v>
       </c>
       <c r="D264" s="5">
         <v>-0.79066246093087988</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>13.782751548</v>
       </c>
       <c r="C265" s="5">
         <v>7.2719558000001072E-2</v>
       </c>
       <c r="D265" s="5">
         <v>6.5539398118436898</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>13.73969368</v>
       </c>
       <c r="C266" s="5">
         <v>-4.3057867999999999E-2</v>
       </c>
       <c r="D266" s="5">
         <v>-3.6851006175051326</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>13.074086555999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.66560712400000099</v>
       </c>
       <c r="D267" s="5">
         <v>-44.892378740414884</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>13.227752574</v>
       </c>
       <c r="C268" s="5">
         <v>0.1536660180000009</v>
       </c>
       <c r="D268" s="5">
         <v>15.052612193208326</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>13.107652069</v>
       </c>
       <c r="C269" s="5">
         <v>-0.12010050499999991</v>
       </c>
       <c r="D269" s="5">
         <v>-10.367377136963196</v>
       </c>
       <c r="E269" s="5">
         <v>-9.4507837415811693</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>13.057452917999999</v>
       </c>
       <c r="C270" s="5">
         <v>-5.0199151000001052E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-4.500133649374483</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>12.966272421999999</v>
       </c>
       <c r="C271" s="5">
         <v>-9.1180495999999778E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-8.0651693717778361</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>12.888041092</v>
       </c>
       <c r="C272" s="5">
         <v>-7.8231329999999488E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-7.0046480494315944</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>12.882552273</v>
       </c>
       <c r="C273" s="5">
         <v>-5.4888189999999781E-3</v>
       </c>
       <c r="D273" s="5">
         <v>-0.50986619681269163</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>12.849697422</v>
       </c>
       <c r="C274" s="5">
         <v>-3.2854850999999741E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-3.0178395214237819</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>13.079618834</v>
       </c>
       <c r="C275" s="5">
         <v>0.22992141199999949</v>
       </c>
       <c r="D275" s="5">
         <v>23.716105626817672</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>13.001129163</v>
       </c>
       <c r="C276" s="5">
         <v>-7.8489670999999817E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-6.9681152754898505</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>12.999868577999999</v>
       </c>
       <c r="C277" s="5">
         <v>-1.2605850000007024E-3</v>
       </c>
       <c r="D277" s="5">
         <v>-0.11628955845729427</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>13.048709815</v>
       </c>
       <c r="C278" s="5">
         <v>4.8841237000001314E-2</v>
       </c>
       <c r="D278" s="5">
         <v>4.6028062057575481</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>13.087708154</v>
       </c>
       <c r="C279" s="5">
         <v>3.8998338999999049E-2</v>
       </c>
       <c r="D279" s="5">
         <v>3.6459523310042874</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>13.244220288999999</v>
       </c>
       <c r="C280" s="5">
         <v>0.15651213499999983</v>
       </c>
       <c r="D280" s="5">
         <v>15.332982856995603</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>13.131184038000001</v>
       </c>
       <c r="C281" s="5">
         <v>-0.1130362509999987</v>
       </c>
       <c r="D281" s="5">
         <v>-9.7743728195325836</v>
       </c>
       <c r="E281" s="5">
         <v>0.17952848363784746</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>12.783020408000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.34816363000000017</v>
       </c>
       <c r="D282" s="5">
         <v>-27.563888376357703</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>12.92680792</v>
       </c>
       <c r="C283" s="5">
         <v>0.1437875119999994</v>
       </c>
       <c r="D283" s="5">
         <v>14.365164934448526</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>12.790424720000001</v>
       </c>
       <c r="C284" s="5">
         <v>-0.13638319999999915</v>
       </c>
       <c r="D284" s="5">
         <v>-11.95107795339878</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>12.764844082</v>
       </c>
       <c r="C285" s="5">
         <v>-2.5580638000000988E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-2.3737558052704277</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>12.82627106</v>
       </c>
       <c r="C286" s="5">
         <v>6.1426978000000076E-2</v>
       </c>
       <c r="D286" s="5">
         <v>5.9299558827588195</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>12.924432469999999</v>
       </c>
       <c r="C287" s="5">
         <v>9.8161409999999449E-2</v>
       </c>
       <c r="D287" s="5">
         <v>9.5803834925488154</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>12.998283159</v>
       </c>
       <c r="C288" s="5">
         <v>7.3850689000000358E-2</v>
       </c>
       <c r="D288" s="5">
         <v>7.0764938811440192</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>13.14574387</v>
       </c>
       <c r="C289" s="5">
         <v>0.1474607110000008</v>
       </c>
       <c r="D289" s="5">
         <v>14.495936274843114</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>13.260287499</v>
       </c>
       <c r="C290" s="5">
         <v>0.11454362899999992</v>
       </c>
       <c r="D290" s="5">
         <v>10.971967730402966</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>13.417587123000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.15729962400000019</v>
       </c>
       <c r="D291" s="5">
         <v>15.201412680257054</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>13.464377276</v>
       </c>
       <c r="C292" s="5">
         <v>4.679015299999989E-2</v>
       </c>
       <c r="D292" s="5">
         <v>4.2658719121476674</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>13.446246975999999</v>
       </c>
       <c r="C293" s="5">
         <v>-1.8130300000001043E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-1.6039326463621273</v>
       </c>
       <c r="E293" s="5">
         <v>2.3993490388090288</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>13.703049954999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.25680297899999971</v>
       </c>
       <c r="D294" s="5">
         <v>25.485597832309971</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>13.899604191</v>
       </c>
       <c r="C295" s="5">
         <v>0.19655423600000077</v>
       </c>
       <c r="D295" s="5">
         <v>18.637587979308744</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>13.978555318</v>
       </c>
       <c r="C296" s="5">
         <v>7.8951126999999843E-2</v>
       </c>
       <c r="D296" s="5">
         <v>7.0331417011367359</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>13.84115413</v>
       </c>
       <c r="C297" s="5">
         <v>-0.13740118800000012</v>
       </c>
       <c r="D297" s="5">
         <v>-11.178074341578203</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>13.783739347999999</v>
       </c>
       <c r="C298" s="5">
         <v>-5.7414782000000386E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-4.8657353194760606</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>13.671282808000001</v>
       </c>
       <c r="C299" s="5">
         <v>-0.11245653999999838</v>
       </c>
       <c r="D299" s="5">
         <v>-9.3627783406889264</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>12.798856686000001</v>
       </c>
       <c r="C300" s="5">
         <v>-0.87242612200000025</v>
       </c>
       <c r="D300" s="5">
         <v>-54.674468499320419</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>13.005023094</v>
       </c>
       <c r="C301" s="5">
         <v>0.20616640799999963</v>
       </c>
       <c r="D301" s="5">
         <v>21.137726733188099</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>12.781057228</v>
       </c>
       <c r="C302" s="5">
         <v>-0.22396586600000035</v>
       </c>
       <c r="D302" s="5">
         <v>-18.816490745908553</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>12.744967921000001</v>
       </c>
       <c r="C303" s="5">
         <v>-3.6089306999999238E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-3.3362571611053493</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>12.890355341999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.1453874209999988</v>
       </c>
       <c r="D304" s="5">
         <v>14.581291661226526</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>13.0602877</v>
       </c>
       <c r="C305" s="5">
         <v>0.16993235800000051</v>
       </c>
       <c r="D305" s="5">
         <v>17.018426332956448</v>
       </c>
       <c r="E305" s="5">
         <v>-2.8703866341953432</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>13.11626281</v>
       </c>
       <c r="C306" s="5">
         <v>5.5975110000000328E-2</v>
       </c>
       <c r="D306" s="5">
         <v>5.2660660269321147</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>13.173737192000001</v>
       </c>
       <c r="C307" s="5">
         <v>5.7474382000000546E-2</v>
       </c>
       <c r="D307" s="5">
         <v>5.386898386738781</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>13.253125304999999</v>
       </c>
       <c r="C308" s="5">
         <v>7.9388112999998484E-2</v>
       </c>
       <c r="D308" s="5">
         <v>7.4760523560577941</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>13.516990951</v>
       </c>
       <c r="C309" s="5">
         <v>0.26386564600000106</v>
       </c>
       <c r="D309" s="5">
         <v>26.689501427847894</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>13.849028294</v>
       </c>
       <c r="C310" s="5">
         <v>0.33203734299999965</v>
       </c>
       <c r="D310" s="5">
         <v>33.804695451506419</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>13.830969078000001</v>
       </c>
       <c r="C311" s="5">
         <v>-1.8059215999999267E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-1.5536329913939828</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>14.000733307999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.16976422999999841</v>
       </c>
       <c r="D312" s="5">
         <v>15.765212217058778</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>14.148962278000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.14822897000000168</v>
       </c>
       <c r="D313" s="5">
         <v>13.471205332643876</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>14.404309763000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.25534748499999971</v>
       </c>
       <c r="D314" s="5">
         <v>23.940819171024884</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>14.681508603999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.27719884099999881</v>
       </c>
       <c r="D315" s="5">
         <v>25.70101386694472</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>14.703336809</v>
       </c>
       <c r="C316" s="5">
         <v>2.1828205000000267E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.7988005725381173</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>14.762260993</v>
       </c>
       <c r="C317" s="5">
         <v>5.8924184000000324E-2</v>
       </c>
       <c r="D317" s="5">
         <v>4.9164730634079223</v>
       </c>
       <c r="E317" s="5">
         <v>13.031667694426051</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>14.721495858000001</v>
       </c>
       <c r="C318" s="5">
         <v>-4.076513499999912E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-3.2638626813955907</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>14.860174256000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.1386783979999997</v>
       </c>
       <c r="D319" s="5">
         <v>11.908618017312044</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>14.730032498</v>
       </c>
       <c r="C320" s="5">
         <v>-0.13014175800000061</v>
       </c>
       <c r="D320" s="5">
         <v>-10.017587210681045</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>15.199189731000001</v>
       </c>
       <c r="C321" s="5">
         <v>0.46915723300000067</v>
       </c>
       <c r="D321" s="5">
         <v>45.680282776517259</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>15.029846007</v>
       </c>
       <c r="C322" s="5">
         <v>-0.16934372400000086</v>
       </c>
       <c r="D322" s="5">
         <v>-12.580335563205336</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>15.10870135</v>
       </c>
       <c r="C323" s="5">
         <v>7.8855343000000744E-2</v>
       </c>
       <c r="D323" s="5">
         <v>6.4807911738958612</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>15.017173027</v>
       </c>
       <c r="C324" s="5">
         <v>-9.1528323000000356E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-7.0321952164798525</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>14.769054766</v>
       </c>
       <c r="C325" s="5">
         <v>-0.24811826100000012</v>
       </c>
       <c r="D325" s="5">
         <v>-18.120686148913101</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>14.823131366</v>
       </c>
       <c r="C326" s="5">
         <v>5.4076600000000141E-2</v>
       </c>
       <c r="D326" s="5">
         <v>4.483347462687659</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>14.602958510000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.22017285599999958</v>
       </c>
       <c r="D327" s="5">
         <v>-16.437634385020051</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>14.692521485</v>
       </c>
       <c r="C328" s="5">
         <v>8.9562974999999767E-2</v>
       </c>
       <c r="D328" s="5">
         <v>7.6132624898041845</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>14.75114076</v>
       </c>
       <c r="C329" s="5">
         <v>5.861927499999986E-2</v>
       </c>
       <c r="D329" s="5">
         <v>4.8941511792469417</v>
       </c>
       <c r="E329" s="5">
         <v>-7.5328792827011881E-2</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>15.026171805000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.27503104500000042</v>
       </c>
       <c r="D330" s="5">
         <v>24.816762930379955</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>15.049826682999999</v>
       </c>
       <c r="C331" s="5">
         <v>2.3654877999998547E-2</v>
       </c>
       <c r="D331" s="5">
         <v>1.905536743265257</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>15.413186343</v>
       </c>
       <c r="C332" s="5">
         <v>0.36335966000000042</v>
       </c>
       <c r="D332" s="5">
         <v>33.146932539975204</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>15.501048003999999</v>
       </c>
       <c r="C333" s="5">
         <v>8.7861660999999813E-2</v>
       </c>
       <c r="D333" s="5">
         <v>7.0590995935474021</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>15.643328480999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.14228047699999991</v>
       </c>
       <c r="D334" s="5">
         <v>11.587935561024931</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>15.806513699</v>
       </c>
       <c r="C335" s="5">
         <v>0.16318521800000063</v>
       </c>
       <c r="D335" s="5">
         <v>13.261713405909648</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>15.438181132</v>
       </c>
       <c r="C336" s="5">
         <v>-0.3683325669999995</v>
       </c>
       <c r="D336" s="5">
         <v>-24.643541419545222</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>15.371328007000001</v>
       </c>
       <c r="C337" s="5">
         <v>-6.6853124999999736E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-5.074455866888961</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>15.431991431</v>
       </c>
       <c r="C338" s="5">
         <v>6.0663423999999466E-2</v>
       </c>
       <c r="D338" s="5">
         <v>4.8399974010118862</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>15.408425267</v>
       </c>
       <c r="C339" s="5">
         <v>-2.3566164000000001E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-1.8172043491794576</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>15.455846016000001</v>
       </c>
       <c r="C340" s="5">
         <v>4.7420749000000484E-2</v>
       </c>
       <c r="D340" s="5">
         <v>3.7562606922823427</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>15.610043745</v>
       </c>
       <c r="C341" s="5">
         <v>0.15419772899999984</v>
       </c>
       <c r="D341" s="5">
         <v>12.651260062942615</v>
       </c>
       <c r="E341" s="5">
         <v>5.822620765229547</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>15.726913137</v>
       </c>
       <c r="C342" s="5">
         <v>0.11686939199999991</v>
       </c>
       <c r="D342" s="5">
         <v>9.3635038026430593</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>15.756767205999999</v>
       </c>
       <c r="C343" s="5">
         <v>2.9854068999998873E-2</v>
       </c>
       <c r="D343" s="5">
         <v>2.3018687943623828</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>15.813201338000001</v>
       </c>
       <c r="C344" s="5">
         <v>5.6434132000001469E-2</v>
       </c>
       <c r="D344" s="5">
         <v>4.383578638995167</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>15.710423343</v>
       </c>
       <c r="C345" s="5">
         <v>-0.10277799500000029</v>
       </c>
       <c r="D345" s="5">
         <v>-7.5265523945749262</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>15.685726622000001</v>
       </c>
       <c r="C346" s="5">
         <v>-2.4696720999999755E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-1.8701705057227125</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>15.834932415999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.14920579399999845</v>
       </c>
       <c r="D347" s="5">
         <v>12.031169509160389</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>16.063344254</v>
       </c>
       <c r="C348" s="5">
         <v>0.22841183800000131</v>
       </c>
       <c r="D348" s="5">
         <v>18.750933553947192</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>16.262542336999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.19919808299999886</v>
       </c>
       <c r="D349" s="5">
         <v>15.939034722434297</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>16.229830109000002</v>
       </c>
       <c r="C350" s="5">
         <v>-3.2712227999997623E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-2.3872827287309994</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>16.386142275000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.15631216599999931</v>
       </c>
       <c r="D351" s="5">
         <v>12.18969609190037</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>16.495581014999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.10943873999999809</v>
       </c>
       <c r="D352" s="5">
         <v>8.3155348394027726</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>16.448983548000001</v>
       </c>
       <c r="C353" s="5">
         <v>-4.6597466999998005E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-3.3376409564105591</v>
       </c>
       <c r="E353" s="5">
         <v>5.3743590774287142</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>16.433305710999999</v>
       </c>
       <c r="C354" s="5">
         <v>-1.5677837000001915E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-1.1377660050342353</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>16.665915502000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.23260979100000156</v>
       </c>
       <c r="D355" s="5">
         <v>18.372519687528865</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>16.524185071000002</v>
       </c>
       <c r="C356" s="5">
         <v>-0.14173043099999916</v>
       </c>
       <c r="D356" s="5">
         <v>-9.7410040036766574</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>16.631665009999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.10747993899999742</v>
       </c>
       <c r="D357" s="5">
         <v>8.0906535150364611</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>16.853420235000002</v>
       </c>
       <c r="C358" s="5">
         <v>0.22175522500000255</v>
       </c>
       <c r="D358" s="5">
         <v>17.227054078727733</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>17.086349417000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.23292918199999946</v>
       </c>
       <c r="D359" s="5">
         <v>17.905700419447946</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>16.982403561000002</v>
       </c>
       <c r="C360" s="5">
         <v>-0.10394585599999928</v>
       </c>
       <c r="D360" s="5">
         <v>-7.0608957209914784</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>17.245552992</v>
       </c>
       <c r="C361" s="5">
         <v>0.26314943099999866</v>
       </c>
       <c r="D361" s="5">
         <v>20.263991787556467</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>17.41790572</v>
       </c>
       <c r="C362" s="5">
         <v>0.1723527279999999</v>
       </c>
       <c r="D362" s="5">
         <v>12.67452258193984</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>17.251782072000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.16612364799999924</v>
       </c>
       <c r="D363" s="5">
         <v>-10.863344394016483</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>17.321690749999998</v>
       </c>
       <c r="C364" s="5">
         <v>6.9908677999997337E-2</v>
       </c>
       <c r="D364" s="5">
         <v>4.9725646316051364</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>17.17476121</v>
       </c>
       <c r="C365" s="5">
         <v>-0.14692953999999858</v>
       </c>
       <c r="D365" s="5">
         <v>-9.7171787742830631</v>
       </c>
       <c r="E365" s="5">
         <v>4.4122948988434274</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>17.443460169000002</v>
       </c>
       <c r="C366" s="5">
         <v>0.26869895900000174</v>
       </c>
       <c r="D366" s="5">
         <v>20.476728026340862</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>17.480792348000001</v>
       </c>
       <c r="C367" s="5">
         <v>3.7332178999999854E-2</v>
       </c>
       <c r="D367" s="5">
         <v>2.5986655728043706</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>17.657820403999999</v>
       </c>
       <c r="C368" s="5">
         <v>0.17702805599999749</v>
       </c>
       <c r="D368" s="5">
         <v>12.852654020701149</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>16.855104253</v>
       </c>
       <c r="C369" s="5">
         <v>-0.80271615099999849</v>
       </c>
       <c r="D369" s="5">
         <v>-42.782065931928827</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>17.319769524000002</v>
       </c>
       <c r="C370" s="5">
         <v>0.46466527100000121</v>
       </c>
       <c r="D370" s="5">
         <v>38.588752401470813</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>17.434023372999999</v>
       </c>
       <c r="C371" s="5">
         <v>0.11425384899999713</v>
       </c>
       <c r="D371" s="5">
         <v>8.2096978707967736</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>17.599482228999999</v>
       </c>
       <c r="C372" s="5">
         <v>0.16545885600000076</v>
       </c>
       <c r="D372" s="5">
         <v>12.002368759132032</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>17.435668872000001</v>
       </c>
       <c r="C373" s="5">
         <v>-0.16381335699999866</v>
       </c>
       <c r="D373" s="5">
         <v>-10.614997570486661</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>17.390760171</v>
       </c>
       <c r="C374" s="5">
         <v>-4.4908701000000661E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-3.047404337736126</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>17.713771901000001</v>
       </c>
       <c r="C375" s="5">
         <v>0.32301173000000105</v>
       </c>
       <c r="D375" s="5">
         <v>24.712442379243328</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>17.354090027000002</v>
       </c>
       <c r="C376" s="5">
         <v>-0.35968187399999962</v>
       </c>
       <c r="D376" s="5">
         <v>-21.821096107645598</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>17.5062435</v>
       </c>
       <c r="C377" s="5">
         <v>0.15215347299999848</v>
       </c>
       <c r="D377" s="5">
         <v>11.043572607083195</v>
       </c>
       <c r="E377" s="5">
         <v>1.9300547235963528</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>17.353955571</v>
       </c>
       <c r="C378" s="5">
         <v>-0.15228792899999988</v>
       </c>
       <c r="D378" s="5">
         <v>-9.9536328939287664</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>17.204192679999998</v>
       </c>
       <c r="C379" s="5">
         <v>-0.14976289100000173</v>
       </c>
       <c r="D379" s="5">
         <v>-9.878212102983996</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>17.197058285000001</v>
       </c>
       <c r="C380" s="5">
         <v>-7.1343949999977951E-3</v>
       </c>
       <c r="D380" s="5">
         <v>-0.49649377021643293</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>17.384774956000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.18771667100000045</v>
       </c>
       <c r="D381" s="5">
         <v>13.914476741412374</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>17.161992583</v>
       </c>
       <c r="C382" s="5">
         <v>-0.22278237300000114</v>
       </c>
       <c r="D382" s="5">
         <v>-14.338901106459634</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>17.163254633000001</v>
       </c>
       <c r="C383" s="5">
         <v>1.2620500000011248E-3</v>
       </c>
       <c r="D383" s="5">
         <v>8.8280697922749063E-2</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>17.406835174000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.24358054100000004</v>
       </c>
       <c r="D384" s="5">
         <v>18.424635163024881</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>17.338302640999999</v>
       </c>
       <c r="C385" s="5">
         <v>-6.8532533000002616E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-4.6235512338582918</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>17.359865398</v>
       </c>
       <c r="C386" s="5">
         <v>2.1562757000001653E-2</v>
       </c>
       <c r="D386" s="5">
         <v>1.5026288076636751</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>17.482660891999998</v>
       </c>
       <c r="C387" s="5">
         <v>0.12279549399999823</v>
       </c>
       <c r="D387" s="5">
         <v>8.8263749040416339</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>17.507079566000002</v>
       </c>
       <c r="C388" s="5">
         <v>2.4418674000003193E-2</v>
       </c>
       <c r="D388" s="5">
         <v>1.689019934475855</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>17.356414701999999</v>
       </c>
       <c r="C389" s="5">
         <v>-0.15066486400000301</v>
       </c>
       <c r="D389" s="5">
         <v>-9.8520711212667358</v>
       </c>
       <c r="E389" s="5">
         <v>-0.85585921388561248</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>17.157645464000002</v>
       </c>
       <c r="C390" s="5">
         <v>-0.19876923799999702</v>
       </c>
       <c r="D390" s="5">
         <v>-12.909245090469435</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>17.239789547000001</v>
       </c>
       <c r="C391" s="5">
         <v>8.2144082999999313E-2</v>
       </c>
       <c r="D391" s="5">
         <v>5.8988500625839713</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>17.136566314</v>
       </c>
       <c r="C392" s="5">
         <v>-0.10322323300000136</v>
       </c>
       <c r="D392" s="5">
         <v>-6.9530478663420325</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>17.105553826000001</v>
       </c>
       <c r="C393" s="5">
         <v>-3.1012487999998228E-2</v>
       </c>
       <c r="D393" s="5">
         <v>-2.1501852410987454</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>17.071228229999999</v>
       </c>
       <c r="C394" s="5">
         <v>-3.4325596000002179E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-2.3816316420599559</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>16.771400960000001</v>
       </c>
       <c r="C395" s="5">
         <v>-0.29982726999999798</v>
       </c>
       <c r="D395" s="5">
         <v>-19.1546808554933</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>17.110479855000001</v>
       </c>
       <c r="C396" s="5">
         <v>0.3390788950000001</v>
       </c>
       <c r="D396" s="5">
         <v>27.1493571047275</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>17.145871779</v>
       </c>
       <c r="C397" s="5">
         <v>3.5391923999998909E-2</v>
       </c>
       <c r="D397" s="5">
         <v>2.5105558123823535</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>17.133548509000001</v>
       </c>
       <c r="C398" s="5">
         <v>-1.2323269999999553E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-0.85907599475407714</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>17.062934107</v>
       </c>
       <c r="C399" s="5">
         <v>-7.0614402000000354E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-4.8351118124971055</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>17.084410868999999</v>
       </c>
       <c r="C400" s="5">
         <v>2.1476761999998928E-2</v>
       </c>
       <c r="D400" s="5">
         <v>1.5209153631664973</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>17.034469860000002</v>
       </c>
       <c r="C401" s="5">
         <v>-4.9941008999997649E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-3.4519787128492685</v>
       </c>
       <c r="E401" s="5">
         <v>-1.8549040658892513</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>17.057113528999999</v>
       </c>
       <c r="C402" s="5">
         <v>2.2643668999997146E-2</v>
       </c>
       <c r="D402" s="5">
         <v>1.6068562870834135</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>17.069871698</v>
       </c>
       <c r="C403" s="5">
         <v>1.2758169000001374E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.90126279985232038</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>17.061950116999999</v>
       </c>
       <c r="C404" s="5">
         <v>-7.9215810000015097E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-0.55546241096958715</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>16.526398652000001</v>
       </c>
       <c r="C405" s="5">
         <v>-0.53555146499999751</v>
       </c>
       <c r="D405" s="5">
         <v>-31.798381501044272</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>16.559341916000001</v>
       </c>
       <c r="C406" s="5">
         <v>3.2943264000000028E-2</v>
       </c>
       <c r="D406" s="5">
         <v>2.418447022900172</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>16.661625361999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.10228344599999772</v>
       </c>
       <c r="D407" s="5">
         <v>7.6692031701693697</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>16.612629308999999</v>
       </c>
       <c r="C408" s="5">
         <v>-4.8996052999999762E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-3.4722658611894497</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>16.548344403000002</v>
       </c>
       <c r="C409" s="5">
         <v>-6.4284905999997477E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-4.5460033659075583</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>16.622014373999999</v>
       </c>
       <c r="C410" s="5">
         <v>7.3669970999997503E-2</v>
       </c>
       <c r="D410" s="5">
         <v>5.4749267660270107</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>16.352216284000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.26979808999999833</v>
       </c>
       <c r="D411" s="5">
         <v>-17.829556631690512</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>16.376052390000002</v>
       </c>
       <c r="C412" s="5">
         <v>2.3836106000000967E-2</v>
       </c>
       <c r="D412" s="5">
         <v>1.7632938850119739</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>16.436354998999999</v>
       </c>
       <c r="C413" s="5">
         <v>6.0302608999997176E-2</v>
       </c>
       <c r="D413" s="5">
         <v>4.5094409443656724</v>
       </c>
       <c r="E413" s="5">
         <v>-3.5112032597180098</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>16.354955213</v>
       </c>
       <c r="C414" s="5">
         <v>-8.1399785999998642E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-5.7836756825644926</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>16.187310448000002</v>
       </c>
       <c r="C415" s="5">
         <v>-0.16764476499999859</v>
       </c>
       <c r="D415" s="5">
         <v>-11.63016568086891</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>16.181606909999999</v>
       </c>
       <c r="C416" s="5">
         <v>-5.7035380000023395E-3</v>
       </c>
       <c r="D416" s="5">
         <v>-0.4219970756865643</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>16.142929073000001</v>
       </c>
       <c r="C417" s="5">
         <v>-3.867783699999805E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-2.8308730998172105</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>16.235490486</v>
       </c>
       <c r="C418" s="5">
         <v>9.2561412999998538E-2</v>
       </c>
       <c r="D418" s="5">
         <v>7.101831795592739</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>16.239462298999999</v>
       </c>
       <c r="C419" s="5">
         <v>3.9718129999997132E-3</v>
       </c>
       <c r="D419" s="5">
         <v>0.29396055269732546</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>16.219040789000001</v>
       </c>
       <c r="C420" s="5">
         <v>-2.0421509999998477E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-1.4986351446815371</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>16.246870169000001</v>
       </c>
       <c r="C421" s="5">
         <v>2.7829380000000015E-2</v>
       </c>
       <c r="D421" s="5">
         <v>2.0785582902945521</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>16.314542155000002</v>
       </c>
       <c r="C422" s="5">
         <v>6.7671986000000572E-2</v>
       </c>
       <c r="D422" s="5">
         <v>5.1143878222013273</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>16.452148351000002</v>
       </c>
       <c r="C423" s="5">
         <v>0.13760619600000012</v>
       </c>
       <c r="D423" s="5">
         <v>10.604479981121063</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>16.480081634000001</v>
       </c>
       <c r="C424" s="5">
         <v>2.793328299999942E-2</v>
       </c>
       <c r="D424" s="5">
         <v>2.0565540905575386</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>16.449389114999999</v>
       </c>
       <c r="C425" s="5">
         <v>-3.069251900000225E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-2.2121302665246145</v>
       </c>
       <c r="E425" s="5">
         <v>7.9300526185965836E-2</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>16.447922752</v>
       </c>
       <c r="C426" s="5">
         <v>-1.4663629999986938E-3</v>
       </c>
       <c r="D426" s="5">
         <v>-0.10692026977668911</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>16.502020798</v>
       </c>
       <c r="C427" s="5">
         <v>5.4098046000000011E-2</v>
       </c>
       <c r="D427" s="5">
         <v>4.0190468316977368</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>16.587700754</v>
       </c>
       <c r="C428" s="5">
         <v>8.5679955999999891E-2</v>
       </c>
       <c r="D428" s="5">
         <v>6.411543395639141</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>16.754286846999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.16658609299999938</v>
       </c>
       <c r="D429" s="5">
         <v>12.739746996350409</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>16.909632256999998</v>
       </c>
       <c r="C430" s="5">
         <v>0.15534540999999891</v>
       </c>
       <c r="D430" s="5">
         <v>11.711682961267943</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>16.920444695</v>
       </c>
       <c r="C431" s="5">
         <v>1.0812438000002089E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.77001400680103416</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>16.823022785999999</v>
       </c>
       <c r="C432" s="5">
         <v>-9.742190900000125E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-6.6945257498990607</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>16.847089782000001</v>
       </c>
       <c r="C433" s="5">
         <v>2.406699600000195E-2</v>
       </c>
       <c r="D433" s="5">
         <v>1.7302908113130844</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>16.816513482000001</v>
       </c>
       <c r="C434" s="5">
         <v>-3.057629999999989E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-2.1563075715746116</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>16.68882258</v>
       </c>
       <c r="C435" s="5">
         <v>-0.12769090200000122</v>
       </c>
       <c r="D435" s="5">
         <v>-8.7407585874909266</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>16.557994759</v>
       </c>
       <c r="C436" s="5">
         <v>-0.13082782100000045</v>
       </c>
       <c r="D436" s="5">
         <v>-9.011916508499807</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>16.621912452</v>
       </c>
       <c r="C437" s="5">
         <v>6.3917693000000497E-2</v>
       </c>
       <c r="D437" s="5">
         <v>4.7319035212930682</v>
       </c>
       <c r="E437" s="5">
         <v>1.048813033686935</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>16.674558783999998</v>
       </c>
       <c r="C438" s="5">
         <v>5.2646331999998353E-2</v>
       </c>
       <c r="D438" s="5">
         <v>3.8676550520765574</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>16.598568356000001</v>
+        <v>16.600574283</v>
       </c>
       <c r="C439" s="5">
-        <v>-7.5990427999997223E-2</v>
+        <v>-7.3984500999998204E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-5.3337089525701042</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-5.1963332949129359</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>16.524177029000001</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-7.6397253999999748E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-5.3848416411839022</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpnrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>