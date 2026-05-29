--- v4 (2026-05-09)
+++ v5 (2026-05-29)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C6E69B9D-9511-405C-A0D3-90098982FB5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D57334EE-C9DD-48FD-884F-417DBE98ECCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0238BC19-0FA6-4EA7-810D-FD4B9977F050}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4251CF27-525B-4525-A4FC-EE0A1C34605F}"/>
   </bookViews>
   <sheets>
     <sheet name="elpnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81620E4C-DCDB-4660-9F3D-92BB5F815282}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F9F7075-FE11-4373-824F-7FB664975037}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>8.6893258713999995</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>8.6071083063000007</v>
       </c>
       <c r="C7" s="5">
         <v>-8.2217565099998779E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-10.781647624498669</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>8.4765762277000007</v>
       </c>
       <c r="C8" s="5">
         <v>-0.13053207859999993</v>
       </c>
       <c r="D8" s="5">
         <v>-16.754944368661519</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>8.7015553381000004</v>
       </c>
       <c r="C9" s="5">
         <v>0.22497911039999963</v>
       </c>
       <c r="D9" s="5">
         <v>36.93579106337328</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>8.7114414126999993</v>
       </c>
       <c r="C10" s="5">
         <v>9.8860745999989064E-3</v>
       </c>
       <c r="D10" s="5">
         <v>1.3719042920381064</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>8.9467489140000005</v>
       </c>
       <c r="C11" s="5">
         <v>0.23530750130000122</v>
       </c>
       <c r="D11" s="5">
         <v>37.690110590353562</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>8.8990852546999992</v>
       </c>
       <c r="C12" s="5">
         <v>-4.7663659300001271E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-6.2089457072644905</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>8.9281540587000006</v>
       </c>
       <c r="C13" s="5">
         <v>2.9068804000001336E-2</v>
       </c>
       <c r="D13" s="5">
         <v>3.9909864872542888</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>8.9772040895000007</v>
       </c>
       <c r="C14" s="5">
         <v>4.9050030800000144E-2</v>
       </c>
       <c r="D14" s="5">
         <v>6.7955303170743608</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>8.9772249335000005</v>
       </c>
       <c r="C15" s="5">
         <v>2.0843999999797802E-5</v>
       </c>
       <c r="D15" s="5">
         <v>2.7862928341226834E-3</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>8.9108170241</v>
       </c>
       <c r="C16" s="5">
         <v>-6.640790940000052E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-8.5244505700922684</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>8.6936365877000004</v>
       </c>
       <c r="C17" s="5">
         <v>-0.21718043639999962</v>
       </c>
       <c r="D17" s="5">
         <v>-25.628340726853494</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>8.5765020975000006</v>
       </c>
       <c r="C18" s="5">
         <v>-0.11713449019999977</v>
       </c>
       <c r="D18" s="5">
         <v>-15.022373590726279</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>8.4918168929999993</v>
       </c>
       <c r="C19" s="5">
         <v>-8.4685204500001277E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-11.226146099319079</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>8.3633710195000006</v>
       </c>
       <c r="C20" s="5">
         <v>-0.1284458734999987</v>
       </c>
       <c r="D20" s="5">
         <v>-16.714593310010784</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>8.2007739161999993</v>
       </c>
       <c r="C21" s="5">
         <v>-0.16259710330000132</v>
       </c>
       <c r="D21" s="5">
         <v>-20.990064509274696</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>8.5065912394000005</v>
       </c>
       <c r="C22" s="5">
         <v>0.30581732320000121</v>
       </c>
       <c r="D22" s="5">
         <v>55.170337173823029</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>8.0553597347999997</v>
       </c>
       <c r="C23" s="5">
         <v>-0.45123150460000083</v>
       </c>
       <c r="D23" s="5">
         <v>-48.006086887327946</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>8.1133826918</v>
       </c>
       <c r="C24" s="5">
         <v>5.8022957000000375E-2</v>
       </c>
       <c r="D24" s="5">
         <v>8.9944180752764566</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>8.0516444237000009</v>
       </c>
       <c r="C25" s="5">
         <v>-6.1738268099999161E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-8.7586897591831132</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>8.0878162541999998</v>
       </c>
       <c r="C26" s="5">
         <v>3.6171830499998947E-2</v>
       </c>
       <c r="D26" s="5">
         <v>5.5261914156452097</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>7.8878365855999997</v>
       </c>
       <c r="C27" s="5">
         <v>-0.19997966860000016</v>
       </c>
       <c r="D27" s="5">
         <v>-25.950941122513925</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>7.8152749096000003</v>
       </c>
       <c r="C28" s="5">
         <v>-7.2561675999999409E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-10.497275325336686</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>7.8852634447999996</v>
       </c>
       <c r="C29" s="5">
         <v>6.9988535199999369E-2</v>
       </c>
       <c r="D29" s="5">
         <v>11.291854411799541</v>
       </c>
       <c r="E29" s="5">
         <v>-9.2984464527043791</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>7.9513787742000002</v>
       </c>
       <c r="C30" s="5">
         <v>6.6115329400000533E-2</v>
       </c>
       <c r="D30" s="5">
         <v>10.538817545985935</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>7.9554361717999997</v>
       </c>
       <c r="C31" s="5">
         <v>4.0573975999995682E-3</v>
       </c>
       <c r="D31" s="5">
         <v>0.61405262137403938</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>8.1404291648000004</v>
       </c>
       <c r="C32" s="5">
         <v>0.18499299300000072</v>
       </c>
       <c r="D32" s="5">
         <v>31.764880064107626</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>8.3017915121999994</v>
       </c>
       <c r="C33" s="5">
         <v>0.161362347399999</v>
       </c>
       <c r="D33" s="5">
         <v>26.559354463324205</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>8.3929525074000004</v>
       </c>
       <c r="C34" s="5">
         <v>9.1160995200000983E-2</v>
       </c>
       <c r="D34" s="5">
         <v>14.002747341336752</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>8.5700239458999992</v>
       </c>
       <c r="C35" s="5">
         <v>0.17707143849999873</v>
       </c>
       <c r="D35" s="5">
         <v>28.471630963149309</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>8.5469203883000002</v>
       </c>
       <c r="C36" s="5">
         <v>-2.3103557599998936E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-3.1874901792713017</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>8.5932052793999993</v>
       </c>
       <c r="C37" s="5">
         <v>4.6284891099999115E-2</v>
       </c>
       <c r="D37" s="5">
         <v>6.6955570180567525</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>8.5105543684999994</v>
       </c>
       <c r="C38" s="5">
         <v>-8.2650910899999985E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-10.950401278686995</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>8.5028980935000007</v>
       </c>
       <c r="C39" s="5">
         <v>-7.6562749999986579E-3</v>
       </c>
       <c r="D39" s="5">
         <v>-1.0742199059190605</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>8.5213483038</v>
       </c>
       <c r="C40" s="5">
         <v>1.845021029999927E-2</v>
       </c>
       <c r="D40" s="5">
         <v>2.6351487555393627</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>8.4653183972000008</v>
       </c>
       <c r="C41" s="5">
         <v>-5.602990659999918E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-7.6111070080324144</v>
       </c>
       <c r="E41" s="5">
         <v>7.3561898909353829</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>8.4082735967000009</v>
       </c>
       <c r="C42" s="5">
         <v>-5.7044800499999937E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-7.7933066358614305</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>8.6131340514999994</v>
       </c>
       <c r="C43" s="5">
         <v>0.20486045479999859</v>
       </c>
       <c r="D43" s="5">
         <v>33.491145716197515</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>8.4175043980000002</v>
       </c>
       <c r="C44" s="5">
         <v>-0.19562965349999928</v>
       </c>
       <c r="D44" s="5">
         <v>-24.095810697552288</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>8.5011390782999996</v>
       </c>
       <c r="C45" s="5">
         <v>8.3634680299999431E-2</v>
       </c>
       <c r="D45" s="5">
         <v>12.596588340056215</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>8.3700606222000005</v>
       </c>
       <c r="C46" s="5">
         <v>-0.13107845609999913</v>
       </c>
       <c r="D46" s="5">
         <v>-17.011524522858036</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>8.3919077122000001</v>
       </c>
       <c r="C47" s="5">
         <v>2.1847089999999625E-2</v>
       </c>
       <c r="D47" s="5">
         <v>3.1775350518203904</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>8.3820504906999993</v>
       </c>
       <c r="C48" s="5">
         <v>-9.8572215000007901E-3</v>
       </c>
       <c r="D48" s="5">
         <v>-1.4004618752021525</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>8.5416090162000007</v>
       </c>
       <c r="C49" s="5">
         <v>0.15955852550000138</v>
       </c>
       <c r="D49" s="5">
         <v>25.392911694832264</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>8.6448863092000003</v>
       </c>
       <c r="C50" s="5">
         <v>0.10327729299999966</v>
       </c>
       <c r="D50" s="5">
         <v>15.514147157615499</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>8.8212477477999993</v>
       </c>
       <c r="C51" s="5">
         <v>0.17636143859999898</v>
       </c>
       <c r="D51" s="5">
         <v>27.423286138877543</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>8.9255701823999996</v>
       </c>
       <c r="C52" s="5">
         <v>0.10432243460000024</v>
       </c>
       <c r="D52" s="5">
         <v>15.15197631449794</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>9.0342131601000002</v>
       </c>
       <c r="C53" s="5">
         <v>0.10864297770000064</v>
       </c>
       <c r="D53" s="5">
         <v>15.625166282403868</v>
       </c>
       <c r="E53" s="5">
         <v>6.7202996533263004</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>9.0783937781000006</v>
       </c>
       <c r="C54" s="5">
         <v>4.4180618000000393E-2</v>
       </c>
       <c r="D54" s="5">
         <v>6.0288855405315367</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>8.9611097003999998</v>
       </c>
       <c r="C55" s="5">
         <v>-0.11728407770000082</v>
       </c>
       <c r="D55" s="5">
         <v>-14.44737699701567</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>9.0965060156999993</v>
       </c>
       <c r="C56" s="5">
         <v>0.13539631529999951</v>
       </c>
       <c r="D56" s="5">
         <v>19.71644329042195</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>8.9942323750999993</v>
       </c>
       <c r="C57" s="5">
         <v>-0.10227364059999999</v>
       </c>
       <c r="D57" s="5">
         <v>-12.688004698792266</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>8.8334344518000005</v>
       </c>
       <c r="C58" s="5">
         <v>-0.16079792329999876</v>
       </c>
       <c r="D58" s="5">
         <v>-19.464781210762428</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>9.0161645169</v>
       </c>
       <c r="C59" s="5">
         <v>0.18273006509999945</v>
       </c>
       <c r="D59" s="5">
         <v>27.851798876219647</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>9.5287325501000009</v>
       </c>
       <c r="C60" s="5">
         <v>0.51256803320000088</v>
       </c>
       <c r="D60" s="5">
         <v>94.15997970540289</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>9.5953359230000004</v>
       </c>
       <c r="C61" s="5">
         <v>6.6603372899999513E-2</v>
       </c>
       <c r="D61" s="5">
         <v>8.7177743635911131</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>9.8758557267999993</v>
       </c>
       <c r="C62" s="5">
         <v>0.28051980379999897</v>
       </c>
       <c r="D62" s="5">
         <v>41.310567163365789</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>9.9336337593999993</v>
       </c>
       <c r="C63" s="5">
         <v>5.7778032599999918E-2</v>
       </c>
       <c r="D63" s="5">
         <v>7.2508855341322453</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>10.130038162</v>
       </c>
       <c r="C64" s="5">
         <v>0.19640440260000069</v>
       </c>
       <c r="D64" s="5">
         <v>26.4839001205047</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>10.293381139999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.16334297799999931</v>
       </c>
       <c r="D65" s="5">
         <v>21.161229170455197</v>
       </c>
       <c r="E65" s="5">
         <v>13.937771420550149</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>10.555648551000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.26226741100000162</v>
       </c>
       <c r="D66" s="5">
         <v>35.24537307002997</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>10.829723694</v>
       </c>
       <c r="C67" s="5">
         <v>0.27407514299999924</v>
       </c>
       <c r="D67" s="5">
         <v>36.015828658936201</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>11.0806129</v>
       </c>
       <c r="C68" s="5">
         <v>0.25088920600000009</v>
       </c>
       <c r="D68" s="5">
         <v>31.630606239049762</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>10.682971949000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.39764095099999963</v>
       </c>
       <c r="D69" s="5">
         <v>-35.502978509080521</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>10.396493769999999</v>
       </c>
       <c r="C70" s="5">
         <v>-0.28647817900000128</v>
       </c>
       <c r="D70" s="5">
         <v>-27.833155625504304</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>10.641451610000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.24495784000000143</v>
       </c>
       <c r="D71" s="5">
         <v>32.241486420373988</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>10.464809473000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.17664213699999998</v>
       </c>
       <c r="D72" s="5">
         <v>-18.197718701219912</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>10.445441191</v>
       </c>
       <c r="C73" s="5">
         <v>-1.9368282000000292E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-2.1984922759795245</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>10.3953548</v>
       </c>
       <c r="C74" s="5">
         <v>-5.0086391000000674E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-5.6047066324847243</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>10.440402114999999</v>
       </c>
       <c r="C75" s="5">
         <v>4.5047314999999699E-2</v>
       </c>
       <c r="D75" s="5">
         <v>5.3258351848240792</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>10.423540743</v>
       </c>
       <c r="C76" s="5">
         <v>-1.6861371999999264E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-1.9208918906747918</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>10.350008133999999</v>
       </c>
       <c r="C77" s="5">
         <v>-7.3532609000000804E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-8.1445194018217038</v>
       </c>
       <c r="E77" s="5">
         <v>0.55013015868952131</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>10.56127169</v>
       </c>
       <c r="C78" s="5">
         <v>0.21126355600000046</v>
       </c>
       <c r="D78" s="5">
         <v>27.440153913531585</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>10.512986371</v>
       </c>
       <c r="C79" s="5">
         <v>-4.828531899999966E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-5.3504319717719291</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>10.471265507</v>
       </c>
       <c r="C80" s="5">
         <v>-4.1720864000000191E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-4.6596279255687882</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>10.671088029</v>
       </c>
       <c r="C81" s="5">
         <v>0.19982252199999984</v>
       </c>
       <c r="D81" s="5">
         <v>25.462625425005658</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>10.862252337999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.19116430899999948</v>
       </c>
       <c r="D82" s="5">
         <v>23.74686919163176</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>10.955620164999999</v>
       </c>
       <c r="C83" s="5">
         <v>9.3367826999999792E-2</v>
       </c>
       <c r="D83" s="5">
         <v>10.81663281658567</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>11.298871296</v>
       </c>
       <c r="C84" s="5">
         <v>0.3432511310000006</v>
       </c>
       <c r="D84" s="5">
         <v>44.802859979918686</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>11.388838429</v>
       </c>
       <c r="C85" s="5">
         <v>8.9967133000000032E-2</v>
       </c>
       <c r="D85" s="5">
         <v>9.9847421284344087</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>11.301428666</v>
       </c>
       <c r="C86" s="5">
         <v>-8.740976300000014E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-8.8310408593505585</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>11.436848320999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.13541965499999975</v>
       </c>
       <c r="D87" s="5">
         <v>15.365554862157072</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>11.510068354</v>
       </c>
       <c r="C88" s="5">
         <v>7.3220033000000129E-2</v>
       </c>
       <c r="D88" s="5">
         <v>7.9589112745638069</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>11.718473347</v>
       </c>
       <c r="C89" s="5">
         <v>0.20840499300000026</v>
       </c>
       <c r="D89" s="5">
         <v>24.027390393435667</v>
       </c>
       <c r="E89" s="5">
         <v>13.221875724952948</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>11.568746328</v>
       </c>
       <c r="C90" s="5">
         <v>-0.14972701900000018</v>
       </c>
       <c r="D90" s="5">
         <v>-14.299542571095348</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>11.715968076999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.14722174899999985</v>
       </c>
       <c r="D91" s="5">
         <v>16.386491657533831</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>11.766032069</v>
       </c>
       <c r="C92" s="5">
         <v>5.0063992000000113E-2</v>
       </c>
       <c r="D92" s="5">
         <v>5.2500175508609193</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>11.76749914</v>
       </c>
       <c r="C93" s="5">
         <v>1.4670710000004306E-3</v>
       </c>
       <c r="D93" s="5">
         <v>0.14972702728450749</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>11.847061989</v>
       </c>
       <c r="C94" s="5">
         <v>7.9562849000000213E-2</v>
       </c>
       <c r="D94" s="5">
         <v>8.4221032278760219</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>11.95886823</v>
       </c>
       <c r="C95" s="5">
         <v>0.11180624100000003</v>
       </c>
       <c r="D95" s="5">
         <v>11.931683704764605</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>11.623728205000001</v>
       </c>
       <c r="C96" s="5">
         <v>-0.3351400249999994</v>
       </c>
       <c r="D96" s="5">
         <v>-28.900853120710714</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>11.614130594000001</v>
       </c>
       <c r="C97" s="5">
         <v>-9.5976110000002279E-3</v>
       </c>
       <c r="D97" s="5">
         <v>-0.98634223921045816</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>11.691668513</v>
       </c>
       <c r="C98" s="5">
         <v>7.7537918999999178E-2</v>
       </c>
       <c r="D98" s="5">
         <v>8.3122210255769389</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>11.637377327999999</v>
       </c>
       <c r="C99" s="5">
         <v>-5.4291185000000297E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-5.4321599999727965</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>11.591900484</v>
       </c>
       <c r="C100" s="5">
         <v>-4.5476843999999517E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-4.5899031640685095</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>11.690310831</v>
       </c>
       <c r="C101" s="5">
         <v>9.8410346999999732E-2</v>
       </c>
       <c r="D101" s="5">
         <v>10.676897154992204</v>
       </c>
       <c r="E101" s="5">
         <v>-0.24032581007841225</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>11.784103012999999</v>
       </c>
       <c r="C102" s="5">
         <v>9.3792181999999613E-2</v>
       </c>
       <c r="D102" s="5">
         <v>10.064093178882839</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>11.926238431</v>
       </c>
       <c r="C103" s="5">
         <v>0.14213541800000051</v>
       </c>
       <c r="D103" s="5">
         <v>15.473807778112825</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>12.059554573</v>
       </c>
       <c r="C104" s="5">
         <v>0.13331614199999997</v>
       </c>
       <c r="D104" s="5">
         <v>14.270296739815924</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>12.269797881000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.21024330800000079</v>
       </c>
       <c r="D105" s="5">
         <v>23.047756123106545</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>12.550470815000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.28067293400000004</v>
       </c>
       <c r="D106" s="5">
         <v>31.181113543619187</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>12.360601059</v>
       </c>
       <c r="C107" s="5">
         <v>-0.18986975600000022</v>
       </c>
       <c r="D107" s="5">
         <v>-16.717288016600619</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>11.543586132</v>
       </c>
       <c r="C108" s="5">
         <v>-0.81701492700000067</v>
       </c>
       <c r="D108" s="5">
         <v>-55.98366314676737</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>11.72477355</v>
       </c>
       <c r="C109" s="5">
         <v>0.18118741800000038</v>
       </c>
       <c r="D109" s="5">
         <v>20.549271420471914</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>11.962124335</v>
       </c>
       <c r="C110" s="5">
         <v>0.23735078500000029</v>
       </c>
       <c r="D110" s="5">
         <v>27.188013150907597</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>12.538420487</v>
       </c>
       <c r="C111" s="5">
         <v>0.5762961519999994</v>
       </c>
       <c r="D111" s="5">
         <v>75.879092538948271</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>12.480272174</v>
       </c>
       <c r="C112" s="5">
         <v>-5.8148313000000229E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-5.4253554011310712</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>12.686516269</v>
       </c>
       <c r="C113" s="5">
         <v>0.20624409500000063</v>
       </c>
       <c r="D113" s="5">
         <v>21.73624132138292</v>
       </c>
       <c r="E113" s="5">
         <v>8.5216334484305989</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>12.477086137000001</v>
       </c>
       <c r="C114" s="5">
         <v>-0.2094301319999996</v>
       </c>
       <c r="D114" s="5">
         <v>-18.106485259241801</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>12.534123895</v>
       </c>
       <c r="C115" s="5">
         <v>5.7037757999999883E-2</v>
       </c>
       <c r="D115" s="5">
         <v>5.6257289315979397</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>12.648675071</v>
       </c>
       <c r="C116" s="5">
         <v>0.11455117599999909</v>
       </c>
       <c r="D116" s="5">
         <v>11.535376097400452</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>13.18818405</v>
       </c>
       <c r="C117" s="5">
         <v>0.53950897900000072</v>
       </c>
       <c r="D117" s="5">
         <v>65.074335585437609</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>12.974530099000001</v>
       </c>
       <c r="C118" s="5">
         <v>-0.21365395099999951</v>
       </c>
       <c r="D118" s="5">
         <v>-17.798515258417812</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>13.068296367</v>
       </c>
       <c r="C119" s="5">
         <v>9.3766267999999542E-2</v>
       </c>
       <c r="D119" s="5">
         <v>9.0254895027710234</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>13.351034515</v>
       </c>
       <c r="C120" s="5">
         <v>0.28273814799999997</v>
       </c>
       <c r="D120" s="5">
         <v>29.285947880483221</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>13.020427985</v>
       </c>
       <c r="C121" s="5">
         <v>-0.33060653000000073</v>
       </c>
       <c r="D121" s="5">
         <v>-25.984258478845334</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>13.013191889</v>
       </c>
       <c r="C122" s="5">
         <v>-7.2360959999997476E-3</v>
       </c>
       <c r="D122" s="5">
         <v>-0.66486468061189852</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>13.149698289</v>
       </c>
       <c r="C123" s="5">
         <v>0.13650640000000003</v>
       </c>
       <c r="D123" s="5">
         <v>13.340064191128276</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>13.177432983999999</v>
       </c>
       <c r="C124" s="5">
         <v>2.7734694999999476E-2</v>
       </c>
       <c r="D124" s="5">
         <v>2.5605484171813186</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>13.093901195999999</v>
       </c>
       <c r="C125" s="5">
         <v>-8.3531788000000162E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-7.3471208530469623</v>
       </c>
       <c r="E125" s="5">
         <v>3.2111646598795618</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>13.159034113000001</v>
       </c>
       <c r="C126" s="5">
         <v>6.5132917000001456E-2</v>
       </c>
       <c r="D126" s="5">
         <v>6.1351991921103632</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>13.135516773999999</v>
       </c>
       <c r="C127" s="5">
         <v>-2.3517339000001414E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-2.1236406049641721</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>13.142727213000001</v>
       </c>
       <c r="C128" s="5">
         <v>7.2104390000014007E-3</v>
       </c>
       <c r="D128" s="5">
         <v>0.6607046859706367</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>12.907924259</v>
       </c>
       <c r="C129" s="5">
         <v>-0.23480295400000095</v>
       </c>
       <c r="D129" s="5">
         <v>-19.452702437105053</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>12.907519382</v>
       </c>
       <c r="C130" s="5">
         <v>-4.0487699999935955E-4</v>
       </c>
       <c r="D130" s="5">
         <v>-3.763336239831494E-2</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>12.981204296</v>
       </c>
       <c r="C131" s="5">
         <v>7.3684913999999324E-2</v>
       </c>
       <c r="D131" s="5">
         <v>7.0696511310974319</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>12.749196857999999</v>
       </c>
       <c r="C132" s="5">
         <v>-0.23200743800000012</v>
       </c>
       <c r="D132" s="5">
         <v>-19.459539852119502</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>12.800429175</v>
       </c>
       <c r="C133" s="5">
         <v>5.1232317000000194E-2</v>
       </c>
       <c r="D133" s="5">
         <v>4.9301871586467705</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>12.869012421000001</v>
       </c>
       <c r="C134" s="5">
         <v>6.8583246000001097E-2</v>
       </c>
       <c r="D134" s="5">
         <v>6.6223545212061863</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>12.754885553999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.1141268670000013</v>
       </c>
       <c r="D135" s="5">
         <v>-10.137984871804706</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>12.780180091</v>
       </c>
       <c r="C136" s="5">
         <v>2.5294537000000616E-2</v>
       </c>
       <c r="D136" s="5">
         <v>2.4058791709152594</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>12.818349432</v>
       </c>
       <c r="C137" s="5">
         <v>3.816934099999969E-2</v>
       </c>
       <c r="D137" s="5">
         <v>3.6433859282903214</v>
       </c>
       <c r="E137" s="5">
         <v>-2.1044283126573249</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>12.839663756</v>
       </c>
       <c r="C138" s="5">
         <v>2.131432400000044E-2</v>
       </c>
       <c r="D138" s="5">
         <v>2.0137072736017725</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>12.827699016</v>
       </c>
       <c r="C139" s="5">
         <v>-1.1964739999999807E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-1.112515879820497</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>12.941650639000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.11395162300000017</v>
       </c>
       <c r="D140" s="5">
         <v>11.196451112416606</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>11.927475759</v>
       </c>
       <c r="C141" s="5">
         <v>-1.0141748800000006</v>
       </c>
       <c r="D141" s="5">
         <v>-62.441654810599232</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>11.944337159</v>
       </c>
       <c r="C142" s="5">
         <v>1.6861399999999804E-2</v>
       </c>
       <c r="D142" s="5">
         <v>1.7096444907625186</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>11.891949167</v>
       </c>
       <c r="C143" s="5">
         <v>-5.2387991999999883E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-5.1380862219362777</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>12.13785206</v>
       </c>
       <c r="C144" s="5">
         <v>0.24590289300000023</v>
       </c>
       <c r="D144" s="5">
         <v>27.83964296145902</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>12.173972871</v>
       </c>
       <c r="C145" s="5">
         <v>3.6120810999999975E-2</v>
       </c>
       <c r="D145" s="5">
         <v>3.6300903997105616</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>12.334259794999999</v>
       </c>
       <c r="C146" s="5">
         <v>0.16028692399999933</v>
       </c>
       <c r="D146" s="5">
         <v>16.995496479582162</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>12.053822694999999</v>
       </c>
       <c r="C147" s="5">
         <v>-0.28043710000000033</v>
       </c>
       <c r="D147" s="5">
         <v>-24.11769976681606</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>11.987734305</v>
       </c>
       <c r="C148" s="5">
         <v>-6.6088389999999109E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-6.384509479662337</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>11.934071133</v>
       </c>
       <c r="C149" s="5">
         <v>-5.3663172000000259E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-5.2415035891964834</v>
       </c>
       <c r="E149" s="5">
         <v>-6.8985348206569324</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>12.040419967</v>
       </c>
       <c r="C150" s="5">
         <v>0.10634883400000028</v>
       </c>
       <c r="D150" s="5">
         <v>11.233642178357229</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>12.023809157000001</v>
       </c>
       <c r="C151" s="5">
         <v>-1.6610809999999532E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-1.6430007769878352</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>12.251903183</v>
       </c>
       <c r="C152" s="5">
         <v>0.22809402599999906</v>
       </c>
       <c r="D152" s="5">
         <v>25.296165863113963</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>11.830891867</v>
       </c>
       <c r="C153" s="5">
         <v>-0.42101131599999952</v>
       </c>
       <c r="D153" s="5">
         <v>-34.269468424054509</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>11.664573476999999</v>
       </c>
       <c r="C154" s="5">
         <v>-0.1663183900000007</v>
       </c>
       <c r="D154" s="5">
         <v>-15.624465291103062</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>11.902523813</v>
       </c>
       <c r="C155" s="5">
         <v>0.23795033600000082</v>
       </c>
       <c r="D155" s="5">
         <v>27.421393571368704</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>11.921257645000001</v>
       </c>
       <c r="C156" s="5">
         <v>1.8733832000000561E-2</v>
       </c>
       <c r="D156" s="5">
         <v>1.9051614788800908</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>12.151842160999999</v>
       </c>
       <c r="C157" s="5">
         <v>0.23058451599999863</v>
       </c>
       <c r="D157" s="5">
         <v>25.84632822520312</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>12.017323443</v>
       </c>
       <c r="C158" s="5">
         <v>-0.13451871799999893</v>
       </c>
       <c r="D158" s="5">
         <v>-12.50412788405465</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>11.840446998999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.17687644400000124</v>
       </c>
       <c r="D159" s="5">
         <v>-16.300247358439258</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>11.890821052</v>
       </c>
       <c r="C160" s="5">
         <v>5.0374053000000529E-2</v>
       </c>
       <c r="D160" s="5">
         <v>5.2264557609150719</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>11.757540356</v>
       </c>
       <c r="C161" s="5">
         <v>-0.13328069599999992</v>
       </c>
       <c r="D161" s="5">
         <v>-12.651466771708774</v>
       </c>
       <c r="E161" s="5">
         <v>-1.479216731931976</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>12.151708817999999</v>
       </c>
       <c r="C162" s="5">
         <v>0.39416846199999966</v>
       </c>
       <c r="D162" s="5">
         <v>48.542426817738594</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>12.124163956</v>
       </c>
       <c r="C163" s="5">
         <v>-2.7544861999999171E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-2.6864407952304936</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>12.063421924</v>
       </c>
       <c r="C164" s="5">
         <v>-6.0742032000000279E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-5.8490721804919543</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>12.022920042999999</v>
       </c>
       <c r="C165" s="5">
         <v>-4.050188100000085E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-3.9553244559425771</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>11.878079654</v>
       </c>
       <c r="C166" s="5">
         <v>-0.14484038899999874</v>
       </c>
       <c r="D166" s="5">
         <v>-13.536005963226049</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>11.796281541000001</v>
       </c>
       <c r="C167" s="5">
         <v>-8.1798112999999617E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-7.9578506732704168</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>11.705513613000001</v>
       </c>
       <c r="C168" s="5">
         <v>-9.0767927999999998E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-8.8526301703009231</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>11.745621437</v>
       </c>
       <c r="C169" s="5">
         <v>4.0107823999999681E-2</v>
       </c>
       <c r="D169" s="5">
         <v>4.1900628310244992</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>11.615173414999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.13044802200000127</v>
       </c>
       <c r="D170" s="5">
         <v>-12.542635418262805</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>11.625625951</v>
       </c>
       <c r="C171" s="5">
         <v>1.0452536000000734E-2</v>
       </c>
       <c r="D171" s="5">
         <v>1.0852452014984637</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>11.587671111000001</v>
       </c>
       <c r="C172" s="5">
         <v>-3.7954839999999379E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-3.8481209774575031</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>11.573600252</v>
       </c>
       <c r="C173" s="5">
         <v>-1.4070859000000269E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-1.4474623100357742</v>
       </c>
       <c r="E173" s="5">
         <v>-1.5644437393415589</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>11.367707357</v>
       </c>
       <c r="C174" s="5">
         <v>-0.20589289499999985</v>
       </c>
       <c r="D174" s="5">
         <v>-19.378126998955235</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>11.434547330999999</v>
       </c>
       <c r="C175" s="5">
         <v>6.6839973999998747E-2</v>
       </c>
       <c r="D175" s="5">
         <v>7.2884817730458407</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>11.47432191</v>
       </c>
       <c r="C176" s="5">
         <v>3.9774579000001253E-2</v>
       </c>
       <c r="D176" s="5">
         <v>4.2549391628740496</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>11.498696461</v>
       </c>
       <c r="C177" s="5">
         <v>2.43745509999993E-2</v>
       </c>
       <c r="D177" s="5">
         <v>2.5791178230434753</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>11.485880494</v>
       </c>
       <c r="C178" s="5">
         <v>-1.2815966999999873E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-1.3293014987146412</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>11.58792618</v>
       </c>
       <c r="C179" s="5">
         <v>0.1020456860000003</v>
       </c>
       <c r="D179" s="5">
         <v>11.198036611072947</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>11.796155915</v>
       </c>
       <c r="C180" s="5">
         <v>0.20822973499999975</v>
       </c>
       <c r="D180" s="5">
         <v>23.827587381576222</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>11.641309227000001</v>
       </c>
       <c r="C181" s="5">
         <v>-0.15484668799999923</v>
       </c>
       <c r="D181" s="5">
         <v>-14.663297751879833</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>11.540238822999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.10107040400000145</v>
       </c>
       <c r="D182" s="5">
         <v>-9.935083128708122</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>11.901184113999999</v>
       </c>
       <c r="C183" s="5">
         <v>0.36094529100000017</v>
       </c>
       <c r="D183" s="5">
         <v>44.711994057408823</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>11.873058615</v>
       </c>
       <c r="C184" s="5">
         <v>-2.8125498999999721E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-2.7993306772042814</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>11.881792164</v>
       </c>
       <c r="C185" s="5">
         <v>8.7335490000004512E-3</v>
       </c>
       <c r="D185" s="5">
         <v>0.88627227241113715</v>
       </c>
       <c r="E185" s="5">
         <v>2.6628871335584892</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>11.78596256</v>
       </c>
       <c r="C186" s="5">
         <v>-9.5829604000000401E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-9.2603147286726912</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>11.851393319</v>
       </c>
       <c r="C187" s="5">
         <v>6.5430758999999838E-2</v>
       </c>
       <c r="D187" s="5">
         <v>6.8691247709880221</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>11.779610324</v>
       </c>
       <c r="C188" s="5">
         <v>-7.1782994999999516E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-7.0310021948540076</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>11.877180803</v>
       </c>
       <c r="C189" s="5">
         <v>9.7570478999999821E-2</v>
       </c>
       <c r="D189" s="5">
         <v>10.405147966903105</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>12.087108561999999</v>
       </c>
       <c r="C190" s="5">
         <v>0.20992775899999927</v>
       </c>
       <c r="D190" s="5">
         <v>23.398153655309372</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>12.085851833</v>
       </c>
       <c r="C191" s="5">
         <v>-1.2567289999996234E-3</v>
       </c>
       <c r="D191" s="5">
         <v>-0.12469588561633271</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>12.094814166000001</v>
       </c>
       <c r="C192" s="5">
         <v>8.9623330000012658E-3</v>
       </c>
       <c r="D192" s="5">
         <v>0.89350526676763575</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>12.13329489</v>
       </c>
       <c r="C193" s="5">
         <v>3.8480723999999356E-2</v>
       </c>
       <c r="D193" s="5">
         <v>3.8854285980988168</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>12.460628032000001</v>
       </c>
       <c r="C194" s="5">
         <v>0.32733314200000052</v>
       </c>
       <c r="D194" s="5">
         <v>37.63666717033265</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>12.283787623</v>
       </c>
       <c r="C195" s="5">
         <v>-0.17684040900000042</v>
       </c>
       <c r="D195" s="5">
         <v>-15.761929994961898</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>12.361750035</v>
       </c>
       <c r="C196" s="5">
         <v>7.7962411999999759E-2</v>
       </c>
       <c r="D196" s="5">
         <v>7.8876913311471508</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>12.281644311999999</v>
       </c>
       <c r="C197" s="5">
         <v>-8.010572300000085E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-7.5049061730535049</v>
       </c>
       <c r="E197" s="5">
         <v>3.3652511547162867</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>12.497792069000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.21614775700000166</v>
       </c>
       <c r="D198" s="5">
         <v>23.288154143377081</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>12.472853912</v>
       </c>
       <c r="C199" s="5">
         <v>-2.4938157000001127E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-2.3683811964468116</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>12.578752013000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.10589810100000108</v>
       </c>
       <c r="D200" s="5">
         <v>10.677829564313758</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>12.662517454</v>
       </c>
       <c r="C201" s="5">
         <v>8.376544099999883E-2</v>
       </c>
       <c r="D201" s="5">
         <v>8.2904158860731982</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>12.676380694000001</v>
       </c>
       <c r="C202" s="5">
         <v>1.3863240000000943E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.3217299132469273</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>12.912257943</v>
       </c>
       <c r="C203" s="5">
         <v>0.23587724899999962</v>
       </c>
       <c r="D203" s="5">
         <v>24.762203993281283</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>12.893017193</v>
       </c>
       <c r="C204" s="5">
         <v>-1.9240749999999807E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-1.7735556953989429</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>12.805656822</v>
       </c>
       <c r="C205" s="5">
         <v>-8.7360371000000825E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-7.834673371282241</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>12.880433986</v>
       </c>
       <c r="C206" s="5">
         <v>7.477716400000034E-2</v>
       </c>
       <c r="D206" s="5">
         <v>7.2367505153297929</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>12.864712952</v>
       </c>
       <c r="C207" s="5">
         <v>-1.5721034000000245E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-1.4548510754565203</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>13.058636329</v>
       </c>
       <c r="C208" s="5">
         <v>0.19392337700000084</v>
       </c>
       <c r="D208" s="5">
         <v>19.666537277544105</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>13.285827888</v>
       </c>
       <c r="C209" s="5">
         <v>0.22719155899999954</v>
       </c>
       <c r="D209" s="5">
         <v>22.995588968061508</v>
       </c>
       <c r="E209" s="5">
         <v>8.1762958647063613</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>13.602126779000001</v>
       </c>
       <c r="C210" s="5">
         <v>0.31629889100000064</v>
       </c>
       <c r="D210" s="5">
         <v>32.622849860704136</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>13.891117216</v>
       </c>
       <c r="C211" s="5">
         <v>0.28899043699999893</v>
       </c>
       <c r="D211" s="5">
         <v>28.695775527728372</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>14.177252341000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.28613512500000127</v>
       </c>
       <c r="D212" s="5">
         <v>27.7199445634444</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>14.358456995999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.18120465499999838</v>
       </c>
       <c r="D213" s="5">
         <v>16.463122073166868</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>14.364680605</v>
       </c>
       <c r="C214" s="5">
         <v>6.2236090000009625E-3</v>
       </c>
       <c r="D214" s="5">
         <v>0.52137640424938514</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>14.651730175000001</v>
       </c>
       <c r="C215" s="5">
         <v>0.28704957000000064</v>
       </c>
       <c r="D215" s="5">
         <v>26.798833298673408</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>14.583975715999999</v>
       </c>
       <c r="C216" s="5">
         <v>-6.7754459000001432E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-5.4102136932025253</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>14.959474703</v>
       </c>
       <c r="C217" s="5">
         <v>0.37549898700000028</v>
       </c>
       <c r="D217" s="5">
         <v>35.670346538080388</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>15.079434392</v>
       </c>
       <c r="C218" s="5">
         <v>0.11995968899999987</v>
       </c>
       <c r="D218" s="5">
         <v>10.058730905840685</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>15.461856732999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.38242234099999983</v>
       </c>
       <c r="D219" s="5">
         <v>35.05762655084483</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>15.770369729</v>
       </c>
       <c r="C220" s="5">
         <v>0.30851299600000104</v>
       </c>
       <c r="D220" s="5">
         <v>26.754318656554354</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>15.799365142999999</v>
       </c>
       <c r="C221" s="5">
         <v>2.8995413999998831E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.2287692220926081</v>
       </c>
       <c r="E221" s="5">
         <v>18.918935847951722</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>15.600397329</v>
       </c>
       <c r="C222" s="5">
         <v>-0.19896781399999952</v>
       </c>
       <c r="D222" s="5">
         <v>-14.10808615694873</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>15.606876522</v>
       </c>
       <c r="C223" s="5">
         <v>6.4791930000005493E-3</v>
       </c>
       <c r="D223" s="5">
         <v>0.49952679655800303</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>15.570036124</v>
       </c>
       <c r="C224" s="5">
         <v>-3.6840398000000718E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-2.7961403058258893</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>15.959505142999999</v>
       </c>
       <c r="C225" s="5">
         <v>0.38946901899999986</v>
       </c>
       <c r="D225" s="5">
         <v>34.510940830138196</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>15.856566983</v>
       </c>
       <c r="C226" s="5">
         <v>-0.102938159999999</v>
       </c>
       <c r="D226" s="5">
         <v>-7.4711967114316602</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>15.700094225999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.15647275700000129</v>
       </c>
       <c r="D227" s="5">
         <v>-11.219597650994706</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>15.771587966</v>
       </c>
       <c r="C228" s="5">
         <v>7.1493740000001083E-2</v>
       </c>
       <c r="D228" s="5">
         <v>5.6034153837232648</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>15.895331192</v>
       </c>
       <c r="C229" s="5">
         <v>0.12374322600000021</v>
       </c>
       <c r="D229" s="5">
         <v>9.8322558734109222</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>15.976893574</v>
       </c>
       <c r="C230" s="5">
         <v>8.1562381999999545E-2</v>
       </c>
       <c r="D230" s="5">
         <v>6.3342402693606914</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>15.854990473000001</v>
       </c>
       <c r="C231" s="5">
         <v>-0.12190310099999913</v>
       </c>
       <c r="D231" s="5">
         <v>-8.7813337984343658</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>15.884934959000001</v>
       </c>
       <c r="C232" s="5">
         <v>2.994448599999977E-2</v>
       </c>
       <c r="D232" s="5">
         <v>2.2900678071326119</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>15.816114539999999</v>
       </c>
       <c r="C233" s="5">
         <v>-6.8820419000001465E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-5.0768096596541916</v>
       </c>
       <c r="E233" s="5">
         <v>0.10601310146578502</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>15.707432628999999</v>
       </c>
       <c r="C234" s="5">
         <v>-0.10868191099999969</v>
       </c>
       <c r="D234" s="5">
         <v>-7.9412973600604282</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>15.616569705</v>
       </c>
       <c r="C235" s="5">
         <v>-9.0862923999999623E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-6.7249994132711377</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>15.674986506</v>
       </c>
       <c r="C236" s="5">
         <v>5.8416800999999907E-2</v>
       </c>
       <c r="D236" s="5">
         <v>4.5823459072136474</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>15.464378943</v>
       </c>
       <c r="C237" s="5">
         <v>-0.21060756299999994</v>
       </c>
       <c r="D237" s="5">
         <v>-14.983408159188672</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>15.553672831</v>
       </c>
       <c r="C238" s="5">
         <v>8.9293888000000265E-2</v>
       </c>
       <c r="D238" s="5">
         <v>7.1533403956781427</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>15.233649784000001</v>
       </c>
       <c r="C239" s="5">
         <v>-0.32002304699999939</v>
       </c>
       <c r="D239" s="5">
         <v>-22.079435094524047</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>15.550516752</v>
       </c>
       <c r="C240" s="5">
         <v>0.31686696799999936</v>
       </c>
       <c r="D240" s="5">
         <v>28.023678046112565</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>15.535939028</v>
       </c>
       <c r="C241" s="5">
         <v>-1.4577724000000458E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-1.1191496806737811</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>15.361068278999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.1748707490000001</v>
       </c>
       <c r="D242" s="5">
         <v>-12.701468724880483</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>15.757680484</v>
       </c>
       <c r="C243" s="5">
         <v>0.39661220500000027</v>
       </c>
       <c r="D243" s="5">
         <v>35.784577869428283</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>15.698819437999999</v>
       </c>
       <c r="C244" s="5">
         <v>-5.8861046000000528E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-4.3915117170190809</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>15.839889351</v>
       </c>
       <c r="C245" s="5">
         <v>0.14106991300000082</v>
       </c>
       <c r="D245" s="5">
         <v>11.332455927759423</v>
       </c>
       <c r="E245" s="5">
         <v>0.15032017465397285</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>15.921809698000001</v>
       </c>
       <c r="C246" s="5">
         <v>8.1920347000000504E-2</v>
       </c>
       <c r="D246" s="5">
         <v>6.3857411399661279</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>16.014793074</v>
       </c>
       <c r="C247" s="5">
         <v>9.2983375999999396E-2</v>
       </c>
       <c r="D247" s="5">
         <v>7.2375375588825674</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>15.981584037999999</v>
       </c>
       <c r="C248" s="5">
         <v>-3.320903600000058E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-2.4601921911241109</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>15.979220414</v>
       </c>
       <c r="C249" s="5">
         <v>-2.3636239999991204E-3</v>
       </c>
       <c r="D249" s="5">
         <v>-0.17733178096709379</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>15.851722241999999</v>
       </c>
       <c r="C250" s="5">
         <v>-0.12749817200000102</v>
       </c>
       <c r="D250" s="5">
         <v>-9.1655902206444253</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>15.741876323</v>
       </c>
       <c r="C251" s="5">
         <v>-0.10984591899999963</v>
       </c>
       <c r="D251" s="5">
         <v>-8.0057876695030181</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>15.628016965</v>
       </c>
       <c r="C252" s="5">
         <v>-0.11385935799999913</v>
       </c>
       <c r="D252" s="5">
         <v>-8.3423884870906573</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>15.496371542</v>
       </c>
       <c r="C253" s="5">
         <v>-0.13164542300000015</v>
       </c>
       <c r="D253" s="5">
         <v>-9.6529954593410636</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>15.249980223</v>
       </c>
       <c r="C254" s="5">
         <v>-0.24639131900000066</v>
       </c>
       <c r="D254" s="5">
         <v>-17.496738085810261</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>14.655661108</v>
       </c>
       <c r="C255" s="5">
         <v>-0.59431911499999934</v>
       </c>
       <c r="D255" s="5">
         <v>-37.936880322691692</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>14.712757627</v>
       </c>
       <c r="C256" s="5">
         <v>5.7096518999999901E-2</v>
       </c>
       <c r="D256" s="5">
         <v>4.7765271642688845</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>14.475721172</v>
       </c>
       <c r="C257" s="5">
         <v>-0.23703645500000015</v>
       </c>
       <c r="D257" s="5">
         <v>-17.708771934923007</v>
       </c>
       <c r="E257" s="5">
         <v>-8.6122330072582081</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>14.439322659</v>
       </c>
       <c r="C258" s="5">
         <v>-3.6398512999999966E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-2.9759624409525842</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>14.193927903000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.2453947559999996</v>
       </c>
       <c r="D259" s="5">
         <v>-18.591587677542918</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>14.189116008999999</v>
       </c>
       <c r="C260" s="5">
         <v>-4.81189400000126E-3</v>
       </c>
       <c r="D260" s="5">
         <v>-0.40605521768860564</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>14.088613582000001</v>
       </c>
       <c r="C261" s="5">
         <v>-0.10050242699999856</v>
       </c>
       <c r="D261" s="5">
         <v>-8.1762515846722454</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>13.954011693</v>
       </c>
       <c r="C262" s="5">
         <v>-0.1346018890000007</v>
       </c>
       <c r="D262" s="5">
         <v>-10.881083119908197</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>13.719104230999999</v>
       </c>
       <c r="C263" s="5">
         <v>-0.23490746200000068</v>
       </c>
       <c r="D263" s="5">
         <v>-18.431950524930365</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>13.710031989999999</v>
       </c>
       <c r="C264" s="5">
         <v>-9.0722410000001474E-3</v>
       </c>
       <c r="D264" s="5">
         <v>-0.79066246093087988</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>13.782751548</v>
       </c>
       <c r="C265" s="5">
         <v>7.2719558000001072E-2</v>
       </c>
       <c r="D265" s="5">
         <v>6.5539398118436898</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>13.73969368</v>
       </c>
       <c r="C266" s="5">
         <v>-4.3057867999999999E-2</v>
       </c>
       <c r="D266" s="5">
         <v>-3.6851006175051326</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>13.074086555999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.66560712400000099</v>
       </c>
       <c r="D267" s="5">
         <v>-44.892378740414884</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>13.227752574</v>
       </c>
       <c r="C268" s="5">
         <v>0.1536660180000009</v>
       </c>
       <c r="D268" s="5">
         <v>15.052612193208326</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>13.107652069</v>
       </c>
       <c r="C269" s="5">
         <v>-0.12010050499999991</v>
       </c>
       <c r="D269" s="5">
         <v>-10.367377136963196</v>
       </c>
       <c r="E269" s="5">
         <v>-9.4507837415811693</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>13.057452917999999</v>
       </c>
       <c r="C270" s="5">
         <v>-5.0199151000001052E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-4.500133649374483</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>12.966272421999999</v>
       </c>
       <c r="C271" s="5">
         <v>-9.1180495999999778E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-8.0651693717778361</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>12.888041092</v>
       </c>
       <c r="C272" s="5">
         <v>-7.8231329999999488E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-7.0046480494315944</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>12.882552273</v>
       </c>
       <c r="C273" s="5">
         <v>-5.4888189999999781E-3</v>
       </c>
       <c r="D273" s="5">
         <v>-0.50986619681269163</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>12.849697422</v>
       </c>
       <c r="C274" s="5">
         <v>-3.2854850999999741E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-3.0178395214237819</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>13.079618834</v>
       </c>
       <c r="C275" s="5">
         <v>0.22992141199999949</v>
       </c>
       <c r="D275" s="5">
         <v>23.716105626817672</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>13.001129163</v>
       </c>
       <c r="C276" s="5">
         <v>-7.8489670999999817E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-6.9681152754898505</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>12.999868577999999</v>
       </c>
       <c r="C277" s="5">
         <v>-1.2605850000007024E-3</v>
       </c>
       <c r="D277" s="5">
         <v>-0.11628955845729427</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>13.048709815</v>
       </c>
       <c r="C278" s="5">
         <v>4.8841237000001314E-2</v>
       </c>
       <c r="D278" s="5">
         <v>4.6028062057575481</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>13.087708154</v>
       </c>
       <c r="C279" s="5">
         <v>3.8998338999999049E-2</v>
       </c>
       <c r="D279" s="5">
         <v>3.6459523310042874</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>13.244220288999999</v>
       </c>
       <c r="C280" s="5">
         <v>0.15651213499999983</v>
       </c>
       <c r="D280" s="5">
         <v>15.332982856995603</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>13.131184038000001</v>
       </c>
       <c r="C281" s="5">
         <v>-0.1130362509999987</v>
       </c>
       <c r="D281" s="5">
         <v>-9.7743728195325836</v>
       </c>
       <c r="E281" s="5">
         <v>0.17952848363784746</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>12.783020408000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.34816363000000017</v>
       </c>
       <c r="D282" s="5">
         <v>-27.563888376357703</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>12.92680792</v>
       </c>
       <c r="C283" s="5">
         <v>0.1437875119999994</v>
       </c>
       <c r="D283" s="5">
         <v>14.365164934448526</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>12.790424720000001</v>
       </c>
       <c r="C284" s="5">
         <v>-0.13638319999999915</v>
       </c>
       <c r="D284" s="5">
         <v>-11.95107795339878</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>12.764844082</v>
       </c>
       <c r="C285" s="5">
         <v>-2.5580638000000988E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-2.3737558052704277</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>12.82627106</v>
       </c>
       <c r="C286" s="5">
         <v>6.1426978000000076E-2</v>
       </c>
       <c r="D286" s="5">
         <v>5.9299558827588195</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>12.924432469999999</v>
       </c>
       <c r="C287" s="5">
         <v>9.8161409999999449E-2</v>
       </c>
       <c r="D287" s="5">
         <v>9.5803834925488154</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>12.998283159</v>
       </c>
       <c r="C288" s="5">
         <v>7.3850689000000358E-2</v>
       </c>
       <c r="D288" s="5">
         <v>7.0764938811440192</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>13.14574387</v>
       </c>
       <c r="C289" s="5">
         <v>0.1474607110000008</v>
       </c>
       <c r="D289" s="5">
         <v>14.495936274843114</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>13.260287499</v>
       </c>
       <c r="C290" s="5">
         <v>0.11454362899999992</v>
       </c>
       <c r="D290" s="5">
         <v>10.971967730402966</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>13.417587123000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.15729962400000019</v>
       </c>
       <c r="D291" s="5">
         <v>15.201412680257054</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>13.464377276</v>
       </c>
       <c r="C292" s="5">
         <v>4.679015299999989E-2</v>
       </c>
       <c r="D292" s="5">
         <v>4.2658719121476674</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>13.446246975999999</v>
       </c>
       <c r="C293" s="5">
         <v>-1.8130300000001043E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-1.6039326463621273</v>
       </c>
       <c r="E293" s="5">
         <v>2.3993490388090288</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>13.703049954999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.25680297899999971</v>
       </c>
       <c r="D294" s="5">
         <v>25.485597832309971</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>13.899604191</v>
       </c>
       <c r="C295" s="5">
         <v>0.19655423600000077</v>
       </c>
       <c r="D295" s="5">
         <v>18.637587979308744</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>13.978555318</v>
       </c>
       <c r="C296" s="5">
         <v>7.8951126999999843E-2</v>
       </c>
       <c r="D296" s="5">
         <v>7.0331417011367359</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>13.84115413</v>
       </c>
       <c r="C297" s="5">
         <v>-0.13740118800000012</v>
       </c>
       <c r="D297" s="5">
         <v>-11.178074341578203</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>13.783739347999999</v>
       </c>
       <c r="C298" s="5">
         <v>-5.7414782000000386E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-4.8657353194760606</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>13.671282808000001</v>
       </c>
       <c r="C299" s="5">
         <v>-0.11245653999999838</v>
       </c>
       <c r="D299" s="5">
         <v>-9.3627783406889264</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>12.798856686000001</v>
       </c>
       <c r="C300" s="5">
         <v>-0.87242612200000025</v>
       </c>
       <c r="D300" s="5">
         <v>-54.674468499320419</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>13.005023094</v>
       </c>
       <c r="C301" s="5">
         <v>0.20616640799999963</v>
       </c>
       <c r="D301" s="5">
         <v>21.137726733188099</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>12.781057228</v>
       </c>
       <c r="C302" s="5">
         <v>-0.22396586600000035</v>
       </c>
       <c r="D302" s="5">
         <v>-18.816490745908553</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>12.744967921000001</v>
       </c>
       <c r="C303" s="5">
         <v>-3.6089306999999238E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-3.3362571611053493</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>12.890355341999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.1453874209999988</v>
       </c>
       <c r="D304" s="5">
         <v>14.581291661226526</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>13.0602877</v>
       </c>
       <c r="C305" s="5">
         <v>0.16993235800000051</v>
       </c>
       <c r="D305" s="5">
         <v>17.018426332956448</v>
       </c>
       <c r="E305" s="5">
         <v>-2.8703866341953432</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>13.11626281</v>
       </c>
       <c r="C306" s="5">
         <v>5.5975110000000328E-2</v>
       </c>
       <c r="D306" s="5">
         <v>5.2660660269321147</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>13.173737192000001</v>
       </c>
       <c r="C307" s="5">
         <v>5.7474382000000546E-2</v>
       </c>
       <c r="D307" s="5">
         <v>5.386898386738781</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>13.253125304999999</v>
       </c>
       <c r="C308" s="5">
         <v>7.9388112999998484E-2</v>
       </c>
       <c r="D308" s="5">
         <v>7.4760523560577941</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>13.516990951</v>
       </c>
       <c r="C309" s="5">
         <v>0.26386564600000106</v>
       </c>
       <c r="D309" s="5">
         <v>26.689501427847894</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>13.849028294</v>
       </c>
       <c r="C310" s="5">
         <v>0.33203734299999965</v>
       </c>
       <c r="D310" s="5">
         <v>33.804695451506419</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>13.830969078000001</v>
       </c>
       <c r="C311" s="5">
         <v>-1.8059215999999267E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-1.5536329913939828</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>14.000733307999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.16976422999999841</v>
       </c>
       <c r="D312" s="5">
         <v>15.765212217058778</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>14.148962278000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.14822897000000168</v>
       </c>
       <c r="D313" s="5">
         <v>13.471205332643876</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>14.404309763000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.25534748499999971</v>
       </c>
       <c r="D314" s="5">
         <v>23.940819171024884</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>14.681508603999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.27719884099999881</v>
       </c>
       <c r="D315" s="5">
         <v>25.70101386694472</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>14.703336809</v>
       </c>
       <c r="C316" s="5">
         <v>2.1828205000000267E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.7988005725381173</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>14.762260993</v>
       </c>
       <c r="C317" s="5">
         <v>5.8924184000000324E-2</v>
       </c>
       <c r="D317" s="5">
         <v>4.9164730634079223</v>
       </c>
       <c r="E317" s="5">
         <v>13.031667694426051</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>14.721495858000001</v>
       </c>
       <c r="C318" s="5">
         <v>-4.076513499999912E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-3.2638626813955907</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>14.860174256000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.1386783979999997</v>
       </c>
       <c r="D319" s="5">
         <v>11.908618017312044</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>14.730032498</v>
       </c>
       <c r="C320" s="5">
         <v>-0.13014175800000061</v>
       </c>
       <c r="D320" s="5">
         <v>-10.017587210681045</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>15.199189731000001</v>
       </c>
       <c r="C321" s="5">
         <v>0.46915723300000067</v>
       </c>
       <c r="D321" s="5">
         <v>45.680282776517259</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>15.029846007</v>
       </c>
       <c r="C322" s="5">
         <v>-0.16934372400000086</v>
       </c>
       <c r="D322" s="5">
         <v>-12.580335563205336</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>15.10870135</v>
       </c>
       <c r="C323" s="5">
         <v>7.8855343000000744E-2</v>
       </c>
       <c r="D323" s="5">
         <v>6.4807911738958612</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>15.017173027</v>
       </c>
       <c r="C324" s="5">
         <v>-9.1528323000000356E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-7.0321952164798525</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>14.769054766</v>
       </c>
       <c r="C325" s="5">
         <v>-0.24811826100000012</v>
       </c>
       <c r="D325" s="5">
         <v>-18.120686148913101</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>14.823131366</v>
       </c>
       <c r="C326" s="5">
         <v>5.4076600000000141E-2</v>
       </c>
       <c r="D326" s="5">
         <v>4.483347462687659</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>14.602958510000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.22017285599999958</v>
       </c>
       <c r="D327" s="5">
         <v>-16.437634385020051</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>14.692521485</v>
       </c>
       <c r="C328" s="5">
         <v>8.9562974999999767E-2</v>
       </c>
       <c r="D328" s="5">
         <v>7.6132624898041845</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>14.75114076</v>
       </c>
       <c r="C329" s="5">
         <v>5.861927499999986E-2</v>
       </c>
       <c r="D329" s="5">
         <v>4.8941511792469417</v>
       </c>
       <c r="E329" s="5">
         <v>-7.5328792827011881E-2</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>15.026171805000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.27503104500000042</v>
       </c>
       <c r="D330" s="5">
         <v>24.816762930379955</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>15.049826682999999</v>
       </c>
       <c r="C331" s="5">
         <v>2.3654877999998547E-2</v>
       </c>
       <c r="D331" s="5">
         <v>1.905536743265257</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>15.413186343</v>
       </c>
       <c r="C332" s="5">
         <v>0.36335966000000042</v>
       </c>
       <c r="D332" s="5">
         <v>33.146932539975204</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>15.501048003999999</v>
       </c>
       <c r="C333" s="5">
         <v>8.7861660999999813E-2</v>
       </c>
       <c r="D333" s="5">
         <v>7.0590995935474021</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>15.643328480999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.14228047699999991</v>
       </c>
       <c r="D334" s="5">
         <v>11.587935561024931</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>15.806513699</v>
       </c>
       <c r="C335" s="5">
         <v>0.16318521800000063</v>
       </c>
       <c r="D335" s="5">
         <v>13.261713405909648</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>15.438181132</v>
       </c>
       <c r="C336" s="5">
         <v>-0.3683325669999995</v>
       </c>
       <c r="D336" s="5">
         <v>-24.643541419545222</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>15.371328007000001</v>
       </c>
       <c r="C337" s="5">
         <v>-6.6853124999999736E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-5.074455866888961</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>15.431991431</v>
       </c>
       <c r="C338" s="5">
         <v>6.0663423999999466E-2</v>
       </c>
       <c r="D338" s="5">
         <v>4.8399974010118862</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>15.408425267</v>
       </c>
       <c r="C339" s="5">
         <v>-2.3566164000000001E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-1.8172043491794576</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>15.455846016000001</v>
       </c>
       <c r="C340" s="5">
         <v>4.7420749000000484E-2</v>
       </c>
       <c r="D340" s="5">
         <v>3.7562606922823427</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>15.610043745</v>
       </c>
       <c r="C341" s="5">
         <v>0.15419772899999984</v>
       </c>
       <c r="D341" s="5">
         <v>12.651260062942615</v>
       </c>
       <c r="E341" s="5">
         <v>5.822620765229547</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>15.726913137</v>
       </c>
       <c r="C342" s="5">
         <v>0.11686939199999991</v>
       </c>
       <c r="D342" s="5">
         <v>9.3635038026430593</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>15.756767205999999</v>
       </c>
       <c r="C343" s="5">
         <v>2.9854068999998873E-2</v>
       </c>
       <c r="D343" s="5">
         <v>2.3018687943623828</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>15.813201338000001</v>
       </c>
       <c r="C344" s="5">
         <v>5.6434132000001469E-2</v>
       </c>
       <c r="D344" s="5">
         <v>4.383578638995167</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>15.710423343</v>
       </c>
       <c r="C345" s="5">
         <v>-0.10277799500000029</v>
       </c>
       <c r="D345" s="5">
         <v>-7.5265523945749262</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>15.685726622000001</v>
       </c>
       <c r="C346" s="5">
         <v>-2.4696720999999755E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-1.8701705057227125</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>15.834932415999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.14920579399999845</v>
       </c>
       <c r="D347" s="5">
         <v>12.031169509160389</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>16.063344254</v>
       </c>
       <c r="C348" s="5">
         <v>0.22841183800000131</v>
       </c>
       <c r="D348" s="5">
         <v>18.750933553947192</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>16.262542336999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.19919808299999886</v>
       </c>
       <c r="D349" s="5">
         <v>15.939034722434297</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>16.229830109000002</v>
       </c>
       <c r="C350" s="5">
         <v>-3.2712227999997623E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-2.3872827287309994</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>16.386142275000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.15631216599999931</v>
       </c>
       <c r="D351" s="5">
         <v>12.18969609190037</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>16.495581014999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.10943873999999809</v>
       </c>
       <c r="D352" s="5">
         <v>8.3155348394027726</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>16.448983548000001</v>
       </c>
       <c r="C353" s="5">
         <v>-4.6597466999998005E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-3.3376409564105591</v>
       </c>
       <c r="E353" s="5">
         <v>5.3743590774287142</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>16.433305710999999</v>
       </c>
       <c r="C354" s="5">
         <v>-1.5677837000001915E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-1.1377660050342353</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>16.665915502000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.23260979100000156</v>
       </c>
       <c r="D355" s="5">
         <v>18.372519687528865</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>16.524185071000002</v>
       </c>
       <c r="C356" s="5">
         <v>-0.14173043099999916</v>
       </c>
       <c r="D356" s="5">
         <v>-9.7410040036766574</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>16.631665009999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.10747993899999742</v>
       </c>
       <c r="D357" s="5">
         <v>8.0906535150364611</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>16.853420235000002</v>
       </c>
       <c r="C358" s="5">
         <v>0.22175522500000255</v>
       </c>
       <c r="D358" s="5">
         <v>17.227054078727733</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>17.086349417000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.23292918199999946</v>
       </c>
       <c r="D359" s="5">
         <v>17.905700419447946</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>16.982403561000002</v>
       </c>
       <c r="C360" s="5">
         <v>-0.10394585599999928</v>
       </c>
       <c r="D360" s="5">
         <v>-7.0608957209914784</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>17.245552992</v>
       </c>
       <c r="C361" s="5">
         <v>0.26314943099999866</v>
       </c>
       <c r="D361" s="5">
         <v>20.263991787556467</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>17.41790572</v>
       </c>
       <c r="C362" s="5">
         <v>0.1723527279999999</v>
       </c>
       <c r="D362" s="5">
         <v>12.67452258193984</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>17.251782072000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.16612364799999924</v>
       </c>
       <c r="D363" s="5">
         <v>-10.863344394016483</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>17.321690749999998</v>
       </c>
       <c r="C364" s="5">
         <v>6.9908677999997337E-2</v>
       </c>
       <c r="D364" s="5">
         <v>4.9725646316051364</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>17.17476121</v>
       </c>
       <c r="C365" s="5">
         <v>-0.14692953999999858</v>
       </c>
       <c r="D365" s="5">
         <v>-9.7171787742830631</v>
       </c>
       <c r="E365" s="5">
         <v>4.4122948988434274</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>17.443460169000002</v>
       </c>
       <c r="C366" s="5">
         <v>0.26869895900000174</v>
       </c>
       <c r="D366" s="5">
         <v>20.476728026340862</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>17.480792348000001</v>
       </c>
       <c r="C367" s="5">
         <v>3.7332178999999854E-2</v>
       </c>
       <c r="D367" s="5">
         <v>2.5986655728043706</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>17.657820403999999</v>
       </c>
       <c r="C368" s="5">
         <v>0.17702805599999749</v>
       </c>
       <c r="D368" s="5">
         <v>12.852654020701149</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>16.855104253</v>
       </c>
       <c r="C369" s="5">
         <v>-0.80271615099999849</v>
       </c>
       <c r="D369" s="5">
         <v>-42.782065931928827</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>17.319769524000002</v>
       </c>
       <c r="C370" s="5">
         <v>0.46466527100000121</v>
       </c>
       <c r="D370" s="5">
         <v>38.588752401470813</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>17.434023372999999</v>
       </c>
       <c r="C371" s="5">
         <v>0.11425384899999713</v>
       </c>
       <c r="D371" s="5">
         <v>8.2096978707967736</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>17.599482228999999</v>
       </c>
       <c r="C372" s="5">
         <v>0.16545885600000076</v>
       </c>
       <c r="D372" s="5">
         <v>12.002368759132032</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>17.435668872000001</v>
       </c>
       <c r="C373" s="5">
         <v>-0.16381335699999866</v>
       </c>
       <c r="D373" s="5">
         <v>-10.614997570486661</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>17.390760171</v>
       </c>
       <c r="C374" s="5">
         <v>-4.4908701000000661E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-3.047404337736126</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>17.713771901000001</v>
       </c>
       <c r="C375" s="5">
         <v>0.32301173000000105</v>
       </c>
       <c r="D375" s="5">
         <v>24.712442379243328</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>17.354090027000002</v>
       </c>
       <c r="C376" s="5">
         <v>-0.35968187399999962</v>
       </c>
       <c r="D376" s="5">
         <v>-21.821096107645598</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>17.5062435</v>
       </c>
       <c r="C377" s="5">
         <v>0.15215347299999848</v>
       </c>
       <c r="D377" s="5">
         <v>11.043572607083195</v>
       </c>
       <c r="E377" s="5">
         <v>1.9300547235963528</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>17.353955571</v>
       </c>
       <c r="C378" s="5">
         <v>-0.15228792899999988</v>
       </c>
       <c r="D378" s="5">
         <v>-9.9536328939287664</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>17.204192679999998</v>
       </c>
       <c r="C379" s="5">
         <v>-0.14976289100000173</v>
       </c>
       <c r="D379" s="5">
         <v>-9.878212102983996</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>17.197058285000001</v>
       </c>
       <c r="C380" s="5">
         <v>-7.1343949999977951E-3</v>
       </c>
       <c r="D380" s="5">
         <v>-0.49649377021643293</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>17.384774956000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.18771667100000045</v>
       </c>
       <c r="D381" s="5">
         <v>13.914476741412374</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>17.161992583</v>
       </c>
       <c r="C382" s="5">
         <v>-0.22278237300000114</v>
       </c>
       <c r="D382" s="5">
         <v>-14.338901106459634</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>17.163254633000001</v>
       </c>
       <c r="C383" s="5">
         <v>1.2620500000011248E-3</v>
       </c>
       <c r="D383" s="5">
         <v>8.8280697922749063E-2</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>17.406835174000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.24358054100000004</v>
       </c>
       <c r="D384" s="5">
         <v>18.424635163024881</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>17.338302640999999</v>
       </c>
       <c r="C385" s="5">
         <v>-6.8532533000002616E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-4.6235512338582918</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>17.359865398</v>
       </c>
       <c r="C386" s="5">
         <v>2.1562757000001653E-2</v>
       </c>
       <c r="D386" s="5">
         <v>1.5026288076636751</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>17.482660891999998</v>
       </c>
       <c r="C387" s="5">
         <v>0.12279549399999823</v>
       </c>
       <c r="D387" s="5">
         <v>8.8263749040416339</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>17.507079566000002</v>
       </c>
       <c r="C388" s="5">
         <v>2.4418674000003193E-2</v>
       </c>
       <c r="D388" s="5">
         <v>1.689019934475855</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>17.356414701999999</v>
       </c>
       <c r="C389" s="5">
         <v>-0.15066486400000301</v>
       </c>
       <c r="D389" s="5">
         <v>-9.8520711212667358</v>
       </c>
       <c r="E389" s="5">
         <v>-0.85585921388561248</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>17.157645464000002</v>
       </c>
       <c r="C390" s="5">
         <v>-0.19876923799999702</v>
       </c>
       <c r="D390" s="5">
         <v>-12.909245090469435</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>17.239789547000001</v>
       </c>
       <c r="C391" s="5">
         <v>8.2144082999999313E-2</v>
       </c>
       <c r="D391" s="5">
         <v>5.8988500625839713</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>17.136566314</v>
       </c>
       <c r="C392" s="5">
         <v>-0.10322323300000136</v>
       </c>
       <c r="D392" s="5">
         <v>-6.9530478663420325</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>17.105553826000001</v>
       </c>
       <c r="C393" s="5">
         <v>-3.1012487999998228E-2</v>
       </c>
       <c r="D393" s="5">
         <v>-2.1501852410987454</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>17.071228229999999</v>
       </c>
       <c r="C394" s="5">
         <v>-3.4325596000002179E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-2.3816316420599559</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>16.771400960000001</v>
       </c>
       <c r="C395" s="5">
         <v>-0.29982726999999798</v>
       </c>
       <c r="D395" s="5">
         <v>-19.1546808554933</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>17.110479855000001</v>
       </c>
       <c r="C396" s="5">
         <v>0.3390788950000001</v>
       </c>
       <c r="D396" s="5">
         <v>27.1493571047275</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>17.145871779</v>
       </c>
       <c r="C397" s="5">
         <v>3.5391923999998909E-2</v>
       </c>
       <c r="D397" s="5">
         <v>2.5105558123823535</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>17.133548509000001</v>
       </c>
       <c r="C398" s="5">
         <v>-1.2323269999999553E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-0.85907599475407714</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>17.062934107</v>
       </c>
       <c r="C399" s="5">
         <v>-7.0614402000000354E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-4.8351118124971055</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>17.084410868999999</v>
       </c>
       <c r="C400" s="5">
         <v>2.1476761999998928E-2</v>
       </c>
       <c r="D400" s="5">
         <v>1.5209153631664973</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>17.034469860000002</v>
       </c>
       <c r="C401" s="5">
         <v>-4.9941008999997649E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-3.4519787128492685</v>
       </c>
       <c r="E401" s="5">
         <v>-1.8549040658892513</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>17.057113528999999</v>
       </c>
       <c r="C402" s="5">
         <v>2.2643668999997146E-2</v>
       </c>
       <c r="D402" s="5">
         <v>1.6068562870834135</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>17.069871698</v>
       </c>
       <c r="C403" s="5">
         <v>1.2758169000001374E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.90126279985232038</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>17.061950116999999</v>
       </c>
       <c r="C404" s="5">
         <v>-7.9215810000015097E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-0.55546241096958715</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>16.526398652000001</v>
       </c>
       <c r="C405" s="5">
         <v>-0.53555146499999751</v>
       </c>
       <c r="D405" s="5">
         <v>-31.798381501044272</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>16.559341916000001</v>
       </c>
       <c r="C406" s="5">
         <v>3.2943264000000028E-2</v>
       </c>
       <c r="D406" s="5">
         <v>2.418447022900172</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>16.661625361999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.10228344599999772</v>
       </c>
       <c r="D407" s="5">
         <v>7.6692031701693697</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>16.612629308999999</v>
       </c>
       <c r="C408" s="5">
         <v>-4.8996052999999762E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-3.4722658611894497</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>16.548344403000002</v>
       </c>
       <c r="C409" s="5">
         <v>-6.4284905999997477E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-4.5460033659075583</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>16.622014373999999</v>
       </c>
       <c r="C410" s="5">
         <v>7.3669970999997503E-2</v>
       </c>
       <c r="D410" s="5">
         <v>5.4749267660270107</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>16.352216284000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.26979808999999833</v>
       </c>
       <c r="D411" s="5">
         <v>-17.829556631690512</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>16.376052390000002</v>
       </c>
       <c r="C412" s="5">
         <v>2.3836106000000967E-2</v>
       </c>
       <c r="D412" s="5">
         <v>1.7632938850119739</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>16.436354998999999</v>
       </c>
       <c r="C413" s="5">
         <v>6.0302608999997176E-2</v>
       </c>
       <c r="D413" s="5">
         <v>4.5094409443656724</v>
       </c>
       <c r="E413" s="5">
         <v>-3.5112032597180098</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>16.354955213</v>
       </c>
       <c r="C414" s="5">
         <v>-8.1399785999998642E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-5.7836756825644926</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>16.187310448000002</v>
       </c>
       <c r="C415" s="5">
         <v>-0.16764476499999859</v>
       </c>
       <c r="D415" s="5">
         <v>-11.63016568086891</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>16.181606909999999</v>
       </c>
       <c r="C416" s="5">
         <v>-5.7035380000023395E-3</v>
       </c>
       <c r="D416" s="5">
         <v>-0.4219970756865643</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>16.142929073000001</v>
       </c>
       <c r="C417" s="5">
         <v>-3.867783699999805E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-2.8308730998172105</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>16.235490486</v>
       </c>
       <c r="C418" s="5">
         <v>9.2561412999998538E-2</v>
       </c>
       <c r="D418" s="5">
         <v>7.101831795592739</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>16.239462298999999</v>
       </c>
       <c r="C419" s="5">
         <v>3.9718129999997132E-3</v>
       </c>
       <c r="D419" s="5">
         <v>0.29396055269732546</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>16.219040789000001</v>
       </c>
       <c r="C420" s="5">
         <v>-2.0421509999998477E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-1.4986351446815371</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>16.246870169000001</v>
       </c>
       <c r="C421" s="5">
         <v>2.7829380000000015E-2</v>
       </c>
       <c r="D421" s="5">
         <v>2.0785582902945521</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>16.314542155000002</v>
       </c>
       <c r="C422" s="5">
         <v>6.7671986000000572E-2</v>
       </c>
       <c r="D422" s="5">
         <v>5.1143878222013273</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>16.452148351000002</v>
       </c>
       <c r="C423" s="5">
         <v>0.13760619600000012</v>
       </c>
       <c r="D423" s="5">
         <v>10.604479981121063</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>16.480081634000001</v>
       </c>
       <c r="C424" s="5">
         <v>2.793328299999942E-2</v>
       </c>
       <c r="D424" s="5">
         <v>2.0565540905575386</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>16.449389114999999</v>
       </c>
       <c r="C425" s="5">
         <v>-3.069251900000225E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-2.2121302665246145</v>
       </c>
       <c r="E425" s="5">
         <v>7.9300526185965836E-2</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>16.447922752</v>
       </c>
       <c r="C426" s="5">
         <v>-1.4663629999986938E-3</v>
       </c>
       <c r="D426" s="5">
         <v>-0.10692026977668911</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>16.502020798</v>
       </c>
       <c r="C427" s="5">
         <v>5.4098046000000011E-2</v>
       </c>
       <c r="D427" s="5">
         <v>4.0190468316977368</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>16.587700754</v>
       </c>
       <c r="C428" s="5">
         <v>8.5679955999999891E-2</v>
       </c>
       <c r="D428" s="5">
         <v>6.411543395639141</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>16.754286846999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.16658609299999938</v>
       </c>
       <c r="D429" s="5">
         <v>12.739746996350409</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>16.909632256999998</v>
       </c>
       <c r="C430" s="5">
         <v>0.15534540999999891</v>
       </c>
       <c r="D430" s="5">
         <v>11.711682961267943</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>16.920444695</v>
       </c>
       <c r="C431" s="5">
         <v>1.0812438000002089E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.77001400680103416</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>16.823022785999999</v>
       </c>
       <c r="C432" s="5">
         <v>-9.742190900000125E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-6.6945257498990607</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>16.847089782000001</v>
       </c>
       <c r="C433" s="5">
         <v>2.406699600000195E-2</v>
       </c>
       <c r="D433" s="5">
         <v>1.7302908113130844</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>16.816513482000001</v>
       </c>
       <c r="C434" s="5">
         <v>-3.057629999999989E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-2.1563075715746116</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>16.68882258</v>
       </c>
       <c r="C435" s="5">
         <v>-0.12769090200000122</v>
       </c>
       <c r="D435" s="5">
         <v>-8.7407585874909266</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>16.557994759</v>
       </c>
       <c r="C436" s="5">
         <v>-0.13082782100000045</v>
       </c>
       <c r="D436" s="5">
         <v>-9.011916508499807</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>16.621912452</v>
       </c>
       <c r="C437" s="5">
         <v>6.3917693000000497E-2</v>
       </c>
       <c r="D437" s="5">
         <v>4.7319035212930682</v>
       </c>
       <c r="E437" s="5">
         <v>1.048813033686935</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>16.674558783999998</v>
       </c>
       <c r="C438" s="5">
         <v>5.2646331999998353E-2</v>
       </c>
       <c r="D438" s="5">
         <v>3.8676550520765574</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>16.600574283</v>
       </c>
       <c r="C439" s="5">
         <v>-7.3984500999998204E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-5.1963332949129359</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>16.524177029000001</v>
+        <v>16.526816150999998</v>
       </c>
       <c r="C440" s="5">
-        <v>-7.6397253999999748E-2</v>
+        <v>-7.3758132000001808E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-5.3848416411839022</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2033472855928853</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>16.638593826000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.11177767500000257</v>
+      </c>
+      <c r="D441" s="5">
+        <v>8.4249148982378443</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>