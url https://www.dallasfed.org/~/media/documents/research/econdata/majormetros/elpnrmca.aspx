--- v5 (2026-05-29)
+++ v6 (2026-07-08)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D57334EE-C9DD-48FD-884F-417DBE98ECCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A043F171-783D-4022-9702-D817860B363A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4251CF27-525B-4525-A4FC-EE0A1C34605F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E8D34C5C-511D-4F3C-BD89-BB879596B784}"/>
   </bookViews>
   <sheets>
     <sheet name="elpnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F9F7075-FE11-4373-824F-7FB664975037}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{717F8293-E0E9-4B41-BE99-40D34203B2C4}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>8.6893258713999995</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>8.6893255835000005</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>8.6071083063000007</v>
+        <v>8.6071068503999992</v>
       </c>
       <c r="C7" s="5">
-        <v>-8.2217565099998779E-2</v>
+        <v>-8.2218733100001273E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-10.781647624498669</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-10.781793248318705</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>8.4765762277000007</v>
+        <v>8.4765762439000003</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.13053207859999993</v>
+        <v>-0.13053060649999892</v>
       </c>
       <c r="D8" s="5">
-        <v>-16.754944368661519</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-16.75477348764791</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>8.7015553381000004</v>
+        <v>8.7015558680999998</v>
       </c>
       <c r="C9" s="5">
-        <v>0.22497911039999963</v>
+        <v>0.22497962419999951</v>
       </c>
       <c r="D9" s="5">
-        <v>36.93579106337328</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>36.935888009840468</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>8.7114414126999993</v>
+        <v>8.7114422391000002</v>
       </c>
       <c r="C10" s="5">
-        <v>9.8860745999989064E-3</v>
+        <v>9.886371000000338E-3</v>
       </c>
       <c r="D10" s="5">
-        <v>1.3719042920381064</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>1.3719455971596739</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>8.9467489140000005</v>
+        <v>8.9467505320999994</v>
       </c>
       <c r="C11" s="5">
-        <v>0.23530750130000122</v>
+        <v>0.23530829299999922</v>
       </c>
       <c r="D11" s="5">
-        <v>37.690110590353562</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>37.690252678741068</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>8.8990852546999992</v>
+        <v>8.8990853058999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-4.7663659300001271E-2</v>
+        <v>-4.7665226199999466E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-6.2089457072644905</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-6.2091427870966669</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>8.9281540587000006</v>
+        <v>8.9281540544000002</v>
       </c>
       <c r="C13" s="5">
-        <v>2.9068804000001336E-2</v>
+        <v>2.9068748500000297E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>3.9909864872542888</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>3.9909787066203961</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>8.9772040895000007</v>
+        <v>8.9772037980999997</v>
       </c>
       <c r="C14" s="5">
-        <v>4.9050030800000144E-2</v>
+        <v>4.9049743699999482E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>6.7955303170743608</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>6.7954893353145751</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>8.9772249335000005</v>
+        <v>8.9772248072000007</v>
       </c>
       <c r="C15" s="5">
-        <v>2.0843999999797802E-5</v>
+        <v>2.1009100001023739E-5</v>
       </c>
       <c r="D15" s="5">
-        <v>2.7862928341226834E-3</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>2.808362723194513E-3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>8.9108170241</v>
+        <v>8.9108167589999994</v>
       </c>
       <c r="C16" s="5">
-        <v>-6.640790940000052E-2</v>
+        <v>-6.6408048200001346E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-8.5244505700922684</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-8.5244677836922023</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>8.6936365877000004</v>
+        <v>8.6936360683</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.21718043639999962</v>
+        <v>-0.21718069069999935</v>
       </c>
       <c r="D17" s="5">
-        <v>-25.628340726853494</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-25.628367495729698</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>8.5765020975000006</v>
+        <v>8.5765015758000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.11713449019999977</v>
+        <v>-0.11713449249999996</v>
       </c>
       <c r="D18" s="5">
-        <v>-15.022373590726279</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-15.022374696264485</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>8.4918168929999993</v>
+        <v>8.4918148503000008</v>
       </c>
       <c r="C19" s="5">
-        <v>-8.4685204500001277E-2</v>
+        <v>-8.4686725499999227E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-11.226146099319079</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-11.226337552634414</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>8.3633710195000006</v>
+        <v>8.3633718863999995</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.1284458734999987</v>
+        <v>-0.12844296390000132</v>
       </c>
       <c r="D20" s="5">
-        <v>-16.714593310010784</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-16.714249303631579</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>8.2007739161999993</v>
+        <v>8.2007739638999997</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.16259710330000132</v>
+        <v>-0.16259792249999983</v>
       </c>
       <c r="D21" s="5">
-        <v>-20.990064509274696</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-20.990157271162822</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>8.5065912394000005</v>
+        <v>8.5065922999999994</v>
       </c>
       <c r="C22" s="5">
-        <v>0.30581732320000121</v>
+        <v>0.30581833609999975</v>
       </c>
       <c r="D22" s="5">
-        <v>55.170337173823029</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>55.170558502600528</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>8.0553597347999997</v>
+        <v>8.0553622989000004</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.45123150460000083</v>
+        <v>-0.451230001099999</v>
       </c>
       <c r="D23" s="5">
-        <v>-48.006086887327946</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-48.005966076226414</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>8.1133826918</v>
+        <v>8.1133823599999992</v>
       </c>
       <c r="C24" s="5">
-        <v>5.8022957000000375E-2</v>
+        <v>5.8020061099998799E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>8.9944180752764566</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>8.9939482600091658</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>8.0516444237000009</v>
+        <v>8.0516442300000008</v>
       </c>
       <c r="C25" s="5">
-        <v>-6.1738268099999161E-2</v>
+        <v>-6.1738129999998392E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>-8.7586897591831132</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-8.7586713231087572</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>8.0878162541999998</v>
+        <v>8.0878159150000002</v>
       </c>
       <c r="C26" s="5">
-        <v>3.6171830499998947E-2</v>
+        <v>3.6171684999999343E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>5.5261914156452097</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>5.526168770870421</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>7.8878365855999997</v>
+        <v>7.8878363549000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.19997966860000016</v>
+        <v>-0.19997956010000006</v>
       </c>
       <c r="D27" s="5">
-        <v>-25.950941122513925</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-25.95092984448787</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>7.8152749096000003</v>
+        <v>7.8152745893000004</v>
       </c>
       <c r="C28" s="5">
-        <v>-7.2561675999999409E-2</v>
+        <v>-7.2561765599999717E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-10.497275325336686</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-10.497287930484422</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>7.8852634447999996</v>
+        <v>7.8852629412999997</v>
       </c>
       <c r="C29" s="5">
-        <v>6.9988535199999369E-2</v>
+        <v>6.998835199999931E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>11.291854411799541</v>
+        <v>11.291823869606542</v>
       </c>
       <c r="E29" s="5">
-        <v>-9.2984464527043791</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-9.2984468253462733</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>7.9513787742000002</v>
+        <v>7.9513782245</v>
       </c>
       <c r="C30" s="5">
-        <v>6.6115329400000533E-2</v>
+        <v>6.6115283200000263E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>10.538817545985935</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>10.538810543073907</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>7.9554361717999997</v>
+        <v>7.9554321229999996</v>
       </c>
       <c r="C31" s="5">
-        <v>4.0573975999995682E-3</v>
+        <v>4.0538984999995975E-3</v>
       </c>
       <c r="D31" s="5">
-        <v>0.61405262137403938</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>0.61352161906356173</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>8.1404291648000004</v>
+        <v>8.1404318068000006</v>
       </c>
       <c r="C32" s="5">
-        <v>0.18499299300000072</v>
+        <v>0.18499968380000098</v>
       </c>
       <c r="D32" s="5">
-        <v>31.764880064107626</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>31.766197964057284</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>8.3017915121999994</v>
+        <v>8.3017910653999998</v>
       </c>
       <c r="C33" s="5">
-        <v>0.161362347399999</v>
+        <v>0.16135925859999922</v>
       </c>
       <c r="D33" s="5">
-        <v>26.559354463324205</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>26.558779825569555</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>8.3929525074000004</v>
+        <v>8.3929545114999993</v>
       </c>
       <c r="C34" s="5">
-        <v>9.1160995200000983E-2</v>
+        <v>9.116344609999949E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>14.002747341336752</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>14.003147633070734</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>8.5700239458999992</v>
+        <v>8.5700275975999993</v>
       </c>
       <c r="C35" s="5">
-        <v>0.17707143849999873</v>
+        <v>0.17707308610000005</v>
       </c>
       <c r="D35" s="5">
-        <v>28.471630963149309</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>28.471919743693451</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>8.5469203883000002</v>
+        <v>8.5469200603999997</v>
       </c>
       <c r="C36" s="5">
-        <v>-2.3103557599998936E-2</v>
+        <v>-2.3107537199999584E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>-3.1874901792713017</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-3.1880297713127614</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>8.5932052793999993</v>
+        <v>8.5932048692999992</v>
       </c>
       <c r="C37" s="5">
-        <v>4.6284891099999115E-2</v>
+        <v>4.6284808899999419E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>6.6955570180567525</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>6.6955450352201185</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>8.5105543684999994</v>
+        <v>8.5105535960999994</v>
       </c>
       <c r="C38" s="5">
-        <v>-8.2650910899999985E-2</v>
+        <v>-8.2651273199999764E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>-10.950401278686995</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-10.950447264756068</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>8.5028980935000007</v>
+        <v>8.5028971453000004</v>
       </c>
       <c r="C39" s="5">
-        <v>-7.6562749999986579E-3</v>
+        <v>-7.6564507999989928E-3</v>
       </c>
       <c r="D39" s="5">
-        <v>-1.0742199059190605</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>-1.0742445467771033</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>8.5213483038</v>
+        <v>8.5213471286000004</v>
       </c>
       <c r="C40" s="5">
-        <v>1.845021029999927E-2</v>
+        <v>1.8449983300000028E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>2.6351487555393627</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>2.6351162437705744</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>8.4653183972000008</v>
+        <v>8.4653169767000005</v>
       </c>
       <c r="C41" s="5">
-        <v>-5.602990659999918E-2</v>
+        <v>-5.6030151899999936E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>-7.6111070080324144</v>
+        <v>-7.6111401459298182</v>
       </c>
       <c r="E41" s="5">
-        <v>7.3561898909353829</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>7.3561787313635385</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>8.4082735967000009</v>
+        <v>8.4082733244999996</v>
       </c>
       <c r="C42" s="5">
-        <v>-5.7044800499999937E-2</v>
+        <v>-5.7043652200000849E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-7.7933066358614305</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-7.7931567857191242</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>8.6131340514999994</v>
+        <v>8.6131280759000006</v>
       </c>
       <c r="C43" s="5">
-        <v>0.20486045479999859</v>
+        <v>0.20485475140000098</v>
       </c>
       <c r="D43" s="5">
-        <v>33.491145716197515</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>33.490086219826743</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>8.4175043980000002</v>
+        <v>8.4175093344</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.19562965349999928</v>
+        <v>-0.19561874150000058</v>
       </c>
       <c r="D44" s="5">
-        <v>-24.095810697552288</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-24.094644597738046</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>8.5011390782999996</v>
+        <v>8.5011396634</v>
       </c>
       <c r="C45" s="5">
-        <v>8.3634680299999431E-2</v>
+        <v>8.3630329000000003E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>12.596588340056215</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>12.595888957492107</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>8.3700606222000005</v>
+        <v>8.3700653600999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.13107845609999913</v>
+        <v>-0.13107430330000014</v>
       </c>
       <c r="D46" s="5">
-        <v>-17.011524522858036</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-17.011029352033347</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>8.3919077122000001</v>
+        <v>8.3919136965999996</v>
       </c>
       <c r="C47" s="5">
-        <v>2.1847089999999625E-2</v>
+        <v>2.1848336499999732E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>3.1775350518203904</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>3.1777171341918597</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>8.3820504906999993</v>
+        <v>8.3820499707000007</v>
       </c>
       <c r="C48" s="5">
-        <v>-9.8572215000007901E-3</v>
+        <v>-9.8637258999989541E-3</v>
       </c>
       <c r="D48" s="5">
-        <v>-1.4004618752021525</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-1.401379027240901</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>8.5416090162000007</v>
+        <v>8.5416069212999997</v>
       </c>
       <c r="C49" s="5">
-        <v>0.15955852550000138</v>
+        <v>0.15955695059999897</v>
       </c>
       <c r="D49" s="5">
-        <v>25.392911694832264</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>25.392635999844828</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>8.6448863092000003</v>
+        <v>8.6448831245999997</v>
       </c>
       <c r="C50" s="5">
-        <v>0.10327729299999966</v>
+        <v>0.10327620330000009</v>
       </c>
       <c r="D50" s="5">
-        <v>15.514147157615499</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>15.513976490545112</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>8.8212477477999993</v>
+        <v>8.8212441911999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.17636143859999898</v>
+        <v>0.17636106660000017</v>
       </c>
       <c r="D51" s="5">
-        <v>27.423286138877543</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>27.42323291778348</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>8.9255701823999996</v>
+        <v>8.9255667623000008</v>
       </c>
       <c r="C52" s="5">
-        <v>0.10432243460000024</v>
+        <v>0.10432257110000087</v>
       </c>
       <c r="D52" s="5">
-        <v>15.15197631449794</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>15.152003958711857</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>9.0342131601000002</v>
+        <v>9.0342096032000008</v>
       </c>
       <c r="C53" s="5">
-        <v>0.10864297770000064</v>
+        <v>0.10864284089999998</v>
       </c>
       <c r="D53" s="5">
-        <v>15.625166282403868</v>
+        <v>15.625151665871929</v>
       </c>
       <c r="E53" s="5">
-        <v>6.7202996533263004</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>6.7202755439143669</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>9.0783937781000006</v>
+        <v>9.0783951939000005</v>
       </c>
       <c r="C54" s="5">
-        <v>4.4180618000000393E-2</v>
+        <v>4.4185590699999722E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>6.0288855405315367</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>6.0295849100247434</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>8.9611097003999998</v>
+        <v>8.9611027000999997</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.11728407770000082</v>
+        <v>-0.11729249380000084</v>
       </c>
       <c r="D55" s="5">
-        <v>-14.44737699701567</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-14.448339088742458</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>9.0965060156999993</v>
+        <v>9.0965144370999997</v>
       </c>
       <c r="C56" s="5">
-        <v>0.13539631529999951</v>
+        <v>0.13541173700000009</v>
       </c>
       <c r="D56" s="5">
-        <v>19.71644329042195</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>19.71889554498145</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>8.9942323750999993</v>
+        <v>8.9942365143000007</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.10227364059999999</v>
+        <v>-0.10227792279999903</v>
       </c>
       <c r="D57" s="5">
-        <v>-12.688004698792266</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>-12.688492503618388</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>8.8334344518000005</v>
+        <v>8.8334421538000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.16079792329999876</v>
+        <v>-0.16079436050000062</v>
       </c>
       <c r="D58" s="5">
-        <v>-19.464781210762428</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-19.464383325621526</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>9.0161645169</v>
+        <v>9.0161808855000007</v>
       </c>
       <c r="C59" s="5">
-        <v>0.18273006509999945</v>
+        <v>0.18273873170000066</v>
       </c>
       <c r="D59" s="5">
-        <v>27.851798876219647</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>27.853246509664565</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>9.5287325501000009</v>
+        <v>9.5287286329000001</v>
       </c>
       <c r="C60" s="5">
-        <v>0.51256803320000088</v>
+        <v>0.51254774739999931</v>
       </c>
       <c r="D60" s="5">
-        <v>94.15997970540289</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>94.154792057913838</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>9.5953359230000004</v>
+        <v>9.5953282235999993</v>
       </c>
       <c r="C61" s="5">
-        <v>6.6603372899999513E-2</v>
+        <v>6.6599590699999212E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>8.7177743635911131</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>8.717263846886647</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>9.8758557267999993</v>
+        <v>9.875846524</v>
       </c>
       <c r="C62" s="5">
-        <v>0.28051980379999897</v>
+        <v>0.2805183004000007</v>
       </c>
       <c r="D62" s="5">
-        <v>41.310567163365789</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>41.310347672392147</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>9.9336337593999993</v>
+        <v>9.9336249055000003</v>
       </c>
       <c r="C63" s="5">
-        <v>5.7778032599999918E-2</v>
+        <v>5.7778381500000364E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>7.2508855341322453</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>7.2509377136006803</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>10.130038162</v>
+        <v>10.130030668</v>
       </c>
       <c r="C64" s="5">
-        <v>0.19640440260000069</v>
+        <v>0.19640576249999953</v>
       </c>
       <c r="D64" s="5">
-        <v>26.4839001205047</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>26.484130106913174</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>10.293381139999999</v>
+        <v>10.29337402</v>
       </c>
       <c r="C65" s="5">
-        <v>0.16334297799999931</v>
+        <v>0.16334335200000005</v>
       </c>
       <c r="D65" s="5">
-        <v>21.161229170455197</v>
+        <v>21.161299066118723</v>
       </c>
       <c r="E65" s="5">
-        <v>13.937771420550149</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>13.937737467968336</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>10.555648551000001</v>
+        <v>10.555651135</v>
       </c>
       <c r="C66" s="5">
-        <v>0.26226741100000162</v>
+        <v>0.26227711499999984</v>
       </c>
       <c r="D66" s="5">
-        <v>35.24537307002997</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>35.246892973675315</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>10.829723694</v>
+        <v>10.829719508</v>
       </c>
       <c r="C67" s="5">
-        <v>0.27407514299999924</v>
+        <v>0.27406837300000042</v>
       </c>
       <c r="D67" s="5">
-        <v>36.015828658936201</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>36.014798217783614</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>11.0806129</v>
+        <v>11.080626909999999</v>
       </c>
       <c r="C68" s="5">
-        <v>0.25088920600000009</v>
+        <v>0.25090740199999928</v>
       </c>
       <c r="D68" s="5">
-        <v>31.630606239049762</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>31.633213970218609</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>10.682971949000001</v>
+        <v>10.682984949</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.39764095099999963</v>
+        <v>-0.39764196099999971</v>
       </c>
       <c r="D69" s="5">
-        <v>-35.502978509080521</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-35.503015257355088</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>10.396493769999999</v>
+        <v>10.396503624999999</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.28647817900000128</v>
+        <v>-0.28648132400000037</v>
       </c>
       <c r="D70" s="5">
-        <v>-27.833155625504304</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-27.833388557025408</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>10.641451610000001</v>
+        <v>10.641498572</v>
       </c>
       <c r="C71" s="5">
-        <v>0.24495784000000143</v>
+        <v>0.24499494700000035</v>
       </c>
       <c r="D71" s="5">
-        <v>32.241486420373988</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>32.246985444685649</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>10.464809473000001</v>
+        <v>10.464784864</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.17664213699999998</v>
+        <v>-0.17671370799999941</v>
       </c>
       <c r="D72" s="5">
-        <v>-18.197718701219912</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-18.204358854618441</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>10.445441191</v>
+        <v>10.445419275000001</v>
       </c>
       <c r="C73" s="5">
-        <v>-1.9368282000000292E-2</v>
+        <v>-1.9365588999999517E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-2.1984922759795245</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-2.1981948150043951</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>10.3953548</v>
+        <v>10.395336145</v>
       </c>
       <c r="C74" s="5">
-        <v>-5.0086391000000674E-2</v>
+        <v>-5.0083130000000864E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-5.6047066324847243</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>-5.6043627431129117</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>10.440402114999999</v>
+        <v>10.440386779000001</v>
       </c>
       <c r="C75" s="5">
-        <v>4.5047314999999699E-2</v>
+        <v>4.5050634000000755E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>5.3258351848240792</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>5.3262467692503757</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>10.423540743</v>
+        <v>10.423529618</v>
       </c>
       <c r="C76" s="5">
-        <v>-1.6861371999999264E-2</v>
+        <v>-1.6857161000000787E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-1.9208918906747918</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>-1.9204192104921747</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>10.350008133999999</v>
+        <v>10.349997388</v>
       </c>
       <c r="C77" s="5">
-        <v>-7.3532609000000804E-2</v>
+        <v>-7.3532229999999643E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-8.1445194018217038</v>
+        <v>-8.1444873968058005</v>
       </c>
       <c r="E77" s="5">
-        <v>0.55013015868952131</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>0.55009531267378176</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>10.56127169</v>
+        <v>10.561280059</v>
       </c>
       <c r="C78" s="5">
-        <v>0.21126355600000046</v>
+        <v>0.21128267099999931</v>
       </c>
       <c r="D78" s="5">
-        <v>27.440153913531585</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>27.442953575771021</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>10.512986371</v>
+        <v>10.512990440999999</v>
       </c>
       <c r="C79" s="5">
-        <v>-4.828531899999966E-2</v>
+        <v>-4.828961800000009E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-5.3504319717719291</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-5.350892289027442</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>10.471265507</v>
+        <v>10.471288167999999</v>
       </c>
       <c r="C80" s="5">
-        <v>-4.1720864000000191E-2</v>
+        <v>-4.1702273000000289E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-4.6596279255687882</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-4.6575948997476635</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>10.671088029</v>
+        <v>10.671108425</v>
       </c>
       <c r="C81" s="5">
-        <v>0.19982252199999984</v>
+        <v>0.19982025700000072</v>
       </c>
       <c r="D81" s="5">
-        <v>25.462625425005658</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>25.462244852928851</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>10.862252337999999</v>
+        <v>10.862265343000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.19116430899999948</v>
+        <v>0.19115691800000079</v>
       </c>
       <c r="D82" s="5">
-        <v>23.74686919163176</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>23.745808834791049</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>10.955620164999999</v>
+        <v>10.955696567</v>
       </c>
       <c r="C83" s="5">
-        <v>9.3367826999999792E-2</v>
+        <v>9.3431223999999702E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>10.81663281658567</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>10.824314647783551</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>11.298871296</v>
+        <v>11.298818383</v>
       </c>
       <c r="C84" s="5">
-        <v>0.3432511310000006</v>
+        <v>0.34312181600000002</v>
       </c>
       <c r="D84" s="5">
-        <v>44.802859979918686</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>44.782606152862805</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>11.388838429</v>
+        <v>11.388801098</v>
       </c>
       <c r="C85" s="5">
-        <v>8.9967133000000032E-2</v>
+        <v>8.9982714999999658E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>9.9847421284344087</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>9.9865967261136177</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>11.301428666</v>
+        <v>11.30139922</v>
       </c>
       <c r="C86" s="5">
-        <v>-8.740976300000014E-2</v>
+        <v>-8.7401877999999655E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-8.8310408593505585</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-8.8303052879588062</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>11.436848320999999</v>
+        <v>11.436826038</v>
       </c>
       <c r="C87" s="5">
-        <v>0.13541965499999975</v>
+        <v>0.13542681799999912</v>
       </c>
       <c r="D87" s="5">
-        <v>15.365554862157072</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>15.366464631133958</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>11.510068354</v>
+        <v>11.510054853</v>
       </c>
       <c r="C88" s="5">
-        <v>7.3220033000000129E-2</v>
+        <v>7.3228815000000225E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>7.9589112745638069</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>7.9599157888964767</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>11.718473347</v>
+        <v>11.718462992999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.20840499300000026</v>
+        <v>0.20840813999999952</v>
       </c>
       <c r="D89" s="5">
-        <v>24.027390393435667</v>
+        <v>24.027821133110105</v>
       </c>
       <c r="E89" s="5">
-        <v>13.221875724952948</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>13.221893240153149</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>11.568746328</v>
+        <v>11.568763970999999</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.14972701900000018</v>
+        <v>-0.14969902200000007</v>
       </c>
       <c r="D90" s="5">
-        <v>-14.299542571095348</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-14.297065498677409</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>11.715968076999999</v>
+        <v>11.715986001999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.14722174899999985</v>
+        <v>0.14722203100000009</v>
       </c>
       <c r="D91" s="5">
-        <v>16.386491657533831</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>16.386498509413716</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>11.766032069</v>
+        <v>11.766064008000001</v>
       </c>
       <c r="C92" s="5">
-        <v>5.0063992000000113E-2</v>
+        <v>5.0078006000001452E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>5.2500175508609193</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>5.2515136399210016</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>11.76749914</v>
+        <v>11.767525769000001</v>
       </c>
       <c r="C93" s="5">
-        <v>1.4670710000004306E-3</v>
+        <v>1.4617609999998393E-3</v>
       </c>
       <c r="D93" s="5">
-        <v>0.14972702728450749</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>0.14918432119694902</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>11.847061989</v>
+        <v>11.847075149</v>
       </c>
       <c r="C94" s="5">
-        <v>7.9562849000000213E-2</v>
+        <v>7.9549379999999559E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>8.4221032278760219</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>8.420604278578292</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>11.95886823</v>
+        <v>11.958961125</v>
       </c>
       <c r="C95" s="5">
-        <v>0.11180624100000003</v>
+        <v>0.11188597599999994</v>
       </c>
       <c r="D95" s="5">
-        <v>11.931683704764605</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>11.940625642162006</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>11.623728205000001</v>
+        <v>11.623646421</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.3351400249999994</v>
+        <v>-0.33531470399999996</v>
       </c>
       <c r="D96" s="5">
-        <v>-28.900853120710714</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-28.913482468844297</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>11.614130594000001</v>
+        <v>11.61407844</v>
       </c>
       <c r="C97" s="5">
-        <v>-9.5976110000002279E-3</v>
+        <v>-9.5679810000000032E-3</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.98634223921045816</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-0.98331783716606447</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>11.691668513</v>
+        <v>11.691628761</v>
       </c>
       <c r="C98" s="5">
-        <v>7.7537918999999178E-2</v>
+        <v>7.7550321000000366E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>8.3122210255769389</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>8.3136384613588188</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>11.637377327999999</v>
+        <v>11.6373499</v>
       </c>
       <c r="C99" s="5">
-        <v>-5.4291185000000297E-2</v>
+        <v>-5.4278861000000234E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-5.4321599999727965</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-5.430976219716932</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>11.591900484</v>
+        <v>11.591888893</v>
       </c>
       <c r="C100" s="5">
-        <v>-4.5476843999999517E-2</v>
+        <v>-4.5461007000000109E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>-4.5899031640685095</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>-4.5883495295916727</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>11.690310831</v>
+        <v>11.690305560000001</v>
       </c>
       <c r="C101" s="5">
-        <v>9.8410346999999732E-2</v>
+        <v>9.8416667000000402E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>10.676897154992204</v>
+        <v>10.677626345271229</v>
       </c>
       <c r="E101" s="5">
-        <v>-0.24032581007841225</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>-0.24028264642571573</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>11.784103012999999</v>
+        <v>11.784133757999999</v>
       </c>
       <c r="C102" s="5">
-        <v>9.3792181999999613E-2</v>
+        <v>9.3828197999998864E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>10.064093178882839</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>10.068134682787599</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>11.926238431</v>
+        <v>11.926277139</v>
       </c>
       <c r="C103" s="5">
-        <v>0.14213541800000051</v>
+        <v>0.14214338100000035</v>
       </c>
       <c r="D103" s="5">
-        <v>15.473807778112825</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>15.474689897348304</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>12.059554573</v>
+        <v>12.059611012</v>
       </c>
       <c r="C104" s="5">
-        <v>0.13331614199999997</v>
+        <v>0.13333387299999977</v>
       </c>
       <c r="D104" s="5">
-        <v>14.270296739815924</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>14.272263670015374</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>12.269797881000001</v>
+        <v>12.269806107000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.21024330800000079</v>
+        <v>0.21019509500000133</v>
       </c>
       <c r="D105" s="5">
-        <v>23.047756123106545</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>23.041835818544531</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>12.550470815000001</v>
+        <v>12.550473994000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.28067293400000004</v>
+        <v>0.28066788699999989</v>
       </c>
       <c r="D106" s="5">
-        <v>31.181113543619187</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>31.180456911542521</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>12.360601059</v>
+        <v>12.360685533</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.18986975600000022</v>
+        <v>-0.18978846100000091</v>
       </c>
       <c r="D107" s="5">
-        <v>-16.717288016600619</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-16.71071094137595</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>11.543586132</v>
+        <v>11.543490532</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.81701492700000067</v>
+        <v>-0.81719500099999998</v>
       </c>
       <c r="D108" s="5">
-        <v>-55.98366314676737</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-55.991646528329319</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>11.72477355</v>
+        <v>11.724715494</v>
       </c>
       <c r="C109" s="5">
-        <v>0.18118741800000038</v>
+        <v>0.18122496199999993</v>
       </c>
       <c r="D109" s="5">
-        <v>20.549271420471914</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>20.554088825282335</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>11.962124335</v>
+        <v>11.962078200000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.23735078500000029</v>
+        <v>0.23736270600000076</v>
       </c>
       <c r="D110" s="5">
-        <v>27.188013150907597</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>27.189684130377255</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>12.538420487</v>
+        <v>12.538393863</v>
       </c>
       <c r="C111" s="5">
-        <v>0.5762961519999994</v>
+        <v>0.57631566299999903</v>
       </c>
       <c r="D111" s="5">
-        <v>75.879092538948271</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>75.882750935629389</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>12.480272174</v>
+        <v>12.480266390000001</v>
       </c>
       <c r="C112" s="5">
-        <v>-5.8148313000000229E-2</v>
+        <v>-5.8127472999998986E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-5.4253554011310712</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-5.4234715188078431</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>12.686516269</v>
+        <v>12.686521184</v>
       </c>
       <c r="C113" s="5">
-        <v>0.20624409500000063</v>
+        <v>0.20625479399999946</v>
       </c>
       <c r="D113" s="5">
-        <v>21.73624132138292</v>
+        <v>21.737484309287414</v>
       </c>
       <c r="E113" s="5">
-        <v>8.5216334484305989</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>8.5217244227446809</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>12.477086137000001</v>
+        <v>12.477127060000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.2094301319999996</v>
+        <v>-0.20939412399999924</v>
       </c>
       <c r="D114" s="5">
-        <v>-18.106485259241801</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-18.103642756945938</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>12.534123895</v>
+        <v>12.534179832</v>
       </c>
       <c r="C115" s="5">
-        <v>5.7037757999999883E-2</v>
+        <v>5.7052771999998697E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>5.6257289315979397</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>5.6272283038223181</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>12.648675071</v>
+        <v>12.648755638000001</v>
       </c>
       <c r="C116" s="5">
-        <v>0.11455117599999909</v>
+        <v>0.11457580600000128</v>
       </c>
       <c r="D116" s="5">
-        <v>11.535376097400452</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>11.537928251327024</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>13.18818405</v>
+        <v>13.188169017</v>
       </c>
       <c r="C117" s="5">
-        <v>0.53950897900000072</v>
+        <v>0.53941337899999908</v>
       </c>
       <c r="D117" s="5">
-        <v>65.074335585437609</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>65.059460817683899</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>12.974530099000001</v>
+        <v>12.974516242</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.21365395099999951</v>
+        <v>-0.21365277499999991</v>
       </c>
       <c r="D118" s="5">
-        <v>-17.798515258417812</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-17.79844436599619</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>13.068296367</v>
+        <v>13.068359385999999</v>
       </c>
       <c r="C119" s="5">
-        <v>9.3766267999999542E-2</v>
+        <v>9.3843143999999157E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>9.0254895027710234</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>9.0331960705247525</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>13.351034515</v>
+        <v>13.35093389</v>
       </c>
       <c r="C120" s="5">
-        <v>0.28273814799999997</v>
+        <v>0.28257450400000117</v>
       </c>
       <c r="D120" s="5">
-        <v>29.285947880483221</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>29.266774902654014</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>13.020427985</v>
+        <v>13.020369408000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.33060653000000073</v>
+        <v>-0.33056448199999977</v>
       </c>
       <c r="D121" s="5">
-        <v>-25.984258478845334</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-25.981560081793333</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>13.013191889</v>
+        <v>13.013146355</v>
       </c>
       <c r="C122" s="5">
-        <v>-7.2360959999997476E-3</v>
+        <v>-7.2230530000005899E-3</v>
       </c>
       <c r="D122" s="5">
-        <v>-0.66486468061189852</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>-0.66367289861180012</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>13.149698289</v>
+        <v>13.14967847</v>
       </c>
       <c r="C123" s="5">
-        <v>0.13650640000000003</v>
+        <v>0.13653211499999962</v>
       </c>
       <c r="D123" s="5">
-        <v>13.340064191128276</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>13.342773350422842</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>13.177432983999999</v>
+        <v>13.177436171</v>
       </c>
       <c r="C124" s="5">
-        <v>2.7734694999999476E-2</v>
+        <v>2.7757701000000523E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>2.5605484171813186</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>2.5627010259100746</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>13.093901195999999</v>
+        <v>13.093917061000001</v>
       </c>
       <c r="C125" s="5">
-        <v>-8.3531788000000162E-2</v>
+        <v>-8.351910999999923E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-7.3471208530469623</v>
+        <v>-7.3460426127402112</v>
       </c>
       <c r="E125" s="5">
-        <v>3.2111646598795618</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>3.2112497278907304</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>13.159034113000001</v>
+        <v>13.159082853999999</v>
       </c>
       <c r="C126" s="5">
-        <v>6.5132917000001456E-2</v>
+        <v>6.5165792999998473E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>6.1351991921103632</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>6.1383735604298773</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>13.135516773999999</v>
+        <v>13.135583575</v>
       </c>
       <c r="C127" s="5">
-        <v>-2.3517339000001414E-2</v>
+        <v>-2.3499278999999262E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-2.1236406049641721</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>-2.1220179693357988</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>13.142727213000001</v>
+        <v>13.142827115999999</v>
       </c>
       <c r="C128" s="5">
-        <v>7.2104390000014007E-3</v>
+        <v>7.2435409999993539E-3</v>
       </c>
       <c r="D128" s="5">
-        <v>0.6607046859706367</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>0.66374369783532838</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>12.907924259</v>
+        <v>12.907879213999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.23480295400000095</v>
+        <v>-0.23494790200000004</v>
       </c>
       <c r="D129" s="5">
-        <v>-19.452702437105053</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-19.463422006198748</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>12.907519382</v>
+        <v>12.907489266000001</v>
       </c>
       <c r="C130" s="5">
-        <v>-4.0487699999935955E-4</v>
+        <v>-3.8994799999869656E-4</v>
       </c>
       <c r="D130" s="5">
-        <v>-3.763336239831494E-2</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-3.6246067204848131E-2</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>12.981204296</v>
+        <v>12.981227208</v>
       </c>
       <c r="C131" s="5">
-        <v>7.3684913999999324E-2</v>
+        <v>7.3737941999999279E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>7.0696511310974319</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>7.0749168109638605</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>12.749196857999999</v>
+        <v>12.749110762000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.23200743800000012</v>
+        <v>-0.23211644599999914</v>
       </c>
       <c r="D132" s="5">
-        <v>-19.459539852119502</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-19.467772039635268</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>12.800429175</v>
+        <v>12.800381786999999</v>
       </c>
       <c r="C133" s="5">
-        <v>5.1232317000000194E-2</v>
+        <v>5.127102499999836E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>4.9301871586467705</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>4.9340289398019266</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>12.869012421000001</v>
+        <v>12.868974811999999</v>
       </c>
       <c r="C134" s="5">
-        <v>6.8583246000001097E-2</v>
+        <v>6.8593025000000196E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>6.6223545212061863</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>6.6233520242454214</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>12.754885553999999</v>
+        <v>12.754876116</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.1141268670000013</v>
+        <v>-0.11409869599999922</v>
       </c>
       <c r="D135" s="5">
-        <v>-10.137984871804706</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-10.135631356196118</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>12.780180091</v>
+        <v>12.78019097</v>
       </c>
       <c r="C136" s="5">
-        <v>2.5294537000000616E-2</v>
+        <v>2.5314853999999443E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>2.4058791709152594</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.4078345581186822</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>12.818349432</v>
+        <v>12.818374414000001</v>
       </c>
       <c r="C137" s="5">
-        <v>3.816934099999969E-2</v>
+        <v>3.8183444000001288E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>3.6433859282903214</v>
+        <v>3.6447511487386119</v>
       </c>
       <c r="E137" s="5">
-        <v>-2.1044283126573249</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>-2.1043561351148266</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>12.839663756</v>
+        <v>12.839712402</v>
       </c>
       <c r="C138" s="5">
-        <v>2.131432400000044E-2</v>
+        <v>2.1337987999999086E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>2.0137072736017725</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>2.0159595142695164</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>12.827699016</v>
+        <v>12.827762810999999</v>
       </c>
       <c r="C139" s="5">
-        <v>-1.1964739999999807E-2</v>
+        <v>-1.1949591000000481E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.112515879820497</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-1.1111102965359332</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>12.941650639000001</v>
+        <v>12.941747248</v>
       </c>
       <c r="C140" s="5">
-        <v>0.11395162300000017</v>
+        <v>0.11398443700000094</v>
       </c>
       <c r="D140" s="5">
-        <v>11.196451112416606</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>11.199776019856955</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>11.927475759</v>
+        <v>11.927420465999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.0141748800000006</v>
+        <v>-1.0143267820000013</v>
       </c>
       <c r="D141" s="5">
-        <v>-62.441654810599232</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-62.44710820970203</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>11.944337159</v>
+        <v>11.944298258</v>
       </c>
       <c r="C142" s="5">
-        <v>1.6861399999999804E-2</v>
+        <v>1.6877792000000724E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>1.7096444907625186</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>1.7113274926353617</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>11.891949167</v>
+        <v>11.891936136</v>
       </c>
       <c r="C143" s="5">
-        <v>-5.2387991999999883E-2</v>
+        <v>-5.23621219999999E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>-5.1380862219362777</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-5.1356261415245079</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>12.13785206</v>
+        <v>12.137787067</v>
       </c>
       <c r="C144" s="5">
-        <v>0.24590289300000023</v>
+        <v>0.24585093099999966</v>
       </c>
       <c r="D144" s="5">
-        <v>27.83964296145902</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>27.833109803449151</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>12.173972871</v>
+        <v>12.173939948999999</v>
       </c>
       <c r="C145" s="5">
-        <v>3.6120810999999975E-2</v>
+        <v>3.6152881999999664E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>3.6300903997105616</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>3.6333862478829859</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>12.334259794999999</v>
+        <v>12.334233598000001</v>
       </c>
       <c r="C146" s="5">
-        <v>0.16028692399999933</v>
+        <v>0.16029364900000154</v>
       </c>
       <c r="D146" s="5">
-        <v>16.995496479582162</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>16.996311295755895</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>12.053822694999999</v>
+        <v>12.05382301</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.28043710000000033</v>
+        <v>-0.28041058800000052</v>
       </c>
       <c r="D147" s="5">
-        <v>-24.11769976681606</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-24.11574192669319</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>11.987734305</v>
+        <v>11.987749363000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-6.6088389999999109E-2</v>
+        <v>-6.6073646999999625E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.384509479662337</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-6.3831277231525814</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>11.934071133</v>
+        <v>11.934098466</v>
       </c>
       <c r="C149" s="5">
-        <v>-5.3663172000000259E-2</v>
+        <v>-5.3650897000000697E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.2415035891964834</v>
+        <v>-5.2403275749539846</v>
       </c>
       <c r="E149" s="5">
-        <v>-6.8985348206569324</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-6.89850303509788</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>12.040419967</v>
+        <v>12.040461777999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.10634883400000028</v>
+        <v>0.10636331199999915</v>
       </c>
       <c r="D150" s="5">
-        <v>11.233642178357229</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>11.235220216689456</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>12.023809157000001</v>
+        <v>12.023863475000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.6610809999999532E-2</v>
+        <v>-1.6598302999998538E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.6430007769878352</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-1.6417673969113866</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>12.251903183</v>
+        <v>12.251989775</v>
       </c>
       <c r="C152" s="5">
-        <v>0.22809402599999906</v>
+        <v>0.22812629999999956</v>
       </c>
       <c r="D152" s="5">
-        <v>25.296165863113963</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>25.300000112422126</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>11.830891867</v>
+        <v>11.830830302000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.42101131599999952</v>
+        <v>-0.42115947299999945</v>
       </c>
       <c r="D153" s="5">
-        <v>-34.269468424054509</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-34.279146959380277</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>11.664573476999999</v>
+        <v>11.664531870999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.1663183900000007</v>
+        <v>-0.1662984310000013</v>
       </c>
       <c r="D154" s="5">
-        <v>-15.624465291103062</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-15.622807914865678</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>11.902523813</v>
+        <v>11.902491118</v>
       </c>
       <c r="C155" s="5">
-        <v>0.23795033600000082</v>
+        <v>0.23795924700000093</v>
       </c>
       <c r="D155" s="5">
-        <v>27.421393571368704</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>27.422647365362419</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>11.921257645000001</v>
+        <v>11.921216306</v>
       </c>
       <c r="C156" s="5">
-        <v>1.8733832000000561E-2</v>
+        <v>1.8725187999999449E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>1.9051614788800908</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>1.9042800720886488</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>12.151842160999999</v>
+        <v>12.15182435</v>
       </c>
       <c r="C157" s="5">
-        <v>0.23058451599999863</v>
+        <v>0.23060804400000023</v>
       </c>
       <c r="D157" s="5">
-        <v>25.84632822520312</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>25.849351551859368</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>12.017323443</v>
+        <v>12.017308719000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.13451871799999893</v>
+        <v>-0.1345156309999993</v>
       </c>
       <c r="D158" s="5">
-        <v>-12.50412788405465</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-12.503875399171793</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>11.840446998999999</v>
+        <v>11.840455161</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.17687644400000124</v>
+        <v>-0.17685355800000124</v>
       </c>
       <c r="D159" s="5">
-        <v>-16.300247358439258</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-16.298324354123238</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>11.890821052</v>
+        <v>11.890835844</v>
       </c>
       <c r="C160" s="5">
-        <v>5.0374053000000529E-2</v>
+        <v>5.0380683000000204E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>5.2264557609150719</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>5.2271561321745041</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>11.757540356</v>
+        <v>11.757564239000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.13328069599999992</v>
+        <v>-0.13327160499999913</v>
       </c>
       <c r="D161" s="5">
-        <v>-12.651466771708774</v>
+        <v>-12.650641527347117</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.479216731931976</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-1.4792422528014271</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>12.151708817999999</v>
+        <v>12.151737725</v>
       </c>
       <c r="C162" s="5">
-        <v>0.39416846199999966</v>
+        <v>0.39417348599999968</v>
       </c>
       <c r="D162" s="5">
-        <v>48.542426817738594</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>48.543046329044003</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>12.124163956</v>
+        <v>12.124199848</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.7544861999999171E-2</v>
+        <v>-2.7537877000000321E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.6864407952304936</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-2.6857617094951269</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>12.063421924</v>
+        <v>12.063481917000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-6.0742032000000279E-2</v>
+        <v>-6.0717930999999226E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-5.8490721804919543</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-5.8467981191100193</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>12.022920042999999</v>
+        <v>12.022875937</v>
       </c>
       <c r="C165" s="5">
-        <v>-4.050188100000085E-2</v>
+        <v>-4.0605980000000486E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-3.9553244559425771</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-3.9652837190669032</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>11.878079654</v>
+        <v>11.878045420999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.14484038899999874</v>
+        <v>-0.14483051600000074</v>
       </c>
       <c r="D166" s="5">
-        <v>-13.536005963226049</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-13.53518994932681</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>11.796281541000001</v>
+        <v>11.796254942999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-8.1798112999999617E-2</v>
+        <v>-8.1790478000000277E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.9578506732704168</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-7.9571578640991847</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>11.705513613000001</v>
+        <v>11.705482375000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-9.0767927999999998E-2</v>
+        <v>-9.0772567999998444E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-8.8526301703009231</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-8.8530828576380944</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>11.745621437</v>
+        <v>11.745611588999999</v>
       </c>
       <c r="C169" s="5">
-        <v>4.0107823999999681E-2</v>
+        <v>4.012921399999847E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>4.1900628310244992</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>4.192351145042772</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>11.615173414999999</v>
+        <v>11.615167915000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.13044802200000127</v>
+        <v>-0.13044367399999857</v>
       </c>
       <c r="D170" s="5">
-        <v>-12.542635418262805</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-12.542252436242718</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>11.625625951</v>
+        <v>11.625637230000001</v>
       </c>
       <c r="C171" s="5">
-        <v>1.0452536000000734E-2</v>
+        <v>1.0469314999999924E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>1.0852452014984637</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>1.0869964609281579</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>11.587671111000001</v>
+        <v>11.587682514999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-3.7954839999999379E-2</v>
+        <v>-3.7954715000001471E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.8481209774575031</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-3.8481048642043936</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>11.573600252</v>
+        <v>11.573616456</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.4070859000000269E-2</v>
+        <v>-1.4066058999999242E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.4474623100357742</v>
+        <v>-1.4469704137949457</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.5644437393415589</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-1.5645058726521222</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>11.367707357</v>
+        <v>11.367724685000001</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.20589289499999985</v>
+        <v>-0.20589177099999922</v>
       </c>
       <c r="D174" s="5">
-        <v>-19.378126998955235</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-19.378006806340451</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>11.434547330999999</v>
+        <v>11.434567141</v>
       </c>
       <c r="C175" s="5">
-        <v>6.6839973999998747E-2</v>
+        <v>6.6842455999999828E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>7.2884817730458407</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>7.2887497596455297</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>11.47432191</v>
+        <v>11.474354419999999</v>
       </c>
       <c r="C176" s="5">
-        <v>3.9774579000001253E-2</v>
+        <v>3.9787278999998676E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>4.2549391628740496</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>4.2563163521206038</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>11.498696461</v>
+        <v>11.498672078</v>
       </c>
       <c r="C177" s="5">
-        <v>2.43745509999993E-2</v>
+        <v>2.4317658000001074E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>2.5791178230434753</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>2.5730201487918158</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>11.485880494</v>
+        <v>11.48586016</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.2815966999999873E-2</v>
+        <v>-1.2811918000000588E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.3293014987146412</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-1.3288868980972146</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>11.58792618</v>
+        <v>11.587910086000001</v>
       </c>
       <c r="C179" s="5">
-        <v>0.1020456860000003</v>
+        <v>0.10204992600000118</v>
       </c>
       <c r="D179" s="5">
-        <v>11.198036611072947</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>11.198545661819125</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>11.796155915</v>
+        <v>11.796131887</v>
       </c>
       <c r="C180" s="5">
-        <v>0.20822973499999975</v>
+        <v>0.20822180099999876</v>
       </c>
       <c r="D180" s="5">
-        <v>23.827587381576222</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>23.826624388348261</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>11.641309227000001</v>
+        <v>11.641305386000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.15484668799999923</v>
+        <v>-0.15482650099999873</v>
       </c>
       <c r="D181" s="5">
-        <v>-14.663297751879833</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-14.6615497061103</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>11.540238822999999</v>
+        <v>11.540239081999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.10107040400000145</v>
+        <v>-0.10106630400000149</v>
       </c>
       <c r="D182" s="5">
-        <v>-9.935083128708122</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-9.9347022733027206</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>11.901184113999999</v>
+        <v>11.901194193</v>
       </c>
       <c r="C183" s="5">
-        <v>0.36094529100000017</v>
+        <v>0.36095511100000088</v>
       </c>
       <c r="D183" s="5">
-        <v>44.711994057408823</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>44.713425752839832</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>11.873058615</v>
+        <v>11.873065616</v>
       </c>
       <c r="C184" s="5">
-        <v>-2.8125498999999721E-2</v>
+        <v>-2.8128577000000377E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.7993306772042814</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-2.7996307189250724</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>11.881792164</v>
+        <v>11.88180131</v>
       </c>
       <c r="C185" s="5">
-        <v>8.7335490000004512E-3</v>
+        <v>8.7356940000002936E-3</v>
       </c>
       <c r="D185" s="5">
-        <v>0.88627227241113715</v>
+        <v>0.88649030174123844</v>
       </c>
       <c r="E185" s="5">
-        <v>2.6628871335584892</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.6628224217697394</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>11.78596256</v>
+        <v>11.785971025</v>
       </c>
       <c r="C186" s="5">
-        <v>-9.5829604000000401E-2</v>
+        <v>-9.5830284999999904E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-9.2603147286726912</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-9.2603708295904692</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>11.851393319</v>
+        <v>11.85140011</v>
       </c>
       <c r="C187" s="5">
-        <v>6.5430758999999838E-2</v>
+        <v>6.5429084999999887E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>6.8691247709880221</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>6.8689385439122397</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>11.779610324</v>
+        <v>11.779617838</v>
       </c>
       <c r="C188" s="5">
-        <v>-7.1782994999999516E-2</v>
+        <v>-7.1782272000000091E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-7.0310021948540076</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>-7.0309298251008512</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>11.877180803</v>
+        <v>11.877177304</v>
       </c>
       <c r="C189" s="5">
-        <v>9.7570478999999821E-2</v>
+        <v>9.7559465999999873E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>10.405147966903105</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>10.403912566373696</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>12.087108561999999</v>
+        <v>12.087101896</v>
       </c>
       <c r="C190" s="5">
-        <v>0.20992775899999927</v>
+        <v>0.20992459200000013</v>
       </c>
       <c r="D190" s="5">
-        <v>23.398153655309372</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>23.397773246675648</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>12.085851833</v>
+        <v>12.085844883</v>
       </c>
       <c r="C191" s="5">
-        <v>-1.2567289999996234E-3</v>
+        <v>-1.257013000000029E-3</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.12469588561633271</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-0.12472411745693135</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>12.094814166000001</v>
+        <v>12.094795137</v>
       </c>
       <c r="C192" s="5">
-        <v>8.9623330000012658E-3</v>
+        <v>8.9502540000001574E-3</v>
       </c>
       <c r="D192" s="5">
-        <v>0.89350526676763575</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>0.89229664959384891</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>12.13329489</v>
+        <v>12.133294133</v>
       </c>
       <c r="C193" s="5">
-        <v>3.8480723999999356E-2</v>
+        <v>3.8498995999999508E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>3.8854285980988168</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>3.887312178316904</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>12.460628032000001</v>
+        <v>12.460630184999999</v>
       </c>
       <c r="C194" s="5">
-        <v>0.32733314200000052</v>
+        <v>0.32733605199999971</v>
       </c>
       <c r="D194" s="5">
-        <v>37.63666717033265</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>37.637055594531191</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>12.283787623</v>
+        <v>12.283794180999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.17684040900000042</v>
+        <v>-0.1768360040000001</v>
       </c>
       <c r="D195" s="5">
-        <v>-15.761929994961898</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-15.761564983809373</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>12.361750035</v>
+        <v>12.361753373999999</v>
       </c>
       <c r="C196" s="5">
-        <v>7.7962411999999759E-2</v>
+        <v>7.7959192999999871E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>7.8876913311471508</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>7.8873498452291413</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>12.281644311999999</v>
+        <v>12.28164836</v>
       </c>
       <c r="C197" s="5">
-        <v>-8.010572300000085E-2</v>
+        <v>-8.0105013999999031E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-7.5049061730535049</v>
+        <v>-7.5048401424596793</v>
       </c>
       <c r="E197" s="5">
-        <v>3.3652511547162867</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.3652056583666212</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>12.497792069000001</v>
+        <v>12.497795234</v>
       </c>
       <c r="C198" s="5">
-        <v>0.21614775700000166</v>
+        <v>0.21614687399999966</v>
       </c>
       <c r="D198" s="5">
-        <v>23.288154143377081</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>23.288041182669893</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>12.472853912</v>
+        <v>12.472856438000001</v>
       </c>
       <c r="C199" s="5">
-        <v>-2.4938157000001127E-2</v>
+        <v>-2.4938795999998931E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-2.3683811964468116</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-2.3684406246900935</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>12.578752013000001</v>
+        <v>12.578753255000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.10589810100000108</v>
+        <v>0.10589681699999964</v>
       </c>
       <c r="D200" s="5">
-        <v>10.677829564313758</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>10.677691728188599</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>12.662517454</v>
+        <v>12.662517054</v>
       </c>
       <c r="C201" s="5">
-        <v>8.376544099999883E-2</v>
+        <v>8.376379899999975E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>8.2904158860731982</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>8.2902465279319095</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>12.676380694000001</v>
+        <v>12.676379282999999</v>
       </c>
       <c r="C202" s="5">
-        <v>1.3863240000000943E-2</v>
+        <v>1.3862228999999004E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>1.3217299132469273</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>1.32163298477046</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>12.912257943</v>
+        <v>12.912255293999999</v>
       </c>
       <c r="C203" s="5">
-        <v>0.23587724899999962</v>
+        <v>0.23587601100000022</v>
       </c>
       <c r="D203" s="5">
-        <v>24.762203993281283</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>24.762063494348197</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>12.893017193</v>
+        <v>12.893004862</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.9240749999999807E-2</v>
+        <v>-1.9250431999999762E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.7735556953989429</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-1.7744412095474948</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>12.805656822</v>
+        <v>12.805657257</v>
       </c>
       <c r="C205" s="5">
-        <v>-8.7360371000000825E-2</v>
+        <v>-8.7347604999999717E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-7.834673371282241</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-7.8335780215258444</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>12.880433986</v>
+        <v>12.880437101</v>
       </c>
       <c r="C206" s="5">
-        <v>7.477716400000034E-2</v>
+        <v>7.477984400000004E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>7.2367505153297929</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>7.2370180116714478</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>12.864712952</v>
+        <v>12.86471682</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.5721034000000245E-2</v>
+        <v>-1.5720281000000114E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-1.4548510754565203</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-1.4547815091917049</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>13.058636329</v>
+        <v>13.058638139999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.19392337700000084</v>
+        <v>0.1939213199999994</v>
       </c>
       <c r="D208" s="5">
-        <v>19.666537277544105</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>19.666304667256984</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>13.285827888</v>
+        <v>13.285829438</v>
       </c>
       <c r="C209" s="5">
-        <v>0.22719155899999954</v>
+        <v>0.22719129800000104</v>
       </c>
       <c r="D209" s="5">
-        <v>22.995588968061508</v>
+        <v>22.995556472882981</v>
       </c>
       <c r="E209" s="5">
-        <v>8.1762958647063613</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>8.1762728305307064</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>13.602126779000001</v>
+        <v>13.602127661999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.31629889100000064</v>
+        <v>0.31629822399999874</v>
       </c>
       <c r="D210" s="5">
-        <v>32.622849860704136</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>32.622767502981432</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>13.891117216</v>
+        <v>13.891117695</v>
       </c>
       <c r="C211" s="5">
-        <v>0.28899043699999893</v>
+        <v>0.28899003300000103</v>
       </c>
       <c r="D211" s="5">
-        <v>28.695775527728372</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>28.695728527242316</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>14.177252341000001</v>
+        <v>14.177252592</v>
       </c>
       <c r="C212" s="5">
-        <v>0.28613512500000127</v>
+        <v>0.28613489700000017</v>
       </c>
       <c r="D212" s="5">
-        <v>27.7199445634444</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>27.719918848748382</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>14.358456995999999</v>
+        <v>14.358456896</v>
       </c>
       <c r="C213" s="5">
-        <v>0.18120465499999838</v>
+        <v>0.18120430399999954</v>
       </c>
       <c r="D213" s="5">
-        <v>16.463122073166868</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>16.463087596890812</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>14.364680605</v>
+        <v>14.364680473</v>
       </c>
       <c r="C214" s="5">
-        <v>6.2236090000009625E-3</v>
+        <v>6.2235770000000912E-3</v>
       </c>
       <c r="D214" s="5">
-        <v>0.52137640424938514</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>0.5213737207282465</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>14.651730175000001</v>
+        <v>14.651727756</v>
       </c>
       <c r="C215" s="5">
-        <v>0.28704957000000064</v>
+        <v>0.28704728299999971</v>
       </c>
       <c r="D215" s="5">
-        <v>26.798833298673408</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>26.798596067259982</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>14.583975715999999</v>
+        <v>14.583968369999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-6.7754459000001432E-2</v>
+        <v>-6.7759386000000532E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-5.4102136932025253</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-5.4105980338232884</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>14.959474703</v>
+        <v>14.959474933999999</v>
       </c>
       <c r="C217" s="5">
-        <v>0.37549898700000028</v>
+        <v>0.37550656400000015</v>
       </c>
       <c r="D217" s="5">
-        <v>35.670346538080388</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>35.671191732303662</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>15.079434392</v>
+        <v>15.079438304</v>
       </c>
       <c r="C218" s="5">
-        <v>0.11995968899999987</v>
+        <v>0.11996337000000068</v>
       </c>
       <c r="D218" s="5">
-        <v>10.058730905840685</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>10.059053137704943</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>15.461856732999999</v>
+        <v>15.461859276</v>
       </c>
       <c r="C219" s="5">
-        <v>0.38242234099999983</v>
+        <v>0.38242097200000025</v>
       </c>
       <c r="D219" s="5">
-        <v>35.05762655084483</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>35.057472655082655</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>15.770369729</v>
+        <v>15.77037091</v>
       </c>
       <c r="C220" s="5">
-        <v>0.30851299600000104</v>
+        <v>0.30851163400000026</v>
       </c>
       <c r="D220" s="5">
-        <v>26.754318656554354</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>26.754182397814084</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>15.799365142999999</v>
+        <v>15.799366168000001</v>
       </c>
       <c r="C221" s="5">
-        <v>2.8995413999998831E-2</v>
+        <v>2.8995258000000135E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>2.2287692220926081</v>
+        <v>2.2287569408417474</v>
       </c>
       <c r="E221" s="5">
-        <v>18.918935847951722</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>18.918929689183027</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>15.600397329</v>
+        <v>15.600397872</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.19896781399999952</v>
+        <v>-0.19896829600000032</v>
       </c>
       <c r="D222" s="5">
-        <v>-14.10808615694873</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-14.1081171493745</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>15.606876522</v>
+        <v>15.606876797</v>
       </c>
       <c r="C223" s="5">
-        <v>6.4791930000005493E-3</v>
+        <v>6.4789249999996912E-3</v>
       </c>
       <c r="D223" s="5">
-        <v>0.49952679655800303</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>0.49950606989874746</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>15.570036124</v>
+        <v>15.570036185999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-3.6840398000000718E-2</v>
+        <v>-3.6840611000000578E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.7961403058258893</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.796156214321488</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>15.959505142999999</v>
+        <v>15.959504652</v>
       </c>
       <c r="C225" s="5">
-        <v>0.38946901899999986</v>
+        <v>0.38946846600000029</v>
       </c>
       <c r="D225" s="5">
-        <v>34.510940830138196</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>34.510884743327864</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>15.856566983</v>
+        <v>15.856566146</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.102938159999999</v>
+        <v>-0.10293850599999921</v>
       </c>
       <c r="D226" s="5">
-        <v>-7.4711967114316602</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-7.4712211616133732</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>15.700094225999999</v>
+        <v>15.700089701</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.15647275700000129</v>
+        <v>-0.15647644500000091</v>
       </c>
       <c r="D227" s="5">
-        <v>-11.219597650994706</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-11.219848468597782</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>15.771587966</v>
+        <v>15.771583787999999</v>
       </c>
       <c r="C228" s="5">
-        <v>7.1493740000001083E-2</v>
+        <v>7.1494086999999595E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>5.6034153837232648</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>5.6034449206992409</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>15.895331192</v>
+        <v>15.895331086000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.12374322600000021</v>
+        <v>0.12374729800000139</v>
       </c>
       <c r="D229" s="5">
-        <v>9.8322558734109222</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>9.8325962284854462</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>15.976893574</v>
+        <v>15.976899231000001</v>
       </c>
       <c r="C230" s="5">
-        <v>8.1562381999999545E-2</v>
+        <v>8.1568145000000314E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>6.3342402693606914</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>6.3347005815836077</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>15.854990473000001</v>
+        <v>15.854992993</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.12190310099999913</v>
+        <v>-0.12190623800000111</v>
       </c>
       <c r="D231" s="5">
-        <v>-8.7813337984343658</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-8.7815473957695502</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>15.884934959000001</v>
+        <v>15.884936137</v>
       </c>
       <c r="C232" s="5">
-        <v>2.994448599999977E-2</v>
+        <v>2.9943144000000643E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>2.2900678071326119</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>2.2899637387000737</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>15.816114539999999</v>
+        <v>15.816115618</v>
       </c>
       <c r="C233" s="5">
-        <v>-6.8820419000001465E-2</v>
+        <v>-6.8820519000000857E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-5.0768096596541916</v>
+        <v>-5.0768164941019549</v>
       </c>
       <c r="E233" s="5">
-        <v>0.10601310146578502</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>0.10601343004457142</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>15.707432628999999</v>
+        <v>15.707433276</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.10868191099999969</v>
+        <v>-0.10868234199999982</v>
       </c>
       <c r="D234" s="5">
-        <v>-7.9412973600604282</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-7.9413271513278154</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>15.616569705</v>
+        <v>15.616569877</v>
       </c>
       <c r="C235" s="5">
-        <v>-9.0862923999999623E-2</v>
+        <v>-9.0863398999999845E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.7249994132711377</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-6.7250331900987721</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>15.674986506</v>
+        <v>15.674986124</v>
       </c>
       <c r="C236" s="5">
-        <v>5.8416800999999907E-2</v>
+        <v>5.8416247000000254E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>4.5823459072136474</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>4.5823015007481427</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>15.464378943</v>
+        <v>15.464378023</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.21060756299999994</v>
+        <v>-0.21060810100000005</v>
       </c>
       <c r="D237" s="5">
-        <v>-14.983408159188672</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-14.983443990127077</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>15.553672831</v>
+        <v>15.553671554999999</v>
       </c>
       <c r="C238" s="5">
-        <v>8.9293888000000265E-2</v>
+        <v>8.9293531999999232E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>7.1533403956781427</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>7.1533114039174395</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>15.233649784000001</v>
+        <v>15.233640768000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.32002304699999939</v>
+        <v>-0.32003078699999854</v>
       </c>
       <c r="D239" s="5">
-        <v>-22.079435094524047</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-22.079911788639993</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>15.550516752</v>
+        <v>15.550513759999999</v>
       </c>
       <c r="C240" s="5">
-        <v>0.31686696799999936</v>
+        <v>0.31687299199999863</v>
       </c>
       <c r="D240" s="5">
-        <v>28.023678046112565</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>28.024291704969052</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>15.535939028</v>
+        <v>15.535940068</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.4577724000000458E-2</v>
+        <v>-1.4573691999999028E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.1191496806737811</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-1.1188419470590683</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>15.361068278999999</v>
+        <v>15.361075015000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.1748707490000001</v>
+        <v>-0.17486505299999955</v>
       </c>
       <c r="D242" s="5">
-        <v>-12.701468724880483</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-12.701079474338373</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>15.757680484</v>
+        <v>15.757684324</v>
       </c>
       <c r="C243" s="5">
-        <v>0.39661220500000027</v>
+        <v>0.39660930899999869</v>
       </c>
       <c r="D243" s="5">
-        <v>35.784577869428283</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>35.784260426507245</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>15.698819437999999</v>
+        <v>15.698824515</v>
       </c>
       <c r="C244" s="5">
-        <v>-5.8861046000000528E-2</v>
+        <v>-5.885980899999943E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-4.3915117170190809</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-4.3914202662283746</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>15.839889351</v>
+        <v>15.839890301000001</v>
       </c>
       <c r="C245" s="5">
-        <v>0.14106991300000082</v>
+        <v>0.14106578600000041</v>
       </c>
       <c r="D245" s="5">
-        <v>11.332455927759423</v>
+        <v>11.332103995426257</v>
       </c>
       <c r="E245" s="5">
-        <v>0.15032017465397285</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>0.15031935510729788</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>15.921809698000001</v>
+        <v>15.921809807000001</v>
       </c>
       <c r="C246" s="5">
-        <v>8.1920347000000504E-2</v>
+        <v>8.1919506000000197E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>6.3857411399661279</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>6.3856733137041655</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>16.014793074</v>
+        <v>16.014792999000001</v>
       </c>
       <c r="C247" s="5">
-        <v>9.2983375999999396E-2</v>
+        <v>9.2983192000000159E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>7.2375375588825674</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>7.2375227226231909</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>15.981584037999999</v>
+        <v>15.981582433</v>
       </c>
       <c r="C248" s="5">
-        <v>-3.320903600000058E-2</v>
+        <v>-3.3210566000001052E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-2.4601921911241109</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>-2.4603042583616674</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>15.979220414</v>
+        <v>15.979217766</v>
       </c>
       <c r="C249" s="5">
-        <v>-2.3636239999991204E-3</v>
+        <v>-2.3646670000001535E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.17733178096709379</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-0.17740998656810003</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>15.851722241999999</v>
+        <v>15.851719181</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.12749817200000102</v>
+        <v>-0.12749858499999966</v>
       </c>
       <c r="D250" s="5">
-        <v>-9.1655902206444253</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-9.1656200726409125</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>15.741876323</v>
+        <v>15.741861878</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.10984591899999963</v>
+        <v>-0.10985730300000007</v>
       </c>
       <c r="D251" s="5">
-        <v>-8.0057876695030181</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-8.0065874797258569</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>15.628016965</v>
+        <v>15.628014783999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.11385935799999913</v>
+        <v>-0.11384709400000048</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.3423884870906573</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-8.3415327021787444</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>15.496371542</v>
+        <v>15.496373948</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.13164542300000015</v>
+        <v>-0.13164083599999898</v>
       </c>
       <c r="D253" s="5">
-        <v>-9.6529954593410636</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-9.6526758263924091</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>15.249980223</v>
+        <v>15.249989361000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.24639131900000066</v>
+        <v>-0.24638458699999966</v>
       </c>
       <c r="D254" s="5">
-        <v>-17.496738085810261</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-17.496298555205591</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>14.655661108</v>
+        <v>14.655667845</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.59431911499999934</v>
+        <v>-0.59432151600000083</v>
       </c>
       <c r="D255" s="5">
-        <v>-37.936880322691692</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-37.936984237098144</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>14.712757627</v>
+        <v>14.712769475</v>
       </c>
       <c r="C256" s="5">
-        <v>5.7096518999999901E-2</v>
+        <v>5.7101630000000014E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>4.7765271642688845</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>4.7769616962025641</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>14.475721172</v>
+        <v>14.475720107000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.23703645500000015</v>
+        <v>-0.23704936799999921</v>
       </c>
       <c r="D257" s="5">
-        <v>-17.708771934923007</v>
+        <v>-17.709639798643405</v>
       </c>
       <c r="E257" s="5">
-        <v>-8.6122330072582081</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-8.6122452117858295</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>14.439322659</v>
+        <v>14.439323546000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-3.6398512999999966E-2</v>
+        <v>-3.6396561000000105E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-2.9759624409525842</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-2.9758052607910535</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>14.193927903000001</v>
+        <v>14.193927621</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.2453947559999996</v>
+        <v>-0.2453959250000004</v>
       </c>
       <c r="D259" s="5">
-        <v>-18.591587677542918</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-18.591667096740927</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>14.189116008999999</v>
+        <v>14.189113502</v>
       </c>
       <c r="C260" s="5">
-        <v>-4.81189400000126E-3</v>
+        <v>-4.8141190000006162E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.40605521768860564</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-0.40624263389810178</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>14.088613582000001</v>
+        <v>14.088607838</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.10050242699999856</v>
+        <v>-0.10050566399999994</v>
       </c>
       <c r="D261" s="5">
-        <v>-8.1762515846722454</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-8.1765061423105472</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>13.954011693</v>
+        <v>13.954002704000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.1346018890000007</v>
+        <v>-0.13460513399999918</v>
       </c>
       <c r="D262" s="5">
-        <v>-10.881083119908197</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-10.88133602032384</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>13.719104230999999</v>
+        <v>13.719077224999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.23490746200000068</v>
+        <v>-0.23492547900000105</v>
       </c>
       <c r="D263" s="5">
-        <v>-18.431950524930365</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-18.433246771323752</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>13.710031989999999</v>
+        <v>13.710048037</v>
       </c>
       <c r="C264" s="5">
-        <v>-9.0722410000001474E-3</v>
+        <v>-9.0291879999995217E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>-0.79066246093087988</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-0.78692542809496446</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>13.782751548</v>
+        <v>13.782739123000001</v>
       </c>
       <c r="C265" s="5">
-        <v>7.2719558000001072E-2</v>
+        <v>7.2691086000000737E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>6.5539398118436898</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>6.5512905571929014</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>13.73969368</v>
+        <v>13.739710898</v>
       </c>
       <c r="C266" s="5">
-        <v>-4.3057867999999999E-2</v>
+        <v>-4.3028225000000475E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>-3.6851006175051326</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-3.6826102909422676</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>13.074086555999999</v>
+        <v>13.074099917</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.66560712400000099</v>
+        <v>-0.66561098100000038</v>
       </c>
       <c r="D267" s="5">
-        <v>-44.892378740414884</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-44.892531638738397</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>13.227752574</v>
+        <v>13.227772741000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.1536660180000009</v>
+        <v>0.15367282400000093</v>
       </c>
       <c r="D268" s="5">
-        <v>15.052612193208326</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>15.053306172095372</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>13.107652069</v>
+        <v>13.107648320999999</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.12010050499999991</v>
+        <v>-0.12012442000000156</v>
       </c>
       <c r="D269" s="5">
-        <v>-10.367377136963196</v>
+        <v>-10.369324513256128</v>
       </c>
       <c r="E269" s="5">
-        <v>-9.4507837415811693</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-9.4508029713730508</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>13.057452917999999</v>
+        <v>13.057454437000001</v>
       </c>
       <c r="C270" s="5">
-        <v>-5.0199151000001052E-2</v>
+        <v>-5.019388399999869E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-4.500133649374483</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>-4.4996726452993467</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>12.966272421999999</v>
+        <v>12.966271826</v>
       </c>
       <c r="C271" s="5">
-        <v>-9.1180495999999778E-2</v>
+        <v>-9.1182611000000691E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-8.0651693717778361</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-8.0653484210464139</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>12.888041092</v>
+        <v>12.888036656000001</v>
       </c>
       <c r="C272" s="5">
-        <v>-7.8231329999999488E-2</v>
+        <v>-7.8235169999999243E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-7.0046480494315944</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>-7.0049808565519012</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>12.882552273</v>
+        <v>12.882542287</v>
       </c>
       <c r="C273" s="5">
-        <v>-5.4888189999999781E-3</v>
+        <v>-5.4943690000008871E-3</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.50986619681269163</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-0.51038071325734125</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>12.849697422</v>
+        <v>12.849682028</v>
       </c>
       <c r="C274" s="5">
-        <v>-3.2854850999999741E-2</v>
+        <v>-3.2860258999999559E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-3.0178395214237819</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-3.0183316251041092</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>13.079618834</v>
+        <v>13.079582451</v>
       </c>
       <c r="C275" s="5">
-        <v>0.22992141199999949</v>
+        <v>0.22990042300000013</v>
       </c>
       <c r="D275" s="5">
-        <v>23.716105626817672</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>23.713754566686497</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>13.001129163</v>
+        <v>13.001161492</v>
       </c>
       <c r="C276" s="5">
-        <v>-7.8489670999999817E-2</v>
+        <v>-7.8420959000000678E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-6.9681152754898505</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-6.9622336656277923</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>12.999868577999999</v>
+        <v>12.999840887</v>
       </c>
       <c r="C277" s="5">
-        <v>-1.2605850000007024E-3</v>
+        <v>-1.3206050000000857E-3</v>
       </c>
       <c r="D277" s="5">
-        <v>-0.11628955845729427</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>-0.1218230360126249</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>13.048709815</v>
+        <v>13.048735427</v>
       </c>
       <c r="C278" s="5">
-        <v>4.8841237000001314E-2</v>
+        <v>4.889454000000093E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>4.6028062057575481</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>4.607943875590248</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>13.087708154</v>
+        <v>13.087728359</v>
       </c>
       <c r="C279" s="5">
-        <v>3.8998338999999049E-2</v>
+        <v>3.8992931999999314E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>3.6459523310042874</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>3.6454312207473194</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>13.244220288999999</v>
+        <v>13.244245615000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.15651213499999983</v>
+        <v>0.15651725600000077</v>
       </c>
       <c r="D280" s="5">
-        <v>15.332982856995603</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>15.333492742554133</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>13.131184038000001</v>
+        <v>13.13117868</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.1130362509999987</v>
+        <v>-0.11306693500000087</v>
       </c>
       <c r="D281" s="5">
-        <v>-9.7743728195325836</v>
+        <v>-9.7768849528556796</v>
       </c>
       <c r="E281" s="5">
-        <v>0.17952848363784746</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>0.17951625206713562</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>12.783020408000001</v>
+        <v>12.783023344</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.34816363000000017</v>
+        <v>-0.34815533599999959</v>
       </c>
       <c r="D282" s="5">
-        <v>-27.563888376357703</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-27.56333405018221</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>12.92680792</v>
+        <v>12.92680681</v>
       </c>
       <c r="C283" s="5">
-        <v>0.1437875119999994</v>
+        <v>0.14378346600000036</v>
       </c>
       <c r="D283" s="5">
-        <v>14.365164934448526</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>14.364731883262882</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>12.790424720000001</v>
+        <v>12.790419258</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.13638319999999915</v>
+        <v>-0.13638755200000041</v>
       </c>
       <c r="D284" s="5">
-        <v>-11.95107795339878</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-11.951438428707528</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>12.764844082</v>
+        <v>12.764831653</v>
       </c>
       <c r="C285" s="5">
-        <v>-2.5580638000000988E-2</v>
+        <v>-2.5587605000000124E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-2.3737558052704277</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-2.3743962142642849</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>12.82627106</v>
+        <v>12.82625075</v>
       </c>
       <c r="C286" s="5">
-        <v>6.1426978000000076E-2</v>
+        <v>6.1419096999999923E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>5.9299558827588195</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>5.9291807584084699</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>12.924432469999999</v>
+        <v>12.924385118</v>
       </c>
       <c r="C287" s="5">
-        <v>9.8161409999999449E-2</v>
+        <v>9.8134368000000194E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>9.5803834925488154</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>9.5776480121248397</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>12.998283159</v>
+        <v>12.99833437</v>
       </c>
       <c r="C288" s="5">
-        <v>7.3850689000000358E-2</v>
+        <v>7.3949252000000243E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>7.0764938811440192</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>7.0862643102039158</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>13.14574387</v>
+        <v>13.145697107</v>
       </c>
       <c r="C289" s="5">
-        <v>0.1474607110000008</v>
+        <v>0.14736273699999991</v>
       </c>
       <c r="D289" s="5">
-        <v>14.495936274843114</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>14.485636088935184</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>13.260287499</v>
+        <v>13.260323421000001</v>
       </c>
       <c r="C290" s="5">
-        <v>0.11454362899999992</v>
+        <v>0.11462631400000056</v>
       </c>
       <c r="D290" s="5">
-        <v>10.971967730402966</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>10.980312603520282</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>13.417587123000001</v>
+        <v>13.41761075</v>
       </c>
       <c r="C291" s="5">
-        <v>0.15729962400000019</v>
+        <v>0.15728732899999898</v>
       </c>
       <c r="D291" s="5">
-        <v>15.201412680257054</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>15.200102030513296</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>13.464377276</v>
+        <v>13.464407327</v>
       </c>
       <c r="C292" s="5">
-        <v>4.679015299999989E-2</v>
+        <v>4.6796577000000283E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>4.2658719121476674</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.2664612127163215</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>13.446246975999999</v>
+        <v>13.446241156999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-1.8130300000001043E-2</v>
+        <v>-1.8166170000000648E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-1.6039326463621273</v>
+        <v>-1.6070788856006768</v>
       </c>
       <c r="E293" s="5">
-        <v>2.3993490388090288</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.3993465071027398</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>13.703049954999999</v>
+        <v>13.703050222</v>
       </c>
       <c r="C294" s="5">
-        <v>0.25680297899999971</v>
+        <v>0.25680906500000056</v>
       </c>
       <c r="D294" s="5">
-        <v>25.485597832309971</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>25.486278836919251</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>13.899604191</v>
+        <v>13.899599733000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.19655423600000077</v>
+        <v>0.19654951100000062</v>
       </c>
       <c r="D295" s="5">
-        <v>18.637587979308744</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>18.637103635242379</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>13.978555318</v>
+        <v>13.978548155</v>
       </c>
       <c r="C296" s="5">
-        <v>7.8951126999999843E-2</v>
+        <v>7.8948421999999852E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>7.0331417011367359</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>7.032895483283208</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>13.84115413</v>
+        <v>13.841143357</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.13740118800000012</v>
+        <v>-0.13740479800000038</v>
       </c>
       <c r="D297" s="5">
-        <v>-11.178074341578203</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-11.178357757797919</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>13.783739347999999</v>
+        <v>13.783728654000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-5.7414782000000386E-2</v>
+        <v>-5.7414702999999179E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-4.8657353194760606</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-4.8657324776253397</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>13.671282808000001</v>
+        <v>13.671234108</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.11245653999999838</v>
+        <v>-0.11249454600000064</v>
       </c>
       <c r="D299" s="5">
-        <v>-9.3627783406889264</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-9.365808882318138</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>12.798856686000001</v>
+        <v>12.798909216</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.87242612200000025</v>
+        <v>-0.87232489199999996</v>
       </c>
       <c r="D300" s="5">
-        <v>-54.674468499320419</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-54.670298458935072</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>13.005023094</v>
+        <v>13.004966636000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.20616640799999963</v>
+        <v>0.20605742000000049</v>
       </c>
       <c r="D301" s="5">
-        <v>21.137726733188099</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>21.125450502866137</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>12.781057228</v>
+        <v>12.781088837</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.22396586600000035</v>
+        <v>-0.22387779900000027</v>
       </c>
       <c r="D302" s="5">
-        <v>-18.816490745908553</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-18.80985190559462</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>12.744967921000001</v>
+        <v>12.744987289999999</v>
       </c>
       <c r="C303" s="5">
-        <v>-3.6089306999999238E-2</v>
+        <v>-3.6101547000001233E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>-3.3362571611053493</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>-3.3373630353296768</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>12.890355341999999</v>
+        <v>12.890387733000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.1453874209999988</v>
+        <v>0.14540044300000154</v>
       </c>
       <c r="D304" s="5">
-        <v>14.581291661226526</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>14.582657116107601</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>13.0602877</v>
+        <v>13.060287477999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.16993235800000051</v>
+        <v>0.1698997449999986</v>
       </c>
       <c r="D305" s="5">
-        <v>17.018426332956448</v>
+        <v>17.014873982868984</v>
       </c>
       <c r="E305" s="5">
-        <v>-2.8703866341953432</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>-2.8703462513691158</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>13.11626281</v>
+        <v>13.116263588000001</v>
       </c>
       <c r="C306" s="5">
-        <v>5.5975110000000328E-2</v>
+        <v>5.5976110000001356E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>5.2660660269321147</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>5.2661624259791928</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>13.173737192000001</v>
+        <v>13.173729013999999</v>
       </c>
       <c r="C307" s="5">
-        <v>5.7474382000000546E-2</v>
+        <v>5.7465425999998487E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>5.386898386738781</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>5.3860383112066978</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>13.253125304999999</v>
+        <v>13.25311831</v>
       </c>
       <c r="C308" s="5">
-        <v>7.9388112999998484E-2</v>
+        <v>7.9389296000000442E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>7.4760523560577941</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>7.4761722743559966</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>13.516990951</v>
+        <v>13.516987189</v>
       </c>
       <c r="C309" s="5">
-        <v>0.26386564600000106</v>
+        <v>0.26386887900000033</v>
       </c>
       <c r="D309" s="5">
-        <v>26.689501427847894</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>26.689880712085625</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>13.849028294</v>
+        <v>13.849036757</v>
       </c>
       <c r="C310" s="5">
-        <v>0.33203734299999965</v>
+        <v>0.33204956800000041</v>
       </c>
       <c r="D310" s="5">
-        <v>33.804695451506419</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>33.806123539575658</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>13.830969078000001</v>
+        <v>13.830926307</v>
       </c>
       <c r="C311" s="5">
-        <v>-1.8059215999999267E-2</v>
+        <v>-1.811045E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.5536329913939828</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-1.558008050501769</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>14.000733307999999</v>
+        <v>14.000783985</v>
       </c>
       <c r="C312" s="5">
-        <v>0.16976422999999841</v>
+        <v>0.16985767799999962</v>
       </c>
       <c r="D312" s="5">
-        <v>15.765212217058778</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>15.774536789153526</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>14.148962278000001</v>
+        <v>14.148883389</v>
       </c>
       <c r="C313" s="5">
-        <v>0.14822897000000168</v>
+        <v>0.14809940399999988</v>
       </c>
       <c r="D313" s="5">
-        <v>13.471205332643876</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>13.458685326887965</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>14.404309763000001</v>
+        <v>14.404321277999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.25534748499999971</v>
+        <v>0.25543788899999953</v>
       </c>
       <c r="D314" s="5">
-        <v>23.940819171024884</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>23.950301053951794</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>14.681508603999999</v>
+        <v>14.681510315000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.27719884099999881</v>
+        <v>0.27718903700000119</v>
       </c>
       <c r="D315" s="5">
-        <v>25.70101386694472</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>25.699983818653706</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>14.703336809</v>
+        <v>14.703371131000001</v>
       </c>
       <c r="C316" s="5">
-        <v>2.1828205000000267E-2</v>
+        <v>2.1860816000000227E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.7988005725381173</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.8015097876242558</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>14.762260993</v>
+        <v>14.762287189</v>
       </c>
       <c r="C317" s="5">
-        <v>5.8924184000000324E-2</v>
+        <v>5.8916057999999438E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>4.9164730634079223</v>
+        <v>4.9157683116208606</v>
       </c>
       <c r="E317" s="5">
-        <v>13.031667694426051</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>13.031870193263462</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>14.721495858000001</v>
+        <v>14.72152541</v>
       </c>
       <c r="C318" s="5">
-        <v>-4.076513499999912E-2</v>
+        <v>-4.0761779000000331E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-3.2638626813955907</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-3.2635923468422146</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>14.860174256000001</v>
+        <v>14.860102165000001</v>
       </c>
       <c r="C319" s="5">
-        <v>0.1386783979999997</v>
+        <v>0.13857675500000077</v>
       </c>
       <c r="D319" s="5">
-        <v>11.908618017312044</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>11.899407820029406</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>14.730032498</v>
+        <v>14.730059433999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.13014175800000061</v>
+        <v>-0.13004273100000141</v>
       </c>
       <c r="D320" s="5">
-        <v>-10.017587210681045</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-10.010373991750942</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>15.199189731000001</v>
+        <v>15.199221906</v>
       </c>
       <c r="C321" s="5">
-        <v>0.46915723300000067</v>
+        <v>0.46916247200000072</v>
       </c>
       <c r="D321" s="5">
-        <v>45.680282776517259</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>45.680786674318426</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>15.029846007</v>
+        <v>15.029879338000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.16934372400000086</v>
+        <v>-0.16934256799999936</v>
       </c>
       <c r="D322" s="5">
-        <v>-12.580335563205336</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-12.580229857298232</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>15.10870135</v>
+        <v>15.108660406</v>
       </c>
       <c r="C323" s="5">
-        <v>7.8855343000000744E-2</v>
+        <v>7.8781067999999621E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>6.4807911738958612</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>6.4744950014871794</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>15.017173027</v>
+        <v>15.017226421</v>
       </c>
       <c r="C324" s="5">
-        <v>-9.1528323000000356E-2</v>
+        <v>-9.1433985000000106E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-7.0321952164798525</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-7.0252050893797824</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>14.769054766</v>
+        <v>14.768997905999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.24811826100000012</v>
+        <v>-0.24822851500000098</v>
       </c>
       <c r="D325" s="5">
-        <v>-18.120686148913101</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-18.127962085397197</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>14.823131366</v>
+        <v>14.82292077</v>
       </c>
       <c r="C326" s="5">
-        <v>5.4076600000000141E-2</v>
+        <v>5.3922864000000459E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>4.483347462687659</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.4703621518773495</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>14.602958510000001</v>
+        <v>14.602983322</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.22017285599999958</v>
+        <v>-0.21993744799999959</v>
       </c>
       <c r="D327" s="5">
-        <v>-16.437634385020051</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-16.421682683793648</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>14.692521485</v>
+        <v>14.692566704000001</v>
       </c>
       <c r="C328" s="5">
-        <v>8.9562974999999767E-2</v>
+        <v>8.9583382000000711E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>7.6132624898041845</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>7.6150427427533529</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>14.75114076</v>
+        <v>14.75132224</v>
       </c>
       <c r="C329" s="5">
-        <v>5.861927499999986E-2</v>
+        <v>5.8755535999999609E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>4.8941511792469417</v>
+        <v>4.9057636274030259</v>
       </c>
       <c r="E329" s="5">
-        <v>-7.5328792827011881E-2</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-7.4276762534264407E-2</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>15.026171805000001</v>
+        <v>15.02620392</v>
       </c>
       <c r="C330" s="5">
-        <v>0.27503104500000042</v>
+        <v>0.27488168000000002</v>
       </c>
       <c r="D330" s="5">
-        <v>24.816762930379955</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>24.801538061699581</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>15.049826682999999</v>
+        <v>15.049688712</v>
       </c>
       <c r="C331" s="5">
-        <v>2.3654877999998547E-2</v>
+        <v>2.3484791999999644E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>1.905536743265257</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.8917132680932092</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>15.413186343</v>
+        <v>15.413258920000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.36335966000000042</v>
+        <v>0.36357020800000051</v>
       </c>
       <c r="D332" s="5">
-        <v>33.146932539975204</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>33.169105595335701</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>15.501048003999999</v>
+        <v>15.501134372999999</v>
       </c>
       <c r="C333" s="5">
-        <v>8.7861660999999813E-2</v>
+        <v>8.7875452999998771E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>7.0590995935474021</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>7.0602083702327567</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>15.643328480999999</v>
+        <v>15.643368662</v>
       </c>
       <c r="C334" s="5">
-        <v>0.14228047699999991</v>
+        <v>0.14223428900000101</v>
       </c>
       <c r="D334" s="5">
-        <v>11.587935561024931</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>11.583914137855</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>15.806513699</v>
+        <v>15.806437526</v>
       </c>
       <c r="C335" s="5">
-        <v>0.16318521800000063</v>
+        <v>0.16306886399999954</v>
       </c>
       <c r="D335" s="5">
-        <v>13.261713405909648</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>13.25167297098484</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>15.438181132</v>
+        <v>15.438179357999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.3683325669999995</v>
+        <v>-0.36825816800000055</v>
       </c>
       <c r="D336" s="5">
-        <v>-24.643541419545222</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-24.639287405448627</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>15.371328007000001</v>
+        <v>15.371301353</v>
       </c>
       <c r="C337" s="5">
-        <v>-6.6853124999999736E-2</v>
+        <v>-6.6878004999999519E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-5.074455866888961</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-5.0763001754588029</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>15.431991431</v>
+        <v>15.431579964999999</v>
       </c>
       <c r="C338" s="5">
-        <v>6.0663423999999466E-2</v>
+        <v>6.0278611999999399E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>4.8399974010118862</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>4.8086387512350282</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>15.408425267</v>
+        <v>15.408498733</v>
       </c>
       <c r="C339" s="5">
-        <v>-2.3566164000000001E-2</v>
+        <v>-2.3081231999999119E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.8172043491794576</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-1.7801650477655584</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>15.455846016000001</v>
+        <v>15.45591814</v>
       </c>
       <c r="C340" s="5">
-        <v>4.7420749000000484E-2</v>
+        <v>4.741940699999958E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>3.7562606922823427</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>3.7561343718396145</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>15.610043745</v>
+        <v>15.610464789</v>
       </c>
       <c r="C341" s="5">
-        <v>0.15419772899999984</v>
+        <v>0.15454664900000026</v>
       </c>
       <c r="D341" s="5">
-        <v>12.651260062942615</v>
+        <v>12.681417453080179</v>
       </c>
       <c r="E341" s="5">
-        <v>5.822620765229547</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>5.8241731488336113</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>15.726913137</v>
+        <v>15.726855085</v>
       </c>
       <c r="C342" s="5">
-        <v>0.11686939199999991</v>
+        <v>0.1163902960000005</v>
       </c>
       <c r="D342" s="5">
-        <v>9.3635038026430593</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>9.3232695534041241</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>15.756767205999999</v>
+        <v>15.756420812</v>
       </c>
       <c r="C343" s="5">
-        <v>2.9854068999998873E-2</v>
+        <v>2.9565726999999598E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>2.3018687943623828</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>2.2794145988624726</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>15.813201338000001</v>
+        <v>15.813201403000001</v>
       </c>
       <c r="C344" s="5">
-        <v>5.6434132000001469E-2</v>
+        <v>5.6780591000000769E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>4.383578638995167</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.4111247273537657</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>15.710423343</v>
+        <v>15.710909716</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.10277799500000029</v>
+        <v>-0.10229168700000102</v>
       </c>
       <c r="D345" s="5">
-        <v>-7.5265523945749262</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-7.4921969053919346</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>15.685726622000001</v>
+        <v>15.685811635</v>
       </c>
       <c r="C346" s="5">
-        <v>-2.4696720999999755E-2</v>
+        <v>-2.5098080999999439E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-1.8701705057227125</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>-1.9002388273828608</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>15.834932415999999</v>
+        <v>15.834873822</v>
       </c>
       <c r="C347" s="5">
-        <v>0.14920579399999845</v>
+        <v>0.14906218700000018</v>
       </c>
       <c r="D347" s="5">
-        <v>12.031169509160389</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>12.01890940794954</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>16.063344254</v>
+        <v>16.06329818</v>
       </c>
       <c r="C348" s="5">
-        <v>0.22841183800000131</v>
+        <v>0.22842435799999983</v>
       </c>
       <c r="D348" s="5">
-        <v>18.750933553947192</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>18.752119216540653</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>16.262542336999999</v>
+        <v>16.26244633</v>
       </c>
       <c r="C349" s="5">
-        <v>0.19919808299999886</v>
+        <v>0.19914814999999919</v>
       </c>
       <c r="D349" s="5">
-        <v>15.939034722434297</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>15.934811867946674</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>16.229830109000002</v>
+        <v>16.229005710999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-3.2712227999997623E-2</v>
+        <v>-3.3440619000000282E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-2.3872827287309994</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-2.4398540282234538</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>16.386142275000001</v>
+        <v>16.386040905000002</v>
       </c>
       <c r="C351" s="5">
-        <v>0.15631216599999931</v>
+        <v>0.15703519400000232</v>
       </c>
       <c r="D351" s="5">
-        <v>12.18969609190037</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>12.249769798907305</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>16.495581014999999</v>
+        <v>16.496200329000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.10943873999999809</v>
+        <v>0.11015942399999901</v>
       </c>
       <c r="D352" s="5">
-        <v>8.3155348394027726</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>8.3723892545142888</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>16.448983548000001</v>
+        <v>16.449495414000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-4.6597466999998005E-2</v>
+        <v>-4.6704914999999403E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-3.3376409564105591</v>
+        <v>-3.3450940552206321</v>
       </c>
       <c r="E353" s="5">
-        <v>5.3743590774287142</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>5.3747959227404163</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>16.433305710999999</v>
+        <v>16.433002425000002</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.5677837000001915E-2</v>
+        <v>-1.6492988999999625E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-1.1377660050342353</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-1.1965600588985437</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>16.665915502000001</v>
+        <v>16.665306495999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.23260979100000156</v>
+        <v>0.23230407099999795</v>
       </c>
       <c r="D355" s="5">
-        <v>18.372519687528865</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>18.346830521538159</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>16.524185071000002</v>
+        <v>16.524071033999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.14173043099999916</v>
+        <v>-0.14123546200000092</v>
       </c>
       <c r="D356" s="5">
-        <v>-9.7410040036766574</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-9.7088934213880087</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>16.631665009999999</v>
+        <v>16.632650247000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.10747993899999742</v>
+        <v>0.10857921300000228</v>
       </c>
       <c r="D357" s="5">
-        <v>8.0906535150364611</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>8.1764745104320866</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>16.853420235000002</v>
+        <v>16.85385277</v>
       </c>
       <c r="C358" s="5">
-        <v>0.22175522500000255</v>
+        <v>0.22120252299999876</v>
       </c>
       <c r="D358" s="5">
-        <v>17.227054078727733</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>17.179836076713006</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>17.086349417000001</v>
+        <v>17.086465444000002</v>
       </c>
       <c r="C359" s="5">
-        <v>0.23292918199999946</v>
+        <v>0.23261267400000207</v>
       </c>
       <c r="D359" s="5">
-        <v>17.905700419447946</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>17.878999794525541</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>16.982403561000002</v>
+        <v>16.982359873</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.10394585599999928</v>
+        <v>-0.10410557100000162</v>
       </c>
       <c r="D360" s="5">
-        <v>-7.0608957209914784</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-7.0713375686686675</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>17.245552992</v>
+        <v>17.245114224000002</v>
       </c>
       <c r="C361" s="5">
-        <v>0.26314943099999866</v>
+        <v>0.26275435100000166</v>
       </c>
       <c r="D361" s="5">
-        <v>20.263991787556467</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>20.2309908349823</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>17.41790572</v>
+        <v>17.416605635</v>
       </c>
       <c r="C362" s="5">
-        <v>0.1723527279999999</v>
+        <v>0.1714914109999981</v>
       </c>
       <c r="D362" s="5">
-        <v>12.67452258193984</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>12.608018102379926</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>17.251782072000001</v>
+        <v>17.251369561000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.16612364799999924</v>
+        <v>-0.16523607399999918</v>
       </c>
       <c r="D363" s="5">
-        <v>-10.863344394016483</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-10.809062894978149</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>17.321690749999998</v>
+        <v>17.322758596</v>
       </c>
       <c r="C364" s="5">
-        <v>6.9908677999997337E-2</v>
+        <v>7.1389034999999268E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>4.9725646316051364</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>5.0803942643424138</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>17.17476121</v>
+        <v>17.175215928</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.14692953999999858</v>
+        <v>-0.14754266799999982</v>
       </c>
       <c r="D365" s="5">
-        <v>-9.7171787742830631</v>
+        <v>-9.7552741466371167</v>
       </c>
       <c r="E365" s="5">
-        <v>4.4122948988434274</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>4.4118101846597924</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>17.443460169000002</v>
+        <v>17.443170307999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.26869895900000174</v>
+        <v>0.26795437999999905</v>
       </c>
       <c r="D366" s="5">
-        <v>20.476728026340862</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>20.414443826986005</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>17.480792348000001</v>
+        <v>17.480217026999998</v>
       </c>
       <c r="C367" s="5">
-        <v>3.7332178999999854E-2</v>
+        <v>3.7046718999999229E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>2.5986655728043706</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.5786055891361181</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>17.657820403999999</v>
+        <v>17.656167752999998</v>
       </c>
       <c r="C368" s="5">
-        <v>0.17702805599999749</v>
+        <v>0.17595072599999995</v>
       </c>
       <c r="D368" s="5">
-        <v>12.852654020701149</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>12.770501865653184</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>16.855104253</v>
+        <v>16.856737183</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.80271615099999849</v>
+        <v>-0.7994305699999984</v>
       </c>
       <c r="D369" s="5">
-        <v>-42.782065931928827</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-42.651134503993134</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>17.319769524000002</v>
+        <v>17.323059596</v>
       </c>
       <c r="C370" s="5">
-        <v>0.46466527100000121</v>
+        <v>0.46632241300000032</v>
       </c>
       <c r="D370" s="5">
-        <v>38.588752401470813</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>38.743614839514095</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>17.434023372999999</v>
+        <v>17.433976973</v>
       </c>
       <c r="C371" s="5">
-        <v>0.11425384899999713</v>
+        <v>0.11091737699999982</v>
       </c>
       <c r="D371" s="5">
-        <v>8.2096978707967736</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>7.9598873233274858</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>17.599482228999999</v>
+        <v>17.599596857000002</v>
       </c>
       <c r="C372" s="5">
-        <v>0.16545885600000076</v>
+        <v>0.1656198840000016</v>
       </c>
       <c r="D372" s="5">
-        <v>12.002368759132032</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>12.014700349060892</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>17.435668872000001</v>
+        <v>17.435589271000001</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.16381335699999866</v>
+        <v>-0.16400758600000032</v>
       </c>
       <c r="D373" s="5">
-        <v>-10.614997570486661</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-10.626879851705207</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>17.390760171</v>
+        <v>17.385154579000002</v>
       </c>
       <c r="C374" s="5">
-        <v>-4.4908701000000661E-2</v>
+        <v>-5.0434691999999615E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>-3.047404337736126</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-3.4164596869118768</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>17.713771901000001</v>
+        <v>17.713533369</v>
       </c>
       <c r="C375" s="5">
-        <v>0.32301173000000105</v>
+        <v>0.32837878999999859</v>
       </c>
       <c r="D375" s="5">
-        <v>24.712442379243328</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>25.175610737323062</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>17.354090027000002</v>
+        <v>17.355905473</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.35968187399999962</v>
+        <v>-0.35762789600000033</v>
       </c>
       <c r="D376" s="5">
-        <v>-21.821096107645598</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-21.710248233341211</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>17.5062435</v>
+        <v>17.506791955000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.15215347299999848</v>
+        <v>0.15088648200000065</v>
       </c>
       <c r="D377" s="5">
-        <v>11.043572607083195</v>
+        <v>10.94597103841819</v>
       </c>
       <c r="E377" s="5">
-        <v>1.9300547235963528</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>1.9305493939057117</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>17.353955571</v>
+        <v>17.354029611000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.15228792899999988</v>
+        <v>-0.15276234399999922</v>
       </c>
       <c r="D378" s="5">
-        <v>-9.9536328939287664</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-9.9828703412504929</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>17.204192679999998</v>
+        <v>17.20436729</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.14976289100000173</v>
+        <v>-0.14966232100000099</v>
       </c>
       <c r="D379" s="5">
-        <v>-9.878212102983996</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-9.8718498944687418</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>17.197058285000001</v>
+        <v>17.194402005000001</v>
       </c>
       <c r="C380" s="5">
-        <v>-7.1343949999977951E-3</v>
+        <v>-9.9652849999998239E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>-0.49649377021643293</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-0.69286587491517171</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>17.384774956000001</v>
+        <v>17.387059446999999</v>
       </c>
       <c r="C381" s="5">
-        <v>0.18771667100000045</v>
+        <v>0.19265744199999801</v>
       </c>
       <c r="D381" s="5">
-        <v>13.914476741412374</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>14.305927526034834</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>17.161992583</v>
+        <v>17.16856379</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.22278237300000114</v>
+        <v>-0.21849565699999829</v>
       </c>
       <c r="D382" s="5">
-        <v>-14.338901106459634</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-14.080067070999558</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>17.163254633000001</v>
+        <v>17.163240829999999</v>
       </c>
       <c r="C383" s="5">
-        <v>1.2620500000011248E-3</v>
+        <v>-5.3229600000008759E-3</v>
       </c>
       <c r="D383" s="5">
-        <v>8.8280697922749063E-2</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-0.37141551895040203</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>17.406835174000001</v>
+        <v>17.406736854999998</v>
       </c>
       <c r="C384" s="5">
-        <v>0.24358054100000004</v>
+        <v>0.24349602499999889</v>
       </c>
       <c r="D384" s="5">
-        <v>18.424635163024881</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>18.41775143952027</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>17.338302640999999</v>
+        <v>17.337712301</v>
       </c>
       <c r="C385" s="5">
-        <v>-6.8532533000002616E-2</v>
+        <v>-6.9024553999998517E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-4.6235512338582918</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-4.6560506540572426</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>17.359865398</v>
+        <v>17.349125903000001</v>
       </c>
       <c r="C386" s="5">
-        <v>2.1562757000001653E-2</v>
+        <v>1.1413602000001077E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>1.5026288076636751</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>0.79283942080434766</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>17.482660891999998</v>
+        <v>17.481842861000001</v>
       </c>
       <c r="C387" s="5">
-        <v>0.12279549399999823</v>
+        <v>0.13271695799999961</v>
       </c>
       <c r="D387" s="5">
-        <v>8.8263749040416339</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>9.5759794928166784</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>17.507079566000002</v>
+        <v>17.508842610999999</v>
       </c>
       <c r="C388" s="5">
-        <v>2.4418674000003193E-2</v>
+        <v>2.6999749999998102E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>1.689019934475855</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>1.8691587415052613</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>17.356414701999999</v>
+        <v>17.357698792000001</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.15066486400000301</v>
+        <v>-0.15114381899999785</v>
       </c>
       <c r="D389" s="5">
-        <v>-9.8520711212667358</v>
+        <v>-9.8809701760198756</v>
       </c>
       <c r="E389" s="5">
-        <v>-0.85585921388561248</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>-0.8516304036926603</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>17.157645464000002</v>
+        <v>17.159572359999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.19876923799999702</v>
+        <v>-0.19812643200000224</v>
       </c>
       <c r="D390" s="5">
-        <v>-12.909245090469435</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-12.869189930133384</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>17.239789547000001</v>
+        <v>17.242088788</v>
       </c>
       <c r="C391" s="5">
-        <v>8.2144082999999313E-2</v>
+        <v>8.2516428000001696E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>5.8988500625839713</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>5.9256165861510945</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>17.136566314</v>
+        <v>17.133478799999999</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.10322323300000136</v>
+        <v>-0.10860998800000132</v>
       </c>
       <c r="D392" s="5">
-        <v>-6.9530478663420325</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>-7.3024848596027425</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>17.105553826000001</v>
+        <v>17.107943741</v>
       </c>
       <c r="C393" s="5">
-        <v>-3.1012487999998228E-2</v>
+        <v>-2.5535058999999194E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>-2.1501852410987454</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>-1.7738453618672878</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>17.071228229999999</v>
+        <v>17.082047828</v>
       </c>
       <c r="C394" s="5">
-        <v>-3.4325596000002179E-2</v>
+        <v>-2.5895912999999382E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-2.3816316420599559</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-1.801367231879758</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>16.771400960000001</v>
+        <v>16.770569321</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.29982726999999798</v>
+        <v>-0.31147850700000035</v>
       </c>
       <c r="D395" s="5">
-        <v>-19.1546808554933</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-19.814753001892981</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>17.110479855000001</v>
+        <v>17.109458362000002</v>
       </c>
       <c r="C396" s="5">
-        <v>0.3390788950000001</v>
+        <v>0.33888904100000161</v>
       </c>
       <c r="D396" s="5">
-        <v>27.1493571047275</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>27.13392669086776</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>17.145871779</v>
+        <v>17.143690714000002</v>
       </c>
       <c r="C397" s="5">
-        <v>3.5391923999998909E-2</v>
+        <v>3.4232352000000077E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>2.5105558123823535</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>2.4275400431396976</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>17.133548509000001</v>
+        <v>17.115572010000001</v>
       </c>
       <c r="C398" s="5">
-        <v>-1.2323269999999553E-2</v>
+        <v>-2.8118704000000605E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>-0.85907599475407714</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>-1.950555077601579</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>17.062934107</v>
+        <v>17.062169283999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-7.0614402000000354E-2</v>
+        <v>-5.3402726000001621E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-4.8351118124971055</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-3.6805615209718479</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>17.084410868999999</v>
+        <v>17.084861704000001</v>
       </c>
       <c r="C400" s="5">
-        <v>2.1476761999998928E-2</v>
+        <v>2.2692420000002045E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>1.5209153631664973</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.6077077304750498</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>17.034469860000002</v>
+        <v>17.036209586999998</v>
       </c>
       <c r="C401" s="5">
-        <v>-4.9941008999997649E-2</v>
+        <v>-4.8652117000003159E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-3.4519787128492685</v>
+        <v>-3.3641925991208299</v>
       </c>
       <c r="E401" s="5">
-        <v>-1.8549040658892513</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>-1.8521418585058846</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>17.057113528999999</v>
+        <v>17.065414787999998</v>
       </c>
       <c r="C402" s="5">
-        <v>2.2643668999997146E-2</v>
+        <v>2.9205200999999903E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>1.6068562870834135</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>2.076669438100609</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>17.069871698</v>
+        <v>17.076751333000001</v>
       </c>
       <c r="C403" s="5">
-        <v>1.2758169000001374E-2</v>
+        <v>1.1336545000002474E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>0.90126279985232038</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>0.80007829120132268</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>17.061950116999999</v>
+        <v>17.060553155000001</v>
       </c>
       <c r="C404" s="5">
-        <v>-7.9215810000015097E-3</v>
+        <v>-1.6198177999999785E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>-0.55546241096958715</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-1.1323421800308875</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>16.526398652000001</v>
+        <v>16.527723128000002</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.53555146499999751</v>
+        <v>-0.53283002699999926</v>
       </c>
       <c r="D405" s="5">
-        <v>-31.798381501044272</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-31.665652969653411</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>16.559341916000001</v>
+        <v>16.570479574</v>
       </c>
       <c r="C406" s="5">
-        <v>3.2943264000000028E-2</v>
+        <v>4.2756445999998505E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>2.418447022900172</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.148896286110725</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>16.661625361999999</v>
+        <v>16.658554736999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.10228344599999772</v>
+        <v>8.8075162999999179E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>7.6692031701693697</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>6.5680231235778708</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>16.612629308999999</v>
+        <v>16.609332952999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.8996052999999762E-2</v>
+        <v>-4.9221784000000213E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.4722658611894497</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-3.4886365350121795</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>16.548344403000002</v>
+        <v>16.542991671999999</v>
       </c>
       <c r="C409" s="5">
-        <v>-6.4284905999997477E-2</v>
+        <v>-6.6341280999999697E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-4.5460033659075583</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-4.6891549713217628</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>16.622014373999999</v>
+        <v>16.598519939999999</v>
       </c>
       <c r="C410" s="5">
-        <v>7.3669970999997503E-2</v>
+        <v>5.552826799999977E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>5.4749267660270107</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>4.1031236311265262</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>16.352216284000001</v>
+        <v>16.349858547</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.26979808999999833</v>
+        <v>-0.24866139299999901</v>
       </c>
       <c r="D411" s="5">
-        <v>-17.829556631690512</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-16.567429960146228</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>16.376052390000002</v>
+        <v>16.378119481999999</v>
       </c>
       <c r="C412" s="5">
-        <v>2.3836106000000967E-2</v>
+        <v>2.826093499999871E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>1.7632938850119739</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>2.0940482549428152</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>16.436354998999999</v>
+        <v>16.439971004</v>
       </c>
       <c r="C413" s="5">
-        <v>6.0302608999997176E-2</v>
+        <v>6.1851522000001324E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>4.5094409443656724</v>
+        <v>4.6270898619614753</v>
       </c>
       <c r="E413" s="5">
-        <v>-3.5112032597180098</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>-3.4998312268650245</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>16.354955213</v>
+        <v>16.370975972</v>
       </c>
       <c r="C414" s="5">
-        <v>-8.1399785999998642E-2</v>
+        <v>-6.8995032000000123E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-5.7836756825644926</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-4.9215076917887401</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>16.187310448000002</v>
+        <v>16.199256713</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.16764476499999859</v>
+        <v>-0.17171925899999962</v>
       </c>
       <c r="D415" s="5">
-        <v>-11.63016568086891</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-11.885739467519951</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>16.181606909999999</v>
+        <v>16.181258987</v>
       </c>
       <c r="C416" s="5">
-        <v>-5.7035380000023395E-3</v>
+        <v>-1.7997726000000824E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.4219970756865643</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-1.325109318526696</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>16.142929073000001</v>
+        <v>16.142202736000002</v>
       </c>
       <c r="C417" s="5">
-        <v>-3.867783699999805E-2</v>
+        <v>-3.9056250999998099E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.8308730998172105</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-2.8582636654326476</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>16.235490486</v>
+        <v>16.246568548999999</v>
       </c>
       <c r="C418" s="5">
-        <v>9.2561412999998538E-2</v>
+        <v>0.10436581299999759</v>
       </c>
       <c r="D418" s="5">
-        <v>7.101831795592739</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>8.0404036289010605</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>16.239462298999999</v>
+        <v>16.232979630999999</v>
       </c>
       <c r="C419" s="5">
-        <v>3.9718129999997132E-3</v>
+        <v>-1.358891799999995E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.29396055269732546</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-0.99909680171454962</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>16.219040789000001</v>
+        <v>16.213170056999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.0421509999998477E-2</v>
+        <v>-1.9809573999999941E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.4986351446815371</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-1.4546058011942642</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>16.246870169000001</v>
+        <v>16.238886853</v>
       </c>
       <c r="C421" s="5">
-        <v>2.7829380000000015E-2</v>
+        <v>2.5716796000001096E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>2.0785582902945521</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>1.920093670995926</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>16.314542155000002</v>
+        <v>16.284402564000001</v>
       </c>
       <c r="C422" s="5">
-        <v>6.7671986000000572E-2</v>
+        <v>4.5515711000000181E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>5.1143878222013273</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>3.4157985626582343</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>16.452148351000002</v>
+        <v>16.448862368</v>
       </c>
       <c r="C423" s="5">
-        <v>0.13760619600000012</v>
+        <v>0.16445980399999982</v>
       </c>
       <c r="D423" s="5">
-        <v>10.604479981121063</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>12.815414031879069</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>16.480081634000001</v>
+        <v>16.485437895</v>
       </c>
       <c r="C424" s="5">
-        <v>2.793328299999942E-2</v>
+        <v>3.6575527000000108E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>2.0565540905575386</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>2.7011838977886171</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>16.449389114999999</v>
+        <v>16.455138993999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-3.069251900000225E-2</v>
+        <v>-3.0298901000001877E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.2121302665246145</v>
+        <v>-2.1833444810195113</v>
       </c>
       <c r="E425" s="5">
-        <v>7.9300526185965836E-2</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>9.2262875623738694E-2</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>16.447922752</v>
+        <v>16.471626570000002</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.4663629999986938E-3</v>
+        <v>1.6487576000002946E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.10692026977668911</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>1.209013712708118</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>16.502020798</v>
+        <v>16.518553860000001</v>
       </c>
       <c r="C427" s="5">
-        <v>5.4098046000000011E-2</v>
+        <v>4.6927289999999289E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>4.0190468316977368</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>3.4728547871811344</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>16.587700754</v>
+        <v>16.589173521999999</v>
       </c>
       <c r="C428" s="5">
-        <v>8.5679955999999891E-2</v>
+        <v>7.0619661999998584E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>6.411543395639141</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>5.2525711431842703</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>16.754286846999999</v>
+        <v>16.751640137999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.16658609299999938</v>
+        <v>0.16246661599999968</v>
       </c>
       <c r="D429" s="5">
-        <v>12.739746996350409</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>12.406394962261015</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>16.909632256999998</v>
+        <v>16.917808994000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.15534540999999891</v>
+        <v>0.16616885600000231</v>
       </c>
       <c r="D430" s="5">
-        <v>11.711682961267943</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>12.574853471114844</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>16.920444695</v>
+        <v>16.911012696</v>
       </c>
       <c r="C431" s="5">
-        <v>1.0812438000002089E-2</v>
+        <v>-6.7962980000011441E-3</v>
       </c>
       <c r="D431" s="5">
-        <v>0.77001400680103416</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-0.48100567464648414</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>16.823022785999999</v>
+        <v>16.814464090000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-9.742190900000125E-2</v>
+        <v>-9.6548605999998927E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-6.6945257498990607</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-6.6399719374116595</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>16.847089782000001</v>
+        <v>16.836431934</v>
       </c>
       <c r="C433" s="5">
-        <v>2.406699600000195E-2</v>
+        <v>2.1967843999998848E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>1.7302908113130844</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.5790966847936128</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>16.816513482000001</v>
+        <v>16.783493752999998</v>
       </c>
       <c r="C434" s="5">
-        <v>-3.057629999999989E-2</v>
+        <v>-5.2938181000001805E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.1563075715746116</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-3.7085452508850536</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>16.68882258</v>
+        <v>16.746060944</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.12769090200000122</v>
+        <v>-3.7432808999998457E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-8.7407585874909266</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-2.6438135414415642</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>16.557994759</v>
+        <v>16.497431263999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.13082782100000045</v>
+        <v>-0.24862968000000052</v>
       </c>
       <c r="D436" s="5">
-        <v>-9.011916508499807</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-16.431246966020417</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>16.621912452</v>
+        <v>16.567467552</v>
       </c>
       <c r="C437" s="5">
-        <v>6.3917693000000497E-2</v>
+        <v>7.0036288000000724E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>4.7319035212930682</v>
+        <v>5.2149888293848035</v>
       </c>
       <c r="E437" s="5">
-        <v>1.048813033686935</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.68263512110691149</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>16.674558783999998</v>
+        <v>16.622531875</v>
       </c>
       <c r="C438" s="5">
-        <v>5.2646331999998353E-2</v>
+        <v>5.506432299999986E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>3.8676550520765574</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>4.0620911354306566</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>16.600574283</v>
+        <v>16.549982475</v>
       </c>
       <c r="C439" s="5">
-        <v>-7.3984500999998204E-2</v>
+        <v>-7.2549399999999764E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-5.1963332949129359</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-5.1135134807643752</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>16.526816150999998</v>
+        <v>16.476449127999999</v>
       </c>
       <c r="C440" s="5">
-        <v>-7.3758132000001808E-2</v>
+        <v>-7.353334700000147E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-5.2033472855928853</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-5.2033472737912696</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>16.638593826000001</v>
+        <v>16.652798017999999</v>
       </c>
       <c r="C441" s="5">
-        <v>0.11177767500000257</v>
+        <v>0.17634888999999987</v>
       </c>
       <c r="D441" s="5">
-        <v>8.4249148982378443</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>13.627411370520459</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>16.902846765</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.25004874700000101</v>
+      </c>
+      <c r="D442" s="5">
+        <v>19.583614935304539</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>