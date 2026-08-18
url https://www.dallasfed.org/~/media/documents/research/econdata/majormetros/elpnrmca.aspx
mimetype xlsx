--- v6 (2026-07-08)
+++ v7 (2026-08-18)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A043F171-783D-4022-9702-D817860B363A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0AF9BBA8-FF2C-4802-A8D8-3D19817754C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E8D34C5C-511D-4F3C-BD89-BB879596B784}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2810A878-4C3C-4576-B231-8DFF36CEDB53}"/>
   </bookViews>
   <sheets>
     <sheet name="elpnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{717F8293-E0E9-4B41-BE99-40D34203B2C4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB56AD46-8E20-4657-8957-41F543D32C4C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>8.6893255835000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>8.6071068503999992</v>
       </c>
       <c r="C7" s="5">
         <v>-8.2218733100001273E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-10.781793248318705</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>8.4765762439000003</v>
       </c>
       <c r="C8" s="5">
         <v>-0.13053060649999892</v>
       </c>
       <c r="D8" s="5">
         <v>-16.75477348764791</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>8.7015558680999998</v>
       </c>
       <c r="C9" s="5">
         <v>0.22497962419999951</v>
       </c>
       <c r="D9" s="5">
         <v>36.935888009840468</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>8.7114422391000002</v>
       </c>
       <c r="C10" s="5">
         <v>9.886371000000338E-3</v>
       </c>
       <c r="D10" s="5">
         <v>1.3719455971596739</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>8.9467505320999994</v>
       </c>
       <c r="C11" s="5">
         <v>0.23530829299999922</v>
       </c>
       <c r="D11" s="5">
         <v>37.690252678741068</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>8.8990853058999999</v>
       </c>
       <c r="C12" s="5">
         <v>-4.7665226199999466E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-6.2091427870966669</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>8.9281540544000002</v>
       </c>
       <c r="C13" s="5">
         <v>2.9068748500000297E-2</v>
       </c>
       <c r="D13" s="5">
         <v>3.9909787066203961</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>8.9772037980999997</v>
       </c>
       <c r="C14" s="5">
         <v>4.9049743699999482E-2</v>
       </c>
       <c r="D14" s="5">
         <v>6.7954893353145751</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>8.9772248072000007</v>
       </c>
       <c r="C15" s="5">
         <v>2.1009100001023739E-5</v>
       </c>
       <c r="D15" s="5">
         <v>2.808362723194513E-3</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>8.9108167589999994</v>
       </c>
       <c r="C16" s="5">
         <v>-6.6408048200001346E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-8.5244677836922023</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>8.6936360683</v>
       </c>
       <c r="C17" s="5">
         <v>-0.21718069069999935</v>
       </c>
       <c r="D17" s="5">
         <v>-25.628367495729698</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>8.5765015758000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.11713449249999996</v>
       </c>
       <c r="D18" s="5">
         <v>-15.022374696264485</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>8.4918148503000008</v>
       </c>
       <c r="C19" s="5">
         <v>-8.4686725499999227E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-11.226337552634414</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>8.3633718863999995</v>
       </c>
       <c r="C20" s="5">
         <v>-0.12844296390000132</v>
       </c>
       <c r="D20" s="5">
         <v>-16.714249303631579</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>8.2007739638999997</v>
       </c>
       <c r="C21" s="5">
         <v>-0.16259792249999983</v>
       </c>
       <c r="D21" s="5">
         <v>-20.990157271162822</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>8.5065922999999994</v>
       </c>
       <c r="C22" s="5">
         <v>0.30581833609999975</v>
       </c>
       <c r="D22" s="5">
         <v>55.170558502600528</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>8.0553622989000004</v>
       </c>
       <c r="C23" s="5">
         <v>-0.451230001099999</v>
       </c>
       <c r="D23" s="5">
         <v>-48.005966076226414</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>8.1133823599999992</v>
       </c>
       <c r="C24" s="5">
         <v>5.8020061099998799E-2</v>
       </c>
       <c r="D24" s="5">
         <v>8.9939482600091658</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>8.0516442300000008</v>
       </c>
       <c r="C25" s="5">
         <v>-6.1738129999998392E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-8.7586713231087572</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>8.0878159150000002</v>
       </c>
       <c r="C26" s="5">
         <v>3.6171684999999343E-2</v>
       </c>
       <c r="D26" s="5">
         <v>5.526168770870421</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>7.8878363549000001</v>
       </c>
       <c r="C27" s="5">
         <v>-0.19997956010000006</v>
       </c>
       <c r="D27" s="5">
         <v>-25.95092984448787</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>7.8152745893000004</v>
       </c>
       <c r="C28" s="5">
         <v>-7.2561765599999717E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-10.497287930484422</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>7.8852629412999997</v>
       </c>
       <c r="C29" s="5">
         <v>6.998835199999931E-2</v>
       </c>
       <c r="D29" s="5">
         <v>11.291823869606542</v>
       </c>
       <c r="E29" s="5">
         <v>-9.2984468253462733</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>7.9513782245</v>
       </c>
       <c r="C30" s="5">
         <v>6.6115283200000263E-2</v>
       </c>
       <c r="D30" s="5">
         <v>10.538810543073907</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>7.9554321229999996</v>
       </c>
       <c r="C31" s="5">
         <v>4.0538984999995975E-3</v>
       </c>
       <c r="D31" s="5">
         <v>0.61352161906356173</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>8.1404318068000006</v>
       </c>
       <c r="C32" s="5">
         <v>0.18499968380000098</v>
       </c>
       <c r="D32" s="5">
         <v>31.766197964057284</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>8.3017910653999998</v>
       </c>
       <c r="C33" s="5">
         <v>0.16135925859999922</v>
       </c>
       <c r="D33" s="5">
         <v>26.558779825569555</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>8.3929545114999993</v>
       </c>
       <c r="C34" s="5">
         <v>9.116344609999949E-2</v>
       </c>
       <c r="D34" s="5">
         <v>14.003147633070734</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>8.5700275975999993</v>
       </c>
       <c r="C35" s="5">
         <v>0.17707308610000005</v>
       </c>
       <c r="D35" s="5">
         <v>28.471919743693451</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>8.5469200603999997</v>
       </c>
       <c r="C36" s="5">
         <v>-2.3107537199999584E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-3.1880297713127614</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>8.5932048692999992</v>
       </c>
       <c r="C37" s="5">
         <v>4.6284808899999419E-2</v>
       </c>
       <c r="D37" s="5">
         <v>6.6955450352201185</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>8.5105535960999994</v>
       </c>
       <c r="C38" s="5">
         <v>-8.2651273199999764E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-10.950447264756068</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>8.5028971453000004</v>
       </c>
       <c r="C39" s="5">
         <v>-7.6564507999989928E-3</v>
       </c>
       <c r="D39" s="5">
         <v>-1.0742445467771033</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>8.5213471286000004</v>
       </c>
       <c r="C40" s="5">
         <v>1.8449983300000028E-2</v>
       </c>
       <c r="D40" s="5">
         <v>2.6351162437705744</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>8.4653169767000005</v>
       </c>
       <c r="C41" s="5">
         <v>-5.6030151899999936E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-7.6111401459298182</v>
       </c>
       <c r="E41" s="5">
         <v>7.3561787313635385</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>8.4082733244999996</v>
       </c>
       <c r="C42" s="5">
         <v>-5.7043652200000849E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-7.7931567857191242</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>8.6131280759000006</v>
       </c>
       <c r="C43" s="5">
         <v>0.20485475140000098</v>
       </c>
       <c r="D43" s="5">
         <v>33.490086219826743</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>8.4175093344</v>
       </c>
       <c r="C44" s="5">
         <v>-0.19561874150000058</v>
       </c>
       <c r="D44" s="5">
         <v>-24.094644597738046</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>8.5011396634</v>
       </c>
       <c r="C45" s="5">
         <v>8.3630329000000003E-2</v>
       </c>
       <c r="D45" s="5">
         <v>12.595888957492107</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>8.3700653600999999</v>
       </c>
       <c r="C46" s="5">
         <v>-0.13107430330000014</v>
       </c>
       <c r="D46" s="5">
         <v>-17.011029352033347</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>8.3919136965999996</v>
       </c>
       <c r="C47" s="5">
         <v>2.1848336499999732E-2</v>
       </c>
       <c r="D47" s="5">
         <v>3.1777171341918597</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>8.3820499707000007</v>
       </c>
       <c r="C48" s="5">
         <v>-9.8637258999989541E-3</v>
       </c>
       <c r="D48" s="5">
         <v>-1.401379027240901</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>8.5416069212999997</v>
       </c>
       <c r="C49" s="5">
         <v>0.15955695059999897</v>
       </c>
       <c r="D49" s="5">
         <v>25.392635999844828</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>8.6448831245999997</v>
       </c>
       <c r="C50" s="5">
         <v>0.10327620330000009</v>
       </c>
       <c r="D50" s="5">
         <v>15.513976490545112</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>8.8212441911999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.17636106660000017</v>
       </c>
       <c r="D51" s="5">
         <v>27.42323291778348</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>8.9255667623000008</v>
       </c>
       <c r="C52" s="5">
         <v>0.10432257110000087</v>
       </c>
       <c r="D52" s="5">
         <v>15.152003958711857</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>9.0342096032000008</v>
       </c>
       <c r="C53" s="5">
         <v>0.10864284089999998</v>
       </c>
       <c r="D53" s="5">
         <v>15.625151665871929</v>
       </c>
       <c r="E53" s="5">
         <v>6.7202755439143669</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>9.0783951939000005</v>
       </c>
       <c r="C54" s="5">
         <v>4.4185590699999722E-2</v>
       </c>
       <c r="D54" s="5">
         <v>6.0295849100247434</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>8.9611027000999997</v>
       </c>
       <c r="C55" s="5">
         <v>-0.11729249380000084</v>
       </c>
       <c r="D55" s="5">
         <v>-14.448339088742458</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>9.0965144370999997</v>
       </c>
       <c r="C56" s="5">
         <v>0.13541173700000009</v>
       </c>
       <c r="D56" s="5">
         <v>19.71889554498145</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>8.9942365143000007</v>
       </c>
       <c r="C57" s="5">
         <v>-0.10227792279999903</v>
       </c>
       <c r="D57" s="5">
         <v>-12.688492503618388</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>8.8334421538000001</v>
       </c>
       <c r="C58" s="5">
         <v>-0.16079436050000062</v>
       </c>
       <c r="D58" s="5">
         <v>-19.464383325621526</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>9.0161808855000007</v>
       </c>
       <c r="C59" s="5">
         <v>0.18273873170000066</v>
       </c>
       <c r="D59" s="5">
         <v>27.853246509664565</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>9.5287286329000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.51254774739999931</v>
       </c>
       <c r="D60" s="5">
         <v>94.154792057913838</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>9.5953282235999993</v>
       </c>
       <c r="C61" s="5">
         <v>6.6599590699999212E-2</v>
       </c>
       <c r="D61" s="5">
         <v>8.717263846886647</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>9.875846524</v>
       </c>
       <c r="C62" s="5">
         <v>0.2805183004000007</v>
       </c>
       <c r="D62" s="5">
         <v>41.310347672392147</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>9.9336249055000003</v>
       </c>
       <c r="C63" s="5">
         <v>5.7778381500000364E-2</v>
       </c>
       <c r="D63" s="5">
         <v>7.2509377136006803</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>10.130030668</v>
       </c>
       <c r="C64" s="5">
         <v>0.19640576249999953</v>
       </c>
       <c r="D64" s="5">
         <v>26.484130106913174</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>10.29337402</v>
       </c>
       <c r="C65" s="5">
         <v>0.16334335200000005</v>
       </c>
       <c r="D65" s="5">
         <v>21.161299066118723</v>
       </c>
       <c r="E65" s="5">
         <v>13.937737467968336</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>10.555651135</v>
       </c>
       <c r="C66" s="5">
         <v>0.26227711499999984</v>
       </c>
       <c r="D66" s="5">
         <v>35.246892973675315</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>10.829719508</v>
       </c>
       <c r="C67" s="5">
         <v>0.27406837300000042</v>
       </c>
       <c r="D67" s="5">
         <v>36.014798217783614</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>11.080626909999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.25090740199999928</v>
       </c>
       <c r="D68" s="5">
         <v>31.633213970218609</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>10.682984949</v>
       </c>
       <c r="C69" s="5">
         <v>-0.39764196099999971</v>
       </c>
       <c r="D69" s="5">
         <v>-35.503015257355088</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>10.396503624999999</v>
       </c>
       <c r="C70" s="5">
         <v>-0.28648132400000037</v>
       </c>
       <c r="D70" s="5">
         <v>-27.833388557025408</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>10.641498572</v>
       </c>
       <c r="C71" s="5">
         <v>0.24499494700000035</v>
       </c>
       <c r="D71" s="5">
         <v>32.246985444685649</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>10.464784864</v>
       </c>
       <c r="C72" s="5">
         <v>-0.17671370799999941</v>
       </c>
       <c r="D72" s="5">
         <v>-18.204358854618441</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>10.445419275000001</v>
       </c>
       <c r="C73" s="5">
         <v>-1.9365588999999517E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-2.1981948150043951</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>10.395336145</v>
       </c>
       <c r="C74" s="5">
         <v>-5.0083130000000864E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-5.6043627431129117</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>10.440386779000001</v>
       </c>
       <c r="C75" s="5">
         <v>4.5050634000000755E-2</v>
       </c>
       <c r="D75" s="5">
         <v>5.3262467692503757</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>10.423529618</v>
       </c>
       <c r="C76" s="5">
         <v>-1.6857161000000787E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-1.9204192104921747</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>10.349997388</v>
       </c>
       <c r="C77" s="5">
         <v>-7.3532229999999643E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-8.1444873968058005</v>
       </c>
       <c r="E77" s="5">
         <v>0.55009531267378176</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>10.561280059</v>
       </c>
       <c r="C78" s="5">
         <v>0.21128267099999931</v>
       </c>
       <c r="D78" s="5">
         <v>27.442953575771021</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>10.512990440999999</v>
       </c>
       <c r="C79" s="5">
         <v>-4.828961800000009E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-5.350892289027442</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>10.471288167999999</v>
       </c>
       <c r="C80" s="5">
         <v>-4.1702273000000289E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-4.6575948997476635</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>10.671108425</v>
       </c>
       <c r="C81" s="5">
         <v>0.19982025700000072</v>
       </c>
       <c r="D81" s="5">
         <v>25.462244852928851</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>10.862265343000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.19115691800000079</v>
       </c>
       <c r="D82" s="5">
         <v>23.745808834791049</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>10.955696567</v>
       </c>
       <c r="C83" s="5">
         <v>9.3431223999999702E-2</v>
       </c>
       <c r="D83" s="5">
         <v>10.824314647783551</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>11.298818383</v>
       </c>
       <c r="C84" s="5">
         <v>0.34312181600000002</v>
       </c>
       <c r="D84" s="5">
         <v>44.782606152862805</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>11.388801098</v>
       </c>
       <c r="C85" s="5">
         <v>8.9982714999999658E-2</v>
       </c>
       <c r="D85" s="5">
         <v>9.9865967261136177</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>11.30139922</v>
       </c>
       <c r="C86" s="5">
         <v>-8.7401877999999655E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-8.8303052879588062</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>11.436826038</v>
       </c>
       <c r="C87" s="5">
         <v>0.13542681799999912</v>
       </c>
       <c r="D87" s="5">
         <v>15.366464631133958</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>11.510054853</v>
       </c>
       <c r="C88" s="5">
         <v>7.3228815000000225E-2</v>
       </c>
       <c r="D88" s="5">
         <v>7.9599157888964767</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>11.718462992999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.20840813999999952</v>
       </c>
       <c r="D89" s="5">
         <v>24.027821133110105</v>
       </c>
       <c r="E89" s="5">
         <v>13.221893240153149</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>11.568763970999999</v>
       </c>
       <c r="C90" s="5">
         <v>-0.14969902200000007</v>
       </c>
       <c r="D90" s="5">
         <v>-14.297065498677409</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>11.715986001999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.14722203100000009</v>
       </c>
       <c r="D91" s="5">
         <v>16.386498509413716</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>11.766064008000001</v>
       </c>
       <c r="C92" s="5">
         <v>5.0078006000001452E-2</v>
       </c>
       <c r="D92" s="5">
         <v>5.2515136399210016</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>11.767525769000001</v>
       </c>
       <c r="C93" s="5">
         <v>1.4617609999998393E-3</v>
       </c>
       <c r="D93" s="5">
         <v>0.14918432119694902</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>11.847075149</v>
       </c>
       <c r="C94" s="5">
         <v>7.9549379999999559E-2</v>
       </c>
       <c r="D94" s="5">
         <v>8.420604278578292</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>11.958961125</v>
       </c>
       <c r="C95" s="5">
         <v>0.11188597599999994</v>
       </c>
       <c r="D95" s="5">
         <v>11.940625642162006</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>11.623646421</v>
       </c>
       <c r="C96" s="5">
         <v>-0.33531470399999996</v>
       </c>
       <c r="D96" s="5">
         <v>-28.913482468844297</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>11.61407844</v>
       </c>
       <c r="C97" s="5">
         <v>-9.5679810000000032E-3</v>
       </c>
       <c r="D97" s="5">
         <v>-0.98331783716606447</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>11.691628761</v>
       </c>
       <c r="C98" s="5">
         <v>7.7550321000000366E-2</v>
       </c>
       <c r="D98" s="5">
         <v>8.3136384613588188</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>11.6373499</v>
       </c>
       <c r="C99" s="5">
         <v>-5.4278861000000234E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-5.430976219716932</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>11.591888893</v>
       </c>
       <c r="C100" s="5">
         <v>-4.5461007000000109E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-4.5883495295916727</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>11.690305560000001</v>
       </c>
       <c r="C101" s="5">
         <v>9.8416667000000402E-2</v>
       </c>
       <c r="D101" s="5">
         <v>10.677626345271229</v>
       </c>
       <c r="E101" s="5">
         <v>-0.24028264642571573</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>11.784133757999999</v>
       </c>
       <c r="C102" s="5">
         <v>9.3828197999998864E-2</v>
       </c>
       <c r="D102" s="5">
         <v>10.068134682787599</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>11.926277139</v>
       </c>
       <c r="C103" s="5">
         <v>0.14214338100000035</v>
       </c>
       <c r="D103" s="5">
         <v>15.474689897348304</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>12.059611012</v>
       </c>
       <c r="C104" s="5">
         <v>0.13333387299999977</v>
       </c>
       <c r="D104" s="5">
         <v>14.272263670015374</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>12.269806107000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.21019509500000133</v>
       </c>
       <c r="D105" s="5">
         <v>23.041835818544531</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>12.550473994000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.28066788699999989</v>
       </c>
       <c r="D106" s="5">
         <v>31.180456911542521</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>12.360685533</v>
       </c>
       <c r="C107" s="5">
         <v>-0.18978846100000091</v>
       </c>
       <c r="D107" s="5">
         <v>-16.71071094137595</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>11.543490532</v>
       </c>
       <c r="C108" s="5">
         <v>-0.81719500099999998</v>
       </c>
       <c r="D108" s="5">
         <v>-55.991646528329319</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>11.724715494</v>
       </c>
       <c r="C109" s="5">
         <v>0.18122496199999993</v>
       </c>
       <c r="D109" s="5">
         <v>20.554088825282335</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>11.962078200000001</v>
       </c>
       <c r="C110" s="5">
         <v>0.23736270600000076</v>
       </c>
       <c r="D110" s="5">
         <v>27.189684130377255</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>12.538393863</v>
       </c>
       <c r="C111" s="5">
         <v>0.57631566299999903</v>
       </c>
       <c r="D111" s="5">
         <v>75.882750935629389</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>12.480266390000001</v>
       </c>
       <c r="C112" s="5">
         <v>-5.8127472999998986E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-5.4234715188078431</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>12.686521184</v>
       </c>
       <c r="C113" s="5">
         <v>0.20625479399999946</v>
       </c>
       <c r="D113" s="5">
         <v>21.737484309287414</v>
       </c>
       <c r="E113" s="5">
         <v>8.5217244227446809</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>12.477127060000001</v>
       </c>
       <c r="C114" s="5">
         <v>-0.20939412399999924</v>
       </c>
       <c r="D114" s="5">
         <v>-18.103642756945938</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>12.534179832</v>
       </c>
       <c r="C115" s="5">
         <v>5.7052771999998697E-2</v>
       </c>
       <c r="D115" s="5">
         <v>5.6272283038223181</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>12.648755638000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.11457580600000128</v>
       </c>
       <c r="D116" s="5">
         <v>11.537928251327024</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>13.188169017</v>
       </c>
       <c r="C117" s="5">
         <v>0.53941337899999908</v>
       </c>
       <c r="D117" s="5">
         <v>65.059460817683899</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>12.974516242</v>
       </c>
       <c r="C118" s="5">
         <v>-0.21365277499999991</v>
       </c>
       <c r="D118" s="5">
         <v>-17.79844436599619</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>13.068359385999999</v>
       </c>
       <c r="C119" s="5">
         <v>9.3843143999999157E-2</v>
       </c>
       <c r="D119" s="5">
         <v>9.0331960705247525</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>13.35093389</v>
       </c>
       <c r="C120" s="5">
         <v>0.28257450400000117</v>
       </c>
       <c r="D120" s="5">
         <v>29.266774902654014</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>13.020369408000001</v>
       </c>
       <c r="C121" s="5">
         <v>-0.33056448199999977</v>
       </c>
       <c r="D121" s="5">
         <v>-25.981560081793333</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>13.013146355</v>
       </c>
       <c r="C122" s="5">
         <v>-7.2230530000005899E-3</v>
       </c>
       <c r="D122" s="5">
         <v>-0.66367289861180012</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>13.14967847</v>
       </c>
       <c r="C123" s="5">
         <v>0.13653211499999962</v>
       </c>
       <c r="D123" s="5">
         <v>13.342773350422842</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>13.177436171</v>
       </c>
       <c r="C124" s="5">
         <v>2.7757701000000523E-2</v>
       </c>
       <c r="D124" s="5">
         <v>2.5627010259100746</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>13.093917061000001</v>
       </c>
       <c r="C125" s="5">
         <v>-8.351910999999923E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-7.3460426127402112</v>
       </c>
       <c r="E125" s="5">
         <v>3.2112497278907304</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>13.159082853999999</v>
       </c>
       <c r="C126" s="5">
         <v>6.5165792999998473E-2</v>
       </c>
       <c r="D126" s="5">
         <v>6.1383735604298773</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>13.135583575</v>
       </c>
       <c r="C127" s="5">
         <v>-2.3499278999999262E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-2.1220179693357988</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>13.142827115999999</v>
       </c>
       <c r="C128" s="5">
         <v>7.2435409999993539E-3</v>
       </c>
       <c r="D128" s="5">
         <v>0.66374369783532838</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>12.907879213999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.23494790200000004</v>
       </c>
       <c r="D129" s="5">
         <v>-19.463422006198748</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>12.907489266000001</v>
       </c>
       <c r="C130" s="5">
         <v>-3.8994799999869656E-4</v>
       </c>
       <c r="D130" s="5">
         <v>-3.6246067204848131E-2</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>12.981227208</v>
       </c>
       <c r="C131" s="5">
         <v>7.3737941999999279E-2</v>
       </c>
       <c r="D131" s="5">
         <v>7.0749168109638605</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>12.749110762000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.23211644599999914</v>
       </c>
       <c r="D132" s="5">
         <v>-19.467772039635268</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>12.800381786999999</v>
       </c>
       <c r="C133" s="5">
         <v>5.127102499999836E-2</v>
       </c>
       <c r="D133" s="5">
         <v>4.9340289398019266</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>12.868974811999999</v>
       </c>
       <c r="C134" s="5">
         <v>6.8593025000000196E-2</v>
       </c>
       <c r="D134" s="5">
         <v>6.6233520242454214</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>12.754876116</v>
       </c>
       <c r="C135" s="5">
         <v>-0.11409869599999922</v>
       </c>
       <c r="D135" s="5">
         <v>-10.135631356196118</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>12.78019097</v>
       </c>
       <c r="C136" s="5">
         <v>2.5314853999999443E-2</v>
       </c>
       <c r="D136" s="5">
         <v>2.4078345581186822</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>12.818374414000001</v>
       </c>
       <c r="C137" s="5">
         <v>3.8183444000001288E-2</v>
       </c>
       <c r="D137" s="5">
         <v>3.6447511487386119</v>
       </c>
       <c r="E137" s="5">
         <v>-2.1043561351148266</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>12.839712402</v>
       </c>
       <c r="C138" s="5">
         <v>2.1337987999999086E-2</v>
       </c>
       <c r="D138" s="5">
         <v>2.0159595142695164</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>12.827762810999999</v>
       </c>
       <c r="C139" s="5">
         <v>-1.1949591000000481E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-1.1111102965359332</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>12.941747248</v>
       </c>
       <c r="C140" s="5">
         <v>0.11398443700000094</v>
       </c>
       <c r="D140" s="5">
         <v>11.199776019856955</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>11.927420465999999</v>
       </c>
       <c r="C141" s="5">
         <v>-1.0143267820000013</v>
       </c>
       <c r="D141" s="5">
         <v>-62.44710820970203</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>11.944298258</v>
       </c>
       <c r="C142" s="5">
         <v>1.6877792000000724E-2</v>
       </c>
       <c r="D142" s="5">
         <v>1.7113274926353617</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>11.891936136</v>
       </c>
       <c r="C143" s="5">
         <v>-5.23621219999999E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-5.1356261415245079</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>12.137787067</v>
       </c>
       <c r="C144" s="5">
         <v>0.24585093099999966</v>
       </c>
       <c r="D144" s="5">
         <v>27.833109803449151</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>12.173939948999999</v>
       </c>
       <c r="C145" s="5">
         <v>3.6152881999999664E-2</v>
       </c>
       <c r="D145" s="5">
         <v>3.6333862478829859</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>12.334233598000001</v>
       </c>
       <c r="C146" s="5">
         <v>0.16029364900000154</v>
       </c>
       <c r="D146" s="5">
         <v>16.996311295755895</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>12.05382301</v>
       </c>
       <c r="C147" s="5">
         <v>-0.28041058800000052</v>
       </c>
       <c r="D147" s="5">
         <v>-24.11574192669319</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>11.987749363000001</v>
       </c>
       <c r="C148" s="5">
         <v>-6.6073646999999625E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-6.3831277231525814</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>11.934098466</v>
       </c>
       <c r="C149" s="5">
         <v>-5.3650897000000697E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-5.2403275749539846</v>
       </c>
       <c r="E149" s="5">
         <v>-6.89850303509788</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>12.040461777999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.10636331199999915</v>
       </c>
       <c r="D150" s="5">
         <v>11.235220216689456</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>12.023863475000001</v>
       </c>
       <c r="C151" s="5">
         <v>-1.6598302999998538E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-1.6417673969113866</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>12.251989775</v>
       </c>
       <c r="C152" s="5">
         <v>0.22812629999999956</v>
       </c>
       <c r="D152" s="5">
         <v>25.300000112422126</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>11.830830302000001</v>
       </c>
       <c r="C153" s="5">
         <v>-0.42115947299999945</v>
       </c>
       <c r="D153" s="5">
         <v>-34.279146959380277</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>11.664531870999999</v>
       </c>
       <c r="C154" s="5">
         <v>-0.1662984310000013</v>
       </c>
       <c r="D154" s="5">
         <v>-15.622807914865678</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>11.902491118</v>
       </c>
       <c r="C155" s="5">
         <v>0.23795924700000093</v>
       </c>
       <c r="D155" s="5">
         <v>27.422647365362419</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>11.921216306</v>
       </c>
       <c r="C156" s="5">
         <v>1.8725187999999449E-2</v>
       </c>
       <c r="D156" s="5">
         <v>1.9042800720886488</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>12.15182435</v>
       </c>
       <c r="C157" s="5">
         <v>0.23060804400000023</v>
       </c>
       <c r="D157" s="5">
         <v>25.849351551859368</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>12.017308719000001</v>
       </c>
       <c r="C158" s="5">
         <v>-0.1345156309999993</v>
       </c>
       <c r="D158" s="5">
         <v>-12.503875399171793</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>11.840455161</v>
       </c>
       <c r="C159" s="5">
         <v>-0.17685355800000124</v>
       </c>
       <c r="D159" s="5">
         <v>-16.298324354123238</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>11.890835844</v>
       </c>
       <c r="C160" s="5">
         <v>5.0380683000000204E-2</v>
       </c>
       <c r="D160" s="5">
         <v>5.2271561321745041</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>11.757564239000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.13327160499999913</v>
       </c>
       <c r="D161" s="5">
         <v>-12.650641527347117</v>
       </c>
       <c r="E161" s="5">
         <v>-1.4792422528014271</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>12.151737725</v>
       </c>
       <c r="C162" s="5">
         <v>0.39417348599999968</v>
       </c>
       <c r="D162" s="5">
         <v>48.543046329044003</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>12.124199848</v>
       </c>
       <c r="C163" s="5">
         <v>-2.7537877000000321E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-2.6857617094951269</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>12.063481917000001</v>
       </c>
       <c r="C164" s="5">
         <v>-6.0717930999999226E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-5.8467981191100193</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>12.022875937</v>
       </c>
       <c r="C165" s="5">
         <v>-4.0605980000000486E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-3.9652837190669032</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>11.878045420999999</v>
       </c>
       <c r="C166" s="5">
         <v>-0.14483051600000074</v>
       </c>
       <c r="D166" s="5">
         <v>-13.53518994932681</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>11.796254942999999</v>
       </c>
       <c r="C167" s="5">
         <v>-8.1790478000000277E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-7.9571578640991847</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>11.705482375000001</v>
       </c>
       <c r="C168" s="5">
         <v>-9.0772567999998444E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-8.8530828576380944</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>11.745611588999999</v>
       </c>
       <c r="C169" s="5">
         <v>4.012921399999847E-2</v>
       </c>
       <c r="D169" s="5">
         <v>4.192351145042772</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>11.615167915000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.13044367399999857</v>
       </c>
       <c r="D170" s="5">
         <v>-12.542252436242718</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>11.625637230000001</v>
       </c>
       <c r="C171" s="5">
         <v>1.0469314999999924E-2</v>
       </c>
       <c r="D171" s="5">
         <v>1.0869964609281579</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>11.587682514999999</v>
       </c>
       <c r="C172" s="5">
         <v>-3.7954715000001471E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-3.8481048642043936</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>11.573616456</v>
       </c>
       <c r="C173" s="5">
         <v>-1.4066058999999242E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-1.4469704137949457</v>
       </c>
       <c r="E173" s="5">
         <v>-1.5645058726521222</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>11.367724685000001</v>
       </c>
       <c r="C174" s="5">
         <v>-0.20589177099999922</v>
       </c>
       <c r="D174" s="5">
         <v>-19.378006806340451</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>11.434567141</v>
       </c>
       <c r="C175" s="5">
         <v>6.6842455999999828E-2</v>
       </c>
       <c r="D175" s="5">
         <v>7.2887497596455297</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>11.474354419999999</v>
       </c>
       <c r="C176" s="5">
         <v>3.9787278999998676E-2</v>
       </c>
       <c r="D176" s="5">
         <v>4.2563163521206038</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>11.498672078</v>
       </c>
       <c r="C177" s="5">
         <v>2.4317658000001074E-2</v>
       </c>
       <c r="D177" s="5">
         <v>2.5730201487918158</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>11.48586016</v>
       </c>
       <c r="C178" s="5">
         <v>-1.2811918000000588E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-1.3288868980972146</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>11.587910086000001</v>
       </c>
       <c r="C179" s="5">
         <v>0.10204992600000118</v>
       </c>
       <c r="D179" s="5">
         <v>11.198545661819125</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>11.796131887</v>
       </c>
       <c r="C180" s="5">
         <v>0.20822180099999876</v>
       </c>
       <c r="D180" s="5">
         <v>23.826624388348261</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>11.641305386000001</v>
       </c>
       <c r="C181" s="5">
         <v>-0.15482650099999873</v>
       </c>
       <c r="D181" s="5">
         <v>-14.6615497061103</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>11.540239081999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.10106630400000149</v>
       </c>
       <c r="D182" s="5">
         <v>-9.9347022733027206</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>11.901194193</v>
       </c>
       <c r="C183" s="5">
         <v>0.36095511100000088</v>
       </c>
       <c r="D183" s="5">
         <v>44.713425752839832</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>11.873065616</v>
       </c>
       <c r="C184" s="5">
         <v>-2.8128577000000377E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-2.7996307189250724</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>11.88180131</v>
       </c>
       <c r="C185" s="5">
         <v>8.7356940000002936E-3</v>
       </c>
       <c r="D185" s="5">
         <v>0.88649030174123844</v>
       </c>
       <c r="E185" s="5">
         <v>2.6628224217697394</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>11.785971025</v>
       </c>
       <c r="C186" s="5">
         <v>-9.5830284999999904E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-9.2603708295904692</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>11.85140011</v>
       </c>
       <c r="C187" s="5">
         <v>6.5429084999999887E-2</v>
       </c>
       <c r="D187" s="5">
         <v>6.8689385439122397</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>11.779617838</v>
       </c>
       <c r="C188" s="5">
         <v>-7.1782272000000091E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-7.0309298251008512</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>11.877177304</v>
       </c>
       <c r="C189" s="5">
         <v>9.7559465999999873E-2</v>
       </c>
       <c r="D189" s="5">
         <v>10.403912566373696</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>12.087101896</v>
       </c>
       <c r="C190" s="5">
         <v>0.20992459200000013</v>
       </c>
       <c r="D190" s="5">
         <v>23.397773246675648</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>12.085844883</v>
       </c>
       <c r="C191" s="5">
         <v>-1.257013000000029E-3</v>
       </c>
       <c r="D191" s="5">
         <v>-0.12472411745693135</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>12.094795137</v>
       </c>
       <c r="C192" s="5">
         <v>8.9502540000001574E-3</v>
       </c>
       <c r="D192" s="5">
         <v>0.89229664959384891</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>12.133294133</v>
       </c>
       <c r="C193" s="5">
         <v>3.8498995999999508E-2</v>
       </c>
       <c r="D193" s="5">
         <v>3.887312178316904</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>12.460630184999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.32733605199999971</v>
       </c>
       <c r="D194" s="5">
         <v>37.637055594531191</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>12.283794180999999</v>
       </c>
       <c r="C195" s="5">
         <v>-0.1768360040000001</v>
       </c>
       <c r="D195" s="5">
         <v>-15.761564983809373</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>12.361753373999999</v>
       </c>
       <c r="C196" s="5">
         <v>7.7959192999999871E-2</v>
       </c>
       <c r="D196" s="5">
         <v>7.8873498452291413</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>12.28164836</v>
       </c>
       <c r="C197" s="5">
         <v>-8.0105013999999031E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-7.5048401424596793</v>
       </c>
       <c r="E197" s="5">
         <v>3.3652056583666212</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>12.497795234</v>
       </c>
       <c r="C198" s="5">
         <v>0.21614687399999966</v>
       </c>
       <c r="D198" s="5">
         <v>23.288041182669893</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>12.472856438000001</v>
       </c>
       <c r="C199" s="5">
         <v>-2.4938795999998931E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-2.3684406246900935</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>12.578753255000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.10589681699999964</v>
       </c>
       <c r="D200" s="5">
         <v>10.677691728188599</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>12.662517054</v>
       </c>
       <c r="C201" s="5">
         <v>8.376379899999975E-2</v>
       </c>
       <c r="D201" s="5">
         <v>8.2902465279319095</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>12.676379282999999</v>
       </c>
       <c r="C202" s="5">
         <v>1.3862228999999004E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.32163298477046</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>12.912255293999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.23587601100000022</v>
       </c>
       <c r="D203" s="5">
         <v>24.762063494348197</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>12.893004862</v>
       </c>
       <c r="C204" s="5">
         <v>-1.9250431999999762E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-1.7744412095474948</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>12.805657257</v>
       </c>
       <c r="C205" s="5">
         <v>-8.7347604999999717E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-7.8335780215258444</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>12.880437101</v>
       </c>
       <c r="C206" s="5">
         <v>7.477984400000004E-2</v>
       </c>
       <c r="D206" s="5">
         <v>7.2370180116714478</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>12.86471682</v>
       </c>
       <c r="C207" s="5">
         <v>-1.5720281000000114E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-1.4547815091917049</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>13.058638139999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.1939213199999994</v>
       </c>
       <c r="D208" s="5">
         <v>19.666304667256984</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>13.285829438</v>
       </c>
       <c r="C209" s="5">
         <v>0.22719129800000104</v>
       </c>
       <c r="D209" s="5">
         <v>22.995556472882981</v>
       </c>
       <c r="E209" s="5">
         <v>8.1762728305307064</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>13.602127661999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.31629822399999874</v>
       </c>
       <c r="D210" s="5">
         <v>32.622767502981432</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>13.891117695</v>
       </c>
       <c r="C211" s="5">
         <v>0.28899003300000103</v>
       </c>
       <c r="D211" s="5">
         <v>28.695728527242316</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>14.177252592</v>
       </c>
       <c r="C212" s="5">
         <v>0.28613489700000017</v>
       </c>
       <c r="D212" s="5">
         <v>27.719918848748382</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>14.358456896</v>
       </c>
       <c r="C213" s="5">
         <v>0.18120430399999954</v>
       </c>
       <c r="D213" s="5">
         <v>16.463087596890812</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>14.364680473</v>
       </c>
       <c r="C214" s="5">
         <v>6.2235770000000912E-3</v>
       </c>
       <c r="D214" s="5">
         <v>0.5213737207282465</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>14.651727756</v>
       </c>
       <c r="C215" s="5">
         <v>0.28704728299999971</v>
       </c>
       <c r="D215" s="5">
         <v>26.798596067259982</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>14.583968369999999</v>
       </c>
       <c r="C216" s="5">
         <v>-6.7759386000000532E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-5.4105980338232884</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>14.959474933999999</v>
       </c>
       <c r="C217" s="5">
         <v>0.37550656400000015</v>
       </c>
       <c r="D217" s="5">
         <v>35.671191732303662</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>15.079438304</v>
       </c>
       <c r="C218" s="5">
         <v>0.11996337000000068</v>
       </c>
       <c r="D218" s="5">
         <v>10.059053137704943</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>15.461859276</v>
       </c>
       <c r="C219" s="5">
         <v>0.38242097200000025</v>
       </c>
       <c r="D219" s="5">
         <v>35.057472655082655</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>15.77037091</v>
       </c>
       <c r="C220" s="5">
         <v>0.30851163400000026</v>
       </c>
       <c r="D220" s="5">
         <v>26.754182397814084</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>15.799366168000001</v>
       </c>
       <c r="C221" s="5">
         <v>2.8995258000000135E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.2287569408417474</v>
       </c>
       <c r="E221" s="5">
         <v>18.918929689183027</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>15.600397872</v>
       </c>
       <c r="C222" s="5">
         <v>-0.19896829600000032</v>
       </c>
       <c r="D222" s="5">
         <v>-14.1081171493745</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>15.606876797</v>
       </c>
       <c r="C223" s="5">
         <v>6.4789249999996912E-3</v>
       </c>
       <c r="D223" s="5">
         <v>0.49950606989874746</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>15.570036185999999</v>
       </c>
       <c r="C224" s="5">
         <v>-3.6840611000000578E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-2.796156214321488</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>15.959504652</v>
       </c>
       <c r="C225" s="5">
         <v>0.38946846600000029</v>
       </c>
       <c r="D225" s="5">
         <v>34.510884743327864</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>15.856566146</v>
       </c>
       <c r="C226" s="5">
         <v>-0.10293850599999921</v>
       </c>
       <c r="D226" s="5">
         <v>-7.4712211616133732</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>15.700089701</v>
       </c>
       <c r="C227" s="5">
         <v>-0.15647644500000091</v>
       </c>
       <c r="D227" s="5">
         <v>-11.219848468597782</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>15.771583787999999</v>
       </c>
       <c r="C228" s="5">
         <v>7.1494086999999595E-2</v>
       </c>
       <c r="D228" s="5">
         <v>5.6034449206992409</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>15.895331086000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.12374729800000139</v>
       </c>
       <c r="D229" s="5">
         <v>9.8325962284854462</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>15.976899231000001</v>
       </c>
       <c r="C230" s="5">
         <v>8.1568145000000314E-2</v>
       </c>
       <c r="D230" s="5">
         <v>6.3347005815836077</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>15.854992993</v>
       </c>
       <c r="C231" s="5">
         <v>-0.12190623800000111</v>
       </c>
       <c r="D231" s="5">
         <v>-8.7815473957695502</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>15.884936137</v>
       </c>
       <c r="C232" s="5">
         <v>2.9943144000000643E-2</v>
       </c>
       <c r="D232" s="5">
         <v>2.2899637387000737</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>15.816115618</v>
       </c>
       <c r="C233" s="5">
         <v>-6.8820519000000857E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-5.0768164941019549</v>
       </c>
       <c r="E233" s="5">
         <v>0.10601343004457142</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>15.707433276</v>
       </c>
       <c r="C234" s="5">
         <v>-0.10868234199999982</v>
       </c>
       <c r="D234" s="5">
         <v>-7.9413271513278154</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>15.616569877</v>
       </c>
       <c r="C235" s="5">
         <v>-9.0863398999999845E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-6.7250331900987721</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>15.674986124</v>
       </c>
       <c r="C236" s="5">
         <v>5.8416247000000254E-2</v>
       </c>
       <c r="D236" s="5">
         <v>4.5823015007481427</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>15.464378023</v>
       </c>
       <c r="C237" s="5">
         <v>-0.21060810100000005</v>
       </c>
       <c r="D237" s="5">
         <v>-14.983443990127077</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>15.553671554999999</v>
       </c>
       <c r="C238" s="5">
         <v>8.9293531999999232E-2</v>
       </c>
       <c r="D238" s="5">
         <v>7.1533114039174395</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>15.233640768000001</v>
       </c>
       <c r="C239" s="5">
         <v>-0.32003078699999854</v>
       </c>
       <c r="D239" s="5">
         <v>-22.079911788639993</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>15.550513759999999</v>
       </c>
       <c r="C240" s="5">
         <v>0.31687299199999863</v>
       </c>
       <c r="D240" s="5">
         <v>28.024291704969052</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>15.535940068</v>
       </c>
       <c r="C241" s="5">
         <v>-1.4573691999999028E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-1.1188419470590683</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>15.361075015000001</v>
       </c>
       <c r="C242" s="5">
         <v>-0.17486505299999955</v>
       </c>
       <c r="D242" s="5">
         <v>-12.701079474338373</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>15.757684324</v>
       </c>
       <c r="C243" s="5">
         <v>0.39660930899999869</v>
       </c>
       <c r="D243" s="5">
         <v>35.784260426507245</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>15.698824515</v>
       </c>
       <c r="C244" s="5">
         <v>-5.885980899999943E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-4.3914202662283746</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>15.839890301000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.14106578600000041</v>
       </c>
       <c r="D245" s="5">
         <v>11.332103995426257</v>
       </c>
       <c r="E245" s="5">
         <v>0.15031935510729788</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>15.921809807000001</v>
       </c>
       <c r="C246" s="5">
         <v>8.1919506000000197E-2</v>
       </c>
       <c r="D246" s="5">
         <v>6.3856733137041655</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>16.014792999000001</v>
       </c>
       <c r="C247" s="5">
         <v>9.2983192000000159E-2</v>
       </c>
       <c r="D247" s="5">
         <v>7.2375227226231909</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>15.981582433</v>
       </c>
       <c r="C248" s="5">
         <v>-3.3210566000001052E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-2.4603042583616674</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>15.979217766</v>
       </c>
       <c r="C249" s="5">
         <v>-2.3646670000001535E-3</v>
       </c>
       <c r="D249" s="5">
         <v>-0.17740998656810003</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>15.851719181</v>
       </c>
       <c r="C250" s="5">
         <v>-0.12749858499999966</v>
       </c>
       <c r="D250" s="5">
         <v>-9.1656200726409125</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>15.741861878</v>
       </c>
       <c r="C251" s="5">
         <v>-0.10985730300000007</v>
       </c>
       <c r="D251" s="5">
         <v>-8.0065874797258569</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>15.628014783999999</v>
       </c>
       <c r="C252" s="5">
         <v>-0.11384709400000048</v>
       </c>
       <c r="D252" s="5">
         <v>-8.3415327021787444</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>15.496373948</v>
       </c>
       <c r="C253" s="5">
         <v>-0.13164083599999898</v>
       </c>
       <c r="D253" s="5">
         <v>-9.6526758263924091</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>15.249989361000001</v>
       </c>
       <c r="C254" s="5">
         <v>-0.24638458699999966</v>
       </c>
       <c r="D254" s="5">
         <v>-17.496298555205591</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>14.655667845</v>
       </c>
       <c r="C255" s="5">
         <v>-0.59432151600000083</v>
       </c>
       <c r="D255" s="5">
         <v>-37.936984237098144</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>14.712769475</v>
       </c>
       <c r="C256" s="5">
         <v>5.7101630000000014E-2</v>
       </c>
       <c r="D256" s="5">
         <v>4.7769616962025641</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>14.475720107000001</v>
       </c>
       <c r="C257" s="5">
         <v>-0.23704936799999921</v>
       </c>
       <c r="D257" s="5">
         <v>-17.709639798643405</v>
       </c>
       <c r="E257" s="5">
         <v>-8.6122452117858295</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>14.439323546000001</v>
       </c>
       <c r="C258" s="5">
         <v>-3.6396561000000105E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-2.9758052607910535</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>14.193927621</v>
       </c>
       <c r="C259" s="5">
         <v>-0.2453959250000004</v>
       </c>
       <c r="D259" s="5">
         <v>-18.591667096740927</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>14.189113502</v>
       </c>
       <c r="C260" s="5">
         <v>-4.8141190000006162E-3</v>
       </c>
       <c r="D260" s="5">
         <v>-0.40624263389810178</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>14.088607838</v>
       </c>
       <c r="C261" s="5">
         <v>-0.10050566399999994</v>
       </c>
       <c r="D261" s="5">
         <v>-8.1765061423105472</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>13.954002704000001</v>
       </c>
       <c r="C262" s="5">
         <v>-0.13460513399999918</v>
       </c>
       <c r="D262" s="5">
         <v>-10.88133602032384</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>13.719077224999999</v>
       </c>
       <c r="C263" s="5">
         <v>-0.23492547900000105</v>
       </c>
       <c r="D263" s="5">
         <v>-18.433246771323752</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>13.710048037</v>
       </c>
       <c r="C264" s="5">
         <v>-9.0291879999995217E-3</v>
       </c>
       <c r="D264" s="5">
         <v>-0.78692542809496446</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>13.782739123000001</v>
       </c>
       <c r="C265" s="5">
         <v>7.2691086000000737E-2</v>
       </c>
       <c r="D265" s="5">
         <v>6.5512905571929014</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>13.739710898</v>
       </c>
       <c r="C266" s="5">
         <v>-4.3028225000000475E-2</v>
       </c>
       <c r="D266" s="5">
         <v>-3.6826102909422676</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>13.074099917</v>
       </c>
       <c r="C267" s="5">
         <v>-0.66561098100000038</v>
       </c>
       <c r="D267" s="5">
         <v>-44.892531638738397</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>13.227772741000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.15367282400000093</v>
       </c>
       <c r="D268" s="5">
         <v>15.053306172095372</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>13.107648320999999</v>
       </c>
       <c r="C269" s="5">
         <v>-0.12012442000000156</v>
       </c>
       <c r="D269" s="5">
-        <v>-10.369324513256128</v>
+        <v>-10.369324513256117</v>
       </c>
       <c r="E269" s="5">
         <v>-9.4508029713730508</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>13.057454437000001</v>
       </c>
       <c r="C270" s="5">
         <v>-5.019388399999869E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-4.4996726452993467</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>12.966271826</v>
       </c>
       <c r="C271" s="5">
         <v>-9.1182611000000691E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-8.0653484210464139</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>12.888036656000001</v>
       </c>
       <c r="C272" s="5">
         <v>-7.8235169999999243E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-7.0049808565519012</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>12.882542287</v>
       </c>
       <c r="C273" s="5">
         <v>-5.4943690000008871E-3</v>
       </c>
       <c r="D273" s="5">
         <v>-0.51038071325734125</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>12.849682028</v>
       </c>
       <c r="C274" s="5">
         <v>-3.2860258999999559E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-3.0183316251041092</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>13.079582451</v>
       </c>
       <c r="C275" s="5">
         <v>0.22990042300000013</v>
       </c>
       <c r="D275" s="5">
         <v>23.713754566686497</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>13.001161492</v>
       </c>
       <c r="C276" s="5">
         <v>-7.8420959000000678E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-6.9622336656277923</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>12.999840887</v>
       </c>
       <c r="C277" s="5">
         <v>-1.3206050000000857E-3</v>
       </c>
       <c r="D277" s="5">
         <v>-0.1218230360126249</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>13.048735427</v>
       </c>
       <c r="C278" s="5">
         <v>4.889454000000093E-2</v>
       </c>
       <c r="D278" s="5">
         <v>4.607943875590248</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>13.087728359</v>
       </c>
       <c r="C279" s="5">
         <v>3.8992931999999314E-2</v>
       </c>
       <c r="D279" s="5">
         <v>3.6454312207473194</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>13.244245615000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.15651725600000077</v>
       </c>
       <c r="D280" s="5">
         <v>15.333492742554133</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>13.13117868</v>
       </c>
       <c r="C281" s="5">
         <v>-0.11306693500000087</v>
       </c>
       <c r="D281" s="5">
         <v>-9.7768849528556796</v>
       </c>
       <c r="E281" s="5">
         <v>0.17951625206713562</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>12.783023344</v>
       </c>
       <c r="C282" s="5">
         <v>-0.34815533599999959</v>
       </c>
       <c r="D282" s="5">
         <v>-27.56333405018221</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>12.92680681</v>
       </c>
       <c r="C283" s="5">
         <v>0.14378346600000036</v>
       </c>
       <c r="D283" s="5">
         <v>14.364731883262882</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>12.790419258</v>
       </c>
       <c r="C284" s="5">
         <v>-0.13638755200000041</v>
       </c>
       <c r="D284" s="5">
         <v>-11.951438428707528</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>12.764831653</v>
       </c>
       <c r="C285" s="5">
         <v>-2.5587605000000124E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-2.3743962142642849</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>12.82625075</v>
       </c>
       <c r="C286" s="5">
         <v>6.1419096999999923E-2</v>
       </c>
       <c r="D286" s="5">
         <v>5.9291807584084699</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>12.924385118</v>
       </c>
       <c r="C287" s="5">
         <v>9.8134368000000194E-2</v>
       </c>
       <c r="D287" s="5">
         <v>9.5776480121248397</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>12.99833437</v>
       </c>
       <c r="C288" s="5">
         <v>7.3949252000000243E-2</v>
       </c>
       <c r="D288" s="5">
         <v>7.0862643102039158</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>13.145697107</v>
       </c>
       <c r="C289" s="5">
         <v>0.14736273699999991</v>
       </c>
       <c r="D289" s="5">
         <v>14.485636088935184</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>13.260323421000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.11462631400000056</v>
       </c>
       <c r="D290" s="5">
         <v>10.980312603520282</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>13.41761075</v>
       </c>
       <c r="C291" s="5">
         <v>0.15728732899999898</v>
       </c>
       <c r="D291" s="5">
         <v>15.200102030513296</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>13.464407327</v>
       </c>
       <c r="C292" s="5">
         <v>4.6796577000000283E-2</v>
       </c>
       <c r="D292" s="5">
         <v>4.2664612127163215</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>13.446241156999999</v>
       </c>
       <c r="C293" s="5">
         <v>-1.8166170000000648E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-1.6070788856006768</v>
       </c>
       <c r="E293" s="5">
         <v>2.3993465071027398</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>13.703050222</v>
       </c>
       <c r="C294" s="5">
         <v>0.25680906500000056</v>
       </c>
       <c r="D294" s="5">
         <v>25.486278836919251</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>13.899599733000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.19654951100000062</v>
       </c>
       <c r="D295" s="5">
         <v>18.637103635242379</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>13.978548155</v>
       </c>
       <c r="C296" s="5">
         <v>7.8948421999999852E-2</v>
       </c>
       <c r="D296" s="5">
         <v>7.032895483283208</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>13.841143357</v>
       </c>
       <c r="C297" s="5">
         <v>-0.13740479800000038</v>
       </c>
       <c r="D297" s="5">
         <v>-11.178357757797919</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>13.783728654000001</v>
       </c>
       <c r="C298" s="5">
         <v>-5.7414702999999179E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-4.8657324776253397</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>13.671234108</v>
       </c>
       <c r="C299" s="5">
         <v>-0.11249454600000064</v>
       </c>
       <c r="D299" s="5">
         <v>-9.365808882318138</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>12.798909216</v>
       </c>
       <c r="C300" s="5">
         <v>-0.87232489199999996</v>
       </c>
       <c r="D300" s="5">
         <v>-54.670298458935072</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>13.004966636000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.20605742000000049</v>
       </c>
       <c r="D301" s="5">
         <v>21.125450502866137</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>12.781088837</v>
       </c>
       <c r="C302" s="5">
         <v>-0.22387779900000027</v>
       </c>
       <c r="D302" s="5">
         <v>-18.80985190559462</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>12.744987289999999</v>
       </c>
       <c r="C303" s="5">
         <v>-3.6101547000001233E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-3.3373630353296768</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>12.890387733000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.14540044300000154</v>
       </c>
       <c r="D304" s="5">
         <v>14.582657116107601</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>13.060287477999999</v>
       </c>
       <c r="C305" s="5">
         <v>0.1698997449999986</v>
       </c>
       <c r="D305" s="5">
         <v>17.014873982868984</v>
       </c>
       <c r="E305" s="5">
         <v>-2.8703462513691158</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>13.116263588000001</v>
       </c>
       <c r="C306" s="5">
         <v>5.5976110000001356E-2</v>
       </c>
       <c r="D306" s="5">
         <v>5.2661624259791928</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>13.173729013999999</v>
       </c>
       <c r="C307" s="5">
         <v>5.7465425999998487E-2</v>
       </c>
       <c r="D307" s="5">
         <v>5.3860383112066978</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>13.25311831</v>
       </c>
       <c r="C308" s="5">
         <v>7.9389296000000442E-2</v>
       </c>
       <c r="D308" s="5">
         <v>7.4761722743559966</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>13.516987189</v>
       </c>
       <c r="C309" s="5">
         <v>0.26386887900000033</v>
       </c>
       <c r="D309" s="5">
         <v>26.689880712085625</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>13.849036757</v>
       </c>
       <c r="C310" s="5">
         <v>0.33204956800000041</v>
       </c>
       <c r="D310" s="5">
         <v>33.806123539575658</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>13.830926307</v>
       </c>
       <c r="C311" s="5">
         <v>-1.811045E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-1.558008050501769</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>14.000783985</v>
       </c>
       <c r="C312" s="5">
         <v>0.16985767799999962</v>
       </c>
       <c r="D312" s="5">
         <v>15.774536789153526</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>14.148883389</v>
       </c>
       <c r="C313" s="5">
         <v>0.14809940399999988</v>
       </c>
       <c r="D313" s="5">
         <v>13.458685326887965</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>14.404321277999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.25543788899999953</v>
       </c>
       <c r="D314" s="5">
         <v>23.950301053951794</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>14.681510315000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.27718903700000119</v>
       </c>
       <c r="D315" s="5">
         <v>25.699983818653706</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>14.703371131000001</v>
       </c>
       <c r="C316" s="5">
         <v>2.1860816000000227E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.8015097876242558</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>14.762287189</v>
       </c>
       <c r="C317" s="5">
         <v>5.8916057999999438E-2</v>
       </c>
       <c r="D317" s="5">
         <v>4.9157683116208606</v>
       </c>
       <c r="E317" s="5">
         <v>13.031870193263462</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>14.72152541</v>
       </c>
       <c r="C318" s="5">
         <v>-4.0761779000000331E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-3.2635923468422146</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>14.860102165000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.13857675500000077</v>
       </c>
       <c r="D319" s="5">
         <v>11.899407820029406</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>14.730059433999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.13004273100000141</v>
       </c>
       <c r="D320" s="5">
         <v>-10.010373991750942</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>15.199221906</v>
       </c>
       <c r="C321" s="5">
         <v>0.46916247200000072</v>
       </c>
       <c r="D321" s="5">
         <v>45.680786674318426</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>15.029879338000001</v>
       </c>
       <c r="C322" s="5">
         <v>-0.16934256799999936</v>
       </c>
       <c r="D322" s="5">
         <v>-12.580229857298232</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>15.108660406</v>
       </c>
       <c r="C323" s="5">
         <v>7.8781067999999621E-2</v>
       </c>
       <c r="D323" s="5">
         <v>6.4744950014871794</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>15.017226421</v>
       </c>
       <c r="C324" s="5">
         <v>-9.1433985000000106E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-7.0252050893797824</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>14.768997905999999</v>
       </c>
       <c r="C325" s="5">
         <v>-0.24822851500000098</v>
       </c>
       <c r="D325" s="5">
         <v>-18.127962085397197</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>14.82292077</v>
       </c>
       <c r="C326" s="5">
         <v>5.3922864000000459E-2</v>
       </c>
       <c r="D326" s="5">
         <v>4.4703621518773495</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>14.602983322</v>
       </c>
       <c r="C327" s="5">
         <v>-0.21993744799999959</v>
       </c>
       <c r="D327" s="5">
         <v>-16.421682683793648</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>14.692566704000001</v>
       </c>
       <c r="C328" s="5">
         <v>8.9583382000000711E-2</v>
       </c>
       <c r="D328" s="5">
         <v>7.6150427427533529</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>14.75132224</v>
       </c>
       <c r="C329" s="5">
         <v>5.8755535999999609E-2</v>
       </c>
       <c r="D329" s="5">
         <v>4.9057636274030259</v>
       </c>
       <c r="E329" s="5">
         <v>-7.4276762534264407E-2</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>15.02620392</v>
       </c>
       <c r="C330" s="5">
         <v>0.27488168000000002</v>
       </c>
       <c r="D330" s="5">
         <v>24.801538061699581</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>15.049688712</v>
       </c>
       <c r="C331" s="5">
         <v>2.3484791999999644E-2</v>
       </c>
       <c r="D331" s="5">
         <v>1.8917132680932092</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>15.413258920000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.36357020800000051</v>
       </c>
       <c r="D332" s="5">
         <v>33.169105595335701</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>15.501134372999999</v>
       </c>
       <c r="C333" s="5">
         <v>8.7875452999998771E-2</v>
       </c>
       <c r="D333" s="5">
         <v>7.0602083702327567</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>15.643368662</v>
       </c>
       <c r="C334" s="5">
         <v>0.14223428900000101</v>
       </c>
       <c r="D334" s="5">
         <v>11.583914137855</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>15.806437526</v>
       </c>
       <c r="C335" s="5">
         <v>0.16306886399999954</v>
       </c>
       <c r="D335" s="5">
         <v>13.25167297098484</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>15.438179357999999</v>
       </c>
       <c r="C336" s="5">
         <v>-0.36825816800000055</v>
       </c>
       <c r="D336" s="5">
         <v>-24.639287405448627</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>15.371301353</v>
       </c>
       <c r="C337" s="5">
         <v>-6.6878004999999519E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-5.0763001754588029</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>15.431579964999999</v>
       </c>
       <c r="C338" s="5">
         <v>6.0278611999999399E-2</v>
       </c>
       <c r="D338" s="5">
         <v>4.8086387512350282</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>15.408498733</v>
       </c>
       <c r="C339" s="5">
         <v>-2.3081231999999119E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-1.7801650477655584</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>15.45591814</v>
       </c>
       <c r="C340" s="5">
         <v>4.741940699999958E-2</v>
       </c>
       <c r="D340" s="5">
         <v>3.7561343718396145</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>15.610464789</v>
       </c>
       <c r="C341" s="5">
         <v>0.15454664900000026</v>
       </c>
       <c r="D341" s="5">
         <v>12.681417453080179</v>
       </c>
       <c r="E341" s="5">
         <v>5.8241731488336113</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>15.726855085</v>
       </c>
       <c r="C342" s="5">
         <v>0.1163902960000005</v>
       </c>
       <c r="D342" s="5">
         <v>9.3232695534041241</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>15.756420812</v>
       </c>
       <c r="C343" s="5">
         <v>2.9565726999999598E-2</v>
       </c>
       <c r="D343" s="5">
         <v>2.2794145988624726</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>15.813201403000001</v>
       </c>
       <c r="C344" s="5">
         <v>5.6780591000000769E-2</v>
       </c>
       <c r="D344" s="5">
         <v>4.4111247273537657</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>15.710909716</v>
       </c>
       <c r="C345" s="5">
         <v>-0.10229168700000102</v>
       </c>
       <c r="D345" s="5">
         <v>-7.4921969053919346</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>15.685811635</v>
       </c>
       <c r="C346" s="5">
         <v>-2.5098080999999439E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-1.9002388273828608</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>15.834873822</v>
       </c>
       <c r="C347" s="5">
         <v>0.14906218700000018</v>
       </c>
       <c r="D347" s="5">
         <v>12.01890940794954</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>16.06329818</v>
       </c>
       <c r="C348" s="5">
         <v>0.22842435799999983</v>
       </c>
       <c r="D348" s="5">
         <v>18.752119216540653</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>16.26244633</v>
       </c>
       <c r="C349" s="5">
         <v>0.19914814999999919</v>
       </c>
       <c r="D349" s="5">
         <v>15.934811867946674</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>16.229005710999999</v>
       </c>
       <c r="C350" s="5">
         <v>-3.3440619000000282E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-2.4398540282234538</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>16.386040905000002</v>
       </c>
       <c r="C351" s="5">
         <v>0.15703519400000232</v>
       </c>
       <c r="D351" s="5">
         <v>12.249769798907305</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>16.496200329000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.11015942399999901</v>
       </c>
       <c r="D352" s="5">
         <v>8.3723892545142888</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>16.449495414000001</v>
       </c>
       <c r="C353" s="5">
         <v>-4.6704914999999403E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-3.3450940552206321</v>
       </c>
       <c r="E353" s="5">
         <v>5.3747959227404163</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>16.433002425000002</v>
       </c>
       <c r="C354" s="5">
         <v>-1.6492988999999625E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-1.1965600588985437</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>16.665306495999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.23230407099999795</v>
       </c>
       <c r="D355" s="5">
         <v>18.346830521538159</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>16.524071033999999</v>
       </c>
       <c r="C356" s="5">
         <v>-0.14123546200000092</v>
       </c>
       <c r="D356" s="5">
         <v>-9.7088934213880087</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>16.632650247000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.10857921300000228</v>
       </c>
       <c r="D357" s="5">
         <v>8.1764745104320866</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>16.85385277</v>
       </c>
       <c r="C358" s="5">
         <v>0.22120252299999876</v>
       </c>
       <c r="D358" s="5">
         <v>17.179836076713006</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>17.086465444000002</v>
       </c>
       <c r="C359" s="5">
         <v>0.23261267400000207</v>
       </c>
       <c r="D359" s="5">
         <v>17.878999794525541</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>16.982359873</v>
       </c>
       <c r="C360" s="5">
         <v>-0.10410557100000162</v>
       </c>
       <c r="D360" s="5">
         <v>-7.0713375686686675</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>17.245114224000002</v>
       </c>
       <c r="C361" s="5">
         <v>0.26275435100000166</v>
       </c>
       <c r="D361" s="5">
         <v>20.2309908349823</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>17.416605635</v>
       </c>
       <c r="C362" s="5">
         <v>0.1714914109999981</v>
       </c>
       <c r="D362" s="5">
         <v>12.608018102379926</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>17.251369561000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.16523607399999918</v>
       </c>
       <c r="D363" s="5">
         <v>-10.809062894978149</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>17.322758596</v>
       </c>
       <c r="C364" s="5">
         <v>7.1389034999999268E-2</v>
       </c>
       <c r="D364" s="5">
         <v>5.0803942643424138</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>17.175215928</v>
       </c>
       <c r="C365" s="5">
         <v>-0.14754266799999982</v>
       </c>
       <c r="D365" s="5">
         <v>-9.7552741466371167</v>
       </c>
       <c r="E365" s="5">
         <v>4.4118101846597924</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>17.443170307999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.26795437999999905</v>
       </c>
       <c r="D366" s="5">
         <v>20.414443826986005</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>17.480217026999998</v>
       </c>
       <c r="C367" s="5">
         <v>3.7046718999999229E-2</v>
       </c>
       <c r="D367" s="5">
         <v>2.5786055891361181</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>17.656167752999998</v>
       </c>
       <c r="C368" s="5">
         <v>0.17595072599999995</v>
       </c>
       <c r="D368" s="5">
         <v>12.770501865653184</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>16.856737183</v>
       </c>
       <c r="C369" s="5">
         <v>-0.7994305699999984</v>
       </c>
       <c r="D369" s="5">
         <v>-42.651134503993134</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>17.323059596</v>
       </c>
       <c r="C370" s="5">
         <v>0.46632241300000032</v>
       </c>
       <c r="D370" s="5">
         <v>38.743614839514095</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>17.433976973</v>
       </c>
       <c r="C371" s="5">
         <v>0.11091737699999982</v>
       </c>
       <c r="D371" s="5">
         <v>7.9598873233274858</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>17.599596857000002</v>
       </c>
       <c r="C372" s="5">
         <v>0.1656198840000016</v>
       </c>
       <c r="D372" s="5">
         <v>12.014700349060892</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>17.435589271000001</v>
       </c>
       <c r="C373" s="5">
         <v>-0.16400758600000032</v>
       </c>
       <c r="D373" s="5">
         <v>-10.626879851705207</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>17.385154579000002</v>
       </c>
       <c r="C374" s="5">
         <v>-5.0434691999999615E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-3.4164596869118768</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>17.713533369</v>
       </c>
       <c r="C375" s="5">
         <v>0.32837878999999859</v>
       </c>
       <c r="D375" s="5">
         <v>25.175610737323062</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>17.355905473</v>
       </c>
       <c r="C376" s="5">
         <v>-0.35762789600000033</v>
       </c>
       <c r="D376" s="5">
         <v>-21.710248233341211</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>17.506791955000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.15088648200000065</v>
       </c>
       <c r="D377" s="5">
         <v>10.94597103841819</v>
       </c>
       <c r="E377" s="5">
         <v>1.9305493939057117</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>17.354029611000001</v>
       </c>
       <c r="C378" s="5">
         <v>-0.15276234399999922</v>
       </c>
       <c r="D378" s="5">
         <v>-9.9828703412504929</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>17.20436729</v>
       </c>
       <c r="C379" s="5">
         <v>-0.14966232100000099</v>
       </c>
       <c r="D379" s="5">
         <v>-9.8718498944687418</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>17.194402005000001</v>
       </c>
       <c r="C380" s="5">
         <v>-9.9652849999998239E-3</v>
       </c>
       <c r="D380" s="5">
         <v>-0.69286587491517171</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>17.387059446999999</v>
       </c>
       <c r="C381" s="5">
         <v>0.19265744199999801</v>
       </c>
       <c r="D381" s="5">
         <v>14.305927526034834</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>17.16856379</v>
       </c>
       <c r="C382" s="5">
         <v>-0.21849565699999829</v>
       </c>
       <c r="D382" s="5">
         <v>-14.080067070999558</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>17.163240829999999</v>
       </c>
       <c r="C383" s="5">
         <v>-5.3229600000008759E-3</v>
       </c>
       <c r="D383" s="5">
         <v>-0.37141551895040203</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>17.406736854999998</v>
       </c>
       <c r="C384" s="5">
         <v>0.24349602499999889</v>
       </c>
       <c r="D384" s="5">
         <v>18.41775143952027</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>17.337712301</v>
       </c>
       <c r="C385" s="5">
         <v>-6.9024553999998517E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-4.6560506540572426</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>17.349125903000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.1413602000001077E-2</v>
       </c>
       <c r="D386" s="5">
         <v>0.79283942080434766</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>17.481842861000001</v>
       </c>
       <c r="C387" s="5">
         <v>0.13271695799999961</v>
       </c>
       <c r="D387" s="5">
         <v>9.5759794928166784</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>17.508842610999999</v>
       </c>
       <c r="C388" s="5">
         <v>2.6999749999998102E-2</v>
       </c>
       <c r="D388" s="5">
         <v>1.8691587415052613</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>17.357698792000001</v>
       </c>
       <c r="C389" s="5">
         <v>-0.15114381899999785</v>
       </c>
       <c r="D389" s="5">
         <v>-9.8809701760198756</v>
       </c>
       <c r="E389" s="5">
         <v>-0.8516304036926603</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>17.159572359999999</v>
       </c>
       <c r="C390" s="5">
         <v>-0.19812643200000224</v>
       </c>
       <c r="D390" s="5">
         <v>-12.869189930133384</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>17.242088788</v>
       </c>
       <c r="C391" s="5">
         <v>8.2516428000001696E-2</v>
       </c>
       <c r="D391" s="5">
         <v>5.9256165861510945</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>17.133478799999999</v>
       </c>
       <c r="C392" s="5">
         <v>-0.10860998800000132</v>
       </c>
       <c r="D392" s="5">
         <v>-7.3024848596027425</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>17.107943741</v>
       </c>
       <c r="C393" s="5">
         <v>-2.5535058999999194E-2</v>
       </c>
       <c r="D393" s="5">
         <v>-1.7738453618672878</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>17.082047828</v>
       </c>
       <c r="C394" s="5">
         <v>-2.5895912999999382E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-1.801367231879758</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>16.770569321</v>
       </c>
       <c r="C395" s="5">
         <v>-0.31147850700000035</v>
       </c>
       <c r="D395" s="5">
         <v>-19.814753001892981</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>17.109458362000002</v>
       </c>
       <c r="C396" s="5">
         <v>0.33888904100000161</v>
       </c>
       <c r="D396" s="5">
         <v>27.13392669086776</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>17.143690714000002</v>
       </c>
       <c r="C397" s="5">
         <v>3.4232352000000077E-2</v>
       </c>
       <c r="D397" s="5">
         <v>2.4275400431396976</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>17.115572010000001</v>
       </c>
       <c r="C398" s="5">
         <v>-2.8118704000000605E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-1.950555077601579</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>17.062169283999999</v>
       </c>
       <c r="C399" s="5">
         <v>-5.3402726000001621E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-3.6805615209718479</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>17.084861704000001</v>
       </c>
       <c r="C400" s="5">
         <v>2.2692420000002045E-2</v>
       </c>
       <c r="D400" s="5">
         <v>1.6077077304750498</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>17.036209586999998</v>
       </c>
       <c r="C401" s="5">
         <v>-4.8652117000003159E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-3.3641925991208299</v>
       </c>
       <c r="E401" s="5">
         <v>-1.8521418585058846</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>17.065414787999998</v>
       </c>
       <c r="C402" s="5">
         <v>2.9205200999999903E-2</v>
       </c>
       <c r="D402" s="5">
         <v>2.076669438100609</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>17.076751333000001</v>
       </c>
       <c r="C403" s="5">
         <v>1.1336545000002474E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.80007829120132268</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>17.060553155000001</v>
       </c>
       <c r="C404" s="5">
         <v>-1.6198177999999785E-2</v>
       </c>
       <c r="D404" s="5">
         <v>-1.1323421800308875</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>16.527723128000002</v>
       </c>
       <c r="C405" s="5">
         <v>-0.53283002699999926</v>
       </c>
       <c r="D405" s="5">
         <v>-31.665652969653411</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>16.570479574</v>
       </c>
       <c r="C406" s="5">
         <v>4.2756445999998505E-2</v>
       </c>
       <c r="D406" s="5">
         <v>3.148896286110725</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>16.658554736999999</v>
       </c>
       <c r="C407" s="5">
         <v>8.8075162999999179E-2</v>
       </c>
       <c r="D407" s="5">
         <v>6.5680231235778708</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>16.609332952999999</v>
       </c>
       <c r="C408" s="5">
         <v>-4.9221784000000213E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-3.4886365350121795</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>16.542991671999999</v>
       </c>
       <c r="C409" s="5">
         <v>-6.6341280999999697E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-4.6891549713217628</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>16.598519939999999</v>
       </c>
       <c r="C410" s="5">
         <v>5.552826799999977E-2</v>
       </c>
       <c r="D410" s="5">
         <v>4.1031236311265262</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>16.349858547</v>
       </c>
       <c r="C411" s="5">
         <v>-0.24866139299999901</v>
       </c>
       <c r="D411" s="5">
         <v>-16.567429960146228</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>16.378119481999999</v>
       </c>
       <c r="C412" s="5">
         <v>2.826093499999871E-2</v>
       </c>
       <c r="D412" s="5">
         <v>2.0940482549428152</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>16.439971004</v>
       </c>
       <c r="C413" s="5">
         <v>6.1851522000001324E-2</v>
       </c>
       <c r="D413" s="5">
         <v>4.6270898619614753</v>
       </c>
       <c r="E413" s="5">
         <v>-3.4998312268650245</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>16.370975972</v>
       </c>
       <c r="C414" s="5">
         <v>-6.8995032000000123E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-4.9215076917887401</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>16.199256713</v>
       </c>
       <c r="C415" s="5">
         <v>-0.17171925899999962</v>
       </c>
       <c r="D415" s="5">
         <v>-11.885739467519951</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>16.181258987</v>
       </c>
       <c r="C416" s="5">
         <v>-1.7997726000000824E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-1.325109318526696</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>16.142202736000002</v>
       </c>
       <c r="C417" s="5">
         <v>-3.9056250999998099E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-2.8582636654326476</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>16.246568548999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.10436581299999759</v>
       </c>
       <c r="D418" s="5">
         <v>8.0404036289010605</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>16.232979630999999</v>
       </c>
       <c r="C419" s="5">
         <v>-1.358891799999995E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-0.99909680171454962</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>16.213170056999999</v>
       </c>
       <c r="C420" s="5">
         <v>-1.9809573999999941E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-1.4546058011942642</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>16.238886853</v>
       </c>
       <c r="C421" s="5">
         <v>2.5716796000001096E-2</v>
       </c>
       <c r="D421" s="5">
         <v>1.920093670995926</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>16.284402564000001</v>
       </c>
       <c r="C422" s="5">
         <v>4.5515711000000181E-2</v>
       </c>
       <c r="D422" s="5">
         <v>3.4157985626582343</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>16.448862368</v>
       </c>
       <c r="C423" s="5">
         <v>0.16445980399999982</v>
       </c>
       <c r="D423" s="5">
         <v>12.815414031879069</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>16.485437895</v>
       </c>
       <c r="C424" s="5">
         <v>3.6575527000000108E-2</v>
       </c>
       <c r="D424" s="5">
         <v>2.7011838977886171</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>16.455138993999999</v>
       </c>
       <c r="C425" s="5">
         <v>-3.0298901000001877E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-2.1833444810195113</v>
       </c>
       <c r="E425" s="5">
         <v>9.2262875623738694E-2</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>16.471626570000002</v>
       </c>
       <c r="C426" s="5">
         <v>1.6487576000002946E-2</v>
       </c>
       <c r="D426" s="5">
         <v>1.209013712708118</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>16.518553860000001</v>
       </c>
       <c r="C427" s="5">
         <v>4.6927289999999289E-2</v>
       </c>
       <c r="D427" s="5">
         <v>3.4728547871811344</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>16.589173521999999</v>
       </c>
       <c r="C428" s="5">
         <v>7.0619661999998584E-2</v>
       </c>
       <c r="D428" s="5">
         <v>5.2525711431842703</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>16.751640137999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.16246661599999968</v>
       </c>
       <c r="D429" s="5">
         <v>12.406394962261015</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>16.917808994000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.16616885600000231</v>
       </c>
       <c r="D430" s="5">
         <v>12.574853471114844</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>16.911012696</v>
       </c>
       <c r="C431" s="5">
         <v>-6.7962980000011441E-3</v>
       </c>
       <c r="D431" s="5">
         <v>-0.48100567464648414</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>16.814464090000001</v>
       </c>
       <c r="C432" s="5">
         <v>-9.6548605999998927E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-6.6399719374116595</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>16.836431934</v>
       </c>
       <c r="C433" s="5">
         <v>2.1967843999998848E-2</v>
       </c>
       <c r="D433" s="5">
         <v>1.5790966847936128</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>16.783493752999998</v>
       </c>
       <c r="C434" s="5">
         <v>-5.2938181000001805E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-3.7085452508850536</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>16.746060944</v>
       </c>
       <c r="C435" s="5">
         <v>-3.7432808999998457E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-2.6438135414415642</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>16.497431263999999</v>
       </c>
       <c r="C436" s="5">
         <v>-0.24862968000000052</v>
       </c>
       <c r="D436" s="5">
         <v>-16.431246966020417</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>16.567467552</v>
       </c>
       <c r="C437" s="5">
         <v>7.0036288000000724E-2</v>
       </c>
       <c r="D437" s="5">
         <v>5.2149888293848035</v>
       </c>
       <c r="E437" s="5">
         <v>0.68263512110691149</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>16.622531875</v>
       </c>
       <c r="C438" s="5">
         <v>5.506432299999986E-2</v>
       </c>
       <c r="D438" s="5">
         <v>4.0620911354306566</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>16.549982475</v>
       </c>
       <c r="C439" s="5">
         <v>-7.2549399999999764E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-5.1135134807643752</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>16.476449127999999</v>
       </c>
       <c r="C440" s="5">
         <v>-7.353334700000147E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-5.2033472737912696</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>16.652798017999999</v>
       </c>
       <c r="C441" s="5">
         <v>0.17634888999999987</v>
       </c>
       <c r="D441" s="5">
         <v>13.627411370520459</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>16.902846765</v>
+        <v>16.905239378000001</v>
       </c>
       <c r="C442" s="5">
-        <v>0.25004874700000101</v>
+        <v>0.25244136000000239</v>
       </c>
       <c r="D442" s="5">
-        <v>19.583614935304539</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.78689915482925</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>17.016981481999998</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.11174210399999751</v>
+      </c>
+      <c r="D443" s="5">
+        <v>8.2267004301580737</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB75515D-A603-4BA9-A37B-F583E320E5FC}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF232814-25C4-47D4-8010-B216D3756E9A}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{390DECCA-B82D-4CDA-B3A1-B2C4E542302A}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpnrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>