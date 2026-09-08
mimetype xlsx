--- v7 (2026-08-18)
+++ v8 (2026-09-08)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0AF9BBA8-FF2C-4802-A8D8-3D19817754C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AF4B3774-F455-41C0-BA6B-CE6E346D3723}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2810A878-4C3C-4576-B231-8DFF36CEDB53}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{063B1307-4844-4F91-A6FA-8247878DE529}"/>
   </bookViews>
   <sheets>
     <sheet name="elpnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB56AD46-8E20-4657-8957-41F543D32C4C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD3D4CC9-677E-4887-8B5F-4CB67DC3A149}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>8.6893255835000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>8.6071068503999992</v>
       </c>
       <c r="C7" s="5">
         <v>-8.2218733100001273E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-10.781793248318705</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>8.4765762439000003</v>
       </c>
       <c r="C8" s="5">
         <v>-0.13053060649999892</v>
       </c>
       <c r="D8" s="5">
         <v>-16.75477348764791</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>8.7015558680999998</v>
       </c>
       <c r="C9" s="5">
         <v>0.22497962419999951</v>
       </c>
       <c r="D9" s="5">
         <v>36.935888009840468</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>8.7114422391000002</v>
       </c>
       <c r="C10" s="5">
         <v>9.886371000000338E-3</v>
       </c>
       <c r="D10" s="5">
         <v>1.3719455971596739</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>8.9467505320999994</v>
       </c>
       <c r="C11" s="5">
         <v>0.23530829299999922</v>
       </c>
       <c r="D11" s="5">
         <v>37.690252678741068</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>8.8990853058999999</v>
       </c>
       <c r="C12" s="5">
         <v>-4.7665226199999466E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-6.2091427870966669</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>8.9281540544000002</v>
       </c>
       <c r="C13" s="5">
         <v>2.9068748500000297E-2</v>
       </c>
       <c r="D13" s="5">
         <v>3.9909787066203961</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>8.9772037980999997</v>
       </c>
       <c r="C14" s="5">
         <v>4.9049743699999482E-2</v>
       </c>
       <c r="D14" s="5">
         <v>6.7954893353145751</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>8.9772248072000007</v>
       </c>
       <c r="C15" s="5">
         <v>2.1009100001023739E-5</v>
       </c>
       <c r="D15" s="5">
         <v>2.808362723194513E-3</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>8.9108167589999994</v>
       </c>
       <c r="C16" s="5">
         <v>-6.6408048200001346E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-8.5244677836922023</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>8.6936360683</v>
       </c>
       <c r="C17" s="5">
         <v>-0.21718069069999935</v>
       </c>
       <c r="D17" s="5">
         <v>-25.628367495729698</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>8.5765015758000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.11713449249999996</v>
       </c>
       <c r="D18" s="5">
         <v>-15.022374696264485</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>8.4918148503000008</v>
       </c>
       <c r="C19" s="5">
         <v>-8.4686725499999227E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-11.226337552634414</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>8.3633718863999995</v>
       </c>
       <c r="C20" s="5">
         <v>-0.12844296390000132</v>
       </c>
       <c r="D20" s="5">
         <v>-16.714249303631579</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>8.2007739638999997</v>
       </c>
       <c r="C21" s="5">
         <v>-0.16259792249999983</v>
       </c>
       <c r="D21" s="5">
         <v>-20.990157271162822</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>8.5065922999999994</v>
       </c>
       <c r="C22" s="5">
         <v>0.30581833609999975</v>
       </c>
       <c r="D22" s="5">
         <v>55.170558502600528</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>8.0553622989000004</v>
       </c>
       <c r="C23" s="5">
         <v>-0.451230001099999</v>
       </c>
       <c r="D23" s="5">
         <v>-48.005966076226414</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>8.1133823599999992</v>
       </c>
       <c r="C24" s="5">
         <v>5.8020061099998799E-2</v>
       </c>
       <c r="D24" s="5">
         <v>8.9939482600091658</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>8.0516442300000008</v>
       </c>
       <c r="C25" s="5">
         <v>-6.1738129999998392E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-8.7586713231087572</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>8.0878159150000002</v>
       </c>
       <c r="C26" s="5">
         <v>3.6171684999999343E-2</v>
       </c>
       <c r="D26" s="5">
         <v>5.526168770870421</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>7.8878363549000001</v>
       </c>
       <c r="C27" s="5">
         <v>-0.19997956010000006</v>
       </c>
       <c r="D27" s="5">
         <v>-25.95092984448787</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>7.8152745893000004</v>
       </c>
       <c r="C28" s="5">
         <v>-7.2561765599999717E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-10.497287930484422</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>7.8852629412999997</v>
       </c>
       <c r="C29" s="5">
         <v>6.998835199999931E-2</v>
       </c>
       <c r="D29" s="5">
         <v>11.291823869606542</v>
       </c>
       <c r="E29" s="5">
         <v>-9.2984468253462733</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>7.9513782245</v>
       </c>
       <c r="C30" s="5">
         <v>6.6115283200000263E-2</v>
       </c>
       <c r="D30" s="5">
         <v>10.538810543073907</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>7.9554321229999996</v>
       </c>
       <c r="C31" s="5">
         <v>4.0538984999995975E-3</v>
       </c>
       <c r="D31" s="5">
         <v>0.61352161906356173</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>8.1404318068000006</v>
       </c>
       <c r="C32" s="5">
         <v>0.18499968380000098</v>
       </c>
       <c r="D32" s="5">
         <v>31.766197964057284</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>8.3017910653999998</v>
       </c>
       <c r="C33" s="5">
         <v>0.16135925859999922</v>
       </c>
       <c r="D33" s="5">
         <v>26.558779825569555</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>8.3929545114999993</v>
       </c>
       <c r="C34" s="5">
         <v>9.116344609999949E-2</v>
       </c>
       <c r="D34" s="5">
         <v>14.003147633070734</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>8.5700275975999993</v>
       </c>
       <c r="C35" s="5">
         <v>0.17707308610000005</v>
       </c>
       <c r="D35" s="5">
         <v>28.471919743693451</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>8.5469200603999997</v>
       </c>
       <c r="C36" s="5">
         <v>-2.3107537199999584E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-3.1880297713127614</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>8.5932048692999992</v>
       </c>
       <c r="C37" s="5">
         <v>4.6284808899999419E-2</v>
       </c>
       <c r="D37" s="5">
         <v>6.6955450352201185</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>8.5105535960999994</v>
       </c>
       <c r="C38" s="5">
         <v>-8.2651273199999764E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-10.950447264756068</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>8.5028971453000004</v>
       </c>
       <c r="C39" s="5">
         <v>-7.6564507999989928E-3</v>
       </c>
       <c r="D39" s="5">
         <v>-1.0742445467771033</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>8.5213471286000004</v>
       </c>
       <c r="C40" s="5">
         <v>1.8449983300000028E-2</v>
       </c>
       <c r="D40" s="5">
         <v>2.6351162437705744</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>8.4653169767000005</v>
       </c>
       <c r="C41" s="5">
         <v>-5.6030151899999936E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-7.6111401459298182</v>
       </c>
       <c r="E41" s="5">
         <v>7.3561787313635385</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>8.4082733244999996</v>
       </c>
       <c r="C42" s="5">
         <v>-5.7043652200000849E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-7.7931567857191242</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>8.6131280759000006</v>
       </c>
       <c r="C43" s="5">
         <v>0.20485475140000098</v>
       </c>
       <c r="D43" s="5">
         <v>33.490086219826743</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>8.4175093344</v>
       </c>
       <c r="C44" s="5">
         <v>-0.19561874150000058</v>
       </c>
       <c r="D44" s="5">
         <v>-24.094644597738046</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>8.5011396634</v>
       </c>
       <c r="C45" s="5">
         <v>8.3630329000000003E-2</v>
       </c>
       <c r="D45" s="5">
         <v>12.595888957492107</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>8.3700653600999999</v>
       </c>
       <c r="C46" s="5">
         <v>-0.13107430330000014</v>
       </c>
       <c r="D46" s="5">
         <v>-17.011029352033347</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>8.3919136965999996</v>
       </c>
       <c r="C47" s="5">
         <v>2.1848336499999732E-2</v>
       </c>
       <c r="D47" s="5">
         <v>3.1777171341918597</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>8.3820499707000007</v>
       </c>
       <c r="C48" s="5">
         <v>-9.8637258999989541E-3</v>
       </c>
       <c r="D48" s="5">
         <v>-1.401379027240901</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>8.5416069212999997</v>
       </c>
       <c r="C49" s="5">
         <v>0.15955695059999897</v>
       </c>
       <c r="D49" s="5">
         <v>25.392635999844828</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>8.6448831245999997</v>
       </c>
       <c r="C50" s="5">
         <v>0.10327620330000009</v>
       </c>
       <c r="D50" s="5">
         <v>15.513976490545112</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>8.8212441911999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.17636106660000017</v>
       </c>
       <c r="D51" s="5">
         <v>27.42323291778348</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>8.9255667623000008</v>
       </c>
       <c r="C52" s="5">
         <v>0.10432257110000087</v>
       </c>
       <c r="D52" s="5">
         <v>15.152003958711857</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>9.0342096032000008</v>
       </c>
       <c r="C53" s="5">
         <v>0.10864284089999998</v>
       </c>
       <c r="D53" s="5">
         <v>15.625151665871929</v>
       </c>
       <c r="E53" s="5">
         <v>6.7202755439143669</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>9.0783951939000005</v>
       </c>
       <c r="C54" s="5">
         <v>4.4185590699999722E-2</v>
       </c>
       <c r="D54" s="5">
         <v>6.0295849100247434</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>8.9611027000999997</v>
       </c>
       <c r="C55" s="5">
         <v>-0.11729249380000084</v>
       </c>
       <c r="D55" s="5">
         <v>-14.448339088742458</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>9.0965144370999997</v>
       </c>
       <c r="C56" s="5">
         <v>0.13541173700000009</v>
       </c>
       <c r="D56" s="5">
         <v>19.71889554498145</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>8.9942365143000007</v>
       </c>
       <c r="C57" s="5">
         <v>-0.10227792279999903</v>
       </c>
       <c r="D57" s="5">
         <v>-12.688492503618388</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>8.8334421538000001</v>
       </c>
       <c r="C58" s="5">
         <v>-0.16079436050000062</v>
       </c>
       <c r="D58" s="5">
         <v>-19.464383325621526</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>9.0161808855000007</v>
       </c>
       <c r="C59" s="5">
         <v>0.18273873170000066</v>
       </c>
       <c r="D59" s="5">
         <v>27.853246509664565</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>9.5287286329000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.51254774739999931</v>
       </c>
       <c r="D60" s="5">
         <v>94.154792057913838</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>9.5953282235999993</v>
       </c>
       <c r="C61" s="5">
         <v>6.6599590699999212E-2</v>
       </c>
       <c r="D61" s="5">
         <v>8.717263846886647</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>9.875846524</v>
       </c>
       <c r="C62" s="5">
         <v>0.2805183004000007</v>
       </c>
       <c r="D62" s="5">
         <v>41.310347672392147</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>9.9336249055000003</v>
       </c>
       <c r="C63" s="5">
         <v>5.7778381500000364E-2</v>
       </c>
       <c r="D63" s="5">
         <v>7.2509377136006803</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>10.130030668</v>
       </c>
       <c r="C64" s="5">
         <v>0.19640576249999953</v>
       </c>
       <c r="D64" s="5">
         <v>26.484130106913174</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>10.29337402</v>
       </c>
       <c r="C65" s="5">
         <v>0.16334335200000005</v>
       </c>
       <c r="D65" s="5">
         <v>21.161299066118723</v>
       </c>
       <c r="E65" s="5">
         <v>13.937737467968336</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>10.555651135</v>
       </c>
       <c r="C66" s="5">
         <v>0.26227711499999984</v>
       </c>
       <c r="D66" s="5">
         <v>35.246892973675315</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>10.829719508</v>
       </c>
       <c r="C67" s="5">
         <v>0.27406837300000042</v>
       </c>
       <c r="D67" s="5">
         <v>36.014798217783614</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>11.080626909999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.25090740199999928</v>
       </c>
       <c r="D68" s="5">
         <v>31.633213970218609</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>10.682984949</v>
       </c>
       <c r="C69" s="5">
         <v>-0.39764196099999971</v>
       </c>
       <c r="D69" s="5">
         <v>-35.503015257355088</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>10.396503624999999</v>
       </c>
       <c r="C70" s="5">
         <v>-0.28648132400000037</v>
       </c>
       <c r="D70" s="5">
         <v>-27.833388557025408</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>10.641498572</v>
       </c>
       <c r="C71" s="5">
         <v>0.24499494700000035</v>
       </c>
       <c r="D71" s="5">
         <v>32.246985444685649</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>10.464784864</v>
       </c>
       <c r="C72" s="5">
         <v>-0.17671370799999941</v>
       </c>
       <c r="D72" s="5">
         <v>-18.204358854618441</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>10.445419275000001</v>
       </c>
       <c r="C73" s="5">
         <v>-1.9365588999999517E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-2.1981948150043951</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>10.395336145</v>
       </c>
       <c r="C74" s="5">
         <v>-5.0083130000000864E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-5.6043627431129117</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>10.440386779000001</v>
       </c>
       <c r="C75" s="5">
         <v>4.5050634000000755E-2</v>
       </c>
       <c r="D75" s="5">
         <v>5.3262467692503757</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>10.423529618</v>
       </c>
       <c r="C76" s="5">
         <v>-1.6857161000000787E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-1.9204192104921747</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>10.349997388</v>
       </c>
       <c r="C77" s="5">
         <v>-7.3532229999999643E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-8.1444873968058005</v>
       </c>
       <c r="E77" s="5">
         <v>0.55009531267378176</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>10.561280059</v>
       </c>
       <c r="C78" s="5">
         <v>0.21128267099999931</v>
       </c>
       <c r="D78" s="5">
         <v>27.442953575771021</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>10.512990440999999</v>
       </c>
       <c r="C79" s="5">
         <v>-4.828961800000009E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-5.350892289027442</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>10.471288167999999</v>
       </c>
       <c r="C80" s="5">
         <v>-4.1702273000000289E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-4.6575948997476635</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>10.671108425</v>
       </c>
       <c r="C81" s="5">
         <v>0.19982025700000072</v>
       </c>
       <c r="D81" s="5">
         <v>25.462244852928851</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>10.862265343000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.19115691800000079</v>
       </c>
       <c r="D82" s="5">
         <v>23.745808834791049</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>10.955696567</v>
       </c>
       <c r="C83" s="5">
         <v>9.3431223999999702E-2</v>
       </c>
       <c r="D83" s="5">
         <v>10.824314647783551</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>11.298818383</v>
       </c>
       <c r="C84" s="5">
         <v>0.34312181600000002</v>
       </c>
       <c r="D84" s="5">
         <v>44.782606152862805</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>11.388801098</v>
       </c>
       <c r="C85" s="5">
         <v>8.9982714999999658E-2</v>
       </c>
       <c r="D85" s="5">
         <v>9.9865967261136177</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>11.30139922</v>
       </c>
       <c r="C86" s="5">
         <v>-8.7401877999999655E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-8.8303052879588062</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>11.436826038</v>
       </c>
       <c r="C87" s="5">
         <v>0.13542681799999912</v>
       </c>
       <c r="D87" s="5">
         <v>15.366464631133958</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>11.510054853</v>
       </c>
       <c r="C88" s="5">
         <v>7.3228815000000225E-2</v>
       </c>
       <c r="D88" s="5">
         <v>7.9599157888964767</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>11.718462992999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.20840813999999952</v>
       </c>
       <c r="D89" s="5">
         <v>24.027821133110105</v>
       </c>
       <c r="E89" s="5">
         <v>13.221893240153149</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>11.568763970999999</v>
       </c>
       <c r="C90" s="5">
         <v>-0.14969902200000007</v>
       </c>
       <c r="D90" s="5">
         <v>-14.297065498677409</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>11.715986001999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.14722203100000009</v>
       </c>
       <c r="D91" s="5">
         <v>16.386498509413716</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>11.766064008000001</v>
       </c>
       <c r="C92" s="5">
         <v>5.0078006000001452E-2</v>
       </c>
       <c r="D92" s="5">
         <v>5.2515136399210016</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>11.767525769000001</v>
       </c>
       <c r="C93" s="5">
         <v>1.4617609999998393E-3</v>
       </c>
       <c r="D93" s="5">
         <v>0.14918432119694902</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>11.847075149</v>
       </c>
       <c r="C94" s="5">
         <v>7.9549379999999559E-2</v>
       </c>
       <c r="D94" s="5">
         <v>8.420604278578292</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>11.958961125</v>
       </c>
       <c r="C95" s="5">
         <v>0.11188597599999994</v>
       </c>
       <c r="D95" s="5">
         <v>11.940625642162006</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>11.623646421</v>
       </c>
       <c r="C96" s="5">
         <v>-0.33531470399999996</v>
       </c>
       <c r="D96" s="5">
         <v>-28.913482468844297</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>11.61407844</v>
       </c>
       <c r="C97" s="5">
         <v>-9.5679810000000032E-3</v>
       </c>
       <c r="D97" s="5">
         <v>-0.98331783716606447</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>11.691628761</v>
       </c>
       <c r="C98" s="5">
         <v>7.7550321000000366E-2</v>
       </c>
       <c r="D98" s="5">
         <v>8.3136384613588188</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>11.6373499</v>
       </c>
       <c r="C99" s="5">
         <v>-5.4278861000000234E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-5.430976219716932</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>11.591888893</v>
       </c>
       <c r="C100" s="5">
         <v>-4.5461007000000109E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-4.5883495295916727</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>11.690305560000001</v>
       </c>
       <c r="C101" s="5">
         <v>9.8416667000000402E-2</v>
       </c>
       <c r="D101" s="5">
         <v>10.677626345271229</v>
       </c>
       <c r="E101" s="5">
         <v>-0.24028264642571573</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>11.784133757999999</v>
       </c>
       <c r="C102" s="5">
         <v>9.3828197999998864E-2</v>
       </c>
       <c r="D102" s="5">
         <v>10.068134682787599</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>11.926277139</v>
       </c>
       <c r="C103" s="5">
         <v>0.14214338100000035</v>
       </c>
       <c r="D103" s="5">
         <v>15.474689897348304</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>12.059611012</v>
       </c>
       <c r="C104" s="5">
         <v>0.13333387299999977</v>
       </c>
       <c r="D104" s="5">
         <v>14.272263670015374</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>12.269806107000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.21019509500000133</v>
       </c>
       <c r="D105" s="5">
         <v>23.041835818544531</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>12.550473994000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.28066788699999989</v>
       </c>
       <c r="D106" s="5">
         <v>31.180456911542521</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>12.360685533</v>
       </c>
       <c r="C107" s="5">
         <v>-0.18978846100000091</v>
       </c>
       <c r="D107" s="5">
         <v>-16.71071094137595</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>11.543490532</v>
       </c>
       <c r="C108" s="5">
         <v>-0.81719500099999998</v>
       </c>
       <c r="D108" s="5">
         <v>-55.991646528329319</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>11.724715494</v>
       </c>
       <c r="C109" s="5">
         <v>0.18122496199999993</v>
       </c>
       <c r="D109" s="5">
         <v>20.554088825282335</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>11.962078200000001</v>
       </c>
       <c r="C110" s="5">
         <v>0.23736270600000076</v>
       </c>
       <c r="D110" s="5">
         <v>27.189684130377255</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>12.538393863</v>
       </c>
       <c r="C111" s="5">
         <v>0.57631566299999903</v>
       </c>
       <c r="D111" s="5">
         <v>75.882750935629389</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>12.480266390000001</v>
       </c>
       <c r="C112" s="5">
         <v>-5.8127472999998986E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-5.4234715188078431</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>12.686521184</v>
       </c>
       <c r="C113" s="5">
         <v>0.20625479399999946</v>
       </c>
       <c r="D113" s="5">
         <v>21.737484309287414</v>
       </c>
       <c r="E113" s="5">
         <v>8.5217244227446809</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>12.477127060000001</v>
       </c>
       <c r="C114" s="5">
         <v>-0.20939412399999924</v>
       </c>
       <c r="D114" s="5">
         <v>-18.103642756945938</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>12.534179832</v>
       </c>
       <c r="C115" s="5">
         <v>5.7052771999998697E-2</v>
       </c>
       <c r="D115" s="5">
         <v>5.6272283038223181</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>12.648755638000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.11457580600000128</v>
       </c>
       <c r="D116" s="5">
         <v>11.537928251327024</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>13.188169017</v>
       </c>
       <c r="C117" s="5">
         <v>0.53941337899999908</v>
       </c>
       <c r="D117" s="5">
         <v>65.059460817683899</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>12.974516242</v>
       </c>
       <c r="C118" s="5">
         <v>-0.21365277499999991</v>
       </c>
       <c r="D118" s="5">
         <v>-17.79844436599619</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>13.068359385999999</v>
       </c>
       <c r="C119" s="5">
         <v>9.3843143999999157E-2</v>
       </c>
       <c r="D119" s="5">
         <v>9.0331960705247525</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>13.35093389</v>
       </c>
       <c r="C120" s="5">
         <v>0.28257450400000117</v>
       </c>
       <c r="D120" s="5">
         <v>29.266774902654014</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>13.020369408000001</v>
       </c>
       <c r="C121" s="5">
         <v>-0.33056448199999977</v>
       </c>
       <c r="D121" s="5">
         <v>-25.981560081793333</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>13.013146355</v>
       </c>
       <c r="C122" s="5">
         <v>-7.2230530000005899E-3</v>
       </c>
       <c r="D122" s="5">
         <v>-0.66367289861180012</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>13.14967847</v>
       </c>
       <c r="C123" s="5">
         <v>0.13653211499999962</v>
       </c>
       <c r="D123" s="5">
         <v>13.342773350422842</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>13.177436171</v>
       </c>
       <c r="C124" s="5">
         <v>2.7757701000000523E-2</v>
       </c>
       <c r="D124" s="5">
         <v>2.5627010259100746</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>13.093917061000001</v>
       </c>
       <c r="C125" s="5">
         <v>-8.351910999999923E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-7.3460426127402112</v>
       </c>
       <c r="E125" s="5">
         <v>3.2112497278907304</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>13.159082853999999</v>
       </c>
       <c r="C126" s="5">
         <v>6.5165792999998473E-2</v>
       </c>
       <c r="D126" s="5">
         <v>6.1383735604298773</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>13.135583575</v>
       </c>
       <c r="C127" s="5">
         <v>-2.3499278999999262E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-2.1220179693357988</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>13.142827115999999</v>
       </c>
       <c r="C128" s="5">
         <v>7.2435409999993539E-3</v>
       </c>
       <c r="D128" s="5">
         <v>0.66374369783532838</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>12.907879213999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.23494790200000004</v>
       </c>
       <c r="D129" s="5">
         <v>-19.463422006198748</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>12.907489266000001</v>
       </c>
       <c r="C130" s="5">
         <v>-3.8994799999869656E-4</v>
       </c>
       <c r="D130" s="5">
         <v>-3.6246067204848131E-2</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>12.981227208</v>
       </c>
       <c r="C131" s="5">
         <v>7.3737941999999279E-2</v>
       </c>
       <c r="D131" s="5">
         <v>7.0749168109638605</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>12.749110762000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.23211644599999914</v>
       </c>
       <c r="D132" s="5">
         <v>-19.467772039635268</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>12.800381786999999</v>
       </c>
       <c r="C133" s="5">
         <v>5.127102499999836E-2</v>
       </c>
       <c r="D133" s="5">
         <v>4.9340289398019266</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>12.868974811999999</v>
       </c>
       <c r="C134" s="5">
         <v>6.8593025000000196E-2</v>
       </c>
       <c r="D134" s="5">
         <v>6.6233520242454214</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>12.754876116</v>
       </c>
       <c r="C135" s="5">
         <v>-0.11409869599999922</v>
       </c>
       <c r="D135" s="5">
         <v>-10.135631356196118</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>12.78019097</v>
       </c>
       <c r="C136" s="5">
         <v>2.5314853999999443E-2</v>
       </c>
       <c r="D136" s="5">
         <v>2.4078345581186822</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>12.818374414000001</v>
       </c>
       <c r="C137" s="5">
         <v>3.8183444000001288E-2</v>
       </c>
       <c r="D137" s="5">
         <v>3.6447511487386119</v>
       </c>
       <c r="E137" s="5">
         <v>-2.1043561351148266</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>12.839712402</v>
       </c>
       <c r="C138" s="5">
         <v>2.1337987999999086E-2</v>
       </c>
       <c r="D138" s="5">
         <v>2.0159595142695164</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>12.827762810999999</v>
       </c>
       <c r="C139" s="5">
         <v>-1.1949591000000481E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-1.1111102965359332</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>12.941747248</v>
       </c>
       <c r="C140" s="5">
         <v>0.11398443700000094</v>
       </c>
       <c r="D140" s="5">
         <v>11.199776019856955</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>11.927420465999999</v>
       </c>
       <c r="C141" s="5">
         <v>-1.0143267820000013</v>
       </c>
       <c r="D141" s="5">
         <v>-62.44710820970203</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>11.944298258</v>
       </c>
       <c r="C142" s="5">
         <v>1.6877792000000724E-2</v>
       </c>
       <c r="D142" s="5">
         <v>1.7113274926353617</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>11.891936136</v>
       </c>
       <c r="C143" s="5">
         <v>-5.23621219999999E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-5.1356261415245079</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>12.137787067</v>
       </c>
       <c r="C144" s="5">
         <v>0.24585093099999966</v>
       </c>
       <c r="D144" s="5">
         <v>27.833109803449151</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>12.173939948999999</v>
       </c>
       <c r="C145" s="5">
         <v>3.6152881999999664E-2</v>
       </c>
       <c r="D145" s="5">
         <v>3.6333862478829859</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>12.334233598000001</v>
       </c>
       <c r="C146" s="5">
         <v>0.16029364900000154</v>
       </c>
       <c r="D146" s="5">
         <v>16.996311295755895</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>12.05382301</v>
       </c>
       <c r="C147" s="5">
         <v>-0.28041058800000052</v>
       </c>
       <c r="D147" s="5">
         <v>-24.11574192669319</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>11.987749363000001</v>
       </c>
       <c r="C148" s="5">
         <v>-6.6073646999999625E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-6.3831277231525814</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>11.934098466</v>
       </c>
       <c r="C149" s="5">
         <v>-5.3650897000000697E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-5.2403275749539846</v>
       </c>
       <c r="E149" s="5">
         <v>-6.89850303509788</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>12.040461777999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.10636331199999915</v>
       </c>
       <c r="D150" s="5">
         <v>11.235220216689456</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>12.023863475000001</v>
       </c>
       <c r="C151" s="5">
         <v>-1.6598302999998538E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-1.6417673969113866</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>12.251989775</v>
       </c>
       <c r="C152" s="5">
         <v>0.22812629999999956</v>
       </c>
       <c r="D152" s="5">
         <v>25.300000112422126</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>11.830830302000001</v>
       </c>
       <c r="C153" s="5">
         <v>-0.42115947299999945</v>
       </c>
       <c r="D153" s="5">
         <v>-34.279146959380277</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>11.664531870999999</v>
       </c>
       <c r="C154" s="5">
         <v>-0.1662984310000013</v>
       </c>
       <c r="D154" s="5">
         <v>-15.622807914865678</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>11.902491118</v>
       </c>
       <c r="C155" s="5">
         <v>0.23795924700000093</v>
       </c>
       <c r="D155" s="5">
         <v>27.422647365362419</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>11.921216306</v>
       </c>
       <c r="C156" s="5">
         <v>1.8725187999999449E-2</v>
       </c>
       <c r="D156" s="5">
         <v>1.9042800720886488</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>12.15182435</v>
       </c>
       <c r="C157" s="5">
         <v>0.23060804400000023</v>
       </c>
       <c r="D157" s="5">
         <v>25.849351551859368</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>12.017308719000001</v>
       </c>
       <c r="C158" s="5">
         <v>-0.1345156309999993</v>
       </c>
       <c r="D158" s="5">
         <v>-12.503875399171793</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>11.840455161</v>
       </c>
       <c r="C159" s="5">
         <v>-0.17685355800000124</v>
       </c>
       <c r="D159" s="5">
         <v>-16.298324354123238</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>11.890835844</v>
       </c>
       <c r="C160" s="5">
         <v>5.0380683000000204E-2</v>
       </c>
       <c r="D160" s="5">
         <v>5.2271561321745041</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>11.757564239000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.13327160499999913</v>
       </c>
       <c r="D161" s="5">
         <v>-12.650641527347117</v>
       </c>
       <c r="E161" s="5">
         <v>-1.4792422528014271</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>12.151737725</v>
       </c>
       <c r="C162" s="5">
         <v>0.39417348599999968</v>
       </c>
       <c r="D162" s="5">
         <v>48.543046329044003</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>12.124199848</v>
       </c>
       <c r="C163" s="5">
         <v>-2.7537877000000321E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-2.6857617094951269</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>12.063481917000001</v>
       </c>
       <c r="C164" s="5">
         <v>-6.0717930999999226E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-5.8467981191100193</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>12.022875937</v>
       </c>
       <c r="C165" s="5">
         <v>-4.0605980000000486E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-3.9652837190669032</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>11.878045420999999</v>
       </c>
       <c r="C166" s="5">
         <v>-0.14483051600000074</v>
       </c>
       <c r="D166" s="5">
         <v>-13.53518994932681</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>11.796254942999999</v>
       </c>
       <c r="C167" s="5">
         <v>-8.1790478000000277E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-7.9571578640991847</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>11.705482375000001</v>
       </c>
       <c r="C168" s="5">
         <v>-9.0772567999998444E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-8.8530828576380944</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>11.745611588999999</v>
       </c>
       <c r="C169" s="5">
         <v>4.012921399999847E-2</v>
       </c>
       <c r="D169" s="5">
         <v>4.192351145042772</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>11.615167915000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.13044367399999857</v>
       </c>
       <c r="D170" s="5">
         <v>-12.542252436242718</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>11.625637230000001</v>
       </c>
       <c r="C171" s="5">
         <v>1.0469314999999924E-2</v>
       </c>
       <c r="D171" s="5">
         <v>1.0869964609281579</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>11.587682514999999</v>
       </c>
       <c r="C172" s="5">
         <v>-3.7954715000001471E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-3.8481048642043936</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>11.573616456</v>
       </c>
       <c r="C173" s="5">
         <v>-1.4066058999999242E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-1.4469704137949457</v>
       </c>
       <c r="E173" s="5">
         <v>-1.5645058726521222</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>11.367724685000001</v>
       </c>
       <c r="C174" s="5">
         <v>-0.20589177099999922</v>
       </c>
       <c r="D174" s="5">
         <v>-19.378006806340451</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>11.434567141</v>
       </c>
       <c r="C175" s="5">
         <v>6.6842455999999828E-2</v>
       </c>
       <c r="D175" s="5">
         <v>7.2887497596455297</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>11.474354419999999</v>
       </c>
       <c r="C176" s="5">
         <v>3.9787278999998676E-2</v>
       </c>
       <c r="D176" s="5">
         <v>4.2563163521206038</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>11.498672078</v>
       </c>
       <c r="C177" s="5">
         <v>2.4317658000001074E-2</v>
       </c>
       <c r="D177" s="5">
         <v>2.5730201487918158</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>11.48586016</v>
       </c>
       <c r="C178" s="5">
         <v>-1.2811918000000588E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-1.3288868980972146</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>11.587910086000001</v>
       </c>
       <c r="C179" s="5">
         <v>0.10204992600000118</v>
       </c>
       <c r="D179" s="5">
         <v>11.198545661819125</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>11.796131887</v>
       </c>
       <c r="C180" s="5">
         <v>0.20822180099999876</v>
       </c>
       <c r="D180" s="5">
         <v>23.826624388348261</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>11.641305386000001</v>
       </c>
       <c r="C181" s="5">
         <v>-0.15482650099999873</v>
       </c>
       <c r="D181" s="5">
         <v>-14.6615497061103</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>11.540239081999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.10106630400000149</v>
       </c>
       <c r="D182" s="5">
         <v>-9.9347022733027206</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>11.901194193</v>
       </c>
       <c r="C183" s="5">
         <v>0.36095511100000088</v>
       </c>
       <c r="D183" s="5">
         <v>44.713425752839832</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>11.873065616</v>
       </c>
       <c r="C184" s="5">
         <v>-2.8128577000000377E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-2.7996307189250724</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>11.88180131</v>
       </c>
       <c r="C185" s="5">
         <v>8.7356940000002936E-3</v>
       </c>
       <c r="D185" s="5">
         <v>0.88649030174123844</v>
       </c>
       <c r="E185" s="5">
         <v>2.6628224217697394</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>11.785971025</v>
       </c>
       <c r="C186" s="5">
         <v>-9.5830284999999904E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-9.2603708295904692</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>11.85140011</v>
       </c>
       <c r="C187" s="5">
         <v>6.5429084999999887E-2</v>
       </c>
       <c r="D187" s="5">
         <v>6.8689385439122397</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>11.779617838</v>
       </c>
       <c r="C188" s="5">
         <v>-7.1782272000000091E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-7.0309298251008512</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>11.877177304</v>
       </c>
       <c r="C189" s="5">
         <v>9.7559465999999873E-2</v>
       </c>
       <c r="D189" s="5">
         <v>10.403912566373696</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>12.087101896</v>
       </c>
       <c r="C190" s="5">
         <v>0.20992459200000013</v>
       </c>
       <c r="D190" s="5">
         <v>23.397773246675648</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>12.085844883</v>
       </c>
       <c r="C191" s="5">
         <v>-1.257013000000029E-3</v>
       </c>
       <c r="D191" s="5">
         <v>-0.12472411745693135</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>12.094795137</v>
       </c>
       <c r="C192" s="5">
         <v>8.9502540000001574E-3</v>
       </c>
       <c r="D192" s="5">
         <v>0.89229664959384891</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>12.133294133</v>
       </c>
       <c r="C193" s="5">
         <v>3.8498995999999508E-2</v>
       </c>
       <c r="D193" s="5">
         <v>3.887312178316904</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>12.460630184999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.32733605199999971</v>
       </c>
       <c r="D194" s="5">
         <v>37.637055594531191</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>12.283794180999999</v>
       </c>
       <c r="C195" s="5">
         <v>-0.1768360040000001</v>
       </c>
       <c r="D195" s="5">
         <v>-15.761564983809373</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>12.361753373999999</v>
       </c>
       <c r="C196" s="5">
         <v>7.7959192999999871E-2</v>
       </c>
       <c r="D196" s="5">
         <v>7.8873498452291413</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>12.28164836</v>
       </c>
       <c r="C197" s="5">
         <v>-8.0105013999999031E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-7.5048401424596793</v>
       </c>
       <c r="E197" s="5">
         <v>3.3652056583666212</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>12.497795234</v>
       </c>
       <c r="C198" s="5">
         <v>0.21614687399999966</v>
       </c>
       <c r="D198" s="5">
         <v>23.288041182669893</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>12.472856438000001</v>
       </c>
       <c r="C199" s="5">
         <v>-2.4938795999998931E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-2.3684406246900935</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>12.578753255000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.10589681699999964</v>
       </c>
       <c r="D200" s="5">
         <v>10.677691728188599</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>12.662517054</v>
       </c>
       <c r="C201" s="5">
         <v>8.376379899999975E-2</v>
       </c>
       <c r="D201" s="5">
         <v>8.2902465279319095</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>12.676379282999999</v>
       </c>
       <c r="C202" s="5">
         <v>1.3862228999999004E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.32163298477046</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>12.912255293999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.23587601100000022</v>
       </c>
       <c r="D203" s="5">
         <v>24.762063494348197</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>12.893004862</v>
       </c>
       <c r="C204" s="5">
         <v>-1.9250431999999762E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-1.7744412095474948</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>12.805657257</v>
       </c>
       <c r="C205" s="5">
         <v>-8.7347604999999717E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-7.8335780215258444</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>12.880437101</v>
       </c>
       <c r="C206" s="5">
         <v>7.477984400000004E-2</v>
       </c>
       <c r="D206" s="5">
         <v>7.2370180116714478</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>12.86471682</v>
       </c>
       <c r="C207" s="5">
         <v>-1.5720281000000114E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-1.4547815091917049</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>13.058638139999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.1939213199999994</v>
       </c>
       <c r="D208" s="5">
         <v>19.666304667256984</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>13.285829438</v>
       </c>
       <c r="C209" s="5">
         <v>0.22719129800000104</v>
       </c>
       <c r="D209" s="5">
         <v>22.995556472882981</v>
       </c>
       <c r="E209" s="5">
         <v>8.1762728305307064</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>13.602127661999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.31629822399999874</v>
       </c>
       <c r="D210" s="5">
         <v>32.622767502981432</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>13.891117695</v>
       </c>
       <c r="C211" s="5">
         <v>0.28899003300000103</v>
       </c>
       <c r="D211" s="5">
         <v>28.695728527242316</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>14.177252592</v>
       </c>
       <c r="C212" s="5">
         <v>0.28613489700000017</v>
       </c>
       <c r="D212" s="5">
         <v>27.719918848748382</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>14.358456896</v>
       </c>
       <c r="C213" s="5">
         <v>0.18120430399999954</v>
       </c>
       <c r="D213" s="5">
         <v>16.463087596890812</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>14.364680473</v>
       </c>
       <c r="C214" s="5">
         <v>6.2235770000000912E-3</v>
       </c>
       <c r="D214" s="5">
         <v>0.5213737207282465</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>14.651727756</v>
       </c>
       <c r="C215" s="5">
         <v>0.28704728299999971</v>
       </c>
       <c r="D215" s="5">
         <v>26.798596067259982</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>14.583968369999999</v>
       </c>
       <c r="C216" s="5">
         <v>-6.7759386000000532E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-5.4105980338232884</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>14.959474933999999</v>
       </c>
       <c r="C217" s="5">
         <v>0.37550656400000015</v>
       </c>
       <c r="D217" s="5">
         <v>35.671191732303662</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>15.079438304</v>
       </c>
       <c r="C218" s="5">
         <v>0.11996337000000068</v>
       </c>
       <c r="D218" s="5">
         <v>10.059053137704943</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>15.461859276</v>
       </c>
       <c r="C219" s="5">
         <v>0.38242097200000025</v>
       </c>
       <c r="D219" s="5">
         <v>35.057472655082655</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>15.77037091</v>
       </c>
       <c r="C220" s="5">
         <v>0.30851163400000026</v>
       </c>
       <c r="D220" s="5">
         <v>26.754182397814084</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>15.799366168000001</v>
       </c>
       <c r="C221" s="5">
         <v>2.8995258000000135E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.2287569408417474</v>
       </c>
       <c r="E221" s="5">
         <v>18.918929689183027</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>15.600397872</v>
       </c>
       <c r="C222" s="5">
         <v>-0.19896829600000032</v>
       </c>
       <c r="D222" s="5">
         <v>-14.1081171493745</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>15.606876797</v>
       </c>
       <c r="C223" s="5">
         <v>6.4789249999996912E-3</v>
       </c>
       <c r="D223" s="5">
         <v>0.49950606989874746</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>15.570036185999999</v>
       </c>
       <c r="C224" s="5">
         <v>-3.6840611000000578E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-2.796156214321488</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>15.959504652</v>
       </c>
       <c r="C225" s="5">
         <v>0.38946846600000029</v>
       </c>
       <c r="D225" s="5">
         <v>34.510884743327864</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>15.856566146</v>
       </c>
       <c r="C226" s="5">
         <v>-0.10293850599999921</v>
       </c>
       <c r="D226" s="5">
         <v>-7.4712211616133732</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>15.700089701</v>
       </c>
       <c r="C227" s="5">
         <v>-0.15647644500000091</v>
       </c>
       <c r="D227" s="5">
         <v>-11.219848468597782</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>15.771583787999999</v>
       </c>
       <c r="C228" s="5">
         <v>7.1494086999999595E-2</v>
       </c>
       <c r="D228" s="5">
         <v>5.6034449206992409</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>15.895331086000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.12374729800000139</v>
       </c>
       <c r="D229" s="5">
         <v>9.8325962284854462</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>15.976899231000001</v>
       </c>
       <c r="C230" s="5">
         <v>8.1568145000000314E-2</v>
       </c>
       <c r="D230" s="5">
         <v>6.3347005815836077</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>15.854992993</v>
       </c>
       <c r="C231" s="5">
         <v>-0.12190623800000111</v>
       </c>
       <c r="D231" s="5">
         <v>-8.7815473957695502</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>15.884936137</v>
       </c>
       <c r="C232" s="5">
         <v>2.9943144000000643E-2</v>
       </c>
       <c r="D232" s="5">
         <v>2.2899637387000737</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>15.816115618</v>
       </c>
       <c r="C233" s="5">
         <v>-6.8820519000000857E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-5.0768164941019549</v>
       </c>
       <c r="E233" s="5">
         <v>0.10601343004457142</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>15.707433276</v>
       </c>
       <c r="C234" s="5">
         <v>-0.10868234199999982</v>
       </c>
       <c r="D234" s="5">
         <v>-7.9413271513278154</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>15.616569877</v>
       </c>
       <c r="C235" s="5">
         <v>-9.0863398999999845E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-6.7250331900987721</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>15.674986124</v>
       </c>
       <c r="C236" s="5">
         <v>5.8416247000000254E-2</v>
       </c>
       <c r="D236" s="5">
         <v>4.5823015007481427</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>15.464378023</v>
       </c>
       <c r="C237" s="5">
         <v>-0.21060810100000005</v>
       </c>
       <c r="D237" s="5">
         <v>-14.983443990127077</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>15.553671554999999</v>
       </c>
       <c r="C238" s="5">
         <v>8.9293531999999232E-2</v>
       </c>
       <c r="D238" s="5">
         <v>7.1533114039174395</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>15.233640768000001</v>
       </c>
       <c r="C239" s="5">
         <v>-0.32003078699999854</v>
       </c>
       <c r="D239" s="5">
         <v>-22.079911788639993</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>15.550513759999999</v>
       </c>
       <c r="C240" s="5">
         <v>0.31687299199999863</v>
       </c>
       <c r="D240" s="5">
         <v>28.024291704969052</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>15.535940068</v>
       </c>
       <c r="C241" s="5">
         <v>-1.4573691999999028E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-1.1188419470590683</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>15.361075015000001</v>
       </c>
       <c r="C242" s="5">
         <v>-0.17486505299999955</v>
       </c>
       <c r="D242" s="5">
         <v>-12.701079474338373</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>15.757684324</v>
       </c>
       <c r="C243" s="5">
         <v>0.39660930899999869</v>
       </c>
       <c r="D243" s="5">
         <v>35.784260426507245</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>15.698824515</v>
       </c>
       <c r="C244" s="5">
         <v>-5.885980899999943E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-4.3914202662283746</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>15.839890301000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.14106578600000041</v>
       </c>
       <c r="D245" s="5">
         <v>11.332103995426257</v>
       </c>
       <c r="E245" s="5">
         <v>0.15031935510729788</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>15.921809807000001</v>
       </c>
       <c r="C246" s="5">
         <v>8.1919506000000197E-2</v>
       </c>
       <c r="D246" s="5">
         <v>6.3856733137041655</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>16.014792999000001</v>
       </c>
       <c r="C247" s="5">
         <v>9.2983192000000159E-2</v>
       </c>
       <c r="D247" s="5">
         <v>7.2375227226231909</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>15.981582433</v>
       </c>
       <c r="C248" s="5">
         <v>-3.3210566000001052E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-2.4603042583616674</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>15.979217766</v>
       </c>
       <c r="C249" s="5">
         <v>-2.3646670000001535E-3</v>
       </c>
       <c r="D249" s="5">
         <v>-0.17740998656810003</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>15.851719181</v>
       </c>
       <c r="C250" s="5">
         <v>-0.12749858499999966</v>
       </c>
       <c r="D250" s="5">
         <v>-9.1656200726409125</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>15.741861878</v>
       </c>
       <c r="C251" s="5">
         <v>-0.10985730300000007</v>
       </c>
       <c r="D251" s="5">
         <v>-8.0065874797258569</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>15.628014783999999</v>
       </c>
       <c r="C252" s="5">
         <v>-0.11384709400000048</v>
       </c>
       <c r="D252" s="5">
         <v>-8.3415327021787444</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>15.496373948</v>
       </c>
       <c r="C253" s="5">
         <v>-0.13164083599999898</v>
       </c>
       <c r="D253" s="5">
         <v>-9.6526758263924091</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>15.249989361000001</v>
       </c>
       <c r="C254" s="5">
         <v>-0.24638458699999966</v>
       </c>
       <c r="D254" s="5">
         <v>-17.496298555205591</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>14.655667845</v>
       </c>
       <c r="C255" s="5">
         <v>-0.59432151600000083</v>
       </c>
       <c r="D255" s="5">
         <v>-37.936984237098144</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>14.712769475</v>
       </c>
       <c r="C256" s="5">
         <v>5.7101630000000014E-2</v>
       </c>
       <c r="D256" s="5">
         <v>4.7769616962025641</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>14.475720107000001</v>
       </c>
       <c r="C257" s="5">
         <v>-0.23704936799999921</v>
       </c>
       <c r="D257" s="5">
         <v>-17.709639798643405</v>
       </c>
       <c r="E257" s="5">
         <v>-8.6122452117858295</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>14.439323546000001</v>
       </c>
       <c r="C258" s="5">
         <v>-3.6396561000000105E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-2.9758052607910535</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>14.193927621</v>
       </c>
       <c r="C259" s="5">
         <v>-0.2453959250000004</v>
       </c>
       <c r="D259" s="5">
         <v>-18.591667096740927</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>14.189113502</v>
       </c>
       <c r="C260" s="5">
         <v>-4.8141190000006162E-3</v>
       </c>
       <c r="D260" s="5">
         <v>-0.40624263389810178</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>14.088607838</v>
       </c>
       <c r="C261" s="5">
         <v>-0.10050566399999994</v>
       </c>
       <c r="D261" s="5">
         <v>-8.1765061423105472</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>13.954002704000001</v>
       </c>
       <c r="C262" s="5">
         <v>-0.13460513399999918</v>
       </c>
       <c r="D262" s="5">
         <v>-10.88133602032384</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>13.719077224999999</v>
       </c>
       <c r="C263" s="5">
         <v>-0.23492547900000105</v>
       </c>
       <c r="D263" s="5">
         <v>-18.433246771323752</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>13.710048037</v>
       </c>
       <c r="C264" s="5">
         <v>-9.0291879999995217E-3</v>
       </c>
       <c r="D264" s="5">
         <v>-0.78692542809496446</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>13.782739123000001</v>
       </c>
       <c r="C265" s="5">
         <v>7.2691086000000737E-2</v>
       </c>
       <c r="D265" s="5">
         <v>6.5512905571929014</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>13.739710898</v>
       </c>
       <c r="C266" s="5">
         <v>-4.3028225000000475E-2</v>
       </c>
       <c r="D266" s="5">
         <v>-3.6826102909422676</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>13.074099917</v>
       </c>
       <c r="C267" s="5">
         <v>-0.66561098100000038</v>
       </c>
       <c r="D267" s="5">
         <v>-44.892531638738397</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>13.227772741000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.15367282400000093</v>
       </c>
       <c r="D268" s="5">
         <v>15.053306172095372</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>13.107648320999999</v>
       </c>
       <c r="C269" s="5">
         <v>-0.12012442000000156</v>
       </c>
       <c r="D269" s="5">
         <v>-10.369324513256117</v>
       </c>
       <c r="E269" s="5">
         <v>-9.4508029713730508</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>13.057454437000001</v>
       </c>
       <c r="C270" s="5">
         <v>-5.019388399999869E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-4.4996726452993467</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>12.966271826</v>
       </c>
       <c r="C271" s="5">
         <v>-9.1182611000000691E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-8.0653484210464139</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>12.888036656000001</v>
       </c>
       <c r="C272" s="5">
         <v>-7.8235169999999243E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-7.0049808565519012</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>12.882542287</v>
       </c>
       <c r="C273" s="5">
         <v>-5.4943690000008871E-3</v>
       </c>
       <c r="D273" s="5">
         <v>-0.51038071325734125</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>12.849682028</v>
       </c>
       <c r="C274" s="5">
         <v>-3.2860258999999559E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-3.0183316251041092</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>13.079582451</v>
       </c>
       <c r="C275" s="5">
         <v>0.22990042300000013</v>
       </c>
       <c r="D275" s="5">
         <v>23.713754566686497</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>13.001161492</v>
       </c>
       <c r="C276" s="5">
         <v>-7.8420959000000678E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-6.9622336656277923</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>12.999840887</v>
       </c>
       <c r="C277" s="5">
         <v>-1.3206050000000857E-3</v>
       </c>
       <c r="D277" s="5">
         <v>-0.1218230360126249</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>13.048735427</v>
       </c>
       <c r="C278" s="5">
         <v>4.889454000000093E-2</v>
       </c>
       <c r="D278" s="5">
         <v>4.607943875590248</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>13.087728359</v>
       </c>
       <c r="C279" s="5">
         <v>3.8992931999999314E-2</v>
       </c>
       <c r="D279" s="5">
         <v>3.6454312207473194</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>13.244245615000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.15651725600000077</v>
       </c>
       <c r="D280" s="5">
         <v>15.333492742554133</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>13.13117868</v>
       </c>
       <c r="C281" s="5">
         <v>-0.11306693500000087</v>
       </c>
       <c r="D281" s="5">
         <v>-9.7768849528556796</v>
       </c>
       <c r="E281" s="5">
         <v>0.17951625206713562</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>12.783023344</v>
       </c>
       <c r="C282" s="5">
         <v>-0.34815533599999959</v>
       </c>
       <c r="D282" s="5">
         <v>-27.56333405018221</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>12.92680681</v>
       </c>
       <c r="C283" s="5">
         <v>0.14378346600000036</v>
       </c>
       <c r="D283" s="5">
         <v>14.364731883262882</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>12.790419258</v>
       </c>
       <c r="C284" s="5">
         <v>-0.13638755200000041</v>
       </c>
       <c r="D284" s="5">
         <v>-11.951438428707528</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>12.764831653</v>
       </c>
       <c r="C285" s="5">
         <v>-2.5587605000000124E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-2.3743962142642849</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>12.82625075</v>
       </c>
       <c r="C286" s="5">
         <v>6.1419096999999923E-2</v>
       </c>
       <c r="D286" s="5">
         <v>5.9291807584084699</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>12.924385118</v>
       </c>
       <c r="C287" s="5">
         <v>9.8134368000000194E-2</v>
       </c>
       <c r="D287" s="5">
         <v>9.5776480121248397</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>12.99833437</v>
       </c>
       <c r="C288" s="5">
         <v>7.3949252000000243E-2</v>
       </c>
       <c r="D288" s="5">
         <v>7.0862643102039158</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>13.145697107</v>
       </c>
       <c r="C289" s="5">
         <v>0.14736273699999991</v>
       </c>
       <c r="D289" s="5">
         <v>14.485636088935184</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>13.260323421000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.11462631400000056</v>
       </c>
       <c r="D290" s="5">
         <v>10.980312603520282</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>13.41761075</v>
       </c>
       <c r="C291" s="5">
         <v>0.15728732899999898</v>
       </c>
       <c r="D291" s="5">
         <v>15.200102030513296</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>13.464407327</v>
       </c>
       <c r="C292" s="5">
         <v>4.6796577000000283E-2</v>
       </c>
       <c r="D292" s="5">
         <v>4.2664612127163215</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>13.446241156999999</v>
       </c>
       <c r="C293" s="5">
         <v>-1.8166170000000648E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-1.6070788856006768</v>
       </c>
       <c r="E293" s="5">
         <v>2.3993465071027398</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>13.703050222</v>
       </c>
       <c r="C294" s="5">
         <v>0.25680906500000056</v>
       </c>
       <c r="D294" s="5">
         <v>25.486278836919251</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>13.899599733000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.19654951100000062</v>
       </c>
       <c r="D295" s="5">
         <v>18.637103635242379</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>13.978548155</v>
       </c>
       <c r="C296" s="5">
         <v>7.8948421999999852E-2</v>
       </c>
       <c r="D296" s="5">
         <v>7.032895483283208</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>13.841143357</v>
       </c>
       <c r="C297" s="5">
         <v>-0.13740479800000038</v>
       </c>
       <c r="D297" s="5">
         <v>-11.178357757797919</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>13.783728654000001</v>
       </c>
       <c r="C298" s="5">
         <v>-5.7414702999999179E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-4.8657324776253397</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>13.671234108</v>
       </c>
       <c r="C299" s="5">
         <v>-0.11249454600000064</v>
       </c>
       <c r="D299" s="5">
         <v>-9.365808882318138</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>12.798909216</v>
       </c>
       <c r="C300" s="5">
         <v>-0.87232489199999996</v>
       </c>
       <c r="D300" s="5">
         <v>-54.670298458935072</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>13.004966636000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.20605742000000049</v>
       </c>
       <c r="D301" s="5">
         <v>21.125450502866137</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>12.781088837</v>
       </c>
       <c r="C302" s="5">
         <v>-0.22387779900000027</v>
       </c>
       <c r="D302" s="5">
         <v>-18.80985190559462</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>12.744987289999999</v>
       </c>
       <c r="C303" s="5">
         <v>-3.6101547000001233E-2</v>
       </c>
       <c r="D303" s="5">
         <v>-3.3373630353296768</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>12.890387733000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.14540044300000154</v>
       </c>
       <c r="D304" s="5">
         <v>14.582657116107601</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>13.060287477999999</v>
       </c>
       <c r="C305" s="5">
         <v>0.1698997449999986</v>
       </c>
       <c r="D305" s="5">
         <v>17.014873982868984</v>
       </c>
       <c r="E305" s="5">
         <v>-2.8703462513691158</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>13.116263588000001</v>
       </c>
       <c r="C306" s="5">
         <v>5.5976110000001356E-2</v>
       </c>
       <c r="D306" s="5">
         <v>5.2661624259791928</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>13.173729013999999</v>
       </c>
       <c r="C307" s="5">
         <v>5.7465425999998487E-2</v>
       </c>
       <c r="D307" s="5">
         <v>5.3860383112066978</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>13.25311831</v>
       </c>
       <c r="C308" s="5">
         <v>7.9389296000000442E-2</v>
       </c>
       <c r="D308" s="5">
         <v>7.4761722743559966</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>13.516987189</v>
       </c>
       <c r="C309" s="5">
         <v>0.26386887900000033</v>
       </c>
       <c r="D309" s="5">
         <v>26.689880712085625</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>13.849036757</v>
       </c>
       <c r="C310" s="5">
         <v>0.33204956800000041</v>
       </c>
       <c r="D310" s="5">
         <v>33.806123539575658</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>13.830926307</v>
       </c>
       <c r="C311" s="5">
         <v>-1.811045E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-1.558008050501769</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>14.000783985</v>
       </c>
       <c r="C312" s="5">
         <v>0.16985767799999962</v>
       </c>
       <c r="D312" s="5">
         <v>15.774536789153526</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>14.148883389</v>
       </c>
       <c r="C313" s="5">
         <v>0.14809940399999988</v>
       </c>
       <c r="D313" s="5">
         <v>13.458685326887965</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>14.404321277999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.25543788899999953</v>
       </c>
       <c r="D314" s="5">
         <v>23.950301053951794</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>14.681510315000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.27718903700000119</v>
       </c>
       <c r="D315" s="5">
         <v>25.699983818653706</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>14.703371131000001</v>
       </c>
       <c r="C316" s="5">
         <v>2.1860816000000227E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.8015097876242558</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>14.762287189</v>
       </c>
       <c r="C317" s="5">
         <v>5.8916057999999438E-2</v>
       </c>
       <c r="D317" s="5">
         <v>4.9157683116208606</v>
       </c>
       <c r="E317" s="5">
         <v>13.031870193263462</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>14.72152541</v>
       </c>
       <c r="C318" s="5">
         <v>-4.0761779000000331E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-3.2635923468422146</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>14.860102165000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.13857675500000077</v>
       </c>
       <c r="D319" s="5">
         <v>11.899407820029406</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>14.730059433999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.13004273100000141</v>
       </c>
       <c r="D320" s="5">
         <v>-10.010373991750942</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>15.199221906</v>
       </c>
       <c r="C321" s="5">
         <v>0.46916247200000072</v>
       </c>
       <c r="D321" s="5">
         <v>45.680786674318426</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>15.029879338000001</v>
       </c>
       <c r="C322" s="5">
         <v>-0.16934256799999936</v>
       </c>
       <c r="D322" s="5">
         <v>-12.580229857298232</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>15.108660406</v>
       </c>
       <c r="C323" s="5">
         <v>7.8781067999999621E-2</v>
       </c>
       <c r="D323" s="5">
         <v>6.4744950014871794</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>15.017226421</v>
       </c>
       <c r="C324" s="5">
         <v>-9.1433985000000106E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-7.0252050893797824</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>14.768997905999999</v>
       </c>
       <c r="C325" s="5">
         <v>-0.24822851500000098</v>
       </c>
       <c r="D325" s="5">
         <v>-18.127962085397197</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>14.82292077</v>
       </c>
       <c r="C326" s="5">
         <v>5.3922864000000459E-2</v>
       </c>
       <c r="D326" s="5">
         <v>4.4703621518773495</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>14.602983322</v>
       </c>
       <c r="C327" s="5">
         <v>-0.21993744799999959</v>
       </c>
       <c r="D327" s="5">
         <v>-16.421682683793648</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>14.692566704000001</v>
       </c>
       <c r="C328" s="5">
         <v>8.9583382000000711E-2</v>
       </c>
       <c r="D328" s="5">
         <v>7.6150427427533529</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>14.75132224</v>
       </c>
       <c r="C329" s="5">
         <v>5.8755535999999609E-2</v>
       </c>
       <c r="D329" s="5">
         <v>4.9057636274030259</v>
       </c>
       <c r="E329" s="5">
         <v>-7.4276762534264407E-2</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>15.02620392</v>
       </c>
       <c r="C330" s="5">
         <v>0.27488168000000002</v>
       </c>
       <c r="D330" s="5">
         <v>24.801538061699581</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>15.049688712</v>
       </c>
       <c r="C331" s="5">
         <v>2.3484791999999644E-2</v>
       </c>
       <c r="D331" s="5">
         <v>1.8917132680932092</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>15.413258920000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.36357020800000051</v>
       </c>
       <c r="D332" s="5">
         <v>33.169105595335701</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>15.501134372999999</v>
       </c>
       <c r="C333" s="5">
         <v>8.7875452999998771E-2</v>
       </c>
       <c r="D333" s="5">
         <v>7.0602083702327567</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>15.643368662</v>
       </c>
       <c r="C334" s="5">
         <v>0.14223428900000101</v>
       </c>
       <c r="D334" s="5">
         <v>11.583914137855</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>15.806437526</v>
       </c>
       <c r="C335" s="5">
         <v>0.16306886399999954</v>
       </c>
       <c r="D335" s="5">
         <v>13.25167297098484</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>15.438179357999999</v>
       </c>
       <c r="C336" s="5">
         <v>-0.36825816800000055</v>
       </c>
       <c r="D336" s="5">
         <v>-24.639287405448627</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>15.371301353</v>
       </c>
       <c r="C337" s="5">
         <v>-6.6878004999999519E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-5.0763001754588029</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>15.431579964999999</v>
       </c>
       <c r="C338" s="5">
         <v>6.0278611999999399E-2</v>
       </c>
       <c r="D338" s="5">
         <v>4.8086387512350282</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>15.408498733</v>
       </c>
       <c r="C339" s="5">
         <v>-2.3081231999999119E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-1.7801650477655584</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>15.45591814</v>
       </c>
       <c r="C340" s="5">
         <v>4.741940699999958E-2</v>
       </c>
       <c r="D340" s="5">
         <v>3.7561343718396145</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>15.610464789</v>
       </c>
       <c r="C341" s="5">
         <v>0.15454664900000026</v>
       </c>
       <c r="D341" s="5">
         <v>12.681417453080179</v>
       </c>
       <c r="E341" s="5">
         <v>5.8241731488336113</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>15.726855085</v>
       </c>
       <c r="C342" s="5">
         <v>0.1163902960000005</v>
       </c>
       <c r="D342" s="5">
         <v>9.3232695534041241</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>15.756420812</v>
       </c>
       <c r="C343" s="5">
         <v>2.9565726999999598E-2</v>
       </c>
       <c r="D343" s="5">
         <v>2.2794145988624726</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>15.813201403000001</v>
       </c>
       <c r="C344" s="5">
         <v>5.6780591000000769E-2</v>
       </c>
       <c r="D344" s="5">
         <v>4.4111247273537657</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>15.710909716</v>
       </c>
       <c r="C345" s="5">
         <v>-0.10229168700000102</v>
       </c>
       <c r="D345" s="5">
         <v>-7.4921969053919346</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>15.685811635</v>
       </c>
       <c r="C346" s="5">
         <v>-2.5098080999999439E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-1.9002388273828608</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>15.834873822</v>
       </c>
       <c r="C347" s="5">
         <v>0.14906218700000018</v>
       </c>
       <c r="D347" s="5">
         <v>12.01890940794954</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>16.06329818</v>
       </c>
       <c r="C348" s="5">
         <v>0.22842435799999983</v>
       </c>
       <c r="D348" s="5">
         <v>18.752119216540653</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>16.26244633</v>
       </c>
       <c r="C349" s="5">
         <v>0.19914814999999919</v>
       </c>
       <c r="D349" s="5">
         <v>15.934811867946674</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>16.229005710999999</v>
       </c>
       <c r="C350" s="5">
         <v>-3.3440619000000282E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-2.4398540282234538</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>16.386040905000002</v>
       </c>
       <c r="C351" s="5">
         <v>0.15703519400000232</v>
       </c>
       <c r="D351" s="5">
         <v>12.249769798907305</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>16.496200329000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.11015942399999901</v>
       </c>
       <c r="D352" s="5">
         <v>8.3723892545142888</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>16.449495414000001</v>
       </c>
       <c r="C353" s="5">
         <v>-4.6704914999999403E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-3.3450940552206321</v>
       </c>
       <c r="E353" s="5">
         <v>5.3747959227404163</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>16.433002425000002</v>
       </c>
       <c r="C354" s="5">
         <v>-1.6492988999999625E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-1.1965600588985437</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>16.665306495999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.23230407099999795</v>
       </c>
       <c r="D355" s="5">
         <v>18.346830521538159</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>16.524071033999999</v>
       </c>
       <c r="C356" s="5">
         <v>-0.14123546200000092</v>
       </c>
       <c r="D356" s="5">
         <v>-9.7088934213880087</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>16.632650247000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.10857921300000228</v>
       </c>
       <c r="D357" s="5">
         <v>8.1764745104320866</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>16.85385277</v>
       </c>
       <c r="C358" s="5">
         <v>0.22120252299999876</v>
       </c>
       <c r="D358" s="5">
         <v>17.179836076713006</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>17.086465444000002</v>
       </c>
       <c r="C359" s="5">
         <v>0.23261267400000207</v>
       </c>
       <c r="D359" s="5">
         <v>17.878999794525541</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>16.982359873</v>
       </c>
       <c r="C360" s="5">
         <v>-0.10410557100000162</v>
       </c>
       <c r="D360" s="5">
         <v>-7.0713375686686675</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>17.245114224000002</v>
       </c>
       <c r="C361" s="5">
         <v>0.26275435100000166</v>
       </c>
       <c r="D361" s="5">
         <v>20.2309908349823</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>17.416605635</v>
       </c>
       <c r="C362" s="5">
         <v>0.1714914109999981</v>
       </c>
       <c r="D362" s="5">
         <v>12.608018102379926</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>17.251369561000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.16523607399999918</v>
       </c>
       <c r="D363" s="5">
         <v>-10.809062894978149</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>17.322758596</v>
       </c>
       <c r="C364" s="5">
         <v>7.1389034999999268E-2</v>
       </c>
       <c r="D364" s="5">
         <v>5.0803942643424138</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>17.175215928</v>
       </c>
       <c r="C365" s="5">
         <v>-0.14754266799999982</v>
       </c>
       <c r="D365" s="5">
         <v>-9.7552741466371167</v>
       </c>
       <c r="E365" s="5">
         <v>4.4118101846597924</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>17.443170307999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.26795437999999905</v>
       </c>
       <c r="D366" s="5">
         <v>20.414443826986005</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>17.480217026999998</v>
       </c>
       <c r="C367" s="5">
         <v>3.7046718999999229E-2</v>
       </c>
       <c r="D367" s="5">
         <v>2.5786055891361181</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>17.656167752999998</v>
       </c>
       <c r="C368" s="5">
         <v>0.17595072599999995</v>
       </c>
       <c r="D368" s="5">
         <v>12.770501865653184</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>16.856737183</v>
       </c>
       <c r="C369" s="5">
         <v>-0.7994305699999984</v>
       </c>
       <c r="D369" s="5">
         <v>-42.651134503993134</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>17.323059596</v>
       </c>
       <c r="C370" s="5">
         <v>0.46632241300000032</v>
       </c>
       <c r="D370" s="5">
         <v>38.743614839514095</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>17.433976973</v>
       </c>
       <c r="C371" s="5">
         <v>0.11091737699999982</v>
       </c>
       <c r="D371" s="5">
         <v>7.9598873233274858</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>17.599596857000002</v>
       </c>
       <c r="C372" s="5">
         <v>0.1656198840000016</v>
       </c>
       <c r="D372" s="5">
         <v>12.014700349060892</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>17.435589271000001</v>
       </c>
       <c r="C373" s="5">
         <v>-0.16400758600000032</v>
       </c>
       <c r="D373" s="5">
         <v>-10.626879851705207</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>17.385154579000002</v>
       </c>
       <c r="C374" s="5">
         <v>-5.0434691999999615E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-3.4164596869118768</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>17.713533369</v>
       </c>
       <c r="C375" s="5">
         <v>0.32837878999999859</v>
       </c>
       <c r="D375" s="5">
         <v>25.175610737323062</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>17.355905473</v>
       </c>
       <c r="C376" s="5">
         <v>-0.35762789600000033</v>
       </c>
       <c r="D376" s="5">
         <v>-21.710248233341211</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>17.506791955000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.15088648200000065</v>
       </c>
       <c r="D377" s="5">
         <v>10.94597103841819</v>
       </c>
       <c r="E377" s="5">
         <v>1.9305493939057117</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>17.354029611000001</v>
       </c>
       <c r="C378" s="5">
         <v>-0.15276234399999922</v>
       </c>
       <c r="D378" s="5">
         <v>-9.9828703412504929</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>17.20436729</v>
       </c>
       <c r="C379" s="5">
         <v>-0.14966232100000099</v>
       </c>
       <c r="D379" s="5">
         <v>-9.8718498944687418</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>17.194402005000001</v>
       </c>
       <c r="C380" s="5">
         <v>-9.9652849999998239E-3</v>
       </c>
       <c r="D380" s="5">
         <v>-0.69286587491517171</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>17.387059446999999</v>
       </c>
       <c r="C381" s="5">
         <v>0.19265744199999801</v>
       </c>
       <c r="D381" s="5">
         <v>14.305927526034834</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>17.16856379</v>
       </c>
       <c r="C382" s="5">
         <v>-0.21849565699999829</v>
       </c>
       <c r="D382" s="5">
         <v>-14.080067070999558</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>17.163240829999999</v>
       </c>
       <c r="C383" s="5">
         <v>-5.3229600000008759E-3</v>
       </c>
       <c r="D383" s="5">
         <v>-0.37141551895040203</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>17.406736854999998</v>
       </c>
       <c r="C384" s="5">
         <v>0.24349602499999889</v>
       </c>
       <c r="D384" s="5">
         <v>18.41775143952027</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>17.337712301</v>
       </c>
       <c r="C385" s="5">
         <v>-6.9024553999998517E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-4.6560506540572426</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>17.349125903000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.1413602000001077E-2</v>
       </c>
       <c r="D386" s="5">
         <v>0.79283942080434766</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>17.481842861000001</v>
       </c>
       <c r="C387" s="5">
         <v>0.13271695799999961</v>
       </c>
       <c r="D387" s="5">
         <v>9.5759794928166784</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>17.508842610999999</v>
       </c>
       <c r="C388" s="5">
         <v>2.6999749999998102E-2</v>
       </c>
       <c r="D388" s="5">
         <v>1.8691587415052613</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>17.357698792000001</v>
       </c>
       <c r="C389" s="5">
         <v>-0.15114381899999785</v>
       </c>
       <c r="D389" s="5">
         <v>-9.8809701760198756</v>
       </c>
       <c r="E389" s="5">
         <v>-0.8516304036926603</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>17.159572359999999</v>
       </c>
       <c r="C390" s="5">
         <v>-0.19812643200000224</v>
       </c>
       <c r="D390" s="5">
         <v>-12.869189930133384</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>17.242088788</v>
       </c>
       <c r="C391" s="5">
         <v>8.2516428000001696E-2</v>
       </c>
       <c r="D391" s="5">
         <v>5.9256165861510945</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>17.133478799999999</v>
       </c>
       <c r="C392" s="5">
         <v>-0.10860998800000132</v>
       </c>
       <c r="D392" s="5">
         <v>-7.3024848596027425</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>17.107943741</v>
       </c>
       <c r="C393" s="5">
         <v>-2.5535058999999194E-2</v>
       </c>
       <c r="D393" s="5">
         <v>-1.7738453618672878</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>17.082047828</v>
       </c>
       <c r="C394" s="5">
         <v>-2.5895912999999382E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-1.801367231879758</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>16.770569321</v>
       </c>
       <c r="C395" s="5">
         <v>-0.31147850700000035</v>
       </c>
       <c r="D395" s="5">
         <v>-19.814753001892981</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>17.109458362000002</v>
       </c>
       <c r="C396" s="5">
         <v>0.33888904100000161</v>
       </c>
       <c r="D396" s="5">
         <v>27.13392669086776</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>17.143690714000002</v>
       </c>
       <c r="C397" s="5">
         <v>3.4232352000000077E-2</v>
       </c>
       <c r="D397" s="5">
         <v>2.4275400431396976</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>17.115572010000001</v>
       </c>
       <c r="C398" s="5">
         <v>-2.8118704000000605E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-1.950555077601579</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>17.062169283999999</v>
       </c>
       <c r="C399" s="5">
         <v>-5.3402726000001621E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-3.6805615209718479</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>17.084861704000001</v>
       </c>
       <c r="C400" s="5">
         <v>2.2692420000002045E-2</v>
       </c>
       <c r="D400" s="5">
         <v>1.6077077304750498</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>17.036209586999998</v>
       </c>
       <c r="C401" s="5">
         <v>-4.8652117000003159E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-3.3641925991208299</v>
       </c>
       <c r="E401" s="5">
         <v>-1.8521418585058846</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>17.065414787999998</v>
       </c>
       <c r="C402" s="5">
         <v>2.9205200999999903E-2</v>
       </c>
       <c r="D402" s="5">
         <v>2.076669438100609</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>17.076751333000001</v>
       </c>
       <c r="C403" s="5">
         <v>1.1336545000002474E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.80007829120132268</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>17.060553155000001</v>
       </c>
       <c r="C404" s="5">
         <v>-1.6198177999999785E-2</v>
       </c>
       <c r="D404" s="5">
         <v>-1.1323421800308875</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>16.527723128000002</v>
       </c>
       <c r="C405" s="5">
         <v>-0.53283002699999926</v>
       </c>
       <c r="D405" s="5">
         <v>-31.665652969653411</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>16.570479574</v>
       </c>
       <c r="C406" s="5">
         <v>4.2756445999998505E-2</v>
       </c>
       <c r="D406" s="5">
         <v>3.148896286110725</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>16.658554736999999</v>
       </c>
       <c r="C407" s="5">
         <v>8.8075162999999179E-2</v>
       </c>
       <c r="D407" s="5">
         <v>6.5680231235778708</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>16.609332952999999</v>
       </c>
       <c r="C408" s="5">
         <v>-4.9221784000000213E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-3.4886365350121795</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>16.542991671999999</v>
       </c>
       <c r="C409" s="5">
         <v>-6.6341280999999697E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-4.6891549713217628</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>16.598519939999999</v>
       </c>
       <c r="C410" s="5">
         <v>5.552826799999977E-2</v>
       </c>
       <c r="D410" s="5">
         <v>4.1031236311265262</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>16.349858547</v>
       </c>
       <c r="C411" s="5">
         <v>-0.24866139299999901</v>
       </c>
       <c r="D411" s="5">
         <v>-16.567429960146228</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>16.378119481999999</v>
       </c>
       <c r="C412" s="5">
         <v>2.826093499999871E-2</v>
       </c>
       <c r="D412" s="5">
         <v>2.0940482549428152</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>16.439971004</v>
       </c>
       <c r="C413" s="5">
         <v>6.1851522000001324E-2</v>
       </c>
       <c r="D413" s="5">
         <v>4.6270898619614753</v>
       </c>
       <c r="E413" s="5">
         <v>-3.4998312268650245</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>16.370975972</v>
       </c>
       <c r="C414" s="5">
         <v>-6.8995032000000123E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-4.9215076917887401</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>16.199256713</v>
       </c>
       <c r="C415" s="5">
         <v>-0.17171925899999962</v>
       </c>
       <c r="D415" s="5">
         <v>-11.885739467519951</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>16.181258987</v>
       </c>
       <c r="C416" s="5">
         <v>-1.7997726000000824E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-1.325109318526696</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>16.142202736000002</v>
       </c>
       <c r="C417" s="5">
         <v>-3.9056250999998099E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-2.8582636654326476</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>16.246568548999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.10436581299999759</v>
       </c>
       <c r="D418" s="5">
         <v>8.0404036289010605</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>16.232979630999999</v>
       </c>
       <c r="C419" s="5">
         <v>-1.358891799999995E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-0.99909680171454962</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>16.213170056999999</v>
       </c>
       <c r="C420" s="5">
         <v>-1.9809573999999941E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-1.4546058011942642</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>16.238886853</v>
       </c>
       <c r="C421" s="5">
         <v>2.5716796000001096E-2</v>
       </c>
       <c r="D421" s="5">
         <v>1.920093670995926</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>16.284402564000001</v>
       </c>
       <c r="C422" s="5">
         <v>4.5515711000000181E-2</v>
       </c>
       <c r="D422" s="5">
         <v>3.4157985626582343</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>16.448862368</v>
       </c>
       <c r="C423" s="5">
         <v>0.16445980399999982</v>
       </c>
       <c r="D423" s="5">
         <v>12.815414031879069</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>16.485437895</v>
       </c>
       <c r="C424" s="5">
         <v>3.6575527000000108E-2</v>
       </c>
       <c r="D424" s="5">
         <v>2.7011838977886171</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>16.455138993999999</v>
       </c>
       <c r="C425" s="5">
         <v>-3.0298901000001877E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-2.1833444810195113</v>
       </c>
       <c r="E425" s="5">
         <v>9.2262875623738694E-2</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>16.471626570000002</v>
       </c>
       <c r="C426" s="5">
         <v>1.6487576000002946E-2</v>
       </c>
       <c r="D426" s="5">
         <v>1.209013712708118</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>16.518553860000001</v>
       </c>
       <c r="C427" s="5">
         <v>4.6927289999999289E-2</v>
       </c>
       <c r="D427" s="5">
         <v>3.4728547871811344</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>16.589173521999999</v>
       </c>
       <c r="C428" s="5">
         <v>7.0619661999998584E-2</v>
       </c>
       <c r="D428" s="5">
         <v>5.2525711431842703</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>16.751640137999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.16246661599999968</v>
       </c>
       <c r="D429" s="5">
         <v>12.406394962261015</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>16.917808994000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.16616885600000231</v>
       </c>
       <c r="D430" s="5">
         <v>12.574853471114844</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>16.911012696</v>
       </c>
       <c r="C431" s="5">
         <v>-6.7962980000011441E-3</v>
       </c>
       <c r="D431" s="5">
         <v>-0.48100567464648414</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>16.814464090000001</v>
       </c>
       <c r="C432" s="5">
         <v>-9.6548605999998927E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-6.6399719374116595</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>16.836431934</v>
       </c>
       <c r="C433" s="5">
         <v>2.1967843999998848E-2</v>
       </c>
       <c r="D433" s="5">
         <v>1.5790966847936128</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>16.783493752999998</v>
       </c>
       <c r="C434" s="5">
         <v>-5.2938181000001805E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-3.7085452508850536</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>16.746060944</v>
       </c>
       <c r="C435" s="5">
         <v>-3.7432808999998457E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-2.6438135414415642</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>16.497431263999999</v>
       </c>
       <c r="C436" s="5">
         <v>-0.24862968000000052</v>
       </c>
       <c r="D436" s="5">
         <v>-16.431246966020417</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>16.567467552</v>
       </c>
       <c r="C437" s="5">
         <v>7.0036288000000724E-2</v>
       </c>
       <c r="D437" s="5">
         <v>5.2149888293848035</v>
       </c>
       <c r="E437" s="5">
         <v>0.68263512110691149</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>16.622531875</v>
       </c>
       <c r="C438" s="5">
         <v>5.506432299999986E-2</v>
       </c>
       <c r="D438" s="5">
         <v>4.0620911354306566</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>16.549982475</v>
       </c>
       <c r="C439" s="5">
         <v>-7.2549399999999764E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-5.1135134807643752</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>16.476449127999999</v>
       </c>
       <c r="C440" s="5">
         <v>-7.353334700000147E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-5.2033472737912696</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>16.652798017999999</v>
       </c>
       <c r="C441" s="5">
         <v>0.17634888999999987</v>
       </c>
       <c r="D441" s="5">
         <v>13.627411370520459</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>16.905239378000001</v>
       </c>
       <c r="C442" s="5">
         <v>0.25244136000000239</v>
       </c>
       <c r="D442" s="5">
         <v>19.78689915482925</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>17.016981481999998</v>
+        <v>17.026997389999998</v>
       </c>
       <c r="C443" s="5">
-        <v>0.11174210399999751</v>
+        <v>0.12175801199999725</v>
       </c>
       <c r="D443" s="5">
-        <v>8.2267004301580737</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>8.9935847324937654</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>16.995408249</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-3.1589140999997767E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-2.2037094857183637</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{390DECCA-B82D-4CDA-B3A1-B2C4E542302A}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpnrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>