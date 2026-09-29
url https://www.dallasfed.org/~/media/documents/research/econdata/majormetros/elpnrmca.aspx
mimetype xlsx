--- v8 (2026-09-08)
+++ v9 (2026-09-29)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AF4B3774-F455-41C0-BA6B-CE6E346D3723}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D035C84B-EADA-4D02-BB96-0DB0490D3195}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{063B1307-4844-4F91-A6FA-8247878DE529}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{97A6928D-2924-4C9C-BC1D-F5078473CD98}"/>
   </bookViews>
   <sheets>
     <sheet name="elpnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD3D4CC9-677E-4887-8B5F-4CB67DC3A149}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57460461-5E34-4CA1-A987-B3CD3746C03A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>8.6893255835000005</v>
+        <v>8.6893247106999993</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>8.6071068503999992</v>
+        <v>8.6071024301999994</v>
       </c>
       <c r="C7" s="5">
-        <v>-8.2218733100001273E-2</v>
+        <v>-8.2222280499999911E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-10.781793248318705</v>
+        <v>-10.782235527642625</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>8.4765762439000003</v>
+        <v>8.4765762776999996</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.13053060649999892</v>
+        <v>-0.13052615249999988</v>
       </c>
       <c r="D8" s="5">
-        <v>-16.75477348764791</v>
+        <v>-16.754256493281449</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>8.7015558680999998</v>
+        <v>8.7015574407000003</v>
       </c>
       <c r="C9" s="5">
-        <v>0.22497962419999951</v>
+        <v>0.22498116300000071</v>
       </c>
       <c r="D9" s="5">
-        <v>36.935888009840468</v>
+        <v>36.936178432804056</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>8.7114422391000002</v>
+        <v>8.7114446954000009</v>
       </c>
       <c r="C10" s="5">
-        <v>9.886371000000338E-3</v>
+        <v>9.887254700000625E-3</v>
       </c>
       <c r="D10" s="5">
-        <v>1.3719455971596739</v>
+        <v>1.3720687473278259</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>8.9467505320999994</v>
+        <v>8.9467553679999998</v>
       </c>
       <c r="C11" s="5">
-        <v>0.23530829299999922</v>
+        <v>0.23531067259999894</v>
       </c>
       <c r="D11" s="5">
-        <v>37.690252678741068</v>
+        <v>37.690679889847935</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>8.8990853058999999</v>
+        <v>8.8990854617000004</v>
       </c>
       <c r="C12" s="5">
-        <v>-4.7665226199999466E-2</v>
+        <v>-4.7669906299999454E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-6.2091427870966669</v>
+        <v>-6.2097314309690343</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>8.9281540544000002</v>
+        <v>8.9281540603000007</v>
       </c>
       <c r="C13" s="5">
-        <v>2.9068748500000297E-2</v>
+        <v>2.9068598600000328E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>3.9909787066203961</v>
+        <v>3.9909576839066707</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>8.9772037980999997</v>
+        <v>8.9772029901000003</v>
       </c>
       <c r="C14" s="5">
-        <v>4.9049743699999482E-2</v>
+        <v>4.9048929799999641E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>6.7954893353145751</v>
+        <v>6.7953731419845731</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>8.9772248072000007</v>
+        <v>8.9772244781000001</v>
       </c>
       <c r="C15" s="5">
-        <v>2.1009100001023739E-5</v>
+        <v>2.1487999999791896E-5</v>
       </c>
       <c r="D15" s="5">
-        <v>2.808362723194513E-3</v>
+        <v>2.8723801272168004E-3</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>8.9108167589999994</v>
+        <v>8.9108159953000001</v>
       </c>
       <c r="C16" s="5">
-        <v>-6.6408048200001346E-2</v>
+        <v>-6.6408482800000002E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-8.5244677836922023</v>
+        <v>-8.5245216211171542</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>8.6936360683</v>
+        <v>8.6936345039000003</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.21718069069999935</v>
+        <v>-0.21718149139999987</v>
       </c>
       <c r="D17" s="5">
-        <v>-25.628367495729698</v>
+        <v>-25.62845160366901</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>8.5765015758000001</v>
+        <v>8.5764999861</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.11713449249999996</v>
+        <v>-0.11713451780000028</v>
       </c>
       <c r="D18" s="5">
-        <v>-15.022374696264485</v>
+        <v>-15.022380210541087</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>8.4918148503000008</v>
+        <v>8.4918086594000002</v>
       </c>
       <c r="C19" s="5">
-        <v>-8.4686725499999227E-2</v>
+        <v>-8.4691326699999792E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-11.226337552634414</v>
+        <v>-11.226916733022064</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>8.3633718863999995</v>
+        <v>8.3633744355000008</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.12844296390000132</v>
+        <v>-0.12843422389999937</v>
       </c>
       <c r="D20" s="5">
-        <v>-16.714249303631579</v>
+        <v>-16.713216050765965</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>8.2007739638999997</v>
+        <v>8.2007740882999993</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.16259792249999983</v>
+        <v>-0.16260034720000149</v>
       </c>
       <c r="D21" s="5">
-        <v>-20.990157271162822</v>
+        <v>-20.990431868434321</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>8.5065922999999994</v>
+        <v>8.5065954569999995</v>
       </c>
       <c r="C22" s="5">
-        <v>0.30581833609999975</v>
+        <v>0.30582136870000021</v>
       </c>
       <c r="D22" s="5">
-        <v>55.170558502600528</v>
+        <v>55.171221308040749</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>8.0553622989000004</v>
+        <v>8.0553699428000005</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.451230001099999</v>
+        <v>-0.45122551419999901</v>
       </c>
       <c r="D23" s="5">
-        <v>-48.005966076226414</v>
+        <v>-48.005605571401198</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>8.1133823599999992</v>
+        <v>8.1133813972999995</v>
       </c>
       <c r="C24" s="5">
-        <v>5.8020061099998799E-2</v>
+        <v>5.8011454499999004E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>8.9939482600091658</v>
+        <v>8.9925519569841192</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>8.0516442300000008</v>
+        <v>8.0516437119000006</v>
       </c>
       <c r="C25" s="5">
-        <v>-6.1738129999998392E-2</v>
+        <v>-6.1737685399998909E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>-8.7586713231087572</v>
+        <v>-8.7586118606976076</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>8.0878159150000002</v>
+        <v>8.0878150294999998</v>
       </c>
       <c r="C26" s="5">
-        <v>3.6171684999999343E-2</v>
+        <v>3.6171317599999142E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>5.526168770870421</v>
+        <v>5.5261116112748532</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>7.8878363549000001</v>
+        <v>7.8878357681000004</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.19997956010000006</v>
+        <v>-0.19997926139999933</v>
       </c>
       <c r="D27" s="5">
-        <v>-25.95092984448787</v>
+        <v>-25.950898661538723</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>7.8152745893000004</v>
+        <v>7.8152736665000004</v>
       </c>
       <c r="C28" s="5">
-        <v>-7.2561765599999717E-2</v>
+        <v>-7.2562101599999984E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-10.497287930484422</v>
+        <v>-10.497334847914342</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>7.8852629412999997</v>
+        <v>7.8852613871999999</v>
       </c>
       <c r="C29" s="5">
-        <v>6.998835199999931E-2</v>
+        <v>6.9987720699999478E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>11.291823869606542</v>
+        <v>11.29171834801177</v>
       </c>
       <c r="E29" s="5">
-        <v>-9.2984468253462733</v>
+        <v>-9.2984483801034088</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>7.9513782245</v>
+        <v>7.9513764956999999</v>
       </c>
       <c r="C30" s="5">
-        <v>6.6115283200000263E-2</v>
+        <v>6.6115108500000019E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>10.538810543073907</v>
+        <v>10.538783573041544</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>7.9554321229999996</v>
+        <v>7.9554197597999998</v>
       </c>
       <c r="C31" s="5">
-        <v>4.0538984999995975E-3</v>
+        <v>4.0432640999998881E-3</v>
       </c>
       <c r="D31" s="5">
-        <v>0.61352161906356173</v>
+        <v>0.61190782646927122</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>8.1404318068000006</v>
+        <v>8.1404396075999994</v>
       </c>
       <c r="C32" s="5">
-        <v>0.18499968380000098</v>
+        <v>0.18501984779999958</v>
       </c>
       <c r="D32" s="5">
-        <v>31.766197964057284</v>
+        <v>31.770170516730833</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>8.3017910653999998</v>
+        <v>8.3017897400000003</v>
       </c>
       <c r="C33" s="5">
-        <v>0.16135925859999922</v>
+        <v>0.16135013240000085</v>
       </c>
       <c r="D33" s="5">
-        <v>26.558779825569555</v>
+        <v>26.557082030292811</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>8.3929545114999993</v>
+        <v>8.3929605456999994</v>
       </c>
       <c r="C34" s="5">
-        <v>9.116344609999949E-2</v>
+        <v>9.1170805699999136E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>14.003147633070734</v>
+        <v>14.004349614109657</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>8.5700275975999993</v>
+        <v>8.5700384712000002</v>
       </c>
       <c r="C35" s="5">
-        <v>0.17707308610000005</v>
+        <v>0.17707792550000079</v>
       </c>
       <c r="D35" s="5">
-        <v>28.471919743693451</v>
+        <v>28.472767404212785</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>8.5469200603999997</v>
+        <v>8.5469191702000007</v>
       </c>
       <c r="C36" s="5">
-        <v>-2.3107537199999584E-2</v>
+        <v>-2.3119300999999481E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>-3.1880297713127614</v>
+        <v>-3.1896247714660042</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>8.5932048692999992</v>
+        <v>8.5932038135000006</v>
       </c>
       <c r="C37" s="5">
-        <v>4.6284808899999419E-2</v>
+        <v>4.6284643299999928E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>6.6955450352201185</v>
+        <v>6.6955210798815834</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>8.5105535960999994</v>
+        <v>8.5105515562999994</v>
       </c>
       <c r="C38" s="5">
-        <v>-8.2651273199999764E-2</v>
+        <v>-8.2652257200001245E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>-10.950447264756068</v>
+        <v>-10.950572091894218</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>8.5028971453000004</v>
+        <v>8.5028945442000001</v>
       </c>
       <c r="C39" s="5">
-        <v>-7.6564507999989928E-3</v>
+        <v>-7.6570120999992497E-3</v>
       </c>
       <c r="D39" s="5">
-        <v>-1.0742445467771033</v>
+        <v>-1.0743231673549625</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>8.5213471286000004</v>
+        <v>8.5213437200000008</v>
       </c>
       <c r="C40" s="5">
-        <v>1.8449983300000028E-2</v>
+        <v>1.8449175800000717E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>2.6351162437705744</v>
+        <v>2.6350003486198315</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>8.4653169767000005</v>
+        <v>8.4653126847000006</v>
       </c>
       <c r="C41" s="5">
-        <v>-5.6030151899999936E-2</v>
+        <v>-5.6031035300000198E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>-7.6111401459298182</v>
+        <v>-7.6112587762872996</v>
       </c>
       <c r="E41" s="5">
-        <v>7.3561787313635385</v>
+        <v>7.3561454594464948</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>8.4082733244999996</v>
+        <v>8.4082719036999993</v>
       </c>
       <c r="C42" s="5">
-        <v>-5.7043652200000849E-2</v>
+        <v>-5.7040781000001317E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-7.7931567857191242</v>
+        <v>-7.7927827567793706</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>8.6131280759000006</v>
+        <v>8.6131097717999996</v>
       </c>
       <c r="C43" s="5">
-        <v>0.20485475140000098</v>
+        <v>0.20483786810000026</v>
       </c>
       <c r="D43" s="5">
-        <v>33.490086219826743</v>
+        <v>33.486952712243159</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>8.4175093344</v>
+        <v>8.4175239349000002</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.19561874150000058</v>
+        <v>-0.19558583689999942</v>
       </c>
       <c r="D44" s="5">
-        <v>-24.094644597738046</v>
+        <v>-24.091128872084532</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>8.5011396634</v>
+        <v>8.5011414506000005</v>
       </c>
       <c r="C45" s="5">
-        <v>8.3630329000000003E-2</v>
+        <v>8.3617515700000311E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>12.595888957492107</v>
+        <v>12.593829407782886</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>8.3700653600999999</v>
+        <v>8.3700796323999995</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.13107430330000014</v>
+        <v>-0.13106181820000096</v>
       </c>
       <c r="D46" s="5">
-        <v>-17.011029352033347</v>
+        <v>-17.00954058839379</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>8.3919136965999996</v>
+        <v>8.3919315416</v>
       </c>
       <c r="C47" s="5">
-        <v>2.1848336499999732E-2</v>
+        <v>2.1851909200000463E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>3.1777171341918597</v>
+        <v>3.1782387497232722</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>8.3820499707000007</v>
+        <v>8.3820486550000002</v>
       </c>
       <c r="C48" s="5">
-        <v>-9.8637258999989541E-3</v>
+        <v>-9.8828865999998072E-3</v>
       </c>
       <c r="D48" s="5">
-        <v>-1.401379027240901</v>
+        <v>-1.4040806901662872</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>8.5416069212999997</v>
+        <v>8.5416010873000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.15955695059999897</v>
+        <v>0.15955243229999994</v>
       </c>
       <c r="D49" s="5">
-        <v>25.392635999844828</v>
+        <v>25.391844458568123</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>8.6448831245999997</v>
+        <v>8.6448740970000006</v>
       </c>
       <c r="C50" s="5">
-        <v>0.10327620330000009</v>
+        <v>0.10327300970000053</v>
       </c>
       <c r="D50" s="5">
-        <v>15.513976490545112</v>
+        <v>15.513475722504054</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>8.8212441911999999</v>
+        <v>8.8212340109999996</v>
       </c>
       <c r="C51" s="5">
-        <v>0.17636106660000017</v>
+        <v>0.17635991399999895</v>
       </c>
       <c r="D51" s="5">
-        <v>27.42323291778348</v>
+        <v>27.423065049358385</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>8.9255667623000008</v>
+        <v>8.9255569048000005</v>
       </c>
       <c r="C52" s="5">
-        <v>0.10432257110000087</v>
+        <v>0.10432289380000093</v>
       </c>
       <c r="D52" s="5">
-        <v>15.152003958711857</v>
+        <v>15.152072557020112</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>9.0342096032000008</v>
+        <v>9.0341992593999993</v>
       </c>
       <c r="C53" s="5">
-        <v>0.10864284089999998</v>
+        <v>0.10864235459999882</v>
       </c>
       <c r="D53" s="5">
-        <v>15.625151665871929</v>
+        <v>15.625095406251077</v>
       </c>
       <c r="E53" s="5">
-        <v>6.7202755439143669</v>
+        <v>6.7202074617774166</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>9.0783951939000005</v>
+        <v>9.0783968446000003</v>
       </c>
       <c r="C54" s="5">
-        <v>4.4185590699999722E-2</v>
+        <v>4.4197585200000944E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>6.0295849100247434</v>
+        <v>6.0312730675298409</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>8.9611027000999997</v>
+        <v>8.9610814748000003</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.11729249380000084</v>
+        <v>-0.11731536980000001</v>
       </c>
       <c r="D55" s="5">
-        <v>-14.448339088742458</v>
+        <v>-14.450957374709883</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>9.0965144370999997</v>
+        <v>9.0965395617000002</v>
       </c>
       <c r="C56" s="5">
-        <v>0.13541173700000009</v>
+        <v>0.13545808689999994</v>
       </c>
       <c r="D56" s="5">
-        <v>19.71889554498145</v>
+        <v>19.726266537057914</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>8.9942365143000007</v>
+        <v>8.9942489814000002</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.10227792279999903</v>
+        <v>-0.10229058030000004</v>
       </c>
       <c r="D57" s="5">
-        <v>-12.688492503618388</v>
+        <v>-12.689934052700924</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>8.8334421538000001</v>
+        <v>8.8334653858000003</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.16079436050000062</v>
+        <v>-0.16078359559999988</v>
       </c>
       <c r="D58" s="5">
-        <v>-19.464383325621526</v>
+        <v>-19.463181195146674</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>9.0161808855000007</v>
+        <v>9.0162297794999997</v>
       </c>
       <c r="C59" s="5">
-        <v>0.18273873170000066</v>
+        <v>0.18276439369999942</v>
       </c>
       <c r="D59" s="5">
-        <v>27.853246509664565</v>
+        <v>27.857531557996531</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>9.5287286329000001</v>
+        <v>9.5287174262000001</v>
       </c>
       <c r="C60" s="5">
-        <v>0.51254774739999931</v>
+        <v>0.51248764670000035</v>
       </c>
       <c r="D60" s="5">
-        <v>94.154792057913838</v>
+        <v>94.139417939394178</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>9.5953282235999993</v>
+        <v>9.5953059785000008</v>
       </c>
       <c r="C61" s="5">
-        <v>6.6599590699999212E-2</v>
+        <v>6.6588552300000714E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>8.717263846886647</v>
+        <v>8.7157736929533556</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>9.875846524</v>
+        <v>9.8758198295999993</v>
       </c>
       <c r="C62" s="5">
-        <v>0.2805183004000007</v>
+        <v>0.28051385109999849</v>
       </c>
       <c r="D62" s="5">
-        <v>41.310347672392147</v>
+        <v>41.309695373712898</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>9.9336249055000003</v>
+        <v>9.9335991757999995</v>
       </c>
       <c r="C63" s="5">
-        <v>5.7778381500000364E-2</v>
+        <v>5.7779346200000248E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>7.2509377136006803</v>
+        <v>7.2510829358536144</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>10.130030668</v>
+        <v>10.130008857</v>
       </c>
       <c r="C64" s="5">
-        <v>0.19640576249999953</v>
+        <v>0.19640968120000046</v>
       </c>
       <c r="D64" s="5">
-        <v>26.484130106913174</v>
+        <v>26.484793482811874</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>10.29337402</v>
+        <v>10.293353236</v>
       </c>
       <c r="C65" s="5">
-        <v>0.16334335200000005</v>
+        <v>0.16334437899999976</v>
       </c>
       <c r="D65" s="5">
-        <v>21.161299066118723</v>
+        <v>21.161493806892583</v>
       </c>
       <c r="E65" s="5">
-        <v>13.937737467968336</v>
+        <v>13.937637863033213</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>10.555651135</v>
+        <v>10.555654173000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.26227711499999984</v>
+        <v>0.2623009370000009</v>
       </c>
       <c r="D66" s="5">
-        <v>35.246892973675315</v>
+        <v>35.250637156537799</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>10.829719508</v>
+        <v>10.829706816</v>
       </c>
       <c r="C67" s="5">
-        <v>0.27406837300000042</v>
+        <v>0.27405264299999921</v>
       </c>
       <c r="D67" s="5">
-        <v>36.014798217783614</v>
+        <v>36.012415636838654</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>11.080626909999999</v>
+        <v>11.080668706999999</v>
       </c>
       <c r="C68" s="5">
-        <v>0.25090740199999928</v>
+        <v>0.25096189099999933</v>
       </c>
       <c r="D68" s="5">
-        <v>31.633213970218609</v>
+        <v>31.641023788928258</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>10.682984949</v>
+        <v>10.683023690000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.39764196099999971</v>
+        <v>-0.39764501699999855</v>
       </c>
       <c r="D69" s="5">
-        <v>-35.503015257355088</v>
+        <v>-35.50312799092562</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>10.396503624999999</v>
+        <v>10.39653395</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.28648132400000037</v>
+        <v>-0.28648974000000038</v>
       </c>
       <c r="D70" s="5">
-        <v>-27.833388557025408</v>
+        <v>-27.834003043801726</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>10.641498572</v>
+        <v>10.641638158999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.24499494700000035</v>
+        <v>0.24510420899999907</v>
       </c>
       <c r="D71" s="5">
-        <v>32.246985444685649</v>
+        <v>32.263173948409161</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>10.464784864</v>
+        <v>10.464712727</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.17671370799999941</v>
+        <v>-0.17692543199999911</v>
       </c>
       <c r="D72" s="5">
-        <v>-18.204358854618441</v>
+        <v>-18.223997735759056</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>10.445419275000001</v>
+        <v>10.445355331</v>
       </c>
       <c r="C73" s="5">
-        <v>-1.9365588999999517E-2</v>
+        <v>-1.9357396000000193E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-2.1981948150043951</v>
+        <v>-2.1972892585015447</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>10.395336145</v>
+        <v>10.395281892</v>
       </c>
       <c r="C74" s="5">
-        <v>-5.0083130000000864E-2</v>
+        <v>-5.0073439000000164E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-5.6043627431129117</v>
+        <v>-5.6033401421946794</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>10.440386779000001</v>
+        <v>10.440342167000001</v>
       </c>
       <c r="C75" s="5">
-        <v>4.5050634000000755E-2</v>
+        <v>4.5060275000000871E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>5.3262467692503757</v>
+        <v>5.3274423862162079</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>10.423529618</v>
+        <v>10.423497202</v>
       </c>
       <c r="C76" s="5">
-        <v>-1.6857161000000787E-2</v>
+        <v>-1.6844965000000656E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-1.9204192104921747</v>
+        <v>-1.9190502387208763</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>10.349997388</v>
+        <v>10.349964887000001</v>
       </c>
       <c r="C77" s="5">
-        <v>-7.3532229999999643E-2</v>
+        <v>-7.3532314999999571E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-8.1444873968058005</v>
+        <v>-8.1445208032375866</v>
       </c>
       <c r="E77" s="5">
-        <v>0.55009531267378176</v>
+        <v>0.54998259266967331</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>10.561280059</v>
+        <v>10.561297941999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.21128267099999931</v>
+        <v>0.21133305499999899</v>
       </c>
       <c r="D78" s="5">
-        <v>27.442953575771021</v>
+        <v>27.450345672385758</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>10.512990440999999</v>
+        <v>10.513001608</v>
       </c>
       <c r="C79" s="5">
-        <v>-4.828961800000009E-2</v>
+        <v>-4.8296333999999774E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-5.350892289027442</v>
+        <v>-5.3516090262905269</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>10.471288167999999</v>
+        <v>10.471355128000001</v>
       </c>
       <c r="C80" s="5">
-        <v>-4.1702273000000289E-2</v>
+        <v>-4.1646479999998931E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-4.6575948997476635</v>
+        <v>-4.6514938594046544</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>10.671108425</v>
+        <v>10.671170063</v>
       </c>
       <c r="C81" s="5">
-        <v>0.19982025700000072</v>
+        <v>0.19981493499999914</v>
       </c>
       <c r="D81" s="5">
-        <v>25.462244852928851</v>
+        <v>25.46131372418834</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>10.862265343000001</v>
+        <v>10.86230621</v>
       </c>
       <c r="C82" s="5">
-        <v>0.19115691800000079</v>
+        <v>0.19113614699999992</v>
       </c>
       <c r="D82" s="5">
-        <v>23.745808834791049</v>
+        <v>23.742818394703271</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>10.955696567</v>
+        <v>10.955924198</v>
       </c>
       <c r="C83" s="5">
-        <v>9.3431223999999702E-2</v>
+        <v>9.3617988000000096E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>10.824314647783551</v>
+        <v>10.846944947656967</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>11.298818383</v>
+        <v>11.298663094</v>
       </c>
       <c r="C84" s="5">
-        <v>0.34312181600000002</v>
+        <v>0.34273889600000018</v>
       </c>
       <c r="D84" s="5">
-        <v>44.782606152862805</v>
+        <v>44.722641889613122</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>11.388801098</v>
+        <v>11.388692418</v>
       </c>
       <c r="C85" s="5">
-        <v>8.9982714999999658E-2</v>
+        <v>9.0029323999999633E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>9.9865967261136177</v>
+        <v>9.9921417316058516</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>11.30139922</v>
+        <v>11.301313781999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-8.7401877999999655E-2</v>
+        <v>-8.7378636000000398E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-8.8303052879588062</v>
+        <v>-8.828136033363787</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>11.436826038</v>
+        <v>11.436761204</v>
       </c>
       <c r="C87" s="5">
-        <v>0.13542681799999912</v>
+        <v>0.13544742200000037</v>
       </c>
       <c r="D87" s="5">
-        <v>15.366464631133958</v>
+        <v>15.369082668603795</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>11.510054853</v>
+        <v>11.510015078</v>
       </c>
       <c r="C88" s="5">
-        <v>7.3228815000000225E-2</v>
+        <v>7.3253874000000607E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>7.9599157888964767</v>
+        <v>7.9627830907850194</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>11.718462992999999</v>
+        <v>11.718429368000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.20840813999999952</v>
+        <v>0.20841429000000034</v>
       </c>
       <c r="D89" s="5">
-        <v>24.027821133110105</v>
+        <v>24.028693705359828</v>
       </c>
       <c r="E89" s="5">
-        <v>13.221893240153149</v>
+        <v>13.221923899653509</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>11.568763970999999</v>
+        <v>11.568806865999999</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.14969902200000007</v>
+        <v>-0.14962250200000149</v>
       </c>
       <c r="D90" s="5">
-        <v>-14.297065498677409</v>
+        <v>-14.290300976811022</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>11.715986001999999</v>
+        <v>11.716035949</v>
       </c>
       <c r="C91" s="5">
-        <v>0.14722203100000009</v>
+        <v>0.14722908300000093</v>
       </c>
       <c r="D91" s="5">
-        <v>16.386498509413716</v>
+        <v>16.38727409045002</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>11.766064008000001</v>
+        <v>11.766157128</v>
       </c>
       <c r="C92" s="5">
-        <v>5.0078006000001452E-2</v>
+        <v>5.0121178999999572E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>5.2515136399210016</v>
+        <v>5.2561251650352636</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>11.767525769000001</v>
+        <v>11.767607271999999</v>
       </c>
       <c r="C93" s="5">
-        <v>1.4617609999998393E-3</v>
+        <v>1.4501439999996535E-3</v>
       </c>
       <c r="D93" s="5">
-        <v>0.14918432119694902</v>
+        <v>0.14799673819336778</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>11.847075149</v>
+        <v>11.847118971</v>
       </c>
       <c r="C94" s="5">
-        <v>7.9549379999999559E-2</v>
+        <v>7.9511699000001101E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>8.420604278578292</v>
+        <v>8.4164057429053649</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>11.958961125</v>
+        <v>11.959239785999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.11188597599999994</v>
+        <v>0.11212081499999904</v>
       </c>
       <c r="D95" s="5">
-        <v>11.940625642162006</v>
+        <v>11.96696013244849</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>11.623646421</v>
+        <v>11.623407393000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.33531470399999996</v>
+        <v>-0.33583239299999867</v>
       </c>
       <c r="D96" s="5">
-        <v>-28.913482468844297</v>
+        <v>-28.950891417589521</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>11.61407844</v>
+        <v>11.613927457999999</v>
       </c>
       <c r="C97" s="5">
-        <v>-9.5679810000000032E-3</v>
+        <v>-9.4799350000016602E-3</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.98331783716606447</v>
+        <v>-0.97432969586187523</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>11.691628761</v>
+        <v>11.691514256</v>
       </c>
       <c r="C98" s="5">
-        <v>7.7550321000000366E-2</v>
+        <v>7.7586798000000456E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>8.3136384613588188</v>
+        <v>8.3178058298202906</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>11.6373499</v>
+        <v>11.637270416</v>
       </c>
       <c r="C99" s="5">
-        <v>-5.4278861000000234E-2</v>
+        <v>-5.4243839999999821E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-5.430976219716932</v>
+        <v>-5.4276128616485124</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>11.591888893</v>
+        <v>11.591853852</v>
       </c>
       <c r="C100" s="5">
-        <v>-4.5461007000000109E-2</v>
+        <v>-4.5416563999999937E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>-4.5883495295916727</v>
+        <v>-4.5839904076980016</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>11.690305560000001</v>
+        <v>11.690284049000001</v>
       </c>
       <c r="C101" s="5">
-        <v>9.8416667000000402E-2</v>
+        <v>9.8430197000000774E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>10.677626345271229</v>
+        <v>10.679197297975618</v>
       </c>
       <c r="E101" s="5">
-        <v>-0.24028264642571573</v>
+        <v>-0.24017996026718391</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>11.784133757999999</v>
+        <v>11.784212272</v>
       </c>
       <c r="C102" s="5">
-        <v>9.3828197999998864E-2</v>
+        <v>9.3928222999998923E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>10.068134682787599</v>
+        <v>10.079365822682561</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>11.926277139</v>
+        <v>11.926382862000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.14214338100000035</v>
+        <v>0.14217059000000098</v>
       </c>
       <c r="D103" s="5">
-        <v>15.474689897348304</v>
+        <v>15.477741249807121</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>12.059611012</v>
+        <v>12.059767471000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.13333387299999977</v>
+        <v>0.13338460900000015</v>
       </c>
       <c r="D104" s="5">
-        <v>14.272263670015374</v>
+        <v>14.277898408366262</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>12.269806107000001</v>
+        <v>12.269842375</v>
       </c>
       <c r="C105" s="5">
-        <v>0.21019509500000133</v>
+        <v>0.21007490399999895</v>
       </c>
       <c r="D105" s="5">
-        <v>23.041835818544531</v>
+        <v>23.027045334925056</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>12.550473994000001</v>
+        <v>12.550493658000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.28066788699999989</v>
+        <v>0.28065128300000097</v>
       </c>
       <c r="D106" s="5">
-        <v>31.180456911542521</v>
+        <v>31.178270292110533</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>12.360685533</v>
+        <v>12.360942934000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.18978846100000091</v>
+        <v>-0.18955072400000006</v>
       </c>
       <c r="D107" s="5">
-        <v>-16.71071094137595</v>
+        <v>-16.691461735733416</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>11.543490532</v>
+        <v>11.543212820000001</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.81719500099999998</v>
+        <v>-0.81773011399999973</v>
       </c>
       <c r="D108" s="5">
-        <v>-55.991646528329319</v>
+        <v>-56.015342409802486</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>11.724715494</v>
+        <v>11.724548735000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.18122496199999993</v>
+        <v>0.18133591500000001</v>
       </c>
       <c r="D109" s="5">
-        <v>20.554088825282335</v>
+        <v>20.568317769437904</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>11.962078200000001</v>
+        <v>11.961946198</v>
       </c>
       <c r="C110" s="5">
-        <v>0.23736270600000076</v>
+        <v>0.23739746299999887</v>
       </c>
       <c r="D110" s="5">
-        <v>27.189684130377255</v>
+        <v>27.194549781863707</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>12.538393863</v>
+        <v>12.538316257</v>
       </c>
       <c r="C111" s="5">
-        <v>0.57631566299999903</v>
+        <v>0.57637005900000027</v>
       </c>
       <c r="D111" s="5">
-        <v>75.882750935629389</v>
+        <v>75.892978347347807</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>12.480266390000001</v>
+        <v>12.480246584</v>
       </c>
       <c r="C112" s="5">
-        <v>-5.8127472999998986E-2</v>
+        <v>-5.8069673000000321E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-5.4234715188078431</v>
+        <v>-5.418247911155305</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>12.686521184</v>
+        <v>12.686526532</v>
       </c>
       <c r="C113" s="5">
-        <v>0.20625479399999946</v>
+        <v>0.2062799480000006</v>
       </c>
       <c r="D113" s="5">
-        <v>21.737484309287414</v>
+        <v>21.740418514508342</v>
       </c>
       <c r="E113" s="5">
-        <v>8.5217244227446809</v>
+        <v>8.5219698582535308</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>12.477127060000001</v>
+        <v>12.477233279</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.20939412399999924</v>
+        <v>-0.20929325300000023</v>
       </c>
       <c r="D114" s="5">
-        <v>-18.103642756945938</v>
+        <v>-18.095690386922346</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>12.534179832</v>
+        <v>12.534330300000001</v>
       </c>
       <c r="C115" s="5">
-        <v>5.7052771999998697E-2</v>
+        <v>5.7097021000000581E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>5.6272283038223181</v>
+        <v>5.6316539425171008</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>12.648755638000001</v>
+        <v>12.648972592</v>
       </c>
       <c r="C116" s="5">
-        <v>0.11457580600000128</v>
+        <v>0.1146422919999992</v>
       </c>
       <c r="D116" s="5">
-        <v>11.537928251327024</v>
+        <v>11.544818177053928</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>13.188169017</v>
+        <v>13.188145628999999</v>
       </c>
       <c r="C117" s="5">
-        <v>0.53941337899999908</v>
+        <v>0.53917303699999941</v>
       </c>
       <c r="D117" s="5">
-        <v>65.059460817683899</v>
+        <v>65.021979152955439</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>12.974516242</v>
+        <v>12.974492047</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.21365277499999991</v>
+        <v>-0.21365358199999918</v>
       </c>
       <c r="D118" s="5">
-        <v>-17.79844436599619</v>
+        <v>-17.798534526501463</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>13.068359385999999</v>
+        <v>13.068557518</v>
       </c>
       <c r="C119" s="5">
-        <v>9.3843143999999157E-2</v>
+        <v>9.40654710000004E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>9.0331960705247525</v>
+        <v>9.0554749998970721</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>13.35093389</v>
+        <v>13.350644208</v>
       </c>
       <c r="C120" s="5">
-        <v>0.28257450400000117</v>
+        <v>0.28208668999999986</v>
       </c>
       <c r="D120" s="5">
-        <v>29.266774902654014</v>
+        <v>29.20961208335655</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>13.020369408000001</v>
+        <v>13.020202526</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.33056448199999977</v>
+        <v>-0.33044168200000001</v>
       </c>
       <c r="D121" s="5">
-        <v>-25.981560081793333</v>
+        <v>-25.973671663738696</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>13.013146355</v>
+        <v>13.013017116</v>
       </c>
       <c r="C122" s="5">
-        <v>-7.2230530000005899E-3</v>
+        <v>-7.1854099999999477E-3</v>
       </c>
       <c r="D122" s="5">
-        <v>-0.66367289861180012</v>
+        <v>-0.66023308973325312</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>13.14967847</v>
+        <v>13.149620023000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.13653211499999962</v>
+        <v>0.13660290700000033</v>
       </c>
       <c r="D123" s="5">
-        <v>13.342773350422842</v>
+        <v>13.350236143625981</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>13.177436171</v>
+        <v>13.177440860000001</v>
       </c>
       <c r="C124" s="5">
-        <v>2.7757701000000523E-2</v>
+        <v>2.7820837000000154E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>2.5627010259100746</v>
+        <v>2.5686095372727591</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>13.093917061000001</v>
+        <v>13.09395194</v>
       </c>
       <c r="C125" s="5">
-        <v>-8.351910999999923E-2</v>
+        <v>-8.3488920000000633E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-7.3460426127402112</v>
+        <v>-7.3434765255149692</v>
       </c>
       <c r="E125" s="5">
-        <v>3.2112497278907304</v>
+        <v>3.2114811486999795</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>13.159082853999999</v>
+        <v>13.159210705</v>
       </c>
       <c r="C126" s="5">
-        <v>6.5165792999998473E-2</v>
+        <v>6.5258764999999386E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>6.1383735604298773</v>
+        <v>6.1473557929996092</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>13.135583575</v>
+        <v>13.135760619999999</v>
       </c>
       <c r="C127" s="5">
-        <v>-2.3499278999999262E-2</v>
+        <v>-2.3450085000000342E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-2.1220179693357988</v>
+        <v>-2.1175987584527656</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>13.142827115999999</v>
+        <v>13.143090737</v>
       </c>
       <c r="C128" s="5">
-        <v>7.2435409999993539E-3</v>
+        <v>7.3301170000004134E-3</v>
       </c>
       <c r="D128" s="5">
-        <v>0.66374369783532838</v>
+        <v>0.67169215585758391</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>12.907879213999999</v>
+        <v>12.907776025</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.23494790200000004</v>
+        <v>-0.2353147119999992</v>
       </c>
       <c r="D129" s="5">
-        <v>-19.463422006198748</v>
+        <v>-19.490528240518003</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>12.907489266000001</v>
+        <v>12.907422373999999</v>
       </c>
       <c r="C130" s="5">
-        <v>-3.8994799999869656E-4</v>
+        <v>-3.5365100000106509E-4</v>
       </c>
       <c r="D130" s="5">
-        <v>-3.6246067204848131E-2</v>
+        <v>-3.2872994911137265E-2</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>12.981227208</v>
+        <v>12.981310402</v>
       </c>
       <c r="C131" s="5">
-        <v>7.3737941999999279E-2</v>
+        <v>7.3888028000000716E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>7.0749168109638605</v>
+        <v>7.0898113728488532</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>12.749110762000001</v>
+        <v>12.748866303</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.23211644599999914</v>
+        <v>-0.23244409900000029</v>
       </c>
       <c r="D132" s="5">
-        <v>-19.467772039635268</v>
+        <v>-19.492491846996927</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>12.800381786999999</v>
+        <v>12.800248644</v>
       </c>
       <c r="C133" s="5">
-        <v>5.127102499999836E-2</v>
+        <v>5.1382341000000054E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>4.9340289398019266</v>
+        <v>4.945076852505248</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>12.868974811999999</v>
+        <v>12.868868757</v>
       </c>
       <c r="C134" s="5">
-        <v>6.8593025000000196E-2</v>
+        <v>6.8620112999999705E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>6.6233520242454214</v>
+        <v>6.6261162089246817</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>12.754876116</v>
+        <v>12.754846539000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.11409869599999922</v>
+        <v>-0.11402221799999879</v>
       </c>
       <c r="D135" s="5">
-        <v>-10.135631356196118</v>
+        <v>-10.129244693306759</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>12.78019097</v>
+        <v>12.780216652</v>
       </c>
       <c r="C136" s="5">
-        <v>2.5314853999999443E-2</v>
+        <v>2.537011299999925E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>2.4078345581186822</v>
+        <v>2.4131538345772752</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>12.818374414000001</v>
+        <v>12.818435185</v>
       </c>
       <c r="C137" s="5">
-        <v>3.8183444000001288E-2</v>
+        <v>3.8218533000000221E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>3.6447511487386119</v>
+        <v>3.6481483519327895</v>
       </c>
       <c r="E137" s="5">
-        <v>-2.1043561351148266</v>
+        <v>-2.1041527894900769</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>12.839712402</v>
+        <v>12.839839958000001</v>
       </c>
       <c r="C138" s="5">
-        <v>2.1337987999999086E-2</v>
+        <v>2.1404773000000432E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>2.0159595142695164</v>
+        <v>2.0223175798586457</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>12.827762810999999</v>
+        <v>12.827929706999999</v>
       </c>
       <c r="C139" s="5">
-        <v>-1.1949591000000481E-2</v>
+        <v>-1.1910251000001537E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.1111102965359332</v>
+        <v>-1.1074600367344978</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>12.941747248</v>
+        <v>12.941999044999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.11398443700000094</v>
+        <v>0.11406933800000019</v>
       </c>
       <c r="D140" s="5">
-        <v>11.199776019856955</v>
+        <v>11.208377273879711</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>11.927420465999999</v>
+        <v>11.927287229999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.0143267820000013</v>
+        <v>-1.0147118150000001</v>
       </c>
       <c r="D141" s="5">
-        <v>-62.44710820970203</v>
+        <v>-62.460907091070517</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>11.944298258</v>
+        <v>11.944206562</v>
       </c>
       <c r="C142" s="5">
-        <v>1.6877792000000724E-2</v>
+        <v>1.6919332000000509E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>1.7113274926353617</v>
+        <v>1.7155916797880977</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>11.891936136</v>
+        <v>11.891914243</v>
       </c>
       <c r="C143" s="5">
-        <v>-5.23621219999999E-2</v>
+        <v>-5.229231899999931E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>-5.1356261415245079</v>
+        <v>-5.1289823662320044</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>12.137787067</v>
+        <v>12.137607807</v>
       </c>
       <c r="C144" s="5">
-        <v>0.24585093099999966</v>
+        <v>0.24569356399999975</v>
       </c>
       <c r="D144" s="5">
-        <v>27.833109803449151</v>
+        <v>27.813280028852262</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>12.173939948999999</v>
+        <v>12.173848847</v>
       </c>
       <c r="C145" s="5">
-        <v>3.6152881999999664E-2</v>
+        <v>3.6241040000000169E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>3.6333862478829859</v>
+        <v>3.6424468637155982</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>12.334233598000001</v>
+        <v>12.334160134999999</v>
       </c>
       <c r="C146" s="5">
-        <v>0.16029364900000154</v>
+        <v>0.16031128799999905</v>
       </c>
       <c r="D146" s="5">
-        <v>16.996311295755895</v>
+        <v>16.998455643819877</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>12.05382301</v>
+        <v>12.053820776</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.28041058800000052</v>
+        <v>-0.28033935899999918</v>
       </c>
       <c r="D147" s="5">
-        <v>-24.11574192669319</v>
+        <v>-24.11048687488293</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>11.987749363000001</v>
+        <v>11.987786984</v>
       </c>
       <c r="C148" s="5">
-        <v>-6.6073646999999625E-2</v>
+        <v>-6.6033792000000702E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.3831277231525814</v>
+        <v>-6.3793938884236674</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>11.934098466</v>
+        <v>11.934167528</v>
       </c>
       <c r="C149" s="5">
-        <v>-5.3650897000000697E-2</v>
+        <v>-5.3619455999999843E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.2403275749539846</v>
+        <v>-5.237315706427581</v>
       </c>
       <c r="E149" s="5">
-        <v>-6.89850303509788</v>
+        <v>-6.8984056496596562</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>12.040461777999999</v>
+        <v>12.040570604999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.10636331199999915</v>
+        <v>0.10640307699999951</v>
       </c>
       <c r="D150" s="5">
-        <v>11.235220216689456</v>
+        <v>11.239560436102703</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>12.023863475000001</v>
+        <v>12.024003918</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.6598302999998538E-2</v>
+        <v>-1.6566686999999192E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.6417673969113866</v>
+        <v>-1.6386491309497653</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>12.251989775</v>
+        <v>12.252212809</v>
       </c>
       <c r="C152" s="5">
-        <v>0.22812629999999956</v>
+        <v>0.22820889099999953</v>
       </c>
       <c r="D152" s="5">
-        <v>25.300000112422126</v>
+        <v>25.309809151699405</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>11.830830302000001</v>
+        <v>11.830677282</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.42115947299999945</v>
+        <v>-0.42153552699999963</v>
       </c>
       <c r="D153" s="5">
-        <v>-34.279146959380277</v>
+        <v>-34.303699222504704</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>11.664531870999999</v>
+        <v>11.664430247</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.1662984310000013</v>
+        <v>-0.1662470349999996</v>
       </c>
       <c r="D154" s="5">
-        <v>-15.622807914865678</v>
+        <v>-15.618533096303533</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>11.902491118</v>
+        <v>11.902409464</v>
       </c>
       <c r="C155" s="5">
-        <v>0.23795924700000093</v>
+        <v>0.23797921699999947</v>
       </c>
       <c r="D155" s="5">
-        <v>27.422647365362419</v>
+        <v>27.425479226446047</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>11.921216306</v>
+        <v>11.921107682000001</v>
       </c>
       <c r="C156" s="5">
-        <v>1.8725187999999449E-2</v>
+        <v>1.8698218000000821E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>1.9042800720886488</v>
+        <v>1.9015267428689864</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>12.15182435</v>
+        <v>12.151776221</v>
       </c>
       <c r="C157" s="5">
-        <v>0.23060804400000023</v>
+        <v>0.23066853899999984</v>
       </c>
       <c r="D157" s="5">
-        <v>25.849351551859368</v>
+        <v>25.857131118193877</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>12.017308719000001</v>
+        <v>12.017267162</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.1345156309999993</v>
+        <v>-0.13450905900000087</v>
       </c>
       <c r="D158" s="5">
-        <v>-12.503875399171793</v>
+        <v>-12.503347747301996</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>11.840455161</v>
+        <v>11.840474649000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.17685355800000124</v>
+        <v>-0.17679251299999876</v>
       </c>
       <c r="D159" s="5">
-        <v>-16.298324354123238</v>
+        <v>-16.293197654273182</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>11.890835844</v>
+        <v>11.890873232000001</v>
       </c>
       <c r="C160" s="5">
-        <v>5.0380683000000204E-2</v>
+        <v>5.0398582999999775E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>5.2271561321745041</v>
+        <v>5.2290481972661285</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>11.757564239000001</v>
+        <v>11.757625806</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.13327160499999913</v>
+        <v>-0.1332474260000005</v>
       </c>
       <c r="D161" s="5">
-        <v>-12.650641527347117</v>
+        <v>-12.648448582169991</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.4792422528014271</v>
+        <v>-1.47929649542623</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>12.151737725</v>
+        <v>12.151811876</v>
       </c>
       <c r="C162" s="5">
-        <v>0.39417348599999968</v>
+        <v>0.39418606999999994</v>
       </c>
       <c r="D162" s="5">
-        <v>48.543046329044003</v>
+        <v>48.544589482375436</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>12.124199848</v>
+        <v>12.124291637000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.7537877000000321E-2</v>
+        <v>-2.7520238999999336E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.6857617094951269</v>
+        <v>-2.6840466755671422</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>12.063481917000001</v>
+        <v>12.063635331</v>
       </c>
       <c r="C164" s="5">
-        <v>-6.0717930999999226E-2</v>
+        <v>-6.0656306000000271E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-5.8467981191100193</v>
+        <v>-5.8409832879881112</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>12.022875937</v>
+        <v>12.022765242</v>
       </c>
       <c r="C165" s="5">
-        <v>-4.0605980000000486E-2</v>
+        <v>-4.087008900000022E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-3.9652837190669032</v>
+        <v>-3.9905462273675529</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>11.878045420999999</v>
+        <v>11.877959976</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.14483051600000074</v>
+        <v>-0.14480526600000054</v>
       </c>
       <c r="D166" s="5">
-        <v>-13.53518994932681</v>
+        <v>-13.533100735794379</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>11.796254942999999</v>
+        <v>11.796187412</v>
       </c>
       <c r="C167" s="5">
-        <v>-8.1790478000000277E-2</v>
+        <v>-8.1772563999999548E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.9571578640991847</v>
+        <v>-7.9555355946420931</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>11.705482375000001</v>
+        <v>11.705403156999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-9.0772567999998444E-2</v>
+        <v>-9.0784255000000869E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-8.8530828576380944</v>
+        <v>-8.8542234501558745</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>11.745611588999999</v>
+        <v>11.745584947999999</v>
       </c>
       <c r="C169" s="5">
-        <v>4.012921399999847E-2</v>
+        <v>4.0181791000000189E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>4.192351145042772</v>
+        <v>4.1979769988846227</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>11.615167915000001</v>
+        <v>11.615151797999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.13044367399999857</v>
+        <v>-0.13043315</v>
       </c>
       <c r="D170" s="5">
-        <v>-12.542252436242718</v>
+        <v>-12.541328262858887</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>11.625637230000001</v>
+        <v>11.625665775</v>
       </c>
       <c r="C171" s="5">
-        <v>1.0469314999999924E-2</v>
+        <v>1.0513977000000452E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>1.0869964609281579</v>
+        <v>1.091658210712132</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>11.587682514999999</v>
+        <v>11.587711557</v>
       </c>
       <c r="C172" s="5">
-        <v>-3.7954715000001471E-2</v>
+        <v>-3.7954217999999429E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.8481048642043936</v>
+        <v>-3.8480460970120922</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>11.573616456</v>
+        <v>11.573658184999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.4066058999999242E-2</v>
+        <v>-1.4053372000001119E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.4469704137949457</v>
+        <v>-1.4456704007152155</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.5645058726521222</v>
+        <v>-1.5646664048971637</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>11.367724685000001</v>
+        <v>11.367768836</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.20589177099999922</v>
+        <v>-0.20588934899999956</v>
       </c>
       <c r="D174" s="5">
-        <v>-19.378006806340451</v>
+        <v>-19.377737501197391</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>11.434567141</v>
+        <v>11.434617476</v>
       </c>
       <c r="C175" s="5">
-        <v>6.6842455999999828E-2</v>
+        <v>6.6848639999999904E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>7.2887497596455297</v>
+        <v>7.2894168105558377</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>11.474354419999999</v>
+        <v>11.474437182000001</v>
       </c>
       <c r="C176" s="5">
-        <v>3.9787278999998676E-2</v>
+        <v>3.9819706000001176E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>4.2563163521206038</v>
+        <v>4.2598328865983914</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>11.498672078</v>
+        <v>11.498610382000001</v>
       </c>
       <c r="C177" s="5">
-        <v>2.4317658000001074E-2</v>
+        <v>2.4173199999999895E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>2.5730201487918158</v>
+        <v>2.5575390382073682</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>11.48586016</v>
+        <v>11.485809120000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.2811918000000588E-2</v>
+        <v>-1.280126199999998E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.3288868980972146</v>
+        <v>-1.3277954683935778</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>11.587910086000001</v>
+        <v>11.587869195</v>
       </c>
       <c r="C179" s="5">
-        <v>0.10204992600000118</v>
+        <v>0.10206007499999892</v>
       </c>
       <c r="D179" s="5">
-        <v>11.198545661819125</v>
+        <v>11.199766580915016</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>11.796131887</v>
+        <v>11.796071505</v>
       </c>
       <c r="C180" s="5">
-        <v>0.20822180099999876</v>
+        <v>0.20820231000000078</v>
       </c>
       <c r="D180" s="5">
-        <v>23.826624388348261</v>
+        <v>23.824261740219967</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>11.641305386000001</v>
+        <v>11.641294991000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.15482650099999873</v>
+        <v>-0.15477651399999992</v>
       </c>
       <c r="D181" s="5">
-        <v>-14.6615497061103</v>
+        <v>-14.657222047839291</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>11.540239081999999</v>
+        <v>11.540238708</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.10106630400000149</v>
+        <v>-0.10105628300000014</v>
       </c>
       <c r="D182" s="5">
-        <v>-9.9347022733027206</v>
+        <v>-9.9337722184036465</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>11.901194193</v>
+        <v>11.901219916000001</v>
       </c>
       <c r="C183" s="5">
-        <v>0.36095511100000088</v>
+        <v>0.36098120800000011</v>
       </c>
       <c r="D183" s="5">
-        <v>44.713425752839832</v>
+        <v>44.717235445990781</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>11.873065616</v>
+        <v>11.873083353</v>
       </c>
       <c r="C184" s="5">
-        <v>-2.8128577000000377E-2</v>
+        <v>-2.8136563000000336E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.7996307189250724</v>
+        <v>-2.8004092826778848</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>11.88180131</v>
+        <v>11.881824803000001</v>
       </c>
       <c r="C185" s="5">
-        <v>8.7356940000002936E-3</v>
+        <v>8.7414500000004836E-3</v>
       </c>
       <c r="D185" s="5">
-        <v>0.88649030174123844</v>
+        <v>0.88707545214030681</v>
       </c>
       <c r="E185" s="5">
-        <v>2.6628224217697394</v>
+        <v>2.6626552562214023</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>11.785971025</v>
+        <v>11.785992505999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-9.5830284999999904E-2</v>
+        <v>-9.5832297000001176E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-9.2603708295904692</v>
+        <v>-9.2605392072273141</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>11.85140011</v>
+        <v>11.851417323</v>
       </c>
       <c r="C187" s="5">
-        <v>6.5429084999999887E-2</v>
+        <v>6.5424817000000246E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>6.8689385439122397</v>
+        <v>6.8684638060920289</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>11.779617838</v>
+        <v>11.779637048</v>
       </c>
       <c r="C188" s="5">
-        <v>-7.1782272000000091E-2</v>
+        <v>-7.178027500000006E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-7.0309298251008512</v>
+        <v>-7.03073081851654</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>11.877177304</v>
+        <v>11.877168354</v>
       </c>
       <c r="C189" s="5">
-        <v>9.7559465999999873E-2</v>
+        <v>9.7531306000000484E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>10.403912566373696</v>
+        <v>10.400753741940827</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>12.087101896</v>
+        <v>12.087085178000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.20992459200000013</v>
+        <v>0.20991682400000045</v>
       </c>
       <c r="D190" s="5">
-        <v>23.397773246675648</v>
+        <v>23.396840982178734</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>12.085844883</v>
+        <v>12.085827172</v>
       </c>
       <c r="C191" s="5">
-        <v>-1.257013000000029E-3</v>
+        <v>-1.2580060000004778E-3</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.12472411745693135</v>
+        <v>-0.12482276166734252</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>12.094795137</v>
+        <v>12.094747463999999</v>
       </c>
       <c r="C192" s="5">
-        <v>8.9502540000001574E-3</v>
+        <v>8.9202919999991082E-3</v>
       </c>
       <c r="D192" s="5">
-        <v>0.89229664959384891</v>
+        <v>0.88929875676651005</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>12.133294133</v>
+        <v>12.133291823</v>
       </c>
       <c r="C193" s="5">
-        <v>3.8498995999999508E-2</v>
+        <v>3.8544359000001194E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>3.887312178316904</v>
+        <v>3.8919887526997154</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>12.460630184999999</v>
+        <v>12.460635174</v>
       </c>
       <c r="C194" s="5">
-        <v>0.32733605199999971</v>
+        <v>0.32734335099999967</v>
       </c>
       <c r="D194" s="5">
-        <v>37.637055594531191</v>
+        <v>37.63803133383783</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>12.283794180999999</v>
+        <v>12.283810926999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.1768360040000001</v>
+        <v>-0.17682424700000077</v>
       </c>
       <c r="D195" s="5">
-        <v>-15.761564983809373</v>
+        <v>-15.760591642470679</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>12.361753373999999</v>
+        <v>12.361761727999999</v>
       </c>
       <c r="C196" s="5">
-        <v>7.7959192999999871E-2</v>
+        <v>7.795080100000007E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>7.8873498452291413</v>
+        <v>7.8864598238733707</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>12.28164836</v>
+        <v>12.281658761999999</v>
       </c>
       <c r="C197" s="5">
-        <v>-8.0105013999999031E-2</v>
+        <v>-8.0102966000000109E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-7.5048401424596793</v>
+        <v>-7.5046501640671952</v>
       </c>
       <c r="E197" s="5">
-        <v>3.3652056583666212</v>
+        <v>3.3650888279302515</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>12.497795234</v>
+        <v>12.497803337000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.21614687399999966</v>
+        <v>0.21614457500000128</v>
       </c>
       <c r="D198" s="5">
-        <v>23.288041182669893</v>
+        <v>23.287747362649824</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>12.472856438000001</v>
+        <v>12.472862916</v>
       </c>
       <c r="C199" s="5">
-        <v>-2.4938795999998931E-2</v>
+        <v>-2.4940421000000157E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-2.3684406246900935</v>
+        <v>-2.3685917423907465</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>12.578753255000001</v>
+        <v>12.578756438999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.10589681699999964</v>
+        <v>0.10589352299999888</v>
       </c>
       <c r="D200" s="5">
-        <v>10.677691728188599</v>
+        <v>10.677338123553714</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>12.662517054</v>
+        <v>12.662516025</v>
       </c>
       <c r="C201" s="5">
-        <v>8.376379899999975E-2</v>
+        <v>8.3759586000001107E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>8.2902465279319095</v>
+        <v>8.2898119964122117</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>12.676379282999999</v>
+        <v>12.676375679</v>
       </c>
       <c r="C202" s="5">
-        <v>1.3862228999999004E-2</v>
+        <v>1.3859653999999111E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>1.32163298477046</v>
+        <v>1.3213861109989899</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>12.912255293999999</v>
+        <v>12.912248173</v>
       </c>
       <c r="C203" s="5">
-        <v>0.23587601100000022</v>
+        <v>0.23587249400000054</v>
       </c>
       <c r="D203" s="5">
-        <v>24.762063494348197</v>
+        <v>24.76166348280109</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>12.893004862</v>
+        <v>12.892974016</v>
       </c>
       <c r="C204" s="5">
-        <v>-1.9250431999999762E-2</v>
+        <v>-1.9274156999999903E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.7744412095474948</v>
+        <v>-1.7766111507459104</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>12.805657257</v>
+        <v>12.805658276999999</v>
       </c>
       <c r="C205" s="5">
-        <v>-8.7347604999999717E-2</v>
+        <v>-8.7315739000001003E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-7.8335780215258444</v>
+        <v>-7.8308438287322364</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>12.880437101</v>
+        <v>12.880445</v>
       </c>
       <c r="C206" s="5">
-        <v>7.477984400000004E-2</v>
+        <v>7.4786723000000777E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>7.2370180116714478</v>
+        <v>7.2377046779395826</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>12.86471682</v>
+        <v>12.864726738</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.5720281000000114E-2</v>
+        <v>-1.5718262000000038E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-1.4547815091917049</v>
+        <v>-1.4545950336899538</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>13.058638139999999</v>
+        <v>13.058642625999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.1939213199999994</v>
+        <v>0.19391588799999937</v>
       </c>
       <c r="D208" s="5">
-        <v>19.666304667256984</v>
+        <v>19.665690898139566</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>13.285829438</v>
+        <v>13.285833374999999</v>
       </c>
       <c r="C209" s="5">
-        <v>0.22719129800000104</v>
+        <v>0.22719074900000003</v>
       </c>
       <c r="D209" s="5">
-        <v>22.995556472882981</v>
+        <v>22.995486813208998</v>
       </c>
       <c r="E209" s="5">
-        <v>8.1762728305307064</v>
+        <v>8.1762132661343792</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>13.602127661999999</v>
+        <v>13.602130005999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.31629822399999874</v>
+        <v>0.31629663100000016</v>
       </c>
       <c r="D210" s="5">
-        <v>32.622767502981432</v>
+        <v>32.622570152883966</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>13.891117695</v>
+        <v>13.891119011000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.28899003300000103</v>
+        <v>0.28898900500000124</v>
       </c>
       <c r="D211" s="5">
-        <v>28.695728527242316</v>
+        <v>28.695608702554964</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>14.177252592</v>
+        <v>14.177253271</v>
       </c>
       <c r="C212" s="5">
-        <v>0.28613489700000017</v>
+        <v>0.28613425999999897</v>
       </c>
       <c r="D212" s="5">
-        <v>27.719918848748382</v>
+        <v>27.719847055097514</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>14.358456896</v>
+        <v>14.358456581</v>
       </c>
       <c r="C213" s="5">
-        <v>0.18120430399999954</v>
+        <v>0.18120331000000078</v>
       </c>
       <c r="D213" s="5">
-        <v>16.463087596890812</v>
+        <v>16.462990002848944</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>14.364680473</v>
+        <v>14.364680055999999</v>
       </c>
       <c r="C214" s="5">
-        <v>6.2235770000000912E-3</v>
+        <v>6.2234749999987571E-3</v>
       </c>
       <c r="D214" s="5">
-        <v>0.5213737207282465</v>
+        <v>0.52136516686827061</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>14.651727756</v>
+        <v>14.651720838999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.28704728299999971</v>
+        <v>0.28704078300000013</v>
       </c>
       <c r="D215" s="5">
-        <v>26.798596067259982</v>
+        <v>26.797921908706691</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>14.583968369999999</v>
+        <v>14.583949957</v>
       </c>
       <c r="C216" s="5">
-        <v>-6.7759386000000532E-2</v>
+        <v>-6.7770881999999588E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-5.4105980338232884</v>
+        <v>-5.4114952557448248</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>14.959474933999999</v>
+        <v>14.959475484</v>
       </c>
       <c r="C217" s="5">
-        <v>0.37550656400000015</v>
+        <v>0.37552552700000064</v>
       </c>
       <c r="D217" s="5">
-        <v>35.671191732303662</v>
+        <v>35.673307108285577</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>15.079438304</v>
+        <v>15.079448767000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.11996337000000068</v>
+        <v>0.11997328300000021</v>
       </c>
       <c r="D218" s="5">
-        <v>10.059053137704943</v>
+        <v>10.05992096886612</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>15.461859276</v>
+        <v>15.461865969</v>
       </c>
       <c r="C219" s="5">
-        <v>0.38242097200000025</v>
+        <v>0.38241720199999918</v>
       </c>
       <c r="D219" s="5">
-        <v>35.057472655082655</v>
+        <v>35.057049676852394</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>15.77037091</v>
+        <v>15.770373811000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.30851163400000026</v>
+        <v>0.30850784200000092</v>
       </c>
       <c r="D220" s="5">
-        <v>26.754182397814084</v>
+        <v>26.753803780110786</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>15.799366168000001</v>
+        <v>15.799368771999999</v>
       </c>
       <c r="C221" s="5">
-        <v>2.8995258000000135E-2</v>
+        <v>2.8994960999998654E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>2.2287569408417474</v>
+        <v>2.2287334660811009</v>
       </c>
       <c r="E221" s="5">
-        <v>18.918929689183027</v>
+        <v>18.918914049680382</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>15.600397872</v>
+        <v>15.600399360000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.19896829600000032</v>
+        <v>-0.19896941199999851</v>
       </c>
       <c r="D222" s="5">
-        <v>-14.1081171493745</v>
+        <v>-14.108188715711933</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>15.606876797</v>
+        <v>15.606877619</v>
       </c>
       <c r="C223" s="5">
-        <v>6.4789249999996912E-3</v>
+        <v>6.4782589999996532E-3</v>
       </c>
       <c r="D223" s="5">
-        <v>0.49950606989874746</v>
+        <v>0.49945455817919093</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>15.570036185999999</v>
+        <v>15.570036387</v>
       </c>
       <c r="C224" s="5">
-        <v>-3.6840611000000578E-2</v>
+        <v>-3.6841232000000446E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.796156214321488</v>
+        <v>-2.7962025918323197</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>15.959504652</v>
+        <v>15.959503294999999</v>
       </c>
       <c r="C225" s="5">
-        <v>0.38946846600000029</v>
+        <v>0.38946690799999928</v>
       </c>
       <c r="D225" s="5">
-        <v>34.510884743327864</v>
+        <v>34.5107266601226</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>15.856566146</v>
+        <v>15.856563843</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.10293850599999921</v>
+        <v>-0.10293945199999932</v>
       </c>
       <c r="D226" s="5">
-        <v>-7.4712211616133732</v>
+        <v>-7.4712880175053069</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>15.700089701</v>
+        <v>15.700076978</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.15647644500000091</v>
+        <v>-0.15648686499999975</v>
       </c>
       <c r="D227" s="5">
-        <v>-11.219848468597782</v>
+        <v>-11.220557078757787</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>15.771583787999999</v>
+        <v>15.771573049000001</v>
       </c>
       <c r="C228" s="5">
-        <v>7.1494086999999595E-2</v>
+        <v>7.1496071000000327E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>5.6034449206992409</v>
+        <v>5.6036089899019093</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>15.895331086000001</v>
+        <v>15.895330806</v>
       </c>
       <c r="C229" s="5">
-        <v>0.12374729800000139</v>
+        <v>0.12375775699999991</v>
       </c>
       <c r="D229" s="5">
-        <v>9.8325962284854462</v>
+        <v>9.8334704464690716</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>15.976899231000001</v>
+        <v>15.976914797999999</v>
       </c>
       <c r="C230" s="5">
-        <v>8.1568145000000314E-2</v>
+        <v>8.1583991999998773E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>6.3347005815836077</v>
+        <v>6.3359663450980319</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>15.854992993</v>
+        <v>15.854999928</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.12190623800000111</v>
+        <v>-0.12191486999999945</v>
       </c>
       <c r="D231" s="5">
-        <v>-8.7815473957695502</v>
+        <v>-8.782135142351855</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>15.884936137</v>
+        <v>15.884939079</v>
       </c>
       <c r="C232" s="5">
-        <v>2.9943144000000643E-2</v>
+        <v>2.9939151000000663E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>2.2899637387000737</v>
+        <v>2.2896541753875566</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>15.816115618</v>
+        <v>15.816118455</v>
       </c>
       <c r="C233" s="5">
-        <v>-6.8820519000000857E-2</v>
+        <v>-6.8820624000000663E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-5.0768164941019549</v>
+        <v>-5.0768231382400719</v>
       </c>
       <c r="E233" s="5">
-        <v>0.10601343004457142</v>
+        <v>0.10601488731425412</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>15.707433276</v>
+        <v>15.707435105</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.10868234199999982</v>
+        <v>-0.10868334999999973</v>
       </c>
       <c r="D234" s="5">
-        <v>-7.9413271513278154</v>
+        <v>-7.9413966728812841</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>15.616569877</v>
+        <v>15.616570417</v>
       </c>
       <c r="C235" s="5">
-        <v>-9.0863398999999845E-2</v>
+        <v>-9.0864687999999916E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.7250331900987721</v>
+        <v>-6.7251248193026081</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>15.674986124</v>
+        <v>15.674985104999999</v>
       </c>
       <c r="C236" s="5">
-        <v>5.8416247000000254E-2</v>
+        <v>5.841468799999916E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>4.5823015007481427</v>
+        <v>4.5821765207600507</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>15.464378023</v>
+        <v>15.464375486</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.21060810100000005</v>
+        <v>-0.21060961899999953</v>
       </c>
       <c r="D237" s="5">
-        <v>-14.983443990127077</v>
+        <v>-14.983545037100598</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>15.553671554999999</v>
+        <v>15.553668015</v>
       </c>
       <c r="C238" s="5">
-        <v>8.9293531999999232E-2</v>
+        <v>8.9292528999999732E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>7.1533114039174395</v>
+        <v>7.1532296958301433</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>15.233640768000001</v>
+        <v>15.233615368000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.32003078699999854</v>
+        <v>-0.32005264699999891</v>
       </c>
       <c r="D239" s="5">
-        <v>-22.079911788639993</v>
+        <v>-22.081258016195481</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>15.550513759999999</v>
+        <v>15.55050599</v>
       </c>
       <c r="C240" s="5">
-        <v>0.31687299199999863</v>
+        <v>0.31689062199999896</v>
       </c>
       <c r="D240" s="5">
-        <v>28.024291704969052</v>
+        <v>28.026085647777755</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>15.535940068</v>
+        <v>15.535942936</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.4573691999999028E-2</v>
+        <v>-1.4563053999999909E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.1188419470590683</v>
+        <v>-1.1180300112317632</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>15.361075015000001</v>
+        <v>15.361093732000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.17486505299999955</v>
+        <v>-0.17484920399999915</v>
       </c>
       <c r="D242" s="5">
-        <v>-12.701079474338373</v>
+        <v>-12.699996404593083</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>15.757684324</v>
+        <v>15.757695044</v>
       </c>
       <c r="C243" s="5">
-        <v>0.39660930899999869</v>
+        <v>0.3966013119999996</v>
       </c>
       <c r="D243" s="5">
-        <v>35.784260426507245</v>
+        <v>35.783383535845267</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>15.698824515</v>
+        <v>15.698838481999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-5.885980899999943E-2</v>
+        <v>-5.8856562000000778E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-4.3914202662283746</v>
+        <v>-4.3911800421684628</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>15.839890301000001</v>
+        <v>15.839892882999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.14106578600000041</v>
+        <v>0.14105440099999988</v>
       </c>
       <c r="D245" s="5">
-        <v>11.332103995426257</v>
+        <v>11.331133168725183</v>
       </c>
       <c r="E245" s="5">
-        <v>0.15031935510729788</v>
+        <v>0.15031771586462295</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>15.921809807000001</v>
+        <v>15.921810176999999</v>
       </c>
       <c r="C246" s="5">
-        <v>8.1919506000000197E-2</v>
+        <v>8.191729400000014E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>6.3856733137041655</v>
+        <v>6.3854948826082225</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>16.014792999000001</v>
+        <v>16.014792847999999</v>
       </c>
       <c r="C247" s="5">
-        <v>9.2983192000000159E-2</v>
+        <v>9.2982670999999684E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>7.2375227226231909</v>
+        <v>7.2374806846477124</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>15.981582433</v>
+        <v>15.981577980000001</v>
       </c>
       <c r="C248" s="5">
-        <v>-3.3210566000001052E-2</v>
+        <v>-3.3214867999998177E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-2.4603042583616674</v>
+        <v>-2.4606193553414757</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>15.979217766</v>
+        <v>15.979210358</v>
       </c>
       <c r="C249" s="5">
-        <v>-2.3646670000001535E-3</v>
+        <v>-2.3676220000012904E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.17740998656810003</v>
+        <v>-0.17763155534116226</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>15.851719181</v>
+        <v>15.851710600000001</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.12749858499999966</v>
+        <v>-0.12749975799999902</v>
       </c>
       <c r="D250" s="5">
-        <v>-9.1656200726409125</v>
+        <v>-9.1657047961905427</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>15.741861878</v>
+        <v>15.741821184000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.10985730300000007</v>
+        <v>-0.10988941599999968</v>
       </c>
       <c r="D251" s="5">
-        <v>-8.0065874797258569</v>
+        <v>-8.0088435967473277</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>15.628014783999999</v>
+        <v>15.628008999</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.11384709400000048</v>
+        <v>-0.11381218500000045</v>
       </c>
       <c r="D252" s="5">
-        <v>-8.3415327021787444</v>
+        <v>-8.3390964796333673</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>15.496373948</v>
+        <v>15.496380663</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.13164083599999898</v>
+        <v>-0.13162833600000035</v>
       </c>
       <c r="D253" s="5">
-        <v>-9.6526758263924091</v>
+        <v>-9.6518046979220067</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>15.249989361000001</v>
+        <v>15.250014919</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.24638458699999966</v>
+        <v>-0.24636574400000022</v>
       </c>
       <c r="D254" s="5">
-        <v>-17.496298555205591</v>
+        <v>-17.495068309804708</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>14.655667845</v>
+        <v>14.655686832000001</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.59432151600000083</v>
+        <v>-0.59432808699999917</v>
       </c>
       <c r="D255" s="5">
-        <v>-37.936984237098144</v>
+        <v>-37.937267538203777</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>14.712769475</v>
+        <v>14.712802597</v>
       </c>
       <c r="C256" s="5">
-        <v>5.7101630000000014E-2</v>
+        <v>5.711576499999893E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>4.7769616962025641</v>
+        <v>4.7781633275290503</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>14.475720107000001</v>
+        <v>14.475717309</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.23704936799999921</v>
+        <v>-0.23708528799999939</v>
       </c>
       <c r="D257" s="5">
-        <v>-17.709639798643405</v>
+        <v>-17.712053696658138</v>
       </c>
       <c r="E257" s="5">
-        <v>-8.6122452117858295</v>
+        <v>-8.612277772813016</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>14.439323546000001</v>
+        <v>14.439326148999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-3.6396561000000105E-2</v>
+        <v>-3.6391160000000866E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-2.9758052607910535</v>
+        <v>-2.975370326609228</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>14.193927621</v>
+        <v>14.193926727999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.2453959250000004</v>
+        <v>-0.24539942100000012</v>
       </c>
       <c r="D259" s="5">
-        <v>-18.591667096740927</v>
+        <v>-18.591904664617388</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>14.189113502</v>
+        <v>14.189106217999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-4.8141190000006162E-3</v>
+        <v>-4.8205100000000556E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.40624263389810178</v>
+        <v>-0.40678096125521535</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>14.088607838</v>
+        <v>14.088591476</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.10050566399999994</v>
+        <v>-0.10051474199999966</v>
       </c>
       <c r="D261" s="5">
-        <v>-8.1765061423105472</v>
+        <v>-8.177220173450916</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>13.954002704000001</v>
+        <v>13.953977362</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.13460513399999918</v>
+        <v>-0.13461411399999967</v>
       </c>
       <c r="D262" s="5">
-        <v>-10.88133602032384</v>
+        <v>-10.882036219533997</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>13.719077224999999</v>
+        <v>13.719001296</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.23492547900000105</v>
+        <v>-0.23497606599999976</v>
       </c>
       <c r="D263" s="5">
-        <v>-18.433246771323752</v>
+        <v>-18.436886322492786</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>13.710048037</v>
+        <v>13.710092959000001</v>
       </c>
       <c r="C264" s="5">
-        <v>-9.0291879999995217E-3</v>
+        <v>-8.9083369999993778E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>-0.78692542809496446</v>
+        <v>-0.77643470904420475</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>13.782739123000001</v>
+        <v>13.782704903999999</v>
       </c>
       <c r="C265" s="5">
-        <v>7.2691086000000737E-2</v>
+        <v>7.2611944999998457E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>6.5512905571929014</v>
+        <v>6.5439268613647572</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>13.739710898</v>
+        <v>13.739759185</v>
       </c>
       <c r="C266" s="5">
-        <v>-4.3028225000000475E-2</v>
+        <v>-4.2945718999998661E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>-3.6826102909422676</v>
+        <v>-3.6756784816418531</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>13.074099917</v>
+        <v>13.074137670000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.66561098100000038</v>
+        <v>-0.66562151499999977</v>
       </c>
       <c r="D267" s="5">
-        <v>-44.892531638738397</v>
+        <v>-44.892946128301645</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>13.227772741000001</v>
+        <v>13.227829615999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.15367282400000093</v>
+        <v>0.15369194599999858</v>
       </c>
       <c r="D268" s="5">
-        <v>15.053306172095372</v>
+        <v>15.055255711265669</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>13.107648320999999</v>
+        <v>13.107638593000001</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.12012442000000156</v>
+        <v>-0.12019102299999851</v>
       </c>
       <c r="D269" s="5">
-        <v>-10.369324513256117</v>
+        <v>-10.374747168700749</v>
       </c>
       <c r="E269" s="5">
-        <v>-9.4508029713730508</v>
+        <v>-9.4508526713866008</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>13.057454437000001</v>
+        <v>13.057459017999999</v>
       </c>
       <c r="C270" s="5">
-        <v>-5.019388399999869E-2</v>
+        <v>-5.0179575000001364E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-4.4996726452993467</v>
+        <v>-4.4984200589083585</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>12.966271826</v>
+        <v>12.966269707</v>
       </c>
       <c r="C271" s="5">
-        <v>-9.1182611000000691E-2</v>
+        <v>-9.1189310999999051E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-8.0653484210464139</v>
+        <v>-8.0659157568896198</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>12.888036656000001</v>
+        <v>12.888023192</v>
       </c>
       <c r="C272" s="5">
-        <v>-7.8235169999999243E-2</v>
+        <v>-7.8246515000000016E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-7.0049808565519012</v>
+        <v>-7.0059642918680503</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>12.882542287</v>
+        <v>12.882513175</v>
       </c>
       <c r="C273" s="5">
-        <v>-5.4943690000008871E-3</v>
+        <v>-5.5100170000006443E-3</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.51038071325734125</v>
+        <v>-0.51183139819968027</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>12.849682028</v>
+        <v>12.849637824</v>
       </c>
       <c r="C274" s="5">
-        <v>-3.2860258999999559E-2</v>
+        <v>-3.2875350999999498E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-3.0183316251041092</v>
+        <v>-3.0197052087428622</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>13.079582451</v>
+        <v>13.079480183999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.22990042300000013</v>
+        <v>0.22984235999999925</v>
       </c>
       <c r="D275" s="5">
-        <v>23.713754566686497</v>
+        <v>23.70725417284245</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>13.001161492</v>
+        <v>13.001252129999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-7.8420959000000678E-2</v>
+        <v>-7.8228054000000213E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-6.9622336656277923</v>
+        <v>-6.9457194500933905</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>12.999840887</v>
+        <v>12.999764712999999</v>
       </c>
       <c r="C277" s="5">
-        <v>-1.3206050000000857E-3</v>
+        <v>-1.4874169999998799E-3</v>
       </c>
       <c r="D277" s="5">
-        <v>-0.1218230360126249</v>
+        <v>-0.13720045541245618</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>13.048735427</v>
+        <v>13.048807624</v>
       </c>
       <c r="C278" s="5">
-        <v>4.889454000000093E-2</v>
+        <v>4.90429110000008E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>4.607943875590248</v>
+        <v>4.6222457867950206</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>13.087728359</v>
+        <v>13.087785944</v>
       </c>
       <c r="C279" s="5">
-        <v>3.8992931999999314E-2</v>
+        <v>3.8978320000000011E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>3.6454312207473194</v>
+        <v>3.6440221361228042</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>13.244245615000001</v>
+        <v>13.244317671999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.15651725600000077</v>
+        <v>0.15653172799999915</v>
       </c>
       <c r="D280" s="5">
-        <v>15.333492742554133</v>
+        <v>15.334933080442937</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>13.13117868</v>
+        <v>13.131165118</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.11306693500000087</v>
+        <v>-0.11315255399999913</v>
       </c>
       <c r="D281" s="5">
-        <v>-9.7768849528556796</v>
+        <v>-9.7838933079451245</v>
       </c>
       <c r="E281" s="5">
-        <v>0.17951625206713562</v>
+        <v>0.17948713517752513</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>12.783023344</v>
+        <v>12.783032782999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.34815533599999959</v>
+        <v>-0.34813233500000074</v>
       </c>
       <c r="D282" s="5">
-        <v>-27.56333405018221</v>
+        <v>-27.561794426807783</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>12.92680681</v>
+        <v>12.926804408000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.14378346600000036</v>
+        <v>0.14377162500000118</v>
       </c>
       <c r="D283" s="5">
-        <v>14.364731883262882</v>
+        <v>14.363463517195374</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>12.790419258</v>
+        <v>12.790398457</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.13638755200000041</v>
+        <v>-0.13640595100000041</v>
       </c>
       <c r="D284" s="5">
-        <v>-11.951438428707528</v>
+        <v>-11.952960403217517</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>12.764831653</v>
+        <v>12.764794125</v>
       </c>
       <c r="C285" s="5">
-        <v>-2.5587605000000124E-2</v>
+        <v>-2.560433200000034E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-2.3743962142642849</v>
+        <v>-2.3759351645754601</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>12.82625075</v>
+        <v>12.826192743</v>
       </c>
       <c r="C286" s="5">
-        <v>6.1419096999999923E-2</v>
+        <v>6.1398618000000127E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>5.9291807584084699</v>
+        <v>5.9271690867616522</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>12.924385118</v>
+        <v>12.924255045000001</v>
       </c>
       <c r="C287" s="5">
-        <v>9.8134368000000194E-2</v>
+        <v>9.8062302000000656E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>9.5776480121248397</v>
+        <v>9.5703613333552049</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>12.99833437</v>
+        <v>12.99847731</v>
       </c>
       <c r="C288" s="5">
-        <v>7.3949252000000243E-2</v>
+        <v>7.422226499999951E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>7.0862643102039158</v>
+        <v>7.1133317760155634</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>13.145697107</v>
+        <v>13.145568068999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.14736273699999991</v>
+        <v>0.14709075899999924</v>
       </c>
       <c r="D289" s="5">
-        <v>14.485636088935184</v>
+        <v>14.457046502202498</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>13.260323421000001</v>
+        <v>13.260421574</v>
       </c>
       <c r="C290" s="5">
-        <v>0.11462631400000056</v>
+        <v>0.11485350500000102</v>
       </c>
       <c r="D290" s="5">
-        <v>10.980312603520282</v>
+        <v>11.003245300665832</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>13.41761075</v>
+        <v>13.417675672</v>
       </c>
       <c r="C291" s="5">
-        <v>0.15728732899999898</v>
+        <v>0.15725409799999923</v>
       </c>
       <c r="D291" s="5">
-        <v>15.200102030513296</v>
+        <v>15.196558403932281</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>13.464407327</v>
+        <v>13.464490153</v>
       </c>
       <c r="C292" s="5">
-        <v>4.6796577000000283E-2</v>
+        <v>4.6814481000000185E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>4.2664612127163215</v>
+        <v>4.2681039279305333</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>13.446241156999999</v>
+        <v>13.446229389000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-1.8166170000000648E-2</v>
+        <v>-1.8260763999998986E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-1.6070788856006768</v>
+        <v>-1.6153750047620208</v>
       </c>
       <c r="E293" s="5">
-        <v>2.3993465071027398</v>
+        <v>2.3993626473260532</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>13.703050222</v>
+        <v>13.703059986</v>
       </c>
       <c r="C294" s="5">
-        <v>0.25680906500000056</v>
+        <v>0.25683059699999866</v>
       </c>
       <c r="D294" s="5">
-        <v>25.486278836919251</v>
+        <v>25.488669721216684</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>13.899599733000001</v>
+        <v>13.89959711</v>
       </c>
       <c r="C295" s="5">
-        <v>0.19654951100000062</v>
+        <v>0.19653712400000067</v>
       </c>
       <c r="D295" s="5">
-        <v>18.637103635242379</v>
+        <v>18.63582057860085</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>13.978548155</v>
+        <v>13.978523730999999</v>
       </c>
       <c r="C296" s="5">
-        <v>7.8948421999999852E-2</v>
+        <v>7.8926620999999031E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>7.032895483283208</v>
+        <v>7.0308937217593126</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>13.841143357</v>
+        <v>13.841109323</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.13740479800000038</v>
+        <v>-0.13741440799999971</v>
       </c>
       <c r="D297" s="5">
-        <v>-11.178357757797919</v>
+        <v>-11.179116277577661</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>13.783728654000001</v>
+        <v>13.783678346</v>
       </c>
       <c r="C298" s="5">
-        <v>-5.7414702999999179E-2</v>
+        <v>-5.7430976999999217E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-4.8657324776253397</v>
+        <v>-4.8670920280024959</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>13.671234108</v>
+        <v>13.671096237</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.11249454600000064</v>
+        <v>-0.11258210899999987</v>
       </c>
       <c r="D299" s="5">
-        <v>-9.365808882318138</v>
+        <v>-9.3728073681488056</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>12.798909216</v>
+        <v>12.799053031</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.87232489199999996</v>
+        <v>-0.87204320600000074</v>
       </c>
       <c r="D300" s="5">
-        <v>-54.670298458935072</v>
+        <v>-54.658699147744812</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>13.004966636000001</v>
+        <v>13.004814763000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.20605742000000049</v>
+        <v>0.20576173200000092</v>
       </c>
       <c r="D301" s="5">
-        <v>21.125450502866137</v>
+        <v>21.092148606539098</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>12.781088837</v>
+        <v>12.781179633000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.22387779900000027</v>
+        <v>-0.2236351299999999</v>
       </c>
       <c r="D302" s="5">
-        <v>-18.80985190559462</v>
+        <v>-18.791550831386552</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>12.744987289999999</v>
+        <v>12.745040963999999</v>
       </c>
       <c r="C303" s="5">
-        <v>-3.6101547000001233E-2</v>
+        <v>-3.61386690000014E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>-3.3373630353296768</v>
+        <v>-3.3407181784321116</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>12.890387733000001</v>
+        <v>12.890471636999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.14540044300000154</v>
+        <v>0.1454306729999999</v>
       </c>
       <c r="D304" s="5">
-        <v>14.582657116107601</v>
+        <v>14.585816399651442</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>13.060287477999999</v>
+        <v>13.060292288999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.1698997449999986</v>
+        <v>0.16982065200000029</v>
       </c>
       <c r="D305" s="5">
-        <v>17.014873982868984</v>
+        <v>17.006251736917942</v>
       </c>
       <c r="E305" s="5">
-        <v>-2.8703462513691158</v>
+        <v>-2.8702254649599079</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>13.116263588000001</v>
+        <v>13.116288915</v>
       </c>
       <c r="C306" s="5">
-        <v>5.5976110000001356E-2</v>
+        <v>5.599662600000066E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>5.2661624259791928</v>
+        <v>5.2681363000930403</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>13.173729013999999</v>
+        <v>13.173738606000001</v>
       </c>
       <c r="C307" s="5">
-        <v>5.7465425999998487E-2</v>
+        <v>5.7449691000000414E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>5.3860383112066978</v>
+        <v>5.3845171664694602</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>13.25311831</v>
+        <v>13.253106568</v>
       </c>
       <c r="C308" s="5">
-        <v>7.9389296000000442E-2</v>
+        <v>7.9367961999999181E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>7.4761722743559966</v>
+        <v>7.4740905720982465</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>13.516987189</v>
+        <v>13.516971098000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.26386887900000033</v>
+        <v>0.2638645300000011</v>
       </c>
       <c r="D309" s="5">
-        <v>26.689880712085625</v>
+        <v>26.68941786694079</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>13.849036757</v>
+        <v>13.849001627</v>
       </c>
       <c r="C310" s="5">
-        <v>0.33204956800000041</v>
+        <v>0.33203052899999896</v>
       </c>
       <c r="D310" s="5">
-        <v>33.806123539575658</v>
+        <v>33.803961978481858</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>13.830926307</v>
+        <v>13.830774178</v>
       </c>
       <c r="C311" s="5">
-        <v>-1.811045E-2</v>
+        <v>-1.8227448999999396E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.558008050501769</v>
+        <v>-1.5680044568499363</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>14.000783985</v>
+        <v>14.000903868</v>
       </c>
       <c r="C312" s="5">
-        <v>0.16985767799999962</v>
+        <v>0.17012968999999956</v>
       </c>
       <c r="D312" s="5">
-        <v>15.774536789153526</v>
+        <v>15.801717088591815</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>14.148883389</v>
+        <v>14.148667140000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.14809940399999988</v>
+        <v>0.14776327200000061</v>
       </c>
       <c r="D313" s="5">
-        <v>13.458685326887965</v>
+        <v>13.426222870862524</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>14.404321277999999</v>
+        <v>14.404367346000001</v>
       </c>
       <c r="C314" s="5">
-        <v>0.25543788899999953</v>
+        <v>0.25570020600000021</v>
       </c>
       <c r="D314" s="5">
-        <v>23.950301053951794</v>
+        <v>23.977794503771932</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>14.681510315000001</v>
+        <v>14.681542178999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.27718903700000119</v>
+        <v>0.27717483299999834</v>
       </c>
       <c r="D315" s="5">
-        <v>25.699983818653706</v>
+        <v>25.698433411562149</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>14.703371131000001</v>
+        <v>14.703478208</v>
       </c>
       <c r="C316" s="5">
-        <v>2.1860816000000227E-2</v>
+        <v>2.1936029000000801E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.8015097876242558</v>
+        <v>1.8077550210994886</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>14.762287189</v>
+        <v>14.762368529</v>
       </c>
       <c r="C317" s="5">
-        <v>5.8916057999999438E-2</v>
+        <v>5.8890320999999801E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>4.9157683116208606</v>
+        <v>4.9135367996818946</v>
       </c>
       <c r="E317" s="5">
-        <v>13.031870193263462</v>
+        <v>13.032451359710917</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>14.72152541</v>
+        <v>14.721616642000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-4.0761779000000331E-2</v>
+        <v>-4.0751886999998987E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-3.2635923468422146</v>
+        <v>-3.2627946239031758</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>14.860102165000001</v>
+        <v>14.86011351</v>
       </c>
       <c r="C319" s="5">
-        <v>0.13857675500000077</v>
+        <v>0.13849686799999894</v>
       </c>
       <c r="D319" s="5">
-        <v>11.899407820029406</v>
+        <v>11.892111709020714</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>14.730059433999999</v>
+        <v>14.730068425000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.13004273100000141</v>
+        <v>-0.13004508499999901</v>
       </c>
       <c r="D320" s="5">
-        <v>-10.010373991750942</v>
+        <v>-10.010539287164777</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>15.199221906</v>
+        <v>15.199221189999999</v>
       </c>
       <c r="C321" s="5">
-        <v>0.46916247200000072</v>
+        <v>0.46915276499999869</v>
       </c>
       <c r="D321" s="5">
-        <v>45.680786674318426</v>
+        <v>45.679637271445173</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>15.029879338000001</v>
+        <v>15.029853771999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.16934256799999936</v>
+        <v>-0.16936741800000021</v>
       </c>
       <c r="D322" s="5">
-        <v>-12.580229857298232</v>
+        <v>-12.581964848472326</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>15.108660406</v>
+        <v>15.108496543999999</v>
       </c>
       <c r="C323" s="5">
-        <v>7.8781067999999621E-2</v>
+        <v>7.8642772000000249E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>6.4744950014871794</v>
+        <v>6.4628116253446999</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>15.017226421</v>
+        <v>15.017233349</v>
       </c>
       <c r="C324" s="5">
-        <v>-9.1433985000000106E-2</v>
+        <v>-9.1263194999999797E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-7.0252050893797824</v>
+        <v>-7.0125890823705355</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>14.768997905999999</v>
+        <v>14.768799528000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.24822851500000098</v>
+        <v>-0.248433820999999</v>
       </c>
       <c r="D325" s="5">
-        <v>-18.127962085397197</v>
+        <v>-18.141610800297837</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>14.82292077</v>
+        <v>14.822704384</v>
       </c>
       <c r="C326" s="5">
-        <v>5.3922864000000459E-2</v>
+        <v>5.3904855999999057E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>4.4703621518773495</v>
+        <v>4.4689003771302804</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>14.602983322</v>
+        <v>14.603011226</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.21993744799999959</v>
+        <v>-0.21969315800000011</v>
       </c>
       <c r="D327" s="5">
-        <v>-16.421682683793648</v>
+        <v>-16.405123495475937</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>14.692566704000001</v>
+        <v>14.69267571</v>
       </c>
       <c r="C328" s="5">
-        <v>8.9583382000000711E-2</v>
+        <v>8.9664484000000044E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>7.6150427427533529</v>
+        <v>7.6221562344189531</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>14.75132224</v>
+        <v>14.751813958</v>
       </c>
       <c r="C329" s="5">
-        <v>5.8755535999999609E-2</v>
+        <v>5.9138248000000004E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>4.9057636274030259</v>
+        <v>4.9383912517878104</v>
       </c>
       <c r="E329" s="5">
-        <v>-7.4276762534264407E-2</v>
+        <v>-7.1496460607023415E-2</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>15.02620392</v>
+        <v>15.026331303999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.27488168000000002</v>
+        <v>0.27451734599999966</v>
       </c>
       <c r="D330" s="5">
-        <v>24.801538061699581</v>
+        <v>24.764319034992035</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>15.049688712</v>
+        <v>15.049682184</v>
       </c>
       <c r="C331" s="5">
-        <v>2.3484791999999644E-2</v>
+        <v>2.3350880000000629E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>1.8917132680932092</v>
+        <v>1.8808181404307955</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>15.413258920000001</v>
+        <v>15.413267835999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.36357020800000051</v>
+        <v>0.36358565199999937</v>
       </c>
       <c r="D332" s="5">
-        <v>33.169105595335701</v>
+        <v>33.170723172015592</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>15.501134372999999</v>
+        <v>15.501153508</v>
       </c>
       <c r="C333" s="5">
-        <v>8.7875452999998771E-2</v>
+        <v>8.7885672000000525E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>7.0602083702327567</v>
+        <v>7.0610511029373768</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>15.643368662</v>
+        <v>15.643313202</v>
       </c>
       <c r="C334" s="5">
-        <v>0.14223428900000101</v>
+        <v>0.14215969400000006</v>
       </c>
       <c r="D334" s="5">
-        <v>11.583914137855</v>
+        <v>11.577514265083732</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>15.806437526</v>
+        <v>15.806189006</v>
       </c>
       <c r="C335" s="5">
-        <v>0.16306886399999954</v>
+        <v>0.16287580400000046</v>
       </c>
       <c r="D335" s="5">
-        <v>13.25167297098484</v>
+        <v>13.235124641109941</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>15.438179357999999</v>
+        <v>15.437987288</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.36825816800000055</v>
+        <v>-0.3682017179999999</v>
       </c>
       <c r="D336" s="5">
-        <v>-24.639287405448627</v>
+        <v>-24.636319774588422</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>15.371301353</v>
+        <v>15.371199433999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-6.6878004999999519E-2</v>
+        <v>-6.678785400000109E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-5.0763001754588029</v>
+        <v>-5.0696809346158052</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>15.431579964999999</v>
+        <v>15.431072328000001</v>
       </c>
       <c r="C338" s="5">
-        <v>6.0278611999999399E-2</v>
+        <v>5.9872894000001509E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>4.8086387512350282</v>
+        <v>4.7756090752693714</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>15.408498733</v>
+        <v>15.408444787000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-2.3081231999999119E-2</v>
+        <v>-2.2627541000000306E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-1.7801650477655584</v>
+        <v>-1.7455123253758531</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>15.45591814</v>
+        <v>15.45588573</v>
       </c>
       <c r="C340" s="5">
-        <v>4.741940699999958E-2</v>
+        <v>4.7440942999999791E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>3.7561343718396145</v>
+        <v>3.7578826285860512</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>15.610464789</v>
+        <v>15.6118632</v>
       </c>
       <c r="C341" s="5">
-        <v>0.15454664900000026</v>
+        <v>0.15597746999999984</v>
       </c>
       <c r="D341" s="5">
-        <v>12.681417453080179</v>
+        <v>12.805445893159728</v>
       </c>
       <c r="E341" s="5">
-        <v>5.8241731488336113</v>
+        <v>5.8301253286453747</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>15.726855085</v>
+        <v>15.726895155999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.1163902960000005</v>
+        <v>0.11503195599999927</v>
       </c>
       <c r="D342" s="5">
-        <v>9.3232695534041241</v>
+        <v>9.2091567026984613</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>15.756420812</v>
+        <v>15.756394057</v>
       </c>
       <c r="C343" s="5">
-        <v>2.9565726999999598E-2</v>
+        <v>2.9498901000000188E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>2.2794145988624726</v>
+        <v>2.274203426694954</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>15.813201403000001</v>
+        <v>15.813303023</v>
       </c>
       <c r="C344" s="5">
-        <v>5.6780591000000769E-2</v>
+        <v>5.690896599999995E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>4.4111247273537657</v>
+        <v>4.4213044248091915</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>15.710909716</v>
+        <v>15.710745804</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.10229168700000102</v>
+        <v>-0.10255721899999948</v>
       </c>
       <c r="D345" s="5">
-        <v>-7.4921969053919346</v>
+        <v>-7.5109104306649073</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>15.685811635</v>
+        <v>15.685740632</v>
       </c>
       <c r="C346" s="5">
-        <v>-2.5098080999999439E-2</v>
+        <v>-2.5005172000000186E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-1.9002388273828608</v>
+        <v>-1.89328549625295</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>15.834873822</v>
+        <v>15.834533327000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.14906218700000018</v>
+        <v>0.14879269500000092</v>
       </c>
       <c r="D347" s="5">
-        <v>12.01890940794954</v>
+        <v>11.996091462183411</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>16.06329818</v>
+        <v>16.062898932</v>
       </c>
       <c r="C348" s="5">
-        <v>0.22842435799999983</v>
+        <v>0.22836560499999869</v>
       </c>
       <c r="D348" s="5">
-        <v>18.752119216540653</v>
+        <v>18.747342778473385</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>16.26244633</v>
+        <v>16.26245698</v>
       </c>
       <c r="C349" s="5">
-        <v>0.19914814999999919</v>
+        <v>0.1995580480000001</v>
       </c>
       <c r="D349" s="5">
-        <v>15.934811867946674</v>
+        <v>15.970307074859424</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>16.229005710999999</v>
+        <v>16.228213729</v>
       </c>
       <c r="C350" s="5">
-        <v>-3.3440619000000282E-2</v>
+        <v>-3.4243250999999475E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-2.4398540282234538</v>
+        <v>-2.4977366220402586</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>16.386040905000002</v>
+        <v>16.385902829999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.15703519400000232</v>
+        <v>0.157689100999999</v>
       </c>
       <c r="D351" s="5">
-        <v>12.249769798907305</v>
+        <v>12.304168228554957</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>16.496200329000001</v>
+        <v>16.495978253000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.11015942399999901</v>
+        <v>0.11007542300000139</v>
       </c>
       <c r="D352" s="5">
-        <v>8.3723892545142888</v>
+        <v>8.3658403868303708</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>16.449495414000001</v>
+        <v>16.451741439999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-4.6704914999999403E-2</v>
+        <v>-4.4236813000001263E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-3.3450940552206321</v>
+        <v>-3.170965818012339</v>
       </c>
       <c r="E353" s="5">
-        <v>5.3747959227404163</v>
+        <v>5.3797437835606976</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>16.433002425000002</v>
+        <v>16.432959463</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.6492988999999625E-2</v>
+        <v>-1.8781976999999728E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-1.1965600588985437</v>
+        <v>-1.3613993797362944</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>16.665306495999999</v>
+        <v>16.665360363000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.23230407099999795</v>
+        <v>0.2324009000000018</v>
       </c>
       <c r="D355" s="5">
-        <v>18.346830521538159</v>
+        <v>18.355134010040807</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>16.524071033999999</v>
+        <v>16.524342279999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.14123546200000092</v>
+        <v>-0.14101808300000229</v>
       </c>
       <c r="D356" s="5">
-        <v>-9.7088934213880087</v>
+        <v>-9.694608826221673</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>16.632650247000001</v>
+        <v>16.632337486000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.10857921300000228</v>
+        <v>0.10799520600000179</v>
       </c>
       <c r="D357" s="5">
-        <v>8.1764745104320866</v>
+        <v>8.1307653931075983</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>16.85385277</v>
+        <v>16.853736982000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.22120252299999876</v>
+        <v>0.22139949600000008</v>
       </c>
       <c r="D358" s="5">
-        <v>17.179836076713006</v>
+        <v>17.196618468783086</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>17.086465444000002</v>
+        <v>17.085957952000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.23261267400000207</v>
+        <v>0.23222097000000019</v>
       </c>
       <c r="D359" s="5">
-        <v>17.878999794525541</v>
+        <v>17.846707682638076</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>16.982359873</v>
+        <v>16.981777716</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.10410557100000162</v>
+        <v>-0.10418023600000126</v>
       </c>
       <c r="D360" s="5">
-        <v>-7.0713375686686675</v>
+        <v>-7.0764434980815754</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>17.245114224000002</v>
+        <v>17.245170879</v>
       </c>
       <c r="C361" s="5">
-        <v>0.26275435100000166</v>
+        <v>0.26339316299999993</v>
       </c>
       <c r="D361" s="5">
-        <v>20.2309908349823</v>
+        <v>20.285202165359962</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>17.416605635</v>
+        <v>17.415719971000001</v>
       </c>
       <c r="C362" s="5">
-        <v>0.1714914109999981</v>
+        <v>0.17054909200000168</v>
       </c>
       <c r="D362" s="5">
-        <v>12.608018102379926</v>
+        <v>12.534885027162357</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>17.251369561000001</v>
+        <v>17.251056258999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.16523607399999918</v>
+        <v>-0.16466371200000296</v>
       </c>
       <c r="D363" s="5">
-        <v>-10.809062894978149</v>
+        <v>-10.774066246102176</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>17.322758596</v>
+        <v>17.322366327000001</v>
       </c>
       <c r="C364" s="5">
-        <v>7.1389034999999268E-2</v>
+        <v>7.1310068000002502E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>5.0803942643424138</v>
+        <v>5.074740480658102</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>17.175215928</v>
+        <v>17.177989363999998</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.14754266799999982</v>
+        <v>-0.14437696300000269</v>
       </c>
       <c r="D365" s="5">
-        <v>-9.7552741466371167</v>
+        <v>-9.555673284714727</v>
       </c>
       <c r="E365" s="5">
-        <v>4.4118101846597924</v>
+        <v>4.4144136755895902</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>17.443170307999999</v>
+        <v>17.442925135999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.26795437999999905</v>
+        <v>0.26493577200000118</v>
       </c>
       <c r="D366" s="5">
-        <v>20.414443826986005</v>
+        <v>20.161086860412823</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>17.480217026999998</v>
+        <v>17.479990493999999</v>
       </c>
       <c r="C367" s="5">
-        <v>3.7046718999999229E-2</v>
+        <v>3.7065357999999549E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>2.5786055891361181</v>
+        <v>2.5799548280275308</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>17.656167752999998</v>
+        <v>17.6579461</v>
       </c>
       <c r="C368" s="5">
-        <v>0.17595072599999995</v>
+        <v>0.17795560600000115</v>
       </c>
       <c r="D368" s="5">
-        <v>12.770501865653184</v>
+        <v>12.924437633273422</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>16.856737183</v>
+        <v>16.856261639</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.7994305699999984</v>
+        <v>-0.80168446100000068</v>
       </c>
       <c r="D369" s="5">
-        <v>-42.651134503993134</v>
+        <v>-42.73979188197616</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>17.323059596</v>
+        <v>17.322188453999999</v>
       </c>
       <c r="C370" s="5">
-        <v>0.46632241300000032</v>
+        <v>0.46592681499999955</v>
       </c>
       <c r="D370" s="5">
-        <v>38.743614839514095</v>
+        <v>38.706861614676356</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>17.433976973</v>
+        <v>17.433324245000001</v>
       </c>
       <c r="C371" s="5">
-        <v>0.11091737699999982</v>
+        <v>0.11113579100000237</v>
       </c>
       <c r="D371" s="5">
-        <v>7.9598873233274858</v>
+        <v>7.976534166057192</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>17.599596857000002</v>
+        <v>17.598965404000001</v>
       </c>
       <c r="C372" s="5">
-        <v>0.1656198840000016</v>
+        <v>0.16564115899999976</v>
       </c>
       <c r="D372" s="5">
-        <v>12.014700349060892</v>
+        <v>12.016798921681527</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>17.435589271000001</v>
+        <v>17.435595693</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.16400758600000032</v>
+        <v>-0.16336971100000142</v>
       </c>
       <c r="D373" s="5">
-        <v>-10.626879851705207</v>
+        <v>-10.587996443703386</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>17.385154579000002</v>
+        <v>17.384374051999998</v>
       </c>
       <c r="C374" s="5">
-        <v>-5.0434691999999615E-2</v>
+        <v>-5.1221641000001483E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>-3.4164596869118768</v>
+        <v>-3.4689082831834472</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>17.713533369</v>
+        <v>17.713184562999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.32837878999999859</v>
+        <v>0.32881051100000036</v>
       </c>
       <c r="D375" s="5">
-        <v>25.175610737323062</v>
+        <v>25.213477822083807</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>17.355905473</v>
+        <v>17.355421681999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.35762789600000033</v>
+        <v>-0.35776288099999931</v>
       </c>
       <c r="D376" s="5">
-        <v>-21.710248233341211</v>
+        <v>-21.717935987812275</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>17.506791955000001</v>
+        <v>17.509368276</v>
       </c>
       <c r="C377" s="5">
-        <v>0.15088648200000065</v>
+        <v>0.15394659400000066</v>
       </c>
       <c r="D377" s="5">
-        <v>10.94597103841819</v>
+        <v>11.179236417521942</v>
       </c>
       <c r="E377" s="5">
-        <v>1.9305493939057117</v>
+        <v>1.9290902152639289</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>17.354029611000001</v>
+        <v>17.353521562000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.15276234399999922</v>
+        <v>-0.15584671399999905</v>
       </c>
       <c r="D378" s="5">
-        <v>-9.9828703412504929</v>
+        <v>-10.173245516820728</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>17.20436729</v>
+        <v>17.203879756999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.14966232100000099</v>
+        <v>-0.14964180500000168</v>
       </c>
       <c r="D379" s="5">
-        <v>-9.8718498944687418</v>
+        <v>-9.8708355748133076</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>17.194402005000001</v>
+        <v>17.197755166</v>
       </c>
       <c r="C380" s="5">
-        <v>-9.9652849999998239E-3</v>
+        <v>-6.1245909999989578E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>-0.69286587491517171</v>
+        <v>-0.42636521554847429</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>17.387059446999999</v>
+        <v>17.386849904999998</v>
       </c>
       <c r="C381" s="5">
-        <v>0.19265744199999801</v>
+        <v>0.18909473899999796</v>
       </c>
       <c r="D381" s="5">
-        <v>14.305927526034834</v>
+        <v>14.022279160709751</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>17.16856379</v>
+        <v>17.167017189999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.21849565699999829</v>
+        <v>-0.21983271499999901</v>
       </c>
       <c r="D382" s="5">
-        <v>-14.080067070999558</v>
+        <v>-14.160487201510852</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>17.163240829999999</v>
+        <v>17.162378445000002</v>
       </c>
       <c r="C383" s="5">
-        <v>-5.3229600000008759E-3</v>
+        <v>-4.6387449999976127E-3</v>
       </c>
       <c r="D383" s="5">
-        <v>-0.37141551895040203</v>
+        <v>-0.32377370114102799</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>17.406736854999998</v>
+        <v>17.406004186000001</v>
       </c>
       <c r="C384" s="5">
-        <v>0.24349602499999889</v>
+        <v>0.2436257409999989</v>
       </c>
       <c r="D384" s="5">
-        <v>18.41775143952027</v>
+        <v>18.429340802675064</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>17.337712301</v>
+        <v>17.337643538999998</v>
       </c>
       <c r="C385" s="5">
-        <v>-6.9024553999998517E-2</v>
+        <v>-6.8360647000002217E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-4.6560506540572426</v>
+        <v>-4.6124197203811885</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>17.349125903000001</v>
+        <v>17.348754151000001</v>
       </c>
       <c r="C386" s="5">
-        <v>1.1413602000001077E-2</v>
+        <v>1.1110612000003073E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>0.79283942080434766</v>
+        <v>0.7717212281669994</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>17.481842861000001</v>
+        <v>17.481558182000001</v>
       </c>
       <c r="C387" s="5">
-        <v>0.13271695799999961</v>
+        <v>0.13280403099999916</v>
       </c>
       <c r="D387" s="5">
-        <v>9.5759794928166784</v>
+        <v>9.5827429995631874</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>17.508842610999999</v>
+        <v>17.508284458999999</v>
       </c>
       <c r="C388" s="5">
-        <v>2.6999749999998102E-2</v>
+        <v>2.6726276999998078E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>1.8691587415052613</v>
+        <v>1.8500974635328404</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>17.357698792000001</v>
+        <v>17.359448282999999</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.15114381899999785</v>
+        <v>-0.14883617599999965</v>
       </c>
       <c r="D389" s="5">
-        <v>-9.8809701760198756</v>
+        <v>-9.7373890756873411</v>
       </c>
       <c r="E389" s="5">
-        <v>-0.8516304036926603</v>
+        <v>-0.85622731007088948</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>17.159572359999999</v>
+        <v>17.158259502</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.19812643200000224</v>
+        <v>-0.20118878099999904</v>
       </c>
       <c r="D390" s="5">
-        <v>-12.869189930133384</v>
+        <v>-13.054369372953589</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>17.242088788</v>
+        <v>17.241084373</v>
       </c>
       <c r="C391" s="5">
-        <v>8.2516428000001696E-2</v>
+        <v>8.2824870999999689E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>5.9256165861510945</v>
+        <v>5.9488248975737124</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>17.133478799999999</v>
+        <v>17.139013278</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.10860998800000132</v>
+        <v>-0.10207109499999945</v>
       </c>
       <c r="D392" s="5">
-        <v>-7.3024848596027425</v>
+        <v>-6.8774506619307951</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>17.107943741</v>
+        <v>17.109461045</v>
       </c>
       <c r="C393" s="5">
-        <v>-2.5535058999999194E-2</v>
+        <v>-2.9552233000000427E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>-1.7738453618672878</v>
+        <v>-2.0496101686629631</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>17.082047828</v>
+        <v>17.078261685000001</v>
       </c>
       <c r="C394" s="5">
-        <v>-2.5895912999999382E-2</v>
+        <v>-3.1199359999998677E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-1.801367231879758</v>
+        <v>-2.166404565332225</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>16.770569321</v>
+        <v>16.770287481</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.31147850700000035</v>
+        <v>-0.30797420400000064</v>
       </c>
       <c r="D395" s="5">
-        <v>-19.814753001892981</v>
+        <v>-19.617386276385339</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>17.109458362000002</v>
+        <v>17.108625508999999</v>
       </c>
       <c r="C396" s="5">
-        <v>0.33888904100000161</v>
+        <v>0.33833802799999901</v>
       </c>
       <c r="D396" s="5">
-        <v>27.13392669086776</v>
+        <v>27.085309792051305</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>17.143690714000002</v>
+        <v>17.14347347</v>
       </c>
       <c r="C397" s="5">
-        <v>3.4232352000000077E-2</v>
+        <v>3.4847961000000538E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>2.4275400431396976</v>
+        <v>2.4718070093032951</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>17.115572010000001</v>
+        <v>17.115528057999999</v>
       </c>
       <c r="C398" s="5">
-        <v>-2.8118704000000605E-2</v>
+        <v>-2.7945412000001113E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>-1.950555077601579</v>
+        <v>-1.9386659711744803</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>17.062169283999999</v>
+        <v>17.061264279</v>
       </c>
       <c r="C399" s="5">
-        <v>-5.3402726000001621E-2</v>
+        <v>-5.4263778999999346E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-3.6805615209718479</v>
+        <v>-3.7388846135529286</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>17.084861704000001</v>
+        <v>17.084312577999999</v>
       </c>
       <c r="C400" s="5">
-        <v>2.2692420000002045E-2</v>
+        <v>2.3048298999999162E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>1.6077077304750498</v>
+        <v>1.6331958699635107</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>17.036209586999998</v>
+        <v>17.040493269999999</v>
       </c>
       <c r="C401" s="5">
-        <v>-4.8652117000003159E-2</v>
+        <v>-4.3819307999999779E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-3.3641925991208299</v>
+        <v>-3.0348128373656524</v>
       </c>
       <c r="E401" s="5">
-        <v>-1.8521418585058846</v>
+        <v>-1.8373568548969987</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>17.065414787999998</v>
+        <v>17.060401965000001</v>
       </c>
       <c r="C402" s="5">
-        <v>2.9205200999999903E-2</v>
+        <v>1.9908695000001586E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>2.076669438100609</v>
+        <v>1.4110241302290216</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>17.076751333000001</v>
+        <v>17.070641426000002</v>
       </c>
       <c r="C403" s="5">
-        <v>1.1336545000002474E-2</v>
+        <v>1.0239461000001171E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>0.80007829120132268</v>
+        <v>0.7226087346945631</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>17.060553155000001</v>
+        <v>17.071284601999999</v>
       </c>
       <c r="C404" s="5">
-        <v>-1.6198177999999785E-2</v>
+        <v>6.4317599999696995E-4</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.1323421800308875</v>
+        <v>4.522215302815713E-2</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>16.527723128000002</v>
+        <v>16.533268125999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.53283002699999926</v>
+        <v>-0.53801647599999924</v>
       </c>
       <c r="D405" s="5">
-        <v>-31.665652969653411</v>
+        <v>-31.905807423274744</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>16.570479574</v>
+        <v>16.565376540999999</v>
       </c>
       <c r="C406" s="5">
-        <v>4.2756445999998505E-2</v>
+        <v>3.2108414999999724E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>3.148896286110725</v>
+        <v>2.3555127690157107</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>16.658554736999999</v>
+        <v>16.658215362</v>
       </c>
       <c r="C407" s="5">
-        <v>8.8075162999999179E-2</v>
+        <v>9.2838821000000848E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>6.5680231235778708</v>
+        <v>6.936489813687241</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>16.609332952999999</v>
+        <v>16.607481212</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.9221784000000213E-2</v>
+        <v>-5.0734150000000255E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.4886365350121795</v>
+        <v>-3.5941100664390269</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>16.542991671999999</v>
+        <v>16.541794848999999</v>
       </c>
       <c r="C409" s="5">
-        <v>-6.6341280999999697E-2</v>
+        <v>-6.568636300000108E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-4.6891549713217628</v>
+        <v>-4.6443727326023643</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>16.598519939999999</v>
+        <v>16.597424890999999</v>
       </c>
       <c r="C410" s="5">
-        <v>5.552826799999977E-2</v>
+        <v>5.5630042000000657E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>4.1031236311265262</v>
+        <v>4.1110865461326362</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>16.349858547</v>
+        <v>16.347204237</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.24866139299999901</v>
+        <v>-0.2502206539999996</v>
       </c>
       <c r="D411" s="5">
-        <v>-16.567429960146228</v>
+        <v>-16.66387179139015</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>16.378119481999999</v>
+        <v>16.378514199000001</v>
       </c>
       <c r="C412" s="5">
-        <v>2.826093499999871E-2</v>
+        <v>3.130996200000169E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>2.0940482549428152</v>
+        <v>2.3227386342442591</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>16.439971004</v>
+        <v>16.451754051999998</v>
       </c>
       <c r="C413" s="5">
-        <v>6.1851522000001324E-2</v>
+        <v>7.3239852999996913E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>4.6270898619614753</v>
+        <v>5.5000052938211086</v>
       </c>
       <c r="E413" s="5">
-        <v>-3.4998312268650245</v>
+        <v>-3.4549423462786888</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>16.370975972</v>
+        <v>16.358505758</v>
       </c>
       <c r="C414" s="5">
-        <v>-6.8995032000000123E-2</v>
+        <v>-9.3248293999998566E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-4.9215076917887401</v>
+        <v>-6.5935053142503914</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>16.199256713</v>
+        <v>16.188065269999999</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.17171925899999962</v>
+        <v>-0.17044048800000056</v>
       </c>
       <c r="D415" s="5">
-        <v>-11.885739467519951</v>
+        <v>-11.810721997167439</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>16.181258987</v>
+        <v>16.20075258</v>
       </c>
       <c r="C416" s="5">
-        <v>-1.7997726000000824E-2</v>
+        <v>1.2687310000000451E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-1.325109318526696</v>
+        <v>0.94455831110127342</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>16.142202736000002</v>
+        <v>16.151749958</v>
       </c>
       <c r="C417" s="5">
-        <v>-3.9056250999998099E-2</v>
+        <v>-4.9002621999999718E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.8582636654326476</v>
+        <v>-3.5698772580590177</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>16.246568548999999</v>
+        <v>16.238892666000002</v>
       </c>
       <c r="C418" s="5">
-        <v>0.10436581299999759</v>
+        <v>8.714270800000179E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>8.0404036289010605</v>
+        <v>6.6699132976171693</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>16.232979630999999</v>
+        <v>16.232277115999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.358891799999995E-2</v>
+        <v>-6.6155500000029122E-3</v>
       </c>
       <c r="D419" s="5">
-        <v>-0.99909680171454962</v>
+        <v>-0.48777318814525739</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>16.213170056999999</v>
+        <v>16.209822189</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.9809573999999941E-2</v>
+        <v>-2.2454926999998293E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.4546058011942642</v>
+        <v>-1.6474483908656246</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>16.238886853</v>
+        <v>16.236109776999999</v>
       </c>
       <c r="C421" s="5">
-        <v>2.5716796000001096E-2</v>
+        <v>2.6287587999998863E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>1.920093670995926</v>
+        <v>1.9635005782496995</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>16.284402564000001</v>
+        <v>16.281427040000001</v>
       </c>
       <c r="C422" s="5">
-        <v>4.5515711000000181E-2</v>
+        <v>4.5317263000001162E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>3.4157985626582343</v>
+        <v>3.4012670200744832</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>16.448862368</v>
+        <v>16.443811298</v>
       </c>
       <c r="C423" s="5">
-        <v>0.16445980399999982</v>
+        <v>0.16238425799999945</v>
       </c>
       <c r="D423" s="5">
-        <v>12.815414031879069</v>
+        <v>12.647148699694121</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>16.485437895</v>
+        <v>16.486766423999999</v>
       </c>
       <c r="C424" s="5">
-        <v>3.6575527000000108E-2</v>
+        <v>4.2955125999998955E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>2.7011838977886171</v>
+        <v>3.1801153614734456</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>16.455138993999999</v>
+        <v>16.476881557999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-3.0298901000001877E-2</v>
+        <v>-9.8848660000001587E-3</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.1833444810195113</v>
+        <v>-0.71710858045089809</v>
       </c>
       <c r="E425" s="5">
-        <v>9.2262875623738694E-2</v>
+        <v>0.15273451037851604</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>16.471626570000002</v>
+        <v>16.450483451</v>
       </c>
       <c r="C426" s="5">
-        <v>1.6487576000002946E-2</v>
+        <v>-2.6398106999998561E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>1.209013712708118</v>
+        <v>-1.9057051851508078</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>16.518553860000001</v>
+        <v>16.502777647999999</v>
       </c>
       <c r="C427" s="5">
-        <v>4.6927289999999289E-2</v>
+        <v>5.2294196999998377E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>3.4728547871811344</v>
+        <v>3.882068989814802</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>16.589173521999999</v>
+        <v>16.618376349999998</v>
       </c>
       <c r="C428" s="5">
-        <v>7.0619661999998584E-2</v>
+        <v>0.11559870199999978</v>
       </c>
       <c r="D428" s="5">
-        <v>5.2525711431842703</v>
+        <v>8.737289272033788</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>16.751640137999999</v>
+        <v>16.764276899999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.16246661599999968</v>
+        <v>0.14590055000000035</v>
       </c>
       <c r="D429" s="5">
-        <v>12.406394962261015</v>
+        <v>11.059273042596175</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>16.917808994000001</v>
+        <v>16.909012167</v>
       </c>
       <c r="C430" s="5">
-        <v>0.16616885600000231</v>
+        <v>0.1447352670000015</v>
       </c>
       <c r="D430" s="5">
-        <v>12.574853471114844</v>
+        <v>10.866651998281164</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>16.911012696</v>
+        <v>16.908942135</v>
       </c>
       <c r="C431" s="5">
-        <v>-6.7962980000011441E-3</v>
+        <v>-7.0031999999997652E-5</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.48100567464648414</v>
+        <v>-4.9699228351074431E-3</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>16.814464090000001</v>
+        <v>16.808969052999998</v>
       </c>
       <c r="C432" s="5">
-        <v>-9.6548605999998927E-2</v>
+        <v>-9.9973082000001767E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-6.6399719374116595</v>
+        <v>-6.8686976251826408</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>16.836431934</v>
+        <v>16.831515155999998</v>
       </c>
       <c r="C433" s="5">
-        <v>2.1967843999998848E-2</v>
+        <v>2.2546102999999817E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>1.5790966847936128</v>
+        <v>1.6215040818459814</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>16.783493752999998</v>
+        <v>16.778070550999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-5.2938181000001805E-2</v>
+        <v>-5.3444604999999257E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.7085452508850536</v>
+        <v>-3.7444798548369462</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>16.746060944</v>
+        <v>16.738753979999998</v>
       </c>
       <c r="C435" s="5">
-        <v>-3.7432808999998457E-2</v>
+        <v>-3.9316571000000522E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.6438135414415642</v>
+        <v>-2.7760367528149699</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>16.497431263999999</v>
+        <v>16.499715982000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.24862968000000052</v>
+        <v>-0.23903799799999703</v>
       </c>
       <c r="D436" s="5">
-        <v>-16.431246966020417</v>
+        <v>-15.852715248185712</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>16.567467552</v>
+        <v>16.597870509</v>
       </c>
       <c r="C437" s="5">
-        <v>7.0036288000000724E-2</v>
+        <v>9.8154526999998382E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>5.2149888293848035</v>
+        <v>7.3768951475863709</v>
       </c>
       <c r="E437" s="5">
-        <v>0.68263512110691149</v>
+        <v>0.73429520370167367</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>16.622531875</v>
+        <v>16.941962085</v>
       </c>
       <c r="C438" s="5">
-        <v>5.506432299999986E-2</v>
+        <v>0.34409157600000029</v>
       </c>
       <c r="D438" s="5">
-        <v>4.0620911354306566</v>
+        <v>27.919278517005264</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>16.549982475</v>
+        <v>16.815314078</v>
       </c>
       <c r="C439" s="5">
-        <v>-7.2549399999999764E-2</v>
+        <v>-0.12664800700000001</v>
       </c>
       <c r="D439" s="5">
-        <v>-5.1135134807643752</v>
+        <v>-8.6107030340152093</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>16.476449127999999</v>
+        <v>16.730539220000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-7.353334700000147E-2</v>
+        <v>-8.4774857999999398E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-5.2033472737912696</v>
+        <v>-5.884867474028999</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>16.652798017999999</v>
+        <v>16.908901571000001</v>
       </c>
       <c r="C441" s="5">
-        <v>0.17634888999999987</v>
+        <v>0.17836235100000053</v>
       </c>
       <c r="D441" s="5">
-        <v>13.627411370520459</v>
+        <v>13.570488114850999</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>16.905239378000001</v>
+        <v>17.167079975</v>
       </c>
       <c r="C442" s="5">
-        <v>0.25244136000000239</v>
+        <v>0.25817840399999881</v>
       </c>
       <c r="D442" s="5">
-        <v>19.78689915482925</v>
+        <v>19.942310797567899</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>17.026997389999998</v>
+        <v>17.283372087</v>
       </c>
       <c r="C443" s="5">
-        <v>0.12175801199999725</v>
+        <v>0.116292112</v>
       </c>
       <c r="D443" s="5">
-        <v>8.9935847324937654</v>
+        <v>8.4387726169365962</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>16.995408249</v>
+        <v>17.269287732999999</v>
       </c>
       <c r="C444" s="5">
-        <v>-3.1589140999997767E-2</v>
+        <v>-1.4084354000001298E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>-2.2037094857183637</v>
+        <v>-0.97351830072446299</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>17.342565522000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>7.3277789000002258E-2</v>
+      </c>
+      <c r="D445" s="5">
+        <v>5.2124226346292879</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>