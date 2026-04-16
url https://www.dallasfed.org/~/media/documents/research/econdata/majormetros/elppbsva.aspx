--- v2 (2026-02-15)
+++ v3 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C442ACE3-91C7-40CF-A9F8-8D676971A7E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7CD2218C-2697-4CA0-99BE-07435489935B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{70C39528-FEDD-459C-9564-1FC03ECDFB4A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{270BFA13-9D24-4ACB-9077-4F43131FA137}"/>
   </bookViews>
   <sheets>
     <sheet name="elppbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Professional and Business Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C62967F8-A852-4A88-B7F0-A3781DB6A7FE}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E7563AAD-5268-48D7-9403-3A1DBA838A18}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>14.044969278</v>
+        <v>14.044921777000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>14.132212302999999</v>
+        <v>14.13471745</v>
       </c>
       <c r="C7" s="5">
-        <v>8.7243024999999363E-2</v>
+        <v>8.9795672999999354E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>7.7140396995883709</v>
+        <v>7.9477713623741009</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>14.217576798</v>
+        <v>14.217747592</v>
       </c>
       <c r="C8" s="5">
-        <v>8.5364495000000318E-2</v>
+        <v>8.303014200000014E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>7.4942310152957603</v>
+        <v>7.2812985276109687</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>14.013361863</v>
+        <v>14.013753754</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.20421493499999954</v>
+        <v>-0.20399383800000059</v>
       </c>
       <c r="D9" s="5">
-        <v>-15.937742692968493</v>
+        <v>-15.921649288562033</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>14.194050805</v>
+        <v>14.19355959</v>
       </c>
       <c r="C10" s="5">
-        <v>0.18068894199999974</v>
+        <v>0.17980583599999989</v>
       </c>
       <c r="D10" s="5">
-        <v>16.618707216946206</v>
+        <v>16.531174125589132</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>14.177150708999999</v>
+        <v>14.176888465999999</v>
       </c>
       <c r="C11" s="5">
-        <v>-1.6900096000000531E-2</v>
+        <v>-1.6671124000000148E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-1.4194563406011329</v>
+        <v>-1.400396965839823</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>14.289807775</v>
+        <v>14.290758565999999</v>
       </c>
       <c r="C12" s="5">
-        <v>0.11265706600000058</v>
+        <v>0.11387009999999975</v>
       </c>
       <c r="D12" s="5">
-        <v>9.9636552460701679</v>
+        <v>10.075917459387075</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>13.940862365999999</v>
+        <v>13.935681901000001</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.34894540900000059</v>
+        <v>-0.35507666499999857</v>
       </c>
       <c r="D13" s="5">
-        <v>-25.670872703115798</v>
+        <v>-26.060704533686994</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>13.775842313</v>
+        <v>13.76941332</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.16502005299999922</v>
+        <v>-0.16626858100000064</v>
       </c>
       <c r="D14" s="5">
-        <v>-13.315333946397113</v>
+        <v>-13.414225939796331</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>14.140968846</v>
+        <v>14.142770597</v>
       </c>
       <c r="C15" s="5">
-        <v>0.36512653299999975</v>
+        <v>0.37335727700000021</v>
       </c>
       <c r="D15" s="5">
-        <v>36.877489327600841</v>
+        <v>37.856969096792348</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>14.231307548</v>
+        <v>14.235611383</v>
       </c>
       <c r="C16" s="5">
-        <v>9.0338702000000382E-2</v>
+        <v>9.2840786000000008E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>7.941304923820347</v>
+        <v>8.1681796785864513</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>14.430099992000001</v>
+        <v>14.432309999999999</v>
       </c>
       <c r="C17" s="5">
-        <v>0.1987924440000004</v>
+        <v>0.19669861699999913</v>
       </c>
       <c r="D17" s="5">
-        <v>18.112112268872572</v>
+        <v>17.90078604192118</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>14.357904433</v>
+        <v>14.358022374000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-7.2195559000000742E-2</v>
+        <v>-7.4287625999998497E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-5.8412653208184668</v>
+        <v>-6.0048762656178312</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>14.214554054000001</v>
+        <v>14.218202188999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.14335037899999925</v>
+        <v>-0.13982018500000137</v>
       </c>
       <c r="D19" s="5">
-        <v>-11.344400225329155</v>
+        <v>-11.079740707234098</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>14.211166902</v>
+        <v>14.211842216000001</v>
       </c>
       <c r="C20" s="5">
-        <v>-3.3871520000001709E-3</v>
+        <v>-6.3599729999985755E-3</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.28557066551052612</v>
+        <v>-0.5354558316474467</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>14.516994459999999</v>
+        <v>14.516809945</v>
       </c>
       <c r="C21" s="5">
-        <v>0.30582755799999894</v>
+        <v>0.30496772899999947</v>
       </c>
       <c r="D21" s="5">
-        <v>29.111121303991805</v>
+        <v>29.017839931735988</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>14.614084405</v>
+        <v>14.611241408</v>
       </c>
       <c r="C22" s="5">
-        <v>9.7089945000000455E-2</v>
+        <v>9.4431462999999383E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>8.3275205150120435</v>
+        <v>8.0913901911415564</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>14.603980497</v>
+        <v>14.603385755</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.0103907999999606E-2</v>
+        <v>-7.855653000000018E-3</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.82651023693507408</v>
+        <v>-0.64326896087441021</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>14.510922067999999</v>
+        <v>14.512882061999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-9.3058429000000942E-2</v>
+        <v>-9.0503693000000496E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>-7.3841781537637319</v>
+        <v>-7.1886044864581722</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>14.523031772</v>
+        <v>14.516709041</v>
       </c>
       <c r="C25" s="5">
-        <v>1.2109704000000221E-2</v>
+        <v>3.8269790000011739E-3</v>
       </c>
       <c r="D25" s="5">
-        <v>1.0060373217787522</v>
+        <v>0.31689371350833717</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>14.379991509</v>
+        <v>14.374846713</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.14304026299999961</v>
+        <v>-0.1418623280000002</v>
       </c>
       <c r="D26" s="5">
-        <v>-11.199357980635494</v>
+        <v>-11.116612257489978</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>14.405079469</v>
+        <v>14.407211027000001</v>
       </c>
       <c r="C27" s="5">
-        <v>2.5087960000000464E-2</v>
+        <v>3.2364314000000505E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>2.1137785501800233</v>
+        <v>2.7354535274610958</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>13.988970816</v>
+        <v>13.993324769999999</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.41610865300000022</v>
+        <v>-0.41388625700000148</v>
       </c>
       <c r="D28" s="5">
-        <v>-29.653698738996649</v>
+        <v>-29.515770685512088</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>14.537611910000001</v>
+        <v>14.540086722</v>
       </c>
       <c r="C29" s="5">
-        <v>0.54864109400000061</v>
+        <v>0.54676195200000066</v>
       </c>
       <c r="D29" s="5">
-        <v>58.667391314316973</v>
+        <v>58.399204668486313</v>
       </c>
       <c r="E29" s="5">
-        <v>0.74505317398774196</v>
+        <v>0.74677388443014081</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>14.975823924</v>
+        <v>14.97642085</v>
       </c>
       <c r="C30" s="5">
-        <v>0.43821201399999943</v>
+        <v>0.43633412800000038</v>
       </c>
       <c r="D30" s="5">
-        <v>42.814351476728298</v>
+        <v>42.591115170712634</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>14.888974773999999</v>
+        <v>14.893943058</v>
       </c>
       <c r="C31" s="5">
-        <v>-8.6849150000000819E-2</v>
+        <v>-8.2477792000000605E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>-6.7414140752321883</v>
+        <v>-6.4120698366181506</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>15.011904736</v>
+        <v>15.012924827000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.12292996200000061</v>
+        <v>0.11898176900000124</v>
       </c>
       <c r="D32" s="5">
-        <v>10.37026057755539</v>
+        <v>10.018938494377029</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>14.927959210999999</v>
+        <v>14.926774355999999</v>
       </c>
       <c r="C33" s="5">
-        <v>-8.3945525000000742E-2</v>
+        <v>-8.6150471000001616E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-6.5077353490793914</v>
+        <v>-6.6728737579414883</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>14.852742724000001</v>
+        <v>14.847066405</v>
       </c>
       <c r="C34" s="5">
-        <v>-7.5216486999998722E-2</v>
+        <v>-7.9707950999999611E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>-5.8815809710830784</v>
+        <v>-6.2230295260477746</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>15.048041931</v>
+        <v>15.046700614000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.1952992069999997</v>
+        <v>0.19963420900000095</v>
       </c>
       <c r="D35" s="5">
-        <v>16.971487294779909</v>
+        <v>17.383632983329434</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>15.167788659999999</v>
+        <v>15.170435875000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.11974672899999916</v>
+        <v>0.12373526100000021</v>
       </c>
       <c r="D36" s="5">
-        <v>9.9783787738154217</v>
+        <v>10.326883517067609</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>15.282906148</v>
+        <v>15.275152293</v>
       </c>
       <c r="C37" s="5">
-        <v>0.11511748800000099</v>
+        <v>0.10471641799999887</v>
       </c>
       <c r="D37" s="5">
-        <v>9.497480887592836</v>
+        <v>8.6050143776327239</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>15.38315218</v>
+        <v>15.381024123</v>
       </c>
       <c r="C38" s="5">
-        <v>0.10024603199999937</v>
+        <v>0.10587182999999989</v>
       </c>
       <c r="D38" s="5">
-        <v>8.1614954113873104</v>
+        <v>8.6416751422347726</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>15.234733330999999</v>
+        <v>15.237077543</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.14841884900000046</v>
+        <v>-0.14394657999999971</v>
       </c>
       <c r="D39" s="5">
-        <v>-10.982735529185749</v>
+        <v>-10.670049534960791</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>15.018001804000001</v>
+        <v>15.022382869999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.21673152699999854</v>
+        <v>-0.21469467300000034</v>
       </c>
       <c r="D40" s="5">
-        <v>-15.797003821778677</v>
+        <v>-15.657632950459121</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>15.33520102</v>
+        <v>15.337801390999999</v>
       </c>
       <c r="C41" s="5">
-        <v>0.31719921599999878</v>
+        <v>0.31541852099999979</v>
       </c>
       <c r="D41" s="5">
-        <v>28.507316062239752</v>
+        <v>28.319127997305493</v>
       </c>
       <c r="E41" s="5">
-        <v>5.4863832859051609</v>
+        <v>5.4863130065999632</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>15.203006743</v>
+        <v>15.20364361</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.13219427699999997</v>
+        <v>-0.13415778099999898</v>
       </c>
       <c r="D42" s="5">
-        <v>-9.867757113349807</v>
+        <v>-10.005731547172914</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>15.271286757</v>
+        <v>15.278263364000001</v>
       </c>
       <c r="C43" s="5">
-        <v>6.8280014000000833E-2</v>
+        <v>7.4619754000000427E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>5.5246034861611504</v>
+        <v>6.0512363744738895</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>15.292359378</v>
+        <v>15.293290316</v>
       </c>
       <c r="C44" s="5">
-        <v>2.1072621000000069E-2</v>
+        <v>1.5026951999999483E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>1.6684870457797762</v>
+        <v>1.1866669002099428</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>15.77095617</v>
+        <v>15.768458369999999</v>
       </c>
       <c r="C45" s="5">
-        <v>0.47859679199999938</v>
+        <v>0.47516805399999917</v>
       </c>
       <c r="D45" s="5">
-        <v>44.744593179333791</v>
+        <v>44.364242180257342</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>15.901310431000001</v>
+        <v>15.892672585</v>
       </c>
       <c r="C46" s="5">
-        <v>0.1303542610000008</v>
+        <v>0.12421421500000029</v>
       </c>
       <c r="D46" s="5">
-        <v>10.382111177505182</v>
+        <v>9.8733598822072786</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>15.912572451999999</v>
+        <v>15.910321539</v>
       </c>
       <c r="C47" s="5">
-        <v>1.1262020999998512E-2</v>
+        <v>1.7648954000000217E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>0.85321226251735549</v>
+        <v>1.3407801760278337</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>15.847295346999999</v>
+        <v>15.850448607000001</v>
       </c>
       <c r="C48" s="5">
-        <v>-6.5277104999999835E-2</v>
+        <v>-5.9872931999999324E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>-4.8131193458459398</v>
+        <v>-4.4234783683252399</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>15.241030532</v>
+        <v>15.234079106999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.6062648149999994</v>
+        <v>-0.61636950000000112</v>
       </c>
       <c r="D49" s="5">
-        <v>-37.380416675769403</v>
+        <v>-37.870797730104798</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>15.881556585</v>
+        <v>15.88172449</v>
       </c>
       <c r="C50" s="5">
-        <v>0.64052605300000032</v>
+        <v>0.64764538300000041</v>
       </c>
       <c r="D50" s="5">
-        <v>63.887110581143489</v>
+        <v>64.807668634164145</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>15.828090832999999</v>
+        <v>15.830100925</v>
       </c>
       <c r="C51" s="5">
-        <v>-5.3465752000001032E-2</v>
+        <v>-5.1623564999999871E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>-3.9658689328771923</v>
+        <v>-3.8316175432671074</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>16.027297613999998</v>
+        <v>16.033107234999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.19920678099999911</v>
+        <v>0.20300630999999925</v>
       </c>
       <c r="D52" s="5">
-        <v>16.193333445809287</v>
+        <v>16.522062389276048</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>15.914386476000001</v>
+        <v>15.915912196000001</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.11291113799999764</v>
+        <v>-0.1171950389999985</v>
       </c>
       <c r="D53" s="5">
-        <v>-8.1339192287841371</v>
+        <v>-8.4272940679071429</v>
       </c>
       <c r="E53" s="5">
-        <v>3.7768364121515852</v>
+        <v>3.7691895354651672</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>16.026931375</v>
+        <v>16.027160080000002</v>
       </c>
       <c r="C54" s="5">
-        <v>0.11254489899999953</v>
+        <v>0.11124788400000085</v>
       </c>
       <c r="D54" s="5">
-        <v>8.8242596886654709</v>
+        <v>8.7177564101797991</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>16.360235144000001</v>
+        <v>16.367786063</v>
       </c>
       <c r="C55" s="5">
-        <v>0.33330376900000047</v>
+        <v>0.34062598299999891</v>
       </c>
       <c r="D55" s="5">
-        <v>28.017684959369493</v>
+        <v>28.7064709780255</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>16.400445506000001</v>
+        <v>16.400361522000001</v>
       </c>
       <c r="C56" s="5">
-        <v>4.0210361999999833E-2</v>
+        <v>3.2575459000000251E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>2.9895708690984124</v>
+        <v>2.4145779380132737</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>15.932873045999999</v>
+        <v>15.929377138</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.4675724600000013</v>
+        <v>-0.4709843840000012</v>
       </c>
       <c r="D57" s="5">
-        <v>-29.325718485315054</v>
+        <v>-29.507246218616391</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>16.241002048999999</v>
+        <v>16.231700286999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.30812900299999946</v>
+        <v>0.30232314899999935</v>
       </c>
       <c r="D58" s="5">
-        <v>25.841737417645859</v>
+        <v>25.309109856948318</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>16.475275283999999</v>
+        <v>16.472993006999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.23427323499999986</v>
+        <v>0.24129272000000057</v>
       </c>
       <c r="D59" s="5">
-        <v>18.751281575245969</v>
+        <v>19.371867680521504</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>17.522426203999999</v>
+        <v>17.525961386999999</v>
       </c>
       <c r="C60" s="5">
-        <v>1.04715092</v>
+        <v>1.0529683799999994</v>
       </c>
       <c r="D60" s="5">
-        <v>109.47814356458076</v>
+        <v>110.335238133389</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>17.315876196000001</v>
+        <v>17.309596108000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.20655000799999712</v>
+        <v>-0.21636527899999791</v>
       </c>
       <c r="D61" s="5">
-        <v>-13.263321092576753</v>
+        <v>-13.848864347516699</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>17.392538940000001</v>
+        <v>17.395452063</v>
       </c>
       <c r="C62" s="5">
-        <v>7.666274400000006E-2</v>
+        <v>8.585595499999954E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>5.444066830937544</v>
+        <v>6.1171115141205545</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>17.712963195</v>
+        <v>17.715541592000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.32042425499999894</v>
+        <v>0.32008952900000054</v>
       </c>
       <c r="D63" s="5">
-        <v>24.491250766545882</v>
+        <v>24.45850334804831</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>17.828566321</v>
+        <v>17.834336157999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.11560312599999989</v>
+        <v>0.11879456599999827</v>
       </c>
       <c r="D64" s="5">
-        <v>8.1190965920362892</v>
+        <v>8.3503137208185585</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>17.673457081999999</v>
+        <v>17.67201502</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.15510923900000151</v>
+        <v>-0.16232113799999937</v>
       </c>
       <c r="D65" s="5">
-        <v>-9.9546969210784209</v>
+        <v>-10.391443072648975</v>
       </c>
       <c r="E65" s="5">
-        <v>11.053335977813529</v>
+        <v>11.033629756020801</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>17.852044644999999</v>
+        <v>17.853215075000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.17858756300000067</v>
+        <v>0.18120005500000147</v>
       </c>
       <c r="D66" s="5">
-        <v>12.822951287493357</v>
+        <v>13.02236194260551</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>17.953454058999998</v>
+        <v>17.958207678000001</v>
       </c>
       <c r="C67" s="5">
-        <v>0.10140941399999903</v>
+        <v>0.10499260299999946</v>
       </c>
       <c r="D67" s="5">
-        <v>7.0337164711478772</v>
+        <v>7.2898487740646889</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>17.904688191999998</v>
+        <v>17.905015090999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-4.8765867000000185E-2</v>
+        <v>-5.3192587000001623E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-3.2112301742666882</v>
+        <v>-3.497087499314111</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>17.90516964</v>
+        <v>17.901324587000001</v>
       </c>
       <c r="C69" s="5">
-        <v>4.8144800000216037E-4</v>
+        <v>-3.6905039999979294E-3</v>
       </c>
       <c r="D69" s="5">
-        <v>3.2272164941393733E-2</v>
+        <v>-0.24705859217697412</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>17.865631019999999</v>
+        <v>17.855832642999999</v>
       </c>
       <c r="C70" s="5">
-        <v>-3.9538620000001856E-2</v>
+        <v>-4.5491944000001894E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>-2.6179209005228965</v>
+        <v>-3.007249736958062</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>17.914704132000001</v>
+        <v>17.914875323</v>
       </c>
       <c r="C71" s="5">
-        <v>4.9073112000002084E-2</v>
+        <v>5.9042680000001013E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>3.3464011011510086</v>
+        <v>4.0409237834314826</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>17.781019141000002</v>
+        <v>17.784148640000002</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.13368499099999909</v>
+        <v>-0.1307266829999989</v>
       </c>
       <c r="D72" s="5">
-        <v>-8.5962290522587192</v>
+        <v>-8.413497703616768</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>17.828025563000001</v>
+        <v>17.824659316000002</v>
       </c>
       <c r="C73" s="5">
-        <v>4.7006421999999048E-2</v>
+        <v>4.0510676000000245E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>3.2188898925551657</v>
+        <v>2.7679989705739816</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>17.835551718000001</v>
+        <v>17.839813900999999</v>
       </c>
       <c r="C74" s="5">
-        <v>7.526155000000756E-3</v>
+        <v>1.5154584999997667E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>0.50776149899816048</v>
+        <v>1.0250283439221297</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>17.805422368999999</v>
+        <v>17.807668055000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-3.0129349000002748E-2</v>
+        <v>-3.2145845999998812E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-2.0084145957567467</v>
+        <v>-2.1409978384792305</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>17.856400952000001</v>
+        <v>17.861245571000001</v>
       </c>
       <c r="C76" s="5">
-        <v>5.0978583000002686E-2</v>
+        <v>5.3577516000000713E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>3.4903336620001335</v>
+        <v>3.670759381660571</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>18.124804700999999</v>
+        <v>18.119967582000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.2684037489999973</v>
+        <v>0.2587220109999997</v>
       </c>
       <c r="D77" s="5">
-        <v>19.60597571284972</v>
+        <v>18.836019861895736</v>
       </c>
       <c r="E77" s="5">
-        <v>2.5538162505833961</v>
+        <v>2.5348131579394861</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>18.050050978000002</v>
+        <v>18.052180666000002</v>
       </c>
       <c r="C78" s="5">
-        <v>-7.4753722999997052E-2</v>
+        <v>-6.7786915999999309E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-4.8385247936988618</v>
+        <v>-4.3979821040782907</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>18.029639532000001</v>
+        <v>18.029606610999998</v>
       </c>
       <c r="C79" s="5">
-        <v>-2.0411446000000666E-2</v>
+        <v>-2.2574055000003312E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-1.3485816920933202</v>
+        <v>-1.4903092365812998</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>18.616735344999999</v>
+        <v>18.618180743</v>
       </c>
       <c r="C80" s="5">
-        <v>0.58709581299999769</v>
+        <v>0.58857413200000153</v>
       </c>
       <c r="D80" s="5">
-        <v>46.891873979481687</v>
+        <v>47.032009774065472</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>18.674707162000001</v>
+        <v>18.672866938999999</v>
       </c>
       <c r="C81" s="5">
-        <v>5.797181700000209E-2</v>
+        <v>5.4686195999998688E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>3.8014226918616556</v>
+        <v>3.5821986034656028</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>18.973000563999999</v>
+        <v>18.961724309000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.29829340199999876</v>
+        <v>0.28885737000000233</v>
       </c>
       <c r="D82" s="5">
-        <v>20.944641365846508</v>
+        <v>20.226970936447675</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>18.795968535</v>
+        <v>18.800530402</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.17703202899999937</v>
+        <v>-0.16119390700000125</v>
       </c>
       <c r="D83" s="5">
-        <v>-10.639770301691842</v>
+        <v>-9.73751490921072</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>18.820061192000001</v>
+        <v>18.822667196000001</v>
       </c>
       <c r="C84" s="5">
-        <v>2.4092657000000628E-2</v>
+        <v>2.2136794000001458E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>1.549049338787678</v>
+        <v>1.4221332511189955</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>19.188248942000001</v>
+        <v>19.187934193</v>
       </c>
       <c r="C85" s="5">
-        <v>0.36818775000000059</v>
+        <v>0.36526699699999909</v>
       </c>
       <c r="D85" s="5">
-        <v>26.174547719500918</v>
+        <v>25.940287864687917</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>19.283566189999998</v>
+        <v>19.289565795000001</v>
       </c>
       <c r="C86" s="5">
-        <v>9.5317247999997079E-2</v>
+        <v>0.10163160200000121</v>
       </c>
       <c r="D86" s="5">
-        <v>6.1265640712888869</v>
+        <v>6.5444368425885191</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>19.354606656000001</v>
+        <v>19.355025965999999</v>
       </c>
       <c r="C87" s="5">
-        <v>7.1040466000003022E-2</v>
+        <v>6.5460170999998013E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>4.5114709619419324</v>
+        <v>4.1491373723467895</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>19.455809449</v>
+        <v>19.457390094000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.10120279299999879</v>
+        <v>0.10236412800000139</v>
       </c>
       <c r="D88" s="5">
-        <v>6.4582822923779704</v>
+        <v>6.5344167260792396</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>19.273903013000002</v>
+        <v>19.266592125999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.18190643599999845</v>
+        <v>-0.19079796800000182</v>
       </c>
       <c r="D89" s="5">
-        <v>-10.660322210284434</v>
+        <v>-11.152786925435965</v>
       </c>
       <c r="E89" s="5">
-        <v>6.3399210692549168</v>
+        <v>6.3279613432588588</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>19.517554858</v>
+        <v>19.520104669999998</v>
       </c>
       <c r="C90" s="5">
-        <v>0.2436518449999987</v>
+        <v>0.25351254399999945</v>
       </c>
       <c r="D90" s="5">
-        <v>16.27032149340868</v>
+        <v>16.984106843498292</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>19.597565354</v>
+        <v>19.592003167000001</v>
       </c>
       <c r="C91" s="5">
-        <v>8.0010495999999875E-2</v>
+        <v>7.1898497000002948E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>5.0317380941525824</v>
+        <v>4.5106148334012497</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>19.492985972</v>
+        <v>19.499777621</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.10457938200000072</v>
+        <v>-9.2225546000001657E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>-6.2189726235255876</v>
+        <v>-5.5047897661353424</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>19.697119816000001</v>
+        <v>19.696737184</v>
       </c>
       <c r="C93" s="5">
-        <v>0.20413384400000112</v>
+        <v>0.19695956300000006</v>
       </c>
       <c r="D93" s="5">
-        <v>13.316271769689747</v>
+        <v>12.817267805991683</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>20.06206457</v>
+        <v>20.049038116999998</v>
       </c>
       <c r="C94" s="5">
-        <v>0.3649447539999997</v>
+        <v>0.35230093299999865</v>
       </c>
       <c r="D94" s="5">
-        <v>24.644972455904846</v>
+        <v>23.706071969762775</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>20.539555625999999</v>
+        <v>20.548347662000001</v>
       </c>
       <c r="C95" s="5">
-        <v>0.47749105599999808</v>
+        <v>0.49930954500000269</v>
       </c>
       <c r="D95" s="5">
-        <v>32.6126746314904</v>
+        <v>34.338459009587076</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>21.471996866000001</v>
+        <v>21.473889903</v>
       </c>
       <c r="C96" s="5">
-        <v>0.93244124000000284</v>
+        <v>0.92554224099999871</v>
       </c>
       <c r="D96" s="5">
-        <v>70.36355758286193</v>
+        <v>69.670291225275676</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>21.890828138</v>
+        <v>21.893001962</v>
       </c>
       <c r="C97" s="5">
-        <v>0.41883127199999848</v>
+        <v>0.4191120589999997</v>
       </c>
       <c r="D97" s="5">
-        <v>26.088963758335936</v>
+        <v>26.105818720585749</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>22.235022745999999</v>
+        <v>22.241809281999998</v>
       </c>
       <c r="C98" s="5">
-        <v>0.34419460799999868</v>
+        <v>0.34880731999999881</v>
       </c>
       <c r="D98" s="5">
-        <v>20.588152071963538</v>
+        <v>20.886431529268457</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>22.767000949</v>
+        <v>22.764202910000002</v>
       </c>
       <c r="C99" s="5">
-        <v>0.53197820300000132</v>
+        <v>0.52239362800000322</v>
       </c>
       <c r="D99" s="5">
-        <v>32.80638981177264</v>
+        <v>32.125920869810123</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>22.996159115000001</v>
+        <v>22.995367228999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.22915816600000127</v>
+        <v>0.23116431899999768</v>
       </c>
       <c r="D100" s="5">
-        <v>12.770044462379214</v>
+        <v>12.889829586615576</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>23.413164931000001</v>
+        <v>23.404921247000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.41700581599999964</v>
+        <v>0.40955401800000146</v>
       </c>
       <c r="D101" s="5">
-        <v>24.067443728979509</v>
+        <v>23.595316961661705</v>
       </c>
       <c r="E101" s="5">
-        <v>21.475992253401511</v>
+        <v>21.479299992111134</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>22.969473311000002</v>
+        <v>22.971306121000001</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.44369161999999918</v>
+        <v>-0.43361512599999941</v>
       </c>
       <c r="D102" s="5">
-        <v>-20.513943726933636</v>
+        <v>-20.100867769379771</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>22.646768908999999</v>
+        <v>22.638268822000001</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.32270440200000294</v>
+        <v>-0.33303729900000079</v>
       </c>
       <c r="D103" s="5">
-        <v>-15.61552774681032</v>
+        <v>-16.075206700015098</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>23.043510639000001</v>
+        <v>23.055323690000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.39674173000000224</v>
+        <v>0.41705486800000102</v>
       </c>
       <c r="D104" s="5">
-        <v>23.171078326664318</v>
+        <v>24.490478135487727</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>23.486401815000001</v>
+        <v>23.487698080000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.44289117599999983</v>
+        <v>0.43237438999999966</v>
       </c>
       <c r="D105" s="5">
-        <v>25.664936091097612</v>
+        <v>24.977197157909114</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>23.547732419999999</v>
+        <v>23.533037528000001</v>
       </c>
       <c r="C106" s="5">
-        <v>6.1330604999998428E-2</v>
+        <v>4.5339448000000004E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>3.1789883577445721</v>
+        <v>2.3411706271654342</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>24.068653912999999</v>
+        <v>24.079168036999999</v>
       </c>
       <c r="C107" s="5">
-        <v>0.52092149299999946</v>
+        <v>0.54613050899999749</v>
       </c>
       <c r="D107" s="5">
-        <v>30.026693950402404</v>
+        <v>31.692754383764221</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>23.329220188000001</v>
+        <v>23.331308763999999</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.73943372499999782</v>
+        <v>-0.74785927299999955</v>
       </c>
       <c r="D108" s="5">
-        <v>-31.232847825568754</v>
+        <v>-31.518780781737821</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>23.310151779000002</v>
+        <v>23.312652833000001</v>
       </c>
       <c r="C109" s="5">
-        <v>-1.9068408999999065E-2</v>
+        <v>-1.865593099999785E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>-0.97643659669133243</v>
+        <v>-0.95532248817555843</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>23.072337985000001</v>
+        <v>23.079607162999999</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.23781379400000091</v>
+        <v>-0.23304567000000276</v>
       </c>
       <c r="D110" s="5">
-        <v>-11.578466164094559</v>
+        <v>-11.357786253729852</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>23.624543785</v>
+        <v>23.620199482</v>
       </c>
       <c r="C111" s="5">
-        <v>0.55220579999999941</v>
+        <v>0.54059231900000171</v>
       </c>
       <c r="D111" s="5">
-        <v>32.819520028847293</v>
+        <v>32.026704705053419</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>23.684257161000001</v>
+        <v>23.683314978999999</v>
       </c>
       <c r="C112" s="5">
-        <v>5.9713376000001261E-2</v>
+        <v>6.31154969999983E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>3.0756420273858165</v>
+        <v>3.2540650663957171</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>23.634941375</v>
+        <v>23.622907975</v>
       </c>
       <c r="C113" s="5">
-        <v>-4.9315786000001083E-2</v>
+        <v>-6.040700399999821E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>-2.4702440842170437</v>
+        <v>-3.0181630532262749</v>
       </c>
       <c r="E113" s="5">
-        <v>0.94722966610276682</v>
+        <v>0.93137133724789933</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>23.814612434000001</v>
+        <v>23.817606235</v>
       </c>
       <c r="C114" s="5">
-        <v>0.17967105900000035</v>
+        <v>0.19469825999999912</v>
       </c>
       <c r="D114" s="5">
-        <v>9.5135516936702516</v>
+        <v>10.351193466749887</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>23.897095391000001</v>
+        <v>23.887635258</v>
       </c>
       <c r="C115" s="5">
-        <v>8.2482956999999857E-2</v>
+        <v>7.0029023000000024E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>4.2363484960102227</v>
+        <v>3.5858842905853283</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>23.781585625999998</v>
+        <v>23.798502951</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.11550976500000232</v>
+        <v>-8.9132306999999855E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-5.648613723924556</v>
+        <v>-4.3868222007019453</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>23.317767957000001</v>
+        <v>23.318386622999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.46381766899999732</v>
+        <v>-0.48011632800000115</v>
       </c>
       <c r="D117" s="5">
-        <v>-21.049656741280209</v>
+        <v>-21.695571920330504</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>23.034430955000001</v>
+        <v>23.018878694000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.28333700199999967</v>
+        <v>-0.29950792899999712</v>
       </c>
       <c r="D118" s="5">
-        <v>-13.645268081552441</v>
+        <v>-14.369597248465061</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>23.936765784999999</v>
+        <v>23.946474951999999</v>
       </c>
       <c r="C119" s="5">
-        <v>0.90233482999999737</v>
+        <v>0.92759625799999768</v>
       </c>
       <c r="D119" s="5">
-        <v>58.582693460951482</v>
+        <v>60.653108411190559</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>23.997587111000001</v>
+        <v>23.999329341999999</v>
       </c>
       <c r="C120" s="5">
-        <v>6.0821326000002784E-2</v>
+        <v>5.2854390000000251E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>3.092074218939489</v>
+        <v>2.6810173352526112</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>23.818177599999999</v>
+        <v>23.820756851999999</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.17940951100000291</v>
+        <v>-0.17857249000000053</v>
       </c>
       <c r="D121" s="5">
-        <v>-8.6115252826642461</v>
+        <v>-8.5723817174998658</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>24.117469943</v>
+        <v>24.125112570999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.29929234300000118</v>
+        <v>0.30435571900000014</v>
       </c>
       <c r="D122" s="5">
-        <v>16.165883654166645</v>
+        <v>16.456975957789453</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>23.483601491999998</v>
+        <v>23.479761201999999</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.63386845100000144</v>
+        <v>-0.64535136900000012</v>
       </c>
       <c r="D123" s="5">
-        <v>-27.356715519731743</v>
+        <v>-27.774272341895344</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>23.854092129000001</v>
+        <v>23.853698852000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.37049063700000318</v>
+        <v>0.37393765000000201</v>
       </c>
       <c r="D124" s="5">
-        <v>20.664157122204706</v>
+        <v>20.877279471433695</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>24.245657219000002</v>
+        <v>24.232373883000001</v>
       </c>
       <c r="C125" s="5">
-        <v>0.39156509000000028</v>
+        <v>0.37867503100000022</v>
       </c>
       <c r="D125" s="5">
-        <v>21.577392205113387</v>
+        <v>20.804398907631082</v>
       </c>
       <c r="E125" s="5">
-        <v>2.5839532847159452</v>
+        <v>2.579978335626576</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>25.041252558</v>
+        <v>25.043682684</v>
       </c>
       <c r="C126" s="5">
-        <v>0.79559533899999835</v>
+        <v>0.81130880099999914</v>
       </c>
       <c r="D126" s="5">
-        <v>47.321132964574808</v>
+        <v>48.465920536384985</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>25.454728569</v>
+        <v>25.447345805000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.4134760110000002</v>
+        <v>0.40366312100000101</v>
       </c>
       <c r="D127" s="5">
-        <v>21.71639024037335</v>
+        <v>21.152279220291547</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>26.226981517999999</v>
+        <v>26.245663713999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.77225294899999852</v>
+        <v>0.79831790899999788</v>
       </c>
       <c r="D128" s="5">
-        <v>43.139032607561468</v>
+        <v>44.870787531224067</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>26.179876397000001</v>
+        <v>26.181209763999998</v>
       </c>
       <c r="C129" s="5">
-        <v>-4.7105120999997752E-2</v>
+        <v>-6.4453950000000759E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>-2.1341034632667455</v>
+        <v>-2.9074730330559073</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>26.135745671999999</v>
+        <v>26.113828743999999</v>
       </c>
       <c r="C130" s="5">
-        <v>-4.4130725000002258E-2</v>
+        <v>-6.7381019999999126E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-2.0041593603418173</v>
+        <v>-3.0450254600673743</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>26.366647829000001</v>
+        <v>26.374663482999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.23090215700000272</v>
+        <v>0.26083473899999987</v>
       </c>
       <c r="D131" s="5">
-        <v>11.132293634125734</v>
+        <v>12.666941697231969</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>26.151222577999999</v>
+        <v>26.154362777999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.21542525100000276</v>
+        <v>-0.22030070499999965</v>
       </c>
       <c r="D132" s="5">
-        <v>-9.3756419829366227</v>
+        <v>-9.5754002569537029</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>26.190005973000002</v>
+        <v>26.193362976</v>
       </c>
       <c r="C133" s="5">
-        <v>3.878339500000294E-2</v>
+        <v>3.9000198000000097E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>1.7942400952388748</v>
+        <v>1.8041340698871755</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>26.512036029000001</v>
+        <v>26.518645074999998</v>
       </c>
       <c r="C134" s="5">
-        <v>0.32203005599999912</v>
+        <v>0.32528209899999894</v>
       </c>
       <c r="D134" s="5">
-        <v>15.794999595075998</v>
+        <v>15.963371709052311</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>26.513179437000002</v>
+        <v>26.516316513</v>
       </c>
       <c r="C135" s="5">
-        <v>1.1434080000007896E-3</v>
+        <v>-2.3285619999988683E-3</v>
       </c>
       <c r="D135" s="5">
-        <v>5.1765738004982964E-2</v>
+        <v>-0.10531930653044919</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>27.023605559</v>
+        <v>27.023512018000002</v>
       </c>
       <c r="C136" s="5">
-        <v>0.51042612199999837</v>
+        <v>0.5071955050000021</v>
       </c>
       <c r="D136" s="5">
-        <v>25.712304017913958</v>
+        <v>25.528733516400948</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>26.930156473</v>
+        <v>26.915613965999999</v>
       </c>
       <c r="C137" s="5">
-        <v>-9.3449085999999681E-2</v>
+        <v>-0.10789805200000302</v>
       </c>
       <c r="D137" s="5">
-        <v>-4.0716437393710114</v>
+        <v>-4.6874670976127515</v>
       </c>
       <c r="E137" s="5">
-        <v>11.072082846639852</v>
+        <v>11.072955938841789</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>26.360726727999999</v>
+        <v>26.363320439999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.56942974500000076</v>
+        <v>-0.5522935259999997</v>
       </c>
       <c r="D138" s="5">
-        <v>-22.621193659689066</v>
+        <v>-22.026000527960722</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>26.275176714000001</v>
+        <v>26.267037300999998</v>
       </c>
       <c r="C139" s="5">
-        <v>-8.5550013999998953E-2</v>
+        <v>-9.6283139000000517E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-3.8256634424293612</v>
+        <v>-4.2956256048885866</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>26.419141619000001</v>
+        <v>26.436223061</v>
       </c>
       <c r="C140" s="5">
-        <v>0.1439649050000007</v>
+        <v>0.1691857600000013</v>
       </c>
       <c r="D140" s="5">
-        <v>6.7767475658188525</v>
+        <v>8.0089644305704422</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>26.143541800000001</v>
+        <v>26.144365218000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.27559981899999997</v>
+        <v>-0.29185784299999895</v>
       </c>
       <c r="D141" s="5">
-        <v>-11.824354992230379</v>
+        <v>-12.472539491825785</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>26.059853977</v>
+        <v>26.034758509</v>
       </c>
       <c r="C142" s="5">
-        <v>-8.3687823000001771E-2</v>
+        <v>-0.10960670900000125</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.7743940925278774</v>
+        <v>-4.9164422176833256</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>25.956007884999998</v>
+        <v>25.959204417999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.10384609200000128</v>
+        <v>-7.5554091000000767E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>-4.6784634145967559</v>
+        <v>-3.4274061319548355</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>25.489054776</v>
+        <v>25.494926633999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.46695310899999853</v>
+        <v>-0.46427778400000008</v>
       </c>
       <c r="D144" s="5">
-        <v>-19.575198411141471</v>
+        <v>-19.471676347646174</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>25.690616663</v>
+        <v>25.699392066000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.20156188700000044</v>
+        <v>0.20446543200000278</v>
       </c>
       <c r="D145" s="5">
-        <v>9.9131312064674617</v>
+        <v>10.059871394017538</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>25.467145768000002</v>
+        <v>25.470544428</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.22347089499999839</v>
+        <v>-0.2288476380000013</v>
       </c>
       <c r="D146" s="5">
-        <v>-9.9530635629394126</v>
+        <v>-10.177624459479883</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>25.432987447999999</v>
+        <v>25.443720213999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.4158320000003073E-2</v>
+        <v>-2.6824214000001234E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>-1.5977035554768371</v>
+        <v>-1.2564812273578196</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>25.108869322</v>
+        <v>25.108916314999998</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.32411812599999834</v>
+        <v>-0.33480389900000063</v>
       </c>
       <c r="D148" s="5">
-        <v>-14.2651575650528</v>
+        <v>-14.696216266315199</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>24.805937272000001</v>
+        <v>24.793754815</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.30293204999999901</v>
+        <v>-0.31516149999999854</v>
       </c>
       <c r="D149" s="5">
-        <v>-13.554614261201259</v>
+        <v>-14.064621328588778</v>
       </c>
       <c r="E149" s="5">
-        <v>-7.8878828763201847</v>
+        <v>-7.8833763691229404</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>25.705839515000001</v>
+        <v>25.705125123999998</v>
       </c>
       <c r="C150" s="5">
-        <v>0.89990224299999966</v>
+        <v>0.91137030899999871</v>
       </c>
       <c r="D150" s="5">
-        <v>53.360603376081862</v>
+        <v>54.21586017885511</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>26.134103775</v>
+        <v>26.125250591</v>
       </c>
       <c r="C151" s="5">
-        <v>0.42826425999999884</v>
+        <v>0.42012546700000186</v>
       </c>
       <c r="D151" s="5">
-        <v>21.929792086780697</v>
+        <v>21.475560526181336</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>26.362364255999999</v>
+        <v>26.373587035</v>
       </c>
       <c r="C152" s="5">
-        <v>0.22826048099999952</v>
+        <v>0.24833644399999955</v>
       </c>
       <c r="D152" s="5">
-        <v>10.999479556510639</v>
+        <v>12.022391773586016</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>26.961273812000002</v>
+        <v>26.962620362999999</v>
       </c>
       <c r="C153" s="5">
-        <v>0.5989095560000024</v>
+        <v>0.5890333279999993</v>
       </c>
       <c r="D153" s="5">
-        <v>30.940081291942899</v>
+        <v>30.351112724302464</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>27.133261995000002</v>
+        <v>27.105924172999998</v>
       </c>
       <c r="C154" s="5">
-        <v>0.17198818299999985</v>
+        <v>0.14330380999999903</v>
       </c>
       <c r="D154" s="5">
-        <v>7.9292640603026987</v>
+        <v>6.5676691481042049</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>27.274273736000001</v>
+        <v>27.273772611999998</v>
       </c>
       <c r="C155" s="5">
-        <v>0.1410117409999998</v>
+        <v>0.16784843900000013</v>
       </c>
       <c r="D155" s="5">
-        <v>6.417790929159084</v>
+        <v>7.6891515598080051</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>27.676929552000001</v>
+        <v>27.686425906</v>
       </c>
       <c r="C156" s="5">
-        <v>0.40265581599999933</v>
+        <v>0.41265329400000184</v>
       </c>
       <c r="D156" s="5">
-        <v>19.227533682845642</v>
+        <v>19.745764519676868</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>27.628748565999999</v>
+        <v>27.643239715</v>
       </c>
       <c r="C157" s="5">
-        <v>-4.818098600000198E-2</v>
+        <v>-4.3186191000000207E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-2.0691170474566811</v>
+        <v>-1.8558240640246582</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>27.683745646999999</v>
+        <v>27.683912328000002</v>
       </c>
       <c r="C158" s="5">
-        <v>5.4997080999999781E-2</v>
+        <v>4.0672613000001689E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>2.4150153956956633</v>
+        <v>1.7799666433764072</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>28.012573399000001</v>
+        <v>28.030917256999999</v>
       </c>
       <c r="C159" s="5">
-        <v>0.32882775200000225</v>
+        <v>0.34700492899999702</v>
       </c>
       <c r="D159" s="5">
-        <v>15.222656923734101</v>
+        <v>16.122968859031928</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>28.069019793999999</v>
+        <v>28.069622745</v>
       </c>
       <c r="C160" s="5">
-        <v>5.6446394999998262E-2</v>
+        <v>3.8705488000001509E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>2.4450247008301451</v>
+        <v>1.6696189906349357</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>28.200029916999998</v>
+        <v>28.187737396999999</v>
       </c>
       <c r="C161" s="5">
-        <v>0.13101012299999937</v>
+        <v>0.11811465199999915</v>
       </c>
       <c r="D161" s="5">
-        <v>5.7469541834232141</v>
+        <v>5.1680189421305034</v>
       </c>
       <c r="E161" s="5">
-        <v>13.682581745585232</v>
+        <v>13.688860793068214</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>26.569331378000001</v>
+        <v>26.567288256000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.6306985389999973</v>
+        <v>-1.6204491409999981</v>
       </c>
       <c r="D162" s="5">
-        <v>-51.0702860620477</v>
+        <v>-50.858983887311304</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>26.414489614000001</v>
+        <v>26.402314189999998</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.15484176400000038</v>
+        <v>-0.16497406600000275</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.7735434152506491</v>
+        <v>-7.2023017701649312</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>25.557016158</v>
+        <v>25.561072349</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.85747345600000102</v>
+        <v>-0.84124184099999866</v>
       </c>
       <c r="D164" s="5">
-        <v>-32.699996390831664</v>
+        <v>-32.197626649512166</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>25.793157446999999</v>
+        <v>25.794285480999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.23614128899999898</v>
+        <v>0.23321313199999949</v>
       </c>
       <c r="D165" s="5">
-        <v>11.668926098434373</v>
+        <v>11.514974811064672</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>26.130406417</v>
+        <v>26.107293892000001</v>
       </c>
       <c r="C166" s="5">
-        <v>0.33724897000000098</v>
+        <v>0.31300841100000198</v>
       </c>
       <c r="D166" s="5">
-        <v>16.86914435212179</v>
+        <v>15.574033820609156</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>25.477663449000001</v>
+        <v>25.475262085000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.65274296799999831</v>
+        <v>-0.63203180700000061</v>
       </c>
       <c r="D167" s="5">
-        <v>-26.182185549304503</v>
+        <v>-25.478492663610332</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>25.854968311</v>
+        <v>25.865818641000001</v>
       </c>
       <c r="C168" s="5">
-        <v>0.37730486199999902</v>
+        <v>0.39055655599999994</v>
       </c>
       <c r="D168" s="5">
-        <v>19.29245067613563</v>
+        <v>20.030277565245136</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>25.920161500999999</v>
+        <v>25.940178037999999</v>
       </c>
       <c r="C169" s="5">
-        <v>6.519318999999868E-2</v>
+        <v>7.4359396999998495E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>3.0681118824714249</v>
+        <v>3.5048479784468789</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>26.408722049000001</v>
+        <v>26.407108313999998</v>
       </c>
       <c r="C170" s="5">
-        <v>0.48856054800000237</v>
+        <v>0.46693027599999937</v>
       </c>
       <c r="D170" s="5">
-        <v>25.11696180099927</v>
+        <v>23.872451204902156</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>27.099488397999998</v>
+        <v>27.118170228</v>
       </c>
       <c r="C171" s="5">
-        <v>0.69076634899999689</v>
+        <v>0.71106191400000185</v>
       </c>
       <c r="D171" s="5">
-        <v>36.321537831196117</v>
+        <v>37.554381835819875</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>27.072834878999998</v>
+        <v>27.072639507000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-2.6653518999999903E-2</v>
+        <v>-4.5530720999998664E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.1738882317575139</v>
+        <v>-1.9962682314341507</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>27.530830157</v>
+        <v>27.521450797</v>
       </c>
       <c r="C173" s="5">
-        <v>0.45799527800000206</v>
+        <v>0.44881128999999831</v>
       </c>
       <c r="D173" s="5">
-        <v>22.300117091413728</v>
+        <v>21.811610363426649</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.3730462767934113</v>
+        <v>-2.3637463007971427</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>27.554698001999999</v>
+        <v>27.550612055999999</v>
       </c>
       <c r="C174" s="5">
-        <v>2.3867844999998056E-2</v>
+        <v>2.9161258999998552E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>1.0453145773900774</v>
+        <v>1.2789356545595432</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>27.46702144</v>
+        <v>27.453449429999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-8.7676561999998626E-2</v>
+        <v>-9.7162625999999364E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-3.7521733530914592</v>
+        <v>-4.1509042182746425</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>27.031684887000001</v>
+        <v>27.030145395000002</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.43533655299999907</v>
+        <v>-0.42330403499999747</v>
       </c>
       <c r="D176" s="5">
-        <v>-17.445909769700517</v>
+        <v>-17.011570929831965</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>28.272813576000001</v>
+        <v>28.277167455000001</v>
       </c>
       <c r="C177" s="5">
-        <v>1.241128689</v>
+        <v>1.247022059999999</v>
       </c>
       <c r="D177" s="5">
-        <v>71.376378417986231</v>
+        <v>71.810722105178158</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>28.425230489</v>
+        <v>28.403424988000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.15241691299999971</v>
+        <v>0.12625753300000042</v>
       </c>
       <c r="D178" s="5">
-        <v>6.6644219252753878</v>
+        <v>5.491556358192673</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>28.756753198999998</v>
+        <v>28.756056538999999</v>
       </c>
       <c r="C179" s="5">
-        <v>0.331522709999998</v>
+        <v>0.35263155099999821</v>
       </c>
       <c r="D179" s="5">
-        <v>14.929168112073121</v>
+        <v>15.958717090170115</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>29.330299111999999</v>
+        <v>29.341454596999998</v>
       </c>
       <c r="C180" s="5">
-        <v>0.57354591300000024</v>
+        <v>0.58539805799999911</v>
       </c>
       <c r="D180" s="5">
-        <v>26.741750644731944</v>
+        <v>27.35844131700016</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>28.929453420000002</v>
+        <v>28.950407850000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.4008456919999972</v>
+        <v>-0.3910467469999972</v>
       </c>
       <c r="D181" s="5">
-        <v>-15.221674020698595</v>
+        <v>-14.871191377950199</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>28.555477408000002</v>
+        <v>28.554091644</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.37397601199999997</v>
+        <v>-0.39631620600000161</v>
       </c>
       <c r="D182" s="5">
-        <v>-14.45584041327268</v>
+        <v>-15.245268613454732</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>27.666268378000002</v>
+        <v>27.680448290000001</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.88920902999999996</v>
+        <v>-0.8736433539999986</v>
       </c>
       <c r="D183" s="5">
-        <v>-31.587742476701496</v>
+        <v>-31.125692810514881</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>27.699409528</v>
+        <v>27.697614499</v>
       </c>
       <c r="C184" s="5">
-        <v>3.3141149999998731E-2</v>
+        <v>1.71662089999991E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>1.4469766907264425</v>
+        <v>0.7467313348825888</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>27.294989060999999</v>
+        <v>27.288619128000001</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.40442046700000134</v>
+        <v>-0.40899537099999961</v>
       </c>
       <c r="D185" s="5">
-        <v>-16.179748404359884</v>
+        <v>-16.349157060287091</v>
       </c>
       <c r="E185" s="5">
-        <v>-0.85664360520576466</v>
+        <v>-0.84600070947342676</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>26.743566181999999</v>
+        <v>26.740586233999998</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.55142287900000042</v>
+        <v>-0.5480328940000021</v>
       </c>
       <c r="D186" s="5">
-        <v>-21.722539039567401</v>
+        <v>-21.607886996161028</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>27.089151111</v>
+        <v>27.074366508000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.34558492900000104</v>
+        <v>0.33378027400000221</v>
       </c>
       <c r="D187" s="5">
-        <v>16.657569663851369</v>
+        <v>16.050911404948899</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>27.076587906</v>
+        <v>27.072069713000001</v>
       </c>
       <c r="C188" s="5">
-        <v>-1.25632049999993E-2</v>
+        <v>-2.296794999999463E-3</v>
       </c>
       <c r="D188" s="5">
-        <v>-0.55510970511424285</v>
+        <v>-0.10175190599347461</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>27.423868647999999</v>
+        <v>27.430244475999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.34728074199999881</v>
+        <v>0.3581747629999974</v>
       </c>
       <c r="D189" s="5">
-        <v>16.524545720768913</v>
+        <v>17.084289136122322</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>27.305223754</v>
+        <v>27.290507395999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.11864489399999911</v>
+        <v>-0.13973707999999974</v>
       </c>
       <c r="D190" s="5">
-        <v>-5.0698350523471269</v>
+        <v>-5.9447193065395254</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>27.793582059999999</v>
+        <v>27.791858620999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.48835830599999852</v>
+        <v>0.50135122500000051</v>
       </c>
       <c r="D191" s="5">
-        <v>23.704470482797891</v>
+        <v>24.414723304634013</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>28.241398856</v>
+        <v>28.250586770999998</v>
       </c>
       <c r="C192" s="5">
-        <v>0.44781679600000146</v>
+        <v>0.45872814999999889</v>
       </c>
       <c r="D192" s="5">
-        <v>21.143518105616543</v>
+        <v>21.707844185010483</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>28.157586297999998</v>
+        <v>28.180058767999999</v>
       </c>
       <c r="C193" s="5">
-        <v>-8.3812558000001758E-2</v>
+        <v>-7.0528002999999728E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-3.5037063650380396</v>
+        <v>-2.9550228847138538</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>28.555728592000001</v>
+        <v>28.554002107999999</v>
       </c>
       <c r="C194" s="5">
-        <v>0.39814229400000301</v>
+        <v>0.37394334000000029</v>
       </c>
       <c r="D194" s="5">
-        <v>18.351525661915225</v>
+        <v>17.138892400003414</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>28.657532575000001</v>
+        <v>28.661116348</v>
       </c>
       <c r="C195" s="5">
-        <v>0.10180398299999993</v>
+        <v>0.10711424000000136</v>
       </c>
       <c r="D195" s="5">
-        <v>4.3630085347434289</v>
+        <v>4.5955910895979502</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>28.818277701</v>
+        <v>28.816082851000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.16074512599999835</v>
+        <v>0.1549665030000007</v>
       </c>
       <c r="D196" s="5">
-        <v>6.9425972653120116</v>
+        <v>6.6846911476900361</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>29.088574982000001</v>
+        <v>29.085868906000002</v>
       </c>
       <c r="C197" s="5">
-        <v>0.27029728100000128</v>
+        <v>0.26978605500000086</v>
       </c>
       <c r="D197" s="5">
-        <v>11.854404358845283</v>
+        <v>11.831764831632018</v>
       </c>
       <c r="E197" s="5">
-        <v>6.5711179330082192</v>
+        <v>6.5860781359797782</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>29.442710239</v>
+        <v>29.440405045999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.35413525699999937</v>
+        <v>0.35453613999999689</v>
       </c>
       <c r="D198" s="5">
-        <v>15.628279776073818</v>
+        <v>15.648728230810471</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>29.582041421</v>
+        <v>29.570478742999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.13933118199999939</v>
+        <v>0.13007369700000027</v>
       </c>
       <c r="D199" s="5">
-        <v>5.828897459377913</v>
+        <v>5.4325958917146311</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>29.767932514000002</v>
+        <v>29.763131346000002</v>
       </c>
       <c r="C200" s="5">
-        <v>0.18589109300000217</v>
+        <v>0.19265260300000264</v>
       </c>
       <c r="D200" s="5">
-        <v>7.8068556228482189</v>
+        <v>8.1043529836046559</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>29.928894398000001</v>
+        <v>29.935653859999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.16096188399999889</v>
+        <v>0.17252251399999707</v>
       </c>
       <c r="D201" s="5">
-        <v>6.6851610937447514</v>
+        <v>7.1819196992752632</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>30.358761118</v>
+        <v>30.351254372</v>
       </c>
       <c r="C202" s="5">
-        <v>0.4298667199999997</v>
+        <v>0.41560051200000103</v>
       </c>
       <c r="D202" s="5">
-        <v>18.664401149734601</v>
+        <v>17.992594827938401</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>30.707774399000002</v>
+        <v>30.706204104000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.34901328100000129</v>
+        <v>0.35494973200000146</v>
       </c>
       <c r="D203" s="5">
-        <v>14.70214968517698</v>
+        <v>14.972467959466695</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>30.662427608000002</v>
+        <v>30.668074699999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-4.5346791000000053E-2</v>
+        <v>-3.8129404000002864E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.7577422241942364</v>
+        <v>-1.4799642202395158</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>31.549544762</v>
+        <v>31.568084826</v>
       </c>
       <c r="C205" s="5">
-        <v>0.88711715399999846</v>
+        <v>0.90001012600000152</v>
       </c>
       <c r="D205" s="5">
-        <v>40.811697568858939</v>
+        <v>41.494861916245249</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>31.721376814999999</v>
+        <v>31.721005319</v>
       </c>
       <c r="C206" s="5">
-        <v>0.17183205299999926</v>
+        <v>0.15292049299999988</v>
       </c>
       <c r="D206" s="5">
-        <v>6.7350805434811534</v>
+        <v>5.970380649447149</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>31.729841030999999</v>
+        <v>31.724353004000001</v>
       </c>
       <c r="C207" s="5">
-        <v>8.4642160000001354E-3</v>
+        <v>3.3476850000013769E-3</v>
       </c>
       <c r="D207" s="5">
-        <v>0.32066636551444372</v>
+        <v>0.12671586390449185</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>32.182133784000001</v>
+        <v>32.181129532999996</v>
       </c>
       <c r="C208" s="5">
-        <v>0.45229275300000182</v>
+        <v>0.45677652899999543</v>
       </c>
       <c r="D208" s="5">
-        <v>18.512258828918583</v>
+        <v>18.714048650370696</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>32.118853274000003</v>
+        <v>32.116643533999998</v>
       </c>
       <c r="C209" s="5">
-        <v>-6.3280509999998458E-2</v>
+        <v>-6.4485998999998628E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-2.3342371730382672</v>
+        <v>-2.3782887432357902</v>
       </c>
       <c r="E209" s="5">
-        <v>10.417417470175616</v>
+        <v>10.420093131117669</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>31.618389620999999</v>
+        <v>31.618625883</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.50046365300000417</v>
+        <v>-0.49801765099999784</v>
       </c>
       <c r="D210" s="5">
-        <v>-17.17592693201404</v>
+        <v>-17.100084864864307</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>32.048632314000002</v>
+        <v>32.041663268999997</v>
       </c>
       <c r="C211" s="5">
-        <v>0.43024269300000384</v>
+        <v>0.42303738599999718</v>
       </c>
       <c r="D211" s="5">
-        <v>17.608049006240645</v>
+        <v>17.291008623500481</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>31.927007223</v>
+        <v>31.922748057</v>
       </c>
       <c r="C212" s="5">
-        <v>-0.12162509100000207</v>
+        <v>-0.11891521199999744</v>
       </c>
       <c r="D212" s="5">
-        <v>-4.4601579360225792</v>
+        <v>-4.3637321232449349</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>31.289942419999999</v>
+        <v>31.294815581999998</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.63706480300000123</v>
+        <v>-0.62793247500000149</v>
       </c>
       <c r="D213" s="5">
-        <v>-21.483914121444148</v>
+        <v>-21.211013255491316</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>31.552601458000002</v>
+        <v>31.552642931000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.26265903800000245</v>
+        <v>0.25782734900000293</v>
       </c>
       <c r="D214" s="5">
-        <v>10.551565077570624</v>
+        <v>10.346904135242552</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>31.216088717000002</v>
+        <v>31.214522102</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.33651274099999995</v>
+        <v>-0.33812082900000107</v>
       </c>
       <c r="D215" s="5">
-        <v>-12.073502582255347</v>
+        <v>-12.127826275715869</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>31.192205183999999</v>
+        <v>31.193669852999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.3883533000002899E-2</v>
+        <v>-2.0852249000000711E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-0.91427028761488227</v>
+        <v>-0.79869765613042043</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>31.084122865000001</v>
+        <v>31.098240865000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.10808231899999754</v>
+        <v>-9.5428987999998327E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-4.0797162307004697</v>
+        <v>-3.6099469415047603</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>31.032757256</v>
+        <v>31.033353348999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-5.13656090000012E-2</v>
+        <v>-6.4887516000002421E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.9650416462473008</v>
+        <v>-2.4753050049386105</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>31.619142846999999</v>
+        <v>31.607679963999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.5863855909999991</v>
+        <v>0.57432661500000037</v>
       </c>
       <c r="D219" s="5">
-        <v>25.186281570242762</v>
+        <v>24.614034161379262</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>31.363305644</v>
+        <v>31.363165738999999</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.25583720299999868</v>
+        <v>-0.24451422499999964</v>
       </c>
       <c r="D220" s="5">
-        <v>-9.2888122744310468</v>
+        <v>-8.8981314020355242</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>31.778742988000001</v>
+        <v>31.777744557999998</v>
       </c>
       <c r="C221" s="5">
-        <v>0.41543734400000076</v>
+        <v>0.41457881899999904</v>
       </c>
       <c r="D221" s="5">
-        <v>17.105855463937591</v>
+        <v>17.067978498990023</v>
       </c>
       <c r="E221" s="5">
-        <v>-1.0589116712809821</v>
+        <v>-1.055212932326588</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>31.782229546</v>
+        <v>31.785722057000001</v>
       </c>
       <c r="C222" s="5">
-        <v>3.4865579999987517E-3</v>
+        <v>7.9774990000025525E-3</v>
       </c>
       <c r="D222" s="5">
-        <v>0.1317357069194669</v>
+        <v>0.30166481776010556</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>32.102783311000003</v>
+        <v>32.095488011999997</v>
       </c>
       <c r="C223" s="5">
-        <v>0.32055376500000321</v>
+        <v>0.30976595499999604</v>
       </c>
       <c r="D223" s="5">
-        <v>12.797617935018613</v>
+        <v>12.342174135369621</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>32.058479441000003</v>
+        <v>32.057977708999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-4.4303870000000245E-2</v>
+        <v>-3.7510302999997691E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.6435633000568606</v>
+        <v>-1.393471652592948</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>32.219762334999999</v>
+        <v>32.224214121999999</v>
       </c>
       <c r="C225" s="5">
-        <v>0.16128289399999574</v>
+        <v>0.16623641300000003</v>
       </c>
       <c r="D225" s="5">
-        <v>6.2069546087766936</v>
+        <v>6.4031646380459772</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>32.293290957000004</v>
+        <v>32.294438603000003</v>
       </c>
       <c r="C226" s="5">
-        <v>7.3528622000004873E-2</v>
+        <v>7.0224481000003891E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>2.773151762840409</v>
+        <v>2.646667822746207</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>32.149809523999998</v>
+        <v>32.149915855000003</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.14348143300000515</v>
+        <v>-0.14452274799999998</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.2033075760963499</v>
+        <v>-5.2399643188820066</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>32.586923480000003</v>
+        <v>32.587067259000001</v>
       </c>
       <c r="C228" s="5">
-        <v>0.43711395600000458</v>
+        <v>0.43715140399999797</v>
       </c>
       <c r="D228" s="5">
-        <v>17.592460865205449</v>
+        <v>17.594019875180766</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>33.374798585000001</v>
+        <v>33.383740961000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.78787510499999769</v>
+        <v>0.79667370199999965</v>
       </c>
       <c r="D229" s="5">
-        <v>33.199781225523097</v>
+        <v>33.621609369208905</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>32.652793260999999</v>
+        <v>32.651487692000003</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.72200532400000128</v>
+        <v>-0.73225326899999743</v>
       </c>
       <c r="D230" s="5">
-        <v>-23.083374549611669</v>
+        <v>-23.367029097836699</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>32.808524755999997</v>
+        <v>32.797591906999997</v>
       </c>
       <c r="C231" s="5">
-        <v>0.15573149499999772</v>
+        <v>0.14610421499999404</v>
       </c>
       <c r="D231" s="5">
-        <v>5.8757179647504376</v>
+        <v>5.5037285934499414</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>32.483124822000001</v>
+        <v>32.482598836999998</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.32539993399999645</v>
+        <v>-0.31499306999999988</v>
       </c>
       <c r="D232" s="5">
-        <v>-11.273534809736475</v>
+        <v>-10.935275245783094</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>32.237501606999999</v>
+        <v>32.238327441000003</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.24562321500000195</v>
+        <v>-0.24427139599999492</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.7058583335082211</v>
+        <v>-8.6600432395388509</v>
       </c>
       <c r="E233" s="5">
-        <v>1.4436021562376666</v>
+        <v>1.4493882099132493</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>32.151990189000003</v>
+        <v>32.158235756000003</v>
       </c>
       <c r="C234" s="5">
-        <v>-8.5511417999995842E-2</v>
+        <v>-8.0091684999999302E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.1370243793924057</v>
+        <v>-2.940834640463319</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>31.666797496000001</v>
+        <v>31.656834291999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.4851926930000019</v>
+        <v>-0.50140146400000418</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.678820340157575</v>
+        <v>-17.186103748525028</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>31.583219835000001</v>
+        <v>31.585686769999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-8.3577660999999637E-2</v>
+        <v>-7.1147522000000407E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-3.1215680576126337</v>
+        <v>-2.6638653504723275</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>31.734375953000001</v>
+        <v>31.738208512</v>
       </c>
       <c r="C237" s="5">
-        <v>0.1511561179999994</v>
+        <v>0.15252174200000113</v>
       </c>
       <c r="D237" s="5">
-        <v>5.8967692856811915</v>
+        <v>5.9509896012856611</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>31.113160851</v>
+        <v>31.115097154000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.62121510200000074</v>
+        <v>-0.62311135799999917</v>
       </c>
       <c r="D238" s="5">
-        <v>-21.11942617834125</v>
+        <v>-21.174809649690641</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>31.280794056000001</v>
+        <v>31.280650365</v>
       </c>
       <c r="C239" s="5">
-        <v>0.16763320500000134</v>
+        <v>0.16555321099999887</v>
       </c>
       <c r="D239" s="5">
-        <v>6.6605004742551488</v>
+        <v>6.5750025908406506</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>31.073044814999999</v>
+        <v>31.073712878999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.20774924100000192</v>
+        <v>-0.20693748600000106</v>
       </c>
       <c r="D240" s="5">
-        <v>-7.6849500872595788</v>
+        <v>-7.6560400684402952</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>31.054341949000001</v>
+        <v>31.062320758999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.8702865999998153E-2</v>
+        <v>-1.1392120000000006E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.71989373147129943</v>
+        <v>-0.43905318271104665</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>31.033106254</v>
+        <v>31.026986633</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.1235695000001442E-2</v>
+        <v>-3.5334125999998633E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.81750920553050888</v>
+        <v>-1.356520600649791</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>31.030481918</v>
+        <v>31.022428003000002</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.6243360000002269E-3</v>
+        <v>-4.5586299999982316E-3</v>
       </c>
       <c r="D243" s="5">
-        <v>-0.10143164068360244</v>
+        <v>-0.17616720928398388</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>31.317287684</v>
+        <v>31.315965773999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.28680576600000052</v>
+        <v>0.29353777099999689</v>
       </c>
       <c r="D244" s="5">
-        <v>11.672813097219393</v>
+        <v>11.964486598310732</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>31.199829081000001</v>
+        <v>31.201753779000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.11745860299999933</v>
+        <v>-0.11421199499999801</v>
       </c>
       <c r="D245" s="5">
-        <v>-4.4090281791238635</v>
+        <v>-4.2897726370866751</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.2188366786298328</v>
+        <v>-3.2153456592841412</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>31.437168928999998</v>
+        <v>31.442046199</v>
       </c>
       <c r="C246" s="5">
-        <v>0.23733984799999774</v>
+        <v>0.2402924199999994</v>
       </c>
       <c r="D246" s="5">
-        <v>9.520285421305541</v>
+        <v>9.6431623531254793</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>31.439732032999999</v>
+        <v>31.431474506000001</v>
       </c>
       <c r="C247" s="5">
-        <v>2.5631040000000382E-3</v>
+        <v>-1.0571692999999271E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>9.78810910104988E-2</v>
+        <v>-0.40272818458791937</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>32.210491279999999</v>
+        <v>32.216314816000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.77075924700000087</v>
+        <v>0.78484030999999987</v>
       </c>
       <c r="D248" s="5">
-        <v>33.727940424430926</v>
+        <v>34.44147420906436</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>31.452546252000001</v>
+        <v>31.453985398</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.75794502799999819</v>
+        <v>-0.7623294180000002</v>
       </c>
       <c r="D249" s="5">
-        <v>-24.854750568417373</v>
+        <v>-24.976409691559553</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>31.655073311999999</v>
+        <v>31.657124348</v>
       </c>
       <c r="C250" s="5">
-        <v>0.20252705999999776</v>
+        <v>0.2031389499999996</v>
       </c>
       <c r="D250" s="5">
-        <v>8.0065684453734409</v>
+        <v>8.0312435783568059</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>31.404854283999999</v>
+        <v>31.405250209999998</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.25021902800000007</v>
+        <v>-0.25187413800000158</v>
       </c>
       <c r="D251" s="5">
-        <v>-9.0837513341737512</v>
+        <v>-9.140666103707451</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>31.342667926000001</v>
+        <v>31.344319507000002</v>
       </c>
       <c r="C252" s="5">
-        <v>-6.2186357999998165E-2</v>
+        <v>-6.0930702999996811E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.3504728303206823</v>
+        <v>-2.3034891411785274</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>31.130739388999999</v>
+        <v>31.136237644000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.21192853700000214</v>
+        <v>-0.20808186300000031</v>
       </c>
       <c r="D253" s="5">
-        <v>-7.8189410849081593</v>
+        <v>-7.6817736539926411</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>31.059403368000002</v>
+        <v>31.049405119999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-7.1336020999996919E-2</v>
+        <v>-8.6832524000001854E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-2.7154043730237998</v>
+        <v>-3.2956952593488409</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>31.169456722</v>
+        <v>31.164677996999998</v>
       </c>
       <c r="C255" s="5">
-        <v>0.11005335399999794</v>
+        <v>0.11527287699999889</v>
       </c>
       <c r="D255" s="5">
-        <v>4.3358322720747688</v>
+        <v>4.547179610489982</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>31.149568568999999</v>
+        <v>31.147348821000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.9888153000000131E-2</v>
+        <v>-1.7329175999996949E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.76299718878702905</v>
+        <v>-0.66522528680945658</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>31.045614727</v>
+        <v>31.047996190999999</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.10395384199999924</v>
+        <v>-9.9352630000002051E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-3.9320037467113322</v>
+        <v>-3.7612710741809607</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.49427948338958139</v>
+        <v>-0.4927850821753732</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>31.035172985999999</v>
+        <v>31.037537767</v>
       </c>
       <c r="C258" s="5">
-        <v>-1.0441741000001059E-2</v>
+        <v>-1.0458423999999411E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-0.40285678197803376</v>
+        <v>-0.40346835090691036</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>31.314264071</v>
+        <v>31.311976790999999</v>
       </c>
       <c r="C259" s="5">
-        <v>0.27909108500000102</v>
+        <v>0.27443902399999942</v>
       </c>
       <c r="D259" s="5">
-        <v>11.341346830938637</v>
+        <v>11.142127189460727</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>30.864858422000001</v>
+        <v>30.872311718999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.44940564899999913</v>
+        <v>-0.43966507200000038</v>
       </c>
       <c r="D260" s="5">
-        <v>-15.925371944393984</v>
+        <v>-15.607476911028472</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>30.916758216000002</v>
+        <v>30.915929214999998</v>
       </c>
       <c r="C261" s="5">
-        <v>5.1899794000000554E-2</v>
+        <v>4.3617495999999534E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>2.0365872822625697</v>
+        <v>1.7086390512139893</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>30.798994368999999</v>
+        <v>30.800820401999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.11776384700000264</v>
+        <v>-0.11510881299999909</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.4763207220330337</v>
+        <v>-4.3775731699226768</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>30.419084827999999</v>
+        <v>30.419854620999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.37990954099999996</v>
+        <v>-0.38096578100000045</v>
       </c>
       <c r="D263" s="5">
-        <v>-13.838095324673505</v>
+        <v>-13.873222608600788</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>30.528778278000001</v>
+        <v>30.529646479</v>
       </c>
       <c r="C264" s="5">
-        <v>0.10969345000000175</v>
+        <v>0.10979185800000124</v>
       </c>
       <c r="D264" s="5">
-        <v>4.4141528771882044</v>
+        <v>4.418077801073772</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>30.162720026999999</v>
+        <v>30.165100109000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.36605825100000189</v>
+        <v>-0.36454636999999934</v>
       </c>
       <c r="D265" s="5">
-        <v>-13.476727192504445</v>
+        <v>-13.424312911402335</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>30.465279976000001</v>
+        <v>30.454084527999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.3025599490000026</v>
+        <v>0.28898441899999838</v>
       </c>
       <c r="D266" s="5">
-        <v>12.723910956163188</v>
+        <v>12.121612365365419</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>29.402046720000001</v>
+        <v>29.398920062999998</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.0632332560000002</v>
+        <v>-1.0551644650000007</v>
       </c>
       <c r="D267" s="5">
-        <v>-34.706691356926932</v>
+        <v>-34.501712891266386</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>29.570354901000002</v>
+        <v>29.565464889000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.16830818100000045</v>
+        <v>0.16654482600000264</v>
       </c>
       <c r="D268" s="5">
-        <v>7.089695314574751</v>
+        <v>7.0138573455924114</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>29.972788764000001</v>
+        <v>29.980420699</v>
       </c>
       <c r="C269" s="5">
-        <v>0.40243386299999884</v>
+        <v>0.41495580999999859</v>
       </c>
       <c r="D269" s="5">
-        <v>17.610851038261078</v>
+        <v>18.205075897195023</v>
       </c>
       <c r="E269" s="5">
-        <v>-3.4556441302061813</v>
+        <v>-3.4384682522908272</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>29.922675472000002</v>
+        <v>29.922371805000001</v>
       </c>
       <c r="C270" s="5">
-        <v>-5.0113291999998921E-2</v>
+        <v>-5.8048893999998796E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-1.9880040001843513</v>
+        <v>-2.2988879303140086</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>30.087301692</v>
+        <v>30.088992976</v>
       </c>
       <c r="C271" s="5">
-        <v>0.16462621999999882</v>
+        <v>0.16662117099999918</v>
       </c>
       <c r="D271" s="5">
-        <v>6.8055499452269963</v>
+        <v>6.890634462052625</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>30.372880475999999</v>
+        <v>30.382162543</v>
       </c>
       <c r="C272" s="5">
-        <v>0.28557878399999836</v>
+        <v>0.29316956699999963</v>
       </c>
       <c r="D272" s="5">
-        <v>12.003832487724232</v>
+        <v>12.339467022542028</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>30.406361611000001</v>
+        <v>30.404510891000001</v>
       </c>
       <c r="C273" s="5">
-        <v>3.3481135000002382E-2</v>
+        <v>2.2348348000001295E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>1.3308533138647771</v>
+        <v>0.88626938983875636</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>30.365534584999999</v>
+        <v>30.365127768000001</v>
       </c>
       <c r="C274" s="5">
-        <v>-4.082702600000232E-2</v>
+        <v>-3.9383123000000353E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.5994100490714369</v>
+        <v>-1.5433404059314704</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>30.334101483000001</v>
+        <v>30.335384969</v>
       </c>
       <c r="C275" s="5">
-        <v>-3.1433101999997604E-2</v>
+        <v>-2.9742799000000986E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-1.2351407628108158</v>
+        <v>-1.16909456800256</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>30.323769690999999</v>
+        <v>30.323203612</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.0331792000002338E-2</v>
+        <v>-1.2181356999999338E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.40795509657275408</v>
+        <v>-0.48080443697392505</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>30.359967432000001</v>
+        <v>30.359670149999999</v>
       </c>
       <c r="C277" s="5">
-        <v>3.6197741000002281E-2</v>
+        <v>3.6466537999999105E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>1.4418923004245965</v>
+        <v>1.4526977147264031</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>30.371592146000001</v>
+        <v>30.360735261999999</v>
       </c>
       <c r="C278" s="5">
-        <v>1.1624713999999869E-2</v>
+        <v>1.0651119999991465E-3</v>
       </c>
       <c r="D278" s="5">
-        <v>0.4604442129526376</v>
+        <v>4.2107870333363273E-2</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>30.224514313</v>
+        <v>30.221050017</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.14707783300000088</v>
+        <v>-0.13968524499999901</v>
       </c>
       <c r="D279" s="5">
-        <v>-5.6588297711703595</v>
+        <v>-5.3834350554230355</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>30.065338239999999</v>
+        <v>30.059171434</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.15917607300000114</v>
+        <v>-0.16187858300000002</v>
       </c>
       <c r="D280" s="5">
-        <v>-6.1398681850013741</v>
+        <v>-6.2417553054070041</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>30.175824339999998</v>
+        <v>30.189379831</v>
       </c>
       <c r="C281" s="5">
-        <v>0.11048609999999925</v>
+        <v>0.13020839700000053</v>
       </c>
       <c r="D281" s="5">
-        <v>4.5000711616298927</v>
+        <v>5.3237309840227454</v>
       </c>
       <c r="E281" s="5">
-        <v>0.67739968275444262</v>
+        <v>0.69698532284763193</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>30.19524646</v>
+        <v>30.192658145999999</v>
       </c>
       <c r="C282" s="5">
-        <v>1.9422120000001541E-2</v>
+        <v>3.27831499999931E-3</v>
       </c>
       <c r="D282" s="5">
-        <v>0.77509815744636335</v>
+        <v>0.13038785352426085</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>30.656577817999999</v>
+        <v>30.662131690999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.46133135799999891</v>
+        <v>0.4694735449999996</v>
       </c>
       <c r="D283" s="5">
-        <v>19.955767015413194</v>
+        <v>20.340534903358098</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>30.538025455</v>
+        <v>30.547285099</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.11855236299999916</v>
+        <v>-0.11484659199999925</v>
       </c>
       <c r="D284" s="5">
-        <v>-4.5430934777614729</v>
+        <v>-4.4032156675639307</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>30.106861801000001</v>
+        <v>30.104250942</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.43116365399999879</v>
+        <v>-0.4430341569999996</v>
       </c>
       <c r="D285" s="5">
-        <v>-15.687020826378806</v>
+        <v>-16.080577322279478</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>30.154981547999999</v>
+        <v>30.152091192</v>
       </c>
       <c r="C286" s="5">
-        <v>4.8119746999997659E-2</v>
+        <v>4.784025000000014E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>1.9349082269972007</v>
+        <v>1.9237394621647308</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>30.448720048999999</v>
+        <v>30.449428917999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.29373850099999999</v>
+        <v>0.29733772599999853</v>
       </c>
       <c r="D287" s="5">
-        <v>12.336189940554609</v>
+        <v>12.496902998537607</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>30.536935201999999</v>
+        <v>30.535077211000001</v>
       </c>
       <c r="C288" s="5">
-        <v>8.8215153000000157E-2</v>
+        <v>8.5648293000001985E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>3.5325416260008069</v>
+        <v>3.4280765430840798</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>30.826362319000001</v>
+        <v>30.823178903999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.28942711700000245</v>
+        <v>0.28810169299999799</v>
       </c>
       <c r="D289" s="5">
-        <v>11.985546270310721</v>
+        <v>11.928544015811005</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>31.374177190000001</v>
+        <v>31.365378087</v>
       </c>
       <c r="C290" s="5">
-        <v>0.54781487099999993</v>
+        <v>0.54219918300000103</v>
       </c>
       <c r="D290" s="5">
-        <v>23.53806546882684</v>
+        <v>23.275621245250576</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>31.338209781</v>
+        <v>31.339504159000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-3.5967409000001282E-2</v>
+        <v>-2.5873927999999324E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.3670410972639768</v>
+        <v>-0.98542508471149981</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>31.542573582999999</v>
+        <v>31.531862749999998</v>
       </c>
       <c r="C292" s="5">
-        <v>0.20436380199999959</v>
+        <v>0.19235859099999786</v>
       </c>
       <c r="D292" s="5">
-        <v>8.1123473880896579</v>
+        <v>7.6192791699187801</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>31.580016158999999</v>
+        <v>31.598694808000001</v>
       </c>
       <c r="C293" s="5">
-        <v>3.7442576000000116E-2</v>
+        <v>6.6832058000002803E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>1.4337954892968074</v>
+        <v>2.5732702308864708</v>
       </c>
       <c r="E293" s="5">
-        <v>4.6533668912522641</v>
+        <v>4.6682475257502354</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>31.337044274</v>
+        <v>31.331362199000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.24297188499999933</v>
+        <v>-0.26733260900000033</v>
       </c>
       <c r="D294" s="5">
-        <v>-8.8517784004413009</v>
+        <v>-9.6929628107215056</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>31.414905578999999</v>
+        <v>31.423220616999998</v>
       </c>
       <c r="C295" s="5">
-        <v>7.7861304999998993E-2</v>
+        <v>9.1858417999997499E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>3.0226532563574438</v>
+        <v>3.5754927634936928</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>31.547985221000001</v>
+        <v>31.557712645999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.133079642000002</v>
+        <v>0.13449202900000046</v>
       </c>
       <c r="D296" s="5">
-        <v>5.2035608285513346</v>
+        <v>5.2586688318891683</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>31.505036342</v>
+        <v>31.499988135999999</v>
       </c>
       <c r="C297" s="5">
-        <v>-4.2948879000000773E-2</v>
+        <v>-5.7724509999999896E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-1.6214822983115385</v>
+        <v>-2.1730587035843185</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>31.665266422999998</v>
+        <v>31.660081779999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.16023008099999814</v>
+        <v>0.16009364399999981</v>
       </c>
       <c r="D298" s="5">
-        <v>6.2766699603868048</v>
+        <v>6.2722083645696092</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>31.649779518999999</v>
+        <v>31.650493457</v>
       </c>
       <c r="C299" s="5">
-        <v>-1.5486903999999413E-2</v>
+        <v>-9.5883229999991215E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.58532194775207103</v>
+        <v>-0.36281781089307907</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>31.680961477</v>
+        <v>31.678637140999999</v>
       </c>
       <c r="C300" s="5">
-        <v>3.1181958000001231E-2</v>
+        <v>2.814368399999978E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>1.1886899833977393</v>
+        <v>1.0722764613234848</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>31.507761654999999</v>
+        <v>31.502438543</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.17319982200000084</v>
+        <v>-0.17619859799999915</v>
       </c>
       <c r="D301" s="5">
-        <v>-6.3666897385913028</v>
+        <v>-6.4740338108237534</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>31.156757351</v>
+        <v>31.151281773000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.35100430399999993</v>
+        <v>-0.35115676999999934</v>
       </c>
       <c r="D302" s="5">
-        <v>-12.578871994108642</v>
+        <v>-12.586003157686854</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>31.467232639999999</v>
+        <v>31.474713251000001</v>
       </c>
       <c r="C303" s="5">
-        <v>0.31047528899999932</v>
+        <v>0.32343147799999983</v>
       </c>
       <c r="D303" s="5">
-        <v>12.635576641990443</v>
+        <v>13.195804979976256</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>31.281641884999999</v>
+        <v>31.267937784000001</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.18559075499999977</v>
+        <v>-0.20677546699999994</v>
       </c>
       <c r="D304" s="5">
-        <v>-6.8523575459902952</v>
+        <v>-7.604784326347314</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>31.06496259</v>
+        <v>31.083174593999999</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.21667929499999872</v>
+        <v>-0.18476319000000174</v>
       </c>
       <c r="D305" s="5">
-        <v>-8.0026027004427505</v>
+        <v>-6.8648658120568751</v>
       </c>
       <c r="E305" s="5">
-        <v>-1.6309477690156671</v>
+        <v>-1.6314604673781874</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>31.782942747</v>
+        <v>31.776897969</v>
       </c>
       <c r="C306" s="5">
-        <v>0.71798015699999951</v>
+        <v>0.69372337500000114</v>
       </c>
       <c r="D306" s="5">
-        <v>31.546484845147972</v>
+        <v>30.326754406263689</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>31.659369520999999</v>
+        <v>31.667244834000002</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.12357322600000131</v>
+        <v>-0.10965313499999851</v>
       </c>
       <c r="D307" s="5">
-        <v>-4.5671539799950978</v>
+        <v>-4.0631701533964666</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>31.651396655999999</v>
+        <v>31.657966854000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-7.972864999999274E-3</v>
+        <v>-9.277980000000241E-3</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.3017810397318188</v>
+        <v>-0.35101420477069434</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>32.124672234999998</v>
+        <v>32.122275760999997</v>
       </c>
       <c r="C309" s="5">
-        <v>0.47327557899999917</v>
+        <v>0.46430890699999594</v>
       </c>
       <c r="D309" s="5">
-        <v>19.495051576287992</v>
+        <v>19.091134450413861</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>32.278280238000001</v>
+        <v>32.270849861000002</v>
       </c>
       <c r="C310" s="5">
-        <v>0.15360800300000221</v>
+        <v>0.14857410000000471</v>
       </c>
       <c r="D310" s="5">
-        <v>5.8912780222774019</v>
+        <v>5.6937144415696306</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>33.066442668999997</v>
+        <v>33.065657303999998</v>
       </c>
       <c r="C311" s="5">
-        <v>0.78816243099999639</v>
+        <v>0.79480744299999628</v>
       </c>
       <c r="D311" s="5">
-        <v>33.574959767780044</v>
+        <v>33.906324814056617</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>32.624194574000001</v>
+        <v>32.622485760000004</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.44224809499999651</v>
+        <v>-0.44317154399999481</v>
       </c>
       <c r="D312" s="5">
-        <v>-14.919922292288067</v>
+        <v>-14.949146061423789</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>32.920972487</v>
+        <v>32.915286541</v>
       </c>
       <c r="C313" s="5">
-        <v>0.29677791299999967</v>
+        <v>0.29280078099999685</v>
       </c>
       <c r="D313" s="5">
-        <v>11.479313668763513</v>
+        <v>11.318431687257636</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>32.648650920000001</v>
+        <v>32.647192846000003</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.27232156699999877</v>
+        <v>-0.26809369499999747</v>
       </c>
       <c r="D314" s="5">
-        <v>-9.4869883463305822</v>
+        <v>-9.3477780603171805</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>32.964824546999999</v>
+        <v>32.977246936</v>
       </c>
       <c r="C315" s="5">
-        <v>0.31617362699999774</v>
+        <v>0.3300540899999973</v>
       </c>
       <c r="D315" s="5">
-        <v>12.26033601890968</v>
+        <v>12.82948874834049</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>33.211208341000003</v>
+        <v>33.193953168999997</v>
       </c>
       <c r="C316" s="5">
-        <v>0.24638379400000332</v>
+        <v>0.21670623299999647</v>
       </c>
       <c r="D316" s="5">
-        <v>9.347007355742587</v>
+        <v>8.1770085948672744</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>33.132269368999999</v>
+        <v>33.151933749000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-7.8938972000003105E-2</v>
+        <v>-4.2019419999995478E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-2.8152597751164077</v>
+        <v>-1.5085192736815523</v>
       </c>
       <c r="E317" s="5">
-        <v>6.6547859924527275</v>
+        <v>6.6555594208814739</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>33.336737820000003</v>
+        <v>33.330745878999998</v>
       </c>
       <c r="C318" s="5">
-        <v>0.20446845100000388</v>
+        <v>0.17881212999999718</v>
       </c>
       <c r="D318" s="5">
-        <v>7.6621358620526214</v>
+        <v>6.6679624807406412</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>33.194628485000003</v>
+        <v>33.197225041000003</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.14210933500000067</v>
+        <v>-0.13352083799999548</v>
       </c>
       <c r="D319" s="5">
-        <v>-4.9971673923758448</v>
+        <v>-4.7026112677215792</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>33.134288067</v>
+        <v>33.138813769999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-6.0340418000002671E-2</v>
+        <v>-5.8411271000004206E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-2.1596550343583654</v>
+        <v>-2.09111353423862</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>33.354740556000003</v>
+        <v>33.356267123000002</v>
       </c>
       <c r="C321" s="5">
-        <v>0.22045248900000303</v>
+        <v>0.21745335300000335</v>
       </c>
       <c r="D321" s="5">
-        <v>8.282700742948613</v>
+        <v>8.1647661475758859</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>33.308314926000001</v>
+        <v>33.297675439000002</v>
       </c>
       <c r="C322" s="5">
-        <v>-4.6425630000001661E-2</v>
+        <v>-5.8591683999999589E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-1.6575228692766952</v>
+        <v>-2.087605255106495</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>33.296847315000001</v>
+        <v>33.293517391999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.1467611000000488E-2</v>
+        <v>-4.1580470000042169E-3</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.412362659171428</v>
+        <v>-0.14974711604129887</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>34.074457156999998</v>
+        <v>34.070744863999998</v>
       </c>
       <c r="C324" s="5">
-        <v>0.77760984199999683</v>
+        <v>0.77722747199999986</v>
       </c>
       <c r="D324" s="5">
-        <v>31.919796830982893</v>
+        <v>31.905644786863107</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>33.759966996999999</v>
+        <v>33.764738774000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.3144901599999983</v>
+        <v>-0.30600608999999679</v>
       </c>
       <c r="D325" s="5">
-        <v>-10.53012895194353</v>
+        <v>-10.261007589273097</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>33.836627204999999</v>
+        <v>33.834666757000001</v>
       </c>
       <c r="C326" s="5">
-        <v>7.6660207999999841E-2</v>
+        <v>6.9927982999999472E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>2.7591818894312947</v>
+        <v>2.5137479584336653</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>33.244053156</v>
+        <v>33.256386331000002</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.59257404899999955</v>
+        <v>-0.57828042599999918</v>
       </c>
       <c r="D327" s="5">
-        <v>-19.104787914527055</v>
+        <v>-18.687401774855182</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>32.924019770999998</v>
+        <v>32.908751707</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.32003338500000211</v>
+        <v>-0.34763462400000122</v>
       </c>
       <c r="D328" s="5">
-        <v>-10.95969703759323</v>
+        <v>-11.847176270770877</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>33.361766762999999</v>
+        <v>33.378454304000002</v>
       </c>
       <c r="C329" s="5">
-        <v>0.437746992000001</v>
+        <v>0.46970259700000128</v>
       </c>
       <c r="D329" s="5">
-        <v>17.174809488094201</v>
+        <v>18.538041997029641</v>
       </c>
       <c r="E329" s="5">
-        <v>0.69267031317428174</v>
+        <v>0.6832800666019434</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>33.638014804999997</v>
+        <v>33.634326277</v>
       </c>
       <c r="C330" s="5">
-        <v>0.27624804199999886</v>
+        <v>0.25587197299999787</v>
       </c>
       <c r="D330" s="5">
-        <v>10.40170657820445</v>
+        <v>9.596866416471217</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>33.835432222999998</v>
+        <v>33.835096077000003</v>
       </c>
       <c r="C331" s="5">
-        <v>0.19741741800000057</v>
+        <v>0.20076980000000333</v>
       </c>
       <c r="D331" s="5">
-        <v>7.2744891973758552</v>
+        <v>7.4029411486246532</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>33.75974738</v>
+        <v>33.761524119000001</v>
       </c>
       <c r="C332" s="5">
-        <v>-7.568484299999767E-2</v>
+        <v>-7.3571958000002269E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.6514438572442622</v>
+        <v>-2.5783322021542876</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>34.302413950000002</v>
+        <v>34.308065331000002</v>
       </c>
       <c r="C333" s="5">
-        <v>0.54266657000000151</v>
+        <v>0.54654121200000105</v>
       </c>
       <c r="D333" s="5">
-        <v>21.089348976129752</v>
+        <v>21.252363394003694</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>34.459862111</v>
+        <v>34.445109510000002</v>
       </c>
       <c r="C334" s="5">
-        <v>0.15744816099999781</v>
+        <v>0.1370441790000001</v>
       </c>
       <c r="D334" s="5">
-        <v>5.6492020291683875</v>
+        <v>4.9001470499229649</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>34.546854852000003</v>
+        <v>34.53697339</v>
       </c>
       <c r="C335" s="5">
-        <v>8.6992741000003093E-2</v>
+        <v>9.1863879999998233E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>3.0717761568536117</v>
+        <v>3.2477209046983369</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>34.215387990000004</v>
+        <v>34.211705948999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.3314668619999992</v>
+        <v>-0.32526744100000116</v>
       </c>
       <c r="D336" s="5">
-        <v>-10.925079075649691</v>
+        <v>-10.73412725020988</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>34.215422185000001</v>
+        <v>34.230535170000003</v>
       </c>
       <c r="C337" s="5">
-        <v>3.4194999997794184E-5</v>
+        <v>1.8829221000004281E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>1.199291545628256E-3</v>
+        <v>0.6624512490884138</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>34.630407327999997</v>
+        <v>34.625752593999998</v>
       </c>
       <c r="C338" s="5">
-        <v>0.41498514299999556</v>
+        <v>0.39521742399999482</v>
       </c>
       <c r="D338" s="5">
-        <v>15.565541915721969</v>
+        <v>14.769473773933473</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>34.479332106999998</v>
+        <v>34.495568753000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.15107522099999926</v>
+        <v>-0.13018384099999736</v>
       </c>
       <c r="D339" s="5">
-        <v>-5.1112037335878657</v>
+        <v>-4.4195525954606074</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>34.841304962000002</v>
+        <v>34.825507924</v>
       </c>
       <c r="C340" s="5">
-        <v>0.36197285500000476</v>
+        <v>0.32993917099999948</v>
       </c>
       <c r="D340" s="5">
-        <v>13.351382057526928</v>
+        <v>12.101078961743239</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>35.178942519000003</v>
+        <v>35.195413911999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.33763755700000075</v>
+        <v>0.3699059879999993</v>
       </c>
       <c r="D341" s="5">
-        <v>12.269143643131386</v>
+        <v>13.517655637512238</v>
       </c>
       <c r="E341" s="5">
-        <v>5.4468810627120279</v>
+        <v>5.4435103299024235</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>35.37014259</v>
+        <v>35.366526704000002</v>
       </c>
       <c r="C342" s="5">
-        <v>0.19120007099999725</v>
+        <v>0.1711127920000024</v>
       </c>
       <c r="D342" s="5">
-        <v>6.7206256441924905</v>
+        <v>5.9927111832652091</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>35.687679262000003</v>
+        <v>35.689031280000002</v>
       </c>
       <c r="C343" s="5">
-        <v>0.3175366720000028</v>
+        <v>0.32250457600000004</v>
       </c>
       <c r="D343" s="5">
-        <v>11.321220108640517</v>
+        <v>11.508556353213928</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>35.650464151000001</v>
+        <v>35.651445938999998</v>
       </c>
       <c r="C344" s="5">
-        <v>-3.7215111000001855E-2</v>
+        <v>-3.7585341000003325E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.2442078077845808</v>
+        <v>-1.2564667238438076</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>35.267918647000002</v>
+        <v>35.274610901000003</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.38254550399999943</v>
+        <v>-0.37683503799999585</v>
       </c>
       <c r="D345" s="5">
-        <v>-12.143135110870451</v>
+        <v>-11.971966281663383</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>35.507355766000003</v>
+        <v>35.487216263999997</v>
       </c>
       <c r="C346" s="5">
-        <v>0.23943711900000153</v>
+        <v>0.21260536299999444</v>
       </c>
       <c r="D346" s="5">
-        <v>8.458105733936705</v>
+        <v>7.4772176070879492</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>35.590196900000002</v>
+        <v>35.571510975999999</v>
       </c>
       <c r="C347" s="5">
-        <v>8.2841133999998817E-2</v>
+        <v>8.4294712000001937E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>2.835889648091694</v>
+        <v>2.8879608383350241</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>35.867305416999997</v>
+        <v>35.859841111000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.27710851699999495</v>
+        <v>0.28833013500000249</v>
       </c>
       <c r="D348" s="5">
-        <v>9.7539911991370474</v>
+        <v>10.172339909809303</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>35.889945316999999</v>
+        <v>35.919322962999999</v>
       </c>
       <c r="C349" s="5">
-        <v>2.2639900000001489E-2</v>
+        <v>5.9481851999997559E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>0.76009045924676499</v>
+        <v>2.0087378900501385</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>36.115176564999999</v>
+        <v>36.107844679999999</v>
       </c>
       <c r="C350" s="5">
-        <v>0.22523124800000005</v>
+        <v>0.18852171700000042</v>
       </c>
       <c r="D350" s="5">
-        <v>7.7961747445431717</v>
+        <v>6.483197119865447</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>36.591380256999997</v>
+        <v>36.609067430000003</v>
       </c>
       <c r="C351" s="5">
-        <v>0.47620369199999857</v>
+        <v>0.50122275000000371</v>
       </c>
       <c r="D351" s="5">
-        <v>17.02228974595732</v>
+        <v>17.99000056508817</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>36.554096375999997</v>
+        <v>36.543144802999997</v>
       </c>
       <c r="C352" s="5">
-        <v>-3.7283881000000463E-2</v>
+        <v>-6.5922627000006173E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-1.2158813334397167</v>
+        <v>-2.1395891283991664</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>37.293302767</v>
+        <v>37.310413406999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.73920639100000329</v>
+        <v>0.76726860400000163</v>
       </c>
       <c r="D353" s="5">
-        <v>27.156197985611598</v>
+        <v>28.318628121473346</v>
       </c>
       <c r="E353" s="5">
-        <v>6.0103007555103227</v>
+        <v>6.0093042243747563</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>36.524088335000002</v>
+        <v>36.520577318999997</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.76921443199999828</v>
+        <v>-0.78983608800000127</v>
       </c>
       <c r="D354" s="5">
-        <v>-22.127799096320587</v>
+        <v>-22.644557016295607</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>36.462428502000002</v>
+        <v>36.465896635999997</v>
       </c>
       <c r="C355" s="5">
-        <v>-6.1659833000000219E-2</v>
+        <v>-5.468068300000084E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-2.0071310359809247</v>
+        <v>-1.7819860296035217</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>36.622842190999997</v>
+        <v>36.622971651999997</v>
       </c>
       <c r="C356" s="5">
-        <v>0.16041368899999497</v>
+        <v>0.15707501600000029</v>
       </c>
       <c r="D356" s="5">
-        <v>5.4089435402849606</v>
+        <v>5.2931722872554099</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>36.639103806999998</v>
+        <v>36.644085850000003</v>
       </c>
       <c r="C357" s="5">
-        <v>1.6261616000001311E-2</v>
+        <v>2.1114198000006468E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.53413839077534053</v>
+        <v>0.69403252867878962</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>36.740528539000003</v>
+        <v>36.711183079000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.10142473200000524</v>
+        <v>6.7097228999998038E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>3.37289725952723</v>
+        <v>2.2195262542360261</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>37.144955588999998</v>
+        <v>37.113914284000003</v>
       </c>
       <c r="C359" s="5">
-        <v>0.40442704999999535</v>
+        <v>0.40273120500000203</v>
       </c>
       <c r="D359" s="5">
-        <v>14.038980315786453</v>
+        <v>13.988373723440972</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>37.382818129999997</v>
+        <v>37.379432199</v>
       </c>
       <c r="C360" s="5">
-        <v>0.23786254099999837</v>
+        <v>0.26551791499999666</v>
       </c>
       <c r="D360" s="5">
-        <v>7.9608594513773445</v>
+        <v>8.9309462336259582</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>37.763985079999998</v>
+        <v>37.797800432999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.38116695000000078</v>
+        <v>0.41836823399999901</v>
       </c>
       <c r="D361" s="5">
-        <v>12.945609677761505</v>
+        <v>14.289394344632633</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>37.633667006000003</v>
+        <v>37.632627530999997</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.13031807399999451</v>
+        <v>-0.1651729020000019</v>
       </c>
       <c r="D362" s="5">
-        <v>-4.0633287890730401</v>
+        <v>-5.1196730447369498</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>37.468541115999997</v>
+        <v>37.489646483000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.16512589000000588</v>
+        <v>-0.14298104799999578</v>
       </c>
       <c r="D363" s="5">
-        <v>-5.140037268085484</v>
+        <v>-4.4651915352394216</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>37.485378142999998</v>
+        <v>37.485582119999997</v>
       </c>
       <c r="C364" s="5">
-        <v>1.6837027000001115E-2</v>
+        <v>-4.0643630000047892E-3</v>
       </c>
       <c r="D364" s="5">
-        <v>0.54057195729262375</v>
+        <v>-0.13001799037438699</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>37.533413478</v>
+        <v>37.559051834999998</v>
       </c>
       <c r="C365" s="5">
-        <v>4.8035335000001567E-2</v>
+        <v>7.3469715000001656E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>1.5486145495574588</v>
+        <v>2.3774546750528813</v>
       </c>
       <c r="E365" s="5">
-        <v>0.64384405023110158</v>
+        <v>0.66640491298697313</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>37.248763238000002</v>
+        <v>37.230536018999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.28465023999999772</v>
+        <v>-0.32851581599999946</v>
       </c>
       <c r="D366" s="5">
-        <v>-8.7305291053103353</v>
+        <v>-10.005488130610596</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>37.468616412999999</v>
+        <v>37.474252069999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.21985317499999724</v>
+        <v>0.24371605099999982</v>
       </c>
       <c r="D367" s="5">
-        <v>7.3172625459222873</v>
+        <v>8.1444453858423582</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>37.518620251999998</v>
+        <v>37.517459539000001</v>
       </c>
       <c r="C368" s="5">
-        <v>5.0003838999998607E-2</v>
+        <v>4.3207469000002163E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>1.6132703562291351</v>
+        <v>1.3923967645333102</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>34.292066992000002</v>
+        <v>34.286791729000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-3.2265532599999958</v>
+        <v>-3.2306678099999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-66.00917887925128</v>
+        <v>-66.059274732516187</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>34.547687169</v>
+        <v>34.507196675000003</v>
       </c>
       <c r="C370" s="5">
-        <v>0.25562017699999728</v>
+        <v>0.22040494600000216</v>
       </c>
       <c r="D370" s="5">
-        <v>9.3210461068177217</v>
+        <v>7.9925900399994587</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>35.593411351</v>
+        <v>35.549378296999997</v>
       </c>
       <c r="C371" s="5">
-        <v>1.0457241820000007</v>
+        <v>1.042181621999994</v>
       </c>
       <c r="D371" s="5">
-        <v>43.023573296541429</v>
+        <v>42.911760860856042</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>36.391964987000001</v>
+        <v>36.391718396000002</v>
       </c>
       <c r="C372" s="5">
-        <v>0.79855363600000118</v>
+        <v>0.84234009900000473</v>
       </c>
       <c r="D372" s="5">
-        <v>30.506068562529908</v>
+        <v>32.448376256175358</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>37.123907328999998</v>
+        <v>37.169905249000003</v>
       </c>
       <c r="C373" s="5">
-        <v>0.73194234199999642</v>
+        <v>0.77818685300000112</v>
       </c>
       <c r="D373" s="5">
-        <v>26.992504084091351</v>
+        <v>28.904087773155297</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>37.356568240000001</v>
+        <v>37.368280675000001</v>
       </c>
       <c r="C374" s="5">
-        <v>0.23266091100000352</v>
+        <v>0.19837542599999836</v>
       </c>
       <c r="D374" s="5">
-        <v>7.7852954819992881</v>
+        <v>6.5957641648767718</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>37.771694038</v>
+        <v>37.699601565999998</v>
       </c>
       <c r="C375" s="5">
-        <v>0.41512579799999827</v>
+        <v>0.33132089099999718</v>
       </c>
       <c r="D375" s="5">
-        <v>14.181010468488452</v>
+        <v>11.174127118148469</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>37.924491824999997</v>
+        <v>37.945776692999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.15279778699999724</v>
+        <v>0.24617512700000077</v>
       </c>
       <c r="D376" s="5">
-        <v>4.9638335490659991</v>
+        <v>8.1235348291498042</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>38.783299563</v>
+        <v>38.718564342999997</v>
       </c>
       <c r="C377" s="5">
-        <v>0.85880773800000298</v>
+        <v>0.77278764999999794</v>
       </c>
       <c r="D377" s="5">
-        <v>30.827732923555363</v>
+        <v>27.370715346869456</v>
       </c>
       <c r="E377" s="5">
-        <v>3.3300623875646584</v>
+        <v>3.0871719368578132</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>38.340945992999998</v>
+        <v>38.303525061999999</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.44235357000000164</v>
+        <v>-0.41503928099999854</v>
       </c>
       <c r="D378" s="5">
-        <v>-12.860145134539314</v>
+        <v>-12.131345074371048</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>38.192612963999998</v>
+        <v>38.092115993</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.14833302899999978</v>
+        <v>-0.21140906899999834</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.5450239954347378</v>
+        <v>-6.4257722207132222</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>38.829537373000001</v>
+        <v>38.824023758999999</v>
       </c>
       <c r="C380" s="5">
-        <v>0.63692440900000236</v>
+        <v>0.73190776599999907</v>
       </c>
       <c r="D380" s="5">
-        <v>21.953461885674621</v>
+        <v>25.656613636926529</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>37.231313239000002</v>
+        <v>37.100387079000001</v>
       </c>
       <c r="C381" s="5">
-        <v>-1.5982241339999987</v>
+        <v>-1.7236366799999985</v>
       </c>
       <c r="D381" s="5">
-        <v>-39.611580093055245</v>
+        <v>-42.012449983564217</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>37.750316726000001</v>
+        <v>37.691107647000003</v>
       </c>
       <c r="C382" s="5">
-        <v>0.5190034869999991</v>
+        <v>0.59072056800000183</v>
       </c>
       <c r="D382" s="5">
-        <v>18.072004234445838</v>
+        <v>20.871946632974804</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>37.744484595999999</v>
+        <v>37.680596762999997</v>
       </c>
       <c r="C383" s="5">
-        <v>-5.8321300000017118E-3</v>
+        <v>-1.051088400000566E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-0.18523320979928481</v>
+        <v>-0.33413008795085686</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>37.990835234000002</v>
+        <v>38.015892815000001</v>
       </c>
       <c r="C384" s="5">
-        <v>0.24635063800000268</v>
+        <v>0.3352960520000039</v>
       </c>
       <c r="D384" s="5">
-        <v>8.1195195550998189</v>
+        <v>11.216459758066065</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>38.471173106000002</v>
+        <v>38.428937713000003</v>
       </c>
       <c r="C385" s="5">
-        <v>0.48033787199999978</v>
+        <v>0.41304489800000255</v>
       </c>
       <c r="D385" s="5">
-        <v>16.273047062556056</v>
+        <v>13.846116311069112</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>39.083637955</v>
+        <v>39.115207009000002</v>
       </c>
       <c r="C386" s="5">
-        <v>0.61246484899999842</v>
+        <v>0.68626929599999897</v>
       </c>
       <c r="D386" s="5">
-        <v>20.868915485013705</v>
+        <v>23.665068475979865</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>39.395122784000002</v>
+        <v>39.343171738000002</v>
       </c>
       <c r="C387" s="5">
-        <v>0.31148482900000118</v>
+        <v>0.22796472899999998</v>
       </c>
       <c r="D387" s="5">
-        <v>9.994183790404243</v>
+        <v>7.2222280263045668</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>39.670317949999998</v>
+        <v>39.616929654000003</v>
       </c>
       <c r="C388" s="5">
-        <v>0.27519516599999605</v>
+        <v>0.27375791600000099</v>
       </c>
       <c r="D388" s="5">
-        <v>8.7122976070911129</v>
+        <v>8.6769266811284051</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>39.633358608000002</v>
+        <v>39.597535495999999</v>
       </c>
       <c r="C389" s="5">
-        <v>-3.6959341999995843E-2</v>
+        <v>-1.9394158000004325E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>-1.1122838190133377</v>
+        <v>-0.5858714907402196</v>
       </c>
       <c r="E389" s="5">
-        <v>2.1918172372599631</v>
+        <v>2.2701542991454327</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>39.996334345000001</v>
+        <v>39.815769164999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.3629757369999993</v>
+        <v>0.21823366899999996</v>
       </c>
       <c r="D390" s="5">
-        <v>11.560835901536404</v>
+        <v>6.8177528015453737</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>40.329049886999996</v>
+        <v>40.209106435999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.33271554199999542</v>
+        <v>0.39333727100000004</v>
       </c>
       <c r="D391" s="5">
-        <v>10.452005274204446</v>
+        <v>12.520523576788744</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>40.461556870999999</v>
+        <v>40.345485429</v>
       </c>
       <c r="C392" s="5">
-        <v>0.1325069840000026</v>
+        <v>0.136378993000001</v>
       </c>
       <c r="D392" s="5">
-        <v>4.0148115197203182</v>
+        <v>4.1468836339789039</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>41.459655632</v>
+        <v>41.293317942999998</v>
       </c>
       <c r="C393" s="5">
-        <v>0.99809876100000139</v>
+        <v>0.94783251399999813</v>
       </c>
       <c r="D393" s="5">
-        <v>33.966808854496414</v>
+        <v>32.135045636836445</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>40.962052069000002</v>
+        <v>40.880236877999998</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.49760356299999842</v>
+        <v>-0.41308106500000008</v>
       </c>
       <c r="D394" s="5">
-        <v>-13.48883156358781</v>
+        <v>-11.365360568804384</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>40.983178703999997</v>
+        <v>40.893067078999998</v>
       </c>
       <c r="C395" s="5">
-        <v>2.1126634999994565E-2</v>
+        <v>1.2830200999999875E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>0.62067206256948282</v>
+        <v>0.37726898570931144</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>41.212838384999998</v>
+        <v>41.278388028000002</v>
       </c>
       <c r="C396" s="5">
-        <v>0.22965968100000111</v>
+        <v>0.38532094900000402</v>
       </c>
       <c r="D396" s="5">
-        <v>6.9356798832824307</v>
+        <v>11.911967648229149</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>41.011512981999999</v>
+        <v>41.091413594000002</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.20132540299999846</v>
+        <v>-0.18697443399999969</v>
       </c>
       <c r="D397" s="5">
-        <v>-5.7070582948678954</v>
+        <v>-5.302125646392108</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>40.879382256</v>
+        <v>40.836230587000003</v>
       </c>
       <c r="C398" s="5">
-        <v>-0.13213072599999975</v>
+        <v>-0.25518300699999941</v>
       </c>
       <c r="D398" s="5">
-        <v>-3.7983777527541562</v>
+        <v>-7.2028179832024142</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>40.753541550999998</v>
+        <v>40.826621578999998</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.12584070500000166</v>
+        <v>-9.6090080000053035E-3</v>
       </c>
       <c r="D399" s="5">
-        <v>-3.632104480553433</v>
+        <v>-0.28200199084535971</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>40.516728219000001</v>
+        <v>40.493369227000002</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.23681333199999699</v>
+        <v>-0.33325235199999526</v>
       </c>
       <c r="D400" s="5">
-        <v>-6.7544422164744216</v>
+        <v>-9.3671489900654219</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>40.470613286999999</v>
+        <v>40.563289894999997</v>
       </c>
       <c r="C401" s="5">
-        <v>-4.6114932000001829E-2</v>
+        <v>6.9920667999994635E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.3572867277719558</v>
+        <v>2.0918547293358625</v>
       </c>
       <c r="E401" s="5">
-        <v>2.1124999455155891</v>
+        <v>2.4389255212551086</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>40.933864274999998</v>
+        <v>40.714464591999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.46325098799999864</v>
+        <v>0.15117469700000186</v>
       </c>
       <c r="D402" s="5">
-        <v>14.634545788295462</v>
+        <v>4.5650816694787988</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>40.662971951000003</v>
+        <v>40.510715447000003</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.27089232399999474</v>
+        <v>-0.20374914499999619</v>
       </c>
       <c r="D403" s="5">
-        <v>-7.6585988209839311</v>
+        <v>-5.8426511871550568</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>40.292618013000002</v>
+        <v>40.155127018000002</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.37035393800000094</v>
+        <v>-0.35558842900000087</v>
       </c>
       <c r="D404" s="5">
-        <v>-10.39826151593336</v>
+        <v>-10.039245397743091</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>40.790088318000002</v>
+        <v>40.582984981999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.49747030500000022</v>
+        <v>0.42785796399999754</v>
       </c>
       <c r="D405" s="5">
-        <v>15.864371095818065</v>
+        <v>13.562723686444823</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>40.907824044000002</v>
+        <v>40.698981586000002</v>
       </c>
       <c r="C406" s="5">
-        <v>0.11773572599999937</v>
+        <v>0.11599660400000289</v>
       </c>
       <c r="D406" s="5">
-        <v>3.5191752736543735</v>
+        <v>3.4843451117025248</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>41.423386207999997</v>
+        <v>41.204323461000001</v>
       </c>
       <c r="C407" s="5">
-        <v>0.51556216399999499</v>
+        <v>0.50534187499999916</v>
       </c>
       <c r="D407" s="5">
-        <v>16.217257985138044</v>
+        <v>15.960732460908655</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>40.722559593</v>
+        <v>40.748462705999998</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.70082661499999688</v>
+        <v>-0.45586075500000334</v>
       </c>
       <c r="D408" s="5">
-        <v>-18.515757130059196</v>
+        <v>-12.497332121898186</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>40.434067126000002</v>
+        <v>40.433458324</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.28849246699999753</v>
+        <v>-0.31500438199999792</v>
       </c>
       <c r="D409" s="5">
-        <v>-8.1776670616200313</v>
+        <v>-8.8921252715743471</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>40.579681043999997</v>
+        <v>40.569156724999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.14561391799999512</v>
+        <v>0.13569840099999908</v>
       </c>
       <c r="D410" s="5">
-        <v>4.4081539406290782</v>
+        <v>4.1024863110947107</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>40.616971825</v>
+        <v>40.611844972999997</v>
       </c>
       <c r="C411" s="5">
-        <v>3.7290781000002937E-2</v>
+        <v>4.2688247999997486E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>1.1083330864559482</v>
+        <v>1.2700140457453157</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>40.769815633</v>
+        <v>40.776168511000002</v>
       </c>
       <c r="C412" s="5">
-        <v>0.15284380800000008</v>
+        <v>0.16432353800000499</v>
       </c>
       <c r="D412" s="5">
-        <v>4.6103053491866053</v>
+        <v>4.9649607831060871</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>41.003518735</v>
+        <v>41.026507142</v>
       </c>
       <c r="C413" s="5">
-        <v>0.23370310199999977</v>
+        <v>0.2503386309999982</v>
       </c>
       <c r="D413" s="5">
-        <v>7.0997753142790554</v>
+        <v>7.6211295731600348</v>
       </c>
       <c r="E413" s="5">
-        <v>1.3167713674632653</v>
+        <v>1.1419617299263995</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>43.271919767</v>
+        <v>43.005912363</v>
       </c>
       <c r="C414" s="5">
-        <v>2.2684010319999999</v>
+        <v>1.9794052210000004</v>
       </c>
       <c r="D414" s="5">
-        <v>90.818478348709149</v>
+        <v>76.020583713424926</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>43.198579455000001</v>
+        <v>43.014241192</v>
       </c>
       <c r="C415" s="5">
-        <v>-7.334031199999913E-2</v>
+        <v>8.328828999999871E-3</v>
       </c>
       <c r="D415" s="5">
-        <v>-2.0149925542087943</v>
+        <v>0.23264818851986835</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>43.719904286999999</v>
+        <v>43.557732631999997</v>
       </c>
       <c r="C416" s="5">
-        <v>0.52132483199999768</v>
+        <v>0.54349143999999683</v>
       </c>
       <c r="D416" s="5">
-        <v>15.482676795331486</v>
+        <v>16.261517024652971</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>43.216377723999997</v>
+        <v>43.073861452000003</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.5035265630000012</v>
+        <v>-0.48387117999999418</v>
       </c>
       <c r="D417" s="5">
-        <v>-12.977827224532202</v>
+        <v>-12.545430883971642</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>43.472025938999998</v>
+        <v>43.242109616</v>
       </c>
       <c r="C418" s="5">
-        <v>0.25564821500000079</v>
+        <v>0.16824816399999776</v>
       </c>
       <c r="D418" s="5">
-        <v>7.3342212928622308</v>
+        <v>4.7892660689461408</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>43.653101167000003</v>
+        <v>43.309463739999998</v>
       </c>
       <c r="C419" s="5">
-        <v>0.18107522800000453</v>
+        <v>6.7354123999997739E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>5.1145076756329289</v>
+        <v>1.88522184852149</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>43.834279285999997</v>
+        <v>43.313150071000003</v>
       </c>
       <c r="C420" s="5">
-        <v>0.18117811899999481</v>
+        <v>3.6863310000043725E-3</v>
       </c>
       <c r="D420" s="5">
-        <v>5.095766351715425</v>
+        <v>0.10218710325484714</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>44.136275345999998</v>
+        <v>43.561554530999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.30199606000000045</v>
+        <v>0.24840445999999616</v>
       </c>
       <c r="D421" s="5">
-        <v>8.5879712866780764</v>
+        <v>7.1033838590894849</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>44.266230479999997</v>
+        <v>43.781542791</v>
       </c>
       <c r="C422" s="5">
-        <v>0.12995513399999936</v>
+        <v>0.21998826000000093</v>
       </c>
       <c r="D422" s="5">
-        <v>3.5910719627042509</v>
+        <v>6.2312524432711403</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>44.550790907</v>
+        <v>44.013937013000003</v>
       </c>
       <c r="C423" s="5">
-        <v>0.28456042700000239</v>
+        <v>0.23239422200000348</v>
       </c>
       <c r="D423" s="5">
-        <v>7.992732531688862</v>
+        <v>6.5589359672461933</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>44.77982583</v>
+        <v>44.160247239999997</v>
       </c>
       <c r="C424" s="5">
-        <v>0.22903492300000039</v>
+        <v>0.14631022699999363</v>
       </c>
       <c r="D424" s="5">
-        <v>6.3466415997997849</v>
+        <v>4.0627607108926433</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>44.529105393999998</v>
+        <v>43.977639570000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.25072043600000171</v>
+        <v>-0.18260766999999589</v>
       </c>
       <c r="D425" s="5">
-        <v>-6.5156656137232432</v>
+        <v>-4.8508238169124196</v>
       </c>
       <c r="E425" s="5">
-        <v>8.5982539249506154</v>
+        <v>7.1932334326819669</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>44.234038503999997</v>
+        <v>44.242514307</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.29506689000000108</v>
+        <v>0.26487473699999953</v>
       </c>
       <c r="D426" s="5">
-        <v>-7.6681667274350662</v>
+        <v>7.4718223373912984</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>43.998207127000001</v>
+        <v>43.911164102999997</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.23583137699999668</v>
+        <v>-0.33135020400000315</v>
       </c>
       <c r="D427" s="5">
-        <v>-6.2134287246133457</v>
+        <v>-8.6261746483684121</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>43.904148937999999</v>
+        <v>43.752967597999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-9.4058189000001846E-2</v>
+        <v>-0.15819650499999938</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.5353792802836561</v>
+        <v>-4.2385371127296896</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>43.917740144</v>
+        <v>43.766892894999998</v>
       </c>
       <c r="C429" s="5">
-        <v>1.3591206000000966E-2</v>
+        <v>1.3925297000000114E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>0.37211163166446237</v>
+        <v>0.38259436299494798</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>43.637490255000003</v>
+        <v>43.3873453</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.2802498889999967</v>
+        <v>-0.37954759499999824</v>
       </c>
       <c r="D430" s="5">
-        <v>-7.3943762155754378</v>
+        <v>-9.9241552800908508</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>43.754082052999998</v>
+        <v>43.609823882999997</v>
       </c>
       <c r="C431" s="5">
-        <v>0.11659179799999464</v>
+        <v>0.22247858299999734</v>
       </c>
       <c r="D431" s="5">
-        <v>3.2537289425614624</v>
+        <v>6.3298142807628466</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>43.923388555999999</v>
+        <v>43.26354284</v>
       </c>
       <c r="C432" s="5">
-        <v>0.16930650300000138</v>
+        <v>-0.34628104299999762</v>
       </c>
       <c r="D432" s="5">
-        <v>4.7435101659688561</v>
+        <v>-9.1232104018598932</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>43.772143798000002</v>
+        <v>43.568608976</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.15124475799999715</v>
+        <v>0.30506613600000065</v>
       </c>
       <c r="D433" s="5">
-        <v>-4.0546877738184222</v>
+        <v>8.7976118019291505</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>43.788259429999997</v>
+        <v>43.496484064000001</v>
       </c>
       <c r="C434" s="5">
-        <v>1.6115631999994662E-2</v>
+        <v>-7.2124911999999597E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>0.44270087428162075</v>
+        <v>-1.9685319811250213</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>43.306428896</v>
+        <v>42.949281061999997</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.48183053399999665</v>
+        <v>-0.54720300200000338</v>
       </c>
       <c r="D435" s="5">
-        <v>-12.433844448841224</v>
+        <v>-14.094505274099189</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>43.058048323000001</v>
+        <v>42.860494398</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.24838057299999861</v>
+        <v>-8.8786663999997018E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-6.6694946948455129</v>
+        <v>-2.4526817274658552</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>42.733935078999998</v>
+        <v>42.627447942000003</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.32411324400000296</v>
+        <v>-0.23304645599999674</v>
       </c>
       <c r="D437" s="5">
-        <v>-8.668089806374212</v>
+        <v>-6.3331584095685622</v>
       </c>
       <c r="E437" s="5">
-        <v>-4.0314538078321416</v>
+        <v>-3.0701775747897342</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>43.008177531999998</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.38072958999999429</v>
+      </c>
+      <c r="D438" s="5">
+        <v>11.260366101316732</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>