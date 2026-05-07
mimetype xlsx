--- v3 (2026-04-16)
+++ v4 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7CD2218C-2697-4CA0-99BE-07435489935B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{99A9D4BB-AD31-4397-B46F-E34954355E28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{270BFA13-9D24-4ACB-9077-4F43131FA137}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ECB2AC34-C249-4F0F-8C38-45ADE5DD391C}"/>
   </bookViews>
   <sheets>
     <sheet name="elppbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E7563AAD-5268-48D7-9403-3A1DBA838A18}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F6F80122-165B-4674-A81A-D94D58B7BDFF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-2.4526817274658552</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>42.627447942000003</v>
       </c>
       <c r="C437" s="5">
         <v>-0.23304645599999674</v>
       </c>
       <c r="D437" s="5">
         <v>-6.3331584095685622</v>
       </c>
       <c r="E437" s="5">
         <v>-3.0701775747897342</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>43.008177531999998</v>
+        <v>43.018405709</v>
       </c>
       <c r="C438" s="5">
-        <v>0.38072958999999429</v>
+        <v>0.39095776699999618</v>
       </c>
       <c r="D438" s="5">
-        <v>11.260366101316732</v>
+        <v>11.578300167654154</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>43.129466364000002</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.11106065500000284</v>
+      </c>
+      <c r="D439" s="5">
+        <v>3.1424119882702328</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>43.380196834000003</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.25073047000000059</v>
+      </c>
+      <c r="D440" s="5">
+        <v>7.2035587835300285</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>