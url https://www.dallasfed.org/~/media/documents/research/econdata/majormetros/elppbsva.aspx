--- v4 (2026-05-07)
+++ v5 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{99A9D4BB-AD31-4397-B46F-E34954355E28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1C27C301-5F12-43EB-9A02-AB10A4DC8552}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ECB2AC34-C249-4F0F-8C38-45ADE5DD391C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0677F60B-DD54-43AC-9C6B-3F32DECAAF25}"/>
   </bookViews>
   <sheets>
     <sheet name="elppbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F6F80122-165B-4674-A81A-D94D58B7BDFF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71A058FD-10DD-488E-89B5-16A39055166A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>14.044921777000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>14.13471745</v>
       </c>
       <c r="C7" s="5">
         <v>8.9795672999999354E-2</v>
       </c>
       <c r="D7" s="5">
         <v>7.9477713623741009</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>14.217747592</v>
       </c>
       <c r="C8" s="5">
         <v>8.303014200000014E-2</v>
       </c>
       <c r="D8" s="5">
         <v>7.2812985276109687</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>14.013753754</v>
       </c>
       <c r="C9" s="5">
         <v>-0.20399383800000059</v>
       </c>
       <c r="D9" s="5">
         <v>-15.921649288562033</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>14.19355959</v>
       </c>
       <c r="C10" s="5">
         <v>0.17980583599999989</v>
       </c>
       <c r="D10" s="5">
         <v>16.531174125589132</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>14.176888465999999</v>
       </c>
       <c r="C11" s="5">
         <v>-1.6671124000000148E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-1.400396965839823</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>14.290758565999999</v>
       </c>
       <c r="C12" s="5">
         <v>0.11387009999999975</v>
       </c>
       <c r="D12" s="5">
         <v>10.075917459387075</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>13.935681901000001</v>
       </c>
       <c r="C13" s="5">
         <v>-0.35507666499999857</v>
       </c>
       <c r="D13" s="5">
         <v>-26.060704533686994</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>13.76941332</v>
       </c>
       <c r="C14" s="5">
         <v>-0.16626858100000064</v>
       </c>
       <c r="D14" s="5">
         <v>-13.414225939796331</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>14.142770597</v>
       </c>
       <c r="C15" s="5">
         <v>0.37335727700000021</v>
       </c>
       <c r="D15" s="5">
         <v>37.856969096792348</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>14.235611383</v>
       </c>
       <c r="C16" s="5">
         <v>9.2840786000000008E-2</v>
       </c>
       <c r="D16" s="5">
         <v>8.1681796785864513</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>14.432309999999999</v>
       </c>
       <c r="C17" s="5">
         <v>0.19669861699999913</v>
       </c>
       <c r="D17" s="5">
         <v>17.90078604192118</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>14.358022374000001</v>
       </c>
       <c r="C18" s="5">
         <v>-7.4287625999998497E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-6.0048762656178312</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>14.218202188999999</v>
       </c>
       <c r="C19" s="5">
         <v>-0.13982018500000137</v>
       </c>
       <c r="D19" s="5">
         <v>-11.079740707234098</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>14.211842216000001</v>
       </c>
       <c r="C20" s="5">
         <v>-6.3599729999985755E-3</v>
       </c>
       <c r="D20" s="5">
         <v>-0.5354558316474467</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>14.516809945</v>
       </c>
       <c r="C21" s="5">
         <v>0.30496772899999947</v>
       </c>
       <c r="D21" s="5">
         <v>29.017839931735988</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>14.611241408</v>
       </c>
       <c r="C22" s="5">
         <v>9.4431462999999383E-2</v>
       </c>
       <c r="D22" s="5">
         <v>8.0913901911415564</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>14.603385755</v>
       </c>
       <c r="C23" s="5">
         <v>-7.855653000000018E-3</v>
       </c>
       <c r="D23" s="5">
         <v>-0.64326896087441021</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>14.512882061999999</v>
       </c>
       <c r="C24" s="5">
         <v>-9.0503693000000496E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-7.1886044864581722</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>14.516709041</v>
       </c>
       <c r="C25" s="5">
         <v>3.8269790000011739E-3</v>
       </c>
       <c r="D25" s="5">
         <v>0.31689371350833717</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>14.374846713</v>
       </c>
       <c r="C26" s="5">
         <v>-0.1418623280000002</v>
       </c>
       <c r="D26" s="5">
         <v>-11.116612257489978</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>14.407211027000001</v>
       </c>
       <c r="C27" s="5">
         <v>3.2364314000000505E-2</v>
       </c>
       <c r="D27" s="5">
         <v>2.7354535274610958</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>13.993324769999999</v>
       </c>
       <c r="C28" s="5">
         <v>-0.41388625700000148</v>
       </c>
       <c r="D28" s="5">
         <v>-29.515770685512088</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>14.540086722</v>
       </c>
       <c r="C29" s="5">
         <v>0.54676195200000066</v>
       </c>
       <c r="D29" s="5">
         <v>58.399204668486313</v>
       </c>
       <c r="E29" s="5">
         <v>0.74677388443014081</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>14.97642085</v>
       </c>
       <c r="C30" s="5">
         <v>0.43633412800000038</v>
       </c>
       <c r="D30" s="5">
         <v>42.591115170712634</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>14.893943058</v>
       </c>
       <c r="C31" s="5">
         <v>-8.2477792000000605E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-6.4120698366181506</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>15.012924827000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.11898176900000124</v>
       </c>
       <c r="D32" s="5">
         <v>10.018938494377029</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>14.926774355999999</v>
       </c>
       <c r="C33" s="5">
         <v>-8.6150471000001616E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-6.6728737579414883</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>14.847066405</v>
       </c>
       <c r="C34" s="5">
         <v>-7.9707950999999611E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-6.2230295260477746</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>15.046700614000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.19963420900000095</v>
       </c>
       <c r="D35" s="5">
         <v>17.383632983329434</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>15.170435875000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.12373526100000021</v>
       </c>
       <c r="D36" s="5">
         <v>10.326883517067609</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>15.275152293</v>
       </c>
       <c r="C37" s="5">
         <v>0.10471641799999887</v>
       </c>
       <c r="D37" s="5">
         <v>8.6050143776327239</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>15.381024123</v>
       </c>
       <c r="C38" s="5">
         <v>0.10587182999999989</v>
       </c>
       <c r="D38" s="5">
         <v>8.6416751422347726</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>15.237077543</v>
       </c>
       <c r="C39" s="5">
         <v>-0.14394657999999971</v>
       </c>
       <c r="D39" s="5">
         <v>-10.670049534960791</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>15.022382869999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.21469467300000034</v>
       </c>
       <c r="D40" s="5">
         <v>-15.657632950459121</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>15.337801390999999</v>
       </c>
       <c r="C41" s="5">
         <v>0.31541852099999979</v>
       </c>
       <c r="D41" s="5">
         <v>28.319127997305493</v>
       </c>
       <c r="E41" s="5">
         <v>5.4863130065999632</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>15.20364361</v>
       </c>
       <c r="C42" s="5">
         <v>-0.13415778099999898</v>
       </c>
       <c r="D42" s="5">
         <v>-10.005731547172914</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>15.278263364000001</v>
       </c>
       <c r="C43" s="5">
         <v>7.4619754000000427E-2</v>
       </c>
       <c r="D43" s="5">
         <v>6.0512363744738895</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>15.293290316</v>
       </c>
       <c r="C44" s="5">
         <v>1.5026951999999483E-2</v>
       </c>
       <c r="D44" s="5">
         <v>1.1866669002099428</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>15.768458369999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.47516805399999917</v>
       </c>
       <c r="D45" s="5">
         <v>44.364242180257342</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>15.892672585</v>
       </c>
       <c r="C46" s="5">
         <v>0.12421421500000029</v>
       </c>
       <c r="D46" s="5">
         <v>9.8733598822072786</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>15.910321539</v>
       </c>
       <c r="C47" s="5">
         <v>1.7648954000000217E-2</v>
       </c>
       <c r="D47" s="5">
         <v>1.3407801760278337</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>15.850448607000001</v>
       </c>
       <c r="C48" s="5">
         <v>-5.9872931999999324E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-4.4234783683252399</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>15.234079106999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.61636950000000112</v>
       </c>
       <c r="D49" s="5">
         <v>-37.870797730104798</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>15.88172449</v>
       </c>
       <c r="C50" s="5">
         <v>0.64764538300000041</v>
       </c>
       <c r="D50" s="5">
         <v>64.807668634164145</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>15.830100925</v>
       </c>
       <c r="C51" s="5">
         <v>-5.1623564999999871E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-3.8316175432671074</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>16.033107234999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.20300630999999925</v>
       </c>
       <c r="D52" s="5">
         <v>16.522062389276048</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>15.915912196000001</v>
       </c>
       <c r="C53" s="5">
         <v>-0.1171950389999985</v>
       </c>
       <c r="D53" s="5">
         <v>-8.4272940679071429</v>
       </c>
       <c r="E53" s="5">
         <v>3.7691895354651672</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>16.027160080000002</v>
       </c>
       <c r="C54" s="5">
         <v>0.11124788400000085</v>
       </c>
       <c r="D54" s="5">
         <v>8.7177564101797991</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>16.367786063</v>
       </c>
       <c r="C55" s="5">
         <v>0.34062598299999891</v>
       </c>
       <c r="D55" s="5">
         <v>28.7064709780255</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>16.400361522000001</v>
       </c>
       <c r="C56" s="5">
         <v>3.2575459000000251E-2</v>
       </c>
       <c r="D56" s="5">
         <v>2.4145779380132737</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>15.929377138</v>
       </c>
       <c r="C57" s="5">
         <v>-0.4709843840000012</v>
       </c>
       <c r="D57" s="5">
         <v>-29.507246218616391</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>16.231700286999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.30232314899999935</v>
       </c>
       <c r="D58" s="5">
         <v>25.309109856948318</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>16.472993006999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.24129272000000057</v>
       </c>
       <c r="D59" s="5">
         <v>19.371867680521504</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>17.525961386999999</v>
       </c>
       <c r="C60" s="5">
         <v>1.0529683799999994</v>
       </c>
       <c r="D60" s="5">
         <v>110.335238133389</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>17.309596108000001</v>
       </c>
       <c r="C61" s="5">
         <v>-0.21636527899999791</v>
       </c>
       <c r="D61" s="5">
         <v>-13.848864347516699</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>17.395452063</v>
       </c>
       <c r="C62" s="5">
         <v>8.585595499999954E-2</v>
       </c>
       <c r="D62" s="5">
         <v>6.1171115141205545</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>17.715541592000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.32008952900000054</v>
       </c>
       <c r="D63" s="5">
         <v>24.45850334804831</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>17.834336157999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.11879456599999827</v>
       </c>
       <c r="D64" s="5">
         <v>8.3503137208185585</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>17.67201502</v>
       </c>
       <c r="C65" s="5">
         <v>-0.16232113799999937</v>
       </c>
       <c r="D65" s="5">
         <v>-10.391443072648975</v>
       </c>
       <c r="E65" s="5">
         <v>11.033629756020801</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>17.853215075000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.18120005500000147</v>
       </c>
       <c r="D66" s="5">
         <v>13.02236194260551</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>17.958207678000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.10499260299999946</v>
       </c>
       <c r="D67" s="5">
         <v>7.2898487740646889</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>17.905015090999999</v>
       </c>
       <c r="C68" s="5">
         <v>-5.3192587000001623E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-3.497087499314111</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>17.901324587000001</v>
       </c>
       <c r="C69" s="5">
         <v>-3.6905039999979294E-3</v>
       </c>
       <c r="D69" s="5">
         <v>-0.24705859217697412</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>17.855832642999999</v>
       </c>
       <c r="C70" s="5">
         <v>-4.5491944000001894E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-3.007249736958062</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>17.914875323</v>
       </c>
       <c r="C71" s="5">
         <v>5.9042680000001013E-2</v>
       </c>
       <c r="D71" s="5">
         <v>4.0409237834314826</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>17.784148640000002</v>
       </c>
       <c r="C72" s="5">
         <v>-0.1307266829999989</v>
       </c>
       <c r="D72" s="5">
         <v>-8.413497703616768</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>17.824659316000002</v>
       </c>
       <c r="C73" s="5">
         <v>4.0510676000000245E-2</v>
       </c>
       <c r="D73" s="5">
         <v>2.7679989705739816</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>17.839813900999999</v>
       </c>
       <c r="C74" s="5">
         <v>1.5154584999997667E-2</v>
       </c>
       <c r="D74" s="5">
         <v>1.0250283439221297</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>17.807668055000001</v>
       </c>
       <c r="C75" s="5">
         <v>-3.2145845999998812E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-2.1409978384792305</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>17.861245571000001</v>
       </c>
       <c r="C76" s="5">
         <v>5.3577516000000713E-2</v>
       </c>
       <c r="D76" s="5">
         <v>3.670759381660571</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>18.119967582000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.2587220109999997</v>
       </c>
       <c r="D77" s="5">
         <v>18.836019861895736</v>
       </c>
       <c r="E77" s="5">
         <v>2.5348131579394861</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>18.052180666000002</v>
       </c>
       <c r="C78" s="5">
         <v>-6.7786915999999309E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-4.3979821040782907</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>18.029606610999998</v>
       </c>
       <c r="C79" s="5">
         <v>-2.2574055000003312E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-1.4903092365812998</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>18.618180743</v>
       </c>
       <c r="C80" s="5">
         <v>0.58857413200000153</v>
       </c>
       <c r="D80" s="5">
         <v>47.032009774065472</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>18.672866938999999</v>
       </c>
       <c r="C81" s="5">
         <v>5.4686195999998688E-2</v>
       </c>
       <c r="D81" s="5">
         <v>3.5821986034656028</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>18.961724309000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.28885737000000233</v>
       </c>
       <c r="D82" s="5">
         <v>20.226970936447675</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>18.800530402</v>
       </c>
       <c r="C83" s="5">
         <v>-0.16119390700000125</v>
       </c>
       <c r="D83" s="5">
         <v>-9.73751490921072</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>18.822667196000001</v>
       </c>
       <c r="C84" s="5">
         <v>2.2136794000001458E-2</v>
       </c>
       <c r="D84" s="5">
         <v>1.4221332511189955</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>19.187934193</v>
       </c>
       <c r="C85" s="5">
         <v>0.36526699699999909</v>
       </c>
       <c r="D85" s="5">
         <v>25.940287864687917</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>19.289565795000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.10163160200000121</v>
       </c>
       <c r="D86" s="5">
         <v>6.5444368425885191</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>19.355025965999999</v>
       </c>
       <c r="C87" s="5">
         <v>6.5460170999998013E-2</v>
       </c>
       <c r="D87" s="5">
         <v>4.1491373723467895</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>19.457390094000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.10236412800000139</v>
       </c>
       <c r="D88" s="5">
         <v>6.5344167260792396</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>19.266592125999999</v>
       </c>
       <c r="C89" s="5">
         <v>-0.19079796800000182</v>
       </c>
       <c r="D89" s="5">
         <v>-11.152786925435965</v>
       </c>
       <c r="E89" s="5">
         <v>6.3279613432588588</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>19.520104669999998</v>
       </c>
       <c r="C90" s="5">
         <v>0.25351254399999945</v>
       </c>
       <c r="D90" s="5">
         <v>16.984106843498292</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>19.592003167000001</v>
       </c>
       <c r="C91" s="5">
         <v>7.1898497000002948E-2</v>
       </c>
       <c r="D91" s="5">
         <v>4.5106148334012497</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>19.499777621</v>
       </c>
       <c r="C92" s="5">
         <v>-9.2225546000001657E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-5.5047897661353424</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>19.696737184</v>
       </c>
       <c r="C93" s="5">
         <v>0.19695956300000006</v>
       </c>
       <c r="D93" s="5">
         <v>12.817267805991683</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>20.049038116999998</v>
       </c>
       <c r="C94" s="5">
         <v>0.35230093299999865</v>
       </c>
       <c r="D94" s="5">
         <v>23.706071969762775</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>20.548347662000001</v>
       </c>
       <c r="C95" s="5">
         <v>0.49930954500000269</v>
       </c>
       <c r="D95" s="5">
         <v>34.338459009587076</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>21.473889903</v>
       </c>
       <c r="C96" s="5">
         <v>0.92554224099999871</v>
       </c>
       <c r="D96" s="5">
         <v>69.670291225275676</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>21.893001962</v>
       </c>
       <c r="C97" s="5">
         <v>0.4191120589999997</v>
       </c>
       <c r="D97" s="5">
         <v>26.105818720585749</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>22.241809281999998</v>
       </c>
       <c r="C98" s="5">
         <v>0.34880731999999881</v>
       </c>
       <c r="D98" s="5">
         <v>20.886431529268457</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>22.764202910000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.52239362800000322</v>
       </c>
       <c r="D99" s="5">
         <v>32.125920869810123</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>22.995367228999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.23116431899999768</v>
       </c>
       <c r="D100" s="5">
         <v>12.889829586615576</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>23.404921247000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.40955401800000146</v>
       </c>
       <c r="D101" s="5">
         <v>23.595316961661705</v>
       </c>
       <c r="E101" s="5">
         <v>21.479299992111134</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>22.971306121000001</v>
       </c>
       <c r="C102" s="5">
         <v>-0.43361512599999941</v>
       </c>
       <c r="D102" s="5">
         <v>-20.100867769379771</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>22.638268822000001</v>
       </c>
       <c r="C103" s="5">
         <v>-0.33303729900000079</v>
       </c>
       <c r="D103" s="5">
         <v>-16.075206700015098</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>23.055323690000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.41705486800000102</v>
       </c>
       <c r="D104" s="5">
         <v>24.490478135487727</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>23.487698080000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.43237438999999966</v>
       </c>
       <c r="D105" s="5">
         <v>24.977197157909114</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>23.533037528000001</v>
       </c>
       <c r="C106" s="5">
         <v>4.5339448000000004E-2</v>
       </c>
       <c r="D106" s="5">
         <v>2.3411706271654342</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>24.079168036999999</v>
       </c>
       <c r="C107" s="5">
         <v>0.54613050899999749</v>
       </c>
       <c r="D107" s="5">
         <v>31.692754383764221</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>23.331308763999999</v>
       </c>
       <c r="C108" s="5">
         <v>-0.74785927299999955</v>
       </c>
       <c r="D108" s="5">
         <v>-31.518780781737821</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>23.312652833000001</v>
       </c>
       <c r="C109" s="5">
         <v>-1.865593099999785E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-0.95532248817555843</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>23.079607162999999</v>
       </c>
       <c r="C110" s="5">
         <v>-0.23304567000000276</v>
       </c>
       <c r="D110" s="5">
         <v>-11.357786253729852</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>23.620199482</v>
       </c>
       <c r="C111" s="5">
         <v>0.54059231900000171</v>
       </c>
       <c r="D111" s="5">
         <v>32.026704705053419</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>23.683314978999999</v>
       </c>
       <c r="C112" s="5">
         <v>6.31154969999983E-2</v>
       </c>
       <c r="D112" s="5">
         <v>3.2540650663957171</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>23.622907975</v>
       </c>
       <c r="C113" s="5">
         <v>-6.040700399999821E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-3.0181630532262749</v>
       </c>
       <c r="E113" s="5">
         <v>0.93137133724789933</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>23.817606235</v>
       </c>
       <c r="C114" s="5">
         <v>0.19469825999999912</v>
       </c>
       <c r="D114" s="5">
         <v>10.351193466749887</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>23.887635258</v>
       </c>
       <c r="C115" s="5">
         <v>7.0029023000000024E-2</v>
       </c>
       <c r="D115" s="5">
         <v>3.5858842905853283</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>23.798502951</v>
       </c>
       <c r="C116" s="5">
         <v>-8.9132306999999855E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-4.3868222007019453</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>23.318386622999999</v>
       </c>
       <c r="C117" s="5">
         <v>-0.48011632800000115</v>
       </c>
       <c r="D117" s="5">
         <v>-21.695571920330504</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>23.018878694000001</v>
       </c>
       <c r="C118" s="5">
         <v>-0.29950792899999712</v>
       </c>
       <c r="D118" s="5">
         <v>-14.369597248465061</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>23.946474951999999</v>
       </c>
       <c r="C119" s="5">
         <v>0.92759625799999768</v>
       </c>
       <c r="D119" s="5">
         <v>60.653108411190559</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>23.999329341999999</v>
       </c>
       <c r="C120" s="5">
         <v>5.2854390000000251E-2</v>
       </c>
       <c r="D120" s="5">
         <v>2.6810173352526112</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>23.820756851999999</v>
       </c>
       <c r="C121" s="5">
         <v>-0.17857249000000053</v>
       </c>
       <c r="D121" s="5">
         <v>-8.5723817174998658</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>24.125112570999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.30435571900000014</v>
       </c>
       <c r="D122" s="5">
         <v>16.456975957789453</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>23.479761201999999</v>
       </c>
       <c r="C123" s="5">
         <v>-0.64535136900000012</v>
       </c>
       <c r="D123" s="5">
         <v>-27.774272341895344</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>23.853698852000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.37393765000000201</v>
       </c>
       <c r="D124" s="5">
         <v>20.877279471433695</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>24.232373883000001</v>
       </c>
       <c r="C125" s="5">
         <v>0.37867503100000022</v>
       </c>
       <c r="D125" s="5">
         <v>20.804398907631082</v>
       </c>
       <c r="E125" s="5">
         <v>2.579978335626576</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>25.043682684</v>
       </c>
       <c r="C126" s="5">
         <v>0.81130880099999914</v>
       </c>
       <c r="D126" s="5">
         <v>48.465920536384985</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>25.447345805000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.40366312100000101</v>
       </c>
       <c r="D127" s="5">
         <v>21.152279220291547</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>26.245663713999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.79831790899999788</v>
       </c>
       <c r="D128" s="5">
         <v>44.870787531224067</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>26.181209763999998</v>
       </c>
       <c r="C129" s="5">
         <v>-6.4453950000000759E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-2.9074730330559073</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>26.113828743999999</v>
       </c>
       <c r="C130" s="5">
         <v>-6.7381019999999126E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-3.0450254600673743</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>26.374663482999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.26083473899999987</v>
       </c>
       <c r="D131" s="5">
         <v>12.666941697231969</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>26.154362777999999</v>
       </c>
       <c r="C132" s="5">
         <v>-0.22030070499999965</v>
       </c>
       <c r="D132" s="5">
         <v>-9.5754002569537029</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>26.193362976</v>
       </c>
       <c r="C133" s="5">
         <v>3.9000198000000097E-2</v>
       </c>
       <c r="D133" s="5">
         <v>1.8041340698871755</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>26.518645074999998</v>
       </c>
       <c r="C134" s="5">
         <v>0.32528209899999894</v>
       </c>
       <c r="D134" s="5">
         <v>15.963371709052311</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>26.516316513</v>
       </c>
       <c r="C135" s="5">
         <v>-2.3285619999988683E-3</v>
       </c>
       <c r="D135" s="5">
         <v>-0.10531930653044919</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>27.023512018000002</v>
       </c>
       <c r="C136" s="5">
         <v>0.5071955050000021</v>
       </c>
       <c r="D136" s="5">
         <v>25.528733516400948</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>26.915613965999999</v>
       </c>
       <c r="C137" s="5">
         <v>-0.10789805200000302</v>
       </c>
       <c r="D137" s="5">
         <v>-4.6874670976127515</v>
       </c>
       <c r="E137" s="5">
         <v>11.072955938841789</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>26.363320439999999</v>
       </c>
       <c r="C138" s="5">
         <v>-0.5522935259999997</v>
       </c>
       <c r="D138" s="5">
         <v>-22.026000527960722</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>26.267037300999998</v>
       </c>
       <c r="C139" s="5">
         <v>-9.6283139000000517E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-4.2956256048885866</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>26.436223061</v>
       </c>
       <c r="C140" s="5">
         <v>0.1691857600000013</v>
       </c>
       <c r="D140" s="5">
         <v>8.0089644305704422</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>26.144365218000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.29185784299999895</v>
       </c>
       <c r="D141" s="5">
         <v>-12.472539491825785</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>26.034758509</v>
       </c>
       <c r="C142" s="5">
         <v>-0.10960670900000125</v>
       </c>
       <c r="D142" s="5">
         <v>-4.9164422176833256</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>25.959204417999999</v>
       </c>
       <c r="C143" s="5">
         <v>-7.5554091000000767E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-3.4274061319548355</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>25.494926633999999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.46427778400000008</v>
       </c>
       <c r="D144" s="5">
         <v>-19.471676347646174</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>25.699392066000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.20446543200000278</v>
       </c>
       <c r="D145" s="5">
         <v>10.059871394017538</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>25.470544428</v>
       </c>
       <c r="C146" s="5">
         <v>-0.2288476380000013</v>
       </c>
       <c r="D146" s="5">
         <v>-10.177624459479883</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>25.443720213999999</v>
       </c>
       <c r="C147" s="5">
         <v>-2.6824214000001234E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-1.2564812273578196</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>25.108916314999998</v>
       </c>
       <c r="C148" s="5">
         <v>-0.33480389900000063</v>
       </c>
       <c r="D148" s="5">
         <v>-14.696216266315199</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>24.793754815</v>
       </c>
       <c r="C149" s="5">
         <v>-0.31516149999999854</v>
       </c>
       <c r="D149" s="5">
         <v>-14.064621328588778</v>
       </c>
       <c r="E149" s="5">
         <v>-7.8833763691229404</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>25.705125123999998</v>
       </c>
       <c r="C150" s="5">
         <v>0.91137030899999871</v>
       </c>
       <c r="D150" s="5">
         <v>54.21586017885511</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>26.125250591</v>
       </c>
       <c r="C151" s="5">
         <v>0.42012546700000186</v>
       </c>
       <c r="D151" s="5">
         <v>21.475560526181336</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>26.373587035</v>
       </c>
       <c r="C152" s="5">
         <v>0.24833644399999955</v>
       </c>
       <c r="D152" s="5">
         <v>12.022391773586016</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>26.962620362999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.5890333279999993</v>
       </c>
       <c r="D153" s="5">
         <v>30.351112724302464</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>27.105924172999998</v>
       </c>
       <c r="C154" s="5">
         <v>0.14330380999999903</v>
       </c>
       <c r="D154" s="5">
         <v>6.5676691481042049</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>27.273772611999998</v>
       </c>
       <c r="C155" s="5">
         <v>0.16784843900000013</v>
       </c>
       <c r="D155" s="5">
         <v>7.6891515598080051</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>27.686425906</v>
       </c>
       <c r="C156" s="5">
         <v>0.41265329400000184</v>
       </c>
       <c r="D156" s="5">
         <v>19.745764519676868</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>27.643239715</v>
       </c>
       <c r="C157" s="5">
         <v>-4.3186191000000207E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-1.8558240640246582</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>27.683912328000002</v>
       </c>
       <c r="C158" s="5">
         <v>4.0672613000001689E-2</v>
       </c>
       <c r="D158" s="5">
         <v>1.7799666433764072</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>28.030917256999999</v>
       </c>
       <c r="C159" s="5">
         <v>0.34700492899999702</v>
       </c>
       <c r="D159" s="5">
         <v>16.122968859031928</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>28.069622745</v>
       </c>
       <c r="C160" s="5">
         <v>3.8705488000001509E-2</v>
       </c>
       <c r="D160" s="5">
         <v>1.6696189906349357</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>28.187737396999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.11811465199999915</v>
       </c>
       <c r="D161" s="5">
         <v>5.1680189421305034</v>
       </c>
       <c r="E161" s="5">
         <v>13.688860793068214</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>26.567288256000001</v>
       </c>
       <c r="C162" s="5">
         <v>-1.6204491409999981</v>
       </c>
       <c r="D162" s="5">
         <v>-50.858983887311304</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>26.402314189999998</v>
       </c>
       <c r="C163" s="5">
         <v>-0.16497406600000275</v>
       </c>
       <c r="D163" s="5">
         <v>-7.2023017701649312</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>25.561072349</v>
       </c>
       <c r="C164" s="5">
         <v>-0.84124184099999866</v>
       </c>
       <c r="D164" s="5">
         <v>-32.197626649512166</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>25.794285480999999</v>
       </c>
       <c r="C165" s="5">
         <v>0.23321313199999949</v>
       </c>
       <c r="D165" s="5">
         <v>11.514974811064672</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>26.107293892000001</v>
       </c>
       <c r="C166" s="5">
         <v>0.31300841100000198</v>
       </c>
       <c r="D166" s="5">
         <v>15.574033820609156</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>25.475262085000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.63203180700000061</v>
       </c>
       <c r="D167" s="5">
         <v>-25.478492663610332</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>25.865818641000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.39055655599999994</v>
       </c>
       <c r="D168" s="5">
         <v>20.030277565245136</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>25.940178037999999</v>
       </c>
       <c r="C169" s="5">
         <v>7.4359396999998495E-2</v>
       </c>
       <c r="D169" s="5">
         <v>3.5048479784468789</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>26.407108313999998</v>
       </c>
       <c r="C170" s="5">
         <v>0.46693027599999937</v>
       </c>
       <c r="D170" s="5">
         <v>23.872451204902156</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>27.118170228</v>
       </c>
       <c r="C171" s="5">
         <v>0.71106191400000185</v>
       </c>
       <c r="D171" s="5">
         <v>37.554381835819875</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>27.072639507000002</v>
       </c>
       <c r="C172" s="5">
         <v>-4.5530720999998664E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-1.9962682314341507</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>27.521450797</v>
       </c>
       <c r="C173" s="5">
         <v>0.44881128999999831</v>
       </c>
       <c r="D173" s="5">
         <v>21.811610363426649</v>
       </c>
       <c r="E173" s="5">
         <v>-2.3637463007971427</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>27.550612055999999</v>
       </c>
       <c r="C174" s="5">
         <v>2.9161258999998552E-2</v>
       </c>
       <c r="D174" s="5">
         <v>1.2789356545595432</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>27.453449429999999</v>
       </c>
       <c r="C175" s="5">
         <v>-9.7162625999999364E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-4.1509042182746425</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>27.030145395000002</v>
       </c>
       <c r="C176" s="5">
         <v>-0.42330403499999747</v>
       </c>
       <c r="D176" s="5">
         <v>-17.011570929831965</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>28.277167455000001</v>
       </c>
       <c r="C177" s="5">
         <v>1.247022059999999</v>
       </c>
       <c r="D177" s="5">
         <v>71.810722105178158</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>28.403424988000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.12625753300000042</v>
       </c>
       <c r="D178" s="5">
         <v>5.491556358192673</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>28.756056538999999</v>
       </c>
       <c r="C179" s="5">
         <v>0.35263155099999821</v>
       </c>
       <c r="D179" s="5">
         <v>15.958717090170115</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>29.341454596999998</v>
       </c>
       <c r="C180" s="5">
         <v>0.58539805799999911</v>
       </c>
       <c r="D180" s="5">
         <v>27.35844131700016</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>28.950407850000001</v>
       </c>
       <c r="C181" s="5">
         <v>-0.3910467469999972</v>
       </c>
       <c r="D181" s="5">
         <v>-14.871191377950199</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>28.554091644</v>
       </c>
       <c r="C182" s="5">
         <v>-0.39631620600000161</v>
       </c>
       <c r="D182" s="5">
         <v>-15.245268613454732</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>27.680448290000001</v>
       </c>
       <c r="C183" s="5">
         <v>-0.8736433539999986</v>
       </c>
       <c r="D183" s="5">
         <v>-31.125692810514881</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>27.697614499</v>
       </c>
       <c r="C184" s="5">
         <v>1.71662089999991E-2</v>
       </c>
       <c r="D184" s="5">
         <v>0.7467313348825888</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>27.288619128000001</v>
       </c>
       <c r="C185" s="5">
         <v>-0.40899537099999961</v>
       </c>
       <c r="D185" s="5">
         <v>-16.349157060287091</v>
       </c>
       <c r="E185" s="5">
         <v>-0.84600070947342676</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>26.740586233999998</v>
       </c>
       <c r="C186" s="5">
         <v>-0.5480328940000021</v>
       </c>
       <c r="D186" s="5">
         <v>-21.607886996161028</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>27.074366508000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.33378027400000221</v>
       </c>
       <c r="D187" s="5">
         <v>16.050911404948899</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>27.072069713000001</v>
       </c>
       <c r="C188" s="5">
         <v>-2.296794999999463E-3</v>
       </c>
       <c r="D188" s="5">
         <v>-0.10175190599347461</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>27.430244475999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.3581747629999974</v>
       </c>
       <c r="D189" s="5">
         <v>17.084289136122322</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>27.290507395999999</v>
       </c>
       <c r="C190" s="5">
         <v>-0.13973707999999974</v>
       </c>
       <c r="D190" s="5">
         <v>-5.9447193065395254</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>27.791858620999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.50135122500000051</v>
       </c>
       <c r="D191" s="5">
         <v>24.414723304634013</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>28.250586770999998</v>
       </c>
       <c r="C192" s="5">
         <v>0.45872814999999889</v>
       </c>
       <c r="D192" s="5">
         <v>21.707844185010483</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>28.180058767999999</v>
       </c>
       <c r="C193" s="5">
         <v>-7.0528002999999728E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-2.9550228847138538</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>28.554002107999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.37394334000000029</v>
       </c>
       <c r="D194" s="5">
         <v>17.138892400003414</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>28.661116348</v>
       </c>
       <c r="C195" s="5">
         <v>0.10711424000000136</v>
       </c>
       <c r="D195" s="5">
         <v>4.5955910895979502</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>28.816082851000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.1549665030000007</v>
       </c>
       <c r="D196" s="5">
         <v>6.6846911476900361</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>29.085868906000002</v>
       </c>
       <c r="C197" s="5">
         <v>0.26978605500000086</v>
       </c>
       <c r="D197" s="5">
         <v>11.831764831632018</v>
       </c>
       <c r="E197" s="5">
         <v>6.5860781359797782</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>29.440405045999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.35453613999999689</v>
       </c>
       <c r="D198" s="5">
         <v>15.648728230810471</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>29.570478742999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.13007369700000027</v>
       </c>
       <c r="D199" s="5">
         <v>5.4325958917146311</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>29.763131346000002</v>
       </c>
       <c r="C200" s="5">
         <v>0.19265260300000264</v>
       </c>
       <c r="D200" s="5">
         <v>8.1043529836046559</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>29.935653859999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.17252251399999707</v>
       </c>
       <c r="D201" s="5">
         <v>7.1819196992752632</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>30.351254372</v>
       </c>
       <c r="C202" s="5">
         <v>0.41560051200000103</v>
       </c>
       <c r="D202" s="5">
         <v>17.992594827938401</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>30.706204104000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.35494973200000146</v>
       </c>
       <c r="D203" s="5">
         <v>14.972467959466695</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>30.668074699999998</v>
       </c>
       <c r="C204" s="5">
         <v>-3.8129404000002864E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-1.4799642202395158</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>31.568084826</v>
       </c>
       <c r="C205" s="5">
         <v>0.90001012600000152</v>
       </c>
       <c r="D205" s="5">
         <v>41.494861916245249</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>31.721005319</v>
       </c>
       <c r="C206" s="5">
         <v>0.15292049299999988</v>
       </c>
       <c r="D206" s="5">
         <v>5.970380649447149</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>31.724353004000001</v>
       </c>
       <c r="C207" s="5">
         <v>3.3476850000013769E-3</v>
       </c>
       <c r="D207" s="5">
         <v>0.12671586390449185</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>32.181129532999996</v>
       </c>
       <c r="C208" s="5">
         <v>0.45677652899999543</v>
       </c>
       <c r="D208" s="5">
         <v>18.714048650370696</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>32.116643533999998</v>
       </c>
       <c r="C209" s="5">
         <v>-6.4485998999998628E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-2.3782887432357902</v>
       </c>
       <c r="E209" s="5">
         <v>10.420093131117669</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>31.618625883</v>
       </c>
       <c r="C210" s="5">
         <v>-0.49801765099999784</v>
       </c>
       <c r="D210" s="5">
         <v>-17.100084864864307</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>32.041663268999997</v>
       </c>
       <c r="C211" s="5">
         <v>0.42303738599999718</v>
       </c>
       <c r="D211" s="5">
         <v>17.291008623500481</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>31.922748057</v>
       </c>
       <c r="C212" s="5">
         <v>-0.11891521199999744</v>
       </c>
       <c r="D212" s="5">
         <v>-4.3637321232449349</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>31.294815581999998</v>
       </c>
       <c r="C213" s="5">
         <v>-0.62793247500000149</v>
       </c>
       <c r="D213" s="5">
         <v>-21.211013255491316</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>31.552642931000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.25782734900000293</v>
       </c>
       <c r="D214" s="5">
         <v>10.346904135242552</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>31.214522102</v>
       </c>
       <c r="C215" s="5">
         <v>-0.33812082900000107</v>
       </c>
       <c r="D215" s="5">
         <v>-12.127826275715869</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>31.193669852999999</v>
       </c>
       <c r="C216" s="5">
         <v>-2.0852249000000711E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-0.79869765613042043</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>31.098240865000001</v>
       </c>
       <c r="C217" s="5">
         <v>-9.5428987999998327E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-3.6099469415047603</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>31.033353348999999</v>
       </c>
       <c r="C218" s="5">
         <v>-6.4887516000002421E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-2.4753050049386105</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>31.607679963999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.57432661500000037</v>
       </c>
       <c r="D219" s="5">
         <v>24.614034161379262</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>31.363165738999999</v>
       </c>
       <c r="C220" s="5">
         <v>-0.24451422499999964</v>
       </c>
       <c r="D220" s="5">
         <v>-8.8981314020355242</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>31.777744557999998</v>
       </c>
       <c r="C221" s="5">
         <v>0.41457881899999904</v>
       </c>
       <c r="D221" s="5">
         <v>17.067978498990023</v>
       </c>
       <c r="E221" s="5">
         <v>-1.055212932326588</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>31.785722057000001</v>
       </c>
       <c r="C222" s="5">
         <v>7.9774990000025525E-3</v>
       </c>
       <c r="D222" s="5">
         <v>0.30166481776010556</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>32.095488011999997</v>
       </c>
       <c r="C223" s="5">
         <v>0.30976595499999604</v>
       </c>
       <c r="D223" s="5">
         <v>12.342174135369621</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>32.057977708999999</v>
       </c>
       <c r="C224" s="5">
         <v>-3.7510302999997691E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-1.393471652592948</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>32.224214121999999</v>
       </c>
       <c r="C225" s="5">
         <v>0.16623641300000003</v>
       </c>
       <c r="D225" s="5">
         <v>6.4031646380459772</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>32.294438603000003</v>
       </c>
       <c r="C226" s="5">
         <v>7.0224481000003891E-2</v>
       </c>
       <c r="D226" s="5">
         <v>2.646667822746207</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>32.149915855000003</v>
       </c>
       <c r="C227" s="5">
         <v>-0.14452274799999998</v>
       </c>
       <c r="D227" s="5">
         <v>-5.2399643188820066</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>32.587067259000001</v>
       </c>
       <c r="C228" s="5">
         <v>0.43715140399999797</v>
       </c>
       <c r="D228" s="5">
         <v>17.594019875180766</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>33.383740961000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.79667370199999965</v>
       </c>
       <c r="D229" s="5">
         <v>33.621609369208905</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>32.651487692000003</v>
       </c>
       <c r="C230" s="5">
         <v>-0.73225326899999743</v>
       </c>
       <c r="D230" s="5">
         <v>-23.367029097836699</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>32.797591906999997</v>
       </c>
       <c r="C231" s="5">
         <v>0.14610421499999404</v>
       </c>
       <c r="D231" s="5">
         <v>5.5037285934499414</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>32.482598836999998</v>
       </c>
       <c r="C232" s="5">
         <v>-0.31499306999999988</v>
       </c>
       <c r="D232" s="5">
         <v>-10.935275245783094</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>32.238327441000003</v>
       </c>
       <c r="C233" s="5">
         <v>-0.24427139599999492</v>
       </c>
       <c r="D233" s="5">
         <v>-8.6600432395388509</v>
       </c>
       <c r="E233" s="5">
         <v>1.4493882099132493</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>32.158235756000003</v>
       </c>
       <c r="C234" s="5">
         <v>-8.0091684999999302E-2</v>
       </c>
       <c r="D234" s="5">
         <v>-2.940834640463319</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>31.656834291999999</v>
       </c>
       <c r="C235" s="5">
         <v>-0.50140146400000418</v>
       </c>
       <c r="D235" s="5">
         <v>-17.186103748525028</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>31.585686769999999</v>
       </c>
       <c r="C236" s="5">
         <v>-7.1147522000000407E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-2.6638653504723275</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>31.738208512</v>
       </c>
       <c r="C237" s="5">
         <v>0.15252174200000113</v>
       </c>
       <c r="D237" s="5">
         <v>5.9509896012856611</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>31.115097154000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.62311135799999917</v>
       </c>
       <c r="D238" s="5">
         <v>-21.174809649690641</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>31.280650365</v>
       </c>
       <c r="C239" s="5">
         <v>0.16555321099999887</v>
       </c>
       <c r="D239" s="5">
         <v>6.5750025908406506</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>31.073712878999999</v>
       </c>
       <c r="C240" s="5">
         <v>-0.20693748600000106</v>
       </c>
       <c r="D240" s="5">
         <v>-7.6560400684402952</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>31.062320758999999</v>
       </c>
       <c r="C241" s="5">
         <v>-1.1392120000000006E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-0.43905318271104665</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>31.026986633</v>
       </c>
       <c r="C242" s="5">
         <v>-3.5334125999998633E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-1.356520600649791</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>31.022428003000002</v>
       </c>
       <c r="C243" s="5">
         <v>-4.5586299999982316E-3</v>
       </c>
       <c r="D243" s="5">
         <v>-0.17616720928398388</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>31.315965773999999</v>
       </c>
       <c r="C244" s="5">
         <v>0.29353777099999689</v>
       </c>
       <c r="D244" s="5">
         <v>11.964486598310732</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>31.201753779000001</v>
       </c>
       <c r="C245" s="5">
         <v>-0.11421199499999801</v>
       </c>
       <c r="D245" s="5">
         <v>-4.2897726370866751</v>
       </c>
       <c r="E245" s="5">
         <v>-3.2153456592841412</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>31.442046199</v>
       </c>
       <c r="C246" s="5">
         <v>0.2402924199999994</v>
       </c>
       <c r="D246" s="5">
         <v>9.6431623531254793</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>31.431474506000001</v>
       </c>
       <c r="C247" s="5">
         <v>-1.0571692999999271E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-0.40272818458791937</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>32.216314816000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.78484030999999987</v>
       </c>
       <c r="D248" s="5">
         <v>34.44147420906436</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>31.453985398</v>
       </c>
       <c r="C249" s="5">
         <v>-0.7623294180000002</v>
       </c>
       <c r="D249" s="5">
         <v>-24.976409691559553</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>31.657124348</v>
       </c>
       <c r="C250" s="5">
         <v>0.2031389499999996</v>
       </c>
       <c r="D250" s="5">
         <v>8.0312435783568059</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>31.405250209999998</v>
       </c>
       <c r="C251" s="5">
         <v>-0.25187413800000158</v>
       </c>
       <c r="D251" s="5">
         <v>-9.140666103707451</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>31.344319507000002</v>
       </c>
       <c r="C252" s="5">
         <v>-6.0930702999996811E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-2.3034891411785274</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>31.136237644000001</v>
       </c>
       <c r="C253" s="5">
         <v>-0.20808186300000031</v>
       </c>
       <c r="D253" s="5">
         <v>-7.6817736539926411</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>31.049405119999999</v>
       </c>
       <c r="C254" s="5">
         <v>-8.6832524000001854E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-3.2956952593488409</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>31.164677996999998</v>
       </c>
       <c r="C255" s="5">
         <v>0.11527287699999889</v>
       </c>
       <c r="D255" s="5">
         <v>4.547179610489982</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>31.147348821000001</v>
       </c>
       <c r="C256" s="5">
         <v>-1.7329175999996949E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-0.66522528680945658</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>31.047996190999999</v>
       </c>
       <c r="C257" s="5">
         <v>-9.9352630000002051E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-3.7612710741809607</v>
       </c>
       <c r="E257" s="5">
         <v>-0.4927850821753732</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>31.037537767</v>
       </c>
       <c r="C258" s="5">
         <v>-1.0458423999999411E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-0.40346835090691036</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>31.311976790999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.27443902399999942</v>
       </c>
       <c r="D259" s="5">
         <v>11.142127189460727</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>30.872311718999999</v>
       </c>
       <c r="C260" s="5">
         <v>-0.43966507200000038</v>
       </c>
       <c r="D260" s="5">
         <v>-15.607476911028472</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>30.915929214999998</v>
       </c>
       <c r="C261" s="5">
         <v>4.3617495999999534E-2</v>
       </c>
       <c r="D261" s="5">
         <v>1.7086390512139893</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>30.800820401999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.11510881299999909</v>
       </c>
       <c r="D262" s="5">
         <v>-4.3775731699226768</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>30.419854620999999</v>
       </c>
       <c r="C263" s="5">
         <v>-0.38096578100000045</v>
       </c>
       <c r="D263" s="5">
         <v>-13.873222608600788</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>30.529646479</v>
       </c>
       <c r="C264" s="5">
         <v>0.10979185800000124</v>
       </c>
       <c r="D264" s="5">
         <v>4.418077801073772</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>30.165100109000001</v>
       </c>
       <c r="C265" s="5">
         <v>-0.36454636999999934</v>
       </c>
       <c r="D265" s="5">
         <v>-13.424312911402335</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>30.454084527999999</v>
       </c>
       <c r="C266" s="5">
         <v>0.28898441899999838</v>
       </c>
       <c r="D266" s="5">
         <v>12.121612365365419</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>29.398920062999998</v>
       </c>
       <c r="C267" s="5">
         <v>-1.0551644650000007</v>
       </c>
       <c r="D267" s="5">
         <v>-34.501712891266386</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>29.565464889000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.16654482600000264</v>
       </c>
       <c r="D268" s="5">
         <v>7.0138573455924114</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>29.980420699</v>
       </c>
       <c r="C269" s="5">
         <v>0.41495580999999859</v>
       </c>
       <c r="D269" s="5">
         <v>18.205075897195023</v>
       </c>
       <c r="E269" s="5">
         <v>-3.4384682522908272</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>29.922371805000001</v>
       </c>
       <c r="C270" s="5">
         <v>-5.8048893999998796E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-2.2988879303140086</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>30.088992976</v>
       </c>
       <c r="C271" s="5">
         <v>0.16662117099999918</v>
       </c>
       <c r="D271" s="5">
         <v>6.890634462052625</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>30.382162543</v>
       </c>
       <c r="C272" s="5">
         <v>0.29316956699999963</v>
       </c>
       <c r="D272" s="5">
         <v>12.339467022542028</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>30.404510891000001</v>
       </c>
       <c r="C273" s="5">
         <v>2.2348348000001295E-2</v>
       </c>
       <c r="D273" s="5">
         <v>0.88626938983875636</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>30.365127768000001</v>
       </c>
       <c r="C274" s="5">
         <v>-3.9383123000000353E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-1.5433404059314704</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>30.335384969</v>
       </c>
       <c r="C275" s="5">
         <v>-2.9742799000000986E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-1.16909456800256</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>30.323203612</v>
       </c>
       <c r="C276" s="5">
         <v>-1.2181356999999338E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-0.48080443697392505</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>30.359670149999999</v>
       </c>
       <c r="C277" s="5">
         <v>3.6466537999999105E-2</v>
       </c>
       <c r="D277" s="5">
         <v>1.4526977147264031</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>30.360735261999999</v>
       </c>
       <c r="C278" s="5">
         <v>1.0651119999991465E-3</v>
       </c>
       <c r="D278" s="5">
         <v>4.2107870333363273E-2</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>30.221050017</v>
       </c>
       <c r="C279" s="5">
         <v>-0.13968524499999901</v>
       </c>
       <c r="D279" s="5">
         <v>-5.3834350554230355</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>30.059171434</v>
       </c>
       <c r="C280" s="5">
         <v>-0.16187858300000002</v>
       </c>
       <c r="D280" s="5">
         <v>-6.2417553054070041</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>30.189379831</v>
       </c>
       <c r="C281" s="5">
         <v>0.13020839700000053</v>
       </c>
       <c r="D281" s="5">
         <v>5.3237309840227454</v>
       </c>
       <c r="E281" s="5">
         <v>0.69698532284763193</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>30.192658145999999</v>
       </c>
       <c r="C282" s="5">
         <v>3.27831499999931E-3</v>
       </c>
       <c r="D282" s="5">
         <v>0.13038785352426085</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>30.662131690999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.4694735449999996</v>
       </c>
       <c r="D283" s="5">
         <v>20.340534903358098</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>30.547285099</v>
       </c>
       <c r="C284" s="5">
         <v>-0.11484659199999925</v>
       </c>
       <c r="D284" s="5">
         <v>-4.4032156675639307</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>30.104250942</v>
       </c>
       <c r="C285" s="5">
         <v>-0.4430341569999996</v>
       </c>
       <c r="D285" s="5">
         <v>-16.080577322279478</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>30.152091192</v>
       </c>
       <c r="C286" s="5">
         <v>4.784025000000014E-2</v>
       </c>
       <c r="D286" s="5">
         <v>1.9237394621647308</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>30.449428917999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.29733772599999853</v>
       </c>
       <c r="D287" s="5">
         <v>12.496902998537607</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>30.535077211000001</v>
       </c>
       <c r="C288" s="5">
         <v>8.5648293000001985E-2</v>
       </c>
       <c r="D288" s="5">
         <v>3.4280765430840798</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>30.823178903999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.28810169299999799</v>
       </c>
       <c r="D289" s="5">
         <v>11.928544015811005</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>31.365378087</v>
       </c>
       <c r="C290" s="5">
         <v>0.54219918300000103</v>
       </c>
       <c r="D290" s="5">
         <v>23.275621245250576</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>31.339504159000001</v>
       </c>
       <c r="C291" s="5">
         <v>-2.5873927999999324E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-0.98542508471149981</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>31.531862749999998</v>
       </c>
       <c r="C292" s="5">
         <v>0.19235859099999786</v>
       </c>
       <c r="D292" s="5">
         <v>7.6192791699187801</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>31.598694808000001</v>
       </c>
       <c r="C293" s="5">
         <v>6.6832058000002803E-2</v>
       </c>
       <c r="D293" s="5">
         <v>2.5732702308864708</v>
       </c>
       <c r="E293" s="5">
         <v>4.6682475257502354</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>31.331362199000001</v>
       </c>
       <c r="C294" s="5">
         <v>-0.26733260900000033</v>
       </c>
       <c r="D294" s="5">
         <v>-9.6929628107215056</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>31.423220616999998</v>
       </c>
       <c r="C295" s="5">
         <v>9.1858417999997499E-2</v>
       </c>
       <c r="D295" s="5">
         <v>3.5754927634936928</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>31.557712645999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.13449202900000046</v>
       </c>
       <c r="D296" s="5">
         <v>5.2586688318891683</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>31.499988135999999</v>
       </c>
       <c r="C297" s="5">
         <v>-5.7724509999999896E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-2.1730587035843185</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>31.660081779999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.16009364399999981</v>
       </c>
       <c r="D298" s="5">
         <v>6.2722083645696092</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>31.650493457</v>
       </c>
       <c r="C299" s="5">
         <v>-9.5883229999991215E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-0.36281781089307907</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>31.678637140999999</v>
       </c>
       <c r="C300" s="5">
         <v>2.814368399999978E-2</v>
       </c>
       <c r="D300" s="5">
         <v>1.0722764613234848</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>31.502438543</v>
       </c>
       <c r="C301" s="5">
         <v>-0.17619859799999915</v>
       </c>
       <c r="D301" s="5">
         <v>-6.4740338108237534</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>31.151281773000001</v>
       </c>
       <c r="C302" s="5">
         <v>-0.35115676999999934</v>
       </c>
       <c r="D302" s="5">
         <v>-12.586003157686854</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>31.474713251000001</v>
       </c>
       <c r="C303" s="5">
         <v>0.32343147799999983</v>
       </c>
       <c r="D303" s="5">
         <v>13.195804979976256</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>31.267937784000001</v>
       </c>
       <c r="C304" s="5">
         <v>-0.20677546699999994</v>
       </c>
       <c r="D304" s="5">
         <v>-7.604784326347314</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>31.083174593999999</v>
       </c>
       <c r="C305" s="5">
         <v>-0.18476319000000174</v>
       </c>
       <c r="D305" s="5">
         <v>-6.8648658120568751</v>
       </c>
       <c r="E305" s="5">
         <v>-1.6314604673781874</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>31.776897969</v>
       </c>
       <c r="C306" s="5">
         <v>0.69372337500000114</v>
       </c>
       <c r="D306" s="5">
         <v>30.326754406263689</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>31.667244834000002</v>
       </c>
       <c r="C307" s="5">
         <v>-0.10965313499999851</v>
       </c>
       <c r="D307" s="5">
         <v>-4.0631701533964666</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>31.657966854000001</v>
       </c>
       <c r="C308" s="5">
         <v>-9.277980000000241E-3</v>
       </c>
       <c r="D308" s="5">
         <v>-0.35101420477069434</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>32.122275760999997</v>
       </c>
       <c r="C309" s="5">
         <v>0.46430890699999594</v>
       </c>
       <c r="D309" s="5">
         <v>19.091134450413861</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>32.270849861000002</v>
       </c>
       <c r="C310" s="5">
         <v>0.14857410000000471</v>
       </c>
       <c r="D310" s="5">
         <v>5.6937144415696306</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>33.065657303999998</v>
       </c>
       <c r="C311" s="5">
         <v>0.79480744299999628</v>
       </c>
       <c r="D311" s="5">
         <v>33.906324814056617</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>32.622485760000004</v>
       </c>
       <c r="C312" s="5">
         <v>-0.44317154399999481</v>
       </c>
       <c r="D312" s="5">
         <v>-14.949146061423789</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>32.915286541</v>
       </c>
       <c r="C313" s="5">
         <v>0.29280078099999685</v>
       </c>
       <c r="D313" s="5">
         <v>11.318431687257636</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>32.647192846000003</v>
       </c>
       <c r="C314" s="5">
         <v>-0.26809369499999747</v>
       </c>
       <c r="D314" s="5">
         <v>-9.3477780603171805</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>32.977246936</v>
       </c>
       <c r="C315" s="5">
         <v>0.3300540899999973</v>
       </c>
       <c r="D315" s="5">
         <v>12.82948874834049</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>33.193953168999997</v>
       </c>
       <c r="C316" s="5">
         <v>0.21670623299999647</v>
       </c>
       <c r="D316" s="5">
         <v>8.1770085948672744</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>33.151933749000001</v>
       </c>
       <c r="C317" s="5">
         <v>-4.2019419999995478E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-1.5085192736815523</v>
       </c>
       <c r="E317" s="5">
         <v>6.6555594208814739</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>33.330745878999998</v>
       </c>
       <c r="C318" s="5">
         <v>0.17881212999999718</v>
       </c>
       <c r="D318" s="5">
         <v>6.6679624807406412</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>33.197225041000003</v>
       </c>
       <c r="C319" s="5">
         <v>-0.13352083799999548</v>
       </c>
       <c r="D319" s="5">
         <v>-4.7026112677215792</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>33.138813769999999</v>
       </c>
       <c r="C320" s="5">
         <v>-5.8411271000004206E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-2.09111353423862</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>33.356267123000002</v>
       </c>
       <c r="C321" s="5">
         <v>0.21745335300000335</v>
       </c>
       <c r="D321" s="5">
         <v>8.1647661475758859</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>33.297675439000002</v>
       </c>
       <c r="C322" s="5">
         <v>-5.8591683999999589E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-2.087605255106495</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>33.293517391999998</v>
       </c>
       <c r="C323" s="5">
         <v>-4.1580470000042169E-3</v>
       </c>
       <c r="D323" s="5">
         <v>-0.14974711604129887</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>34.070744863999998</v>
       </c>
       <c r="C324" s="5">
         <v>0.77722747199999986</v>
       </c>
       <c r="D324" s="5">
         <v>31.905644786863107</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>33.764738774000001</v>
       </c>
       <c r="C325" s="5">
         <v>-0.30600608999999679</v>
       </c>
       <c r="D325" s="5">
         <v>-10.261007589273097</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>33.834666757000001</v>
       </c>
       <c r="C326" s="5">
         <v>6.9927982999999472E-2</v>
       </c>
       <c r="D326" s="5">
         <v>2.5137479584336653</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>33.256386331000002</v>
       </c>
       <c r="C327" s="5">
         <v>-0.57828042599999918</v>
       </c>
       <c r="D327" s="5">
         <v>-18.687401774855182</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>32.908751707</v>
       </c>
       <c r="C328" s="5">
         <v>-0.34763462400000122</v>
       </c>
       <c r="D328" s="5">
         <v>-11.847176270770877</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>33.378454304000002</v>
       </c>
       <c r="C329" s="5">
         <v>0.46970259700000128</v>
       </c>
       <c r="D329" s="5">
         <v>18.538041997029641</v>
       </c>
       <c r="E329" s="5">
         <v>0.6832800666019434</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>33.634326277</v>
       </c>
       <c r="C330" s="5">
         <v>0.25587197299999787</v>
       </c>
       <c r="D330" s="5">
         <v>9.596866416471217</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>33.835096077000003</v>
       </c>
       <c r="C331" s="5">
         <v>0.20076980000000333</v>
       </c>
       <c r="D331" s="5">
         <v>7.4029411486246532</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>33.761524119000001</v>
       </c>
       <c r="C332" s="5">
         <v>-7.3571958000002269E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-2.5783322021542876</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>34.308065331000002</v>
       </c>
       <c r="C333" s="5">
         <v>0.54654121200000105</v>
       </c>
       <c r="D333" s="5">
         <v>21.252363394003694</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>34.445109510000002</v>
       </c>
       <c r="C334" s="5">
         <v>0.1370441790000001</v>
       </c>
       <c r="D334" s="5">
         <v>4.9001470499229649</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>34.53697339</v>
       </c>
       <c r="C335" s="5">
         <v>9.1863879999998233E-2</v>
       </c>
       <c r="D335" s="5">
         <v>3.2477209046983369</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>34.211705948999999</v>
       </c>
       <c r="C336" s="5">
         <v>-0.32526744100000116</v>
       </c>
       <c r="D336" s="5">
         <v>-10.73412725020988</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>34.230535170000003</v>
       </c>
       <c r="C337" s="5">
         <v>1.8829221000004281E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.6624512490884138</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>34.625752593999998</v>
       </c>
       <c r="C338" s="5">
         <v>0.39521742399999482</v>
       </c>
       <c r="D338" s="5">
         <v>14.769473773933473</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>34.495568753000001</v>
       </c>
       <c r="C339" s="5">
         <v>-0.13018384099999736</v>
       </c>
       <c r="D339" s="5">
         <v>-4.4195525954606074</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>34.825507924</v>
       </c>
       <c r="C340" s="5">
         <v>0.32993917099999948</v>
       </c>
       <c r="D340" s="5">
         <v>12.101078961743239</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>35.195413911999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.3699059879999993</v>
       </c>
       <c r="D341" s="5">
         <v>13.517655637512238</v>
       </c>
       <c r="E341" s="5">
         <v>5.4435103299024235</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>35.366526704000002</v>
       </c>
       <c r="C342" s="5">
         <v>0.1711127920000024</v>
       </c>
       <c r="D342" s="5">
         <v>5.9927111832652091</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>35.689031280000002</v>
       </c>
       <c r="C343" s="5">
         <v>0.32250457600000004</v>
       </c>
       <c r="D343" s="5">
         <v>11.508556353213928</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>35.651445938999998</v>
       </c>
       <c r="C344" s="5">
         <v>-3.7585341000003325E-2</v>
       </c>
       <c r="D344" s="5">
         <v>-1.2564667238438076</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>35.274610901000003</v>
       </c>
       <c r="C345" s="5">
         <v>-0.37683503799999585</v>
       </c>
       <c r="D345" s="5">
         <v>-11.971966281663383</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>35.487216263999997</v>
       </c>
       <c r="C346" s="5">
         <v>0.21260536299999444</v>
       </c>
       <c r="D346" s="5">
         <v>7.4772176070879492</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>35.571510975999999</v>
       </c>
       <c r="C347" s="5">
         <v>8.4294712000001937E-2</v>
       </c>
       <c r="D347" s="5">
         <v>2.8879608383350241</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>35.859841111000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.28833013500000249</v>
       </c>
       <c r="D348" s="5">
         <v>10.172339909809303</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>35.919322962999999</v>
       </c>
       <c r="C349" s="5">
         <v>5.9481851999997559E-2</v>
       </c>
       <c r="D349" s="5">
         <v>2.0087378900501385</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>36.107844679999999</v>
       </c>
       <c r="C350" s="5">
         <v>0.18852171700000042</v>
       </c>
       <c r="D350" s="5">
         <v>6.483197119865447</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>36.609067430000003</v>
       </c>
       <c r="C351" s="5">
         <v>0.50122275000000371</v>
       </c>
       <c r="D351" s="5">
         <v>17.99000056508817</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>36.543144802999997</v>
       </c>
       <c r="C352" s="5">
         <v>-6.5922627000006173E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-2.1395891283991664</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>37.310413406999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.76726860400000163</v>
       </c>
       <c r="D353" s="5">
         <v>28.318628121473346</v>
       </c>
       <c r="E353" s="5">
         <v>6.0093042243747563</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>36.520577318999997</v>
       </c>
       <c r="C354" s="5">
         <v>-0.78983608800000127</v>
       </c>
       <c r="D354" s="5">
         <v>-22.644557016295607</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>36.465896635999997</v>
       </c>
       <c r="C355" s="5">
         <v>-5.468068300000084E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-1.7819860296035217</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>36.622971651999997</v>
       </c>
       <c r="C356" s="5">
         <v>0.15707501600000029</v>
       </c>
       <c r="D356" s="5">
         <v>5.2931722872554099</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>36.644085850000003</v>
       </c>
       <c r="C357" s="5">
         <v>2.1114198000006468E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.69403252867878962</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>36.711183079000001</v>
       </c>
       <c r="C358" s="5">
         <v>6.7097228999998038E-2</v>
       </c>
       <c r="D358" s="5">
         <v>2.2195262542360261</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>37.113914284000003</v>
       </c>
       <c r="C359" s="5">
         <v>0.40273120500000203</v>
       </c>
       <c r="D359" s="5">
         <v>13.988373723440972</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>37.379432199</v>
       </c>
       <c r="C360" s="5">
         <v>0.26551791499999666</v>
       </c>
       <c r="D360" s="5">
         <v>8.9309462336259582</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>37.797800432999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.41836823399999901</v>
       </c>
       <c r="D361" s="5">
         <v>14.289394344632633</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>37.632627530999997</v>
       </c>
       <c r="C362" s="5">
         <v>-0.1651729020000019</v>
       </c>
       <c r="D362" s="5">
         <v>-5.1196730447369498</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>37.489646483000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.14298104799999578</v>
       </c>
       <c r="D363" s="5">
         <v>-4.4651915352394216</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>37.485582119999997</v>
       </c>
       <c r="C364" s="5">
         <v>-4.0643630000047892E-3</v>
       </c>
       <c r="D364" s="5">
         <v>-0.13001799037438699</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>37.559051834999998</v>
       </c>
       <c r="C365" s="5">
         <v>7.3469715000001656E-2</v>
       </c>
       <c r="D365" s="5">
         <v>2.3774546750528813</v>
       </c>
       <c r="E365" s="5">
         <v>0.66640491298697313</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>37.230536018999999</v>
       </c>
       <c r="C366" s="5">
         <v>-0.32851581599999946</v>
       </c>
       <c r="D366" s="5">
         <v>-10.005488130610596</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>37.474252069999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.24371605099999982</v>
       </c>
       <c r="D367" s="5">
         <v>8.1444453858423582</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>37.517459539000001</v>
       </c>
       <c r="C368" s="5">
         <v>4.3207469000002163E-2</v>
       </c>
       <c r="D368" s="5">
         <v>1.3923967645333102</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>34.286791729000001</v>
       </c>
       <c r="C369" s="5">
         <v>-3.2306678099999999</v>
       </c>
       <c r="D369" s="5">
         <v>-66.059274732516187</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>34.507196675000003</v>
       </c>
       <c r="C370" s="5">
         <v>0.22040494600000216</v>
       </c>
       <c r="D370" s="5">
         <v>7.9925900399994587</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>35.549378296999997</v>
       </c>
       <c r="C371" s="5">
         <v>1.042181621999994</v>
       </c>
       <c r="D371" s="5">
         <v>42.911760860856042</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>36.391718396000002</v>
       </c>
       <c r="C372" s="5">
         <v>0.84234009900000473</v>
       </c>
       <c r="D372" s="5">
         <v>32.448376256175358</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>37.169905249000003</v>
       </c>
       <c r="C373" s="5">
         <v>0.77818685300000112</v>
       </c>
       <c r="D373" s="5">
         <v>28.904087773155297</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>37.368280675000001</v>
       </c>
       <c r="C374" s="5">
         <v>0.19837542599999836</v>
       </c>
       <c r="D374" s="5">
         <v>6.5957641648767718</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>37.699601565999998</v>
       </c>
       <c r="C375" s="5">
         <v>0.33132089099999718</v>
       </c>
       <c r="D375" s="5">
         <v>11.174127118148469</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>37.945776692999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.24617512700000077</v>
       </c>
       <c r="D376" s="5">
         <v>8.1235348291498042</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>38.718564342999997</v>
       </c>
       <c r="C377" s="5">
         <v>0.77278764999999794</v>
       </c>
       <c r="D377" s="5">
         <v>27.370715346869456</v>
       </c>
       <c r="E377" s="5">
         <v>3.0871719368578132</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>38.303525061999999</v>
       </c>
       <c r="C378" s="5">
         <v>-0.41503928099999854</v>
       </c>
       <c r="D378" s="5">
         <v>-12.131345074371048</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>38.092115993</v>
       </c>
       <c r="C379" s="5">
         <v>-0.21140906899999834</v>
       </c>
       <c r="D379" s="5">
         <v>-6.4257722207132222</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>38.824023758999999</v>
       </c>
       <c r="C380" s="5">
         <v>0.73190776599999907</v>
       </c>
       <c r="D380" s="5">
         <v>25.656613636926529</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>37.100387079000001</v>
       </c>
       <c r="C381" s="5">
         <v>-1.7236366799999985</v>
       </c>
       <c r="D381" s="5">
         <v>-42.012449983564217</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>37.691107647000003</v>
       </c>
       <c r="C382" s="5">
         <v>0.59072056800000183</v>
       </c>
       <c r="D382" s="5">
         <v>20.871946632974804</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>37.680596762999997</v>
       </c>
       <c r="C383" s="5">
         <v>-1.051088400000566E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-0.33413008795085686</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>38.015892815000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.3352960520000039</v>
       </c>
       <c r="D384" s="5">
         <v>11.216459758066065</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>38.428937713000003</v>
       </c>
       <c r="C385" s="5">
         <v>0.41304489800000255</v>
       </c>
       <c r="D385" s="5">
         <v>13.846116311069112</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>39.115207009000002</v>
       </c>
       <c r="C386" s="5">
         <v>0.68626929599999897</v>
       </c>
       <c r="D386" s="5">
         <v>23.665068475979865</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>39.343171738000002</v>
       </c>
       <c r="C387" s="5">
         <v>0.22796472899999998</v>
       </c>
       <c r="D387" s="5">
         <v>7.2222280263045668</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>39.616929654000003</v>
       </c>
       <c r="C388" s="5">
         <v>0.27375791600000099</v>
       </c>
       <c r="D388" s="5">
         <v>8.6769266811284051</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>39.597535495999999</v>
       </c>
       <c r="C389" s="5">
         <v>-1.9394158000004325E-2</v>
       </c>
       <c r="D389" s="5">
         <v>-0.5858714907402196</v>
       </c>
       <c r="E389" s="5">
         <v>2.2701542991454327</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>39.815769164999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.21823366899999996</v>
       </c>
       <c r="D390" s="5">
         <v>6.8177528015453737</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>40.209106435999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.39333727100000004</v>
       </c>
       <c r="D391" s="5">
         <v>12.520523576788744</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>40.345485429</v>
       </c>
       <c r="C392" s="5">
         <v>0.136378993000001</v>
       </c>
       <c r="D392" s="5">
         <v>4.1468836339789039</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>41.293317942999998</v>
       </c>
       <c r="C393" s="5">
         <v>0.94783251399999813</v>
       </c>
       <c r="D393" s="5">
         <v>32.135045636836445</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>40.880236877999998</v>
       </c>
       <c r="C394" s="5">
         <v>-0.41308106500000008</v>
       </c>
       <c r="D394" s="5">
         <v>-11.365360568804384</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>40.893067078999998</v>
       </c>
       <c r="C395" s="5">
         <v>1.2830200999999875E-2</v>
       </c>
       <c r="D395" s="5">
         <v>0.37726898570931144</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>41.278388028000002</v>
       </c>
       <c r="C396" s="5">
         <v>0.38532094900000402</v>
       </c>
       <c r="D396" s="5">
         <v>11.911967648229149</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>41.091413594000002</v>
       </c>
       <c r="C397" s="5">
         <v>-0.18697443399999969</v>
       </c>
       <c r="D397" s="5">
         <v>-5.302125646392108</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>40.836230587000003</v>
       </c>
       <c r="C398" s="5">
         <v>-0.25518300699999941</v>
       </c>
       <c r="D398" s="5">
         <v>-7.2028179832024142</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>40.826621578999998</v>
       </c>
       <c r="C399" s="5">
         <v>-9.6090080000053035E-3</v>
       </c>
       <c r="D399" s="5">
         <v>-0.28200199084535971</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>40.493369227000002</v>
       </c>
       <c r="C400" s="5">
         <v>-0.33325235199999526</v>
       </c>
       <c r="D400" s="5">
         <v>-9.3671489900654219</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>40.563289894999997</v>
       </c>
       <c r="C401" s="5">
         <v>6.9920667999994635E-2</v>
       </c>
       <c r="D401" s="5">
         <v>2.0918547293358625</v>
       </c>
       <c r="E401" s="5">
         <v>2.4389255212551086</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>40.714464591999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.15117469700000186</v>
       </c>
       <c r="D402" s="5">
         <v>4.5650816694787988</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>40.510715447000003</v>
       </c>
       <c r="C403" s="5">
         <v>-0.20374914499999619</v>
       </c>
       <c r="D403" s="5">
         <v>-5.8426511871550568</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>40.155127018000002</v>
       </c>
       <c r="C404" s="5">
         <v>-0.35558842900000087</v>
       </c>
       <c r="D404" s="5">
         <v>-10.039245397743091</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>40.582984981999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.42785796399999754</v>
       </c>
       <c r="D405" s="5">
         <v>13.562723686444823</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>40.698981586000002</v>
       </c>
       <c r="C406" s="5">
         <v>0.11599660400000289</v>
       </c>
       <c r="D406" s="5">
         <v>3.4843451117025248</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>41.204323461000001</v>
       </c>
       <c r="C407" s="5">
         <v>0.50534187499999916</v>
       </c>
       <c r="D407" s="5">
         <v>15.960732460908655</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>40.748462705999998</v>
       </c>
       <c r="C408" s="5">
         <v>-0.45586075500000334</v>
       </c>
       <c r="D408" s="5">
         <v>-12.497332121898186</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>40.433458324</v>
       </c>
       <c r="C409" s="5">
         <v>-0.31500438199999792</v>
       </c>
       <c r="D409" s="5">
         <v>-8.8921252715743471</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>40.569156724999999</v>
       </c>
       <c r="C410" s="5">
         <v>0.13569840099999908</v>
       </c>
       <c r="D410" s="5">
         <v>4.1024863110947107</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>40.611844972999997</v>
       </c>
       <c r="C411" s="5">
         <v>4.2688247999997486E-2</v>
       </c>
       <c r="D411" s="5">
         <v>1.2700140457453157</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>40.776168511000002</v>
       </c>
       <c r="C412" s="5">
         <v>0.16432353800000499</v>
       </c>
       <c r="D412" s="5">
         <v>4.9649607831060871</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>41.026507142</v>
       </c>
       <c r="C413" s="5">
         <v>0.2503386309999982</v>
       </c>
       <c r="D413" s="5">
         <v>7.6211295731600348</v>
       </c>
       <c r="E413" s="5">
         <v>1.1419617299263995</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>43.005912363</v>
       </c>
       <c r="C414" s="5">
         <v>1.9794052210000004</v>
       </c>
       <c r="D414" s="5">
         <v>76.020583713424926</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>43.014241192</v>
       </c>
       <c r="C415" s="5">
         <v>8.328828999999871E-3</v>
       </c>
       <c r="D415" s="5">
         <v>0.23264818851986835</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>43.557732631999997</v>
       </c>
       <c r="C416" s="5">
         <v>0.54349143999999683</v>
       </c>
       <c r="D416" s="5">
         <v>16.261517024652971</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>43.073861452000003</v>
       </c>
       <c r="C417" s="5">
         <v>-0.48387117999999418</v>
       </c>
       <c r="D417" s="5">
         <v>-12.545430883971642</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>43.242109616</v>
       </c>
       <c r="C418" s="5">
         <v>0.16824816399999776</v>
       </c>
       <c r="D418" s="5">
         <v>4.7892660689461408</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>43.309463739999998</v>
       </c>
       <c r="C419" s="5">
         <v>6.7354123999997739E-2</v>
       </c>
       <c r="D419" s="5">
         <v>1.88522184852149</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>43.313150071000003</v>
       </c>
       <c r="C420" s="5">
         <v>3.6863310000043725E-3</v>
       </c>
       <c r="D420" s="5">
         <v>0.10218710325484714</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>43.561554530999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.24840445999999616</v>
       </c>
       <c r="D421" s="5">
         <v>7.1033838590894849</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>43.781542791</v>
       </c>
       <c r="C422" s="5">
         <v>0.21998826000000093</v>
       </c>
       <c r="D422" s="5">
         <v>6.2312524432711403</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>44.013937013000003</v>
       </c>
       <c r="C423" s="5">
         <v>0.23239422200000348</v>
       </c>
       <c r="D423" s="5">
         <v>6.5589359672461933</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>44.160247239999997</v>
       </c>
       <c r="C424" s="5">
         <v>0.14631022699999363</v>
       </c>
       <c r="D424" s="5">
         <v>4.0627607108926433</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>43.977639570000001</v>
       </c>
       <c r="C425" s="5">
         <v>-0.18260766999999589</v>
       </c>
       <c r="D425" s="5">
         <v>-4.8508238169124196</v>
       </c>
       <c r="E425" s="5">
         <v>7.1932334326819669</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>44.242514307</v>
       </c>
       <c r="C426" s="5">
         <v>0.26487473699999953</v>
       </c>
       <c r="D426" s="5">
         <v>7.4718223373912984</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>43.911164102999997</v>
       </c>
       <c r="C427" s="5">
         <v>-0.33135020400000315</v>
       </c>
       <c r="D427" s="5">
         <v>-8.6261746483684121</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>43.752967597999998</v>
       </c>
       <c r="C428" s="5">
         <v>-0.15819650499999938</v>
       </c>
       <c r="D428" s="5">
         <v>-4.2385371127296896</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>43.766892894999998</v>
       </c>
       <c r="C429" s="5">
         <v>1.3925297000000114E-2</v>
       </c>
       <c r="D429" s="5">
         <v>0.38259436299494798</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>43.3873453</v>
       </c>
       <c r="C430" s="5">
         <v>-0.37954759499999824</v>
       </c>
       <c r="D430" s="5">
         <v>-9.9241552800908508</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>43.609823882999997</v>
       </c>
       <c r="C431" s="5">
         <v>0.22247858299999734</v>
       </c>
       <c r="D431" s="5">
         <v>6.3298142807628466</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>43.26354284</v>
       </c>
       <c r="C432" s="5">
         <v>-0.34628104299999762</v>
       </c>
       <c r="D432" s="5">
         <v>-9.1232104018598932</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>43.568608976</v>
       </c>
       <c r="C433" s="5">
         <v>0.30506613600000065</v>
       </c>
       <c r="D433" s="5">
         <v>8.7976118019291505</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>43.496484064000001</v>
       </c>
       <c r="C434" s="5">
         <v>-7.2124911999999597E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-1.9685319811250213</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>42.949281061999997</v>
       </c>
       <c r="C435" s="5">
         <v>-0.54720300200000338</v>
       </c>
       <c r="D435" s="5">
         <v>-14.094505274099189</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>42.860494398</v>
       </c>
       <c r="C436" s="5">
         <v>-8.8786663999997018E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-2.4526817274658552</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>42.627447942000003</v>
       </c>
       <c r="C437" s="5">
         <v>-0.23304645599999674</v>
       </c>
       <c r="D437" s="5">
         <v>-6.3331584095685622</v>
       </c>
       <c r="E437" s="5">
         <v>-3.0701775747897342</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>43.018405709</v>
       </c>
       <c r="C438" s="5">
         <v>0.39095776699999618</v>
       </c>
       <c r="D438" s="5">
         <v>11.578300167654154</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>43.129466364000002</v>
       </c>
       <c r="C439" s="5">
         <v>0.11106065500000284</v>
       </c>
       <c r="D439" s="5">
         <v>3.1424119882702328</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>43.380196834000003</v>
+        <v>43.471168603999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.25073047000000059</v>
+        <v>0.34170223999999649</v>
       </c>
       <c r="D440" s="5">
-        <v>7.2035587835300285</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9326673597559534</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>43.865958280000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.39478967600000203</v>
+      </c>
+      <c r="D441" s="5">
+        <v>11.459136155257642</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>