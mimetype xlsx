--- v5 (2026-05-27)
+++ v6 (2026-07-07)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1C27C301-5F12-43EB-9A02-AB10A4DC8552}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A8B0334D-53A4-4C45-9975-EF18BE904F59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0677F60B-DD54-43AC-9C6B-3F32DECAAF25}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6071D13B-D79F-4DAE-85A5-1C27671F1C20}"/>
   </bookViews>
   <sheets>
     <sheet name="elppbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Professional and Business Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71A058FD-10DD-488E-89B5-16A39055166A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76D44CEC-9229-4005-B672-A42495DD6754}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>14.044921777000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>14.042648808999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>14.13471745</v>
+        <v>14.139832352000001</v>
       </c>
       <c r="C7" s="5">
-        <v>8.9795672999999354E-2</v>
+        <v>9.7183543000001649E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>7.9477713623741009</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>8.6282308481772318</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>14.217747592</v>
+        <v>14.224368188</v>
       </c>
       <c r="C8" s="5">
-        <v>8.303014200000014E-2</v>
+        <v>8.453583599999881E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>7.2812985276109687</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>7.414942065712693</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>14.013753754</v>
+        <v>14.015366294</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.20399383800000059</v>
+        <v>-0.20900189400000002</v>
       </c>
       <c r="D9" s="5">
-        <v>-15.921649288562033</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-16.274527134287965</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>14.19355959</v>
+        <v>14.187636793999999</v>
       </c>
       <c r="C10" s="5">
-        <v>0.17980583599999989</v>
+        <v>0.17227049999999977</v>
       </c>
       <c r="D10" s="5">
-        <v>16.531174125589132</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>15.789002307148415</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>14.176888465999999</v>
+        <v>14.168140770999999</v>
       </c>
       <c r="C11" s="5">
-        <v>-1.6671124000000148E-2</v>
+        <v>-1.9496023000000307E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-1.400396965839823</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-1.6365810301540051</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>14.290758565999999</v>
+        <v>14.284315616000001</v>
       </c>
       <c r="C12" s="5">
-        <v>0.11387009999999975</v>
+        <v>0.11617484500000153</v>
       </c>
       <c r="D12" s="5">
-        <v>10.075917459387075</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>10.295778632151521</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>13.935681901000001</v>
+        <v>13.937326461</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.35507666499999857</v>
+        <v>-0.34698915500000105</v>
       </c>
       <c r="D13" s="5">
-        <v>-26.060704533686994</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-25.554161734531423</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>13.76941332</v>
+        <v>13.778765895999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.16626858100000064</v>
+        <v>-0.15856056500000015</v>
       </c>
       <c r="D14" s="5">
-        <v>-13.414225939796331</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-12.829370328877499</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>14.142770597</v>
+        <v>14.148105051</v>
       </c>
       <c r="C15" s="5">
-        <v>0.37335727700000021</v>
+        <v>0.36933915500000047</v>
       </c>
       <c r="D15" s="5">
-        <v>37.856969096792348</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>37.358472497306884</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>14.235611383</v>
+        <v>14.232801140999999</v>
       </c>
       <c r="C16" s="5">
-        <v>9.2840786000000008E-2</v>
+        <v>8.4696089999999558E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>8.1681796785864513</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>7.4249766267087791</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>14.432309999999999</v>
+        <v>14.428220755</v>
       </c>
       <c r="C17" s="5">
-        <v>0.19669861699999913</v>
+        <v>0.19541961400000041</v>
       </c>
       <c r="D17" s="5">
-        <v>17.90078604192118</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>17.779244489366384</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>14.358022374000001</v>
+        <v>14.356848147999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-7.4287625999998497E-2</v>
+        <v>-7.1372607000000698E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-6.0048762656178312</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-5.7772141679581113</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>14.218202188999999</v>
+        <v>14.222418456</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.13982018500000137</v>
+        <v>-0.13442969199999943</v>
       </c>
       <c r="D19" s="5">
-        <v>-11.079740707234098</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-10.67518066416544</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>14.211842216000001</v>
+        <v>14.217377629</v>
       </c>
       <c r="C20" s="5">
-        <v>-6.3599729999985755E-3</v>
+        <v>-5.040827000000192E-3</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.5354558316474467</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-0.42448580052809604</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>14.516809945</v>
+        <v>14.518543407999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.30496772899999947</v>
+        <v>0.30116577899999974</v>
       </c>
       <c r="D21" s="5">
-        <v>29.017839931735988</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>28.600477673065015</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>14.611241408</v>
+        <v>14.606422187</v>
       </c>
       <c r="C22" s="5">
-        <v>9.4431462999999383E-2</v>
+        <v>8.7878779000000407E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>8.0913901911415564</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>7.5101887863309846</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>14.603385755</v>
+        <v>14.596351214</v>
       </c>
       <c r="C23" s="5">
-        <v>-7.855653000000018E-3</v>
+        <v>-1.0070972999999483E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.64326896087441021</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-0.82425684681179945</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>14.512882061999999</v>
+        <v>14.507953994999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-9.0503693000000496E-2</v>
+        <v>-8.839721900000086E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>-7.1886044864581722</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-7.0300964254577885</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>14.516709041</v>
+        <v>14.517678333999999</v>
       </c>
       <c r="C25" s="5">
-        <v>3.8269790000011739E-3</v>
+        <v>9.7243389999999152E-3</v>
       </c>
       <c r="D25" s="5">
-        <v>0.31689371350833717</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>0.80730348537323415</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>14.374846713</v>
+        <v>14.381227686000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.1418623280000002</v>
+        <v>-0.13645064799999851</v>
       </c>
       <c r="D26" s="5">
-        <v>-11.116612257489978</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-10.713559233437165</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>14.407211027000001</v>
+        <v>14.410603317</v>
       </c>
       <c r="C27" s="5">
-        <v>3.2364314000000505E-2</v>
+        <v>2.9375630999998847E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>2.7354535274610958</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>2.4788906524707777</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>13.993324769999999</v>
+        <v>13.991066671</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.41388625700000148</v>
+        <v>-0.41953664599999918</v>
       </c>
       <c r="D28" s="5">
-        <v>-29.515770685512088</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-29.850601410052846</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>14.540086722</v>
+        <v>14.537098157000001</v>
       </c>
       <c r="C29" s="5">
-        <v>0.54676195200000066</v>
+        <v>0.5460314860000004</v>
       </c>
       <c r="D29" s="5">
-        <v>58.399204668486313</v>
+        <v>58.315253663278568</v>
       </c>
       <c r="E29" s="5">
-        <v>0.74677388443014081</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>0.75461419567115495</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>14.97642085</v>
+        <v>14.977001089</v>
       </c>
       <c r="C30" s="5">
-        <v>0.43633412800000038</v>
+        <v>0.43990293199999897</v>
       </c>
       <c r="D30" s="5">
-        <v>42.591115170712634</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>43.009754750328241</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>14.893943058</v>
+        <v>14.898141040000001</v>
       </c>
       <c r="C31" s="5">
-        <v>-8.2477792000000605E-2</v>
+        <v>-7.8860048999999321E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>-6.4120698366181506</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-6.1386836997445631</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>15.012924827000001</v>
+        <v>15.017541605</v>
       </c>
       <c r="C32" s="5">
-        <v>0.11898176900000124</v>
+        <v>0.1194005649999994</v>
       </c>
       <c r="D32" s="5">
-        <v>10.018938494377029</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>10.052813251557691</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>14.926774355999999</v>
+        <v>14.928312429</v>
       </c>
       <c r="C33" s="5">
-        <v>-8.6150471000001616E-2</v>
+        <v>-8.922917599999991E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-6.6728737579414883</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-6.9015474044171636</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>14.847066405</v>
+        <v>14.843231754</v>
       </c>
       <c r="C34" s="5">
-        <v>-7.9707950999999611E-2</v>
+        <v>-8.5080675000000383E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>-6.2230295260477746</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-6.6287803300715158</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>15.046700614000001</v>
+        <v>15.040491036000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.19963420900000095</v>
+        <v>0.19725928200000098</v>
       </c>
       <c r="D35" s="5">
-        <v>17.383632983329434</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>17.166258550639803</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>15.170435875000001</v>
+        <v>15.165820969</v>
       </c>
       <c r="C36" s="5">
-        <v>0.12373526100000021</v>
+        <v>0.12532993299999973</v>
       </c>
       <c r="D36" s="5">
-        <v>10.326883517067609</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>10.470651838722024</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>15.275152293</v>
+        <v>15.274901556</v>
       </c>
       <c r="C37" s="5">
-        <v>0.10471641799999887</v>
+        <v>0.10908058699999934</v>
       </c>
       <c r="D37" s="5">
-        <v>8.6050143776327239</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>8.9807873338897828</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>15.381024123</v>
+        <v>15.384197657</v>
       </c>
       <c r="C38" s="5">
-        <v>0.10587182999999989</v>
+        <v>0.10929610099999998</v>
       </c>
       <c r="D38" s="5">
-        <v>8.6416751422347726</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>8.9324254486665247</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>15.237077543</v>
+        <v>15.239475547</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.14394657999999971</v>
+        <v>-0.14472211000000001</v>
       </c>
       <c r="D39" s="5">
-        <v>-10.670049534960791</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>-10.722495237664942</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>15.022382869999999</v>
+        <v>15.023496805000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.21469467300000034</v>
+        <v>-0.215978741999999</v>
       </c>
       <c r="D40" s="5">
-        <v>-15.657632950459121</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-15.741816754102345</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>15.337801390999999</v>
+        <v>15.339054138</v>
       </c>
       <c r="C41" s="5">
-        <v>0.31541852099999979</v>
+        <v>0.31555733299999922</v>
       </c>
       <c r="D41" s="5">
-        <v>28.319127997305493</v>
+        <v>28.330715460362079</v>
       </c>
       <c r="E41" s="5">
-        <v>5.4863130065999632</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>5.5166166750675538</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>15.20364361</v>
+        <v>15.20504307</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.13415778099999898</v>
+        <v>-0.13401106799999951</v>
       </c>
       <c r="D42" s="5">
-        <v>-10.005731547172914</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-9.994532308936666</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>15.278263364000001</v>
+        <v>15.278702977</v>
       </c>
       <c r="C43" s="5">
-        <v>7.4619754000000427E-2</v>
+        <v>7.3659906999999691E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>6.0512363744738895</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>5.9707484712644643</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>15.293290316</v>
+        <v>15.292186858000001</v>
       </c>
       <c r="C44" s="5">
-        <v>1.5026951999999483E-2</v>
+        <v>1.3483881000000864E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>1.1866669002099428</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.0641890265012277</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>15.768458369999999</v>
+        <v>15.767676572999999</v>
       </c>
       <c r="C45" s="5">
-        <v>0.47516805399999917</v>
+        <v>0.47548971499999837</v>
       </c>
       <c r="D45" s="5">
-        <v>44.364242180257342</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>44.403355153056623</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>15.892672585</v>
+        <v>15.893335044000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.12421421500000029</v>
+        <v>0.12565847100000127</v>
       </c>
       <c r="D46" s="5">
-        <v>9.8733598822072786</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>9.9937548682090593</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>15.910321539</v>
+        <v>15.911330397</v>
       </c>
       <c r="C47" s="5">
-        <v>1.7648954000000217E-2</v>
+        <v>1.7995352999999881E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>1.3407801760278337</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>1.3672026596357911</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>15.850448607000001</v>
+        <v>15.849489914999999</v>
       </c>
       <c r="C48" s="5">
-        <v>-5.9872931999999324E-2</v>
+        <v>-6.1840482000000918E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>-4.4234783683252399</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-4.5654672879549381</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>15.234079106999999</v>
+        <v>15.230552810000001</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.61636950000000112</v>
+        <v>-0.61893710499999877</v>
       </c>
       <c r="D49" s="5">
-        <v>-37.870797730104798</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-37.998167764050947</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>15.88172449</v>
+        <v>15.878004201</v>
       </c>
       <c r="C50" s="5">
-        <v>0.64764538300000041</v>
+        <v>0.64745139099999882</v>
       </c>
       <c r="D50" s="5">
-        <v>64.807668634164145</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>64.802178481741322</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>15.830100925</v>
+        <v>15.828332044</v>
       </c>
       <c r="C51" s="5">
-        <v>-5.1623564999999871E-2</v>
+        <v>-4.9672156999999828E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>-3.8316175432671074</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-3.690112234251619</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>16.033107234999999</v>
+        <v>16.035006901999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.20300630999999925</v>
+        <v>0.20667485799999952</v>
       </c>
       <c r="D52" s="5">
-        <v>16.522062389276048</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>16.844422778683189</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>15.915912196000001</v>
+        <v>15.920470630000001</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.1171950389999985</v>
+        <v>-0.11453627199999872</v>
       </c>
       <c r="D53" s="5">
-        <v>-8.4272940679071429</v>
+        <v>-8.242619140963237</v>
       </c>
       <c r="E53" s="5">
-        <v>3.7691895354651672</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.7904324919203258</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>16.027160080000002</v>
+        <v>16.030884649000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.11124788400000085</v>
+        <v>0.11041401900000025</v>
       </c>
       <c r="D54" s="5">
-        <v>8.7177564101797991</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>8.6473271916109198</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>16.367786063</v>
+        <v>16.368314451</v>
       </c>
       <c r="C55" s="5">
-        <v>0.34062598299999891</v>
+        <v>0.33742980199999906</v>
       </c>
       <c r="D55" s="5">
-        <v>28.7064709780255</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>28.397818852767308</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>16.400361522000001</v>
+        <v>16.398350239999999</v>
       </c>
       <c r="C56" s="5">
-        <v>3.2575459000000251E-2</v>
+        <v>3.0035788999999369E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>2.4145779380132737</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>2.2243550946534851</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>15.929377138</v>
+        <v>15.928595646</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.4709843840000012</v>
+        <v>-0.46975459399999941</v>
       </c>
       <c r="D57" s="5">
-        <v>-29.507246218616391</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>-29.44497394086396</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>16.231700286999999</v>
+        <v>16.233996061999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.30232314899999935</v>
+        <v>0.30540041599999945</v>
       </c>
       <c r="D58" s="5">
-        <v>25.309109856948318</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>25.59587717847829</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>16.472993006999999</v>
+        <v>16.475829101999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.24129272000000057</v>
+        <v>0.2418330399999995</v>
       </c>
       <c r="D59" s="5">
-        <v>19.371867680521504</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>19.415886465925027</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>17.525961386999999</v>
+        <v>17.526474737000001</v>
       </c>
       <c r="C60" s="5">
-        <v>1.0529683799999994</v>
+        <v>1.0506456350000022</v>
       </c>
       <c r="D60" s="5">
-        <v>110.335238133389</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>109.97496229898633</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>17.309596108000001</v>
+        <v>17.305821863999999</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.21636527899999791</v>
+        <v>-0.22065287300000236</v>
       </c>
       <c r="D61" s="5">
-        <v>-13.848864347516699</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-14.104206878595116</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>17.395452063</v>
+        <v>17.388594276999999</v>
       </c>
       <c r="C62" s="5">
-        <v>8.585595499999954E-2</v>
+        <v>8.2772413000000711E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>6.1171115141205545</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>5.8929247471472879</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>17.715541592000001</v>
+        <v>17.710168101000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.32008952900000054</v>
+        <v>0.32157382400000145</v>
       </c>
       <c r="D63" s="5">
-        <v>24.45850334804831</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>24.594396053430145</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>17.834336157999999</v>
+        <v>17.834545488</v>
       </c>
       <c r="C64" s="5">
-        <v>0.11879456599999827</v>
+        <v>0.12437738699999912</v>
       </c>
       <c r="D64" s="5">
-        <v>8.3503137208185585</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>8.7607888786216179</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>17.67201502</v>
+        <v>17.677109830999999</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.16232113799999937</v>
+        <v>-0.15743565700000062</v>
       </c>
       <c r="D65" s="5">
-        <v>-10.391443072648975</v>
+        <v>-10.093607258878945</v>
       </c>
       <c r="E65" s="5">
-        <v>11.033629756020801</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>11.033839651007838</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>17.853215075000001</v>
+        <v>17.858634862999999</v>
       </c>
       <c r="C66" s="5">
-        <v>0.18120005500000147</v>
+        <v>0.1815250319999997</v>
       </c>
       <c r="D66" s="5">
-        <v>13.02236194260551</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>13.043076949505551</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>17.958207678000001</v>
+        <v>17.959579297000001</v>
       </c>
       <c r="C67" s="5">
-        <v>0.10499260299999946</v>
+        <v>0.1009444340000023</v>
       </c>
       <c r="D67" s="5">
-        <v>7.2898487740646889</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>6.9977920122792581</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>17.905015090999999</v>
+        <v>17.902459043</v>
       </c>
       <c r="C68" s="5">
-        <v>-5.3192587000001623E-2</v>
+        <v>-5.712025400000087E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-3.497087499314111</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-3.7505278021778499</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>17.901324587000001</v>
+        <v>17.899822642</v>
       </c>
       <c r="C69" s="5">
-        <v>-3.6905039999979294E-3</v>
+        <v>-2.636401000000177E-3</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.24705859217697412</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-0.17657462625861875</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>17.855832642999999</v>
+        <v>17.858490568000001</v>
       </c>
       <c r="C70" s="5">
-        <v>-4.5491944000001894E-2</v>
+        <v>-4.1332073999999608E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>-3.007249736958062</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-2.7359720741645166</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>17.914875323</v>
+        <v>17.920757841</v>
       </c>
       <c r="C71" s="5">
-        <v>5.9042680000001013E-2</v>
+        <v>6.226727299999979E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>4.0409237834314826</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>4.2652217641077961</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>17.784148640000002</v>
+        <v>17.789178497000002</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.1307266829999989</v>
+        <v>-0.1315793439999986</v>
       </c>
       <c r="D72" s="5">
-        <v>-8.413497703616768</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-8.4635094024764221</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>17.824659316000002</v>
+        <v>17.823678988000001</v>
       </c>
       <c r="C73" s="5">
-        <v>4.0510676000000245E-2</v>
+        <v>3.45004909999993E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>2.7679989705739816</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>2.3522764846136912</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>17.839813900999999</v>
+        <v>17.832133739</v>
       </c>
       <c r="C74" s="5">
-        <v>1.5154584999997667E-2</v>
+        <v>8.4547509999985948E-3</v>
       </c>
       <c r="D74" s="5">
-        <v>1.0250283439221297</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>0.57071341762053862</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>17.807668055000001</v>
+        <v>17.798556325</v>
       </c>
       <c r="C75" s="5">
-        <v>-3.2145845999998812E-2</v>
+        <v>-3.3577413999999806E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-2.1409978384792305</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-2.2363121658042662</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>17.861245571000001</v>
+        <v>17.855781538999999</v>
       </c>
       <c r="C76" s="5">
-        <v>5.3577516000000713E-2</v>
+        <v>5.7225213999998914E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>3.670759381660571</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>3.9271549164615838</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>18.119967582000001</v>
+        <v>18.118791933000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.2587220109999997</v>
+        <v>0.26301039400000192</v>
       </c>
       <c r="D77" s="5">
-        <v>18.836019861895736</v>
+        <v>19.18030375505775</v>
       </c>
       <c r="E77" s="5">
-        <v>2.5348131579394861</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.4986103849704566</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>18.052180666000002</v>
+        <v>18.054863544</v>
       </c>
       <c r="C78" s="5">
-        <v>-6.7786915999999309E-2</v>
+        <v>-6.3928389000000863E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-4.3979821040782907</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-4.152746731894041</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>18.029606610999998</v>
+        <v>18.034305037999999</v>
       </c>
       <c r="C79" s="5">
-        <v>-2.2574055000003312E-2</v>
+        <v>-2.055850600000042E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-1.4903092365812998</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-1.3578773672596078</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>18.618180743</v>
+        <v>18.622551349999998</v>
       </c>
       <c r="C80" s="5">
-        <v>0.58857413200000153</v>
+        <v>0.58824631199999899</v>
       </c>
       <c r="D80" s="5">
-        <v>47.032009774065472</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>46.986426426739293</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>18.672866938999999</v>
+        <v>18.677335714000002</v>
       </c>
       <c r="C81" s="5">
-        <v>5.4686195999998688E-2</v>
+        <v>5.4784364000003194E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>3.5821986034656028</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>3.5878775576727806</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>18.961724309000001</v>
+        <v>18.965497028000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.28885737000000233</v>
+        <v>0.28816131399999989</v>
       </c>
       <c r="D82" s="5">
-        <v>20.226970936447675</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>20.16877782970252</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>18.800530402</v>
+        <v>18.802514808000002</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.16119390700000125</v>
+        <v>-0.16298221999999996</v>
       </c>
       <c r="D83" s="5">
-        <v>-9.73751490921072</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-9.8386246695103985</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>18.822667196000001</v>
+        <v>18.822211138</v>
       </c>
       <c r="C84" s="5">
-        <v>2.2136794000001458E-2</v>
+        <v>1.9696329999998596E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>1.4221332511189955</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>1.2643121544550162</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>19.187934193</v>
+        <v>19.184925569000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.36526699699999909</v>
+        <v>0.36271443100000056</v>
       </c>
       <c r="D85" s="5">
-        <v>25.940287864687917</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>25.740080434250334</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>19.289565795000001</v>
+        <v>19.284878057</v>
       </c>
       <c r="C86" s="5">
-        <v>0.10163160200000121</v>
+        <v>9.9952487999999562E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>6.5444368425885191</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>6.4342345734365924</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>19.355025965999999</v>
+        <v>19.350740085999998</v>
       </c>
       <c r="C87" s="5">
-        <v>6.5460170999998013E-2</v>
+        <v>6.5862028999998046E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>4.1491373723467895</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>4.1761230590687815</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>19.457390094000001</v>
+        <v>19.454935670000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.10236412800000139</v>
+        <v>0.10419558400000284</v>
       </c>
       <c r="D88" s="5">
-        <v>6.5344167260792396</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>6.6563294375307169</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>19.266592125999999</v>
+        <v>19.264693791999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.19079796800000182</v>
+        <v>-0.19024187800000192</v>
       </c>
       <c r="D89" s="5">
-        <v>-11.152786925435965</v>
+        <v>-11.123337925212818</v>
       </c>
       <c r="E89" s="5">
-        <v>6.3279613432588588</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>6.3243833432015562</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>19.520104669999998</v>
+        <v>19.519861802000001</v>
       </c>
       <c r="C90" s="5">
-        <v>0.25351254399999945</v>
+        <v>0.255168010000002</v>
       </c>
       <c r="D90" s="5">
-        <v>16.984106843498292</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>17.105026974297878</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>19.592003167000001</v>
+        <v>19.594079270000002</v>
       </c>
       <c r="C91" s="5">
-        <v>7.1898497000002948E-2</v>
+        <v>7.4217468000000508E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>4.5106148334012497</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>4.6592131479420429</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>19.499777621</v>
+        <v>19.502508724999998</v>
       </c>
       <c r="C92" s="5">
-        <v>-9.2225546000001657E-2</v>
+        <v>-9.1570545000003278E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>-5.5047897661353424</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>-5.4661289767667824</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>19.696737184</v>
+        <v>19.700072001999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.19695956300000006</v>
+        <v>0.19756327700000043</v>
       </c>
       <c r="D93" s="5">
-        <v>12.817267805991683</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>12.856867396952975</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>20.049038116999998</v>
+        <v>20.051530380999999</v>
       </c>
       <c r="C94" s="5">
-        <v>0.35230093299999865</v>
+        <v>0.35145837900000032</v>
       </c>
       <c r="D94" s="5">
-        <v>23.706071969762775</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>23.639298916273788</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>20.548347662000001</v>
+        <v>20.549602652000001</v>
       </c>
       <c r="C95" s="5">
-        <v>0.49930954500000269</v>
+        <v>0.49807227100000162</v>
       </c>
       <c r="D95" s="5">
-        <v>34.338459009587076</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>34.236570946605461</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>21.473889903</v>
+        <v>21.475278953</v>
       </c>
       <c r="C96" s="5">
-        <v>0.92554224099999871</v>
+        <v>0.92567630099999931</v>
       </c>
       <c r="D96" s="5">
-        <v>69.670291225275676</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>69.677642156236018</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>21.893001962</v>
+        <v>21.894029668000002</v>
       </c>
       <c r="C97" s="5">
-        <v>0.4191120589999997</v>
+        <v>0.41875071500000161</v>
       </c>
       <c r="D97" s="5">
-        <v>26.105818720585749</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>26.078972650012979</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>22.241809281999998</v>
+        <v>22.241075298999998</v>
       </c>
       <c r="C98" s="5">
-        <v>0.34880731999999881</v>
+        <v>0.34704563099999675</v>
       </c>
       <c r="D98" s="5">
-        <v>20.886431529268457</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>20.770520579606245</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>22.764202910000002</v>
+        <v>22.761351319999999</v>
       </c>
       <c r="C99" s="5">
-        <v>0.52239362800000322</v>
+        <v>0.52027602100000081</v>
       </c>
       <c r="D99" s="5">
-        <v>32.125920869810123</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>31.979701081128333</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>22.995367228999999</v>
+        <v>22.991284249</v>
       </c>
       <c r="C100" s="5">
-        <v>0.23116431899999768</v>
+        <v>0.22993292900000029</v>
       </c>
       <c r="D100" s="5">
-        <v>12.889829586615576</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>12.819004673850088</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>23.404921247000001</v>
+        <v>23.399323954</v>
       </c>
       <c r="C101" s="5">
-        <v>0.40955401800000146</v>
+        <v>0.4080397050000002</v>
       </c>
       <c r="D101" s="5">
-        <v>23.595316961661705</v>
+        <v>23.503979485328696</v>
       </c>
       <c r="E101" s="5">
-        <v>21.479299992111134</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>21.462215837123644</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>22.971306121000001</v>
+        <v>22.967138453</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.43361512599999941</v>
+        <v>-0.43218550099999931</v>
       </c>
       <c r="D102" s="5">
-        <v>-20.100867769379771</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>-20.045494695173794</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>22.638268822000001</v>
+        <v>22.639427796</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.33303729900000079</v>
+        <v>-0.32771065700000079</v>
       </c>
       <c r="D103" s="5">
-        <v>-16.075206700015098</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-15.840588401485601</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>23.055323690000002</v>
+        <v>23.060541730000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.41705486800000102</v>
+        <v>0.42111393400000097</v>
       </c>
       <c r="D104" s="5">
-        <v>24.490478135487727</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>24.752343403310164</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>23.487698080000001</v>
+        <v>23.493964759000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.43237438999999966</v>
+        <v>0.43342302900000007</v>
       </c>
       <c r="D105" s="5">
-        <v>24.977197157909114</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>25.037905793935565</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>23.533037528000001</v>
+        <v>23.537024465999998</v>
       </c>
       <c r="C106" s="5">
-        <v>4.5339448000000004E-2</v>
+        <v>4.3059706999997616E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>2.3411706271654342</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>2.2216647878698481</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>24.079168036999999</v>
+        <v>24.078660012</v>
       </c>
       <c r="C107" s="5">
-        <v>0.54613050899999749</v>
+        <v>0.54163554600000197</v>
       </c>
       <c r="D107" s="5">
-        <v>31.692754383764221</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>31.392044258576291</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>23.331308763999999</v>
+        <v>23.328617075</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.74785927299999955</v>
+        <v>-0.75004293699999991</v>
       </c>
       <c r="D108" s="5">
-        <v>-31.518780781737821</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-31.59621095317242</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>23.312652833000001</v>
+        <v>23.311201089000001</v>
       </c>
       <c r="C109" s="5">
-        <v>-1.865593099999785E-2</v>
+        <v>-1.7415985999999606E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>-0.95532248817555843</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>-0.89219106802396198</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>23.079607162999999</v>
+        <v>23.079511083</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.23304567000000276</v>
+        <v>-0.23169000600000089</v>
       </c>
       <c r="D110" s="5">
-        <v>-11.357786253729852</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-11.295950855956116</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>23.620199482</v>
+        <v>23.619528924000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.54059231900000171</v>
+        <v>0.54001784100000094</v>
       </c>
       <c r="D111" s="5">
-        <v>32.026704705053419</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>31.988327605101819</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>23.683314978999999</v>
+        <v>23.681881893</v>
       </c>
       <c r="C112" s="5">
-        <v>6.31154969999983E-2</v>
+        <v>6.2352968999999092E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>3.2540650663957171</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.2142712490936365</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>23.622907975</v>
+        <v>23.622032003000001</v>
       </c>
       <c r="C113" s="5">
-        <v>-6.040700399999821E-2</v>
+        <v>-5.9849889999998851E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>-3.0181630532262749</v>
+        <v>-2.990891755864733</v>
       </c>
       <c r="E113" s="5">
-        <v>0.93137133724789933</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>0.95177129663155391</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>23.817606235</v>
+        <v>23.817348556999999</v>
       </c>
       <c r="C114" s="5">
-        <v>0.19469825999999912</v>
+        <v>0.19531655399999792</v>
       </c>
       <c r="D114" s="5">
-        <v>10.351193466749887</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>10.385977171212634</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>23.887635258</v>
+        <v>23.889091206</v>
       </c>
       <c r="C115" s="5">
-        <v>7.0029023000000024E-2</v>
+        <v>7.1742649000000824E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>3.5858842905853283</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>3.6751311231451256</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>23.798502951</v>
+        <v>23.800505713</v>
       </c>
       <c r="C116" s="5">
-        <v>-8.9132306999999855E-2</v>
+        <v>-8.8585493000000071E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-4.3868222007019453</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-4.360195867145511</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>23.318386622999999</v>
+        <v>23.31851223</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.48011632800000115</v>
+        <v>-0.48199348300000011</v>
       </c>
       <c r="D117" s="5">
-        <v>-21.695571920330504</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-21.769548567604357</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>23.018878694000001</v>
+        <v>23.016008800000002</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.29950792899999712</v>
+        <v>-0.30250342999999802</v>
       </c>
       <c r="D118" s="5">
-        <v>-14.369597248465061</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-14.503148384448938</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>23.946474951999999</v>
+        <v>23.943275610000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.92759625799999768</v>
+        <v>0.927266809999999</v>
       </c>
       <c r="D119" s="5">
-        <v>60.653108411190559</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>60.63589496099506</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>23.999329341999999</v>
+        <v>23.999321176999999</v>
       </c>
       <c r="C120" s="5">
-        <v>5.2854390000000251E-2</v>
+        <v>5.6045566999998186E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>2.6810173352526112</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>2.845363497905673</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>23.820756851999999</v>
+        <v>23.824546480999999</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.17857249000000053</v>
+        <v>-0.17477469600000006</v>
       </c>
       <c r="D121" s="5">
-        <v>-8.5723817174998658</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-8.3973129989695536</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>24.125112570999999</v>
+        <v>24.129345305000001</v>
       </c>
       <c r="C122" s="5">
-        <v>0.30435571900000014</v>
+        <v>0.30479882400000236</v>
       </c>
       <c r="D122" s="5">
-        <v>16.456975957789453</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>16.479837118701802</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>23.479761201999999</v>
+        <v>23.481992458000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.64535136900000012</v>
+        <v>-0.64735284700000051</v>
       </c>
       <c r="D123" s="5">
-        <v>-27.774272341895344</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-27.843930358877643</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>23.853698852000001</v>
+        <v>23.852916354000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.37393765000000201</v>
+        <v>0.37092389600000075</v>
       </c>
       <c r="D124" s="5">
-        <v>20.877279471433695</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>20.692002176807712</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>24.232373883000001</v>
+        <v>24.229945226000002</v>
       </c>
       <c r="C125" s="5">
-        <v>0.37867503100000022</v>
+        <v>0.37702887200000035</v>
       </c>
       <c r="D125" s="5">
-        <v>20.804398907631082</v>
+        <v>20.706696927322142</v>
       </c>
       <c r="E125" s="5">
-        <v>2.579978335626576</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.573500971139131</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>25.043682684</v>
+        <v>25.040625904999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.81130880099999914</v>
+        <v>0.81068067899999718</v>
       </c>
       <c r="D126" s="5">
-        <v>48.465920536384985</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>48.427021630576149</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>25.447345805000001</v>
+        <v>25.445834533999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.40366312100000101</v>
+        <v>0.40520862900000054</v>
       </c>
       <c r="D127" s="5">
-        <v>21.152279220291547</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>21.243432727353941</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>26.245663713999999</v>
+        <v>26.245691415</v>
       </c>
       <c r="C128" s="5">
-        <v>0.79831790899999788</v>
+        <v>0.79985688100000019</v>
       </c>
       <c r="D128" s="5">
-        <v>44.870787531224067</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>44.975906873853624</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>26.181209763999998</v>
+        <v>26.180914061999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-6.4453950000000759E-2</v>
+        <v>-6.4777353000000204E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>-2.9074730330559073</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-2.9218610209399754</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>26.113828743999999</v>
+        <v>26.112779458999999</v>
       </c>
       <c r="C130" s="5">
-        <v>-6.7381019999999126E-2</v>
+        <v>-6.8134603000000737E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-3.0450254600673743</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-3.078629087039908</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>26.374663482999999</v>
+        <v>26.373691705999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.26083473899999987</v>
+        <v>0.26091224700000026</v>
       </c>
       <c r="D131" s="5">
-        <v>12.666941697231969</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>12.671452386536508</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>26.154362777999999</v>
+        <v>26.153291278000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.22030070499999965</v>
+        <v>-0.22040042799999782</v>
       </c>
       <c r="D132" s="5">
-        <v>-9.5754002569537029</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-9.5798743986277195</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>26.193362976</v>
+        <v>26.194779747999998</v>
       </c>
       <c r="C133" s="5">
-        <v>3.9000198000000097E-2</v>
+        <v>4.1488469999997335E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>1.8041340698871755</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>1.9203262504224883</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>26.518645074999998</v>
+        <v>26.522594799</v>
       </c>
       <c r="C134" s="5">
-        <v>0.32528209899999894</v>
+        <v>0.32781505100000174</v>
       </c>
       <c r="D134" s="5">
-        <v>15.963371709052311</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>16.095426329526809</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>26.516316513</v>
+        <v>26.519960941000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-2.3285619999988683E-3</v>
+        <v>-2.6338579999993783E-3</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.10531930653044919</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-0.11910236949592701</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>27.023512018000002</v>
+        <v>27.025726041999999</v>
       </c>
       <c r="C136" s="5">
-        <v>0.5071955050000021</v>
+        <v>0.50576510099999794</v>
       </c>
       <c r="D136" s="5">
-        <v>25.528733516400948</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>25.445151191802175</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>26.915613965999999</v>
+        <v>26.917656356999998</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.10789805200000302</v>
+        <v>-0.10806968500000025</v>
       </c>
       <c r="D137" s="5">
-        <v>-4.6874670976127515</v>
+        <v>-4.6943840146241751</v>
       </c>
       <c r="E137" s="5">
-        <v>11.072955938841789</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>11.092518393792904</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>26.363320439999999</v>
+        <v>26.364227402000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.5522935259999997</v>
+        <v>-0.55342895499999756</v>
       </c>
       <c r="D138" s="5">
-        <v>-22.026000527960722</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-22.0647999952999</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>26.267037300999998</v>
+        <v>26.265004991000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-9.6283139000000517E-2</v>
+        <v>-9.9222410999999511E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-4.2956256048885866</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-4.4239089053092151</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>26.436223061</v>
+        <v>26.430982012000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.1691857600000013</v>
+        <v>0.16597702099999978</v>
       </c>
       <c r="D140" s="5">
-        <v>8.0089644305704422</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>7.8523810874258748</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>26.144365218000001</v>
+        <v>26.137952377000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.29185784299999895</v>
+        <v>-0.2930296349999999</v>
       </c>
       <c r="D141" s="5">
-        <v>-12.472539491825785</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-12.521936880470207</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>26.034758509</v>
+        <v>26.029638284000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.10960670900000125</v>
+        <v>-0.10831409300000061</v>
       </c>
       <c r="D142" s="5">
-        <v>-4.9164422176833256</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-4.8609416733353061</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>25.959204417999999</v>
+        <v>25.958395286999998</v>
       </c>
       <c r="C143" s="5">
-        <v>-7.5554091000000767E-2</v>
+        <v>-7.1242997000002362E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>-3.4274061319548355</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-3.2354010908449582</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>25.494926633999999</v>
+        <v>25.498302721999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.46427778400000008</v>
+        <v>-0.46009256500000006</v>
       </c>
       <c r="D144" s="5">
-        <v>-19.471676347646174</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-19.313444314557159</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>25.699392066000001</v>
+        <v>25.705264318000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.20446543200000278</v>
+        <v>0.20696159600000286</v>
       </c>
       <c r="D145" s="5">
-        <v>10.059871394017538</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>10.186810659521495</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>25.470544428</v>
+        <v>25.475388066000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.2288476380000013</v>
+        <v>-0.22987625200000039</v>
       </c>
       <c r="D146" s="5">
-        <v>-10.177624459479883</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-10.218922575892853</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>25.443720213999999</v>
+        <v>25.444562831999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.6824214000001234E-2</v>
+        <v>-3.08252340000017E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>-1.2564812273578196</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-1.4423764796333227</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>25.108916314999998</v>
+        <v>25.107702164999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.33480389900000063</v>
+        <v>-0.33686066699999984</v>
       </c>
       <c r="D148" s="5">
-        <v>-14.696216266315199</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-14.779574857583455</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>24.793754815</v>
+        <v>24.793932982000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.31516149999999854</v>
+        <v>-0.31376918299999801</v>
       </c>
       <c r="D149" s="5">
-        <v>-14.064621328588778</v>
+        <v>-14.007325510525304</v>
       </c>
       <c r="E149" s="5">
-        <v>-7.8833763691229404</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-7.8897038688426457</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>25.705125123999998</v>
+        <v>25.706267822000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.91137030899999871</v>
+        <v>0.91233483999999976</v>
       </c>
       <c r="D150" s="5">
-        <v>54.21586017885511</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>54.284841860925411</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>26.125250591</v>
+        <v>26.124764517999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.42012546700000186</v>
+        <v>0.41849669599999828</v>
       </c>
       <c r="D151" s="5">
-        <v>21.475560526181336</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>21.383674111956719</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>26.373587035</v>
+        <v>26.371362229999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.24833644399999955</v>
+        <v>0.2465977119999998</v>
       </c>
       <c r="D152" s="5">
-        <v>12.022391773586016</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>11.934033961969991</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>26.962620362999999</v>
+        <v>26.959546118999999</v>
       </c>
       <c r="C153" s="5">
-        <v>0.5890333279999993</v>
+        <v>0.58818388899999974</v>
       </c>
       <c r="D153" s="5">
-        <v>30.351112724302464</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>30.304719583312067</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>27.105924172999998</v>
+        <v>27.104550108000002</v>
       </c>
       <c r="C154" s="5">
-        <v>0.14330380999999903</v>
+        <v>0.14500398900000278</v>
       </c>
       <c r="D154" s="5">
-        <v>6.5676691481042049</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>6.6486890555390588</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>27.273772611999998</v>
+        <v>27.275248998999999</v>
       </c>
       <c r="C155" s="5">
-        <v>0.16784843900000013</v>
+        <v>0.17069889099999713</v>
       </c>
       <c r="D155" s="5">
-        <v>7.6891515598080051</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>7.8246981487634537</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>27.686425906</v>
+        <v>27.687235104999999</v>
       </c>
       <c r="C156" s="5">
-        <v>0.41265329400000184</v>
+        <v>0.41198610600000052</v>
       </c>
       <c r="D156" s="5">
-        <v>19.745764519676868</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>19.709984379553582</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>27.643239715</v>
+        <v>27.642260077</v>
       </c>
       <c r="C157" s="5">
-        <v>-4.3186191000000207E-2</v>
+        <v>-4.4975027999999639E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-1.8558240640246582</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-1.9319537282083354</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>27.683912328000002</v>
+        <v>27.68247122</v>
       </c>
       <c r="C158" s="5">
-        <v>4.0672613000001689E-2</v>
+        <v>4.0211143000000504E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>1.7799666433764072</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>1.7596722238608198</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>28.030917256999999</v>
+        <v>28.028965962000001</v>
       </c>
       <c r="C159" s="5">
-        <v>0.34700492899999702</v>
+        <v>0.34649474200000085</v>
       </c>
       <c r="D159" s="5">
-        <v>16.122968859031928</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>16.098505463389621</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>28.069622745</v>
+        <v>28.068772904999999</v>
       </c>
       <c r="C160" s="5">
-        <v>3.8705488000001509E-2</v>
+        <v>3.980694299999854E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>1.6696189906349357</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>1.7176241480918453</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>28.187737396999999</v>
+        <v>28.190828836000001</v>
       </c>
       <c r="C161" s="5">
-        <v>0.11811465199999915</v>
+        <v>0.122055931000002</v>
       </c>
       <c r="D161" s="5">
-        <v>5.1680189421305034</v>
+        <v>5.3447786378363782</v>
       </c>
       <c r="E161" s="5">
-        <v>13.688860793068214</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>13.70051236512615</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>26.567288256000001</v>
+        <v>26.572942912999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.6204491409999981</v>
+        <v>-1.6178859230000029</v>
       </c>
       <c r="D162" s="5">
-        <v>-50.858983887311304</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-50.798117695930145</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>26.402314189999998</v>
+        <v>26.406046563</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.16497406600000275</v>
+        <v>-0.16689634999999825</v>
       </c>
       <c r="D163" s="5">
-        <v>-7.2023017701649312</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-7.2818488914238477</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>25.561072349</v>
+        <v>25.561988540000002</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.84124184099999866</v>
+        <v>-0.84405802299999877</v>
       </c>
       <c r="D164" s="5">
-        <v>-32.197626649512166</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-32.283420551092505</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>25.794285480999999</v>
+        <v>25.793254397999998</v>
       </c>
       <c r="C165" s="5">
-        <v>0.23321313199999949</v>
+        <v>0.23126585799999688</v>
       </c>
       <c r="D165" s="5">
-        <v>11.514974811064672</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>11.413564604554406</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>26.107293892000001</v>
+        <v>26.105186467999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.31300841100000198</v>
+        <v>0.311932070000001</v>
       </c>
       <c r="D166" s="5">
-        <v>15.574033820609156</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>15.517530819158608</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>25.475262085000001</v>
+        <v>25.473334263999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.63203180700000061</v>
+        <v>-0.63185220400000119</v>
       </c>
       <c r="D167" s="5">
-        <v>-25.478492663610332</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-25.473978477797022</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>25.865818641000001</v>
+        <v>25.863710811000001</v>
       </c>
       <c r="C168" s="5">
-        <v>0.39055655599999994</v>
+        <v>0.39037654700000246</v>
       </c>
       <c r="D168" s="5">
-        <v>20.030277565245136</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>20.021899025414115</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>25.940178037999999</v>
+        <v>25.937112759000001</v>
       </c>
       <c r="C169" s="5">
-        <v>7.4359396999998495E-2</v>
+        <v>7.3401948000000772E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>3.5048479784468789</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>3.4592993748347789</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>26.407108313999998</v>
+        <v>26.404209469000001</v>
       </c>
       <c r="C170" s="5">
-        <v>0.46693027599999937</v>
+        <v>0.46709670999999986</v>
       </c>
       <c r="D170" s="5">
-        <v>23.872451204902156</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>23.884927785480681</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>27.118170228</v>
+        <v>27.117283301000001</v>
       </c>
       <c r="C171" s="5">
-        <v>0.71106191400000185</v>
+        <v>0.71307383199999919</v>
       </c>
       <c r="D171" s="5">
-        <v>37.554381835819875</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>37.681664180853701</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>27.072639507000002</v>
+        <v>27.073012663</v>
       </c>
       <c r="C172" s="5">
-        <v>-4.5530720999998664E-2</v>
+        <v>-4.4270638000000417E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.9962682314341507</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-1.9415787093440606</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>27.521450797</v>
+        <v>27.522085272000002</v>
       </c>
       <c r="C173" s="5">
-        <v>0.44881128999999831</v>
+        <v>0.44907260900000168</v>
       </c>
       <c r="D173" s="5">
-        <v>21.811610363426649</v>
+        <v>21.825161666788983</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.3637463007971427</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-2.3722025623666876</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>27.550612055999999</v>
+        <v>27.552266893999999</v>
       </c>
       <c r="C174" s="5">
-        <v>2.9161258999998552E-2</v>
+        <v>3.0181621999997077E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>1.2789356545595432</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>1.323925653712088</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>27.453449429999999</v>
+        <v>27.456004297</v>
       </c>
       <c r="C175" s="5">
-        <v>-9.7162625999999364E-2</v>
+        <v>-9.6262596999999062E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-4.1509042182746425</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-4.1129475043452768</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>27.030145395000002</v>
+        <v>27.034260232000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.42330403499999747</v>
+        <v>-0.42174406499999861</v>
       </c>
       <c r="D176" s="5">
-        <v>-17.011570929831965</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-16.952632511050048</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>28.277167455000001</v>
+        <v>28.280931406000001</v>
       </c>
       <c r="C177" s="5">
-        <v>1.247022059999999</v>
+        <v>1.2466711739999994</v>
       </c>
       <c r="D177" s="5">
-        <v>71.810722105178158</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>71.771307443382469</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>28.403424988000001</v>
+        <v>28.405866003</v>
       </c>
       <c r="C178" s="5">
-        <v>0.12625753300000042</v>
+        <v>0.12493459699999931</v>
       </c>
       <c r="D178" s="5">
-        <v>5.491556358192673</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>5.4318694662186084</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>28.756056538999999</v>
+        <v>28.755745287</v>
       </c>
       <c r="C179" s="5">
-        <v>0.35263155099999821</v>
+        <v>0.34987928400000001</v>
       </c>
       <c r="D179" s="5">
-        <v>15.958717090170115</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>15.824151698898437</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>29.341454596999998</v>
+        <v>29.337095171000001</v>
       </c>
       <c r="C180" s="5">
-        <v>0.58539805799999911</v>
+        <v>0.58134988400000154</v>
       </c>
       <c r="D180" s="5">
-        <v>27.35844131700016</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>27.148072240102362</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>28.950407850000001</v>
+        <v>28.944026285</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.3910467469999972</v>
+        <v>-0.39306888600000178</v>
       </c>
       <c r="D181" s="5">
-        <v>-14.871191377950199</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-14.944576704743561</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>28.554091644</v>
+        <v>28.549816242999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.39631620600000161</v>
+        <v>-0.39421004200000098</v>
       </c>
       <c r="D182" s="5">
-        <v>-15.245268613454732</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-15.173317818669974</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>27.680448290000001</v>
+        <v>27.680619703000001</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.8736433539999986</v>
+        <v>-0.86919653999999724</v>
       </c>
       <c r="D183" s="5">
-        <v>-31.125692810514881</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-30.996694293773075</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>27.697614499</v>
+        <v>27.700125307</v>
       </c>
       <c r="C184" s="5">
-        <v>1.71662089999991E-2</v>
+        <v>1.9505603999999011E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>0.7467313348825888</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.84888471098818474</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>27.288619128000001</v>
+        <v>27.288885650000001</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.40899537099999961</v>
+        <v>-0.41123965699999943</v>
       </c>
       <c r="D185" s="5">
-        <v>-16.349157060287091</v>
+        <v>-16.430305687544188</v>
       </c>
       <c r="E185" s="5">
-        <v>-0.84600070947342676</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-0.84731814357559276</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>26.740586233999998</v>
+        <v>26.739117887999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.5480328940000021</v>
+        <v>-0.54976776200000188</v>
       </c>
       <c r="D186" s="5">
-        <v>-21.607886996161028</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-21.668707277165634</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>27.074366508000001</v>
+        <v>27.074150451000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.33378027400000221</v>
+        <v>0.33503256300000217</v>
       </c>
       <c r="D187" s="5">
-        <v>16.050911404948899</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>16.116287979326181</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>27.072069713000001</v>
+        <v>27.075663229</v>
       </c>
       <c r="C188" s="5">
-        <v>-2.296794999999463E-3</v>
+        <v>1.5127779999986046E-3</v>
       </c>
       <c r="D188" s="5">
-        <v>-0.10175190599347461</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>6.7071045702360443E-2</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>27.430244475999999</v>
+        <v>27.436861869000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.3581747629999974</v>
+        <v>0.36119864000000135</v>
       </c>
       <c r="D189" s="5">
-        <v>17.084289136122322</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>17.236811409207853</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>27.290507395999999</v>
+        <v>27.296505469</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.13973707999999974</v>
+        <v>-0.14035640000000171</v>
       </c>
       <c r="D190" s="5">
-        <v>-5.9447193065395254</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-5.968929859996452</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>27.791858620999999</v>
+        <v>27.792418505000001</v>
       </c>
       <c r="C191" s="5">
-        <v>0.50135122500000051</v>
+        <v>0.49591303600000103</v>
       </c>
       <c r="D191" s="5">
-        <v>24.414723304634013</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>24.117057184979007</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>28.250586770999998</v>
+        <v>28.245748764999998</v>
       </c>
       <c r="C192" s="5">
-        <v>0.45872814999999889</v>
+        <v>0.45333025999999776</v>
       </c>
       <c r="D192" s="5">
-        <v>21.707844185010483</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>21.428606907180516</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>28.180058767999999</v>
+        <v>28.173807487000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-7.0528002999999728E-2</v>
+        <v>-7.1941277999997055E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.9550228847138538</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-3.0139192428470296</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>28.554002107999999</v>
+        <v>28.549388984</v>
       </c>
       <c r="C194" s="5">
-        <v>0.37394334000000029</v>
+        <v>0.37558149699999888</v>
       </c>
       <c r="D194" s="5">
-        <v>17.138892400003414</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>17.223666737488564</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>28.661116348</v>
+        <v>28.659362390999998</v>
       </c>
       <c r="C195" s="5">
-        <v>0.10711424000000136</v>
+        <v>0.10997340699999825</v>
       </c>
       <c r="D195" s="5">
-        <v>4.5955910895979502</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>4.7216494469114023</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>28.816082851000001</v>
+        <v>28.816463132999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.1549665030000007</v>
+        <v>0.15710074200000079</v>
       </c>
       <c r="D196" s="5">
-        <v>6.6846911476900361</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>6.7799754249697974</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>29.085868906000002</v>
+        <v>29.085348394</v>
       </c>
       <c r="C197" s="5">
-        <v>0.26978605500000086</v>
+        <v>0.26888526100000121</v>
       </c>
       <c r="D197" s="5">
-        <v>11.831764831632018</v>
+        <v>11.790046876988791</v>
       </c>
       <c r="E197" s="5">
-        <v>6.5860781359797782</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>6.5831297292273216</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>29.440405045999999</v>
+        <v>29.438186940000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.35453613999999689</v>
+        <v>0.35283854600000097</v>
       </c>
       <c r="D198" s="5">
-        <v>15.648728230810471</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>15.569028561450725</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>29.570478742999999</v>
+        <v>29.570708006</v>
       </c>
       <c r="C199" s="5">
-        <v>0.13007369700000027</v>
+        <v>0.13252106599999891</v>
       </c>
       <c r="D199" s="5">
-        <v>5.4325958917146311</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>5.5377833726899972</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>29.763131346000002</v>
+        <v>29.767791280000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.19265260300000264</v>
+        <v>0.19708327400000059</v>
       </c>
       <c r="D200" s="5">
-        <v>8.1043529836046559</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>8.2975591566722073</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>29.935653859999999</v>
+        <v>29.942261039000002</v>
       </c>
       <c r="C201" s="5">
-        <v>0.17252251399999707</v>
+        <v>0.17446975900000083</v>
       </c>
       <c r="D201" s="5">
-        <v>7.1819196992752632</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>7.2644385756055918</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>30.351254372</v>
+        <v>30.357065495000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.41560051200000103</v>
+        <v>0.41480445599999882</v>
       </c>
       <c r="D202" s="5">
-        <v>17.992594827938401</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>17.951194753263302</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>30.706204104000001</v>
+        <v>30.708070525</v>
       </c>
       <c r="C203" s="5">
-        <v>0.35494973200000146</v>
+        <v>0.35100502999999961</v>
       </c>
       <c r="D203" s="5">
-        <v>14.972467959466695</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>14.792337858701931</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>30.668074699999998</v>
+        <v>30.664792803000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-3.8129404000002864E-2</v>
+        <v>-4.327772199999913E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.4799642202395158</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-1.6781452004401065</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>31.568084826</v>
+        <v>31.562967342</v>
       </c>
       <c r="C205" s="5">
-        <v>0.90001012600000152</v>
+        <v>0.89817453899999933</v>
       </c>
       <c r="D205" s="5">
-        <v>41.494861916245249</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>41.401330717731554</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>31.721005319</v>
+        <v>31.717342198000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.15292049299999988</v>
+        <v>0.15437485600000045</v>
       </c>
       <c r="D206" s="5">
-        <v>5.970380649447149</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>6.0297023598822941</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>31.724353004000001</v>
+        <v>31.722823223999999</v>
       </c>
       <c r="C207" s="5">
-        <v>3.3476850000013769E-3</v>
+        <v>5.4810259999982236E-3</v>
       </c>
       <c r="D207" s="5">
-        <v>0.12671586390449185</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>0.20756739542899805</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>32.181129532999996</v>
+        <v>32.180248106999997</v>
       </c>
       <c r="C208" s="5">
-        <v>0.45677652899999543</v>
+        <v>0.45742488299999806</v>
       </c>
       <c r="D208" s="5">
-        <v>18.714048650370696</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>18.743729339162883</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>32.116643533999998</v>
+        <v>32.114992944999997</v>
       </c>
       <c r="C209" s="5">
-        <v>-6.4485998999998628E-2</v>
+        <v>-6.52551619999997E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-2.3782887432357902</v>
+        <v>-2.4064055882898283</v>
       </c>
       <c r="E209" s="5">
-        <v>10.420093131117669</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>10.416394226946867</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>31.618625883</v>
+        <v>31.615844005</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.49801765099999784</v>
+        <v>-0.49914893999999776</v>
       </c>
       <c r="D210" s="5">
-        <v>-17.100084864864307</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-17.136477796425432</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>32.041663268999997</v>
+        <v>32.041949510000002</v>
       </c>
       <c r="C211" s="5">
-        <v>0.42303738599999718</v>
+        <v>0.42610550500000244</v>
       </c>
       <c r="D211" s="5">
-        <v>17.291008623500481</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>17.42750139185776</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>31.922748057</v>
+        <v>31.926674859999999</v>
       </c>
       <c r="C212" s="5">
-        <v>-0.11891521199999744</v>
+        <v>-0.11527465000000348</v>
       </c>
       <c r="D212" s="5">
-        <v>-4.3637321232449349</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>-4.2327333114583148</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>31.294815581999998</v>
+        <v>31.300545945</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.62793247500000149</v>
+        <v>-0.6261289149999989</v>
       </c>
       <c r="D213" s="5">
-        <v>-21.211013255491316</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-21.154179350753498</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>31.552642931000001</v>
+        <v>31.556609957999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.25782734900000293</v>
+        <v>0.25606401299999959</v>
       </c>
       <c r="D214" s="5">
-        <v>10.346904135242552</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>10.270959203976048</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>31.214522102</v>
+        <v>31.215308760999999</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.33812082900000107</v>
+        <v>-0.34130119699999995</v>
       </c>
       <c r="D215" s="5">
-        <v>-12.127826275715869</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-12.233755160721016</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>31.193669852999999</v>
+        <v>31.192306137999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.0852249000000711E-2</v>
+        <v>-2.3002623E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-0.79869765613042043</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-0.88070720935892188</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>31.098240865000001</v>
+        <v>31.096555735999999</v>
       </c>
       <c r="C217" s="5">
-        <v>-9.5428987999998327E-2</v>
+        <v>-9.5750402000000179E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-3.6099469415047603</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-3.6220567494348987</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>31.033353348999999</v>
+        <v>31.032649259999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-6.4887516000002421E-2</v>
+        <v>-6.3906475999999657E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-2.4753050049386105</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-2.4384332920339036</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>31.607679963999999</v>
+        <v>31.607335977000002</v>
       </c>
       <c r="C219" s="5">
-        <v>0.57432661500000037</v>
+        <v>0.57468671700000229</v>
       </c>
       <c r="D219" s="5">
-        <v>24.614034161379262</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>24.631688709170163</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>31.363165738999999</v>
+        <v>31.360982643</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.24451422499999964</v>
+        <v>-0.24635333400000192</v>
       </c>
       <c r="D220" s="5">
-        <v>-8.8981314020355242</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-8.9623097458454097</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>31.777744557999998</v>
+        <v>31.774354583000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.41457881899999904</v>
+        <v>0.4133719400000011</v>
       </c>
       <c r="D221" s="5">
-        <v>17.067978498990023</v>
+        <v>17.015908069677209</v>
       </c>
       <c r="E221" s="5">
-        <v>-1.055212932326588</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>-1.0606832845436731</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>31.785722057000001</v>
+        <v>31.781890459</v>
       </c>
       <c r="C222" s="5">
-        <v>7.9774990000025525E-3</v>
+        <v>7.5358759999986091E-3</v>
       </c>
       <c r="D222" s="5">
-        <v>0.30166481776010556</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>0.28497373580469443</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>32.095488011999997</v>
+        <v>32.094432865999998</v>
       </c>
       <c r="C223" s="5">
-        <v>0.30976595499999604</v>
+        <v>0.31254240699999869</v>
       </c>
       <c r="D223" s="5">
-        <v>12.342174135369621</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>12.460433073013544</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>32.057977708999999</v>
+        <v>32.059523738000003</v>
       </c>
       <c r="C224" s="5">
-        <v>-3.7510302999997691E-2</v>
+        <v>-3.4909127999995349E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.393471652592948</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.2974603329975798</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>32.224214121999999</v>
+        <v>32.226242628999998</v>
       </c>
       <c r="C225" s="5">
-        <v>0.16623641300000003</v>
+        <v>0.16671889099999504</v>
       </c>
       <c r="D225" s="5">
-        <v>6.4031646380459772</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>6.4219650892172853</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>32.294438603000003</v>
+        <v>32.295055683000001</v>
       </c>
       <c r="C226" s="5">
-        <v>7.0224481000003891E-2</v>
+        <v>6.8813054000003149E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>2.646667822746207</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.5926816144622444</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>32.149915855000003</v>
+        <v>32.150968882000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.14452274799999998</v>
+        <v>-0.14408680100000026</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.2399643188820066</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-5.2244466315675258</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>32.587067259000001</v>
+        <v>32.590939200999998</v>
       </c>
       <c r="C228" s="5">
-        <v>0.43715140399999797</v>
+        <v>0.43997031899999683</v>
       </c>
       <c r="D228" s="5">
-        <v>17.594019875180766</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>17.715521749904429</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>33.383740961000001</v>
+        <v>33.389667693</v>
       </c>
       <c r="C229" s="5">
-        <v>0.79667370199999965</v>
+        <v>0.79872849200000218</v>
       </c>
       <c r="D229" s="5">
-        <v>33.621609369208905</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>33.715775900619448</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>32.651487692000003</v>
+        <v>32.655646286</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.73225326899999743</v>
+        <v>-0.73402140700000018</v>
       </c>
       <c r="D230" s="5">
-        <v>-23.367029097836699</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-23.413144675165519</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>32.797591906999997</v>
+        <v>32.796610711</v>
       </c>
       <c r="C231" s="5">
-        <v>0.14610421499999404</v>
+        <v>0.14096442499999995</v>
       </c>
       <c r="D231" s="5">
-        <v>5.5037285934499414</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>5.304802818358012</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>32.482598836999998</v>
+        <v>32.476563007999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.31499306999999988</v>
+        <v>-0.32004770300000018</v>
       </c>
       <c r="D232" s="5">
-        <v>-10.935275245783094</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-11.101760350341983</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>32.238327441000003</v>
+        <v>32.231756068999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.24427139599999492</v>
+        <v>-0.24480693900000006</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.6600432395388509</v>
+        <v>-8.6797962429841604</v>
       </c>
       <c r="E233" s="5">
-        <v>1.4493882099132493</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>1.439530375999265</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>32.158235756000003</v>
+        <v>32.155443812999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-8.0091684999999302E-2</v>
+        <v>-7.6312256000001355E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>-2.940834640463319</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-2.8044266376808458</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>31.656834291999999</v>
+        <v>31.657755083000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.50140146400000418</v>
+        <v>-0.49768872999999658</v>
       </c>
       <c r="D235" s="5">
-        <v>-17.186103748525028</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-17.070837194616463</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>31.585686769999999</v>
+        <v>31.586348363999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.1147522000000407E-2</v>
+        <v>-7.1406719000002283E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-2.6638653504723275</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-2.6733731839295283</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>31.738208512</v>
+        <v>31.737448783000001</v>
       </c>
       <c r="C237" s="5">
-        <v>0.15252174200000113</v>
+        <v>0.15110041900000226</v>
       </c>
       <c r="D237" s="5">
-        <v>5.9509896012856611</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>5.8939396326552318</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>31.115097154000001</v>
+        <v>31.112877681000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.62311135799999917</v>
+        <v>-0.62457110200000088</v>
       </c>
       <c r="D238" s="5">
-        <v>-21.174809649690641</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-21.219628849516027</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>31.280650365</v>
+        <v>31.280320316000001</v>
       </c>
       <c r="C239" s="5">
-        <v>0.16555321099999887</v>
+        <v>0.16744263500000045</v>
       </c>
       <c r="D239" s="5">
-        <v>6.5750025908406506</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>6.6527654755239141</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>31.073712878999999</v>
+        <v>31.077845854</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.20693748600000106</v>
+        <v>-0.20247446200000141</v>
       </c>
       <c r="D240" s="5">
-        <v>-7.6560400684402952</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-7.496833563107586</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>31.062320758999999</v>
+        <v>31.068722730000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.1392120000000006E-2</v>
+        <v>-9.1231239999984837E-3</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.43905318271104665</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-0.35170038139817894</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>31.026986633</v>
+        <v>31.030963314000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.5334125999998633E-2</v>
+        <v>-3.7759416000000101E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-1.356520600649791</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-1.4487123571101712</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>31.022428003000002</v>
+        <v>31.021252776000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-4.5586299999982316E-3</v>
+        <v>-9.7105380000002128E-3</v>
       </c>
       <c r="D243" s="5">
-        <v>-0.17616720928398388</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-0.37487108620944953</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>31.315965773999999</v>
+        <v>31.312305595000002</v>
       </c>
       <c r="C244" s="5">
-        <v>0.29353777099999689</v>
+        <v>0.2910528190000008</v>
       </c>
       <c r="D244" s="5">
-        <v>11.964486598310732</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>11.858391902425547</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>31.201753779000001</v>
+        <v>31.199766567000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.11421199499999801</v>
+        <v>-0.11253902800000049</v>
       </c>
       <c r="D245" s="5">
-        <v>-4.2897726370866751</v>
+        <v>-4.2286578136838777</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.2153456592841412</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-3.2017787047989854</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>31.442046199</v>
+        <v>31.442276402000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.2402924199999994</v>
+        <v>0.2425098349999999</v>
       </c>
       <c r="D246" s="5">
-        <v>9.6431623531254793</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>9.7366347466693259</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>31.431474506000001</v>
+        <v>31.431398433999998</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.0571692999999271E-2</v>
+        <v>-1.0877968000002625E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.40272818458791937</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-0.41437049745546295</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>32.216314816000001</v>
+        <v>32.213540727999998</v>
       </c>
       <c r="C248" s="5">
-        <v>0.78484030999999987</v>
+        <v>0.78214229399999979</v>
       </c>
       <c r="D248" s="5">
-        <v>34.44147420906436</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>34.306522476015708</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>31.453985398</v>
+        <v>31.449976099000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.7623294180000002</v>
+        <v>-0.76356462899999755</v>
       </c>
       <c r="D249" s="5">
-        <v>-24.976409691559553</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-25.01363775981098</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>31.657124348</v>
+        <v>31.655094929000001</v>
       </c>
       <c r="C250" s="5">
-        <v>0.2031389499999996</v>
+        <v>0.20511882999999997</v>
       </c>
       <c r="D250" s="5">
-        <v>8.0312435783568059</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>8.1134200923149269</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>31.405250209999998</v>
+        <v>31.406859507</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.25187413800000158</v>
+        <v>-0.24823542200000048</v>
       </c>
       <c r="D251" s="5">
-        <v>-9.140666103707451</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-9.0148116345415641</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>31.344319507000002</v>
+        <v>31.348848017000002</v>
       </c>
       <c r="C252" s="5">
-        <v>-6.0930702999996811E-2</v>
+        <v>-5.8011489999998389E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.3034891411785274</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-2.1941358297134728</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>31.136237644000001</v>
+        <v>31.140165972999998</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.20808186300000031</v>
+        <v>-0.20868204400000323</v>
       </c>
       <c r="D253" s="5">
-        <v>-7.6817736539926411</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-7.7020533262359141</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>31.049405119999999</v>
+        <v>31.049976087000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-8.6832524000001854E-2</v>
+        <v>-9.0189885999997443E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.2956952593488409</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-3.420675199312051</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>31.164677996999998</v>
+        <v>31.162836113000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.11527287699999889</v>
+        <v>0.11286002599999989</v>
       </c>
       <c r="D255" s="5">
-        <v>4.547179610489982</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>4.4500056891719986</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>31.147348821000001</v>
+        <v>31.146840332</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.7329175999996949E-2</v>
+        <v>-1.5995781000000875E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.66522528680945658</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-0.61422008905236414</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>31.047996190999999</v>
+        <v>31.050257408</v>
       </c>
       <c r="C257" s="5">
-        <v>-9.9352630000002051E-2</v>
+        <v>-9.6582923999999792E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-3.7612710741809607</v>
+        <v>-3.658256924636516</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.4927850821753732</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-0.47919960772442316</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>31.037537767</v>
+        <v>31.040790519000002</v>
       </c>
       <c r="C258" s="5">
-        <v>-1.0458423999999411E-2</v>
+        <v>-9.4668889999987016E-3</v>
       </c>
       <c r="D258" s="5">
-        <v>-0.40346835090691036</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-0.36525417717963027</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>31.311976790999999</v>
+        <v>31.311478778000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.27443902399999942</v>
+        <v>0.27068825899999993</v>
       </c>
       <c r="D259" s="5">
-        <v>11.142127189460727</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>10.981265337929358</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>30.872311718999999</v>
+        <v>30.867465905</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.43966507200000038</v>
+        <v>-0.44401287300000192</v>
       </c>
       <c r="D260" s="5">
-        <v>-15.607476911028472</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-15.750219529619713</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>30.915929214999998</v>
+        <v>30.909898283</v>
       </c>
       <c r="C261" s="5">
-        <v>4.3617495999999534E-2</v>
+        <v>4.2432378000000881E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>1.7086390512139893</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>1.6621255165500282</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>30.800820401999999</v>
+        <v>30.798564177999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.11510881299999909</v>
+        <v>-0.11133410500000096</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.3775731699226768</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-4.2376638499086905</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>30.419854620999999</v>
+        <v>30.422529259000001</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.38096578100000045</v>
+        <v>-0.37603491899999852</v>
       </c>
       <c r="D263" s="5">
-        <v>-13.873222608600788</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-13.706483634533562</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>30.529646479</v>
+        <v>30.533750027</v>
       </c>
       <c r="C264" s="5">
-        <v>0.10979185800000124</v>
+        <v>0.11122076799999903</v>
       </c>
       <c r="D264" s="5">
-        <v>4.418077801073772</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.4763375964079533</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>30.165100109000001</v>
+        <v>30.166663301</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.36454636999999934</v>
+        <v>-0.36708672600000014</v>
       </c>
       <c r="D265" s="5">
-        <v>-13.424312911402335</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-13.51006658014845</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>30.454084527999999</v>
+        <v>30.45276797</v>
       </c>
       <c r="C266" s="5">
-        <v>0.28898441899999838</v>
+        <v>0.2861046690000002</v>
       </c>
       <c r="D266" s="5">
-        <v>12.121612365365419</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>11.993797049425137</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>29.398920062999998</v>
+        <v>29.397052572</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.0551644650000007</v>
+        <v>-1.0557153980000002</v>
       </c>
       <c r="D267" s="5">
-        <v>-34.501712891266386</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-34.517660517186265</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>29.565464889000001</v>
+        <v>29.567106595999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.16654482600000264</v>
+        <v>0.1700540239999988</v>
       </c>
       <c r="D268" s="5">
-        <v>7.0138573455924114</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>7.1668475886330629</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>29.980420699</v>
+        <v>29.984880794999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.41495580999999859</v>
+        <v>0.41777419900000012</v>
       </c>
       <c r="D269" s="5">
-        <v>18.205075897195023</v>
+        <v>18.337392406386943</v>
       </c>
       <c r="E269" s="5">
-        <v>-3.4384682522908272</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-3.431136170631266</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>29.922371805000001</v>
+        <v>29.925939388</v>
       </c>
       <c r="C270" s="5">
-        <v>-5.8048893999998796E-2</v>
+        <v>-5.8941406999998947E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-2.2988879303140086</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>-2.3335090843801365</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>30.088992976</v>
+        <v>30.087046513000001</v>
       </c>
       <c r="C271" s="5">
-        <v>0.16662117099999918</v>
+        <v>0.16110712500000091</v>
       </c>
       <c r="D271" s="5">
-        <v>6.890634462052625</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>6.6549914849513225</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>30.382162543</v>
+        <v>30.376725391000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.29316956699999963</v>
+        <v>0.28967887800000014</v>
       </c>
       <c r="D272" s="5">
-        <v>12.339467022542028</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>12.185511510917424</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>30.404510891000001</v>
+        <v>30.399537606999999</v>
       </c>
       <c r="C273" s="5">
-        <v>2.2348348000001295E-2</v>
+        <v>2.2812215999998386E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>0.88626938983875636</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>0.9049036688014267</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>30.365127768000001</v>
+        <v>30.364048841999999</v>
       </c>
       <c r="C274" s="5">
-        <v>-3.9383123000000353E-2</v>
+        <v>-3.54887650000002E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.5433404059314704</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-1.3919337159984835</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>30.335384969</v>
+        <v>30.338323804000002</v>
       </c>
       <c r="C275" s="5">
-        <v>-2.9742799000000986E-2</v>
+        <v>-2.5725037999997369E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-1.16909456800256</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-1.0119403281184103</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>30.323203612</v>
+        <v>30.326232400999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.2181356999999338E-2</v>
+        <v>-1.2091403000002998E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.48080443697392505</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-0.4772155558815605</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>30.359670149999999</v>
+        <v>30.360430829999999</v>
       </c>
       <c r="C277" s="5">
-        <v>3.6466537999999105E-2</v>
+        <v>3.4198428999999919E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>1.4526977147264031</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>1.3616463381245891</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>30.360735261999999</v>
+        <v>30.359898153</v>
       </c>
       <c r="C278" s="5">
-        <v>1.0651119999991465E-3</v>
+        <v>-5.326769999989267E-4</v>
       </c>
       <c r="D278" s="5">
-        <v>4.2107870333363273E-2</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-2.1052096540130627E-2</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>30.221050017</v>
+        <v>30.219520212999999</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.13968524499999901</v>
+        <v>-0.14037794000000048</v>
       </c>
       <c r="D279" s="5">
-        <v>-5.3834350554230355</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-5.4096015685889505</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>30.059171434</v>
+        <v>30.059844100999999</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.16187858300000002</v>
+        <v>-0.15967611199999965</v>
       </c>
       <c r="D280" s="5">
-        <v>-6.2417553054070041</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-6.159587544388156</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>30.189379831</v>
+        <v>30.191886254</v>
       </c>
       <c r="C281" s="5">
-        <v>0.13020839700000053</v>
+        <v>0.13204215300000044</v>
       </c>
       <c r="D281" s="5">
-        <v>5.3237309840227454</v>
+        <v>5.4004034341526452</v>
       </c>
       <c r="E281" s="5">
-        <v>0.69698532284763193</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>0.69036612289790078</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>30.192658145999999</v>
+        <v>30.195010035999999</v>
       </c>
       <c r="C282" s="5">
-        <v>3.27831499999931E-3</v>
+        <v>3.1237819999994088E-3</v>
       </c>
       <c r="D282" s="5">
-        <v>0.13038785352426085</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.12422782145806721</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>30.662131690999999</v>
+        <v>30.660934023999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.4694735449999996</v>
+        <v>0.46592398800000012</v>
       </c>
       <c r="D283" s="5">
-        <v>20.340534903358098</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>20.171761747338302</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>30.547285099</v>
+        <v>30.544511670999999</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.11484659199999925</v>
+        <v>-0.11642235300000081</v>
       </c>
       <c r="D284" s="5">
-        <v>-4.4032156675639307</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-4.4625451092993984</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>30.104250942</v>
+        <v>30.103740160000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.4430341569999996</v>
+        <v>-0.44077151099999767</v>
       </c>
       <c r="D285" s="5">
-        <v>-16.080577322279478</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-16.006196958639983</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>30.152091192</v>
+        <v>30.153950524999999</v>
       </c>
       <c r="C286" s="5">
-        <v>4.784025000000014E-2</v>
+        <v>5.0210364999998092E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>1.9237394621647308</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.0199566123718871</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>30.449428917999999</v>
+        <v>30.451794735</v>
       </c>
       <c r="C287" s="5">
-        <v>0.29733772599999853</v>
+        <v>0.29784421000000094</v>
       </c>
       <c r="D287" s="5">
-        <v>12.496902998537607</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>12.518545439615592</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>30.535077211000001</v>
+        <v>30.533422237</v>
       </c>
       <c r="C288" s="5">
-        <v>8.5648293000001985E-2</v>
+        <v>8.1627501999999907E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>3.4280765430840798</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>3.2645073125065593</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>30.823178903999999</v>
+        <v>30.817653370999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.28810169299999799</v>
+        <v>0.28423113399999878</v>
       </c>
       <c r="D289" s="5">
-        <v>11.928544015811005</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>11.760668418150821</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>31.365378087</v>
+        <v>31.362156442</v>
       </c>
       <c r="C290" s="5">
-        <v>0.54219918300000103</v>
+        <v>0.54450307100000117</v>
       </c>
       <c r="D290" s="5">
-        <v>23.275621245250576</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>23.388933353655549</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>31.339504159000001</v>
+        <v>31.340291327999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-2.5873927999999324E-2</v>
+        <v>-2.1865114000000574E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-0.98542508471149981</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-0.83341718576657176</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>31.531862749999998</v>
+        <v>31.535270930999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.19235859099999786</v>
+        <v>0.19497960300000017</v>
       </c>
       <c r="D292" s="5">
-        <v>7.6192791699187801</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>7.726474698543595</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>31.598694808000001</v>
+        <v>31.601821753999999</v>
       </c>
       <c r="C293" s="5">
-        <v>6.6832058000002803E-2</v>
+        <v>6.6550823000000037E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>2.5732702308864708</v>
+        <v>2.5620355392263594</v>
       </c>
       <c r="E293" s="5">
-        <v>4.6682475257502354</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.6699152485486062</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>31.331362199000001</v>
+        <v>31.332772120000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.26733260900000033</v>
+        <v>-0.26904963399999815</v>
       </c>
       <c r="D294" s="5">
-        <v>-9.6929628107215056</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-9.7514128692211202</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>31.423220616999998</v>
+        <v>31.423153272</v>
       </c>
       <c r="C295" s="5">
-        <v>9.1858417999997499E-2</v>
+        <v>9.0381151999999076E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>3.5754927634936928</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>3.5169156918445132</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>31.557712645999999</v>
+        <v>31.556890720999998</v>
       </c>
       <c r="C296" s="5">
-        <v>0.13449202900000046</v>
+        <v>0.13373744899999807</v>
       </c>
       <c r="D296" s="5">
-        <v>5.2586688318891683</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>5.2284820507944918</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>31.499988135999999</v>
+        <v>31.501617659000001</v>
       </c>
       <c r="C297" s="5">
-        <v>-5.7724509999999896E-2</v>
+        <v>-5.5273061999997708E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-2.1730587035843185</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-2.081714143397384</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>31.660081779999999</v>
+        <v>31.662834562</v>
       </c>
       <c r="C298" s="5">
-        <v>0.16009364399999981</v>
+        <v>0.16121690299999969</v>
       </c>
       <c r="D298" s="5">
-        <v>6.2722083645696092</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>6.3171259664643875</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>31.650493457</v>
+        <v>31.650553516999999</v>
       </c>
       <c r="C299" s="5">
-        <v>-9.5883229999991215E-3</v>
+        <v>-1.2281045000001711E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.36281781089307907</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-0.46445165443516068</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>31.678637140999999</v>
+        <v>31.674793487999999</v>
       </c>
       <c r="C300" s="5">
-        <v>2.814368399999978E-2</v>
+        <v>2.4239971000000082E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>1.0722764613234848</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>0.92291605929837317</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>31.502438543</v>
+        <v>31.496331463000001</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.17619859799999915</v>
+        <v>-0.17846202499999819</v>
       </c>
       <c r="D301" s="5">
-        <v>-6.4740338108237534</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-6.5554101186364839</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>31.151281773000001</v>
+        <v>31.148525326000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.35115676999999934</v>
+        <v>-0.34780613699999918</v>
       </c>
       <c r="D302" s="5">
-        <v>-12.586003157686854</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-12.475382912245092</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>31.474713251000001</v>
+        <v>31.477132965999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.32343147799999983</v>
+        <v>0.32860763999999776</v>
       </c>
       <c r="D303" s="5">
-        <v>13.195804979976256</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>13.420651287740281</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>31.267937784000001</v>
+        <v>31.271480714999999</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.20677546699999994</v>
+        <v>-0.20565225100000006</v>
       </c>
       <c r="D304" s="5">
-        <v>-7.604784326347314</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-7.5643870825895743</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>31.083174593999999</v>
+        <v>31.084346937999999</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.18476319000000174</v>
+        <v>-0.18713377699999967</v>
       </c>
       <c r="D305" s="5">
-        <v>-6.8648658120568751</v>
+        <v>-6.9493048302977867</v>
       </c>
       <c r="E305" s="5">
-        <v>-1.6314604673781874</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>-1.6374841299600096</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>31.776897969</v>
+        <v>31.775844798000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.69372337500000114</v>
+        <v>0.69149786000000191</v>
       </c>
       <c r="D306" s="5">
-        <v>30.326754406263689</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>30.215983854127181</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>31.667244834000002</v>
+        <v>31.667432328</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.10965313499999851</v>
+        <v>-0.10841247000000109</v>
       </c>
       <c r="D307" s="5">
-        <v>-4.0631701533964666</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-4.0181875537627532</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>31.657966854000001</v>
+        <v>31.660436102999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-9.277980000000241E-3</v>
+        <v>-6.9962250000017434E-3</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.35101420477069434</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.26479179142612219</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>32.122275760999997</v>
+        <v>32.125827950000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.46430890699999594</v>
+        <v>0.46539184700000291</v>
       </c>
       <c r="D309" s="5">
-        <v>19.091134450413861</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>19.137707096450573</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>32.270849861000002</v>
+        <v>32.27250016</v>
       </c>
       <c r="C310" s="5">
-        <v>0.14857410000000471</v>
+        <v>0.14667220999999842</v>
       </c>
       <c r="D310" s="5">
-        <v>5.6937144415696306</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>5.6183526826744101</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>33.065657303999998</v>
+        <v>33.063050545000003</v>
       </c>
       <c r="C311" s="5">
-        <v>0.79480744299999628</v>
+        <v>0.79055038500000308</v>
       </c>
       <c r="D311" s="5">
-        <v>33.906324814056617</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>33.697631270920311</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>32.622485760000004</v>
+        <v>32.617584884000003</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.44317154399999481</v>
+        <v>-0.44546566100000007</v>
       </c>
       <c r="D312" s="5">
-        <v>-14.949146061423789</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-15.021988802735887</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>32.915286541</v>
+        <v>32.910394367000002</v>
       </c>
       <c r="C313" s="5">
-        <v>0.29280078099999685</v>
+        <v>0.2928094829999992</v>
       </c>
       <c r="D313" s="5">
-        <v>11.318431687257636</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>11.320570355960925</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>32.647192846000003</v>
+        <v>32.646926612000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.26809369499999747</v>
+        <v>-0.26346775500000064</v>
       </c>
       <c r="D314" s="5">
-        <v>-9.3477780603171805</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-9.1948254389326518</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>32.977246936</v>
+        <v>32.981582740999997</v>
       </c>
       <c r="C315" s="5">
-        <v>0.3300540899999973</v>
+        <v>0.33465612899999542</v>
       </c>
       <c r="D315" s="5">
-        <v>12.82948874834049</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>13.01869295819429</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>33.193953168999997</v>
+        <v>33.196930369</v>
       </c>
       <c r="C316" s="5">
-        <v>0.21670623299999647</v>
+        <v>0.21534762800000351</v>
       </c>
       <c r="D316" s="5">
-        <v>8.1770085948672744</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>8.1227826345778187</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>33.151933749000001</v>
+        <v>33.150012521000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-4.2019419999995478E-2</v>
+        <v>-4.6917847999999651E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-1.5085192736815523</v>
+        <v>-1.6828612466625148</v>
       </c>
       <c r="E317" s="5">
-        <v>6.6555594208814739</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>6.6453562209948469</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>33.330745878999998</v>
+        <v>33.326862183999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.17881212999999718</v>
+        <v>0.17684966299999871</v>
       </c>
       <c r="D318" s="5">
-        <v>6.6679624807406412</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>6.5930147423216789</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>33.197225041000003</v>
+        <v>33.197354875999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.13352083799999548</v>
+        <v>-0.12950730800000088</v>
       </c>
       <c r="D319" s="5">
-        <v>-4.7026112677215792</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-4.5647829184945916</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>33.138813769999999</v>
+        <v>33.143960286999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-5.8411271000004206E-2</v>
+        <v>-5.3394588999999826E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-2.09111353423862</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-1.9130960354556192</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>33.356267123000002</v>
+        <v>33.362103971000003</v>
       </c>
       <c r="C321" s="5">
-        <v>0.21745335300000335</v>
+        <v>0.21814368400000461</v>
       </c>
       <c r="D321" s="5">
-        <v>8.1647661475758859</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>8.1903133692581953</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>33.297675439000002</v>
+        <v>33.300435950000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-5.8591683999999589E-2</v>
+        <v>-6.1668021000002682E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.087605255106495</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-2.1957220627983887</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>33.293517391999998</v>
+        <v>33.288432211999996</v>
       </c>
       <c r="C323" s="5">
-        <v>-4.1580470000042169E-3</v>
+        <v>-1.2003738000004205E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.14974711604129887</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-0.43170491694639601</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>34.070744863999998</v>
+        <v>34.064842462000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.77722747199999986</v>
+        <v>0.77641025000000496</v>
       </c>
       <c r="D324" s="5">
-        <v>31.905644786863107</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>31.873191928211519</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>33.764738774000001</v>
+        <v>33.761009534000003</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.30600608999999679</v>
+        <v>-0.3038329279999985</v>
       </c>
       <c r="D325" s="5">
-        <v>-10.261007589273097</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-10.193354004434486</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>33.834666757000001</v>
+        <v>33.836240834000002</v>
       </c>
       <c r="C326" s="5">
-        <v>6.9927982999999472E-2</v>
+        <v>7.5231299999998669E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>2.5137479584336653</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>2.7070355819598158</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>33.256386331000002</v>
+        <v>33.259882802</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.57828042599999918</v>
+        <v>-0.57635803200000169</v>
       </c>
       <c r="D327" s="5">
-        <v>-18.687401774855182</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-18.630193102496818</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>32.908751707</v>
+        <v>32.910190583000002</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.34763462400000122</v>
+        <v>-0.34969221899999781</v>
       </c>
       <c r="D328" s="5">
-        <v>-11.847176270770877</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-11.912112922130758</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>33.378454304000002</v>
+        <v>33.375429054999998</v>
       </c>
       <c r="C329" s="5">
-        <v>0.46970259700000128</v>
+        <v>0.4652384719999958</v>
       </c>
       <c r="D329" s="5">
-        <v>18.538041997029641</v>
+        <v>18.347073116672121</v>
       </c>
       <c r="E329" s="5">
-        <v>0.6832800666019434</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>0.67998928765773403</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>33.634326277</v>
+        <v>33.630260935999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.25587197299999787</v>
+        <v>0.2548318810000012</v>
       </c>
       <c r="D330" s="5">
-        <v>9.596866416471217</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>9.5571067705612514</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>33.835096077000003</v>
+        <v>33.834636154999998</v>
       </c>
       <c r="C331" s="5">
-        <v>0.20076980000000333</v>
+        <v>0.20437521899999922</v>
       </c>
       <c r="D331" s="5">
-        <v>7.4029411486246532</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>7.541300278920704</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>33.761524119000001</v>
+        <v>33.767119059999999</v>
       </c>
       <c r="C332" s="5">
-        <v>-7.3571958000002269E-2</v>
+        <v>-6.7517094999999472E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.5783322021542876</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-2.3684954240758782</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>34.308065331000002</v>
+        <v>34.315000300999998</v>
       </c>
       <c r="C333" s="5">
-        <v>0.54654121200000105</v>
+        <v>0.54788124099999891</v>
       </c>
       <c r="D333" s="5">
-        <v>21.252363394003694</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>21.305355524672297</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>34.445109510000002</v>
+        <v>34.450265539999997</v>
       </c>
       <c r="C334" s="5">
-        <v>0.1370441790000001</v>
+        <v>0.13526523899999887</v>
       </c>
       <c r="D334" s="5">
-        <v>4.9001470499229649</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>4.8341554268693354</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>34.53697339</v>
+        <v>34.532752465999998</v>
       </c>
       <c r="C335" s="5">
-        <v>9.1863879999998233E-2</v>
+        <v>8.2486926000001404E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>3.2477209046983369</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.9113941916977248</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>34.211705948999999</v>
+        <v>34.205022616000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.32526744100000116</v>
+        <v>-0.32772984999999721</v>
       </c>
       <c r="D336" s="5">
-        <v>-10.73412725020988</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-10.812449592603468</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>34.230535170000003</v>
+        <v>34.224041386000003</v>
       </c>
       <c r="C337" s="5">
-        <v>1.8829221000004281E-2</v>
+        <v>1.9018770000002405E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.6624512490884138</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.66927152504492327</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>34.625752593999998</v>
+        <v>34.625948239000003</v>
       </c>
       <c r="C338" s="5">
-        <v>0.39521742399999482</v>
+        <v>0.40190685299999984</v>
       </c>
       <c r="D338" s="5">
-        <v>14.769473773933473</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>15.038867307964644</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>34.495568753000001</v>
+        <v>34.498457565000002</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.13018384099999736</v>
+        <v>-0.12749067400000058</v>
       </c>
       <c r="D339" s="5">
-        <v>-4.4195525954606074</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-4.3299433188502707</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>34.825507924</v>
+        <v>34.828441622</v>
       </c>
       <c r="C340" s="5">
-        <v>0.32993917099999948</v>
+        <v>0.32998405699999722</v>
       </c>
       <c r="D340" s="5">
-        <v>12.101078961743239</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>12.101745437220114</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>35.195413911999999</v>
+        <v>35.193987939000003</v>
       </c>
       <c r="C341" s="5">
-        <v>0.3699059879999993</v>
+        <v>0.36554631700000328</v>
       </c>
       <c r="D341" s="5">
-        <v>13.517655637512238</v>
+        <v>13.347842667562615</v>
       </c>
       <c r="E341" s="5">
-        <v>5.4435103299024235</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>5.4487955226078633</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>35.366526704000002</v>
+        <v>35.363781959000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.1711127920000024</v>
+        <v>0.16979401999999766</v>
       </c>
       <c r="D342" s="5">
-        <v>5.9927111832652091</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>5.94554025309737</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>35.689031280000002</v>
+        <v>35.6888772</v>
       </c>
       <c r="C343" s="5">
-        <v>0.32250457600000004</v>
+        <v>0.32509524099999965</v>
       </c>
       <c r="D343" s="5">
-        <v>11.508556353213928</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>11.606674746241886</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>35.651445938999998</v>
+        <v>35.655178507000002</v>
       </c>
       <c r="C344" s="5">
-        <v>-3.7585341000003325E-2</v>
+        <v>-3.3698692999998059E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.2564667238438076</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-1.1272162562870447</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>35.274610901000003</v>
+        <v>35.278696427</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.37683503799999585</v>
+        <v>-0.37648208000000238</v>
       </c>
       <c r="D345" s="5">
-        <v>-11.971966281663383</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-11.960215615868474</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>35.487216263999997</v>
+        <v>35.491041254000002</v>
       </c>
       <c r="C346" s="5">
-        <v>0.21260536299999444</v>
+        <v>0.21234482700000257</v>
       </c>
       <c r="D346" s="5">
-        <v>7.4772176070879492</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>7.4668555742995579</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>35.571510975999999</v>
+        <v>35.570674293000003</v>
       </c>
       <c r="C347" s="5">
-        <v>8.4294712000001937E-2</v>
+        <v>7.9633039000000849E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>2.8879608383350241</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>2.7259774294730033</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>35.859841111000001</v>
+        <v>35.857959076999997</v>
       </c>
       <c r="C348" s="5">
-        <v>0.28833013500000249</v>
+        <v>0.28728478399999346</v>
       </c>
       <c r="D348" s="5">
-        <v>10.172339909809303</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>10.134055504170458</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>35.919322962999999</v>
+        <v>35.915043920000002</v>
       </c>
       <c r="C349" s="5">
-        <v>5.9481851999997559E-2</v>
+        <v>5.7084843000005492E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>2.0087378900501385</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>1.9271815436587403</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>36.107844679999999</v>
+        <v>36.105227589000002</v>
       </c>
       <c r="C350" s="5">
-        <v>0.18852171700000042</v>
+        <v>0.19018366899999961</v>
       </c>
       <c r="D350" s="5">
-        <v>6.483197119865447</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>6.5428280900876157</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>36.609067430000003</v>
+        <v>36.606966862</v>
       </c>
       <c r="C351" s="5">
-        <v>0.50122275000000371</v>
+        <v>0.50173927299999832</v>
       </c>
       <c r="D351" s="5">
-        <v>17.99000056508817</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>18.011385792170831</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>36.543144802999997</v>
+        <v>36.543058481999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-6.5922627000006173E-2</v>
+        <v>-6.3908380000000875E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-2.1395891283991664</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-2.0749589866515872</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>37.310413406999999</v>
+        <v>37.310802862000003</v>
       </c>
       <c r="C353" s="5">
-        <v>0.76726860400000163</v>
+        <v>0.76774438000000345</v>
       </c>
       <c r="D353" s="5">
-        <v>28.318628121473346</v>
+        <v>28.338339921238777</v>
       </c>
       <c r="E353" s="5">
-        <v>6.0093042243747563</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>6.0147060534002872</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>36.520577318999997</v>
+        <v>36.521230531999997</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.78983608800000127</v>
+        <v>-0.78957233000000571</v>
       </c>
       <c r="D354" s="5">
-        <v>-22.644557016295607</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-22.637643155390542</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>36.465896635999997</v>
+        <v>36.466565369999998</v>
       </c>
       <c r="C355" s="5">
-        <v>-5.468068300000084E-2</v>
+        <v>-5.4665161999999157E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-1.7819860296035217</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>-1.7814527718731377</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>36.622971651999997</v>
+        <v>36.625749499000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.15707501600000029</v>
+        <v>0.15918412900000334</v>
       </c>
       <c r="D356" s="5">
-        <v>5.2931722872554099</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>5.3658604325969694</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>36.644085850000003</v>
+        <v>36.646979119000001</v>
       </c>
       <c r="C357" s="5">
-        <v>2.1114198000006468E-2</v>
+        <v>2.1229619999999727E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.69403252867878962</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.69778550670784867</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>36.711183079000001</v>
+        <v>36.713410809999999</v>
       </c>
       <c r="C358" s="5">
-        <v>6.7097228999998038E-2</v>
+        <v>6.6431690999998239E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>2.2195262542360261</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.1971155770522</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>37.113914284000003</v>
+        <v>37.116893562999998</v>
       </c>
       <c r="C359" s="5">
-        <v>0.40273120500000203</v>
+        <v>0.4034827529999987</v>
       </c>
       <c r="D359" s="5">
-        <v>13.988373723440972</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>14.015173127158565</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>37.379432199</v>
+        <v>37.376842255</v>
       </c>
       <c r="C360" s="5">
-        <v>0.26551791499999666</v>
+        <v>0.25994869200000181</v>
       </c>
       <c r="D360" s="5">
-        <v>8.9309462336259582</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>8.7356196684171614</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>37.797800432999999</v>
+        <v>37.793815975999998</v>
       </c>
       <c r="C361" s="5">
-        <v>0.41836823399999901</v>
+        <v>0.41697372099999797</v>
       </c>
       <c r="D361" s="5">
-        <v>14.289394344632633</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>14.239853416416647</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>37.632627530999997</v>
+        <v>37.627620051999997</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.1651729020000019</v>
+        <v>-0.16619592400000016</v>
       </c>
       <c r="D362" s="5">
-        <v>-5.1196730447369498</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-5.1511495878702735</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>37.489646483000001</v>
+        <v>37.485451472000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.14298104799999578</v>
+        <v>-0.14216857999999633</v>
       </c>
       <c r="D363" s="5">
-        <v>-4.4651915352394216</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-4.4409223373746869</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>37.485582119999997</v>
+        <v>37.485295995000001</v>
       </c>
       <c r="C364" s="5">
-        <v>-4.0643630000047892E-3</v>
+        <v>-1.5547699999984843E-4</v>
       </c>
       <c r="D364" s="5">
-        <v>-0.13001799037438699</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-4.9770814174010525E-3</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>37.559051834999998</v>
+        <v>37.560280949000003</v>
       </c>
       <c r="C365" s="5">
-        <v>7.3469715000001656E-2</v>
+        <v>7.498495400000138E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>2.3774546750528813</v>
+        <v>2.4270467767041781</v>
       </c>
       <c r="E365" s="5">
-        <v>0.66640491298697313</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>0.66864840170481887</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>37.230536018999999</v>
+        <v>37.234661424999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.32851581599999946</v>
+        <v>-0.32561952400000393</v>
       </c>
       <c r="D366" s="5">
-        <v>-10.005488130610596</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-9.9211310226887441</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>37.474252069999999</v>
+        <v>37.478802086000002</v>
       </c>
       <c r="C367" s="5">
-        <v>0.24371605099999982</v>
+        <v>0.24414066100000298</v>
       </c>
       <c r="D367" s="5">
-        <v>8.1444453858423582</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>8.1582137089101447</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>37.517459539000001</v>
+        <v>37.519714751999999</v>
       </c>
       <c r="C368" s="5">
-        <v>4.3207469000002163E-2</v>
+        <v>4.0912665999996989E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>1.3923967645333102</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>1.3178392909809711</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>34.286791729000001</v>
+        <v>34.289631196999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-3.2306678099999999</v>
+        <v>-3.2300835550000002</v>
       </c>
       <c r="D369" s="5">
-        <v>-66.059274732516187</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-66.050026974469404</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>34.507196675000003</v>
+        <v>34.506542199000002</v>
       </c>
       <c r="C370" s="5">
-        <v>0.22040494600000216</v>
+        <v>0.21691100200000335</v>
       </c>
       <c r="D370" s="5">
-        <v>7.9925900399994587</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>7.8607748895687113</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>35.549378296999997</v>
+        <v>35.550408984999997</v>
       </c>
       <c r="C371" s="5">
-        <v>1.042181621999994</v>
+        <v>1.0438667859999953</v>
       </c>
       <c r="D371" s="5">
-        <v>42.911760860856042</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>42.994031838657442</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>36.391718396000002</v>
+        <v>36.385285113999998</v>
       </c>
       <c r="C372" s="5">
-        <v>0.84234009900000473</v>
+        <v>0.8348761290000013</v>
       </c>
       <c r="D372" s="5">
-        <v>32.448376256175358</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>32.12170579335114</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>37.169905249000003</v>
+        <v>37.167031203000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.77818685300000112</v>
+        <v>0.78174608900000209</v>
       </c>
       <c r="D373" s="5">
-        <v>28.904087773155297</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>29.058043971319549</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>37.368280675000001</v>
+        <v>37.363834816000001</v>
       </c>
       <c r="C374" s="5">
-        <v>0.19837542599999836</v>
+        <v>0.19680361300000015</v>
       </c>
       <c r="D374" s="5">
-        <v>6.5957641648767718</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>6.54249276607477</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>37.699601565999998</v>
+        <v>37.697290393000003</v>
       </c>
       <c r="C375" s="5">
-        <v>0.33132089099999718</v>
+        <v>0.33345557700000228</v>
       </c>
       <c r="D375" s="5">
-        <v>11.174127118148469</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>11.251096517251913</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>37.945776692999999</v>
+        <v>37.947550962999998</v>
       </c>
       <c r="C376" s="5">
-        <v>0.24617512700000077</v>
+        <v>0.25026056999999469</v>
       </c>
       <c r="D376" s="5">
-        <v>8.1235348291498042</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>8.2638366512551631</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>38.718564342999997</v>
+        <v>38.720545842999996</v>
       </c>
       <c r="C377" s="5">
-        <v>0.77278764999999794</v>
+        <v>0.77299487999999883</v>
       </c>
       <c r="D377" s="5">
-        <v>27.370715346869456</v>
+        <v>27.377469355476492</v>
       </c>
       <c r="E377" s="5">
-        <v>3.0871719368578132</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>3.0890740555839402</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>38.303525061999999</v>
+        <v>38.309077336000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.41503928099999854</v>
+        <v>-0.41146850699999504</v>
       </c>
       <c r="D378" s="5">
-        <v>-12.131345074371048</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-12.032417734269508</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>38.092115993</v>
+        <v>38.097727145</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.21140906899999834</v>
+        <v>-0.21135019100000108</v>
       </c>
       <c r="D379" s="5">
-        <v>-6.4257722207132222</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-6.4231335914889609</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>38.824023758999999</v>
+        <v>38.823372536999997</v>
       </c>
       <c r="C380" s="5">
-        <v>0.73190776599999907</v>
+        <v>0.725645391999997</v>
       </c>
       <c r="D380" s="5">
-        <v>25.656613636926529</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>25.409462577339802</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>37.100387079000001</v>
+        <v>37.101777425999998</v>
       </c>
       <c r="C381" s="5">
-        <v>-1.7236366799999985</v>
+        <v>-1.7215951109999992</v>
       </c>
       <c r="D381" s="5">
-        <v>-42.012449983564217</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-41.974688916300742</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>37.691107647000003</v>
+        <v>37.687979704</v>
       </c>
       <c r="C382" s="5">
-        <v>0.59072056800000183</v>
+        <v>0.5862022780000018</v>
       </c>
       <c r="D382" s="5">
-        <v>20.871946632974804</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>20.697340050534763</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>37.680596762999997</v>
+        <v>37.680160792000002</v>
       </c>
       <c r="C383" s="5">
-        <v>-1.051088400000566E-2</v>
+        <v>-7.8189119999976242E-3</v>
       </c>
       <c r="D383" s="5">
-        <v>-0.33413008795085686</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-0.24867333600759878</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>38.015892815000001</v>
+        <v>38.00659959</v>
       </c>
       <c r="C384" s="5">
-        <v>0.3352960520000039</v>
+        <v>0.32643879799999809</v>
       </c>
       <c r="D384" s="5">
-        <v>11.216459758066065</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>10.906044704379703</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>38.428937713000003</v>
+        <v>38.428992149000003</v>
       </c>
       <c r="C385" s="5">
-        <v>0.41304489800000255</v>
+        <v>0.42239255900000217</v>
       </c>
       <c r="D385" s="5">
-        <v>13.846116311069112</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>14.182553305558443</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>39.115207009000002</v>
+        <v>39.114412803</v>
       </c>
       <c r="C386" s="5">
-        <v>0.68626929599999897</v>
+        <v>0.68542065399999785</v>
       </c>
       <c r="D386" s="5">
-        <v>23.665068475979865</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>23.632839101066416</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>39.343171738000002</v>
+        <v>39.345263938000002</v>
       </c>
       <c r="C387" s="5">
-        <v>0.22796472899999998</v>
+        <v>0.23085113500000176</v>
       </c>
       <c r="D387" s="5">
-        <v>7.2222280263045668</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>7.3168156585161181</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>39.616929654000003</v>
+        <v>39.621703222000001</v>
       </c>
       <c r="C388" s="5">
-        <v>0.27375791600000099</v>
+        <v>0.27643928399999851</v>
       </c>
       <c r="D388" s="5">
-        <v>8.6769266811284051</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>8.764741448396185</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>39.597535495999999</v>
+        <v>39.597608895999997</v>
       </c>
       <c r="C389" s="5">
-        <v>-1.9394158000004325E-2</v>
+        <v>-2.4094326000003718E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>-0.5858714907402196</v>
+        <v>-0.72729543450151812</v>
       </c>
       <c r="E389" s="5">
-        <v>2.2701542991454327</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>2.2651102506566545</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>39.815769164999999</v>
+        <v>39.82099882</v>
       </c>
       <c r="C390" s="5">
-        <v>0.21823366899999996</v>
+        <v>0.22338992400000279</v>
       </c>
       <c r="D390" s="5">
-        <v>6.8177528015453737</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>6.9838561599287141</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>40.209106435999999</v>
+        <v>40.213727986000002</v>
       </c>
       <c r="C391" s="5">
-        <v>0.39333727100000004</v>
+        <v>0.39272916600000229</v>
       </c>
       <c r="D391" s="5">
-        <v>12.520523576788744</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>12.498373060374512</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>40.345485429</v>
+        <v>40.340224839000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.136378993000001</v>
+        <v>0.12649685299999902</v>
       </c>
       <c r="D392" s="5">
-        <v>4.1468836339789039</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>3.8407322952886069</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>41.293317942999998</v>
+        <v>41.289929674</v>
       </c>
       <c r="C393" s="5">
-        <v>0.94783251399999813</v>
+        <v>0.94970483499999858</v>
       </c>
       <c r="D393" s="5">
-        <v>32.135045636836445</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>32.211716791310785</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>40.880236877999998</v>
+        <v>40.873443274000003</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.41308106500000008</v>
+        <v>-0.41648639999999659</v>
       </c>
       <c r="D394" s="5">
-        <v>-11.365360568804384</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-11.45480786147327</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>40.893067078999998</v>
+        <v>40.888903175999999</v>
       </c>
       <c r="C395" s="5">
-        <v>1.2830200999999875E-2</v>
+        <v>1.5459901999996362E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>0.37726898570931144</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>0.45483138415298718</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>41.278388028000002</v>
+        <v>41.271933093000001</v>
       </c>
       <c r="C396" s="5">
-        <v>0.38532094900000402</v>
+        <v>0.38302991700000177</v>
       </c>
       <c r="D396" s="5">
-        <v>11.911967648229149</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>11.83872261189669</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>41.091413594000002</v>
+        <v>41.097665337000002</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.18697443399999969</v>
+        <v>-0.174267755999999</v>
       </c>
       <c r="D397" s="5">
-        <v>-5.302125646392108</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>-4.9508831553488513</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>40.836230587000003</v>
+        <v>40.842116023000003</v>
       </c>
       <c r="C398" s="5">
-        <v>-0.25518300699999941</v>
+        <v>-0.25554931399999958</v>
       </c>
       <c r="D398" s="5">
-        <v>-7.2028179832024142</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>-7.2117463854145409</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>40.826621578999998</v>
+        <v>40.846454881</v>
       </c>
       <c r="C399" s="5">
-        <v>-9.6090080000053035E-3</v>
+        <v>4.3388579999970034E-3</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.28200199084535971</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>0.12755638973969141</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>40.493369227000002</v>
+        <v>40.492812395999998</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.33325235199999526</v>
+        <v>-0.35364248500000173</v>
       </c>
       <c r="D400" s="5">
-        <v>-9.3671489900654219</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-9.9086981382130119</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>40.563289894999997</v>
+        <v>40.557302913999997</v>
       </c>
       <c r="C401" s="5">
-        <v>6.9920667999994635E-2</v>
+        <v>6.4490517999999497E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>2.0918547293358625</v>
+        <v>1.9279994729044958</v>
       </c>
       <c r="E401" s="5">
-        <v>2.4389255212551086</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>2.4236160837907139</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>40.714464591999999</v>
+        <v>40.715607329000001</v>
       </c>
       <c r="C402" s="5">
-        <v>0.15117469700000186</v>
+        <v>0.15830441500000347</v>
       </c>
       <c r="D402" s="5">
-        <v>4.5650816694787988</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>4.7857461217271524</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>40.510715447000003</v>
+        <v>40.50837756</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.20374914499999619</v>
+        <v>-0.20722976900000134</v>
       </c>
       <c r="D403" s="5">
-        <v>-5.8426511871550568</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-5.9395216715778414</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>40.155127018000002</v>
+        <v>40.144633007000003</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.35558842900000087</v>
+        <v>-0.36374455299999653</v>
       </c>
       <c r="D404" s="5">
-        <v>-10.039245397743091</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-10.258832682626451</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>40.582984981999999</v>
+        <v>40.576728852000002</v>
       </c>
       <c r="C405" s="5">
-        <v>0.42785796399999754</v>
+        <v>0.4320958449999992</v>
       </c>
       <c r="D405" s="5">
-        <v>13.562723686444823</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>13.708908269518583</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>40.698981586000002</v>
+        <v>40.693558703999997</v>
       </c>
       <c r="C406" s="5">
-        <v>0.11599660400000289</v>
+        <v>0.11682985199999507</v>
       </c>
       <c r="D406" s="5">
-        <v>3.4843451117025248</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.5103218718138374</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>41.204323461000001</v>
+        <v>41.200523042</v>
       </c>
       <c r="C407" s="5">
-        <v>0.50534187499999916</v>
+        <v>0.50696433800000307</v>
       </c>
       <c r="D407" s="5">
-        <v>15.960732460908655</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>16.017819785034337</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>40.748462705999998</v>
+        <v>40.744629562</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.45586075500000334</v>
+        <v>-0.4558934800000003</v>
       </c>
       <c r="D408" s="5">
-        <v>-12.497332121898186</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-12.49925901687946</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>40.433458324</v>
+        <v>40.441703752999999</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.31500438199999792</v>
+        <v>-0.30292580900000132</v>
       </c>
       <c r="D409" s="5">
-        <v>-8.8921252715743471</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-8.5657644683220902</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>40.569156724999999</v>
+        <v>40.577198328000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.13569840099999908</v>
+        <v>0.13549457500000273</v>
       </c>
       <c r="D410" s="5">
-        <v>4.1024863110947107</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>4.0953595498182116</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>40.611844972999997</v>
+        <v>40.659752814000001</v>
       </c>
       <c r="C411" s="5">
-        <v>4.2688247999997486E-2</v>
+        <v>8.2554485999999372E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>1.2700140457453157</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>2.46891009513166</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>40.776168511000002</v>
+        <v>40.770102897000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.16432353800000499</v>
+        <v>0.11035008300000015</v>
       </c>
       <c r="D412" s="5">
-        <v>4.9649607831060871</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>3.3058419662068683</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>41.026507142</v>
+        <v>41.002964984999998</v>
       </c>
       <c r="C413" s="5">
-        <v>0.2503386309999982</v>
+        <v>0.23286208799999741</v>
       </c>
       <c r="D413" s="5">
-        <v>7.6211295731600348</v>
+        <v>7.0733664785079586</v>
       </c>
       <c r="E413" s="5">
-        <v>1.1419617299263995</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>1.0988454334476039</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>43.005912363</v>
+        <v>43.002707014000002</v>
       </c>
       <c r="C414" s="5">
-        <v>1.9794052210000004</v>
+        <v>1.9997420290000036</v>
       </c>
       <c r="D414" s="5">
-        <v>76.020583713424926</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>77.078728370679954</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>43.014241192</v>
+        <v>43.005906805000002</v>
       </c>
       <c r="C415" s="5">
-        <v>8.328828999999871E-3</v>
+        <v>3.1997910000001184E-3</v>
       </c>
       <c r="D415" s="5">
-        <v>0.23264818851986835</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>8.9327423161433828E-2</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>43.557732631999997</v>
+        <v>43.543827553</v>
       </c>
       <c r="C416" s="5">
-        <v>0.54349143999999683</v>
+        <v>0.53792074799999767</v>
       </c>
       <c r="D416" s="5">
-        <v>16.261517024652971</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>16.086549600924837</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>43.073861452000003</v>
+        <v>43.067866758999998</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.48387117999999418</v>
+        <v>-0.47596079400000235</v>
       </c>
       <c r="D417" s="5">
-        <v>-12.545430883971642</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-12.356217389385716</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>43.242109616</v>
+        <v>43.242007022000003</v>
       </c>
       <c r="C418" s="5">
-        <v>0.16824816399999776</v>
+        <v>0.17414026300000529</v>
       </c>
       <c r="D418" s="5">
-        <v>4.7892660689461408</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>4.9614414191880396</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>43.309463739999998</v>
+        <v>43.304780147999999</v>
       </c>
       <c r="C419" s="5">
-        <v>6.7354123999997739E-2</v>
+        <v>6.2773125999996182E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>1.88522184852149</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.7559800512844337</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>43.313150071000003</v>
+        <v>43.312781086999998</v>
       </c>
       <c r="C420" s="5">
-        <v>3.6863310000043725E-3</v>
+        <v>8.0009389999986524E-3</v>
       </c>
       <c r="D420" s="5">
-        <v>0.10218710325484714</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>0.22193598922930491</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>43.561554530999999</v>
+        <v>43.567585811000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.24840445999999616</v>
+        <v>0.25480472400000309</v>
       </c>
       <c r="D421" s="5">
-        <v>7.1033838590894849</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>7.2924341379507762</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>43.781542791</v>
+        <v>43.789443323</v>
       </c>
       <c r="C422" s="5">
-        <v>0.21998826000000093</v>
+        <v>0.2218575119999997</v>
       </c>
       <c r="D422" s="5">
-        <v>6.2312524432711403</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>6.284797043116086</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>44.013937013000003</v>
+        <v>44.096848692999998</v>
       </c>
       <c r="C423" s="5">
-        <v>0.23239422200000348</v>
+        <v>0.3074053699999979</v>
       </c>
       <c r="D423" s="5">
-        <v>6.5589359672461933</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>8.7570860106055868</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>44.160247239999997</v>
+        <v>44.144334598999997</v>
       </c>
       <c r="C424" s="5">
-        <v>0.14631022699999363</v>
+        <v>4.7485905999998579E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>4.0627607108926433</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.2999068438952266</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>43.977639570000001</v>
+        <v>43.933273790999998</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.18260766999999589</v>
+        <v>-0.21106080799999916</v>
       </c>
       <c r="D425" s="5">
-        <v>-4.8508238169124196</v>
+        <v>-5.5888899560622596</v>
       </c>
       <c r="E425" s="5">
-        <v>7.1932334326819669</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>7.1465778318031026</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>44.242514307</v>
+        <v>44.236481208000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.26487473699999953</v>
+        <v>0.30320741700000298</v>
       </c>
       <c r="D426" s="5">
-        <v>7.4718223373912984</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>8.6035648956331645</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>43.911164102999997</v>
+        <v>43.898961565999997</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.33135020400000315</v>
+        <v>-0.33751964200000373</v>
       </c>
       <c r="D427" s="5">
-        <v>-8.6261746483684121</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-8.7812575783441265</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>43.752967597999998</v>
+        <v>43.737344948999997</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.15819650499999938</v>
+        <v>-0.16161661699999996</v>
       </c>
       <c r="D428" s="5">
-        <v>-4.2385371127296896</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-4.3295039593581608</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>43.766892894999998</v>
+        <v>43.760352312000002</v>
       </c>
       <c r="C429" s="5">
-        <v>1.3925297000000114E-2</v>
+        <v>2.3007363000004943E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>0.38259436299494798</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>0.63307120028910369</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>43.3873453</v>
+        <v>43.390054683000002</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.37954759499999824</v>
+        <v>-0.37029762899999952</v>
       </c>
       <c r="D430" s="5">
-        <v>-9.9241552800908508</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-9.6948222802581974</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>43.609823882999997</v>
+        <v>43.606801238000003</v>
       </c>
       <c r="C431" s="5">
-        <v>0.22247858299999734</v>
+        <v>0.21674655500000028</v>
       </c>
       <c r="D431" s="5">
-        <v>6.3298142807628466</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>6.1618295436586701</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>43.26354284</v>
+        <v>43.269056116000002</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.34628104299999762</v>
+        <v>-0.33774512200000117</v>
       </c>
       <c r="D432" s="5">
-        <v>-9.1232104018598932</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-8.908407666035945</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>43.568608976</v>
+        <v>43.574498863000002</v>
       </c>
       <c r="C433" s="5">
-        <v>0.30506613600000065</v>
+        <v>0.30544274700000074</v>
       </c>
       <c r="D433" s="5">
-        <v>8.7976118019291505</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>8.8077314671974438</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>43.496484064000001</v>
+        <v>43.503007228999998</v>
       </c>
       <c r="C434" s="5">
-        <v>-7.2124911999999597E-2</v>
+        <v>-7.1491634000004467E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.9685319811250213</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.9511419925914875</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>42.949281061999997</v>
+        <v>43.275114946999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.54720300200000338</v>
+        <v>-0.22789228199999911</v>
       </c>
       <c r="D435" s="5">
-        <v>-14.094505274099189</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-6.108255514006089</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>42.860494398</v>
+        <v>43.598121898000002</v>
       </c>
       <c r="C436" s="5">
-        <v>-8.8786663999997018E-2</v>
+        <v>0.32300695100000354</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.4526817274658552</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>9.3338432106816036</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>42.627447942000003</v>
+        <v>43.734330964999998</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.23304645599999674</v>
+        <v>0.1362090669999958</v>
       </c>
       <c r="D437" s="5">
-        <v>-6.3331584095685622</v>
+        <v>3.8141304578967805</v>
       </c>
       <c r="E437" s="5">
-        <v>-3.0701775747897342</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.45282950445808545</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>43.018405709</v>
+        <v>44.161718174999997</v>
       </c>
       <c r="C438" s="5">
-        <v>0.39095776699999618</v>
+        <v>0.42738720999999913</v>
       </c>
       <c r="D438" s="5">
-        <v>11.578300167654154</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>12.378102912501699</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>43.129466364000002</v>
+        <v>44.315214021000003</v>
       </c>
       <c r="C439" s="5">
-        <v>0.11106065500000284</v>
+        <v>0.15349584600000554</v>
       </c>
       <c r="D439" s="5">
-        <v>3.1424119882702328</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>4.2515858622452773</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>43.471168603999999</v>
+        <v>44.666310594999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.34170223999999649</v>
+        <v>0.35109657399999605</v>
       </c>
       <c r="D440" s="5">
-        <v>9.9326673597559534</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>9.9326673472884828</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>43.865958280000001</v>
+        <v>44.996559048000002</v>
       </c>
       <c r="C441" s="5">
-        <v>0.39478967600000203</v>
+        <v>0.33024845300000294</v>
       </c>
       <c r="D441" s="5">
-        <v>11.459136155257642</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>9.2422580551199331</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>44.929591291000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-6.6967757000000461E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-1.7713967263520591</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>