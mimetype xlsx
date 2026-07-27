--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A8B0334D-53A4-4C45-9975-EF18BE904F59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FF169493-25C0-47CB-8AEB-385C1CF224CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6071D13B-D79F-4DAE-85A5-1C27671F1C20}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4FFA33E9-4EA5-4B5F-95CB-1E88B8B0CF1F}"/>
   </bookViews>
   <sheets>
     <sheet name="elppbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76D44CEC-9229-4005-B672-A42495DD6754}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B766491-877D-4689-8E00-08AD97FB6E20}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>14.042648808999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>14.139832352000001</v>
       </c>
       <c r="C7" s="5">
         <v>9.7183543000001649E-2</v>
       </c>
       <c r="D7" s="5">
         <v>8.6282308481772318</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>14.224368188</v>
       </c>
       <c r="C8" s="5">
         <v>8.453583599999881E-2</v>
       </c>
       <c r="D8" s="5">
         <v>7.414942065712693</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>14.015366294</v>
       </c>
       <c r="C9" s="5">
         <v>-0.20900189400000002</v>
       </c>
       <c r="D9" s="5">
         <v>-16.274527134287965</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>14.187636793999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.17227049999999977</v>
       </c>
       <c r="D10" s="5">
         <v>15.789002307148415</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>14.168140770999999</v>
       </c>
       <c r="C11" s="5">
         <v>-1.9496023000000307E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-1.6365810301540051</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>14.284315616000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.11617484500000153</v>
       </c>
       <c r="D12" s="5">
         <v>10.295778632151521</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>13.937326461</v>
       </c>
       <c r="C13" s="5">
         <v>-0.34698915500000105</v>
       </c>
       <c r="D13" s="5">
         <v>-25.554161734531423</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>13.778765895999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.15856056500000015</v>
       </c>
       <c r="D14" s="5">
         <v>-12.829370328877499</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>14.148105051</v>
       </c>
       <c r="C15" s="5">
         <v>0.36933915500000047</v>
       </c>
       <c r="D15" s="5">
         <v>37.358472497306884</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>14.232801140999999</v>
       </c>
       <c r="C16" s="5">
         <v>8.4696089999999558E-2</v>
       </c>
       <c r="D16" s="5">
         <v>7.4249766267087791</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>14.428220755</v>
       </c>
       <c r="C17" s="5">
         <v>0.19541961400000041</v>
       </c>
       <c r="D17" s="5">
         <v>17.779244489366384</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>14.356848147999999</v>
       </c>
       <c r="C18" s="5">
         <v>-7.1372607000000698E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-5.7772141679581113</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>14.222418456</v>
       </c>
       <c r="C19" s="5">
         <v>-0.13442969199999943</v>
       </c>
       <c r="D19" s="5">
         <v>-10.67518066416544</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>14.217377629</v>
       </c>
       <c r="C20" s="5">
         <v>-5.040827000000192E-3</v>
       </c>
       <c r="D20" s="5">
         <v>-0.42448580052809604</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>14.518543407999999</v>
       </c>
       <c r="C21" s="5">
         <v>0.30116577899999974</v>
       </c>
       <c r="D21" s="5">
         <v>28.600477673065015</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>14.606422187</v>
       </c>
       <c r="C22" s="5">
         <v>8.7878779000000407E-2</v>
       </c>
       <c r="D22" s="5">
         <v>7.5101887863309846</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>14.596351214</v>
       </c>
       <c r="C23" s="5">
         <v>-1.0070972999999483E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-0.82425684681179945</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>14.507953994999999</v>
       </c>
       <c r="C24" s="5">
         <v>-8.839721900000086E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-7.0300964254577885</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>14.517678333999999</v>
       </c>
       <c r="C25" s="5">
         <v>9.7243389999999152E-3</v>
       </c>
       <c r="D25" s="5">
         <v>0.80730348537323415</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>14.381227686000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.13645064799999851</v>
       </c>
       <c r="D26" s="5">
         <v>-10.713559233437165</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>14.410603317</v>
       </c>
       <c r="C27" s="5">
         <v>2.9375630999998847E-2</v>
       </c>
       <c r="D27" s="5">
         <v>2.4788906524707777</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>13.991066671</v>
       </c>
       <c r="C28" s="5">
         <v>-0.41953664599999918</v>
       </c>
       <c r="D28" s="5">
         <v>-29.850601410052846</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>14.537098157000001</v>
       </c>
       <c r="C29" s="5">
         <v>0.5460314860000004</v>
       </c>
       <c r="D29" s="5">
         <v>58.315253663278568</v>
       </c>
       <c r="E29" s="5">
         <v>0.75461419567115495</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>14.977001089</v>
       </c>
       <c r="C30" s="5">
         <v>0.43990293199999897</v>
       </c>
       <c r="D30" s="5">
         <v>43.009754750328241</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>14.898141040000001</v>
       </c>
       <c r="C31" s="5">
         <v>-7.8860048999999321E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-6.1386836997445631</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>15.017541605</v>
       </c>
       <c r="C32" s="5">
         <v>0.1194005649999994</v>
       </c>
       <c r="D32" s="5">
         <v>10.052813251557691</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>14.928312429</v>
       </c>
       <c r="C33" s="5">
         <v>-8.922917599999991E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-6.9015474044171636</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>14.843231754</v>
       </c>
       <c r="C34" s="5">
         <v>-8.5080675000000383E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-6.6287803300715158</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>15.040491036000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.19725928200000098</v>
       </c>
       <c r="D35" s="5">
         <v>17.166258550639803</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>15.165820969</v>
       </c>
       <c r="C36" s="5">
         <v>0.12532993299999973</v>
       </c>
       <c r="D36" s="5">
         <v>10.470651838722024</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>15.274901556</v>
       </c>
       <c r="C37" s="5">
         <v>0.10908058699999934</v>
       </c>
       <c r="D37" s="5">
         <v>8.9807873338897828</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>15.384197657</v>
       </c>
       <c r="C38" s="5">
         <v>0.10929610099999998</v>
       </c>
       <c r="D38" s="5">
         <v>8.9324254486665247</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>15.239475547</v>
       </c>
       <c r="C39" s="5">
         <v>-0.14472211000000001</v>
       </c>
       <c r="D39" s="5">
         <v>-10.722495237664942</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>15.023496805000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.215978741999999</v>
       </c>
       <c r="D40" s="5">
         <v>-15.741816754102345</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>15.339054138</v>
       </c>
       <c r="C41" s="5">
         <v>0.31555733299999922</v>
       </c>
       <c r="D41" s="5">
         <v>28.330715460362079</v>
       </c>
       <c r="E41" s="5">
         <v>5.5166166750675538</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>15.20504307</v>
       </c>
       <c r="C42" s="5">
         <v>-0.13401106799999951</v>
       </c>
       <c r="D42" s="5">
         <v>-9.994532308936666</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>15.278702977</v>
       </c>
       <c r="C43" s="5">
         <v>7.3659906999999691E-2</v>
       </c>
       <c r="D43" s="5">
         <v>5.9707484712644643</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>15.292186858000001</v>
       </c>
       <c r="C44" s="5">
         <v>1.3483881000000864E-2</v>
       </c>
       <c r="D44" s="5">
         <v>1.0641890265012277</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>15.767676572999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.47548971499999837</v>
       </c>
       <c r="D45" s="5">
         <v>44.403355153056623</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>15.893335044000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.12565847100000127</v>
       </c>
       <c r="D46" s="5">
         <v>9.9937548682090593</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>15.911330397</v>
       </c>
       <c r="C47" s="5">
         <v>1.7995352999999881E-2</v>
       </c>
       <c r="D47" s="5">
         <v>1.3672026596357911</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>15.849489914999999</v>
       </c>
       <c r="C48" s="5">
         <v>-6.1840482000000918E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-4.5654672879549381</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>15.230552810000001</v>
       </c>
       <c r="C49" s="5">
         <v>-0.61893710499999877</v>
       </c>
       <c r="D49" s="5">
         <v>-37.998167764050947</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>15.878004201</v>
       </c>
       <c r="C50" s="5">
         <v>0.64745139099999882</v>
       </c>
       <c r="D50" s="5">
         <v>64.802178481741322</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>15.828332044</v>
       </c>
       <c r="C51" s="5">
         <v>-4.9672156999999828E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-3.690112234251619</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>16.035006901999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.20667485799999952</v>
       </c>
       <c r="D52" s="5">
         <v>16.844422778683189</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>15.920470630000001</v>
       </c>
       <c r="C53" s="5">
         <v>-0.11453627199999872</v>
       </c>
       <c r="D53" s="5">
         <v>-8.242619140963237</v>
       </c>
       <c r="E53" s="5">
         <v>3.7904324919203258</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>16.030884649000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.11041401900000025</v>
       </c>
       <c r="D54" s="5">
         <v>8.6473271916109198</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>16.368314451</v>
       </c>
       <c r="C55" s="5">
         <v>0.33742980199999906</v>
       </c>
       <c r="D55" s="5">
         <v>28.397818852767308</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>16.398350239999999</v>
       </c>
       <c r="C56" s="5">
         <v>3.0035788999999369E-2</v>
       </c>
       <c r="D56" s="5">
         <v>2.2243550946534851</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>15.928595646</v>
       </c>
       <c r="C57" s="5">
         <v>-0.46975459399999941</v>
       </c>
       <c r="D57" s="5">
         <v>-29.44497394086396</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>16.233996061999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.30540041599999945</v>
       </c>
       <c r="D58" s="5">
         <v>25.59587717847829</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>16.475829101999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.2418330399999995</v>
       </c>
       <c r="D59" s="5">
         <v>19.415886465925027</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>17.526474737000001</v>
       </c>
       <c r="C60" s="5">
         <v>1.0506456350000022</v>
       </c>
       <c r="D60" s="5">
         <v>109.97496229898633</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>17.305821863999999</v>
       </c>
       <c r="C61" s="5">
         <v>-0.22065287300000236</v>
       </c>
       <c r="D61" s="5">
         <v>-14.104206878595116</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>17.388594276999999</v>
       </c>
       <c r="C62" s="5">
         <v>8.2772413000000711E-2</v>
       </c>
       <c r="D62" s="5">
         <v>5.8929247471472879</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>17.710168101000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.32157382400000145</v>
       </c>
       <c r="D63" s="5">
         <v>24.594396053430145</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>17.834545488</v>
       </c>
       <c r="C64" s="5">
         <v>0.12437738699999912</v>
       </c>
       <c r="D64" s="5">
         <v>8.7607888786216179</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>17.677109830999999</v>
       </c>
       <c r="C65" s="5">
         <v>-0.15743565700000062</v>
       </c>
       <c r="D65" s="5">
         <v>-10.093607258878945</v>
       </c>
       <c r="E65" s="5">
         <v>11.033839651007838</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>17.858634862999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.1815250319999997</v>
       </c>
       <c r="D66" s="5">
         <v>13.043076949505551</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>17.959579297000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.1009444340000023</v>
       </c>
       <c r="D67" s="5">
         <v>6.9977920122792581</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>17.902459043</v>
       </c>
       <c r="C68" s="5">
         <v>-5.712025400000087E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-3.7505278021778499</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>17.899822642</v>
       </c>
       <c r="C69" s="5">
         <v>-2.636401000000177E-3</v>
       </c>
       <c r="D69" s="5">
         <v>-0.17657462625861875</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>17.858490568000001</v>
       </c>
       <c r="C70" s="5">
         <v>-4.1332073999999608E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-2.7359720741645166</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>17.920757841</v>
       </c>
       <c r="C71" s="5">
         <v>6.226727299999979E-2</v>
       </c>
       <c r="D71" s="5">
         <v>4.2652217641077961</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>17.789178497000002</v>
       </c>
       <c r="C72" s="5">
         <v>-0.1315793439999986</v>
       </c>
       <c r="D72" s="5">
         <v>-8.4635094024764221</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>17.823678988000001</v>
       </c>
       <c r="C73" s="5">
         <v>3.45004909999993E-2</v>
       </c>
       <c r="D73" s="5">
         <v>2.3522764846136912</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>17.832133739</v>
       </c>
       <c r="C74" s="5">
         <v>8.4547509999985948E-3</v>
       </c>
       <c r="D74" s="5">
         <v>0.57071341762053862</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>17.798556325</v>
       </c>
       <c r="C75" s="5">
         <v>-3.3577413999999806E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-2.2363121658042662</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>17.855781538999999</v>
       </c>
       <c r="C76" s="5">
         <v>5.7225213999998914E-2</v>
       </c>
       <c r="D76" s="5">
         <v>3.9271549164615838</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>18.118791933000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.26301039400000192</v>
       </c>
       <c r="D77" s="5">
         <v>19.18030375505775</v>
       </c>
       <c r="E77" s="5">
         <v>2.4986103849704566</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>18.054863544</v>
       </c>
       <c r="C78" s="5">
         <v>-6.3928389000000863E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-4.152746731894041</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>18.034305037999999</v>
       </c>
       <c r="C79" s="5">
         <v>-2.055850600000042E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-1.3578773672596078</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>18.622551349999998</v>
       </c>
       <c r="C80" s="5">
         <v>0.58824631199999899</v>
       </c>
       <c r="D80" s="5">
         <v>46.986426426739293</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>18.677335714000002</v>
       </c>
       <c r="C81" s="5">
         <v>5.4784364000003194E-2</v>
       </c>
       <c r="D81" s="5">
         <v>3.5878775576727806</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>18.965497028000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.28816131399999989</v>
       </c>
       <c r="D82" s="5">
         <v>20.16877782970252</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>18.802514808000002</v>
       </c>
       <c r="C83" s="5">
         <v>-0.16298221999999996</v>
       </c>
       <c r="D83" s="5">
         <v>-9.8386246695103985</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>18.822211138</v>
       </c>
       <c r="C84" s="5">
         <v>1.9696329999998596E-2</v>
       </c>
       <c r="D84" s="5">
         <v>1.2643121544550162</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>19.184925569000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.36271443100000056</v>
       </c>
       <c r="D85" s="5">
         <v>25.740080434250334</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>19.284878057</v>
       </c>
       <c r="C86" s="5">
         <v>9.9952487999999562E-2</v>
       </c>
       <c r="D86" s="5">
         <v>6.4342345734365924</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>19.350740085999998</v>
       </c>
       <c r="C87" s="5">
         <v>6.5862028999998046E-2</v>
       </c>
       <c r="D87" s="5">
         <v>4.1761230590687815</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>19.454935670000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.10419558400000284</v>
       </c>
       <c r="D88" s="5">
         <v>6.6563294375307169</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>19.264693791999999</v>
       </c>
       <c r="C89" s="5">
         <v>-0.19024187800000192</v>
       </c>
       <c r="D89" s="5">
         <v>-11.123337925212818</v>
       </c>
       <c r="E89" s="5">
         <v>6.3243833432015562</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>19.519861802000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.255168010000002</v>
       </c>
       <c r="D90" s="5">
         <v>17.105026974297878</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>19.594079270000002</v>
       </c>
       <c r="C91" s="5">
         <v>7.4217468000000508E-2</v>
       </c>
       <c r="D91" s="5">
         <v>4.6592131479420429</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>19.502508724999998</v>
       </c>
       <c r="C92" s="5">
         <v>-9.1570545000003278E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-5.4661289767667824</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>19.700072001999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.19756327700000043</v>
       </c>
       <c r="D93" s="5">
         <v>12.856867396952975</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>20.051530380999999</v>
       </c>
       <c r="C94" s="5">
         <v>0.35145837900000032</v>
       </c>
       <c r="D94" s="5">
         <v>23.639298916273788</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>20.549602652000001</v>
       </c>
       <c r="C95" s="5">
         <v>0.49807227100000162</v>
       </c>
       <c r="D95" s="5">
         <v>34.236570946605461</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>21.475278953</v>
       </c>
       <c r="C96" s="5">
         <v>0.92567630099999931</v>
       </c>
       <c r="D96" s="5">
         <v>69.677642156236018</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>21.894029668000002</v>
       </c>
       <c r="C97" s="5">
         <v>0.41875071500000161</v>
       </c>
       <c r="D97" s="5">
         <v>26.078972650012979</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>22.241075298999998</v>
       </c>
       <c r="C98" s="5">
         <v>0.34704563099999675</v>
       </c>
       <c r="D98" s="5">
         <v>20.770520579606245</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>22.761351319999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.52027602100000081</v>
       </c>
       <c r="D99" s="5">
         <v>31.979701081128333</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>22.991284249</v>
       </c>
       <c r="C100" s="5">
         <v>0.22993292900000029</v>
       </c>
       <c r="D100" s="5">
         <v>12.819004673850088</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>23.399323954</v>
       </c>
       <c r="C101" s="5">
         <v>0.4080397050000002</v>
       </c>
       <c r="D101" s="5">
         <v>23.503979485328696</v>
       </c>
       <c r="E101" s="5">
         <v>21.462215837123644</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>22.967138453</v>
       </c>
       <c r="C102" s="5">
         <v>-0.43218550099999931</v>
       </c>
       <c r="D102" s="5">
         <v>-20.045494695173794</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>22.639427796</v>
       </c>
       <c r="C103" s="5">
         <v>-0.32771065700000079</v>
       </c>
       <c r="D103" s="5">
         <v>-15.840588401485601</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>23.060541730000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.42111393400000097</v>
       </c>
       <c r="D104" s="5">
         <v>24.752343403310164</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>23.493964759000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.43342302900000007</v>
       </c>
       <c r="D105" s="5">
         <v>25.037905793935565</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>23.537024465999998</v>
       </c>
       <c r="C106" s="5">
         <v>4.3059706999997616E-2</v>
       </c>
       <c r="D106" s="5">
         <v>2.2216647878698481</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>24.078660012</v>
       </c>
       <c r="C107" s="5">
         <v>0.54163554600000197</v>
       </c>
       <c r="D107" s="5">
         <v>31.392044258576291</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>23.328617075</v>
       </c>
       <c r="C108" s="5">
         <v>-0.75004293699999991</v>
       </c>
       <c r="D108" s="5">
         <v>-31.59621095317242</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>23.311201089000001</v>
       </c>
       <c r="C109" s="5">
         <v>-1.7415985999999606E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-0.89219106802396198</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>23.079511083</v>
       </c>
       <c r="C110" s="5">
         <v>-0.23169000600000089</v>
       </c>
       <c r="D110" s="5">
         <v>-11.295950855956116</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>23.619528924000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.54001784100000094</v>
       </c>
       <c r="D111" s="5">
         <v>31.988327605101819</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>23.681881893</v>
       </c>
       <c r="C112" s="5">
         <v>6.2352968999999092E-2</v>
       </c>
       <c r="D112" s="5">
         <v>3.2142712490936365</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>23.622032003000001</v>
       </c>
       <c r="C113" s="5">
         <v>-5.9849889999998851E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-2.990891755864733</v>
       </c>
       <c r="E113" s="5">
         <v>0.95177129663155391</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>23.817348556999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.19531655399999792</v>
       </c>
       <c r="D114" s="5">
         <v>10.385977171212634</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>23.889091206</v>
       </c>
       <c r="C115" s="5">
         <v>7.1742649000000824E-2</v>
       </c>
       <c r="D115" s="5">
         <v>3.6751311231451256</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>23.800505713</v>
       </c>
       <c r="C116" s="5">
         <v>-8.8585493000000071E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-4.360195867145511</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>23.31851223</v>
       </c>
       <c r="C117" s="5">
         <v>-0.48199348300000011</v>
       </c>
       <c r="D117" s="5">
         <v>-21.769548567604357</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>23.016008800000002</v>
       </c>
       <c r="C118" s="5">
         <v>-0.30250342999999802</v>
       </c>
       <c r="D118" s="5">
         <v>-14.503148384448938</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>23.943275610000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.927266809999999</v>
       </c>
       <c r="D119" s="5">
         <v>60.63589496099506</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>23.999321176999999</v>
       </c>
       <c r="C120" s="5">
         <v>5.6045566999998186E-2</v>
       </c>
       <c r="D120" s="5">
         <v>2.845363497905673</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>23.824546480999999</v>
       </c>
       <c r="C121" s="5">
         <v>-0.17477469600000006</v>
       </c>
       <c r="D121" s="5">
         <v>-8.3973129989695536</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>24.129345305000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.30479882400000236</v>
       </c>
       <c r="D122" s="5">
         <v>16.479837118701802</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>23.481992458000001</v>
       </c>
       <c r="C123" s="5">
         <v>-0.64735284700000051</v>
       </c>
       <c r="D123" s="5">
         <v>-27.843930358877643</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>23.852916354000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.37092389600000075</v>
       </c>
       <c r="D124" s="5">
         <v>20.692002176807712</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>24.229945226000002</v>
       </c>
       <c r="C125" s="5">
         <v>0.37702887200000035</v>
       </c>
       <c r="D125" s="5">
         <v>20.706696927322142</v>
       </c>
       <c r="E125" s="5">
         <v>2.573500971139131</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>25.040625904999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.81068067899999718</v>
       </c>
       <c r="D126" s="5">
         <v>48.427021630576149</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>25.445834533999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.40520862900000054</v>
       </c>
       <c r="D127" s="5">
         <v>21.243432727353941</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>26.245691415</v>
       </c>
       <c r="C128" s="5">
         <v>0.79985688100000019</v>
       </c>
       <c r="D128" s="5">
         <v>44.975906873853624</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>26.180914061999999</v>
       </c>
       <c r="C129" s="5">
         <v>-6.4777353000000204E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-2.9218610209399754</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>26.112779458999999</v>
       </c>
       <c r="C130" s="5">
         <v>-6.8134603000000737E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-3.078629087039908</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>26.373691705999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.26091224700000026</v>
       </c>
       <c r="D131" s="5">
         <v>12.671452386536508</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>26.153291278000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.22040042799999782</v>
       </c>
       <c r="D132" s="5">
         <v>-9.5798743986277195</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>26.194779747999998</v>
       </c>
       <c r="C133" s="5">
         <v>4.1488469999997335E-2</v>
       </c>
       <c r="D133" s="5">
         <v>1.9203262504224883</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>26.522594799</v>
       </c>
       <c r="C134" s="5">
         <v>0.32781505100000174</v>
       </c>
       <c r="D134" s="5">
         <v>16.095426329526809</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>26.519960941000001</v>
       </c>
       <c r="C135" s="5">
         <v>-2.6338579999993783E-3</v>
       </c>
       <c r="D135" s="5">
         <v>-0.11910236949592701</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>27.025726041999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.50576510099999794</v>
       </c>
       <c r="D136" s="5">
         <v>25.445151191802175</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>26.917656356999998</v>
       </c>
       <c r="C137" s="5">
         <v>-0.10806968500000025</v>
       </c>
       <c r="D137" s="5">
         <v>-4.6943840146241751</v>
       </c>
       <c r="E137" s="5">
         <v>11.092518393792904</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>26.364227402000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.55342895499999756</v>
       </c>
       <c r="D138" s="5">
         <v>-22.0647999952999</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>26.265004991000001</v>
       </c>
       <c r="C139" s="5">
         <v>-9.9222410999999511E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-4.4239089053092151</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>26.430982012000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.16597702099999978</v>
       </c>
       <c r="D140" s="5">
         <v>7.8523810874258748</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>26.137952377000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.2930296349999999</v>
       </c>
       <c r="D141" s="5">
         <v>-12.521936880470207</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>26.029638284000001</v>
       </c>
       <c r="C142" s="5">
         <v>-0.10831409300000061</v>
       </c>
       <c r="D142" s="5">
         <v>-4.8609416733353061</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>25.958395286999998</v>
       </c>
       <c r="C143" s="5">
         <v>-7.1242997000002362E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-3.2354010908449582</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>25.498302721999998</v>
       </c>
       <c r="C144" s="5">
         <v>-0.46009256500000006</v>
       </c>
       <c r="D144" s="5">
         <v>-19.313444314557159</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>25.705264318000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.20696159600000286</v>
       </c>
       <c r="D145" s="5">
         <v>10.186810659521495</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>25.475388066000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.22987625200000039</v>
       </c>
       <c r="D146" s="5">
         <v>-10.218922575892853</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>25.444562831999999</v>
       </c>
       <c r="C147" s="5">
         <v>-3.08252340000017E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-1.4423764796333227</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>25.107702164999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.33686066699999984</v>
       </c>
       <c r="D148" s="5">
         <v>-14.779574857583455</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>24.793932982000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.31376918299999801</v>
       </c>
       <c r="D149" s="5">
         <v>-14.007325510525304</v>
       </c>
       <c r="E149" s="5">
         <v>-7.8897038688426457</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>25.706267822000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.91233483999999976</v>
       </c>
       <c r="D150" s="5">
         <v>54.284841860925411</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>26.124764517999999</v>
       </c>
       <c r="C151" s="5">
         <v>0.41849669599999828</v>
       </c>
       <c r="D151" s="5">
         <v>21.383674111956719</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>26.371362229999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.2465977119999998</v>
       </c>
       <c r="D152" s="5">
         <v>11.934033961969991</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>26.959546118999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.58818388899999974</v>
       </c>
       <c r="D153" s="5">
         <v>30.304719583312067</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>27.104550108000002</v>
       </c>
       <c r="C154" s="5">
         <v>0.14500398900000278</v>
       </c>
       <c r="D154" s="5">
         <v>6.6486890555390588</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>27.275248998999999</v>
       </c>
       <c r="C155" s="5">
         <v>0.17069889099999713</v>
       </c>
       <c r="D155" s="5">
         <v>7.8246981487634537</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>27.687235104999999</v>
       </c>
       <c r="C156" s="5">
         <v>0.41198610600000052</v>
       </c>
       <c r="D156" s="5">
         <v>19.709984379553582</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>27.642260077</v>
       </c>
       <c r="C157" s="5">
         <v>-4.4975027999999639E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-1.9319537282083354</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>27.68247122</v>
       </c>
       <c r="C158" s="5">
         <v>4.0211143000000504E-2</v>
       </c>
       <c r="D158" s="5">
         <v>1.7596722238608198</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>28.028965962000001</v>
       </c>
       <c r="C159" s="5">
         <v>0.34649474200000085</v>
       </c>
       <c r="D159" s="5">
         <v>16.098505463389621</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>28.068772904999999</v>
       </c>
       <c r="C160" s="5">
         <v>3.980694299999854E-2</v>
       </c>
       <c r="D160" s="5">
         <v>1.7176241480918453</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>28.190828836000001</v>
       </c>
       <c r="C161" s="5">
         <v>0.122055931000002</v>
       </c>
       <c r="D161" s="5">
         <v>5.3447786378363782</v>
       </c>
       <c r="E161" s="5">
         <v>13.70051236512615</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>26.572942912999999</v>
       </c>
       <c r="C162" s="5">
         <v>-1.6178859230000029</v>
       </c>
       <c r="D162" s="5">
         <v>-50.798117695930145</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>26.406046563</v>
       </c>
       <c r="C163" s="5">
         <v>-0.16689634999999825</v>
       </c>
       <c r="D163" s="5">
         <v>-7.2818488914238477</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>25.561988540000002</v>
       </c>
       <c r="C164" s="5">
         <v>-0.84405802299999877</v>
       </c>
       <c r="D164" s="5">
         <v>-32.283420551092505</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>25.793254397999998</v>
       </c>
       <c r="C165" s="5">
         <v>0.23126585799999688</v>
       </c>
       <c r="D165" s="5">
         <v>11.413564604554406</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>26.105186467999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.311932070000001</v>
       </c>
       <c r="D166" s="5">
         <v>15.517530819158608</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>25.473334263999998</v>
       </c>
       <c r="C167" s="5">
         <v>-0.63185220400000119</v>
       </c>
       <c r="D167" s="5">
         <v>-25.473978477797022</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>25.863710811000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.39037654700000246</v>
       </c>
       <c r="D168" s="5">
         <v>20.021899025414115</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>25.937112759000001</v>
       </c>
       <c r="C169" s="5">
         <v>7.3401948000000772E-2</v>
       </c>
       <c r="D169" s="5">
         <v>3.4592993748347789</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>26.404209469000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.46709670999999986</v>
       </c>
       <c r="D170" s="5">
         <v>23.884927785480681</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>27.117283301000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.71307383199999919</v>
       </c>
       <c r="D171" s="5">
         <v>37.681664180853701</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>27.073012663</v>
       </c>
       <c r="C172" s="5">
         <v>-4.4270638000000417E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-1.9415787093440606</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>27.522085272000002</v>
       </c>
       <c r="C173" s="5">
         <v>0.44907260900000168</v>
       </c>
       <c r="D173" s="5">
         <v>21.825161666788983</v>
       </c>
       <c r="E173" s="5">
         <v>-2.3722025623666876</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>27.552266893999999</v>
       </c>
       <c r="C174" s="5">
         <v>3.0181621999997077E-2</v>
       </c>
       <c r="D174" s="5">
         <v>1.323925653712088</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>27.456004297</v>
       </c>
       <c r="C175" s="5">
         <v>-9.6262596999999062E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-4.1129475043452768</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>27.034260232000001</v>
       </c>
       <c r="C176" s="5">
         <v>-0.42174406499999861</v>
       </c>
       <c r="D176" s="5">
         <v>-16.952632511050048</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>28.280931406000001</v>
       </c>
       <c r="C177" s="5">
         <v>1.2466711739999994</v>
       </c>
       <c r="D177" s="5">
         <v>71.771307443382469</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>28.405866003</v>
       </c>
       <c r="C178" s="5">
         <v>0.12493459699999931</v>
       </c>
       <c r="D178" s="5">
         <v>5.4318694662186084</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>28.755745287</v>
       </c>
       <c r="C179" s="5">
         <v>0.34987928400000001</v>
       </c>
       <c r="D179" s="5">
         <v>15.824151698898437</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>29.337095171000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.58134988400000154</v>
       </c>
       <c r="D180" s="5">
         <v>27.148072240102362</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>28.944026285</v>
       </c>
       <c r="C181" s="5">
         <v>-0.39306888600000178</v>
       </c>
       <c r="D181" s="5">
         <v>-14.944576704743561</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>28.549816242999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.39421004200000098</v>
       </c>
       <c r="D182" s="5">
         <v>-15.173317818669974</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>27.680619703000001</v>
       </c>
       <c r="C183" s="5">
         <v>-0.86919653999999724</v>
       </c>
       <c r="D183" s="5">
         <v>-30.996694293773075</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>27.700125307</v>
       </c>
       <c r="C184" s="5">
         <v>1.9505603999999011E-2</v>
       </c>
       <c r="D184" s="5">
         <v>0.84888471098818474</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>27.288885650000001</v>
       </c>
       <c r="C185" s="5">
         <v>-0.41123965699999943</v>
       </c>
       <c r="D185" s="5">
         <v>-16.430305687544188</v>
       </c>
       <c r="E185" s="5">
         <v>-0.84731814357559276</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>26.739117887999999</v>
       </c>
       <c r="C186" s="5">
         <v>-0.54976776200000188</v>
       </c>
       <c r="D186" s="5">
         <v>-21.668707277165634</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>27.074150451000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.33503256300000217</v>
       </c>
       <c r="D187" s="5">
         <v>16.116287979326181</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>27.075663229</v>
       </c>
       <c r="C188" s="5">
         <v>1.5127779999986046E-3</v>
       </c>
       <c r="D188" s="5">
         <v>6.7071045702360443E-2</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>27.436861869000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.36119864000000135</v>
       </c>
       <c r="D189" s="5">
         <v>17.236811409207853</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>27.296505469</v>
       </c>
       <c r="C190" s="5">
         <v>-0.14035640000000171</v>
       </c>
       <c r="D190" s="5">
         <v>-5.968929859996452</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>27.792418505000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.49591303600000103</v>
       </c>
       <c r="D191" s="5">
         <v>24.117057184979007</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>28.245748764999998</v>
       </c>
       <c r="C192" s="5">
         <v>0.45333025999999776</v>
       </c>
       <c r="D192" s="5">
         <v>21.428606907180516</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>28.173807487000001</v>
       </c>
       <c r="C193" s="5">
         <v>-7.1941277999997055E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-3.0139192428470296</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>28.549388984</v>
       </c>
       <c r="C194" s="5">
         <v>0.37558149699999888</v>
       </c>
       <c r="D194" s="5">
         <v>17.223666737488564</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>28.659362390999998</v>
       </c>
       <c r="C195" s="5">
         <v>0.10997340699999825</v>
       </c>
       <c r="D195" s="5">
         <v>4.7216494469114023</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>28.816463132999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.15710074200000079</v>
       </c>
       <c r="D196" s="5">
         <v>6.7799754249697974</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>29.085348394</v>
       </c>
       <c r="C197" s="5">
         <v>0.26888526100000121</v>
       </c>
       <c r="D197" s="5">
         <v>11.790046876988791</v>
       </c>
       <c r="E197" s="5">
         <v>6.5831297292273216</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>29.438186940000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.35283854600000097</v>
       </c>
       <c r="D198" s="5">
         <v>15.569028561450725</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>29.570708006</v>
       </c>
       <c r="C199" s="5">
         <v>0.13252106599999891</v>
       </c>
       <c r="D199" s="5">
         <v>5.5377833726899972</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>29.767791280000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.19708327400000059</v>
       </c>
       <c r="D200" s="5">
         <v>8.2975591566722073</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>29.942261039000002</v>
       </c>
       <c r="C201" s="5">
         <v>0.17446975900000083</v>
       </c>
       <c r="D201" s="5">
         <v>7.2644385756055918</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>30.357065495000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.41480445599999882</v>
       </c>
       <c r="D202" s="5">
         <v>17.951194753263302</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>30.708070525</v>
       </c>
       <c r="C203" s="5">
         <v>0.35100502999999961</v>
       </c>
       <c r="D203" s="5">
         <v>14.792337858701931</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>30.664792803000001</v>
       </c>
       <c r="C204" s="5">
         <v>-4.327772199999913E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-1.6781452004401065</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>31.562967342</v>
       </c>
       <c r="C205" s="5">
         <v>0.89817453899999933</v>
       </c>
       <c r="D205" s="5">
         <v>41.401330717731554</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>31.717342198000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.15437485600000045</v>
       </c>
       <c r="D206" s="5">
         <v>6.0297023598822941</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>31.722823223999999</v>
       </c>
       <c r="C207" s="5">
         <v>5.4810259999982236E-3</v>
       </c>
       <c r="D207" s="5">
         <v>0.20756739542899805</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>32.180248106999997</v>
       </c>
       <c r="C208" s="5">
         <v>0.45742488299999806</v>
       </c>
       <c r="D208" s="5">
         <v>18.743729339162883</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>32.114992944999997</v>
       </c>
       <c r="C209" s="5">
         <v>-6.52551619999997E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-2.4064055882898283</v>
       </c>
       <c r="E209" s="5">
         <v>10.416394226946867</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>31.615844005</v>
       </c>
       <c r="C210" s="5">
         <v>-0.49914893999999776</v>
       </c>
       <c r="D210" s="5">
         <v>-17.136477796425432</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>32.041949510000002</v>
       </c>
       <c r="C211" s="5">
         <v>0.42610550500000244</v>
       </c>
       <c r="D211" s="5">
         <v>17.42750139185776</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>31.926674859999999</v>
       </c>
       <c r="C212" s="5">
         <v>-0.11527465000000348</v>
       </c>
       <c r="D212" s="5">
         <v>-4.2327333114583148</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>31.300545945</v>
       </c>
       <c r="C213" s="5">
         <v>-0.6261289149999989</v>
       </c>
       <c r="D213" s="5">
         <v>-21.154179350753498</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>31.556609957999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.25606401299999959</v>
       </c>
       <c r="D214" s="5">
         <v>10.270959203976048</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>31.215308760999999</v>
       </c>
       <c r="C215" s="5">
         <v>-0.34130119699999995</v>
       </c>
       <c r="D215" s="5">
         <v>-12.233755160721016</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>31.192306137999999</v>
       </c>
       <c r="C216" s="5">
         <v>-2.3002623E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-0.88070720935892188</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>31.096555735999999</v>
       </c>
       <c r="C217" s="5">
         <v>-9.5750402000000179E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-3.6220567494348987</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>31.032649259999999</v>
       </c>
       <c r="C218" s="5">
         <v>-6.3906475999999657E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-2.4384332920339036</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>31.607335977000002</v>
       </c>
       <c r="C219" s="5">
         <v>0.57468671700000229</v>
       </c>
       <c r="D219" s="5">
         <v>24.631688709170163</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>31.360982643</v>
       </c>
       <c r="C220" s="5">
         <v>-0.24635333400000192</v>
       </c>
       <c r="D220" s="5">
         <v>-8.9623097458454097</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>31.774354583000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.4133719400000011</v>
       </c>
       <c r="D221" s="5">
         <v>17.015908069677209</v>
       </c>
       <c r="E221" s="5">
         <v>-1.0606832845436731</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>31.781890459</v>
       </c>
       <c r="C222" s="5">
         <v>7.5358759999986091E-3</v>
       </c>
       <c r="D222" s="5">
         <v>0.28497373580469443</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>32.094432865999998</v>
       </c>
       <c r="C223" s="5">
         <v>0.31254240699999869</v>
       </c>
       <c r="D223" s="5">
         <v>12.460433073013544</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>32.059523738000003</v>
       </c>
       <c r="C224" s="5">
         <v>-3.4909127999995349E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-1.2974603329975798</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>32.226242628999998</v>
       </c>
       <c r="C225" s="5">
         <v>0.16671889099999504</v>
       </c>
       <c r="D225" s="5">
         <v>6.4219650892172853</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>32.295055683000001</v>
       </c>
       <c r="C226" s="5">
         <v>6.8813054000003149E-2</v>
       </c>
       <c r="D226" s="5">
         <v>2.5926816144622444</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>32.150968882000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.14408680100000026</v>
       </c>
       <c r="D227" s="5">
         <v>-5.2244466315675258</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>32.590939200999998</v>
       </c>
       <c r="C228" s="5">
         <v>0.43997031899999683</v>
       </c>
       <c r="D228" s="5">
         <v>17.715521749904429</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>33.389667693</v>
       </c>
       <c r="C229" s="5">
         <v>0.79872849200000218</v>
       </c>
       <c r="D229" s="5">
         <v>33.715775900619448</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>32.655646286</v>
       </c>
       <c r="C230" s="5">
         <v>-0.73402140700000018</v>
       </c>
       <c r="D230" s="5">
         <v>-23.413144675165519</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>32.796610711</v>
       </c>
       <c r="C231" s="5">
         <v>0.14096442499999995</v>
       </c>
       <c r="D231" s="5">
         <v>5.304802818358012</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>32.476563007999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.32004770300000018</v>
       </c>
       <c r="D232" s="5">
         <v>-11.101760350341983</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>32.231756068999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.24480693900000006</v>
       </c>
       <c r="D233" s="5">
         <v>-8.6797962429841604</v>
       </c>
       <c r="E233" s="5">
         <v>1.439530375999265</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>32.155443812999998</v>
       </c>
       <c r="C234" s="5">
         <v>-7.6312256000001355E-2</v>
       </c>
       <c r="D234" s="5">
         <v>-2.8044266376808458</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>31.657755083000001</v>
       </c>
       <c r="C235" s="5">
         <v>-0.49768872999999658</v>
       </c>
       <c r="D235" s="5">
         <v>-17.070837194616463</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>31.586348363999999</v>
       </c>
       <c r="C236" s="5">
         <v>-7.1406719000002283E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-2.6733731839295283</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>31.737448783000001</v>
       </c>
       <c r="C237" s="5">
         <v>0.15110041900000226</v>
       </c>
       <c r="D237" s="5">
         <v>5.8939396326552318</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>31.112877681000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.62457110200000088</v>
       </c>
       <c r="D238" s="5">
         <v>-21.219628849516027</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>31.280320316000001</v>
       </c>
       <c r="C239" s="5">
         <v>0.16744263500000045</v>
       </c>
       <c r="D239" s="5">
         <v>6.6527654755239141</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>31.077845854</v>
       </c>
       <c r="C240" s="5">
         <v>-0.20247446200000141</v>
       </c>
       <c r="D240" s="5">
         <v>-7.496833563107586</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>31.068722730000001</v>
       </c>
       <c r="C241" s="5">
         <v>-9.1231239999984837E-3</v>
       </c>
       <c r="D241" s="5">
         <v>-0.35170038139817894</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>31.030963314000001</v>
       </c>
       <c r="C242" s="5">
         <v>-3.7759416000000101E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-1.4487123571101712</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>31.021252776000001</v>
       </c>
       <c r="C243" s="5">
         <v>-9.7105380000002128E-3</v>
       </c>
       <c r="D243" s="5">
         <v>-0.37487108620944953</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>31.312305595000002</v>
       </c>
       <c r="C244" s="5">
         <v>0.2910528190000008</v>
       </c>
       <c r="D244" s="5">
         <v>11.858391902425547</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>31.199766567000001</v>
       </c>
       <c r="C245" s="5">
         <v>-0.11253902800000049</v>
       </c>
       <c r="D245" s="5">
         <v>-4.2286578136838777</v>
       </c>
       <c r="E245" s="5">
         <v>-3.2017787047989854</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>31.442276402000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.2425098349999999</v>
       </c>
       <c r="D246" s="5">
         <v>9.7366347466693259</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>31.431398433999998</v>
       </c>
       <c r="C247" s="5">
         <v>-1.0877968000002625E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-0.41437049745546295</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>32.213540727999998</v>
       </c>
       <c r="C248" s="5">
         <v>0.78214229399999979</v>
       </c>
       <c r="D248" s="5">
         <v>34.306522476015708</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>31.449976099000001</v>
       </c>
       <c r="C249" s="5">
         <v>-0.76356462899999755</v>
       </c>
       <c r="D249" s="5">
         <v>-25.01363775981098</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>31.655094929000001</v>
       </c>
       <c r="C250" s="5">
         <v>0.20511882999999997</v>
       </c>
       <c r="D250" s="5">
         <v>8.1134200923149269</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>31.406859507</v>
       </c>
       <c r="C251" s="5">
         <v>-0.24823542200000048</v>
       </c>
       <c r="D251" s="5">
         <v>-9.0148116345415641</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>31.348848017000002</v>
       </c>
       <c r="C252" s="5">
         <v>-5.8011489999998389E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-2.1941358297134728</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>31.140165972999998</v>
       </c>
       <c r="C253" s="5">
         <v>-0.20868204400000323</v>
       </c>
       <c r="D253" s="5">
         <v>-7.7020533262359141</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>31.049976087000001</v>
       </c>
       <c r="C254" s="5">
         <v>-9.0189885999997443E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-3.420675199312051</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>31.162836113000001</v>
       </c>
       <c r="C255" s="5">
         <v>0.11286002599999989</v>
       </c>
       <c r="D255" s="5">
         <v>4.4500056891719986</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>31.146840332</v>
       </c>
       <c r="C256" s="5">
         <v>-1.5995781000000875E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-0.61422008905236414</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>31.050257408</v>
       </c>
       <c r="C257" s="5">
         <v>-9.6582923999999792E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-3.658256924636516</v>
       </c>
       <c r="E257" s="5">
         <v>-0.47919960772442316</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>31.040790519000002</v>
       </c>
       <c r="C258" s="5">
         <v>-9.4668889999987016E-3</v>
       </c>
       <c r="D258" s="5">
         <v>-0.36525417717963027</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>31.311478778000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.27068825899999993</v>
       </c>
       <c r="D259" s="5">
         <v>10.981265337929358</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>30.867465905</v>
       </c>
       <c r="C260" s="5">
         <v>-0.44401287300000192</v>
       </c>
       <c r="D260" s="5">
         <v>-15.750219529619713</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>30.909898283</v>
       </c>
       <c r="C261" s="5">
         <v>4.2432378000000881E-2</v>
       </c>
       <c r="D261" s="5">
         <v>1.6621255165500282</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>30.798564177999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.11133410500000096</v>
       </c>
       <c r="D262" s="5">
         <v>-4.2376638499086905</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>30.422529259000001</v>
       </c>
       <c r="C263" s="5">
         <v>-0.37603491899999852</v>
       </c>
       <c r="D263" s="5">
         <v>-13.706483634533562</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>30.533750027</v>
       </c>
       <c r="C264" s="5">
         <v>0.11122076799999903</v>
       </c>
       <c r="D264" s="5">
         <v>4.4763375964079533</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>30.166663301</v>
       </c>
       <c r="C265" s="5">
         <v>-0.36708672600000014</v>
       </c>
       <c r="D265" s="5">
         <v>-13.51006658014845</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>30.45276797</v>
       </c>
       <c r="C266" s="5">
         <v>0.2861046690000002</v>
       </c>
       <c r="D266" s="5">
         <v>11.993797049425137</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>29.397052572</v>
       </c>
       <c r="C267" s="5">
         <v>-1.0557153980000002</v>
       </c>
       <c r="D267" s="5">
         <v>-34.517660517186265</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>29.567106595999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.1700540239999988</v>
       </c>
       <c r="D268" s="5">
         <v>7.1668475886330629</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>29.984880794999999</v>
       </c>
       <c r="C269" s="5">
         <v>0.41777419900000012</v>
       </c>
       <c r="D269" s="5">
         <v>18.337392406386943</v>
       </c>
       <c r="E269" s="5">
         <v>-3.431136170631266</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>29.925939388</v>
       </c>
       <c r="C270" s="5">
         <v>-5.8941406999998947E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-2.3335090843801365</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>30.087046513000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.16110712500000091</v>
       </c>
       <c r="D271" s="5">
         <v>6.6549914849513225</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>30.376725391000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.28967887800000014</v>
       </c>
       <c r="D272" s="5">
         <v>12.185511510917424</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>30.399537606999999</v>
       </c>
       <c r="C273" s="5">
         <v>2.2812215999998386E-2</v>
       </c>
       <c r="D273" s="5">
         <v>0.9049036688014267</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>30.364048841999999</v>
       </c>
       <c r="C274" s="5">
         <v>-3.54887650000002E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-1.3919337159984835</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>30.338323804000002</v>
       </c>
       <c r="C275" s="5">
         <v>-2.5725037999997369E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-1.0119403281184103</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>30.326232400999999</v>
       </c>
       <c r="C276" s="5">
         <v>-1.2091403000002998E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-0.4772155558815605</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>30.360430829999999</v>
       </c>
       <c r="C277" s="5">
         <v>3.4198428999999919E-2</v>
       </c>
       <c r="D277" s="5">
         <v>1.3616463381245891</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>30.359898153</v>
       </c>
       <c r="C278" s="5">
         <v>-5.326769999989267E-4</v>
       </c>
       <c r="D278" s="5">
         <v>-2.1052096540130627E-2</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>30.219520212999999</v>
       </c>
       <c r="C279" s="5">
         <v>-0.14037794000000048</v>
       </c>
       <c r="D279" s="5">
         <v>-5.4096015685889505</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>30.059844100999999</v>
       </c>
       <c r="C280" s="5">
         <v>-0.15967611199999965</v>
       </c>
       <c r="D280" s="5">
         <v>-6.159587544388156</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>30.191886254</v>
       </c>
       <c r="C281" s="5">
         <v>0.13204215300000044</v>
       </c>
       <c r="D281" s="5">
         <v>5.4004034341526452</v>
       </c>
       <c r="E281" s="5">
         <v>0.69036612289790078</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>30.195010035999999</v>
       </c>
       <c r="C282" s="5">
         <v>3.1237819999994088E-3</v>
       </c>
       <c r="D282" s="5">
         <v>0.12422782145806721</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>30.660934023999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.46592398800000012</v>
       </c>
       <c r="D283" s="5">
         <v>20.171761747338302</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>30.544511670999999</v>
       </c>
       <c r="C284" s="5">
         <v>-0.11642235300000081</v>
       </c>
       <c r="D284" s="5">
         <v>-4.4625451092993984</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>30.103740160000001</v>
       </c>
       <c r="C285" s="5">
         <v>-0.44077151099999767</v>
       </c>
       <c r="D285" s="5">
         <v>-16.006196958639983</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>30.153950524999999</v>
       </c>
       <c r="C286" s="5">
         <v>5.0210364999998092E-2</v>
       </c>
       <c r="D286" s="5">
         <v>2.0199566123718871</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>30.451794735</v>
       </c>
       <c r="C287" s="5">
         <v>0.29784421000000094</v>
       </c>
       <c r="D287" s="5">
         <v>12.518545439615592</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>30.533422237</v>
       </c>
       <c r="C288" s="5">
         <v>8.1627501999999907E-2</v>
       </c>
       <c r="D288" s="5">
         <v>3.2645073125065593</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>30.817653370999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.28423113399999878</v>
       </c>
       <c r="D289" s="5">
         <v>11.760668418150821</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>31.362156442</v>
       </c>
       <c r="C290" s="5">
         <v>0.54450307100000117</v>
       </c>
       <c r="D290" s="5">
         <v>23.388933353655549</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>31.340291327999999</v>
       </c>
       <c r="C291" s="5">
         <v>-2.1865114000000574E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-0.83341718576657176</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>31.535270930999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.19497960300000017</v>
       </c>
       <c r="D292" s="5">
         <v>7.726474698543595</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>31.601821753999999</v>
       </c>
       <c r="C293" s="5">
         <v>6.6550823000000037E-2</v>
       </c>
       <c r="D293" s="5">
         <v>2.5620355392263594</v>
       </c>
       <c r="E293" s="5">
         <v>4.6699152485486062</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>31.332772120000001</v>
       </c>
       <c r="C294" s="5">
         <v>-0.26904963399999815</v>
       </c>
       <c r="D294" s="5">
         <v>-9.7514128692211202</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>31.423153272</v>
       </c>
       <c r="C295" s="5">
         <v>9.0381151999999076E-2</v>
       </c>
       <c r="D295" s="5">
         <v>3.5169156918445132</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>31.556890720999998</v>
       </c>
       <c r="C296" s="5">
         <v>0.13373744899999807</v>
       </c>
       <c r="D296" s="5">
         <v>5.2284820507944918</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>31.501617659000001</v>
       </c>
       <c r="C297" s="5">
         <v>-5.5273061999997708E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-2.081714143397384</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>31.662834562</v>
       </c>
       <c r="C298" s="5">
         <v>0.16121690299999969</v>
       </c>
       <c r="D298" s="5">
         <v>6.3171259664643875</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>31.650553516999999</v>
       </c>
       <c r="C299" s="5">
         <v>-1.2281045000001711E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-0.46445165443516068</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>31.674793487999999</v>
       </c>
       <c r="C300" s="5">
         <v>2.4239971000000082E-2</v>
       </c>
       <c r="D300" s="5">
         <v>0.92291605929837317</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>31.496331463000001</v>
       </c>
       <c r="C301" s="5">
         <v>-0.17846202499999819</v>
       </c>
       <c r="D301" s="5">
         <v>-6.5554101186364839</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>31.148525326000001</v>
       </c>
       <c r="C302" s="5">
         <v>-0.34780613699999918</v>
       </c>
       <c r="D302" s="5">
         <v>-12.475382912245092</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>31.477132965999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.32860763999999776</v>
       </c>
       <c r="D303" s="5">
         <v>13.420651287740281</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>31.271480714999999</v>
       </c>
       <c r="C304" s="5">
         <v>-0.20565225100000006</v>
       </c>
       <c r="D304" s="5">
         <v>-7.5643870825895743</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>31.084346937999999</v>
       </c>
       <c r="C305" s="5">
         <v>-0.18713377699999967</v>
       </c>
       <c r="D305" s="5">
         <v>-6.9493048302977867</v>
       </c>
       <c r="E305" s="5">
         <v>-1.6374841299600096</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>31.775844798000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.69149786000000191</v>
       </c>
       <c r="D306" s="5">
         <v>30.215983854127181</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>31.667432328</v>
       </c>
       <c r="C307" s="5">
         <v>-0.10841247000000109</v>
       </c>
       <c r="D307" s="5">
         <v>-4.0181875537627532</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>31.660436102999999</v>
       </c>
       <c r="C308" s="5">
         <v>-6.9962250000017434E-3</v>
       </c>
       <c r="D308" s="5">
         <v>-0.26479179142612219</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>32.125827950000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.46539184700000291</v>
       </c>
       <c r="D309" s="5">
         <v>19.137707096450573</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>32.27250016</v>
       </c>
       <c r="C310" s="5">
         <v>0.14667220999999842</v>
       </c>
       <c r="D310" s="5">
         <v>5.6183526826744101</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>33.063050545000003</v>
       </c>
       <c r="C311" s="5">
         <v>0.79055038500000308</v>
       </c>
       <c r="D311" s="5">
         <v>33.697631270920311</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>32.617584884000003</v>
       </c>
       <c r="C312" s="5">
         <v>-0.44546566100000007</v>
       </c>
       <c r="D312" s="5">
         <v>-15.021988802735887</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>32.910394367000002</v>
       </c>
       <c r="C313" s="5">
         <v>0.2928094829999992</v>
       </c>
       <c r="D313" s="5">
         <v>11.320570355960925</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>32.646926612000001</v>
       </c>
       <c r="C314" s="5">
         <v>-0.26346775500000064</v>
       </c>
       <c r="D314" s="5">
         <v>-9.1948254389326518</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>32.981582740999997</v>
       </c>
       <c r="C315" s="5">
         <v>0.33465612899999542</v>
       </c>
       <c r="D315" s="5">
         <v>13.01869295819429</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>33.196930369</v>
       </c>
       <c r="C316" s="5">
         <v>0.21534762800000351</v>
       </c>
       <c r="D316" s="5">
         <v>8.1227826345778187</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>33.150012521000001</v>
       </c>
       <c r="C317" s="5">
         <v>-4.6917847999999651E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-1.6828612466625148</v>
       </c>
       <c r="E317" s="5">
         <v>6.6453562209948469</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>33.326862183999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.17684966299999871</v>
       </c>
       <c r="D318" s="5">
         <v>6.5930147423216789</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>33.197354875999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.12950730800000088</v>
       </c>
       <c r="D319" s="5">
         <v>-4.5647829184945916</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>33.143960286999999</v>
       </c>
       <c r="C320" s="5">
         <v>-5.3394588999999826E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-1.9130960354556192</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>33.362103971000003</v>
       </c>
       <c r="C321" s="5">
         <v>0.21814368400000461</v>
       </c>
       <c r="D321" s="5">
         <v>8.1903133692581953</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>33.300435950000001</v>
       </c>
       <c r="C322" s="5">
         <v>-6.1668021000002682E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-2.1957220627983887</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>33.288432211999996</v>
       </c>
       <c r="C323" s="5">
         <v>-1.2003738000004205E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-0.43170491694639601</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>34.064842462000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.77641025000000496</v>
       </c>
       <c r="D324" s="5">
         <v>31.873191928211519</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>33.761009534000003</v>
       </c>
       <c r="C325" s="5">
         <v>-0.3038329279999985</v>
       </c>
       <c r="D325" s="5">
         <v>-10.193354004434486</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>33.836240834000002</v>
       </c>
       <c r="C326" s="5">
         <v>7.5231299999998669E-2</v>
       </c>
       <c r="D326" s="5">
         <v>2.7070355819598158</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>33.259882802</v>
       </c>
       <c r="C327" s="5">
         <v>-0.57635803200000169</v>
       </c>
       <c r="D327" s="5">
         <v>-18.630193102496818</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>32.910190583000002</v>
       </c>
       <c r="C328" s="5">
         <v>-0.34969221899999781</v>
       </c>
       <c r="D328" s="5">
         <v>-11.912112922130758</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>33.375429054999998</v>
       </c>
       <c r="C329" s="5">
         <v>0.4652384719999958</v>
       </c>
       <c r="D329" s="5">
         <v>18.347073116672121</v>
       </c>
       <c r="E329" s="5">
         <v>0.67998928765773403</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>33.630260935999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.2548318810000012</v>
       </c>
       <c r="D330" s="5">
         <v>9.5571067705612514</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>33.834636154999998</v>
       </c>
       <c r="C331" s="5">
         <v>0.20437521899999922</v>
       </c>
       <c r="D331" s="5">
         <v>7.541300278920704</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>33.767119059999999</v>
       </c>
       <c r="C332" s="5">
         <v>-6.7517094999999472E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-2.3684954240758782</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>34.315000300999998</v>
       </c>
       <c r="C333" s="5">
         <v>0.54788124099999891</v>
       </c>
       <c r="D333" s="5">
         <v>21.305355524672297</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>34.450265539999997</v>
       </c>
       <c r="C334" s="5">
         <v>0.13526523899999887</v>
       </c>
       <c r="D334" s="5">
         <v>4.8341554268693354</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>34.532752465999998</v>
       </c>
       <c r="C335" s="5">
         <v>8.2486926000001404E-2</v>
       </c>
       <c r="D335" s="5">
         <v>2.9113941916977248</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>34.205022616000001</v>
       </c>
       <c r="C336" s="5">
         <v>-0.32772984999999721</v>
       </c>
       <c r="D336" s="5">
         <v>-10.812449592603468</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>34.224041386000003</v>
       </c>
       <c r="C337" s="5">
         <v>1.9018770000002405E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.66927152504492327</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>34.625948239000003</v>
       </c>
       <c r="C338" s="5">
         <v>0.40190685299999984</v>
       </c>
       <c r="D338" s="5">
         <v>15.038867307964644</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>34.498457565000002</v>
       </c>
       <c r="C339" s="5">
         <v>-0.12749067400000058</v>
       </c>
       <c r="D339" s="5">
         <v>-4.3299433188502707</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>34.828441622</v>
       </c>
       <c r="C340" s="5">
         <v>0.32998405699999722</v>
       </c>
       <c r="D340" s="5">
         <v>12.101745437220114</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>35.193987939000003</v>
       </c>
       <c r="C341" s="5">
         <v>0.36554631700000328</v>
       </c>
       <c r="D341" s="5">
         <v>13.347842667562615</v>
       </c>
       <c r="E341" s="5">
         <v>5.4487955226078633</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>35.363781959000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.16979401999999766</v>
       </c>
       <c r="D342" s="5">
         <v>5.94554025309737</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>35.6888772</v>
       </c>
       <c r="C343" s="5">
         <v>0.32509524099999965</v>
       </c>
       <c r="D343" s="5">
         <v>11.606674746241886</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>35.655178507000002</v>
       </c>
       <c r="C344" s="5">
         <v>-3.3698692999998059E-2</v>
       </c>
       <c r="D344" s="5">
         <v>-1.1272162562870447</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>35.278696427</v>
       </c>
       <c r="C345" s="5">
         <v>-0.37648208000000238</v>
       </c>
       <c r="D345" s="5">
         <v>-11.960215615868474</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>35.491041254000002</v>
       </c>
       <c r="C346" s="5">
         <v>0.21234482700000257</v>
       </c>
       <c r="D346" s="5">
         <v>7.4668555742995579</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>35.570674293000003</v>
       </c>
       <c r="C347" s="5">
         <v>7.9633039000000849E-2</v>
       </c>
       <c r="D347" s="5">
         <v>2.7259774294730033</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>35.857959076999997</v>
       </c>
       <c r="C348" s="5">
         <v>0.28728478399999346</v>
       </c>
       <c r="D348" s="5">
         <v>10.134055504170458</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>35.915043920000002</v>
       </c>
       <c r="C349" s="5">
         <v>5.7084843000005492E-2</v>
       </c>
       <c r="D349" s="5">
         <v>1.9271815436587403</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>36.105227589000002</v>
       </c>
       <c r="C350" s="5">
         <v>0.19018366899999961</v>
       </c>
       <c r="D350" s="5">
         <v>6.5428280900876157</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>36.606966862</v>
       </c>
       <c r="C351" s="5">
         <v>0.50173927299999832</v>
       </c>
       <c r="D351" s="5">
         <v>18.011385792170831</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>36.543058481999999</v>
       </c>
       <c r="C352" s="5">
         <v>-6.3908380000000875E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-2.0749589866515872</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>37.310802862000003</v>
       </c>
       <c r="C353" s="5">
         <v>0.76774438000000345</v>
       </c>
       <c r="D353" s="5">
         <v>28.338339921238777</v>
       </c>
       <c r="E353" s="5">
         <v>6.0147060534002872</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>36.521230531999997</v>
       </c>
       <c r="C354" s="5">
         <v>-0.78957233000000571</v>
       </c>
       <c r="D354" s="5">
         <v>-22.637643155390542</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>36.466565369999998</v>
       </c>
       <c r="C355" s="5">
         <v>-5.4665161999999157E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-1.7814527718731377</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>36.625749499000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.15918412900000334</v>
       </c>
       <c r="D356" s="5">
         <v>5.3658604325969694</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>36.646979119000001</v>
       </c>
       <c r="C357" s="5">
         <v>2.1229619999999727E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.69778550670784867</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>36.713410809999999</v>
       </c>
       <c r="C358" s="5">
         <v>6.6431690999998239E-2</v>
       </c>
       <c r="D358" s="5">
         <v>2.1971155770522</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>37.116893562999998</v>
       </c>
       <c r="C359" s="5">
         <v>0.4034827529999987</v>
       </c>
       <c r="D359" s="5">
         <v>14.015173127158565</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>37.376842255</v>
       </c>
       <c r="C360" s="5">
         <v>0.25994869200000181</v>
       </c>
       <c r="D360" s="5">
         <v>8.7356196684171614</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>37.793815975999998</v>
       </c>
       <c r="C361" s="5">
         <v>0.41697372099999797</v>
       </c>
       <c r="D361" s="5">
         <v>14.239853416416647</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>37.627620051999997</v>
       </c>
       <c r="C362" s="5">
         <v>-0.16619592400000016</v>
       </c>
       <c r="D362" s="5">
         <v>-5.1511495878702735</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>37.485451472000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.14216857999999633</v>
       </c>
       <c r="D363" s="5">
         <v>-4.4409223373746869</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>37.485295995000001</v>
       </c>
       <c r="C364" s="5">
         <v>-1.5547699999984843E-4</v>
       </c>
       <c r="D364" s="5">
         <v>-4.9770814174010525E-3</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>37.560280949000003</v>
       </c>
       <c r="C365" s="5">
         <v>7.498495400000138E-2</v>
       </c>
       <c r="D365" s="5">
         <v>2.4270467767041781</v>
       </c>
       <c r="E365" s="5">
         <v>0.66864840170481887</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>37.234661424999999</v>
       </c>
       <c r="C366" s="5">
         <v>-0.32561952400000393</v>
       </c>
       <c r="D366" s="5">
         <v>-9.9211310226887441</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>37.478802086000002</v>
       </c>
       <c r="C367" s="5">
         <v>0.24414066100000298</v>
       </c>
       <c r="D367" s="5">
         <v>8.1582137089101447</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>37.519714751999999</v>
       </c>
       <c r="C368" s="5">
         <v>4.0912665999996989E-2</v>
       </c>
       <c r="D368" s="5">
         <v>1.3178392909809711</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>34.289631196999999</v>
       </c>
       <c r="C369" s="5">
         <v>-3.2300835550000002</v>
       </c>
       <c r="D369" s="5">
         <v>-66.050026974469404</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>34.506542199000002</v>
       </c>
       <c r="C370" s="5">
         <v>0.21691100200000335</v>
       </c>
       <c r="D370" s="5">
         <v>7.8607748895687113</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>35.550408984999997</v>
       </c>
       <c r="C371" s="5">
         <v>1.0438667859999953</v>
       </c>
       <c r="D371" s="5">
         <v>42.994031838657442</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>36.385285113999998</v>
       </c>
       <c r="C372" s="5">
         <v>0.8348761290000013</v>
       </c>
       <c r="D372" s="5">
         <v>32.12170579335114</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>37.167031203000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.78174608900000209</v>
       </c>
       <c r="D373" s="5">
         <v>29.058043971319549</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>37.363834816000001</v>
       </c>
       <c r="C374" s="5">
         <v>0.19680361300000015</v>
       </c>
       <c r="D374" s="5">
         <v>6.54249276607477</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>37.697290393000003</v>
       </c>
       <c r="C375" s="5">
         <v>0.33345557700000228</v>
       </c>
       <c r="D375" s="5">
         <v>11.251096517251913</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>37.947550962999998</v>
       </c>
       <c r="C376" s="5">
         <v>0.25026056999999469</v>
       </c>
       <c r="D376" s="5">
         <v>8.2638366512551631</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>38.720545842999996</v>
       </c>
       <c r="C377" s="5">
         <v>0.77299487999999883</v>
       </c>
       <c r="D377" s="5">
         <v>27.377469355476492</v>
       </c>
       <c r="E377" s="5">
         <v>3.0890740555839402</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>38.309077336000001</v>
       </c>
       <c r="C378" s="5">
         <v>-0.41146850699999504</v>
       </c>
       <c r="D378" s="5">
         <v>-12.032417734269508</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>38.097727145</v>
       </c>
       <c r="C379" s="5">
         <v>-0.21135019100000108</v>
       </c>
       <c r="D379" s="5">
         <v>-6.4231335914889609</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>38.823372536999997</v>
       </c>
       <c r="C380" s="5">
         <v>0.725645391999997</v>
       </c>
       <c r="D380" s="5">
         <v>25.409462577339802</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>37.101777425999998</v>
       </c>
       <c r="C381" s="5">
         <v>-1.7215951109999992</v>
       </c>
       <c r="D381" s="5">
         <v>-41.974688916300742</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>37.687979704</v>
       </c>
       <c r="C382" s="5">
         <v>0.5862022780000018</v>
       </c>
       <c r="D382" s="5">
         <v>20.697340050534763</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>37.680160792000002</v>
       </c>
       <c r="C383" s="5">
         <v>-7.8189119999976242E-3</v>
       </c>
       <c r="D383" s="5">
         <v>-0.24867333600759878</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>38.00659959</v>
       </c>
       <c r="C384" s="5">
         <v>0.32643879799999809</v>
       </c>
       <c r="D384" s="5">
         <v>10.906044704379703</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>38.428992149000003</v>
       </c>
       <c r="C385" s="5">
         <v>0.42239255900000217</v>
       </c>
       <c r="D385" s="5">
         <v>14.182553305558443</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>39.114412803</v>
       </c>
       <c r="C386" s="5">
         <v>0.68542065399999785</v>
       </c>
       <c r="D386" s="5">
         <v>23.632839101066416</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>39.345263938000002</v>
       </c>
       <c r="C387" s="5">
         <v>0.23085113500000176</v>
       </c>
       <c r="D387" s="5">
         <v>7.3168156585161181</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>39.621703222000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.27643928399999851</v>
       </c>
       <c r="D388" s="5">
         <v>8.764741448396185</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>39.597608895999997</v>
       </c>
       <c r="C389" s="5">
         <v>-2.4094326000003718E-2</v>
       </c>
       <c r="D389" s="5">
         <v>-0.72729543450151812</v>
       </c>
       <c r="E389" s="5">
         <v>2.2651102506566545</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>39.82099882</v>
       </c>
       <c r="C390" s="5">
         <v>0.22338992400000279</v>
       </c>
       <c r="D390" s="5">
         <v>6.9838561599287141</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>40.213727986000002</v>
       </c>
       <c r="C391" s="5">
         <v>0.39272916600000229</v>
       </c>
       <c r="D391" s="5">
         <v>12.498373060374512</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>40.340224839000001</v>
       </c>
       <c r="C392" s="5">
         <v>0.12649685299999902</v>
       </c>
       <c r="D392" s="5">
         <v>3.8407322952886069</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>41.289929674</v>
       </c>
       <c r="C393" s="5">
         <v>0.94970483499999858</v>
       </c>
       <c r="D393" s="5">
         <v>32.211716791310785</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>40.873443274000003</v>
       </c>
       <c r="C394" s="5">
         <v>-0.41648639999999659</v>
       </c>
       <c r="D394" s="5">
         <v>-11.45480786147327</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>40.888903175999999</v>
       </c>
       <c r="C395" s="5">
         <v>1.5459901999996362E-2</v>
       </c>
       <c r="D395" s="5">
         <v>0.45483138415298718</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>41.271933093000001</v>
       </c>
       <c r="C396" s="5">
         <v>0.38302991700000177</v>
       </c>
       <c r="D396" s="5">
         <v>11.83872261189669</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>41.097665337000002</v>
       </c>
       <c r="C397" s="5">
         <v>-0.174267755999999</v>
       </c>
       <c r="D397" s="5">
         <v>-4.9508831553488513</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>40.842116023000003</v>
       </c>
       <c r="C398" s="5">
         <v>-0.25554931399999958</v>
       </c>
       <c r="D398" s="5">
         <v>-7.2117463854145409</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>40.846454881</v>
       </c>
       <c r="C399" s="5">
         <v>4.3388579999970034E-3</v>
       </c>
       <c r="D399" s="5">
         <v>0.12755638973969141</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>40.492812395999998</v>
       </c>
       <c r="C400" s="5">
         <v>-0.35364248500000173</v>
       </c>
       <c r="D400" s="5">
         <v>-9.9086981382130119</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>40.557302913999997</v>
       </c>
       <c r="C401" s="5">
         <v>6.4490517999999497E-2</v>
       </c>
       <c r="D401" s="5">
         <v>1.9279994729044958</v>
       </c>
       <c r="E401" s="5">
         <v>2.4236160837907139</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>40.715607329000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.15830441500000347</v>
       </c>
       <c r="D402" s="5">
         <v>4.7857461217271524</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>40.50837756</v>
       </c>
       <c r="C403" s="5">
         <v>-0.20722976900000134</v>
       </c>
       <c r="D403" s="5">
         <v>-5.9395216715778414</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>40.144633007000003</v>
       </c>
       <c r="C404" s="5">
         <v>-0.36374455299999653</v>
       </c>
       <c r="D404" s="5">
         <v>-10.258832682626451</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>40.576728852000002</v>
       </c>
       <c r="C405" s="5">
         <v>0.4320958449999992</v>
       </c>
       <c r="D405" s="5">
         <v>13.708908269518583</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>40.693558703999997</v>
       </c>
       <c r="C406" s="5">
         <v>0.11682985199999507</v>
       </c>
       <c r="D406" s="5">
         <v>3.5103218718138374</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>41.200523042</v>
       </c>
       <c r="C407" s="5">
         <v>0.50696433800000307</v>
       </c>
       <c r="D407" s="5">
         <v>16.017819785034337</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>40.744629562</v>
       </c>
       <c r="C408" s="5">
         <v>-0.4558934800000003</v>
       </c>
       <c r="D408" s="5">
         <v>-12.49925901687946</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>40.441703752999999</v>
       </c>
       <c r="C409" s="5">
         <v>-0.30292580900000132</v>
       </c>
       <c r="D409" s="5">
         <v>-8.5657644683220902</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>40.577198328000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.13549457500000273</v>
       </c>
       <c r="D410" s="5">
         <v>4.0953595498182116</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>40.659752814000001</v>
       </c>
       <c r="C411" s="5">
         <v>8.2554485999999372E-2</v>
       </c>
       <c r="D411" s="5">
         <v>2.46891009513166</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>40.770102897000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.11035008300000015</v>
       </c>
       <c r="D412" s="5">
         <v>3.3058419662068683</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>41.002964984999998</v>
       </c>
       <c r="C413" s="5">
         <v>0.23286208799999741</v>
       </c>
       <c r="D413" s="5">
         <v>7.0733664785079586</v>
       </c>
       <c r="E413" s="5">
         <v>1.0988454334476039</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>43.002707014000002</v>
       </c>
       <c r="C414" s="5">
         <v>1.9997420290000036</v>
       </c>
       <c r="D414" s="5">
         <v>77.078728370679954</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>43.005906805000002</v>
       </c>
       <c r="C415" s="5">
         <v>3.1997910000001184E-3</v>
       </c>
       <c r="D415" s="5">
         <v>8.9327423161433828E-2</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>43.543827553</v>
       </c>
       <c r="C416" s="5">
         <v>0.53792074799999767</v>
       </c>
       <c r="D416" s="5">
         <v>16.086549600924837</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>43.067866758999998</v>
       </c>
       <c r="C417" s="5">
         <v>-0.47596079400000235</v>
       </c>
       <c r="D417" s="5">
         <v>-12.356217389385716</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>43.242007022000003</v>
       </c>
       <c r="C418" s="5">
         <v>0.17414026300000529</v>
       </c>
       <c r="D418" s="5">
         <v>4.9614414191880396</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>43.304780147999999</v>
       </c>
       <c r="C419" s="5">
         <v>6.2773125999996182E-2</v>
       </c>
       <c r="D419" s="5">
         <v>1.7559800512844337</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>43.312781086999998</v>
       </c>
       <c r="C420" s="5">
         <v>8.0009389999986524E-3</v>
       </c>
       <c r="D420" s="5">
         <v>0.22193598922930491</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>43.567585811000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.25480472400000309</v>
       </c>
       <c r="D421" s="5">
         <v>7.2924341379507762</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>43.789443323</v>
       </c>
       <c r="C422" s="5">
         <v>0.2218575119999997</v>
       </c>
       <c r="D422" s="5">
         <v>6.284797043116086</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>44.096848692999998</v>
       </c>
       <c r="C423" s="5">
         <v>0.3074053699999979</v>
       </c>
       <c r="D423" s="5">
         <v>8.7570860106055868</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>44.144334598999997</v>
       </c>
       <c r="C424" s="5">
         <v>4.7485905999998579E-2</v>
       </c>
       <c r="D424" s="5">
         <v>1.2999068438952266</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>43.933273790999998</v>
       </c>
       <c r="C425" s="5">
         <v>-0.21106080799999916</v>
       </c>
       <c r="D425" s="5">
         <v>-5.5888899560622596</v>
       </c>
       <c r="E425" s="5">
         <v>7.1465778318031026</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>44.236481208000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.30320741700000298</v>
       </c>
       <c r="D426" s="5">
         <v>8.6035648956331645</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>43.898961565999997</v>
       </c>
       <c r="C427" s="5">
         <v>-0.33751964200000373</v>
       </c>
       <c r="D427" s="5">
         <v>-8.7812575783441265</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>43.737344948999997</v>
       </c>
       <c r="C428" s="5">
         <v>-0.16161661699999996</v>
       </c>
       <c r="D428" s="5">
         <v>-4.3295039593581608</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>43.760352312000002</v>
       </c>
       <c r="C429" s="5">
         <v>2.3007363000004943E-2</v>
       </c>
       <c r="D429" s="5">
         <v>0.63307120028910369</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>43.390054683000002</v>
       </c>
       <c r="C430" s="5">
         <v>-0.37029762899999952</v>
       </c>
       <c r="D430" s="5">
         <v>-9.6948222802581974</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>43.606801238000003</v>
       </c>
       <c r="C431" s="5">
         <v>0.21674655500000028</v>
       </c>
       <c r="D431" s="5">
         <v>6.1618295436586701</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>43.269056116000002</v>
       </c>
       <c r="C432" s="5">
         <v>-0.33774512200000117</v>
       </c>
       <c r="D432" s="5">
         <v>-8.908407666035945</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>43.574498863000002</v>
       </c>
       <c r="C433" s="5">
         <v>0.30544274700000074</v>
       </c>
       <c r="D433" s="5">
         <v>8.8077314671974438</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>43.503007228999998</v>
       </c>
       <c r="C434" s="5">
         <v>-7.1491634000004467E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-1.9511419925914875</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>43.275114946999999</v>
       </c>
       <c r="C435" s="5">
         <v>-0.22789228199999911</v>
       </c>
       <c r="D435" s="5">
         <v>-6.108255514006089</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>43.598121898000002</v>
       </c>
       <c r="C436" s="5">
         <v>0.32300695100000354</v>
       </c>
       <c r="D436" s="5">
         <v>9.3338432106816036</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>43.734330964999998</v>
       </c>
       <c r="C437" s="5">
         <v>0.1362090669999958</v>
       </c>
       <c r="D437" s="5">
         <v>3.8141304578967805</v>
       </c>
       <c r="E437" s="5">
         <v>-0.45282950445808545</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>44.161718174999997</v>
       </c>
       <c r="C438" s="5">
         <v>0.42738720999999913</v>
       </c>
       <c r="D438" s="5">
         <v>12.378102912501699</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>44.315214021000003</v>
       </c>
       <c r="C439" s="5">
         <v>0.15349584600000554</v>
       </c>
       <c r="D439" s="5">
         <v>4.2515858622452773</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>44.666310594999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.35109657399999605</v>
       </c>
       <c r="D440" s="5">
         <v>9.9326673472884828</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>44.996559048000002</v>
       </c>
       <c r="C441" s="5">
         <v>0.33024845300000294</v>
       </c>
       <c r="D441" s="5">
         <v>9.2422580551199331</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>44.929591291000001</v>
+        <v>44.950851380000003</v>
       </c>
       <c r="C442" s="5">
-        <v>-6.6967757000000461E-2</v>
+        <v>-4.5707667999998591E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-1.7713967263520591</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2121771062074571</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>45.265698159999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.31484677999999633</v>
+      </c>
+      <c r="D443" s="5">
+        <v>8.7365666923879139</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9081404C-79EB-4A6D-89C1-FCD7CA91ED90}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F0544EB-9173-4A96-99FF-6A3B8C5D225C}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FB34E8B-15EC-4D6B-98F3-05F34A153E12}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elppbsva</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>