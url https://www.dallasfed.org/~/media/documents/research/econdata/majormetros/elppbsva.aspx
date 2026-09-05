--- v7 (2026-07-27)
+++ v8 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FF169493-25C0-47CB-8AEB-385C1CF224CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B38C9502-9166-4FE4-BB06-48B97FB3322C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4FFA33E9-4EA5-4B5F-95CB-1E88B8B0CF1F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DDDE9991-B706-477C-BA77-77820D1AFF59}"/>
   </bookViews>
   <sheets>
     <sheet name="elppbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B766491-877D-4689-8E00-08AD97FB6E20}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B68B8517-9C29-4F19-8209-8DC80DF4FA14}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>14.042648808999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>14.139832352000001</v>
       </c>
       <c r="C7" s="5">
         <v>9.7183543000001649E-2</v>
       </c>
       <c r="D7" s="5">
         <v>8.6282308481772318</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>14.224368188</v>
       </c>
       <c r="C8" s="5">
         <v>8.453583599999881E-2</v>
       </c>
       <c r="D8" s="5">
         <v>7.414942065712693</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>14.015366294</v>
       </c>
       <c r="C9" s="5">
         <v>-0.20900189400000002</v>
       </c>
       <c r="D9" s="5">
         <v>-16.274527134287965</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>14.187636793999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.17227049999999977</v>
       </c>
       <c r="D10" s="5">
         <v>15.789002307148415</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>14.168140770999999</v>
       </c>
       <c r="C11" s="5">
         <v>-1.9496023000000307E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-1.6365810301540051</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>14.284315616000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.11617484500000153</v>
       </c>
       <c r="D12" s="5">
         <v>10.295778632151521</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>13.937326461</v>
       </c>
       <c r="C13" s="5">
         <v>-0.34698915500000105</v>
       </c>
       <c r="D13" s="5">
         <v>-25.554161734531423</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>13.778765895999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.15856056500000015</v>
       </c>
       <c r="D14" s="5">
         <v>-12.829370328877499</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>14.148105051</v>
       </c>
       <c r="C15" s="5">
         <v>0.36933915500000047</v>
       </c>
       <c r="D15" s="5">
         <v>37.358472497306884</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>14.232801140999999</v>
       </c>
       <c r="C16" s="5">
         <v>8.4696089999999558E-2</v>
       </c>
       <c r="D16" s="5">
         <v>7.4249766267087791</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>14.428220755</v>
       </c>
       <c r="C17" s="5">
         <v>0.19541961400000041</v>
       </c>
       <c r="D17" s="5">
         <v>17.779244489366384</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>14.356848147999999</v>
       </c>
       <c r="C18" s="5">
         <v>-7.1372607000000698E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-5.7772141679581113</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>14.222418456</v>
       </c>
       <c r="C19" s="5">
         <v>-0.13442969199999943</v>
       </c>
       <c r="D19" s="5">
         <v>-10.67518066416544</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>14.217377629</v>
       </c>
       <c r="C20" s="5">
         <v>-5.040827000000192E-3</v>
       </c>
       <c r="D20" s="5">
         <v>-0.42448580052809604</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>14.518543407999999</v>
       </c>
       <c r="C21" s="5">
         <v>0.30116577899999974</v>
       </c>
       <c r="D21" s="5">
         <v>28.600477673065015</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>14.606422187</v>
       </c>
       <c r="C22" s="5">
         <v>8.7878779000000407E-2</v>
       </c>
       <c r="D22" s="5">
         <v>7.5101887863309846</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>14.596351214</v>
       </c>
       <c r="C23" s="5">
         <v>-1.0070972999999483E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-0.82425684681179945</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>14.507953994999999</v>
       </c>
       <c r="C24" s="5">
         <v>-8.839721900000086E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-7.0300964254577885</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>14.517678333999999</v>
       </c>
       <c r="C25" s="5">
         <v>9.7243389999999152E-3</v>
       </c>
       <c r="D25" s="5">
         <v>0.80730348537323415</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>14.381227686000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.13645064799999851</v>
       </c>
       <c r="D26" s="5">
         <v>-10.713559233437165</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>14.410603317</v>
       </c>
       <c r="C27" s="5">
         <v>2.9375630999998847E-2</v>
       </c>
       <c r="D27" s="5">
         <v>2.4788906524707777</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>13.991066671</v>
       </c>
       <c r="C28" s="5">
         <v>-0.41953664599999918</v>
       </c>
       <c r="D28" s="5">
         <v>-29.850601410052846</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>14.537098157000001</v>
       </c>
       <c r="C29" s="5">
         <v>0.5460314860000004</v>
       </c>
       <c r="D29" s="5">
         <v>58.315253663278568</v>
       </c>
       <c r="E29" s="5">
         <v>0.75461419567115495</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>14.977001089</v>
       </c>
       <c r="C30" s="5">
         <v>0.43990293199999897</v>
       </c>
       <c r="D30" s="5">
         <v>43.009754750328241</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>14.898141040000001</v>
       </c>
       <c r="C31" s="5">
         <v>-7.8860048999999321E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-6.1386836997445631</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>15.017541605</v>
       </c>
       <c r="C32" s="5">
         <v>0.1194005649999994</v>
       </c>
       <c r="D32" s="5">
         <v>10.052813251557691</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>14.928312429</v>
       </c>
       <c r="C33" s="5">
         <v>-8.922917599999991E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-6.9015474044171636</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>14.843231754</v>
       </c>
       <c r="C34" s="5">
         <v>-8.5080675000000383E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-6.6287803300715158</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>15.040491036000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.19725928200000098</v>
       </c>
       <c r="D35" s="5">
         <v>17.166258550639803</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>15.165820969</v>
       </c>
       <c r="C36" s="5">
         <v>0.12532993299999973</v>
       </c>
       <c r="D36" s="5">
         <v>10.470651838722024</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>15.274901556</v>
       </c>
       <c r="C37" s="5">
         <v>0.10908058699999934</v>
       </c>
       <c r="D37" s="5">
         <v>8.9807873338897828</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>15.384197657</v>
       </c>
       <c r="C38" s="5">
         <v>0.10929610099999998</v>
       </c>
       <c r="D38" s="5">
         <v>8.9324254486665247</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>15.239475547</v>
       </c>
       <c r="C39" s="5">
         <v>-0.14472211000000001</v>
       </c>
       <c r="D39" s="5">
         <v>-10.722495237664942</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>15.023496805000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.215978741999999</v>
       </c>
       <c r="D40" s="5">
         <v>-15.741816754102345</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>15.339054138</v>
       </c>
       <c r="C41" s="5">
         <v>0.31555733299999922</v>
       </c>
       <c r="D41" s="5">
         <v>28.330715460362079</v>
       </c>
       <c r="E41" s="5">
         <v>5.5166166750675538</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>15.20504307</v>
       </c>
       <c r="C42" s="5">
         <v>-0.13401106799999951</v>
       </c>
       <c r="D42" s="5">
         <v>-9.994532308936666</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>15.278702977</v>
       </c>
       <c r="C43" s="5">
         <v>7.3659906999999691E-2</v>
       </c>
       <c r="D43" s="5">
         <v>5.9707484712644643</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>15.292186858000001</v>
       </c>
       <c r="C44" s="5">
         <v>1.3483881000000864E-2</v>
       </c>
       <c r="D44" s="5">
         <v>1.0641890265012277</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>15.767676572999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.47548971499999837</v>
       </c>
       <c r="D45" s="5">
         <v>44.403355153056623</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>15.893335044000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.12565847100000127</v>
       </c>
       <c r="D46" s="5">
         <v>9.9937548682090593</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>15.911330397</v>
       </c>
       <c r="C47" s="5">
         <v>1.7995352999999881E-2</v>
       </c>
       <c r="D47" s="5">
         <v>1.3672026596357911</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>15.849489914999999</v>
       </c>
       <c r="C48" s="5">
         <v>-6.1840482000000918E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-4.5654672879549381</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>15.230552810000001</v>
       </c>
       <c r="C49" s="5">
         <v>-0.61893710499999877</v>
       </c>
       <c r="D49" s="5">
         <v>-37.998167764050947</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>15.878004201</v>
       </c>
       <c r="C50" s="5">
         <v>0.64745139099999882</v>
       </c>
       <c r="D50" s="5">
         <v>64.802178481741322</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>15.828332044</v>
       </c>
       <c r="C51" s="5">
         <v>-4.9672156999999828E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-3.690112234251619</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>16.035006901999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.20667485799999952</v>
       </c>
       <c r="D52" s="5">
         <v>16.844422778683189</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>15.920470630000001</v>
       </c>
       <c r="C53" s="5">
         <v>-0.11453627199999872</v>
       </c>
       <c r="D53" s="5">
         <v>-8.242619140963237</v>
       </c>
       <c r="E53" s="5">
         <v>3.7904324919203258</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>16.030884649000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.11041401900000025</v>
       </c>
       <c r="D54" s="5">
         <v>8.6473271916109198</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>16.368314451</v>
       </c>
       <c r="C55" s="5">
         <v>0.33742980199999906</v>
       </c>
       <c r="D55" s="5">
         <v>28.397818852767308</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>16.398350239999999</v>
       </c>
       <c r="C56" s="5">
         <v>3.0035788999999369E-2</v>
       </c>
       <c r="D56" s="5">
         <v>2.2243550946534851</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>15.928595646</v>
       </c>
       <c r="C57" s="5">
         <v>-0.46975459399999941</v>
       </c>
       <c r="D57" s="5">
         <v>-29.44497394086396</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>16.233996061999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.30540041599999945</v>
       </c>
       <c r="D58" s="5">
         <v>25.59587717847829</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>16.475829101999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.2418330399999995</v>
       </c>
       <c r="D59" s="5">
         <v>19.415886465925027</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>17.526474737000001</v>
       </c>
       <c r="C60" s="5">
         <v>1.0506456350000022</v>
       </c>
       <c r="D60" s="5">
         <v>109.97496229898633</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>17.305821863999999</v>
       </c>
       <c r="C61" s="5">
         <v>-0.22065287300000236</v>
       </c>
       <c r="D61" s="5">
         <v>-14.104206878595116</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>17.388594276999999</v>
       </c>
       <c r="C62" s="5">
         <v>8.2772413000000711E-2</v>
       </c>
       <c r="D62" s="5">
         <v>5.8929247471472879</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>17.710168101000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.32157382400000145</v>
       </c>
       <c r="D63" s="5">
         <v>24.594396053430145</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>17.834545488</v>
       </c>
       <c r="C64" s="5">
         <v>0.12437738699999912</v>
       </c>
       <c r="D64" s="5">
         <v>8.7607888786216179</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>17.677109830999999</v>
       </c>
       <c r="C65" s="5">
         <v>-0.15743565700000062</v>
       </c>
       <c r="D65" s="5">
         <v>-10.093607258878945</v>
       </c>
       <c r="E65" s="5">
         <v>11.033839651007838</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>17.858634862999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.1815250319999997</v>
       </c>
       <c r="D66" s="5">
         <v>13.043076949505551</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>17.959579297000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.1009444340000023</v>
       </c>
       <c r="D67" s="5">
         <v>6.9977920122792581</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>17.902459043</v>
       </c>
       <c r="C68" s="5">
         <v>-5.712025400000087E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-3.7505278021778499</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>17.899822642</v>
       </c>
       <c r="C69" s="5">
         <v>-2.636401000000177E-3</v>
       </c>
       <c r="D69" s="5">
         <v>-0.17657462625861875</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>17.858490568000001</v>
       </c>
       <c r="C70" s="5">
         <v>-4.1332073999999608E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-2.7359720741645166</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>17.920757841</v>
       </c>
       <c r="C71" s="5">
         <v>6.226727299999979E-2</v>
       </c>
       <c r="D71" s="5">
         <v>4.2652217641077961</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>17.789178497000002</v>
       </c>
       <c r="C72" s="5">
         <v>-0.1315793439999986</v>
       </c>
       <c r="D72" s="5">
         <v>-8.4635094024764221</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>17.823678988000001</v>
       </c>
       <c r="C73" s="5">
         <v>3.45004909999993E-2</v>
       </c>
       <c r="D73" s="5">
         <v>2.3522764846136912</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>17.832133739</v>
       </c>
       <c r="C74" s="5">
         <v>8.4547509999985948E-3</v>
       </c>
       <c r="D74" s="5">
         <v>0.57071341762053862</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>17.798556325</v>
       </c>
       <c r="C75" s="5">
         <v>-3.3577413999999806E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-2.2363121658042662</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>17.855781538999999</v>
       </c>
       <c r="C76" s="5">
         <v>5.7225213999998914E-2</v>
       </c>
       <c r="D76" s="5">
         <v>3.9271549164615838</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>18.118791933000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.26301039400000192</v>
       </c>
       <c r="D77" s="5">
         <v>19.18030375505775</v>
       </c>
       <c r="E77" s="5">
         <v>2.4986103849704566</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>18.054863544</v>
       </c>
       <c r="C78" s="5">
         <v>-6.3928389000000863E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-4.152746731894041</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>18.034305037999999</v>
       </c>
       <c r="C79" s="5">
         <v>-2.055850600000042E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-1.3578773672596078</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>18.622551349999998</v>
       </c>
       <c r="C80" s="5">
         <v>0.58824631199999899</v>
       </c>
       <c r="D80" s="5">
         <v>46.986426426739293</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>18.677335714000002</v>
       </c>
       <c r="C81" s="5">
         <v>5.4784364000003194E-2</v>
       </c>
       <c r="D81" s="5">
         <v>3.5878775576727806</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>18.965497028000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.28816131399999989</v>
       </c>
       <c r="D82" s="5">
         <v>20.16877782970252</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>18.802514808000002</v>
       </c>
       <c r="C83" s="5">
         <v>-0.16298221999999996</v>
       </c>
       <c r="D83" s="5">
         <v>-9.8386246695103985</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>18.822211138</v>
       </c>
       <c r="C84" s="5">
         <v>1.9696329999998596E-2</v>
       </c>
       <c r="D84" s="5">
         <v>1.2643121544550162</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>19.184925569000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.36271443100000056</v>
       </c>
       <c r="D85" s="5">
         <v>25.740080434250334</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>19.284878057</v>
       </c>
       <c r="C86" s="5">
         <v>9.9952487999999562E-2</v>
       </c>
       <c r="D86" s="5">
         <v>6.4342345734365924</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>19.350740085999998</v>
       </c>
       <c r="C87" s="5">
         <v>6.5862028999998046E-2</v>
       </c>
       <c r="D87" s="5">
         <v>4.1761230590687815</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>19.454935670000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.10419558400000284</v>
       </c>
       <c r="D88" s="5">
         <v>6.6563294375307169</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>19.264693791999999</v>
       </c>
       <c r="C89" s="5">
         <v>-0.19024187800000192</v>
       </c>
       <c r="D89" s="5">
         <v>-11.123337925212818</v>
       </c>
       <c r="E89" s="5">
         <v>6.3243833432015562</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>19.519861802000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.255168010000002</v>
       </c>
       <c r="D90" s="5">
         <v>17.105026974297878</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>19.594079270000002</v>
       </c>
       <c r="C91" s="5">
         <v>7.4217468000000508E-2</v>
       </c>
       <c r="D91" s="5">
         <v>4.6592131479420429</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>19.502508724999998</v>
       </c>
       <c r="C92" s="5">
         <v>-9.1570545000003278E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-5.4661289767667824</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>19.700072001999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.19756327700000043</v>
       </c>
       <c r="D93" s="5">
         <v>12.856867396952975</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>20.051530380999999</v>
       </c>
       <c r="C94" s="5">
         <v>0.35145837900000032</v>
       </c>
       <c r="D94" s="5">
         <v>23.639298916273788</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>20.549602652000001</v>
       </c>
       <c r="C95" s="5">
         <v>0.49807227100000162</v>
       </c>
       <c r="D95" s="5">
         <v>34.236570946605461</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>21.475278953</v>
       </c>
       <c r="C96" s="5">
         <v>0.92567630099999931</v>
       </c>
       <c r="D96" s="5">
         <v>69.677642156236018</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>21.894029668000002</v>
       </c>
       <c r="C97" s="5">
         <v>0.41875071500000161</v>
       </c>
       <c r="D97" s="5">
         <v>26.078972650012979</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>22.241075298999998</v>
       </c>
       <c r="C98" s="5">
         <v>0.34704563099999675</v>
       </c>
       <c r="D98" s="5">
         <v>20.770520579606245</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>22.761351319999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.52027602100000081</v>
       </c>
       <c r="D99" s="5">
         <v>31.979701081128333</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>22.991284249</v>
       </c>
       <c r="C100" s="5">
         <v>0.22993292900000029</v>
       </c>
       <c r="D100" s="5">
         <v>12.819004673850088</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>23.399323954</v>
       </c>
       <c r="C101" s="5">
         <v>0.4080397050000002</v>
       </c>
       <c r="D101" s="5">
         <v>23.503979485328696</v>
       </c>
       <c r="E101" s="5">
         <v>21.462215837123644</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>22.967138453</v>
       </c>
       <c r="C102" s="5">
         <v>-0.43218550099999931</v>
       </c>
       <c r="D102" s="5">
         <v>-20.045494695173794</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>22.639427796</v>
       </c>
       <c r="C103" s="5">
         <v>-0.32771065700000079</v>
       </c>
       <c r="D103" s="5">
         <v>-15.840588401485601</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>23.060541730000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.42111393400000097</v>
       </c>
       <c r="D104" s="5">
         <v>24.752343403310164</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>23.493964759000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.43342302900000007</v>
       </c>
       <c r="D105" s="5">
         <v>25.037905793935565</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>23.537024465999998</v>
       </c>
       <c r="C106" s="5">
         <v>4.3059706999997616E-2</v>
       </c>
       <c r="D106" s="5">
         <v>2.2216647878698481</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>24.078660012</v>
       </c>
       <c r="C107" s="5">
         <v>0.54163554600000197</v>
       </c>
       <c r="D107" s="5">
         <v>31.392044258576291</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>23.328617075</v>
       </c>
       <c r="C108" s="5">
         <v>-0.75004293699999991</v>
       </c>
       <c r="D108" s="5">
         <v>-31.59621095317242</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>23.311201089000001</v>
       </c>
       <c r="C109" s="5">
         <v>-1.7415985999999606E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-0.89219106802396198</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>23.079511083</v>
       </c>
       <c r="C110" s="5">
         <v>-0.23169000600000089</v>
       </c>
       <c r="D110" s="5">
         <v>-11.295950855956116</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>23.619528924000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.54001784100000094</v>
       </c>
       <c r="D111" s="5">
         <v>31.988327605101819</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>23.681881893</v>
       </c>
       <c r="C112" s="5">
         <v>6.2352968999999092E-2</v>
       </c>
       <c r="D112" s="5">
         <v>3.2142712490936365</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>23.622032003000001</v>
       </c>
       <c r="C113" s="5">
         <v>-5.9849889999998851E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-2.990891755864733</v>
       </c>
       <c r="E113" s="5">
         <v>0.95177129663155391</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>23.817348556999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.19531655399999792</v>
       </c>
       <c r="D114" s="5">
         <v>10.385977171212634</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>23.889091206</v>
       </c>
       <c r="C115" s="5">
         <v>7.1742649000000824E-2</v>
       </c>
       <c r="D115" s="5">
         <v>3.6751311231451256</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>23.800505713</v>
       </c>
       <c r="C116" s="5">
         <v>-8.8585493000000071E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-4.360195867145511</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>23.31851223</v>
       </c>
       <c r="C117" s="5">
         <v>-0.48199348300000011</v>
       </c>
       <c r="D117" s="5">
         <v>-21.769548567604357</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>23.016008800000002</v>
       </c>
       <c r="C118" s="5">
         <v>-0.30250342999999802</v>
       </c>
       <c r="D118" s="5">
         <v>-14.503148384448938</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>23.943275610000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.927266809999999</v>
       </c>
       <c r="D119" s="5">
         <v>60.63589496099506</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>23.999321176999999</v>
       </c>
       <c r="C120" s="5">
         <v>5.6045566999998186E-2</v>
       </c>
       <c r="D120" s="5">
         <v>2.845363497905673</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>23.824546480999999</v>
       </c>
       <c r="C121" s="5">
         <v>-0.17477469600000006</v>
       </c>
       <c r="D121" s="5">
         <v>-8.3973129989695536</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>24.129345305000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.30479882400000236</v>
       </c>
       <c r="D122" s="5">
         <v>16.479837118701802</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>23.481992458000001</v>
       </c>
       <c r="C123" s="5">
         <v>-0.64735284700000051</v>
       </c>
       <c r="D123" s="5">
         <v>-27.843930358877643</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>23.852916354000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.37092389600000075</v>
       </c>
       <c r="D124" s="5">
         <v>20.692002176807712</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>24.229945226000002</v>
       </c>
       <c r="C125" s="5">
         <v>0.37702887200000035</v>
       </c>
       <c r="D125" s="5">
         <v>20.706696927322142</v>
       </c>
       <c r="E125" s="5">
         <v>2.573500971139131</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>25.040625904999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.81068067899999718</v>
       </c>
       <c r="D126" s="5">
         <v>48.427021630576149</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>25.445834533999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.40520862900000054</v>
       </c>
       <c r="D127" s="5">
         <v>21.243432727353941</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>26.245691415</v>
       </c>
       <c r="C128" s="5">
         <v>0.79985688100000019</v>
       </c>
       <c r="D128" s="5">
         <v>44.975906873853624</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>26.180914061999999</v>
       </c>
       <c r="C129" s="5">
         <v>-6.4777353000000204E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-2.9218610209399754</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>26.112779458999999</v>
       </c>
       <c r="C130" s="5">
         <v>-6.8134603000000737E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-3.078629087039908</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>26.373691705999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.26091224700000026</v>
       </c>
       <c r="D131" s="5">
         <v>12.671452386536508</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>26.153291278000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.22040042799999782</v>
       </c>
       <c r="D132" s="5">
         <v>-9.5798743986277195</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>26.194779747999998</v>
       </c>
       <c r="C133" s="5">
         <v>4.1488469999997335E-2</v>
       </c>
       <c r="D133" s="5">
         <v>1.9203262504224883</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>26.522594799</v>
       </c>
       <c r="C134" s="5">
         <v>0.32781505100000174</v>
       </c>
       <c r="D134" s="5">
         <v>16.095426329526809</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>26.519960941000001</v>
       </c>
       <c r="C135" s="5">
         <v>-2.6338579999993783E-3</v>
       </c>
       <c r="D135" s="5">
         <v>-0.11910236949592701</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>27.025726041999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.50576510099999794</v>
       </c>
       <c r="D136" s="5">
         <v>25.445151191802175</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>26.917656356999998</v>
       </c>
       <c r="C137" s="5">
         <v>-0.10806968500000025</v>
       </c>
       <c r="D137" s="5">
         <v>-4.6943840146241751</v>
       </c>
       <c r="E137" s="5">
         <v>11.092518393792904</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>26.364227402000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.55342895499999756</v>
       </c>
       <c r="D138" s="5">
         <v>-22.0647999952999</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>26.265004991000001</v>
       </c>
       <c r="C139" s="5">
         <v>-9.9222410999999511E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-4.4239089053092151</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>26.430982012000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.16597702099999978</v>
       </c>
       <c r="D140" s="5">
         <v>7.8523810874258748</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>26.137952377000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.2930296349999999</v>
       </c>
       <c r="D141" s="5">
         <v>-12.521936880470207</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>26.029638284000001</v>
       </c>
       <c r="C142" s="5">
         <v>-0.10831409300000061</v>
       </c>
       <c r="D142" s="5">
         <v>-4.8609416733353061</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>25.958395286999998</v>
       </c>
       <c r="C143" s="5">
         <v>-7.1242997000002362E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-3.2354010908449582</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>25.498302721999998</v>
       </c>
       <c r="C144" s="5">
         <v>-0.46009256500000006</v>
       </c>
       <c r="D144" s="5">
         <v>-19.313444314557159</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>25.705264318000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.20696159600000286</v>
       </c>
       <c r="D145" s="5">
         <v>10.186810659521495</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>25.475388066000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.22987625200000039</v>
       </c>
       <c r="D146" s="5">
         <v>-10.218922575892853</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>25.444562831999999</v>
       </c>
       <c r="C147" s="5">
         <v>-3.08252340000017E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-1.4423764796333227</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>25.107702164999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.33686066699999984</v>
       </c>
       <c r="D148" s="5">
         <v>-14.779574857583455</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>24.793932982000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.31376918299999801</v>
       </c>
       <c r="D149" s="5">
         <v>-14.007325510525304</v>
       </c>
       <c r="E149" s="5">
         <v>-7.8897038688426457</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>25.706267822000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.91233483999999976</v>
       </c>
       <c r="D150" s="5">
         <v>54.284841860925411</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>26.124764517999999</v>
       </c>
       <c r="C151" s="5">
         <v>0.41849669599999828</v>
       </c>
       <c r="D151" s="5">
         <v>21.383674111956719</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>26.371362229999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.2465977119999998</v>
       </c>
       <c r="D152" s="5">
         <v>11.934033961969991</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>26.959546118999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.58818388899999974</v>
       </c>
       <c r="D153" s="5">
         <v>30.304719583312067</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>27.104550108000002</v>
       </c>
       <c r="C154" s="5">
         <v>0.14500398900000278</v>
       </c>
       <c r="D154" s="5">
         <v>6.6486890555390588</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>27.275248998999999</v>
       </c>
       <c r="C155" s="5">
         <v>0.17069889099999713</v>
       </c>
       <c r="D155" s="5">
         <v>7.8246981487634537</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>27.687235104999999</v>
       </c>
       <c r="C156" s="5">
         <v>0.41198610600000052</v>
       </c>
       <c r="D156" s="5">
         <v>19.709984379553582</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>27.642260077</v>
       </c>
       <c r="C157" s="5">
         <v>-4.4975027999999639E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-1.9319537282083354</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>27.68247122</v>
       </c>
       <c r="C158" s="5">
         <v>4.0211143000000504E-2</v>
       </c>
       <c r="D158" s="5">
         <v>1.7596722238608198</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>28.028965962000001</v>
       </c>
       <c r="C159" s="5">
         <v>0.34649474200000085</v>
       </c>
       <c r="D159" s="5">
         <v>16.098505463389621</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>28.068772904999999</v>
       </c>
       <c r="C160" s="5">
         <v>3.980694299999854E-2</v>
       </c>
       <c r="D160" s="5">
         <v>1.7176241480918453</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>28.190828836000001</v>
       </c>
       <c r="C161" s="5">
         <v>0.122055931000002</v>
       </c>
       <c r="D161" s="5">
         <v>5.3447786378363782</v>
       </c>
       <c r="E161" s="5">
         <v>13.70051236512615</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>26.572942912999999</v>
       </c>
       <c r="C162" s="5">
         <v>-1.6178859230000029</v>
       </c>
       <c r="D162" s="5">
         <v>-50.798117695930145</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>26.406046563</v>
       </c>
       <c r="C163" s="5">
         <v>-0.16689634999999825</v>
       </c>
       <c r="D163" s="5">
         <v>-7.2818488914238477</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>25.561988540000002</v>
       </c>
       <c r="C164" s="5">
         <v>-0.84405802299999877</v>
       </c>
       <c r="D164" s="5">
         <v>-32.283420551092505</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>25.793254397999998</v>
       </c>
       <c r="C165" s="5">
         <v>0.23126585799999688</v>
       </c>
       <c r="D165" s="5">
         <v>11.413564604554406</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>26.105186467999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.311932070000001</v>
       </c>
       <c r="D166" s="5">
         <v>15.517530819158608</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>25.473334263999998</v>
       </c>
       <c r="C167" s="5">
         <v>-0.63185220400000119</v>
       </c>
       <c r="D167" s="5">
         <v>-25.473978477797022</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>25.863710811000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.39037654700000246</v>
       </c>
       <c r="D168" s="5">
         <v>20.021899025414115</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>25.937112759000001</v>
       </c>
       <c r="C169" s="5">
         <v>7.3401948000000772E-2</v>
       </c>
       <c r="D169" s="5">
         <v>3.4592993748347789</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>26.404209469000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.46709670999999986</v>
       </c>
       <c r="D170" s="5">
         <v>23.884927785480681</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>27.117283301000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.71307383199999919</v>
       </c>
       <c r="D171" s="5">
         <v>37.681664180853701</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>27.073012663</v>
       </c>
       <c r="C172" s="5">
         <v>-4.4270638000000417E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-1.9415787093440606</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>27.522085272000002</v>
       </c>
       <c r="C173" s="5">
         <v>0.44907260900000168</v>
       </c>
       <c r="D173" s="5">
         <v>21.825161666788983</v>
       </c>
       <c r="E173" s="5">
         <v>-2.3722025623666876</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>27.552266893999999</v>
       </c>
       <c r="C174" s="5">
         <v>3.0181621999997077E-2</v>
       </c>
       <c r="D174" s="5">
         <v>1.323925653712088</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>27.456004297</v>
       </c>
       <c r="C175" s="5">
         <v>-9.6262596999999062E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-4.1129475043452768</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>27.034260232000001</v>
       </c>
       <c r="C176" s="5">
         <v>-0.42174406499999861</v>
       </c>
       <c r="D176" s="5">
         <v>-16.952632511050048</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>28.280931406000001</v>
       </c>
       <c r="C177" s="5">
         <v>1.2466711739999994</v>
       </c>
       <c r="D177" s="5">
         <v>71.771307443382469</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>28.405866003</v>
       </c>
       <c r="C178" s="5">
         <v>0.12493459699999931</v>
       </c>
       <c r="D178" s="5">
         <v>5.4318694662186084</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>28.755745287</v>
       </c>
       <c r="C179" s="5">
         <v>0.34987928400000001</v>
       </c>
       <c r="D179" s="5">
         <v>15.824151698898437</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>29.337095171000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.58134988400000154</v>
       </c>
       <c r="D180" s="5">
         <v>27.148072240102362</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>28.944026285</v>
       </c>
       <c r="C181" s="5">
         <v>-0.39306888600000178</v>
       </c>
       <c r="D181" s="5">
         <v>-14.944576704743561</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>28.549816242999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.39421004200000098</v>
       </c>
       <c r="D182" s="5">
         <v>-15.173317818669974</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>27.680619703000001</v>
       </c>
       <c r="C183" s="5">
         <v>-0.86919653999999724</v>
       </c>
       <c r="D183" s="5">
         <v>-30.996694293773075</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>27.700125307</v>
       </c>
       <c r="C184" s="5">
         <v>1.9505603999999011E-2</v>
       </c>
       <c r="D184" s="5">
         <v>0.84888471098818474</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>27.288885650000001</v>
       </c>
       <c r="C185" s="5">
         <v>-0.41123965699999943</v>
       </c>
       <c r="D185" s="5">
         <v>-16.430305687544188</v>
       </c>
       <c r="E185" s="5">
         <v>-0.84731814357559276</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>26.739117887999999</v>
       </c>
       <c r="C186" s="5">
         <v>-0.54976776200000188</v>
       </c>
       <c r="D186" s="5">
         <v>-21.668707277165634</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>27.074150451000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.33503256300000217</v>
       </c>
       <c r="D187" s="5">
         <v>16.116287979326181</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>27.075663229</v>
       </c>
       <c r="C188" s="5">
         <v>1.5127779999986046E-3</v>
       </c>
       <c r="D188" s="5">
         <v>6.7071045702360443E-2</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>27.436861869000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.36119864000000135</v>
       </c>
       <c r="D189" s="5">
         <v>17.236811409207853</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>27.296505469</v>
       </c>
       <c r="C190" s="5">
         <v>-0.14035640000000171</v>
       </c>
       <c r="D190" s="5">
         <v>-5.968929859996452</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>27.792418505000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.49591303600000103</v>
       </c>
       <c r="D191" s="5">
         <v>24.117057184979007</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>28.245748764999998</v>
       </c>
       <c r="C192" s="5">
         <v>0.45333025999999776</v>
       </c>
       <c r="D192" s="5">
         <v>21.428606907180516</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>28.173807487000001</v>
       </c>
       <c r="C193" s="5">
         <v>-7.1941277999997055E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-3.0139192428470296</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>28.549388984</v>
       </c>
       <c r="C194" s="5">
         <v>0.37558149699999888</v>
       </c>
       <c r="D194" s="5">
         <v>17.223666737488564</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>28.659362390999998</v>
       </c>
       <c r="C195" s="5">
         <v>0.10997340699999825</v>
       </c>
       <c r="D195" s="5">
         <v>4.7216494469114023</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>28.816463132999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.15710074200000079</v>
       </c>
       <c r="D196" s="5">
         <v>6.7799754249697974</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>29.085348394</v>
       </c>
       <c r="C197" s="5">
         <v>0.26888526100000121</v>
       </c>
       <c r="D197" s="5">
         <v>11.790046876988791</v>
       </c>
       <c r="E197" s="5">
         <v>6.5831297292273216</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>29.438186940000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.35283854600000097</v>
       </c>
       <c r="D198" s="5">
         <v>15.569028561450725</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>29.570708006</v>
       </c>
       <c r="C199" s="5">
         <v>0.13252106599999891</v>
       </c>
       <c r="D199" s="5">
         <v>5.5377833726899972</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>29.767791280000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.19708327400000059</v>
       </c>
       <c r="D200" s="5">
         <v>8.2975591566722073</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>29.942261039000002</v>
       </c>
       <c r="C201" s="5">
         <v>0.17446975900000083</v>
       </c>
       <c r="D201" s="5">
         <v>7.2644385756055918</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>30.357065495000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.41480445599999882</v>
       </c>
       <c r="D202" s="5">
         <v>17.951194753263302</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>30.708070525</v>
       </c>
       <c r="C203" s="5">
         <v>0.35100502999999961</v>
       </c>
       <c r="D203" s="5">
         <v>14.792337858701931</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>30.664792803000001</v>
       </c>
       <c r="C204" s="5">
         <v>-4.327772199999913E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-1.6781452004401065</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>31.562967342</v>
       </c>
       <c r="C205" s="5">
         <v>0.89817453899999933</v>
       </c>
       <c r="D205" s="5">
         <v>41.401330717731554</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>31.717342198000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.15437485600000045</v>
       </c>
       <c r="D206" s="5">
         <v>6.0297023598822941</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>31.722823223999999</v>
       </c>
       <c r="C207" s="5">
         <v>5.4810259999982236E-3</v>
       </c>
       <c r="D207" s="5">
         <v>0.20756739542899805</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>32.180248106999997</v>
       </c>
       <c r="C208" s="5">
         <v>0.45742488299999806</v>
       </c>
       <c r="D208" s="5">
         <v>18.743729339162883</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>32.114992944999997</v>
       </c>
       <c r="C209" s="5">
         <v>-6.52551619999997E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-2.4064055882898283</v>
       </c>
       <c r="E209" s="5">
         <v>10.416394226946867</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>31.615844005</v>
       </c>
       <c r="C210" s="5">
         <v>-0.49914893999999776</v>
       </c>
       <c r="D210" s="5">
         <v>-17.136477796425432</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>32.041949510000002</v>
       </c>
       <c r="C211" s="5">
         <v>0.42610550500000244</v>
       </c>
       <c r="D211" s="5">
         <v>17.42750139185776</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>31.926674859999999</v>
       </c>
       <c r="C212" s="5">
         <v>-0.11527465000000348</v>
       </c>
       <c r="D212" s="5">
         <v>-4.2327333114583148</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>31.300545945</v>
       </c>
       <c r="C213" s="5">
         <v>-0.6261289149999989</v>
       </c>
       <c r="D213" s="5">
         <v>-21.154179350753498</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>31.556609957999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.25606401299999959</v>
       </c>
       <c r="D214" s="5">
         <v>10.270959203976048</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>31.215308760999999</v>
       </c>
       <c r="C215" s="5">
         <v>-0.34130119699999995</v>
       </c>
       <c r="D215" s="5">
         <v>-12.233755160721016</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>31.192306137999999</v>
       </c>
       <c r="C216" s="5">
         <v>-2.3002623E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-0.88070720935892188</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>31.096555735999999</v>
       </c>
       <c r="C217" s="5">
         <v>-9.5750402000000179E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-3.6220567494348987</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>31.032649259999999</v>
       </c>
       <c r="C218" s="5">
         <v>-6.3906475999999657E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-2.4384332920339036</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>31.607335977000002</v>
       </c>
       <c r="C219" s="5">
         <v>0.57468671700000229</v>
       </c>
       <c r="D219" s="5">
         <v>24.631688709170163</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>31.360982643</v>
       </c>
       <c r="C220" s="5">
         <v>-0.24635333400000192</v>
       </c>
       <c r="D220" s="5">
         <v>-8.9623097458454097</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>31.774354583000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.4133719400000011</v>
       </c>
       <c r="D221" s="5">
         <v>17.015908069677209</v>
       </c>
       <c r="E221" s="5">
         <v>-1.0606832845436731</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>31.781890459</v>
       </c>
       <c r="C222" s="5">
         <v>7.5358759999986091E-3</v>
       </c>
       <c r="D222" s="5">
         <v>0.28497373580469443</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>32.094432865999998</v>
       </c>
       <c r="C223" s="5">
         <v>0.31254240699999869</v>
       </c>
       <c r="D223" s="5">
         <v>12.460433073013544</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>32.059523738000003</v>
       </c>
       <c r="C224" s="5">
         <v>-3.4909127999995349E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-1.2974603329975798</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>32.226242628999998</v>
       </c>
       <c r="C225" s="5">
         <v>0.16671889099999504</v>
       </c>
       <c r="D225" s="5">
         <v>6.4219650892172853</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>32.295055683000001</v>
       </c>
       <c r="C226" s="5">
         <v>6.8813054000003149E-2</v>
       </c>
       <c r="D226" s="5">
         <v>2.5926816144622444</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>32.150968882000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.14408680100000026</v>
       </c>
       <c r="D227" s="5">
         <v>-5.2244466315675258</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>32.590939200999998</v>
       </c>
       <c r="C228" s="5">
         <v>0.43997031899999683</v>
       </c>
       <c r="D228" s="5">
         <v>17.715521749904429</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>33.389667693</v>
       </c>
       <c r="C229" s="5">
         <v>0.79872849200000218</v>
       </c>
       <c r="D229" s="5">
         <v>33.715775900619448</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>32.655646286</v>
       </c>
       <c r="C230" s="5">
         <v>-0.73402140700000018</v>
       </c>
       <c r="D230" s="5">
         <v>-23.413144675165519</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>32.796610711</v>
       </c>
       <c r="C231" s="5">
         <v>0.14096442499999995</v>
       </c>
       <c r="D231" s="5">
         <v>5.304802818358012</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>32.476563007999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.32004770300000018</v>
       </c>
       <c r="D232" s="5">
         <v>-11.101760350341983</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>32.231756068999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.24480693900000006</v>
       </c>
       <c r="D233" s="5">
         <v>-8.6797962429841604</v>
       </c>
       <c r="E233" s="5">
         <v>1.439530375999265</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>32.155443812999998</v>
       </c>
       <c r="C234" s="5">
         <v>-7.6312256000001355E-2</v>
       </c>
       <c r="D234" s="5">
         <v>-2.8044266376808458</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>31.657755083000001</v>
       </c>
       <c r="C235" s="5">
         <v>-0.49768872999999658</v>
       </c>
       <c r="D235" s="5">
         <v>-17.070837194616463</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>31.586348363999999</v>
       </c>
       <c r="C236" s="5">
         <v>-7.1406719000002283E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-2.6733731839295283</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>31.737448783000001</v>
       </c>
       <c r="C237" s="5">
         <v>0.15110041900000226</v>
       </c>
       <c r="D237" s="5">
         <v>5.8939396326552318</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>31.112877681000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.62457110200000088</v>
       </c>
       <c r="D238" s="5">
         <v>-21.219628849516027</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>31.280320316000001</v>
       </c>
       <c r="C239" s="5">
         <v>0.16744263500000045</v>
       </c>
       <c r="D239" s="5">
         <v>6.6527654755239141</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>31.077845854</v>
       </c>
       <c r="C240" s="5">
         <v>-0.20247446200000141</v>
       </c>
       <c r="D240" s="5">
         <v>-7.496833563107586</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>31.068722730000001</v>
       </c>
       <c r="C241" s="5">
         <v>-9.1231239999984837E-3</v>
       </c>
       <c r="D241" s="5">
         <v>-0.35170038139817894</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>31.030963314000001</v>
       </c>
       <c r="C242" s="5">
         <v>-3.7759416000000101E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-1.4487123571101712</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>31.021252776000001</v>
       </c>
       <c r="C243" s="5">
         <v>-9.7105380000002128E-3</v>
       </c>
       <c r="D243" s="5">
         <v>-0.37487108620944953</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>31.312305595000002</v>
       </c>
       <c r="C244" s="5">
         <v>0.2910528190000008</v>
       </c>
       <c r="D244" s="5">
         <v>11.858391902425547</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>31.199766567000001</v>
       </c>
       <c r="C245" s="5">
         <v>-0.11253902800000049</v>
       </c>
       <c r="D245" s="5">
         <v>-4.2286578136838777</v>
       </c>
       <c r="E245" s="5">
         <v>-3.2017787047989854</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>31.442276402000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.2425098349999999</v>
       </c>
       <c r="D246" s="5">
         <v>9.7366347466693259</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>31.431398433999998</v>
       </c>
       <c r="C247" s="5">
         <v>-1.0877968000002625E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-0.41437049745546295</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>32.213540727999998</v>
       </c>
       <c r="C248" s="5">
         <v>0.78214229399999979</v>
       </c>
       <c r="D248" s="5">
         <v>34.306522476015708</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>31.449976099000001</v>
       </c>
       <c r="C249" s="5">
         <v>-0.76356462899999755</v>
       </c>
       <c r="D249" s="5">
         <v>-25.01363775981098</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>31.655094929000001</v>
       </c>
       <c r="C250" s="5">
         <v>0.20511882999999997</v>
       </c>
       <c r="D250" s="5">
         <v>8.1134200923149269</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>31.406859507</v>
       </c>
       <c r="C251" s="5">
         <v>-0.24823542200000048</v>
       </c>
       <c r="D251" s="5">
         <v>-9.0148116345415641</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>31.348848017000002</v>
       </c>
       <c r="C252" s="5">
         <v>-5.8011489999998389E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-2.1941358297134728</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>31.140165972999998</v>
       </c>
       <c r="C253" s="5">
         <v>-0.20868204400000323</v>
       </c>
       <c r="D253" s="5">
         <v>-7.7020533262359141</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>31.049976087000001</v>
       </c>
       <c r="C254" s="5">
         <v>-9.0189885999997443E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-3.420675199312051</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>31.162836113000001</v>
       </c>
       <c r="C255" s="5">
         <v>0.11286002599999989</v>
       </c>
       <c r="D255" s="5">
         <v>4.4500056891719986</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>31.146840332</v>
       </c>
       <c r="C256" s="5">
         <v>-1.5995781000000875E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-0.61422008905236414</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>31.050257408</v>
       </c>
       <c r="C257" s="5">
         <v>-9.6582923999999792E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-3.658256924636516</v>
       </c>
       <c r="E257" s="5">
         <v>-0.47919960772442316</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>31.040790519000002</v>
       </c>
       <c r="C258" s="5">
         <v>-9.4668889999987016E-3</v>
       </c>
       <c r="D258" s="5">
         <v>-0.36525417717963027</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>31.311478778000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.27068825899999993</v>
       </c>
       <c r="D259" s="5">
         <v>10.981265337929358</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>30.867465905</v>
       </c>
       <c r="C260" s="5">
         <v>-0.44401287300000192</v>
       </c>
       <c r="D260" s="5">
         <v>-15.750219529619713</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>30.909898283</v>
       </c>
       <c r="C261" s="5">
         <v>4.2432378000000881E-2</v>
       </c>
       <c r="D261" s="5">
         <v>1.6621255165500282</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>30.798564177999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.11133410500000096</v>
       </c>
       <c r="D262" s="5">
         <v>-4.2376638499086905</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>30.422529259000001</v>
       </c>
       <c r="C263" s="5">
         <v>-0.37603491899999852</v>
       </c>
       <c r="D263" s="5">
         <v>-13.706483634533562</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>30.533750027</v>
       </c>
       <c r="C264" s="5">
         <v>0.11122076799999903</v>
       </c>
       <c r="D264" s="5">
         <v>4.4763375964079533</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>30.166663301</v>
       </c>
       <c r="C265" s="5">
         <v>-0.36708672600000014</v>
       </c>
       <c r="D265" s="5">
         <v>-13.51006658014845</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>30.45276797</v>
       </c>
       <c r="C266" s="5">
         <v>0.2861046690000002</v>
       </c>
       <c r="D266" s="5">
         <v>11.993797049425137</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>29.397052572</v>
       </c>
       <c r="C267" s="5">
         <v>-1.0557153980000002</v>
       </c>
       <c r="D267" s="5">
         <v>-34.517660517186265</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>29.567106595999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.1700540239999988</v>
       </c>
       <c r="D268" s="5">
         <v>7.1668475886330629</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>29.984880794999999</v>
       </c>
       <c r="C269" s="5">
         <v>0.41777419900000012</v>
       </c>
       <c r="D269" s="5">
         <v>18.337392406386943</v>
       </c>
       <c r="E269" s="5">
         <v>-3.431136170631266</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>29.925939388</v>
       </c>
       <c r="C270" s="5">
         <v>-5.8941406999998947E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-2.3335090843801365</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>30.087046513000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.16110712500000091</v>
       </c>
       <c r="D271" s="5">
         <v>6.6549914849513225</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>30.376725391000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.28967887800000014</v>
       </c>
       <c r="D272" s="5">
         <v>12.185511510917424</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>30.399537606999999</v>
       </c>
       <c r="C273" s="5">
         <v>2.2812215999998386E-2</v>
       </c>
       <c r="D273" s="5">
         <v>0.9049036688014267</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>30.364048841999999</v>
       </c>
       <c r="C274" s="5">
         <v>-3.54887650000002E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-1.3919337159984835</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>30.338323804000002</v>
       </c>
       <c r="C275" s="5">
         <v>-2.5725037999997369E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-1.0119403281184103</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>30.326232400999999</v>
       </c>
       <c r="C276" s="5">
         <v>-1.2091403000002998E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-0.4772155558815605</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>30.360430829999999</v>
       </c>
       <c r="C277" s="5">
         <v>3.4198428999999919E-2</v>
       </c>
       <c r="D277" s="5">
         <v>1.3616463381245891</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>30.359898153</v>
       </c>
       <c r="C278" s="5">
         <v>-5.326769999989267E-4</v>
       </c>
       <c r="D278" s="5">
         <v>-2.1052096540130627E-2</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>30.219520212999999</v>
       </c>
       <c r="C279" s="5">
         <v>-0.14037794000000048</v>
       </c>
       <c r="D279" s="5">
         <v>-5.4096015685889505</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>30.059844100999999</v>
       </c>
       <c r="C280" s="5">
         <v>-0.15967611199999965</v>
       </c>
       <c r="D280" s="5">
         <v>-6.159587544388156</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>30.191886254</v>
       </c>
       <c r="C281" s="5">
         <v>0.13204215300000044</v>
       </c>
       <c r="D281" s="5">
         <v>5.4004034341526452</v>
       </c>
       <c r="E281" s="5">
         <v>0.69036612289790078</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>30.195010035999999</v>
       </c>
       <c r="C282" s="5">
         <v>3.1237819999994088E-3</v>
       </c>
       <c r="D282" s="5">
         <v>0.12422782145806721</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>30.660934023999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.46592398800000012</v>
       </c>
       <c r="D283" s="5">
         <v>20.171761747338302</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>30.544511670999999</v>
       </c>
       <c r="C284" s="5">
         <v>-0.11642235300000081</v>
       </c>
       <c r="D284" s="5">
         <v>-4.4625451092993984</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>30.103740160000001</v>
       </c>
       <c r="C285" s="5">
         <v>-0.44077151099999767</v>
       </c>
       <c r="D285" s="5">
         <v>-16.006196958639983</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>30.153950524999999</v>
       </c>
       <c r="C286" s="5">
         <v>5.0210364999998092E-2</v>
       </c>
       <c r="D286" s="5">
         <v>2.0199566123718871</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>30.451794735</v>
       </c>
       <c r="C287" s="5">
         <v>0.29784421000000094</v>
       </c>
       <c r="D287" s="5">
         <v>12.518545439615592</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>30.533422237</v>
       </c>
       <c r="C288" s="5">
         <v>8.1627501999999907E-2</v>
       </c>
       <c r="D288" s="5">
         <v>3.2645073125065593</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>30.817653370999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.28423113399999878</v>
       </c>
       <c r="D289" s="5">
         <v>11.760668418150821</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>31.362156442</v>
       </c>
       <c r="C290" s="5">
         <v>0.54450307100000117</v>
       </c>
       <c r="D290" s="5">
         <v>23.388933353655549</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>31.340291327999999</v>
       </c>
       <c r="C291" s="5">
         <v>-2.1865114000000574E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-0.83341718576657176</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>31.535270930999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.19497960300000017</v>
       </c>
       <c r="D292" s="5">
         <v>7.726474698543595</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>31.601821753999999</v>
       </c>
       <c r="C293" s="5">
         <v>6.6550823000000037E-2</v>
       </c>
       <c r="D293" s="5">
         <v>2.5620355392263594</v>
       </c>
       <c r="E293" s="5">
         <v>4.6699152485486062</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>31.332772120000001</v>
       </c>
       <c r="C294" s="5">
         <v>-0.26904963399999815</v>
       </c>
       <c r="D294" s="5">
         <v>-9.7514128692211202</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>31.423153272</v>
       </c>
       <c r="C295" s="5">
         <v>9.0381151999999076E-2</v>
       </c>
       <c r="D295" s="5">
         <v>3.5169156918445132</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>31.556890720999998</v>
       </c>
       <c r="C296" s="5">
         <v>0.13373744899999807</v>
       </c>
       <c r="D296" s="5">
         <v>5.2284820507944918</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>31.501617659000001</v>
       </c>
       <c r="C297" s="5">
         <v>-5.5273061999997708E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-2.081714143397384</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>31.662834562</v>
       </c>
       <c r="C298" s="5">
         <v>0.16121690299999969</v>
       </c>
       <c r="D298" s="5">
         <v>6.3171259664643875</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>31.650553516999999</v>
       </c>
       <c r="C299" s="5">
         <v>-1.2281045000001711E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-0.46445165443516068</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>31.674793487999999</v>
       </c>
       <c r="C300" s="5">
         <v>2.4239971000000082E-2</v>
       </c>
       <c r="D300" s="5">
         <v>0.92291605929837317</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>31.496331463000001</v>
       </c>
       <c r="C301" s="5">
         <v>-0.17846202499999819</v>
       </c>
       <c r="D301" s="5">
         <v>-6.5554101186364839</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>31.148525326000001</v>
       </c>
       <c r="C302" s="5">
         <v>-0.34780613699999918</v>
       </c>
       <c r="D302" s="5">
         <v>-12.475382912245092</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>31.477132965999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.32860763999999776</v>
       </c>
       <c r="D303" s="5">
         <v>13.420651287740281</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>31.271480714999999</v>
       </c>
       <c r="C304" s="5">
         <v>-0.20565225100000006</v>
       </c>
       <c r="D304" s="5">
         <v>-7.5643870825895743</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>31.084346937999999</v>
       </c>
       <c r="C305" s="5">
         <v>-0.18713377699999967</v>
       </c>
       <c r="D305" s="5">
         <v>-6.9493048302977867</v>
       </c>
       <c r="E305" s="5">
         <v>-1.6374841299600096</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>31.775844798000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.69149786000000191</v>
       </c>
       <c r="D306" s="5">
         <v>30.215983854127181</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>31.667432328</v>
       </c>
       <c r="C307" s="5">
         <v>-0.10841247000000109</v>
       </c>
       <c r="D307" s="5">
         <v>-4.0181875537627532</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>31.660436102999999</v>
       </c>
       <c r="C308" s="5">
         <v>-6.9962250000017434E-3</v>
       </c>
       <c r="D308" s="5">
         <v>-0.26479179142612219</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>32.125827950000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.46539184700000291</v>
       </c>
       <c r="D309" s="5">
         <v>19.137707096450573</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>32.27250016</v>
       </c>
       <c r="C310" s="5">
         <v>0.14667220999999842</v>
       </c>
       <c r="D310" s="5">
         <v>5.6183526826744101</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>33.063050545000003</v>
       </c>
       <c r="C311" s="5">
         <v>0.79055038500000308</v>
       </c>
       <c r="D311" s="5">
         <v>33.697631270920311</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>32.617584884000003</v>
       </c>
       <c r="C312" s="5">
         <v>-0.44546566100000007</v>
       </c>
       <c r="D312" s="5">
         <v>-15.021988802735887</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>32.910394367000002</v>
       </c>
       <c r="C313" s="5">
         <v>0.2928094829999992</v>
       </c>
       <c r="D313" s="5">
         <v>11.320570355960925</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>32.646926612000001</v>
       </c>
       <c r="C314" s="5">
         <v>-0.26346775500000064</v>
       </c>
       <c r="D314" s="5">
         <v>-9.1948254389326518</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>32.981582740999997</v>
       </c>
       <c r="C315" s="5">
         <v>0.33465612899999542</v>
       </c>
       <c r="D315" s="5">
         <v>13.01869295819429</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>33.196930369</v>
       </c>
       <c r="C316" s="5">
         <v>0.21534762800000351</v>
       </c>
       <c r="D316" s="5">
         <v>8.1227826345778187</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>33.150012521000001</v>
       </c>
       <c r="C317" s="5">
         <v>-4.6917847999999651E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-1.6828612466625148</v>
       </c>
       <c r="E317" s="5">
         <v>6.6453562209948469</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>33.326862183999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.17684966299999871</v>
       </c>
       <c r="D318" s="5">
         <v>6.5930147423216789</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>33.197354875999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.12950730800000088</v>
       </c>
       <c r="D319" s="5">
         <v>-4.5647829184945916</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>33.143960286999999</v>
       </c>
       <c r="C320" s="5">
         <v>-5.3394588999999826E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-1.9130960354556192</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>33.362103971000003</v>
       </c>
       <c r="C321" s="5">
         <v>0.21814368400000461</v>
       </c>
       <c r="D321" s="5">
         <v>8.1903133692581953</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>33.300435950000001</v>
       </c>
       <c r="C322" s="5">
         <v>-6.1668021000002682E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-2.1957220627983887</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>33.288432211999996</v>
       </c>
       <c r="C323" s="5">
         <v>-1.2003738000004205E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-0.43170491694639601</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>34.064842462000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.77641025000000496</v>
       </c>
       <c r="D324" s="5">
         <v>31.873191928211519</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>33.761009534000003</v>
       </c>
       <c r="C325" s="5">
         <v>-0.3038329279999985</v>
       </c>
       <c r="D325" s="5">
         <v>-10.193354004434486</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>33.836240834000002</v>
       </c>
       <c r="C326" s="5">
         <v>7.5231299999998669E-2</v>
       </c>
       <c r="D326" s="5">
         <v>2.7070355819598158</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>33.259882802</v>
       </c>
       <c r="C327" s="5">
         <v>-0.57635803200000169</v>
       </c>
       <c r="D327" s="5">
         <v>-18.630193102496818</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>32.910190583000002</v>
       </c>
       <c r="C328" s="5">
         <v>-0.34969221899999781</v>
       </c>
       <c r="D328" s="5">
         <v>-11.912112922130758</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>33.375429054999998</v>
       </c>
       <c r="C329" s="5">
         <v>0.4652384719999958</v>
       </c>
       <c r="D329" s="5">
         <v>18.347073116672121</v>
       </c>
       <c r="E329" s="5">
         <v>0.67998928765773403</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>33.630260935999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.2548318810000012</v>
       </c>
       <c r="D330" s="5">
         <v>9.5571067705612514</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>33.834636154999998</v>
       </c>
       <c r="C331" s="5">
         <v>0.20437521899999922</v>
       </c>
       <c r="D331" s="5">
         <v>7.541300278920704</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>33.767119059999999</v>
       </c>
       <c r="C332" s="5">
         <v>-6.7517094999999472E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-2.3684954240758782</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>34.315000300999998</v>
       </c>
       <c r="C333" s="5">
         <v>0.54788124099999891</v>
       </c>
       <c r="D333" s="5">
         <v>21.305355524672297</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>34.450265539999997</v>
       </c>
       <c r="C334" s="5">
         <v>0.13526523899999887</v>
       </c>
       <c r="D334" s="5">
         <v>4.8341554268693354</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>34.532752465999998</v>
       </c>
       <c r="C335" s="5">
         <v>8.2486926000001404E-2</v>
       </c>
       <c r="D335" s="5">
         <v>2.9113941916977248</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>34.205022616000001</v>
       </c>
       <c r="C336" s="5">
         <v>-0.32772984999999721</v>
       </c>
       <c r="D336" s="5">
         <v>-10.812449592603468</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>34.224041386000003</v>
       </c>
       <c r="C337" s="5">
         <v>1.9018770000002405E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.66927152504492327</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>34.625948239000003</v>
       </c>
       <c r="C338" s="5">
         <v>0.40190685299999984</v>
       </c>
       <c r="D338" s="5">
         <v>15.038867307964644</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>34.498457565000002</v>
       </c>
       <c r="C339" s="5">
         <v>-0.12749067400000058</v>
       </c>
       <c r="D339" s="5">
         <v>-4.3299433188502707</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>34.828441622</v>
       </c>
       <c r="C340" s="5">
         <v>0.32998405699999722</v>
       </c>
       <c r="D340" s="5">
         <v>12.101745437220114</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>35.193987939000003</v>
       </c>
       <c r="C341" s="5">
         <v>0.36554631700000328</v>
       </c>
       <c r="D341" s="5">
         <v>13.347842667562615</v>
       </c>
       <c r="E341" s="5">
         <v>5.4487955226078633</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>35.363781959000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.16979401999999766</v>
       </c>
       <c r="D342" s="5">
         <v>5.94554025309737</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>35.6888772</v>
       </c>
       <c r="C343" s="5">
         <v>0.32509524099999965</v>
       </c>
       <c r="D343" s="5">
         <v>11.606674746241886</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>35.655178507000002</v>
       </c>
       <c r="C344" s="5">
         <v>-3.3698692999998059E-2</v>
       </c>
       <c r="D344" s="5">
         <v>-1.1272162562870447</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>35.278696427</v>
       </c>
       <c r="C345" s="5">
         <v>-0.37648208000000238</v>
       </c>
       <c r="D345" s="5">
         <v>-11.960215615868474</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>35.491041254000002</v>
       </c>
       <c r="C346" s="5">
         <v>0.21234482700000257</v>
       </c>
       <c r="D346" s="5">
         <v>7.4668555742995579</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>35.570674293000003</v>
       </c>
       <c r="C347" s="5">
         <v>7.9633039000000849E-2</v>
       </c>
       <c r="D347" s="5">
         <v>2.7259774294730033</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>35.857959076999997</v>
       </c>
       <c r="C348" s="5">
         <v>0.28728478399999346</v>
       </c>
       <c r="D348" s="5">
         <v>10.134055504170458</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>35.915043920000002</v>
       </c>
       <c r="C349" s="5">
         <v>5.7084843000005492E-2</v>
       </c>
       <c r="D349" s="5">
         <v>1.9271815436587403</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>36.105227589000002</v>
       </c>
       <c r="C350" s="5">
         <v>0.19018366899999961</v>
       </c>
       <c r="D350" s="5">
         <v>6.5428280900876157</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>36.606966862</v>
       </c>
       <c r="C351" s="5">
         <v>0.50173927299999832</v>
       </c>
       <c r="D351" s="5">
         <v>18.011385792170831</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>36.543058481999999</v>
       </c>
       <c r="C352" s="5">
         <v>-6.3908380000000875E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-2.0749589866515872</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>37.310802862000003</v>
       </c>
       <c r="C353" s="5">
         <v>0.76774438000000345</v>
       </c>
       <c r="D353" s="5">
         <v>28.338339921238777</v>
       </c>
       <c r="E353" s="5">
         <v>6.0147060534002872</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>36.521230531999997</v>
       </c>
       <c r="C354" s="5">
         <v>-0.78957233000000571</v>
       </c>
       <c r="D354" s="5">
         <v>-22.637643155390542</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>36.466565369999998</v>
       </c>
       <c r="C355" s="5">
         <v>-5.4665161999999157E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-1.7814527718731377</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>36.625749499000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.15918412900000334</v>
       </c>
       <c r="D356" s="5">
         <v>5.3658604325969694</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>36.646979119000001</v>
       </c>
       <c r="C357" s="5">
         <v>2.1229619999999727E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.69778550670784867</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>36.713410809999999</v>
       </c>
       <c r="C358" s="5">
         <v>6.6431690999998239E-2</v>
       </c>
       <c r="D358" s="5">
         <v>2.1971155770522</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>37.116893562999998</v>
       </c>
       <c r="C359" s="5">
         <v>0.4034827529999987</v>
       </c>
       <c r="D359" s="5">
         <v>14.015173127158565</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>37.376842255</v>
       </c>
       <c r="C360" s="5">
         <v>0.25994869200000181</v>
       </c>
       <c r="D360" s="5">
         <v>8.7356196684171614</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>37.793815975999998</v>
       </c>
       <c r="C361" s="5">
         <v>0.41697372099999797</v>
       </c>
       <c r="D361" s="5">
         <v>14.239853416416647</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>37.627620051999997</v>
       </c>
       <c r="C362" s="5">
         <v>-0.16619592400000016</v>
       </c>
       <c r="D362" s="5">
         <v>-5.1511495878702735</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>37.485451472000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.14216857999999633</v>
       </c>
       <c r="D363" s="5">
         <v>-4.4409223373746869</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>37.485295995000001</v>
       </c>
       <c r="C364" s="5">
         <v>-1.5547699999984843E-4</v>
       </c>
       <c r="D364" s="5">
         <v>-4.9770814174010525E-3</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>37.560280949000003</v>
       </c>
       <c r="C365" s="5">
         <v>7.498495400000138E-2</v>
       </c>
       <c r="D365" s="5">
         <v>2.4270467767041781</v>
       </c>
       <c r="E365" s="5">
         <v>0.66864840170481887</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>37.234661424999999</v>
       </c>
       <c r="C366" s="5">
         <v>-0.32561952400000393</v>
       </c>
       <c r="D366" s="5">
         <v>-9.9211310226887441</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>37.478802086000002</v>
       </c>
       <c r="C367" s="5">
         <v>0.24414066100000298</v>
       </c>
       <c r="D367" s="5">
         <v>8.1582137089101447</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>37.519714751999999</v>
       </c>
       <c r="C368" s="5">
         <v>4.0912665999996989E-2</v>
       </c>
       <c r="D368" s="5">
         <v>1.3178392909809711</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>34.289631196999999</v>
       </c>
       <c r="C369" s="5">
         <v>-3.2300835550000002</v>
       </c>
       <c r="D369" s="5">
         <v>-66.050026974469404</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>34.506542199000002</v>
       </c>
       <c r="C370" s="5">
         <v>0.21691100200000335</v>
       </c>
       <c r="D370" s="5">
         <v>7.8607748895687113</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>35.550408984999997</v>
       </c>
       <c r="C371" s="5">
         <v>1.0438667859999953</v>
       </c>
       <c r="D371" s="5">
         <v>42.994031838657442</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>36.385285113999998</v>
       </c>
       <c r="C372" s="5">
         <v>0.8348761290000013</v>
       </c>
       <c r="D372" s="5">
         <v>32.12170579335114</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>37.167031203000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.78174608900000209</v>
       </c>
       <c r="D373" s="5">
         <v>29.058043971319549</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>37.363834816000001</v>
       </c>
       <c r="C374" s="5">
         <v>0.19680361300000015</v>
       </c>
       <c r="D374" s="5">
         <v>6.54249276607477</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>37.697290393000003</v>
       </c>
       <c r="C375" s="5">
         <v>0.33345557700000228</v>
       </c>
       <c r="D375" s="5">
         <v>11.251096517251913</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>37.947550962999998</v>
       </c>
       <c r="C376" s="5">
         <v>0.25026056999999469</v>
       </c>
       <c r="D376" s="5">
         <v>8.2638366512551631</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>38.720545842999996</v>
       </c>
       <c r="C377" s="5">
         <v>0.77299487999999883</v>
       </c>
       <c r="D377" s="5">
         <v>27.377469355476492</v>
       </c>
       <c r="E377" s="5">
         <v>3.0890740555839402</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>38.309077336000001</v>
       </c>
       <c r="C378" s="5">
         <v>-0.41146850699999504</v>
       </c>
       <c r="D378" s="5">
         <v>-12.032417734269508</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>38.097727145</v>
       </c>
       <c r="C379" s="5">
         <v>-0.21135019100000108</v>
       </c>
       <c r="D379" s="5">
         <v>-6.4231335914889609</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>38.823372536999997</v>
       </c>
       <c r="C380" s="5">
         <v>0.725645391999997</v>
       </c>
       <c r="D380" s="5">
         <v>25.409462577339802</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>37.101777425999998</v>
       </c>
       <c r="C381" s="5">
         <v>-1.7215951109999992</v>
       </c>
       <c r="D381" s="5">
         <v>-41.974688916300742</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>37.687979704</v>
       </c>
       <c r="C382" s="5">
         <v>0.5862022780000018</v>
       </c>
       <c r="D382" s="5">
         <v>20.697340050534763</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>37.680160792000002</v>
       </c>
       <c r="C383" s="5">
         <v>-7.8189119999976242E-3</v>
       </c>
       <c r="D383" s="5">
         <v>-0.24867333600759878</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>38.00659959</v>
       </c>
       <c r="C384" s="5">
         <v>0.32643879799999809</v>
       </c>
       <c r="D384" s="5">
         <v>10.906044704379703</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>38.428992149000003</v>
       </c>
       <c r="C385" s="5">
         <v>0.42239255900000217</v>
       </c>
       <c r="D385" s="5">
         <v>14.182553305558443</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>39.114412803</v>
       </c>
       <c r="C386" s="5">
         <v>0.68542065399999785</v>
       </c>
       <c r="D386" s="5">
         <v>23.632839101066416</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>39.345263938000002</v>
       </c>
       <c r="C387" s="5">
         <v>0.23085113500000176</v>
       </c>
       <c r="D387" s="5">
         <v>7.3168156585161181</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>39.621703222000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.27643928399999851</v>
       </c>
       <c r="D388" s="5">
         <v>8.764741448396185</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>39.597608895999997</v>
       </c>
       <c r="C389" s="5">
         <v>-2.4094326000003718E-2</v>
       </c>
       <c r="D389" s="5">
         <v>-0.72729543450151812</v>
       </c>
       <c r="E389" s="5">
         <v>2.2651102506566545</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>39.82099882</v>
       </c>
       <c r="C390" s="5">
         <v>0.22338992400000279</v>
       </c>
       <c r="D390" s="5">
         <v>6.9838561599287141</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>40.213727986000002</v>
       </c>
       <c r="C391" s="5">
         <v>0.39272916600000229</v>
       </c>
       <c r="D391" s="5">
         <v>12.498373060374512</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>40.340224839000001</v>
       </c>
       <c r="C392" s="5">
         <v>0.12649685299999902</v>
       </c>
       <c r="D392" s="5">
         <v>3.8407322952886069</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>41.289929674</v>
       </c>
       <c r="C393" s="5">
         <v>0.94970483499999858</v>
       </c>
       <c r="D393" s="5">
         <v>32.211716791310785</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>40.873443274000003</v>
       </c>
       <c r="C394" s="5">
         <v>-0.41648639999999659</v>
       </c>
       <c r="D394" s="5">
         <v>-11.45480786147327</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>40.888903175999999</v>
       </c>
       <c r="C395" s="5">
         <v>1.5459901999996362E-2</v>
       </c>
       <c r="D395" s="5">
         <v>0.45483138415298718</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>41.271933093000001</v>
       </c>
       <c r="C396" s="5">
         <v>0.38302991700000177</v>
       </c>
       <c r="D396" s="5">
         <v>11.83872261189669</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>41.097665337000002</v>
       </c>
       <c r="C397" s="5">
         <v>-0.174267755999999</v>
       </c>
       <c r="D397" s="5">
         <v>-4.9508831553488513</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>40.842116023000003</v>
       </c>
       <c r="C398" s="5">
         <v>-0.25554931399999958</v>
       </c>
       <c r="D398" s="5">
         <v>-7.2117463854145409</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>40.846454881</v>
       </c>
       <c r="C399" s="5">
         <v>4.3388579999970034E-3</v>
       </c>
       <c r="D399" s="5">
         <v>0.12755638973969141</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>40.492812395999998</v>
       </c>
       <c r="C400" s="5">
         <v>-0.35364248500000173</v>
       </c>
       <c r="D400" s="5">
         <v>-9.9086981382130119</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>40.557302913999997</v>
       </c>
       <c r="C401" s="5">
         <v>6.4490517999999497E-2</v>
       </c>
       <c r="D401" s="5">
         <v>1.9279994729044958</v>
       </c>
       <c r="E401" s="5">
         <v>2.4236160837907139</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>40.715607329000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.15830441500000347</v>
       </c>
       <c r="D402" s="5">
         <v>4.7857461217271524</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>40.50837756</v>
       </c>
       <c r="C403" s="5">
         <v>-0.20722976900000134</v>
       </c>
       <c r="D403" s="5">
         <v>-5.9395216715778414</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>40.144633007000003</v>
       </c>
       <c r="C404" s="5">
         <v>-0.36374455299999653</v>
       </c>
       <c r="D404" s="5">
         <v>-10.258832682626451</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>40.576728852000002</v>
       </c>
       <c r="C405" s="5">
         <v>0.4320958449999992</v>
       </c>
       <c r="D405" s="5">
         <v>13.708908269518583</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>40.693558703999997</v>
       </c>
       <c r="C406" s="5">
         <v>0.11682985199999507</v>
       </c>
       <c r="D406" s="5">
         <v>3.5103218718138374</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>41.200523042</v>
       </c>
       <c r="C407" s="5">
         <v>0.50696433800000307</v>
       </c>
       <c r="D407" s="5">
         <v>16.017819785034337</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>40.744629562</v>
       </c>
       <c r="C408" s="5">
         <v>-0.4558934800000003</v>
       </c>
       <c r="D408" s="5">
         <v>-12.49925901687946</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>40.441703752999999</v>
       </c>
       <c r="C409" s="5">
         <v>-0.30292580900000132</v>
       </c>
       <c r="D409" s="5">
         <v>-8.5657644683220902</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>40.577198328000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.13549457500000273</v>
       </c>
       <c r="D410" s="5">
         <v>4.0953595498182116</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>40.659752814000001</v>
       </c>
       <c r="C411" s="5">
         <v>8.2554485999999372E-2</v>
       </c>
       <c r="D411" s="5">
         <v>2.46891009513166</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>40.770102897000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.11035008300000015</v>
       </c>
       <c r="D412" s="5">
         <v>3.3058419662068683</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>41.002964984999998</v>
       </c>
       <c r="C413" s="5">
         <v>0.23286208799999741</v>
       </c>
       <c r="D413" s="5">
         <v>7.0733664785079586</v>
       </c>
       <c r="E413" s="5">
         <v>1.0988454334476039</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>43.002707014000002</v>
       </c>
       <c r="C414" s="5">
         <v>1.9997420290000036</v>
       </c>
       <c r="D414" s="5">
         <v>77.078728370679954</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>43.005906805000002</v>
       </c>
       <c r="C415" s="5">
         <v>3.1997910000001184E-3</v>
       </c>
       <c r="D415" s="5">
         <v>8.9327423161433828E-2</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>43.543827553</v>
       </c>
       <c r="C416" s="5">
         <v>0.53792074799999767</v>
       </c>
       <c r="D416" s="5">
         <v>16.086549600924837</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>43.067866758999998</v>
       </c>
       <c r="C417" s="5">
         <v>-0.47596079400000235</v>
       </c>
       <c r="D417" s="5">
         <v>-12.356217389385716</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>43.242007022000003</v>
       </c>
       <c r="C418" s="5">
         <v>0.17414026300000529</v>
       </c>
       <c r="D418" s="5">
         <v>4.9614414191880396</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>43.304780147999999</v>
       </c>
       <c r="C419" s="5">
         <v>6.2773125999996182E-2</v>
       </c>
       <c r="D419" s="5">
         <v>1.7559800512844337</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>43.312781086999998</v>
       </c>
       <c r="C420" s="5">
         <v>8.0009389999986524E-3</v>
       </c>
       <c r="D420" s="5">
         <v>0.22193598922930491</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>43.567585811000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.25480472400000309</v>
       </c>
       <c r="D421" s="5">
         <v>7.2924341379507762</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>43.789443323</v>
       </c>
       <c r="C422" s="5">
         <v>0.2218575119999997</v>
       </c>
       <c r="D422" s="5">
         <v>6.284797043116086</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>44.096848692999998</v>
       </c>
       <c r="C423" s="5">
         <v>0.3074053699999979</v>
       </c>
       <c r="D423" s="5">
         <v>8.7570860106055868</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>44.144334598999997</v>
       </c>
       <c r="C424" s="5">
         <v>4.7485905999998579E-2</v>
       </c>
       <c r="D424" s="5">
         <v>1.2999068438952266</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>43.933273790999998</v>
       </c>
       <c r="C425" s="5">
         <v>-0.21106080799999916</v>
       </c>
       <c r="D425" s="5">
         <v>-5.5888899560622596</v>
       </c>
       <c r="E425" s="5">
         <v>7.1465778318031026</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>44.236481208000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.30320741700000298</v>
       </c>
       <c r="D426" s="5">
         <v>8.6035648956331645</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>43.898961565999997</v>
       </c>
       <c r="C427" s="5">
         <v>-0.33751964200000373</v>
       </c>
       <c r="D427" s="5">
         <v>-8.7812575783441265</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>43.737344948999997</v>
       </c>
       <c r="C428" s="5">
         <v>-0.16161661699999996</v>
       </c>
       <c r="D428" s="5">
         <v>-4.3295039593581608</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>43.760352312000002</v>
       </c>
       <c r="C429" s="5">
         <v>2.3007363000004943E-2</v>
       </c>
       <c r="D429" s="5">
         <v>0.63307120028910369</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>43.390054683000002</v>
       </c>
       <c r="C430" s="5">
         <v>-0.37029762899999952</v>
       </c>
       <c r="D430" s="5">
         <v>-9.6948222802581974</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>43.606801238000003</v>
       </c>
       <c r="C431" s="5">
         <v>0.21674655500000028</v>
       </c>
       <c r="D431" s="5">
         <v>6.1618295436586701</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>43.269056116000002</v>
       </c>
       <c r="C432" s="5">
         <v>-0.33774512200000117</v>
       </c>
       <c r="D432" s="5">
         <v>-8.908407666035945</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>43.574498863000002</v>
       </c>
       <c r="C433" s="5">
         <v>0.30544274700000074</v>
       </c>
       <c r="D433" s="5">
         <v>8.8077314671974438</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>43.503007228999998</v>
       </c>
       <c r="C434" s="5">
         <v>-7.1491634000004467E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-1.9511419925914875</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>43.275114946999999</v>
       </c>
       <c r="C435" s="5">
         <v>-0.22789228199999911</v>
       </c>
       <c r="D435" s="5">
         <v>-6.108255514006089</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>43.598121898000002</v>
       </c>
       <c r="C436" s="5">
         <v>0.32300695100000354</v>
       </c>
       <c r="D436" s="5">
         <v>9.3338432106816036</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>43.734330964999998</v>
       </c>
       <c r="C437" s="5">
         <v>0.1362090669999958</v>
       </c>
       <c r="D437" s="5">
         <v>3.8141304578967805</v>
       </c>
       <c r="E437" s="5">
         <v>-0.45282950445808545</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>44.161718174999997</v>
       </c>
       <c r="C438" s="5">
         <v>0.42738720999999913</v>
       </c>
       <c r="D438" s="5">
         <v>12.378102912501699</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>44.315214021000003</v>
       </c>
       <c r="C439" s="5">
         <v>0.15349584600000554</v>
       </c>
       <c r="D439" s="5">
         <v>4.2515858622452773</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>44.666310594999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.35109657399999605</v>
       </c>
       <c r="D440" s="5">
         <v>9.9326673472884828</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>44.996559048000002</v>
       </c>
       <c r="C441" s="5">
         <v>0.33024845300000294</v>
       </c>
       <c r="D441" s="5">
         <v>9.2422580551199331</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>44.950851380000003</v>
       </c>
       <c r="C442" s="5">
         <v>-4.5707667999998591E-2</v>
       </c>
       <c r="D442" s="5">
         <v>-1.2121771062074571</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>45.265698159999999</v>
+        <v>45.496192045999997</v>
       </c>
       <c r="C443" s="5">
-        <v>0.31484677999999633</v>
+        <v>0.5453406659999942</v>
       </c>
       <c r="D443" s="5">
-        <v>8.7365666923879139</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>15.570108269297922</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>45.706778663000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.21058661700000414</v>
+      </c>
+      <c r="D444" s="5">
+        <v>5.6980041169971685</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FB34E8B-15EC-4D6B-98F3-05F34A153E12}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elppbsva</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>