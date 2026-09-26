--- v8 (2026-09-05)
+++ v9 (2026-09-26)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B38C9502-9166-4FE4-BB06-48B97FB3322C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{57831895-0FF0-4E58-9637-DFC05C71CCCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DDDE9991-B706-477C-BA77-77820D1AFF59}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{793ECA9D-E4F6-492D-8545-5D721F7A01E2}"/>
   </bookViews>
   <sheets>
     <sheet name="elppbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Professional and Business Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B68B8517-9C29-4F19-8209-8DC80DF4FA14}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A38BD9F-C2F3-463C-9035-0144E6587CC7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>14.042648808999999</v>
+        <v>14.042648791</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>14.139832352000001</v>
       </c>
       <c r="C7" s="5">
-        <v>9.7183543000001649E-2</v>
+        <v>9.7183561000001362E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>8.6282308481772318</v>
+        <v>8.6282325190657048</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>14.224368188</v>
+        <v>14.224368205999999</v>
       </c>
       <c r="C8" s="5">
-        <v>8.453583599999881E-2</v>
+        <v>8.4535853999998523E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>7.414942065712693</v>
+        <v>7.4149436968312443</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>14.015366294</v>
+        <v>14.015366278</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.20900189400000002</v>
+        <v>-0.20900192799999928</v>
       </c>
       <c r="D9" s="5">
-        <v>-16.274527134287965</v>
+        <v>-16.274529552652805</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>14.187636793999999</v>
+        <v>14.187636771999999</v>
       </c>
       <c r="C10" s="5">
-        <v>0.17227049999999977</v>
+        <v>0.17227049399999927</v>
       </c>
       <c r="D10" s="5">
-        <v>15.789002307148415</v>
+        <v>15.789001738798071</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>14.168140770999999</v>
+        <v>14.168140747000001</v>
       </c>
       <c r="C11" s="5">
-        <v>-1.9496023000000307E-2</v>
+        <v>-1.9496024999998696E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-1.6365810301540051</v>
+        <v>-1.6365811992943513</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>14.284315616000001</v>
+        <v>14.284315595000001</v>
       </c>
       <c r="C12" s="5">
-        <v>0.11617484500000153</v>
+        <v>0.116174848</v>
       </c>
       <c r="D12" s="5">
-        <v>10.295778632151521</v>
+        <v>10.295778928358313</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>13.937326461</v>
+        <v>13.937326447</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.34698915500000105</v>
+        <v>-0.34698914800000047</v>
       </c>
       <c r="D13" s="5">
-        <v>-25.554161734531423</v>
+        <v>-25.554161318545543</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>13.778765895999999</v>
+        <v>13.778765906</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.15856056500000015</v>
+        <v>-0.15856054099999994</v>
       </c>
       <c r="D14" s="5">
-        <v>-12.829370328877499</v>
+        <v>-12.829368518952434</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>14.148105051</v>
+        <v>14.148105056</v>
       </c>
       <c r="C15" s="5">
-        <v>0.36933915500000047</v>
+        <v>0.36933915000000006</v>
       </c>
       <c r="D15" s="5">
-        <v>37.358472497306884</v>
+        <v>37.358471883561386</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>14.232801140999999</v>
+        <v>14.232801197000001</v>
       </c>
       <c r="C16" s="5">
-        <v>8.4696089999999558E-2</v>
+        <v>8.4696141000000225E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>7.4249766267087791</v>
+        <v>7.4249812431928852</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>14.428220755</v>
+        <v>14.428220775</v>
       </c>
       <c r="C17" s="5">
-        <v>0.19541961400000041</v>
+        <v>0.19541957799999921</v>
       </c>
       <c r="D17" s="5">
-        <v>17.779244489366384</v>
+        <v>17.779240887581295</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>14.356848147999999</v>
+        <v>14.356848141</v>
       </c>
       <c r="C18" s="5">
-        <v>-7.1372607000000698E-2</v>
+        <v>-7.137263399999938E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-5.7772141679581113</v>
+        <v>-5.777216286551079</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>14.222418456</v>
+        <v>14.222418453</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.13442969199999943</v>
+        <v>-0.13442968800000088</v>
       </c>
       <c r="D19" s="5">
-        <v>-10.67518066416544</v>
+        <v>-10.675180367638292</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>14.217377629</v>
+        <v>14.217377670999999</v>
       </c>
       <c r="C20" s="5">
-        <v>-5.040827000000192E-3</v>
+        <v>-5.0407820000000214E-3</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.42448580052809604</v>
+        <v>-0.42448201857125945</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>14.518543407999999</v>
+        <v>14.518543394</v>
       </c>
       <c r="C21" s="5">
-        <v>0.30116577899999974</v>
+        <v>0.30116572300000044</v>
       </c>
       <c r="D21" s="5">
-        <v>28.600477673065015</v>
+        <v>28.600471626144319</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>14.606422187</v>
+        <v>14.606422136999999</v>
       </c>
       <c r="C22" s="5">
-        <v>8.7878779000000407E-2</v>
+        <v>8.7878742999999204E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>7.5101887863309846</v>
+        <v>7.5101856140909362</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>14.596351214</v>
+        <v>14.596351158999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.0070972999999483E-2</v>
+        <v>-1.0070977999999897E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.82425684681179945</v>
+        <v>-0.82425725729609045</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>14.507953994999999</v>
+        <v>14.507953971999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-8.839721900000086E-2</v>
+        <v>-8.8397186999999988E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>-7.0300964254577885</v>
+        <v>-7.0300939903217614</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>14.517678333999999</v>
+        <v>14.517678334999999</v>
       </c>
       <c r="C25" s="5">
-        <v>9.7243389999999152E-3</v>
+        <v>9.7243630000001247E-3</v>
       </c>
       <c r="D25" s="5">
-        <v>0.80730348537323415</v>
+        <v>0.80730548646110734</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>14.381227686000001</v>
+        <v>14.381227703</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.13645064799999851</v>
+        <v>-0.13645063199999896</v>
       </c>
       <c r="D26" s="5">
-        <v>-10.713559233437165</v>
+        <v>-10.713558040697057</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>14.410603317</v>
+        <v>14.410603328000001</v>
       </c>
       <c r="C27" s="5">
-        <v>2.9375630999998847E-2</v>
+        <v>2.9375625000000127E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>2.4788906524707777</v>
+        <v>2.4788901374902528</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>13.991066671</v>
+        <v>13.991066725</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.41953664599999918</v>
+        <v>-0.41953660300000095</v>
       </c>
       <c r="D28" s="5">
-        <v>-29.850601410052846</v>
+        <v>-29.850598803627758</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>14.537098157000001</v>
+        <v>14.537098181999999</v>
       </c>
       <c r="C29" s="5">
-        <v>0.5460314860000004</v>
+        <v>0.54603145699999978</v>
       </c>
       <c r="D29" s="5">
-        <v>58.315253663278568</v>
+        <v>58.315249597993926</v>
       </c>
       <c r="E29" s="5">
-        <v>0.75461419567115495</v>
+        <v>0.75461422927942667</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>14.977001089</v>
+        <v>14.977001097</v>
       </c>
       <c r="C30" s="5">
-        <v>0.43990293199999897</v>
+        <v>0.43990291500000112</v>
       </c>
       <c r="D30" s="5">
-        <v>43.009754750328241</v>
+        <v>43.009752715724936</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>14.898141040000001</v>
+        <v>14.898141037</v>
       </c>
       <c r="C31" s="5">
-        <v>-7.8860048999999321E-2</v>
+        <v>-7.8860060000000232E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>-6.1386836997445631</v>
+        <v>-6.1386845281868219</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>15.017541605</v>
+        <v>15.017541671</v>
       </c>
       <c r="C32" s="5">
-        <v>0.1194005649999994</v>
+        <v>0.11940063399999978</v>
       </c>
       <c r="D32" s="5">
-        <v>10.052813251557691</v>
+        <v>10.052819321491535</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>14.928312429</v>
+        <v>14.928312416000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-8.922917599999991E-2</v>
+        <v>-8.9229254999999341E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-6.9015474044171636</v>
+        <v>-6.901553287146811</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>14.843231754</v>
+        <v>14.843231672</v>
       </c>
       <c r="C34" s="5">
-        <v>-8.5080675000000383E-2</v>
+        <v>-8.5080744000000763E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>-6.6287803300715158</v>
+        <v>-6.62878554419094</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>15.040491036000001</v>
+        <v>15.040490941</v>
       </c>
       <c r="C35" s="5">
-        <v>0.19725928200000098</v>
+        <v>0.1972592689999999</v>
       </c>
       <c r="D35" s="5">
-        <v>17.166258550639803</v>
+        <v>17.166257437260725</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>15.165820969</v>
+        <v>15.165820934999999</v>
       </c>
       <c r="C36" s="5">
-        <v>0.12532993299999973</v>
+        <v>0.12532999399999945</v>
       </c>
       <c r="D36" s="5">
-        <v>10.470651838722024</v>
+        <v>10.470657239941517</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>15.274901556</v>
+        <v>15.274901567000001</v>
       </c>
       <c r="C37" s="5">
-        <v>0.10908058699999934</v>
+        <v>0.10908063200000129</v>
       </c>
       <c r="D37" s="5">
-        <v>8.9807873338897828</v>
+        <v>8.9807912075277496</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>15.384197657</v>
+        <v>15.38419768</v>
       </c>
       <c r="C38" s="5">
-        <v>0.10929610099999998</v>
+        <v>0.1092961129999992</v>
       </c>
       <c r="D38" s="5">
-        <v>8.9324254486665247</v>
+        <v>8.9324264616139626</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>15.239475547</v>
+        <v>15.239475571</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.14472211000000001</v>
+        <v>-0.14472210899999993</v>
       </c>
       <c r="D39" s="5">
-        <v>-10.722495237664942</v>
+        <v>-10.722495152154899</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>15.023496805000001</v>
+        <v>15.023496870000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.215978741999999</v>
+        <v>-0.21597870099999916</v>
       </c>
       <c r="D40" s="5">
-        <v>-15.741816754102345</v>
+        <v>-15.741813971864715</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>15.339054138</v>
+        <v>15.339054179</v>
       </c>
       <c r="C41" s="5">
-        <v>0.31555733299999922</v>
+        <v>0.31555730899999901</v>
       </c>
       <c r="D41" s="5">
-        <v>28.330715460362079</v>
+        <v>28.330712913808153</v>
       </c>
       <c r="E41" s="5">
-        <v>5.5166166750675538</v>
+        <v>5.5166167756436568</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>15.20504307</v>
+        <v>15.205043098000001</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.13401106799999951</v>
+        <v>-0.13401108099999881</v>
       </c>
       <c r="D42" s="5">
-        <v>-9.994532308936666</v>
+        <v>-9.9945332069263486</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>15.278702977</v>
+        <v>15.278702986000001</v>
       </c>
       <c r="C43" s="5">
-        <v>7.3659906999999691E-2</v>
+        <v>7.3659887999999896E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>5.9707484712644643</v>
+        <v>5.9707468786016404</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>15.292186858000001</v>
+        <v>15.292186937</v>
       </c>
       <c r="C44" s="5">
-        <v>1.3483881000000864E-2</v>
+        <v>1.348395099999955E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>1.0641890265012277</v>
+        <v>1.0641945773285366</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>15.767676572999999</v>
+        <v>15.767676552999999</v>
       </c>
       <c r="C45" s="5">
-        <v>0.47548971499999837</v>
+        <v>0.47548961599999906</v>
       </c>
       <c r="D45" s="5">
-        <v>44.403355153056623</v>
+        <v>44.403344003175469</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>15.893335044000001</v>
+        <v>15.893334919000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.12565847100000127</v>
+        <v>0.12565836600000146</v>
       </c>
       <c r="D46" s="5">
-        <v>9.9937548682090593</v>
+        <v>9.9937461613048164</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>15.911330397</v>
+        <v>15.911330249000001</v>
       </c>
       <c r="C47" s="5">
-        <v>1.7995352999999881E-2</v>
+        <v>1.7995329999999754E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>1.3672026596357911</v>
+        <v>1.3672009121273865</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>15.849489914999999</v>
+        <v>15.849489853</v>
       </c>
       <c r="C48" s="5">
-        <v>-6.1840482000000918E-2</v>
+        <v>-6.1840396000000908E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>-4.5654672879549381</v>
+        <v>-4.5654611155354408</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>15.230552810000001</v>
+        <v>15.230552819</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.61893710499999877</v>
+        <v>-0.618937034</v>
       </c>
       <c r="D49" s="5">
-        <v>-37.998167764050947</v>
+        <v>-37.998164413931732</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>15.878004201</v>
+        <v>15.87800423</v>
       </c>
       <c r="C50" s="5">
-        <v>0.64745139099999882</v>
+        <v>0.64745141100000048</v>
       </c>
       <c r="D50" s="5">
-        <v>64.802178481741322</v>
+        <v>64.802180925115451</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>15.828332044</v>
+        <v>15.828332097000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-4.9672156999999828E-2</v>
+        <v>-4.9672132999999619E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>-3.690112234251619</v>
+        <v>-3.6901104752477654</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>16.035006901999999</v>
+        <v>16.035007008000001</v>
       </c>
       <c r="C52" s="5">
-        <v>0.20667485799999952</v>
+        <v>0.20667491100000035</v>
       </c>
       <c r="D52" s="5">
-        <v>16.844422778683189</v>
+        <v>16.844427352596259</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>15.920470630000001</v>
+        <v>15.920470722999999</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.11453627199999872</v>
+        <v>-0.11453628500000157</v>
       </c>
       <c r="D53" s="5">
-        <v>-8.242619140963237</v>
+        <v>-8.2426199877013602</v>
       </c>
       <c r="E53" s="5">
-        <v>3.7904324919203258</v>
+        <v>3.7904328207927662</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>16.030884649000001</v>
+        <v>16.03088473</v>
       </c>
       <c r="C54" s="5">
-        <v>0.11041401900000025</v>
+        <v>0.11041400700000104</v>
       </c>
       <c r="D54" s="5">
-        <v>8.6473271916109198</v>
+        <v>8.6473261632131084</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>16.368314451</v>
+        <v>16.368314493</v>
       </c>
       <c r="C55" s="5">
-        <v>0.33742980199999906</v>
+        <v>0.33742976299999938</v>
       </c>
       <c r="D55" s="5">
-        <v>28.397818852767308</v>
+        <v>28.397815021149864</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>16.398350239999999</v>
+        <v>16.398350309000001</v>
       </c>
       <c r="C56" s="5">
-        <v>3.0035788999999369E-2</v>
+        <v>3.0035816000001603E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>2.2243550946534851</v>
+        <v>2.224357108645858</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>15.928595646</v>
+        <v>15.928595575999999</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.46975459399999941</v>
+        <v>-0.46975473300000203</v>
       </c>
       <c r="D57" s="5">
-        <v>-29.44497394086396</v>
+        <v>-29.444981224134192</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>16.233996061999999</v>
+        <v>16.23399586</v>
       </c>
       <c r="C58" s="5">
-        <v>0.30540041599999945</v>
+        <v>0.30540028400000097</v>
       </c>
       <c r="D58" s="5">
-        <v>25.59587717847829</v>
+        <v>25.595865048311104</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>16.475829101999999</v>
+        <v>16.475828854</v>
       </c>
       <c r="C59" s="5">
-        <v>0.2418330399999995</v>
+        <v>0.24183299399999925</v>
       </c>
       <c r="D59" s="5">
-        <v>19.415886465925027</v>
+        <v>19.415882726780364</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>17.526474737000001</v>
+        <v>17.526474580999999</v>
       </c>
       <c r="C60" s="5">
-        <v>1.0506456350000022</v>
+        <v>1.0506457269999991</v>
       </c>
       <c r="D60" s="5">
-        <v>109.97496229898633</v>
+        <v>109.97497779900169</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>17.305821863999999</v>
+        <v>17.305821829999999</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.22065287300000236</v>
+        <v>-0.22065275099999937</v>
       </c>
       <c r="D61" s="5">
-        <v>-14.104206878595116</v>
+        <v>-14.104199729147515</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>17.388594276999999</v>
+        <v>17.388594317999999</v>
       </c>
       <c r="C62" s="5">
-        <v>8.2772413000000711E-2</v>
+        <v>8.2772487999999811E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>5.8929247471472879</v>
+        <v>5.8929302398441408</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>17.710168101000001</v>
+        <v>17.710168199999998</v>
       </c>
       <c r="C63" s="5">
-        <v>0.32157382400000145</v>
+        <v>0.32157388199999914</v>
       </c>
       <c r="D63" s="5">
-        <v>24.594396053430145</v>
+        <v>24.594400885910893</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>17.834545488</v>
+        <v>17.834545643999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.12437738699999912</v>
+        <v>0.12437744400000028</v>
       </c>
       <c r="D64" s="5">
-        <v>8.7607888786216179</v>
+        <v>8.7607929989936384</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>17.677109830999999</v>
+        <v>17.677110586000001</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.15743565700000062</v>
+        <v>-0.15743505799999724</v>
       </c>
       <c r="D65" s="5">
-        <v>-10.093607258878945</v>
+        <v>-10.093570616407533</v>
       </c>
       <c r="E65" s="5">
-        <v>11.033839651007838</v>
+        <v>11.033843744721805</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>17.858634862999999</v>
+        <v>17.858634976000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.1815250319999997</v>
+        <v>0.18152438999999987</v>
       </c>
       <c r="D66" s="5">
-        <v>13.043076949505551</v>
+        <v>13.043027595185052</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>17.959579297000001</v>
+        <v>17.959579017999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.1009444340000023</v>
+        <v>0.10094404199999829</v>
       </c>
       <c r="D67" s="5">
-        <v>6.9977920122792581</v>
+        <v>6.9977639415960136</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>17.902459043</v>
+        <v>17.902459038</v>
       </c>
       <c r="C68" s="5">
-        <v>-5.712025400000087E-2</v>
+        <v>-5.7119979999999515E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-3.7505278021778499</v>
+        <v>-3.7505101820617059</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>17.899822642</v>
+        <v>17.899822451999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-2.636401000000177E-3</v>
+        <v>-2.6365860000012731E-3</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.17657462625861875</v>
+        <v>-0.17658700676528305</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>17.858490568000001</v>
+        <v>17.858490198999998</v>
       </c>
       <c r="C70" s="5">
-        <v>-4.1332073999999608E-2</v>
+        <v>-4.1332253000000208E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>-2.7359720741645166</v>
+        <v>-2.7359838016499105</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>17.920757841</v>
+        <v>17.920757292000001</v>
       </c>
       <c r="C71" s="5">
-        <v>6.226727299999979E-2</v>
+        <v>6.226709300000266E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>4.2652217641077961</v>
+        <v>4.2652092867836888</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>17.789178497000002</v>
+        <v>17.789178246999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.1315793439999986</v>
+        <v>-0.13157904500000228</v>
       </c>
       <c r="D72" s="5">
-        <v>-8.4635094024764221</v>
+        <v>-8.463491188861072</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>17.823678988000001</v>
+        <v>17.823678975</v>
       </c>
       <c r="C73" s="5">
-        <v>3.45004909999993E-2</v>
+        <v>3.4500728000001146E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>2.3522764846136912</v>
+        <v>2.3522928496644058</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>17.832133739</v>
+        <v>17.832133903999999</v>
       </c>
       <c r="C74" s="5">
-        <v>8.4547509999985948E-3</v>
+        <v>8.4549289999991117E-3</v>
       </c>
       <c r="D74" s="5">
-        <v>0.57071341762053862</v>
+        <v>0.57072546477645592</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>17.798556325</v>
+        <v>17.798556639000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-3.3577413999999806E-2</v>
+        <v>-3.3577264999998135E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-2.2363121658042662</v>
+        <v>-2.2363023242209512</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>17.855781538999999</v>
+        <v>17.855781911000001</v>
       </c>
       <c r="C76" s="5">
-        <v>5.7225213999998914E-2</v>
+        <v>5.722527200000016E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>3.9271549164615838</v>
+        <v>3.9271588969231663</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>18.118791933000001</v>
+        <v>18.118793456999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.26301039400000192</v>
+        <v>0.26301154599999776</v>
       </c>
       <c r="D77" s="5">
-        <v>19.18030375505775</v>
+        <v>19.180394252953526</v>
       </c>
       <c r="E77" s="5">
-        <v>2.4986103849704566</v>
+        <v>2.4986146285117528</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>18.054863544</v>
+        <v>18.054863709999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-6.3928389000000863E-2</v>
+        <v>-6.3929746999999537E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-4.152746731894041</v>
+        <v>-4.1528328993402202</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>18.034305037999999</v>
+        <v>18.034304418000001</v>
       </c>
       <c r="C79" s="5">
-        <v>-2.055850600000042E-2</v>
+        <v>-2.0559291999997953E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-1.3578773672596078</v>
+        <v>-1.3579289449899501</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>18.622551349999998</v>
+        <v>18.622551261000002</v>
       </c>
       <c r="C80" s="5">
-        <v>0.58824631199999899</v>
+        <v>0.5882468430000003</v>
       </c>
       <c r="D80" s="5">
-        <v>46.986426426739293</v>
+        <v>46.986478635926417</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>18.677335714000002</v>
+        <v>18.677335415000002</v>
       </c>
       <c r="C81" s="5">
-        <v>5.4784364000003194E-2</v>
+        <v>5.4784154000000029E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>3.5878775576727806</v>
+        <v>3.5878635987233398</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>18.965497028000001</v>
+        <v>18.965495906000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.28816131399999989</v>
+        <v>0.2881604909999993</v>
       </c>
       <c r="D82" s="5">
-        <v>20.16877782970252</v>
+        <v>20.168715604368124</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>18.802514808000002</v>
+        <v>18.802513941000001</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.16298221999999996</v>
+        <v>-0.16298196500000017</v>
       </c>
       <c r="D83" s="5">
-        <v>-9.8386246695103985</v>
+        <v>-9.8386105510920192</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>18.822211138</v>
+        <v>18.822210626</v>
       </c>
       <c r="C84" s="5">
-        <v>1.9696329999998596E-2</v>
+        <v>1.9696684999999547E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>1.2643121544550162</v>
+        <v>1.2643351320779317</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>19.184925569000001</v>
+        <v>19.184925184000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.36271443100000056</v>
+        <v>0.36271455800000041</v>
       </c>
       <c r="D85" s="5">
-        <v>25.740080434250334</v>
+        <v>25.740091198707415</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>19.284878057</v>
+        <v>19.284877801</v>
       </c>
       <c r="C86" s="5">
-        <v>9.9952487999999562E-2</v>
+        <v>9.9952616999999577E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>6.4342345734365924</v>
+        <v>6.4342432497723312</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>19.350740085999998</v>
+        <v>19.350742633999999</v>
       </c>
       <c r="C87" s="5">
-        <v>6.5862028999998046E-2</v>
+        <v>6.5864832999999123E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>4.1761230590687815</v>
+        <v>4.17630426216411</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>19.454935670000001</v>
+        <v>19.45493686</v>
       </c>
       <c r="C88" s="5">
-        <v>0.10419558400000284</v>
+        <v>0.10419422600000061</v>
       </c>
       <c r="D88" s="5">
-        <v>6.6563294375307169</v>
+        <v>6.6562391966558998</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>19.264693791999999</v>
+        <v>19.264695755999998</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.19024187800000192</v>
+        <v>-0.19024110400000183</v>
       </c>
       <c r="D89" s="5">
-        <v>-11.123337925212818</v>
+        <v>-11.123294431287222</v>
       </c>
       <c r="E89" s="5">
-        <v>6.3243833432015562</v>
+        <v>6.3243852396655642</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>19.519861802000001</v>
+        <v>19.519861945999999</v>
       </c>
       <c r="C90" s="5">
-        <v>0.255168010000002</v>
+        <v>0.25516619000000063</v>
       </c>
       <c r="D90" s="5">
-        <v>17.105026974297878</v>
+        <v>17.104894077430146</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>19.594079270000002</v>
+        <v>19.594078409000002</v>
       </c>
       <c r="C91" s="5">
-        <v>7.4217468000000508E-2</v>
+        <v>7.4216463000002619E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>4.6592131479420429</v>
+        <v>4.6591486959536521</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>19.502508724999998</v>
+        <v>19.502507004999998</v>
       </c>
       <c r="C92" s="5">
-        <v>-9.1570545000003278E-2</v>
+        <v>-9.1571404000003298E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>-5.4661289767667824</v>
+        <v>-5.466179176439101</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>19.700072001999999</v>
+        <v>19.700071595000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.19756327700000043</v>
+        <v>0.19756459000000248</v>
       </c>
       <c r="D93" s="5">
-        <v>12.856867396952975</v>
+        <v>12.856958857047541</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>20.051530380999999</v>
+        <v>20.051528415</v>
       </c>
       <c r="C94" s="5">
-        <v>0.35145837900000032</v>
+        <v>0.35145681999999923</v>
       </c>
       <c r="D94" s="5">
-        <v>23.639298916273788</v>
+        <v>23.639184098601994</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>20.549602652000001</v>
+        <v>20.549601296999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.49807227100000162</v>
+        <v>0.49807288199999888</v>
       </c>
       <c r="D95" s="5">
-        <v>34.236570946605461</v>
+        <v>34.236622669631323</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>21.475278953</v>
+        <v>21.475278119999999</v>
       </c>
       <c r="C96" s="5">
-        <v>0.92567630099999931</v>
+        <v>0.92567682299999987</v>
       </c>
       <c r="D96" s="5">
-        <v>69.677642156236018</v>
+        <v>69.677697435652817</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>21.894029668000002</v>
+        <v>21.894029158999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.41875071500000161</v>
+        <v>0.41875103899999999</v>
       </c>
       <c r="D97" s="5">
-        <v>26.078972650012979</v>
+        <v>26.078996161886803</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>22.241075298999998</v>
+        <v>22.241075203000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.34704563099999675</v>
+        <v>0.3470460440000025</v>
       </c>
       <c r="D98" s="5">
-        <v>20.770520579606245</v>
+        <v>20.770548016753132</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>22.761351319999999</v>
+        <v>22.761356893999999</v>
       </c>
       <c r="C99" s="5">
-        <v>0.52027602100000081</v>
+        <v>0.52028169099999744</v>
       </c>
       <c r="D99" s="5">
-        <v>31.979701081128333</v>
+        <v>31.980095761905702</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>22.991284249</v>
+        <v>22.991287041</v>
       </c>
       <c r="C100" s="5">
-        <v>0.22993292900000029</v>
+        <v>0.22993014700000103</v>
       </c>
       <c r="D100" s="5">
-        <v>12.819004673850088</v>
+        <v>12.818837541931472</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>23.399323954</v>
+        <v>23.399326213999998</v>
       </c>
       <c r="C101" s="5">
-        <v>0.4080397050000002</v>
+        <v>0.40803917299999881</v>
       </c>
       <c r="D101" s="5">
-        <v>23.503979485328696</v>
+        <v>23.503942651507881</v>
       </c>
       <c r="E101" s="5">
-        <v>21.462215837123644</v>
+        <v>21.462215185579915</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>22.967138453</v>
+        <v>22.967138538</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.43218550099999931</v>
+        <v>-0.43218767599999808</v>
       </c>
       <c r="D102" s="5">
-        <v>-20.045494695173794</v>
+        <v>-20.045583812136524</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>22.639427796</v>
+        <v>22.639426448999998</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.32771065700000079</v>
+        <v>-0.32771208900000204</v>
       </c>
       <c r="D103" s="5">
-        <v>-15.840588401485601</v>
+        <v>-15.840652226860353</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>23.060541730000001</v>
+        <v>23.060537495999998</v>
       </c>
       <c r="C104" s="5">
-        <v>0.42111393400000097</v>
+        <v>0.42111104700000013</v>
       </c>
       <c r="D104" s="5">
-        <v>24.752343403310164</v>
+        <v>24.752157613709436</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>23.493964759000001</v>
+        <v>23.493963294</v>
       </c>
       <c r="C105" s="5">
-        <v>0.43342302900000007</v>
+        <v>0.43342579800000181</v>
       </c>
       <c r="D105" s="5">
-        <v>25.037905793935565</v>
+        <v>25.038087720081382</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>23.537024465999998</v>
+        <v>23.537020929000001</v>
       </c>
       <c r="C106" s="5">
-        <v>4.3059706999997616E-2</v>
+        <v>4.3057635000000261E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>2.2216647878698481</v>
+        <v>2.2215569431097926</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>24.078660012</v>
+        <v>24.078657880000002</v>
       </c>
       <c r="C107" s="5">
-        <v>0.54163554600000197</v>
+        <v>0.54163695100000098</v>
       </c>
       <c r="D107" s="5">
-        <v>31.392044258576291</v>
+        <v>31.392141589772706</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>23.328617075</v>
+        <v>23.328615931000002</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.75004293699999991</v>
+        <v>-0.75004194899999987</v>
       </c>
       <c r="D108" s="5">
-        <v>-31.59621095317242</v>
+        <v>-31.596178525949746</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>23.311201089000001</v>
+        <v>23.311201014000002</v>
       </c>
       <c r="C109" s="5">
-        <v>-1.7415985999999606E-2</v>
+        <v>-1.7414916999999974E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>-0.89219106802396198</v>
+        <v>-0.89213657320708073</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>23.079511083</v>
+        <v>23.079512092000002</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.23169000600000089</v>
+        <v>-0.23168892200000002</v>
       </c>
       <c r="D110" s="5">
-        <v>-11.295950855956116</v>
+        <v>-11.295900895231059</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>23.619528924000001</v>
+        <v>23.619538463000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.54001784100000094</v>
+        <v>0.54002637099999973</v>
       </c>
       <c r="D111" s="5">
-        <v>31.988327605101819</v>
+        <v>31.98889802115157</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>23.681881893</v>
+        <v>23.681886853000002</v>
       </c>
       <c r="C112" s="5">
-        <v>6.2352968999999092E-2</v>
+        <v>6.2348390000000364E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>3.2142712490936365</v>
+        <v>3.2140304490171356</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>23.622032003000001</v>
+        <v>23.622037063000001</v>
       </c>
       <c r="C113" s="5">
-        <v>-5.9849889999998851E-2</v>
+        <v>-5.9849790000001235E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>-2.990891755864733</v>
+        <v>-2.9908862100605171</v>
       </c>
       <c r="E113" s="5">
-        <v>0.95177129663155391</v>
+        <v>0.95178317086221931</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>23.817348556999999</v>
+        <v>23.817347807000001</v>
       </c>
       <c r="C114" s="5">
-        <v>0.19531655399999792</v>
+        <v>0.19531074400000037</v>
       </c>
       <c r="D114" s="5">
-        <v>10.385977171212634</v>
+        <v>10.385651714401778</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>23.889091206</v>
+        <v>23.889088039000001</v>
       </c>
       <c r="C115" s="5">
-        <v>7.1742649000000824E-2</v>
+        <v>7.1740231999999793E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>3.6751311231451256</v>
+        <v>3.6750053677830019</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>23.800505713</v>
+        <v>23.800497403000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-8.8585493000000071E-2</v>
+        <v>-8.8590635999999279E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-4.360195867145511</v>
+        <v>-4.3604444323706026</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>23.31851223</v>
+        <v>23.318508244</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.48199348300000011</v>
+        <v>-0.48198915900000117</v>
       </c>
       <c r="D117" s="5">
-        <v>-21.769548567604357</v>
+        <v>-21.769381265213184</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>23.016008800000002</v>
+        <v>23.016003051999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.30250342999999802</v>
+        <v>-0.3025051920000017</v>
       </c>
       <c r="D118" s="5">
-        <v>-14.503148384448938</v>
+        <v>-14.503229232371684</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>23.943275610000001</v>
+        <v>23.943271617000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.927266809999999</v>
+        <v>0.9272685650000021</v>
       </c>
       <c r="D119" s="5">
-        <v>60.63589496099506</v>
+        <v>60.636054896736269</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>23.999321176999999</v>
+        <v>23.999319205999999</v>
       </c>
       <c r="C120" s="5">
-        <v>5.6045566999998186E-2</v>
+        <v>5.604758899999851E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>2.845363497905673</v>
+        <v>2.8454679582197828</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>23.824546480999999</v>
+        <v>23.824547297999999</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.17477469600000006</v>
+        <v>-0.17477190800000031</v>
       </c>
       <c r="D121" s="5">
-        <v>-8.3973129989695536</v>
+        <v>-8.3971850266043155</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>24.129345305000001</v>
+        <v>24.129348877000002</v>
       </c>
       <c r="C122" s="5">
-        <v>0.30479882400000236</v>
+        <v>0.30480157900000293</v>
       </c>
       <c r="D122" s="5">
-        <v>16.479837118701802</v>
+        <v>16.479996104197991</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>23.481992458000001</v>
+        <v>23.482006583</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.64735284700000051</v>
+        <v>-0.64734229400000132</v>
       </c>
       <c r="D123" s="5">
-        <v>-27.843930358877643</v>
+        <v>-27.843537693931342</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>23.852916354000001</v>
+        <v>23.852928613</v>
       </c>
       <c r="C124" s="5">
-        <v>0.37092389600000075</v>
+        <v>0.37092202999999913</v>
       </c>
       <c r="D124" s="5">
-        <v>20.692002176807712</v>
+        <v>20.691875329530273</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>24.229945226000002</v>
+        <v>24.229962719</v>
       </c>
       <c r="C125" s="5">
-        <v>0.37702887200000035</v>
+        <v>0.37703410599999998</v>
       </c>
       <c r="D125" s="5">
-        <v>20.706696927322142</v>
+        <v>20.706998235379494</v>
       </c>
       <c r="E125" s="5">
-        <v>2.573500971139131</v>
+        <v>2.5735530529338302</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>25.040625904999999</v>
+        <v>25.040614212000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.81068067899999718</v>
+        <v>0.81065149300000172</v>
       </c>
       <c r="D126" s="5">
-        <v>48.427021630576149</v>
+        <v>48.424904033379399</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>25.445834533999999</v>
+        <v>25.445823834999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.40520862900000054</v>
+        <v>0.40520962299999752</v>
       </c>
       <c r="D127" s="5">
-        <v>21.243432727353941</v>
+        <v>21.243500380402701</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>26.245691415</v>
+        <v>26.245679546000002</v>
       </c>
       <c r="C128" s="5">
-        <v>0.79985688100000019</v>
+        <v>0.79985571100000286</v>
       </c>
       <c r="D128" s="5">
-        <v>44.975906873853624</v>
+        <v>44.975851612163154</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>26.180914061999999</v>
+        <v>26.180906956000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-6.4777353000000204E-2</v>
+        <v>-6.4772590000000463E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>-2.9218610209399754</v>
+        <v>-2.9216503911528413</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>26.112779458999999</v>
+        <v>26.112769408999998</v>
       </c>
       <c r="C130" s="5">
-        <v>-6.8134603000000737E-2</v>
+        <v>-6.8137547000002741E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-3.078629087039908</v>
+        <v>-3.0787610356677764</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>26.373691705999999</v>
+        <v>26.373687437000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.26091224700000026</v>
+        <v>0.26091802800000252</v>
       </c>
       <c r="D131" s="5">
-        <v>12.671452386536508</v>
+        <v>12.671753900124628</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>26.153291278000001</v>
+        <v>26.153290365</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.22040042799999782</v>
+        <v>-0.2203970720000008</v>
       </c>
       <c r="D132" s="5">
-        <v>-9.5798743986277195</v>
+        <v>-9.5797366456707227</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>26.194779747999998</v>
+        <v>26.194783015999999</v>
       </c>
       <c r="C133" s="5">
-        <v>4.1488469999997335E-2</v>
+        <v>4.1492650999998659E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>1.9203262504224883</v>
+        <v>1.9205215306548729</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>26.522594799</v>
+        <v>26.522602299999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.32781505100000174</v>
+        <v>0.32781928400000027</v>
       </c>
       <c r="D134" s="5">
-        <v>16.095426329526809</v>
+        <v>16.095646527119968</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>26.519960941000001</v>
+        <v>26.519977853</v>
       </c>
       <c r="C135" s="5">
-        <v>-2.6338579999993783E-3</v>
+        <v>-2.624446999998753E-3</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.11910236949592701</v>
+        <v>-0.1186770045719876</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>27.025726041999999</v>
+        <v>27.025746118000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.50576510099999794</v>
+        <v>0.50576826500000038</v>
       </c>
       <c r="D136" s="5">
-        <v>25.445151191802175</v>
+        <v>25.445309462570375</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>26.917656356999998</v>
+        <v>26.917686189000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.10806968500000025</v>
+        <v>-0.1080599289999995</v>
       </c>
       <c r="D137" s="5">
-        <v>-4.6943840146241751</v>
+        <v>-4.693966093909852</v>
       </c>
       <c r="E137" s="5">
-        <v>11.092518393792904</v>
+        <v>11.092561310019743</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>26.364227402000001</v>
+        <v>26.364204212000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.55342895499999756</v>
+        <v>-0.55348197700000057</v>
       </c>
       <c r="D138" s="5">
-        <v>-22.0647999952999</v>
+        <v>-22.066659073296048</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>26.265004991000001</v>
+        <v>26.264985994</v>
       </c>
       <c r="C139" s="5">
-        <v>-9.9222410999999511E-2</v>
+        <v>-9.9218218000000746E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-4.4239089053092151</v>
+        <v>-4.423729620490624</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>26.430982012000001</v>
+        <v>26.430966782999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.16597702099999978</v>
+        <v>0.16598078899999891</v>
       </c>
       <c r="D140" s="5">
-        <v>7.8523810874258748</v>
+        <v>7.8525714712235795</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>26.137952377000001</v>
+        <v>26.137941826999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.2930296349999999</v>
+        <v>-0.293024956</v>
       </c>
       <c r="D141" s="5">
-        <v>-12.521936880470207</v>
+        <v>-12.521755745765518</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>26.029638284000001</v>
+        <v>26.029624640000002</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.10831409300000061</v>
+        <v>-0.10831718699999726</v>
       </c>
       <c r="D142" s="5">
-        <v>-4.8609416733353061</v>
+        <v>-4.8610792946920949</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>25.958395286999998</v>
+        <v>25.958391281000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-7.1242997000002362E-2</v>
+        <v>-7.1233359000000718E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>-3.2354010908449582</v>
+        <v>-3.234971631611061</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>25.498302721999998</v>
+        <v>25.498303764999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.46009256500000006</v>
+        <v>-0.46008751600000153</v>
       </c>
       <c r="D144" s="5">
-        <v>-19.313444314557159</v>
+        <v>-19.313255286491248</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>25.705264318000001</v>
+        <v>25.705269738999998</v>
       </c>
       <c r="C145" s="5">
-        <v>0.20696159600000286</v>
+        <v>0.20696597399999916</v>
       </c>
       <c r="D145" s="5">
-        <v>10.186810659521495</v>
+        <v>10.187035422265488</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>25.475388066000001</v>
+        <v>25.475400298</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.22987625200000039</v>
+        <v>-0.22986944099999818</v>
       </c>
       <c r="D146" s="5">
-        <v>-10.218922575892853</v>
+        <v>-10.218632483114353</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>25.444562831999999</v>
+        <v>25.444580803000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.08252340000017E-2</v>
+        <v>-3.0819494999999364E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>-1.4423764796333227</v>
+        <v>-1.4421090363939237</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>25.107702164999999</v>
+        <v>25.107730083</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.33686066699999984</v>
+        <v>-0.33685072000000105</v>
       </c>
       <c r="D148" s="5">
-        <v>-14.779574857583455</v>
+        <v>-14.779160021830762</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>24.793932982000001</v>
+        <v>24.793974070000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.31376918299999801</v>
+        <v>-0.313756012999999</v>
       </c>
       <c r="D149" s="5">
-        <v>-14.007325510525304</v>
+        <v>-14.006762859506106</v>
       </c>
       <c r="E149" s="5">
-        <v>-7.8897038688426457</v>
+        <v>-7.8896533085665466</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>25.706267822000001</v>
+        <v>25.706228338999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.91233483999999976</v>
+        <v>0.91225426899999817</v>
       </c>
       <c r="D150" s="5">
-        <v>54.284841860925411</v>
+        <v>54.278930195635233</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>26.124764517999999</v>
+        <v>26.124739014999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.41849669599999828</v>
+        <v>0.41851067600000036</v>
       </c>
       <c r="D151" s="5">
-        <v>21.383674111956719</v>
+        <v>21.384489418870899</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>26.371362229999999</v>
+        <v>26.371346970000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.2465977119999998</v>
+        <v>0.24660795500000177</v>
       </c>
       <c r="D152" s="5">
-        <v>11.934033961969991</v>
+        <v>11.934567945652507</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>26.959546118999999</v>
+        <v>26.959533658000002</v>
       </c>
       <c r="C153" s="5">
-        <v>0.58818388899999974</v>
+        <v>0.5881866880000004</v>
       </c>
       <c r="D153" s="5">
-        <v>30.304719583312067</v>
+        <v>30.304901666603378</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>27.104550108000002</v>
+        <v>27.104534353999998</v>
       </c>
       <c r="C154" s="5">
-        <v>0.14500398900000278</v>
+        <v>0.14500069599999676</v>
       </c>
       <c r="D154" s="5">
-        <v>6.6486890555390588</v>
+        <v>6.6485367359276459</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>27.275248998999999</v>
+        <v>27.275246954</v>
       </c>
       <c r="C155" s="5">
-        <v>0.17069889099999713</v>
+        <v>0.17071260000000166</v>
       </c>
       <c r="D155" s="5">
-        <v>7.8246981487634537</v>
+        <v>7.8253531917328756</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>27.687235104999999</v>
+        <v>27.687239299000002</v>
       </c>
       <c r="C156" s="5">
-        <v>0.41198610600000052</v>
+        <v>0.41199234500000159</v>
       </c>
       <c r="D156" s="5">
-        <v>19.709984379553582</v>
+        <v>19.710309685853233</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>27.642260077</v>
+        <v>27.642267642</v>
       </c>
       <c r="C157" s="5">
-        <v>-4.4975027999999639E-2</v>
+        <v>-4.4971657000001386E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-1.9319537282083354</v>
+        <v>-1.9318099241930287</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>27.68247122</v>
+        <v>27.682486886</v>
       </c>
       <c r="C158" s="5">
-        <v>4.0211143000000504E-2</v>
+        <v>4.0219243999999321E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>1.7596722238608198</v>
+        <v>1.760029086375825</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>28.028965962000001</v>
+        <v>28.028981567999999</v>
       </c>
       <c r="C159" s="5">
-        <v>0.34649474200000085</v>
+        <v>0.34649468199999944</v>
       </c>
       <c r="D159" s="5">
-        <v>16.098505463389621</v>
+        <v>16.098492734546777</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>28.068772904999999</v>
+        <v>28.068801970999999</v>
       </c>
       <c r="C160" s="5">
-        <v>3.980694299999854E-2</v>
+        <v>3.9820403000000226E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>1.7176241480918453</v>
+        <v>1.7182085131951297</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>28.190828836000001</v>
+        <v>28.190871113</v>
       </c>
       <c r="C161" s="5">
-        <v>0.122055931000002</v>
+        <v>0.12206914200000085</v>
       </c>
       <c r="D161" s="5">
-        <v>5.3447786378363782</v>
+        <v>5.3453653806515344</v>
       </c>
       <c r="E161" s="5">
-        <v>13.70051236512615</v>
+        <v>13.700494456474189</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>26.572942912999999</v>
+        <v>26.572897051000002</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.6178859230000029</v>
+        <v>-1.6179740619999983</v>
       </c>
       <c r="D162" s="5">
-        <v>-50.798117695930145</v>
+        <v>-50.800022104544439</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>26.406046563</v>
+        <v>26.406020518999998</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.16689634999999825</v>
+        <v>-0.16687653200000341</v>
       </c>
       <c r="D163" s="5">
-        <v>-7.2818488914238477</v>
+        <v>-7.2810259927068692</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>25.561988540000002</v>
+        <v>25.561975149999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.84405802299999877</v>
+        <v>-0.84404536899999982</v>
       </c>
       <c r="D164" s="5">
-        <v>-32.283420551092505</v>
+        <v>-32.283044751521302</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>25.793254397999998</v>
+        <v>25.793241692999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.23126585799999688</v>
+        <v>0.23126654300000027</v>
       </c>
       <c r="D165" s="5">
-        <v>11.413564604554406</v>
+        <v>11.413606390038279</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>26.105186467999999</v>
+        <v>26.105171682000002</v>
       </c>
       <c r="C166" s="5">
-        <v>0.311932070000001</v>
+        <v>0.31192998900000291</v>
       </c>
       <c r="D166" s="5">
-        <v>15.517530819158608</v>
+        <v>15.517428474946371</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>25.473334263999998</v>
+        <v>25.473333286999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.63185220400000119</v>
+        <v>-0.63183839500000261</v>
       </c>
       <c r="D167" s="5">
-        <v>-25.473978477797022</v>
+        <v>-25.473506237230914</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>25.863710811000001</v>
+        <v>25.863717593000001</v>
       </c>
       <c r="C168" s="5">
-        <v>0.39037654700000246</v>
+        <v>0.3903843060000014</v>
       </c>
       <c r="D168" s="5">
-        <v>20.021899025414115</v>
+        <v>20.022331932441052</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>25.937112759000001</v>
+        <v>25.937119922000001</v>
       </c>
       <c r="C169" s="5">
-        <v>7.3401948000000772E-2</v>
+        <v>7.3402329000000321E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>3.4592993748347789</v>
+        <v>3.4593166905563688</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>26.404209469000001</v>
+        <v>26.404225425</v>
       </c>
       <c r="C170" s="5">
-        <v>0.46709670999999986</v>
+        <v>0.46710550299999909</v>
       </c>
       <c r="D170" s="5">
-        <v>23.884927785480681</v>
+        <v>23.885415589976656</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>27.117283301000001</v>
+        <v>27.117296321000001</v>
       </c>
       <c r="C171" s="5">
-        <v>0.71307383199999919</v>
+        <v>0.7130708960000014</v>
       </c>
       <c r="D171" s="5">
-        <v>37.681664180853701</v>
+        <v>37.681459044813728</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>27.073012663</v>
+        <v>27.073040764000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-4.4270638000000417E-2</v>
+        <v>-4.4255556999999612E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.9415787093440606</v>
+        <v>-1.9409223033972745</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>27.522085272000002</v>
+        <v>27.522125705000001</v>
       </c>
       <c r="C173" s="5">
-        <v>0.44907260900000168</v>
+        <v>0.44908494099999885</v>
       </c>
       <c r="D173" s="5">
-        <v>21.825161666788983</v>
+        <v>21.825791952235839</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.3722025623666876</v>
+        <v>-2.3722055459705627</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>27.552266893999999</v>
+        <v>27.552215095000001</v>
       </c>
       <c r="C174" s="5">
-        <v>3.0181621999997077E-2</v>
+        <v>3.0089390000000549E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>1.323925653712088</v>
+        <v>1.3198535611592455</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>27.456004297</v>
+        <v>27.455980442000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-9.6262596999999062E-2</v>
+        <v>-9.6234652999999781E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-4.1129475043452768</v>
+        <v>-4.111783984280426</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>27.034260232000001</v>
+        <v>27.034251079000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.42174406499999861</v>
+        <v>-0.42172936300000075</v>
       </c>
       <c r="D176" s="5">
-        <v>-16.952632511050048</v>
+        <v>-16.952104054561289</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>28.280931406000001</v>
+        <v>28.280921633999998</v>
       </c>
       <c r="C177" s="5">
-        <v>1.2466711739999994</v>
+        <v>1.2466705549999979</v>
       </c>
       <c r="D177" s="5">
-        <v>71.771307443382469</v>
+        <v>71.771293091297366</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>28.405866003</v>
+        <v>28.405853699000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.12493459699999931</v>
+        <v>0.12493206500000298</v>
       </c>
       <c r="D178" s="5">
-        <v>5.4318694662186084</v>
+        <v>5.4317586150031794</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>28.755745287</v>
+        <v>28.755746662</v>
       </c>
       <c r="C179" s="5">
-        <v>0.34987928400000001</v>
+        <v>0.3498929629999985</v>
       </c>
       <c r="D179" s="5">
-        <v>15.824151698898437</v>
+        <v>15.824820191400235</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>29.337095171000001</v>
+        <v>29.337104532000001</v>
       </c>
       <c r="C180" s="5">
-        <v>0.58134988400000154</v>
+        <v>0.5813578700000015</v>
       </c>
       <c r="D180" s="5">
-        <v>27.148072240102362</v>
+        <v>27.148486134449399</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>28.944026285</v>
+        <v>28.944032794999998</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.39306888600000178</v>
+        <v>-0.3930717370000032</v>
       </c>
       <c r="D181" s="5">
-        <v>-14.944576704743561</v>
+        <v>-14.944672817838068</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>28.549816242999999</v>
+        <v>28.549829781</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.39421004200000098</v>
+        <v>-0.39420301399999857</v>
       </c>
       <c r="D182" s="5">
-        <v>-15.173317818669974</v>
+        <v>-15.173064079567556</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>27.680619703000001</v>
+        <v>27.680627644000001</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.86919653999999724</v>
+        <v>-0.86920213699999849</v>
       </c>
       <c r="D183" s="5">
-        <v>-30.996694293773075</v>
+        <v>-30.996849393050429</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>27.700125307</v>
+        <v>27.700145915</v>
       </c>
       <c r="C184" s="5">
-        <v>1.9505603999999011E-2</v>
+        <v>1.9518270999999032E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>0.84888471098818474</v>
+        <v>0.84943787440940888</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>27.288885650000001</v>
+        <v>27.288912732</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.41123965699999943</v>
+        <v>-0.41123318300000022</v>
       </c>
       <c r="D185" s="5">
-        <v>-16.430305687544188</v>
+        <v>-16.430056531768898</v>
       </c>
       <c r="E185" s="5">
-        <v>-0.84731814357559276</v>
+        <v>-0.84736540883407763</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>26.739117887999999</v>
+        <v>26.739075826000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.54976776200000188</v>
+        <v>-0.54983690599999946</v>
       </c>
       <c r="D186" s="5">
-        <v>-21.668707277165634</v>
+        <v>-21.671118719564532</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>27.074150451000001</v>
+        <v>27.074134260000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.33503256300000217</v>
+        <v>0.33505843400000046</v>
       </c>
       <c r="D187" s="5">
-        <v>16.116287979326181</v>
+        <v>16.117646586716859</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>27.075663229</v>
+        <v>27.075657644</v>
       </c>
       <c r="C188" s="5">
-        <v>1.5127779999986046E-3</v>
+        <v>1.5233839999986287E-3</v>
       </c>
       <c r="D188" s="5">
-        <v>6.7071045702360443E-2</v>
+        <v>6.7541462901798965E-2</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>27.436861869000001</v>
+        <v>27.436855680000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.36119864000000135</v>
+        <v>0.36119803600000111</v>
       </c>
       <c r="D189" s="5">
-        <v>17.236811409207853</v>
+        <v>17.236784259069516</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>27.296505469</v>
+        <v>27.296497758000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.14035640000000171</v>
+        <v>-0.14035792199999975</v>
       </c>
       <c r="D190" s="5">
-        <v>-5.968929859996452</v>
+        <v>-5.968994084634982</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>27.792418505000001</v>
+        <v>27.792420675999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.49591303600000103</v>
+        <v>0.49592291799999799</v>
       </c>
       <c r="D191" s="5">
-        <v>24.117057184979007</v>
+        <v>24.117594273271827</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>28.245748764999998</v>
+        <v>28.245758471999999</v>
       </c>
       <c r="C192" s="5">
-        <v>0.45333025999999776</v>
+        <v>0.45333779599999957</v>
       </c>
       <c r="D192" s="5">
-        <v>21.428606907180516</v>
+        <v>21.428993848482627</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>28.173807487000001</v>
+        <v>28.173811517000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-7.1941277999997055E-2</v>
+        <v>-7.1946954999997814E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-3.0139192428470296</v>
+        <v>-3.0141527326306483</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>28.549388984</v>
+        <v>28.549398378999999</v>
       </c>
       <c r="C194" s="5">
-        <v>0.37558149699999888</v>
+        <v>0.37558686199999869</v>
       </c>
       <c r="D194" s="5">
-        <v>17.223666737488564</v>
+        <v>17.223928434660607</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>28.659362390999998</v>
+        <v>28.659366779999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.10997340699999825</v>
+        <v>0.10996840099999972</v>
       </c>
       <c r="D195" s="5">
-        <v>4.7216494469114023</v>
+        <v>4.7214283565382154</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>28.816463132999999</v>
+        <v>28.816475643</v>
       </c>
       <c r="C196" s="5">
-        <v>0.15710074200000079</v>
+        <v>0.15710886300000126</v>
       </c>
       <c r="D196" s="5">
-        <v>6.7799754249697974</v>
+        <v>6.7803354659764059</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>29.085348394</v>
+        <v>29.085362317000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.26888526100000121</v>
+        <v>0.26888667400000088</v>
       </c>
       <c r="D197" s="5">
-        <v>11.790046876988791</v>
+        <v>11.790106663801026</v>
       </c>
       <c r="E197" s="5">
-        <v>6.5831297292273216</v>
+        <v>6.5830749749637985</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>29.438186940000001</v>
+        <v>29.43815541</v>
       </c>
       <c r="C198" s="5">
-        <v>0.35283854600000097</v>
+        <v>0.35279309299999895</v>
       </c>
       <c r="D198" s="5">
-        <v>15.569028561450725</v>
+        <v>15.566879340196538</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>29.570708006</v>
+        <v>29.570700509000002</v>
       </c>
       <c r="C199" s="5">
-        <v>0.13252106599999891</v>
+        <v>0.13254509900000144</v>
       </c>
       <c r="D199" s="5">
-        <v>5.5377833726899972</v>
+        <v>5.5388187419662005</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>29.767791280000001</v>
+        <v>29.767789192999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.19708327400000059</v>
+        <v>0.19708868399999702</v>
       </c>
       <c r="D200" s="5">
-        <v>8.2975591566722073</v>
+        <v>8.2977975223918818</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>29.942261039000002</v>
+        <v>29.942258626000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.17446975900000083</v>
+        <v>0.17446943300000228</v>
       </c>
       <c r="D201" s="5">
-        <v>7.2644385756055918</v>
+        <v>7.2644250871839455</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>30.357065495000001</v>
+        <v>30.357062338999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.41480445599999882</v>
+        <v>0.41480371299999774</v>
       </c>
       <c r="D202" s="5">
-        <v>17.951194753263302</v>
+        <v>17.951161669113279</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>30.708070525</v>
+        <v>30.708073112000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.35100502999999961</v>
+        <v>0.35101077300000227</v>
       </c>
       <c r="D203" s="5">
-        <v>14.792337858701931</v>
+        <v>14.792597116443984</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>30.664792803000001</v>
+        <v>30.664800968000002</v>
       </c>
       <c r="C204" s="5">
-        <v>-4.327772199999913E-2</v>
+        <v>-4.3272143999999457E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.6781452004401065</v>
+        <v>-1.6779304401627115</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>31.562967342</v>
+        <v>31.562969725999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.89817453899999933</v>
+        <v>0.89816875799999707</v>
       </c>
       <c r="D205" s="5">
-        <v>41.401330717731554</v>
+        <v>41.401007076446739</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>31.717342198000001</v>
+        <v>31.717347299</v>
       </c>
       <c r="C206" s="5">
-        <v>0.15437485600000045</v>
+        <v>0.15437757300000143</v>
       </c>
       <c r="D206" s="5">
-        <v>6.0297023598822941</v>
+        <v>6.0298108859326849</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>31.722823223999999</v>
+        <v>31.722823817999998</v>
       </c>
       <c r="C207" s="5">
-        <v>5.4810259999982236E-3</v>
+        <v>5.4765189999983477E-3</v>
       </c>
       <c r="D207" s="5">
-        <v>0.20756739542899805</v>
+        <v>0.20739651905654632</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>32.180248106999997</v>
+        <v>32.180251892999998</v>
       </c>
       <c r="C208" s="5">
-        <v>0.45742488299999806</v>
+        <v>0.45742807499999927</v>
       </c>
       <c r="D208" s="5">
-        <v>18.743729339162883</v>
+        <v>18.743870300087153</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>32.114992944999997</v>
+        <v>32.114995110000002</v>
       </c>
       <c r="C209" s="5">
-        <v>-6.52551619999997E-2</v>
+        <v>-6.5256782999995266E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-2.4064055882898283</v>
+        <v>-2.4064644205878505</v>
       </c>
       <c r="E209" s="5">
-        <v>10.416394226946867</v>
+        <v>10.416348814844302</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>31.615844005</v>
+        <v>31.615828749999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.49914893999999776</v>
+        <v>-0.49916636000000381</v>
       </c>
       <c r="D210" s="5">
-        <v>-17.136477796425432</v>
+        <v>-17.137024619635621</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>32.041949510000002</v>
+        <v>32.041948773999998</v>
       </c>
       <c r="C211" s="5">
-        <v>0.42610550500000244</v>
+        <v>0.42612002399999938</v>
       </c>
       <c r="D211" s="5">
-        <v>17.42750139185776</v>
+        <v>17.428148947315393</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>31.926674859999999</v>
+        <v>31.926674465000001</v>
       </c>
       <c r="C212" s="5">
-        <v>-0.11527465000000348</v>
+        <v>-0.11527430899999658</v>
       </c>
       <c r="D212" s="5">
-        <v>-4.2327333114583148</v>
+        <v>-4.232721132402018</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>31.300545945</v>
+        <v>31.300545446000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.6261289149999989</v>
+        <v>-0.6261290190000004</v>
       </c>
       <c r="D213" s="5">
-        <v>-21.154179350753498</v>
+        <v>-21.154182728616721</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>31.556609957999999</v>
+        <v>31.556609865999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.25606401299999959</v>
+        <v>0.25606441999999774</v>
       </c>
       <c r="D214" s="5">
-        <v>10.270959203976048</v>
+        <v>10.270976441734669</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>31.215308760999999</v>
+        <v>31.215310118000001</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.34130119699999995</v>
+        <v>-0.34129974799999729</v>
       </c>
       <c r="D215" s="5">
-        <v>-12.233755160721016</v>
+        <v>-12.233706305464931</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>31.192306137999999</v>
+        <v>31.192311526000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.3002623E-2</v>
+        <v>-2.2998592000000428E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-0.88070720935892188</v>
+        <v>-0.88055346019365599</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>31.096555735999999</v>
+        <v>31.096556154999998</v>
       </c>
       <c r="C217" s="5">
-        <v>-9.5750402000000179E-2</v>
+        <v>-9.5755371000002754E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-3.6220567494348987</v>
+        <v>-3.6222409399156774</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>31.032649259999999</v>
+        <v>31.032650700000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-6.3906475999999657E-2</v>
+        <v>-6.3905454999996891E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-2.4384332920339036</v>
+        <v>-2.4383947412606521</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>31.607335977000002</v>
+        <v>31.607335806999998</v>
       </c>
       <c r="C219" s="5">
-        <v>0.57468671700000229</v>
+        <v>0.57468510699999698</v>
       </c>
       <c r="D219" s="5">
-        <v>24.631688709170163</v>
+        <v>24.631611266195353</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>31.360982643</v>
+        <v>31.360983560000001</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.24635333400000192</v>
+        <v>-0.24635224699999725</v>
       </c>
       <c r="D220" s="5">
-        <v>-8.9623097458454097</v>
+        <v>-8.9622719266108657</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>31.774354583000001</v>
+        <v>31.774355154999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.4133719400000011</v>
+        <v>0.41337159499999743</v>
       </c>
       <c r="D221" s="5">
-        <v>17.015908069677209</v>
+        <v>17.015892289077694</v>
       </c>
       <c r="E221" s="5">
-        <v>-1.0606832845436731</v>
+        <v>-1.0606881733384865</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>31.781890459</v>
+        <v>31.781881573</v>
       </c>
       <c r="C222" s="5">
-        <v>7.5358759999986091E-3</v>
+        <v>7.5264180000012004E-3</v>
       </c>
       <c r="D222" s="5">
-        <v>0.28497373580469443</v>
+        <v>0.28461560456602975</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>32.094432865999998</v>
+        <v>32.094433406</v>
       </c>
       <c r="C223" s="5">
-        <v>0.31254240699999869</v>
+        <v>0.31255183300000056</v>
       </c>
       <c r="D223" s="5">
-        <v>12.460433073013544</v>
+        <v>12.460833098057744</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>32.059523738000003</v>
+        <v>32.059524000000003</v>
       </c>
       <c r="C224" s="5">
-        <v>-3.4909127999995349E-2</v>
+        <v>-3.4909405999997034E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.2974603329975798</v>
+        <v>-1.2974705819323806</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>32.226242628999998</v>
+        <v>32.226243298</v>
       </c>
       <c r="C225" s="5">
-        <v>0.16671889099999504</v>
+        <v>0.16671929799999674</v>
       </c>
       <c r="D225" s="5">
-        <v>6.4219650892172853</v>
+        <v>6.4219811638477342</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>32.295055683000001</v>
+        <v>32.295056281999997</v>
       </c>
       <c r="C226" s="5">
-        <v>6.8813054000003149E-2</v>
+        <v>6.8812983999997357E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>2.5926816144622444</v>
+        <v>2.5926788915523691</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>32.150968882000001</v>
+        <v>32.150970037999997</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.14408680100000026</v>
+        <v>-0.14408624400000036</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.2244466315675258</v>
+        <v>-5.2244268337417683</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>32.590939200999998</v>
+        <v>32.590942347999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.43997031899999683</v>
+        <v>0.4399723100000017</v>
       </c>
       <c r="D228" s="5">
-        <v>17.715521749904429</v>
+        <v>17.715607360016605</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>33.389667693</v>
+        <v>33.389668065999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.79872849200000218</v>
+        <v>0.79872571800000003</v>
       </c>
       <c r="D229" s="5">
-        <v>33.715775900619448</v>
+        <v>33.715638885682694</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>32.655646286</v>
+        <v>32.655646509</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.73402140700000018</v>
+        <v>-0.73402155699999838</v>
       </c>
       <c r="D230" s="5">
-        <v>-23.413144675165519</v>
+        <v>-23.413148665909709</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>32.796610711</v>
+        <v>32.796609087999997</v>
       </c>
       <c r="C231" s="5">
-        <v>0.14096442499999995</v>
+        <v>0.14096257899999642</v>
       </c>
       <c r="D231" s="5">
-        <v>5.304802818358012</v>
+        <v>5.3047316546728229</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>32.476563007999999</v>
+        <v>32.476562397999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.32004770300000018</v>
+        <v>-0.32004668999999808</v>
       </c>
       <c r="D232" s="5">
-        <v>-11.101760350341983</v>
+        <v>-11.101727595908006</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>32.231756068999999</v>
+        <v>32.231755589000002</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.24480693900000006</v>
+        <v>-0.24480680899999641</v>
       </c>
       <c r="D233" s="5">
-        <v>-8.6797962429841604</v>
+        <v>-8.6797919794660672</v>
       </c>
       <c r="E233" s="5">
-        <v>1.439530375999265</v>
+        <v>1.4395270392388415</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>32.155443812999998</v>
+        <v>32.155441594000003</v>
       </c>
       <c r="C234" s="5">
-        <v>-7.6312256000001355E-2</v>
+        <v>-7.6313994999999579E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>-2.8044266376808458</v>
+        <v>-2.8044897561424698</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>31.657755083000001</v>
+        <v>31.657755401999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.49768872999999658</v>
+        <v>-0.4976861920000033</v>
       </c>
       <c r="D235" s="5">
-        <v>-17.070837194616463</v>
+        <v>-17.070758493090466</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>31.586348363999999</v>
+        <v>31.586348382000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.1406719000002283E-2</v>
+        <v>-7.1407019999998766E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-2.6733731839295283</v>
+        <v>-2.6733842869349655</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>31.737448783000001</v>
+        <v>31.737449012999999</v>
       </c>
       <c r="C237" s="5">
-        <v>0.15110041900000226</v>
+        <v>0.15110063099999849</v>
       </c>
       <c r="D237" s="5">
-        <v>5.8939396326552318</v>
+        <v>5.8939481174192565</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>31.112877681000001</v>
+        <v>31.112878082000002</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.62457110200000088</v>
+        <v>-0.62457093099999739</v>
       </c>
       <c r="D238" s="5">
-        <v>-21.219628849516027</v>
+        <v>-21.219623516152776</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>31.280320316000001</v>
+        <v>31.280321240999999</v>
       </c>
       <c r="C239" s="5">
-        <v>0.16744263500000045</v>
+        <v>0.16744315899999762</v>
       </c>
       <c r="D239" s="5">
-        <v>6.6527654755239141</v>
+        <v>6.6527868266683665</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>31.077845854</v>
+        <v>31.077847639000002</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.20247446200000141</v>
+        <v>-0.20247360199999775</v>
       </c>
       <c r="D240" s="5">
-        <v>-7.496833563107586</v>
+        <v>-7.496802631778432</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>31.068722730000001</v>
+        <v>31.068723213999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-9.1231239999984837E-3</v>
+        <v>-9.1244250000031002E-3</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.35170038139817894</v>
+        <v>-0.35175043438028242</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>31.030963314000001</v>
+        <v>31.030963735</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.7759416000000101E-2</v>
+        <v>-3.7759478999998208E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-1.4487123571101712</v>
+        <v>-1.4487147356738062</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>31.021252776000001</v>
+        <v>31.021251460999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-9.7105380000002128E-3</v>
+        <v>-9.7122740000017416E-3</v>
       </c>
       <c r="D243" s="5">
-        <v>-0.37487108620944953</v>
+        <v>-0.37493798333113615</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>31.312305595000002</v>
+        <v>31.312304506</v>
       </c>
       <c r="C244" s="5">
-        <v>0.2910528190000008</v>
+        <v>0.29105304500000173</v>
       </c>
       <c r="D244" s="5">
-        <v>11.858391902425547</v>
+        <v>11.858402119528444</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>31.199766567000001</v>
+        <v>31.199765800000002</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.11253902800000049</v>
+        <v>-0.11253870599999871</v>
       </c>
       <c r="D245" s="5">
-        <v>-4.2286578136838777</v>
+        <v>-4.2286460968537609</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.2017787047989854</v>
+        <v>-3.2017796429065659</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>31.442276402000001</v>
+        <v>31.442274779000002</v>
       </c>
       <c r="C246" s="5">
-        <v>0.2425098349999999</v>
+        <v>0.24250897900000012</v>
       </c>
       <c r="D246" s="5">
-        <v>9.7366347466693259</v>
+        <v>9.7365991460693238</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>31.431398433999998</v>
+        <v>31.431398769000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.0877968000002625E-2</v>
+        <v>-1.0876010000000491E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.41437049745546295</v>
+        <v>-0.41429607525418355</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>32.213540727999998</v>
+        <v>32.213541382999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.78214229399999979</v>
+        <v>0.78214261399999785</v>
       </c>
       <c r="D248" s="5">
-        <v>34.306522476015708</v>
+        <v>34.306538068894213</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>31.449976099000001</v>
+        <v>31.449975879</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.76356462899999755</v>
+        <v>-0.7635655039999989</v>
       </c>
       <c r="D249" s="5">
-        <v>-25.01363775981098</v>
+        <v>-25.013662350804644</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>31.655094929000001</v>
+        <v>31.655095334999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.20511882999999997</v>
+        <v>0.20511945599999848</v>
       </c>
       <c r="D250" s="5">
-        <v>8.1134200923149269</v>
+        <v>8.1134458072791524</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>31.406859507</v>
+        <v>31.406860719000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.24823542200000048</v>
+        <v>-0.24823461599999774</v>
       </c>
       <c r="D251" s="5">
-        <v>-9.0148116345415641</v>
+        <v>-9.0147835042217235</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>31.348848017000002</v>
+        <v>31.348849263999998</v>
       </c>
       <c r="C252" s="5">
-        <v>-5.8011489999998389E-2</v>
+        <v>-5.8011455000002599E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.1941358297134728</v>
+        <v>-2.1941344355337677</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>31.140165972999998</v>
+        <v>31.140167203000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.20868204400000323</v>
+        <v>-0.20868206099999753</v>
       </c>
       <c r="D253" s="5">
-        <v>-7.7020533262359141</v>
+        <v>-7.7020536356370073</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>31.049976087000001</v>
+        <v>31.049977274</v>
       </c>
       <c r="C254" s="5">
-        <v>-9.0189885999997443E-2</v>
+        <v>-9.0189929000001001E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.420675199312051</v>
+        <v>-3.4206766713353653</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>31.162836113000001</v>
+        <v>31.162835002000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.11286002599999989</v>
+        <v>0.1128577280000016</v>
       </c>
       <c r="D255" s="5">
-        <v>4.4500056891719986</v>
+        <v>4.4499130878490112</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>31.146840332</v>
+        <v>31.146838182</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.5995781000000875E-2</v>
+        <v>-1.5996820000001577E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.61422008905236414</v>
+        <v>-0.61425989475445419</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>31.050257408</v>
+        <v>31.050255635999999</v>
       </c>
       <c r="C257" s="5">
-        <v>-9.6582923999999792E-2</v>
+        <v>-9.6582546000000491E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-3.658256924636516</v>
+        <v>-3.6582430987100234</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.47919960772442316</v>
+        <v>-0.47920284068286856</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>31.040790519000002</v>
+        <v>31.040788930000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-9.4668889999987016E-3</v>
+        <v>-9.466705999997771E-3</v>
       </c>
       <c r="D258" s="5">
-        <v>-0.36525417717963027</v>
+        <v>-0.36524714926675639</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>31.311478778000001</v>
+        <v>31.311478606000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.27068825899999993</v>
+        <v>0.27068967599999993</v>
       </c>
       <c r="D259" s="5">
-        <v>10.981265337929358</v>
+        <v>10.981326196762353</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>30.867465905</v>
+        <v>30.867467186999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.44401287300000192</v>
+        <v>-0.44401141900000241</v>
       </c>
       <c r="D260" s="5">
-        <v>-15.750219529619713</v>
+        <v>-15.750171986854443</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>30.909898283</v>
+        <v>30.909897524000002</v>
       </c>
       <c r="C261" s="5">
-        <v>4.2432378000000881E-2</v>
+        <v>4.2430337000002538E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>1.6621255165500282</v>
+        <v>1.6620448932596732</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>30.798564177999999</v>
+        <v>30.798563635000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.11133410500000096</v>
+        <v>-0.11133388900000085</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.2376638499086905</v>
+        <v>-4.2376558925763526</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>30.422529259000001</v>
+        <v>30.422529892</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.37603491899999852</v>
+        <v>-0.3760337430000007</v>
       </c>
       <c r="D263" s="5">
-        <v>-13.706483634533562</v>
+        <v>-13.706443831494486</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>30.533750027</v>
+        <v>30.533751954</v>
       </c>
       <c r="C264" s="5">
-        <v>0.11122076799999903</v>
+        <v>0.11122206199999951</v>
       </c>
       <c r="D264" s="5">
-        <v>4.4763375964079533</v>
+        <v>4.4763906330511638</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>30.166663301</v>
+        <v>30.166666116999998</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.36708672600000014</v>
+        <v>-0.36708583700000119</v>
       </c>
       <c r="D265" s="5">
-        <v>-13.51006658014845</v>
+        <v>-13.510035197185443</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>30.45276797</v>
+        <v>30.452772339999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.2861046690000002</v>
+        <v>0.28610622300000088</v>
       </c>
       <c r="D266" s="5">
-        <v>11.993797049425137</v>
+        <v>11.993864451116053</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>29.397052572</v>
+        <v>29.397056222</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.0557153980000002</v>
+        <v>-1.0557161179999994</v>
       </c>
       <c r="D267" s="5">
-        <v>-34.517660517186265</v>
+        <v>-34.517675713385074</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>29.567106595999999</v>
+        <v>29.567109399</v>
       </c>
       <c r="C268" s="5">
-        <v>0.1700540239999988</v>
+        <v>0.17005317699999978</v>
       </c>
       <c r="D268" s="5">
-        <v>7.1668475886330629</v>
+        <v>7.1668098305754713</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>29.984880794999999</v>
+        <v>29.984857902000002</v>
       </c>
       <c r="C269" s="5">
-        <v>0.41777419900000012</v>
+        <v>0.4177485030000021</v>
       </c>
       <c r="D269" s="5">
-        <v>18.337392406386943</v>
+        <v>18.336173604228879</v>
       </c>
       <c r="E269" s="5">
-        <v>-3.431136170631266</v>
+        <v>-3.4312043884262344</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>29.925939388</v>
+        <v>29.925941823999999</v>
       </c>
       <c r="C270" s="5">
-        <v>-5.8941406999998947E-2</v>
+        <v>-5.8916078000002869E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-2.3335090843801365</v>
+        <v>-2.3325188747296943</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>30.087046513000001</v>
+        <v>30.087048943999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.16110712500000091</v>
+        <v>0.16110712000000049</v>
       </c>
       <c r="D271" s="5">
-        <v>6.6549914849513225</v>
+        <v>6.6549907143958364</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>30.376725391000001</v>
+        <v>30.376728816</v>
       </c>
       <c r="C272" s="5">
-        <v>0.28967887800000014</v>
+        <v>0.28967987200000067</v>
       </c>
       <c r="D272" s="5">
-        <v>12.185511510917424</v>
+        <v>12.185554525412346</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>30.399537606999999</v>
+        <v>30.399537011</v>
       </c>
       <c r="C273" s="5">
-        <v>2.2812215999998386E-2</v>
+        <v>2.2808194999999643E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>0.9049036688014267</v>
+        <v>0.9047434040688529</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>30.364048841999999</v>
+        <v>30.364047488000001</v>
       </c>
       <c r="C274" s="5">
-        <v>-3.54887650000002E-2</v>
+        <v>-3.5489522999998968E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.3919337159984835</v>
+        <v>-1.3919632826145389</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>30.338323804000002</v>
+        <v>30.338319167000002</v>
       </c>
       <c r="C275" s="5">
-        <v>-2.5725037999997369E-2</v>
+        <v>-2.5728320999998999E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-1.0119403281184103</v>
+        <v>-1.0120689144604844</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>30.326232400999999</v>
+        <v>30.326234559</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.2091403000002998E-2</v>
+        <v>-1.2084608000002106E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.4772155558815605</v>
+        <v>-0.47694803527916774</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>30.360430829999999</v>
+        <v>30.360435432999999</v>
       </c>
       <c r="C277" s="5">
-        <v>3.4198428999999919E-2</v>
+        <v>3.4200873999999715E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>1.3616463381245891</v>
+        <v>1.3617441954905996</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>30.359898153</v>
+        <v>30.359906544000001</v>
       </c>
       <c r="C278" s="5">
-        <v>-5.326769999989267E-4</v>
+        <v>-5.2888899999814498E-4</v>
       </c>
       <c r="D278" s="5">
-        <v>-2.1052096540130627E-2</v>
+        <v>-2.0902400966194001E-2</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>30.219520212999999</v>
+        <v>30.219529596000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.14037794000000048</v>
+        <v>-0.14037694800000011</v>
       </c>
       <c r="D279" s="5">
-        <v>-5.4096015685889505</v>
+        <v>-5.4095628504587712</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>30.059844100999999</v>
+        <v>30.059853948000001</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.15967611199999965</v>
+        <v>-0.15967564800000034</v>
       </c>
       <c r="D280" s="5">
-        <v>-6.159587544388156</v>
+        <v>-6.1595683050007182</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>30.191886254</v>
+        <v>30.191844906</v>
       </c>
       <c r="C281" s="5">
-        <v>0.13204215300000044</v>
+        <v>0.13199095799999938</v>
       </c>
       <c r="D281" s="5">
-        <v>5.4004034341526452</v>
+        <v>5.3982569711761741</v>
       </c>
       <c r="E281" s="5">
-        <v>0.69036612289790078</v>
+        <v>0.69030510225027708</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>30.195010035999999</v>
+        <v>30.195019446</v>
       </c>
       <c r="C282" s="5">
-        <v>3.1237819999994088E-3</v>
+        <v>3.1745399999998369E-3</v>
       </c>
       <c r="D282" s="5">
-        <v>0.12422782145806721</v>
+        <v>0.12624772653824223</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>30.660934023999999</v>
+        <v>30.660941726000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.46592398800000012</v>
+        <v>0.46592228000000091</v>
       </c>
       <c r="D283" s="5">
-        <v>20.171761747338302</v>
+        <v>20.171674586673618</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>30.544511670999999</v>
+        <v>30.544519201</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.11642235300000081</v>
+        <v>-0.11642252500000083</v>
       </c>
       <c r="D284" s="5">
-        <v>-4.4625451092993984</v>
+        <v>-4.462550467418291</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>30.103740160000001</v>
+        <v>30.103738981999999</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.44077151099999767</v>
+        <v>-0.44078021900000053</v>
       </c>
       <c r="D285" s="5">
-        <v>-16.006196958639983</v>
+        <v>-16.006484878945983</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>30.153950524999999</v>
+        <v>30.153941436</v>
       </c>
       <c r="C286" s="5">
-        <v>5.0210364999998092E-2</v>
+        <v>5.0202454000000785E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>2.0199566123718871</v>
+        <v>2.0196355088556217</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>30.451794735</v>
+        <v>30.451772442999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.29784421000000094</v>
+        <v>0.2978310069999992</v>
       </c>
       <c r="D287" s="5">
-        <v>12.518545439615592</v>
+        <v>12.517964004792969</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>30.533422237</v>
+        <v>30.533417884999999</v>
       </c>
       <c r="C288" s="5">
-        <v>8.1627501999999907E-2</v>
+        <v>8.1645441999999235E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>3.2645073125065593</v>
+        <v>3.2652378208058552</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>30.817653370999999</v>
+        <v>30.817640775000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.28423113399999878</v>
+        <v>0.28422289000000234</v>
       </c>
       <c r="D289" s="5">
-        <v>11.760668418150821</v>
+        <v>11.76031141780507</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>31.362156442</v>
+        <v>31.362143433</v>
       </c>
       <c r="C290" s="5">
-        <v>0.54450307100000117</v>
+        <v>0.54450265799999897</v>
       </c>
       <c r="D290" s="5">
-        <v>23.388933353655549</v>
+        <v>23.388924362285213</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>31.340291327999999</v>
+        <v>31.340364113</v>
       </c>
       <c r="C291" s="5">
-        <v>-2.1865114000000574E-2</v>
+        <v>-2.1779320000000268E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-0.83341718576657176</v>
+        <v>-0.83015985931268466</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>31.535270930999999</v>
+        <v>31.535319802</v>
       </c>
       <c r="C292" s="5">
-        <v>0.19497960300000017</v>
+        <v>0.19495568900000038</v>
       </c>
       <c r="D292" s="5">
-        <v>7.726474698543595</v>
+        <v>7.7254758418744851</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>31.601821753999999</v>
+        <v>31.601776199</v>
       </c>
       <c r="C293" s="5">
-        <v>6.6550823000000037E-2</v>
+        <v>6.6456396999999612E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>2.5620355392263594</v>
+        <v>2.5583541339821991</v>
       </c>
       <c r="E293" s="5">
-        <v>4.6699152485486062</v>
+        <v>4.6699077098127484</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>31.332772120000001</v>
+        <v>31.332802363999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.26904963399999815</v>
+        <v>-0.26897383500000061</v>
       </c>
       <c r="D294" s="5">
-        <v>-9.7514128692211202</v>
+        <v>-9.7488063266971015</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>31.423153272</v>
+        <v>31.423164861</v>
       </c>
       <c r="C295" s="5">
-        <v>9.0381151999999076E-2</v>
+        <v>9.0362497000000985E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>3.5169156918445132</v>
+        <v>3.5161747869412396</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>31.556890720999998</v>
+        <v>31.556878827999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.13373744899999807</v>
+        <v>0.13371396699999849</v>
       </c>
       <c r="D296" s="5">
-        <v>5.2284820507944918</v>
+        <v>5.2275404544817494</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>31.501617659000001</v>
+        <v>31.501576771</v>
       </c>
       <c r="C297" s="5">
-        <v>-5.5273061999997708E-2</v>
+        <v>-5.5302056999998683E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-2.081714143397384</v>
+        <v>-2.0827964371940455</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>31.662834562</v>
+        <v>31.662778514999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.16121690299999969</v>
+        <v>0.16120174399999954</v>
       </c>
       <c r="D298" s="5">
-        <v>6.3171259664643875</v>
+        <v>6.3165235900838113</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>31.650553516999999</v>
+        <v>31.65048651</v>
       </c>
       <c r="C299" s="5">
-        <v>-1.2281045000001711E-2</v>
+        <v>-1.2292004999999051E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.46445165443516068</v>
+        <v>-0.46486608254414641</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>31.674793487999999</v>
+        <v>31.674778177</v>
       </c>
       <c r="C300" s="5">
-        <v>2.4239971000000082E-2</v>
+        <v>2.4291666999999961E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>0.92291605929837317</v>
+        <v>0.92489462243445786</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>31.496331463000001</v>
+        <v>31.496319947</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.17846202499999819</v>
+        <v>-0.17845823000000038</v>
       </c>
       <c r="D301" s="5">
-        <v>-6.5554101186364839</v>
+        <v>-6.5552780797943688</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>31.148525326000001</v>
+        <v>31.148524101</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.34780613699999918</v>
+        <v>-0.34779584600000035</v>
       </c>
       <c r="D302" s="5">
-        <v>-12.475382912245092</v>
+        <v>-12.475040197825681</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>31.477132965999999</v>
+        <v>31.477305395999998</v>
       </c>
       <c r="C303" s="5">
-        <v>0.32860763999999776</v>
+        <v>0.32878129499999886</v>
       </c>
       <c r="D303" s="5">
-        <v>13.420651287740281</v>
+        <v>13.428160787734566</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>31.271480714999999</v>
+        <v>31.271599604999999</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.20565225100000006</v>
+        <v>-0.20570579099999975</v>
       </c>
       <c r="D304" s="5">
-        <v>-7.5643870825895743</v>
+        <v>-7.5662462070979819</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>31.084346937999999</v>
+        <v>31.084340082000001</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.18713377699999967</v>
+        <v>-0.18725952299999804</v>
       </c>
       <c r="D305" s="5">
-        <v>-6.9493048302977867</v>
+        <v>-6.9537961903323726</v>
       </c>
       <c r="E305" s="5">
-        <v>-1.6374841299600096</v>
+        <v>-1.6373640321406091</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>31.775844798000001</v>
+        <v>31.775891845</v>
       </c>
       <c r="C306" s="5">
-        <v>0.69149786000000191</v>
+        <v>0.69155176299999965</v>
       </c>
       <c r="D306" s="5">
-        <v>30.215983854127181</v>
+        <v>30.218642084563573</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>31.667432328</v>
+        <v>31.667494014999999</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.10841247000000109</v>
+        <v>-0.10839783000000125</v>
       </c>
       <c r="D307" s="5">
-        <v>-4.0181875537627532</v>
+        <v>-4.0176492410635252</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>31.660436102999999</v>
+        <v>31.660338348</v>
       </c>
       <c r="C308" s="5">
-        <v>-6.9962250000017434E-3</v>
+        <v>-7.155666999999255E-3</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.26479179142612219</v>
+        <v>-0.27081829735629004</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>32.125827950000001</v>
+        <v>32.125680825000003</v>
       </c>
       <c r="C309" s="5">
-        <v>0.46539184700000291</v>
+        <v>0.46534247700000364</v>
       </c>
       <c r="D309" s="5">
-        <v>19.137707096450573</v>
+        <v>19.135574007237466</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>32.27250016</v>
+        <v>32.272319971000002</v>
       </c>
       <c r="C310" s="5">
-        <v>0.14667220999999842</v>
+        <v>0.14663914599999828</v>
       </c>
       <c r="D310" s="5">
-        <v>5.6183526826744101</v>
+        <v>5.6170805590870732</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>33.063050545000003</v>
+        <v>33.062897565</v>
       </c>
       <c r="C311" s="5">
-        <v>0.79055038500000308</v>
+        <v>0.79057759399999838</v>
       </c>
       <c r="D311" s="5">
-        <v>33.697631270920311</v>
+        <v>33.69916577773968</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>32.617584884000003</v>
+        <v>32.617545298000003</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.44546566100000007</v>
+        <v>-0.44535226699999697</v>
       </c>
       <c r="D312" s="5">
-        <v>-15.021988802735887</v>
+        <v>-15.018508078926441</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>32.910394367000002</v>
+        <v>32.910391699999998</v>
       </c>
       <c r="C313" s="5">
-        <v>0.2928094829999992</v>
+        <v>0.29284640199999501</v>
       </c>
       <c r="D313" s="5">
-        <v>11.320570355960925</v>
+        <v>11.322083349492363</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>32.646926612000001</v>
+        <v>32.646936476999997</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.26346775500000064</v>
+        <v>-0.26345522300000113</v>
       </c>
       <c r="D314" s="5">
-        <v>-9.1948254389326518</v>
+        <v>-9.1944078679301207</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>32.981582740999997</v>
+        <v>32.982090194000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.33465612899999542</v>
+        <v>0.33515371700000429</v>
       </c>
       <c r="D315" s="5">
-        <v>13.01869295819429</v>
+        <v>13.039151635882785</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>33.196930369</v>
+        <v>33.197071604999998</v>
       </c>
       <c r="C316" s="5">
-        <v>0.21534762800000351</v>
+        <v>0.21498141099999657</v>
       </c>
       <c r="D316" s="5">
-        <v>8.1227826345778187</v>
+        <v>8.1083409668068605</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>33.150012521000001</v>
+        <v>33.150152914000003</v>
       </c>
       <c r="C317" s="5">
-        <v>-4.6917847999999651E-2</v>
+        <v>-4.6918690999994794E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-1.6828612466625148</v>
+        <v>-1.6828841446953735</v>
       </c>
       <c r="E317" s="5">
-        <v>6.6453562209948469</v>
+        <v>6.6458313946843317</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>33.326862183999999</v>
+        <v>33.326916449000002</v>
       </c>
       <c r="C318" s="5">
-        <v>0.17684966299999871</v>
+        <v>0.17676353499999919</v>
       </c>
       <c r="D318" s="5">
-        <v>6.5930147423216789</v>
+        <v>6.5896803846878349</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>33.197354875999999</v>
+        <v>33.197500312000003</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.12950730800000088</v>
+        <v>-0.12941613699999976</v>
       </c>
       <c r="D319" s="5">
-        <v>-4.5647829184945916</v>
+        <v>-4.5616304384150874</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>33.143960286999999</v>
+        <v>33.143859732000003</v>
       </c>
       <c r="C320" s="5">
-        <v>-5.3394588999999826E-2</v>
+        <v>-5.3640579999999716E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.9130960354556192</v>
+        <v>-1.9218232227979914</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>33.362103971000003</v>
+        <v>33.361996237</v>
       </c>
       <c r="C321" s="5">
-        <v>0.21814368400000461</v>
+        <v>0.21813650499999682</v>
       </c>
       <c r="D321" s="5">
-        <v>8.1903133692581953</v>
+        <v>8.1900597533130828</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>33.300435950000001</v>
+        <v>33.298983712999998</v>
       </c>
       <c r="C322" s="5">
-        <v>-6.1668021000002682E-2</v>
+        <v>-6.3012524000001235E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.1957220627983887</v>
+        <v>-2.2431048085783778</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>33.288432211999996</v>
+        <v>33.288254647000002</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.2003738000004205E-2</v>
+        <v>-1.0729065999996124E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.43170491694639601</v>
+        <v>-0.38596036264448852</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>34.064842462000001</v>
+        <v>34.064735816000002</v>
       </c>
       <c r="C324" s="5">
-        <v>0.77641025000000496</v>
+        <v>0.77648116900000019</v>
       </c>
       <c r="D324" s="5">
-        <v>31.873191928211519</v>
+        <v>31.876678914831214</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>33.761009534000003</v>
+        <v>33.762244054</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.3038329279999985</v>
+        <v>-0.3024917620000025</v>
       </c>
       <c r="D325" s="5">
-        <v>-10.193354004434486</v>
+        <v>-10.150563747843099</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>33.836240834000002</v>
+        <v>33.836152835</v>
       </c>
       <c r="C326" s="5">
-        <v>7.5231299999998669E-2</v>
+        <v>7.390878100000009E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>2.7070355819598158</v>
+        <v>2.6587748115539656</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>33.259882802</v>
+        <v>33.260584274999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.57635803200000169</v>
+        <v>-0.57556856000000067</v>
       </c>
       <c r="D327" s="5">
-        <v>-18.630193102496818</v>
+        <v>-18.607056856166516</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>32.910190583000002</v>
+        <v>32.910270625000003</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.34969221899999781</v>
+        <v>-0.35031364999999681</v>
       </c>
       <c r="D328" s="5">
-        <v>-11.912112922130758</v>
+        <v>-11.931833567542737</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>33.375429054999998</v>
+        <v>33.375686139999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.4652384719999958</v>
+        <v>0.46541551499999656</v>
       </c>
       <c r="D329" s="5">
-        <v>18.347073116672121</v>
+        <v>18.354558561613523</v>
       </c>
       <c r="E329" s="5">
-        <v>0.67998928765773403</v>
+        <v>0.68033841830259512</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>33.630260935999999</v>
+        <v>33.630082405000003</v>
       </c>
       <c r="C330" s="5">
-        <v>0.2548318810000012</v>
+        <v>0.25439626500000401</v>
       </c>
       <c r="D330" s="5">
-        <v>9.5571067705612514</v>
+        <v>9.5400021463872378</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>33.834636154999998</v>
+        <v>33.834837466000003</v>
       </c>
       <c r="C331" s="5">
-        <v>0.20437521899999922</v>
+        <v>0.20475506100000018</v>
       </c>
       <c r="D331" s="5">
-        <v>7.541300278920704</v>
+        <v>7.5558302892026141</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>33.767119059999999</v>
+        <v>33.767020358000003</v>
       </c>
       <c r="C332" s="5">
-        <v>-6.7517094999999472E-2</v>
+        <v>-6.7817107999999848E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-2.3684954240758782</v>
+        <v>-2.3788901156191256</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>34.315000300999998</v>
+        <v>34.314933128</v>
       </c>
       <c r="C333" s="5">
-        <v>0.54788124099999891</v>
+        <v>0.54791276999999639</v>
       </c>
       <c r="D333" s="5">
-        <v>21.305355524672297</v>
+        <v>21.306760951908601</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>34.450265539999997</v>
+        <v>34.447540940000003</v>
       </c>
       <c r="C334" s="5">
-        <v>0.13526523899999887</v>
+        <v>0.13260781200000338</v>
       </c>
       <c r="D334" s="5">
-        <v>4.8341554268693354</v>
+        <v>4.7371656045506416</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>34.532752465999998</v>
+        <v>34.532591199999999</v>
       </c>
       <c r="C335" s="5">
-        <v>8.2486926000001404E-2</v>
+        <v>8.5050259999995603E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>2.9113941916977248</v>
+        <v>3.0033405892728515</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>34.205022616000001</v>
+        <v>34.204869336999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.32772984999999721</v>
+        <v>-0.32772186300000072</v>
       </c>
       <c r="D336" s="5">
-        <v>-10.812449592603468</v>
+        <v>-10.812247571569589</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>34.224041386000003</v>
+        <v>34.226515749000001</v>
       </c>
       <c r="C337" s="5">
-        <v>1.9018770000002405E-2</v>
+        <v>2.1646412000002613E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.66927152504492327</v>
+        <v>0.76206394785174325</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>34.625948239000003</v>
+        <v>34.625909706999998</v>
       </c>
       <c r="C338" s="5">
-        <v>0.40190685299999984</v>
+        <v>0.39939395799999744</v>
       </c>
       <c r="D338" s="5">
-        <v>15.038867307964644</v>
+        <v>14.937573042461993</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>34.498457565000002</v>
+        <v>34.499433537000002</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.12749067400000058</v>
+        <v>-0.12647616999999656</v>
       </c>
       <c r="D339" s="5">
-        <v>-4.3299433188502707</v>
+        <v>-4.2961818492643467</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>34.828441622</v>
+        <v>34.828442572</v>
       </c>
       <c r="C340" s="5">
-        <v>0.32998405699999722</v>
+        <v>0.32900903499999856</v>
       </c>
       <c r="D340" s="5">
-        <v>12.101745437220114</v>
+        <v>12.063732399722138</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>35.193987939000003</v>
+        <v>35.194544473000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.36554631700000328</v>
+        <v>0.3661019010000004</v>
       </c>
       <c r="D341" s="5">
-        <v>13.347842667562615</v>
+        <v>13.369316306932188</v>
       </c>
       <c r="E341" s="5">
-        <v>5.4487955226078633</v>
+        <v>5.4496507588502885</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>35.363781959000001</v>
+        <v>35.363235021000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.16979401999999766</v>
+        <v>0.16869054800000072</v>
       </c>
       <c r="D342" s="5">
-        <v>5.94554025309737</v>
+        <v>5.905780798582172</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>35.6888772</v>
+        <v>35.688650739000003</v>
       </c>
       <c r="C343" s="5">
-        <v>0.32509524099999965</v>
+        <v>0.32541571800000213</v>
       </c>
       <c r="D343" s="5">
-        <v>11.606674746241886</v>
+        <v>11.618890622242507</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>35.655178507000002</v>
+        <v>35.654825166000002</v>
       </c>
       <c r="C344" s="5">
-        <v>-3.3698692999998059E-2</v>
+        <v>-3.3825573000001441E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.1272162562870447</v>
+        <v>-1.131445416229615</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>35.278696427</v>
+        <v>35.278762991000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.37648208000000238</v>
+        <v>-0.37606217500000128</v>
       </c>
       <c r="D345" s="5">
-        <v>-11.960215615868474</v>
+        <v>-11.947751680182927</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>35.491041254000002</v>
+        <v>35.487652902999997</v>
       </c>
       <c r="C346" s="5">
-        <v>0.21234482700000257</v>
+        <v>0.20888991199999651</v>
       </c>
       <c r="D346" s="5">
-        <v>7.4668555742995579</v>
+        <v>7.341370688782578</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>35.570674293000003</v>
+        <v>35.570420667999997</v>
       </c>
       <c r="C347" s="5">
-        <v>7.9633039000000849E-2</v>
+        <v>8.2767764999999827E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>2.7259774294730033</v>
+        <v>2.8349390459486701</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>35.857959076999997</v>
+        <v>35.857545805000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.28728478399999346</v>
+        <v>0.28712513700000386</v>
       </c>
       <c r="D348" s="5">
-        <v>10.134055504170458</v>
+        <v>10.128247026924807</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>35.915043920000002</v>
+        <v>35.918494744999997</v>
       </c>
       <c r="C349" s="5">
-        <v>5.7084843000005492E-2</v>
+        <v>6.0948939999995844E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>1.9271815436587403</v>
+        <v>2.0588794520649989</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>36.105227589000002</v>
+        <v>36.106600501999999</v>
       </c>
       <c r="C350" s="5">
-        <v>0.19018366899999961</v>
+        <v>0.18810575700000243</v>
       </c>
       <c r="D350" s="5">
-        <v>6.5428280900876157</v>
+        <v>6.4686313731583622</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>36.606966862</v>
+        <v>36.607687660000003</v>
       </c>
       <c r="C351" s="5">
-        <v>0.50173927299999832</v>
+        <v>0.50108715800000425</v>
       </c>
       <c r="D351" s="5">
-        <v>18.011385792170831</v>
+        <v>17.985424336606926</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>36.543058481999999</v>
+        <v>36.542811778000001</v>
       </c>
       <c r="C352" s="5">
-        <v>-6.3908380000000875E-2</v>
+        <v>-6.4875882000002605E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-2.0749589866515872</v>
+        <v>-2.1060249662639974</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>37.310802862000003</v>
+        <v>37.311385100999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.76774438000000345</v>
+        <v>0.76857332299999825</v>
       </c>
       <c r="D353" s="5">
-        <v>28.338339921238777</v>
+        <v>28.372774208860285</v>
       </c>
       <c r="E353" s="5">
-        <v>6.0147060534002872</v>
+        <v>6.0146839792853735</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>36.521230531999997</v>
+        <v>36.520134198999997</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.78957233000000571</v>
+        <v>-0.79125090200000159</v>
       </c>
       <c r="D354" s="5">
-        <v>-22.637643155390542</v>
+        <v>-22.679986983124433</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>36.466565369999998</v>
+        <v>36.465645092999999</v>
       </c>
       <c r="C355" s="5">
-        <v>-5.4665161999999157E-2</v>
+        <v>-5.4489105999998344E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-1.7814527718731377</v>
+        <v>-1.7758152505991776</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>36.625749499000001</v>
+        <v>36.624852160000003</v>
       </c>
       <c r="C356" s="5">
-        <v>0.15918412900000334</v>
+        <v>0.15920706700000409</v>
       </c>
       <c r="D356" s="5">
-        <v>5.3658604325969694</v>
+        <v>5.3667910044722378</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>36.646979119000001</v>
+        <v>36.647413202999999</v>
       </c>
       <c r="C357" s="5">
-        <v>2.1229619999999727E-2</v>
+        <v>2.2561042999996062E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.69778550670784867</v>
+        <v>0.74171398171571923</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>36.713410809999999</v>
+        <v>36.710426038000001</v>
       </c>
       <c r="C358" s="5">
-        <v>6.6431690999998239E-2</v>
+        <v>6.3012835000002099E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>2.1971155770522</v>
+        <v>2.0829465527292701</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>37.116893562999998</v>
+        <v>37.116490196999997</v>
       </c>
       <c r="C359" s="5">
-        <v>0.4034827529999987</v>
+        <v>0.40606415899999604</v>
       </c>
       <c r="D359" s="5">
-        <v>14.015173127158565</v>
+        <v>14.111581803129148</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>37.376842255</v>
+        <v>37.376403218</v>
       </c>
       <c r="C360" s="5">
-        <v>0.25994869200000181</v>
+        <v>0.25991302100000269</v>
       </c>
       <c r="D360" s="5">
-        <v>8.7356196684171614</v>
+        <v>8.7344730052772093</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>37.793815975999998</v>
+        <v>37.797150446000003</v>
       </c>
       <c r="C361" s="5">
-        <v>0.41697372099999797</v>
+        <v>0.4207472280000033</v>
       </c>
       <c r="D361" s="5">
-        <v>14.239853416416647</v>
+        <v>14.376982808184824</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>37.627620051999997</v>
+        <v>37.630675328999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.16619592400000016</v>
+        <v>-0.1664751170000045</v>
       </c>
       <c r="D362" s="5">
-        <v>-5.1511495878702735</v>
+        <v>-5.1591502548471109</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>37.485451472000001</v>
+        <v>37.486122039000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.14216857999999633</v>
+        <v>-0.1445532899999975</v>
       </c>
       <c r="D363" s="5">
-        <v>-4.4409223373746869</v>
+        <v>-4.5134881636361257</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>37.485295995000001</v>
+        <v>37.484867807999997</v>
       </c>
       <c r="C364" s="5">
-        <v>-1.5547699999984843E-4</v>
+        <v>-1.2542310000043244E-3</v>
       </c>
       <c r="D364" s="5">
-        <v>-4.9770814174010525E-3</v>
+        <v>-4.0142863058378886E-2</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>37.560280949000003</v>
+        <v>37.560847565000003</v>
       </c>
       <c r="C365" s="5">
-        <v>7.498495400000138E-2</v>
+        <v>7.5979757000006032E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>2.4270467767041781</v>
+        <v>2.4596339135514622</v>
       </c>
       <c r="E365" s="5">
-        <v>0.66864840170481887</v>
+        <v>0.6685960956011705</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>37.234661424999999</v>
+        <v>37.233119629000001</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.32561952400000393</v>
+        <v>-0.32772793600000227</v>
       </c>
       <c r="D366" s="5">
-        <v>-9.9211310226887441</v>
+        <v>-9.9821771002541411</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>37.478802086000002</v>
+        <v>37.477032975999997</v>
       </c>
       <c r="C367" s="5">
-        <v>0.24414066100000298</v>
+        <v>0.24391334699999589</v>
       </c>
       <c r="D367" s="5">
-        <v>8.1582137089101447</v>
+        <v>8.150691792942478</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>37.519714751999999</v>
+        <v>37.517440360000002</v>
       </c>
       <c r="C368" s="5">
-        <v>4.0912665999996989E-2</v>
+        <v>4.0407384000005209E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>1.3178392909809711</v>
+        <v>1.3015288066878128</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>34.289631196999999</v>
+        <v>34.290548127999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-3.2300835550000002</v>
+        <v>-3.2268922320000044</v>
       </c>
       <c r="D369" s="5">
-        <v>-66.050026974469404</v>
+        <v>-66.014417538542403</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>34.506542199000002</v>
+        <v>34.504182526999998</v>
       </c>
       <c r="C370" s="5">
-        <v>0.21691100200000335</v>
+        <v>0.21363439900000003</v>
       </c>
       <c r="D370" s="5">
-        <v>7.8607748895687113</v>
+        <v>7.7377206787410113</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>35.550408984999997</v>
+        <v>35.550349013000002</v>
       </c>
       <c r="C371" s="5">
-        <v>1.0438667859999953</v>
+        <v>1.0461664860000042</v>
       </c>
       <c r="D371" s="5">
-        <v>42.994031838657442</v>
+        <v>43.108527849688926</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>36.385285113999998</v>
+        <v>36.385024459</v>
       </c>
       <c r="C372" s="5">
-        <v>0.8348761290000013</v>
+        <v>0.83467544599999854</v>
       </c>
       <c r="D372" s="5">
-        <v>32.12170579335114</v>
+        <v>32.11302280471098</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>37.167031203000001</v>
+        <v>37.170378726000003</v>
       </c>
       <c r="C373" s="5">
-        <v>0.78174608900000209</v>
+        <v>0.78535426700000244</v>
       </c>
       <c r="D373" s="5">
-        <v>29.058043971319549</v>
+        <v>29.208706524597972</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>37.363834816000001</v>
+        <v>37.368488438999997</v>
       </c>
       <c r="C374" s="5">
-        <v>0.19680361300000015</v>
+        <v>0.1981097129999938</v>
       </c>
       <c r="D374" s="5">
-        <v>6.54249276607477</v>
+        <v>6.5865825547865242</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>37.697290393000003</v>
+        <v>37.697574895000002</v>
       </c>
       <c r="C375" s="5">
-        <v>0.33345557700000228</v>
+        <v>0.32908645600000597</v>
       </c>
       <c r="D375" s="5">
-        <v>11.251096517251913</v>
+        <v>11.095017418618735</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>37.947550962999998</v>
+        <v>37.946902985000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.25026056999999469</v>
+        <v>0.24932808999999878</v>
       </c>
       <c r="D376" s="5">
-        <v>8.2638366512551631</v>
+        <v>8.231852332319999</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>38.720545842999996</v>
+        <v>38.720774581999997</v>
       </c>
       <c r="C377" s="5">
-        <v>0.77299487999999883</v>
+        <v>0.77387159699999586</v>
       </c>
       <c r="D377" s="5">
-        <v>27.377469355476492</v>
+        <v>27.412604674514498</v>
       </c>
       <c r="E377" s="5">
-        <v>3.0890740555839402</v>
+        <v>3.0881279102999759</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>38.309077336000001</v>
+        <v>38.307434149999999</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.41146850699999504</v>
+        <v>-0.41334043199999826</v>
       </c>
       <c r="D378" s="5">
-        <v>-12.032417734269508</v>
+        <v>-12.08391773354105</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>38.097727145</v>
+        <v>38.096036112999997</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.21135019100000108</v>
+        <v>-0.21139803700000215</v>
       </c>
       <c r="D379" s="5">
-        <v>-6.4231335914889609</v>
+        <v>-6.4248111014935549</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>38.823372536999997</v>
+        <v>38.817934753999999</v>
       </c>
       <c r="C380" s="5">
-        <v>0.725645391999997</v>
+        <v>0.72189864100000278</v>
       </c>
       <c r="D380" s="5">
-        <v>25.409462577339802</v>
+        <v>25.2655448445533</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>37.101777425999998</v>
+        <v>37.103800194999998</v>
       </c>
       <c r="C381" s="5">
-        <v>-1.7215951109999992</v>
+        <v>-1.7141345590000014</v>
       </c>
       <c r="D381" s="5">
-        <v>-41.974688916300742</v>
+        <v>-41.839035137805183</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>37.687979704</v>
+        <v>37.687376751999999</v>
       </c>
       <c r="C382" s="5">
-        <v>0.5862022780000018</v>
+        <v>0.58357655700000066</v>
       </c>
       <c r="D382" s="5">
-        <v>20.697340050534763</v>
+        <v>20.595249217981571</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>37.680160792000002</v>
+        <v>37.680587101999997</v>
       </c>
       <c r="C383" s="5">
-        <v>-7.8189119999976242E-3</v>
+        <v>-6.7896500000017568E-3</v>
       </c>
       <c r="D383" s="5">
-        <v>-0.24867333600759878</v>
+        <v>-0.21597448275100239</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>38.00659959</v>
+        <v>38.006537194000003</v>
       </c>
       <c r="C384" s="5">
-        <v>0.32643879799999809</v>
+        <v>0.32595009200000646</v>
       </c>
       <c r="D384" s="5">
-        <v>10.906044704379703</v>
+        <v>10.888803840810857</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>38.428992149000003</v>
+        <v>38.431051984</v>
       </c>
       <c r="C385" s="5">
-        <v>0.42239255900000217</v>
+        <v>0.42451478999999637</v>
       </c>
       <c r="D385" s="5">
-        <v>14.182553305558443</v>
+        <v>14.25826957563201</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>39.114412803</v>
+        <v>39.119136296000001</v>
       </c>
       <c r="C386" s="5">
-        <v>0.68542065399999785</v>
+        <v>0.68808431200000086</v>
       </c>
       <c r="D386" s="5">
-        <v>23.632839101066416</v>
+        <v>23.732508547988207</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>39.345263938000002</v>
+        <v>39.345652078999997</v>
       </c>
       <c r="C387" s="5">
-        <v>0.23085113500000176</v>
+        <v>0.22651578299999642</v>
       </c>
       <c r="D387" s="5">
-        <v>7.3168156585161181</v>
+        <v>7.1741079720423429</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>39.621703222000001</v>
+        <v>39.621839066</v>
       </c>
       <c r="C388" s="5">
-        <v>0.27643928399999851</v>
+        <v>0.27618698700000266</v>
       </c>
       <c r="D388" s="5">
-        <v>8.764741448396185</v>
+        <v>8.7563410911293929</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>39.597608895999997</v>
+        <v>39.598975013</v>
       </c>
       <c r="C389" s="5">
-        <v>-2.4094326000003718E-2</v>
+        <v>-2.2864052999999274E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>-0.72729543450151812</v>
+        <v>-0.69027465821279721</v>
       </c>
       <c r="E389" s="5">
-        <v>2.2651102506566545</v>
+        <v>2.2680342541707477</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>39.82099882</v>
+        <v>39.816272388999998</v>
       </c>
       <c r="C390" s="5">
-        <v>0.22338992400000279</v>
+        <v>0.21729737599999766</v>
       </c>
       <c r="D390" s="5">
-        <v>6.9838561599287141</v>
+        <v>6.7873598152623948</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>40.213727986000002</v>
+        <v>40.213798212</v>
       </c>
       <c r="C391" s="5">
-        <v>0.39272916600000229</v>
+        <v>0.39752582300000228</v>
       </c>
       <c r="D391" s="5">
-        <v>12.498373060374512</v>
+        <v>12.661089408316162</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>40.340224839000001</v>
+        <v>40.332842823999997</v>
       </c>
       <c r="C392" s="5">
-        <v>0.12649685299999902</v>
+        <v>0.11904461199999616</v>
       </c>
       <c r="D392" s="5">
-        <v>3.8407322952886069</v>
+        <v>3.6107637414253047</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>41.289929674</v>
+        <v>41.292827029000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.94970483499999858</v>
+        <v>0.95998420500000492</v>
       </c>
       <c r="D393" s="5">
-        <v>32.211716791310785</v>
+        <v>32.614006616520562</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>40.873443274000003</v>
+        <v>40.875969382999997</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.41648639999999659</v>
+        <v>-0.41685764600000397</v>
       </c>
       <c r="D394" s="5">
-        <v>-11.45480786147327</v>
+        <v>-11.463697968456476</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>40.888903175999999</v>
+        <v>40.888010365</v>
       </c>
       <c r="C395" s="5">
-        <v>1.5459901999996362E-2</v>
+        <v>1.2040982000002032E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>0.45483138415298718</v>
+        <v>0.35406160458026914</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>41.271933093000001</v>
+        <v>41.273716479000001</v>
       </c>
       <c r="C396" s="5">
-        <v>0.38302991700000177</v>
+        <v>0.38570611400000132</v>
       </c>
       <c r="D396" s="5">
-        <v>11.83872261189669</v>
+        <v>11.926051249853931</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>41.097665337000002</v>
+        <v>41.096057971</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.174267755999999</v>
+        <v>-0.17765850800000038</v>
       </c>
       <c r="D397" s="5">
-        <v>-4.9508831553488513</v>
+        <v>-5.0447316403711699</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>40.842116023000003</v>
+        <v>40.844946815</v>
       </c>
       <c r="C398" s="5">
-        <v>-0.25554931399999958</v>
+        <v>-0.25111115600000034</v>
       </c>
       <c r="D398" s="5">
-        <v>-7.2117463854145409</v>
+        <v>-7.0909467496539929</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>40.846454881</v>
+        <v>40.846853504000002</v>
       </c>
       <c r="C399" s="5">
-        <v>4.3388579999970034E-3</v>
+        <v>1.9066890000019043E-3</v>
       </c>
       <c r="D399" s="5">
-        <v>0.12755638973969141</v>
+        <v>5.6031761878250208E-2</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>40.492812395999998</v>
+        <v>40.493675611</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.35364248500000173</v>
+        <v>-0.35317789300000157</v>
       </c>
       <c r="D400" s="5">
-        <v>-9.9086981382130119</v>
+        <v>-9.8962014338684341</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>40.557302913999997</v>
+        <v>40.559843323000003</v>
       </c>
       <c r="C401" s="5">
-        <v>6.4490517999999497E-2</v>
+        <v>6.6167712000002155E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>1.9279994729044958</v>
+        <v>1.9785496036888839</v>
       </c>
       <c r="E401" s="5">
-        <v>2.4236160837907139</v>
+        <v>2.4264979325463898</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>40.715607329000001</v>
+        <v>40.705968085000002</v>
       </c>
       <c r="C402" s="5">
-        <v>0.15830441500000347</v>
+        <v>0.14612476199999946</v>
       </c>
       <c r="D402" s="5">
-        <v>4.7857461217271524</v>
+        <v>4.4099357717932497</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>40.50837756</v>
+        <v>40.519203890999997</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.20722976900000134</v>
+        <v>-0.18676419400000555</v>
       </c>
       <c r="D403" s="5">
-        <v>-5.9395216715778414</v>
+        <v>-5.3689206748743779</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>40.144633007000003</v>
+        <v>40.133254379999997</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.36374455299999653</v>
+        <v>-0.38594951099999975</v>
       </c>
       <c r="D404" s="5">
-        <v>-10.258832682626451</v>
+        <v>-10.849930258278329</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>40.576728852000002</v>
+        <v>40.580807366000002</v>
       </c>
       <c r="C405" s="5">
-        <v>0.4320958449999992</v>
+        <v>0.44755298600000515</v>
       </c>
       <c r="D405" s="5">
-        <v>13.708908269518583</v>
+        <v>14.234073679702576</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>40.693558703999997</v>
+        <v>40.698845300000002</v>
       </c>
       <c r="C406" s="5">
-        <v>0.11682985199999507</v>
+        <v>0.11803793400000018</v>
       </c>
       <c r="D406" s="5">
-        <v>3.5103218718138374</v>
+        <v>3.5468409716456817</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>41.200523042</v>
+        <v>41.197571662000001</v>
       </c>
       <c r="C407" s="5">
-        <v>0.50696433800000307</v>
+        <v>0.49872636199999931</v>
       </c>
       <c r="D407" s="5">
-        <v>16.017819785034337</v>
+        <v>15.737570629754071</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>40.744629562</v>
+        <v>40.747316857000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.4558934800000003</v>
+        <v>-0.45025480500000015</v>
       </c>
       <c r="D408" s="5">
-        <v>-12.49925901687946</v>
+        <v>-12.35466948712901</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>40.441703752999999</v>
+        <v>40.435610142000002</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.30292580900000132</v>
+        <v>-0.31170671499999969</v>
       </c>
       <c r="D409" s="5">
-        <v>-8.5657644683220902</v>
+        <v>-8.8031557104689799</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>40.577198328000001</v>
+        <v>40.576032665</v>
       </c>
       <c r="C410" s="5">
-        <v>0.13549457500000273</v>
+        <v>0.14042252299999802</v>
       </c>
       <c r="D410" s="5">
-        <v>4.0953595498182116</v>
+        <v>4.2478171153219391</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>40.659752814000001</v>
+        <v>40.659954255999999</v>
       </c>
       <c r="C411" s="5">
-        <v>8.2554485999999372E-2</v>
+        <v>8.3921590999999296E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>2.46891009513166</v>
+        <v>2.5103344887565493</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>40.770102897000001</v>
+        <v>40.773058280999997</v>
       </c>
       <c r="C412" s="5">
-        <v>0.11035008300000015</v>
+        <v>0.11310402499999839</v>
       </c>
       <c r="D412" s="5">
-        <v>3.3058419662068683</v>
+        <v>3.3895933620024632</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>41.002964984999998</v>
+        <v>41.012046265999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.23286208799999741</v>
+        <v>0.2389879850000014</v>
       </c>
       <c r="D413" s="5">
-        <v>7.0733664785079586</v>
+        <v>7.2649433970230382</v>
       </c>
       <c r="E413" s="5">
-        <v>1.0988454334476039</v>
+        <v>1.1149030813528027</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>43.002707014000002</v>
+        <v>42.990406323999999</v>
       </c>
       <c r="C414" s="5">
-        <v>1.9997420290000036</v>
+        <v>1.9783600579999998</v>
       </c>
       <c r="D414" s="5">
-        <v>77.078728370679954</v>
+        <v>76.003512403740373</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>43.005906805000002</v>
+        <v>43.027211792000003</v>
       </c>
       <c r="C415" s="5">
-        <v>3.1997910000001184E-3</v>
+        <v>3.6805468000004282E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>8.9327423161433828E-2</v>
+        <v>1.0322099347587654</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>43.543827553</v>
+        <v>43.517200039000002</v>
       </c>
       <c r="C416" s="5">
-        <v>0.53792074799999767</v>
+        <v>0.48998824699999943</v>
       </c>
       <c r="D416" s="5">
-        <v>16.086549600924837</v>
+        <v>14.554692042773976</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>43.067866758999998</v>
+        <v>43.073605053000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.47596079400000235</v>
+        <v>-0.4435949860000008</v>
       </c>
       <c r="D417" s="5">
-        <v>-12.356217389385716</v>
+        <v>-11.569246335926664</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>43.242007022000003</v>
+        <v>43.250088718999997</v>
       </c>
       <c r="C418" s="5">
-        <v>0.17414026300000529</v>
+        <v>0.17648366599999576</v>
       </c>
       <c r="D418" s="5">
-        <v>4.9614414191880396</v>
+        <v>5.0290343156570438</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>43.304780147999999</v>
+        <v>43.300528358000001</v>
       </c>
       <c r="C419" s="5">
-        <v>6.2773125999996182E-2</v>
+        <v>5.0439639000003922E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>1.7559800512844337</v>
+        <v>1.4084900716900162</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>43.312781086999998</v>
+        <v>43.318028566999999</v>
       </c>
       <c r="C420" s="5">
-        <v>8.0009389999986524E-3</v>
+        <v>1.7500208999997824E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>0.22193598922930491</v>
+        <v>0.48606784321201246</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>43.567585811000001</v>
+        <v>43.559037807999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.25480472400000309</v>
+        <v>0.24100924100000043</v>
       </c>
       <c r="D421" s="5">
-        <v>7.2924341379507762</v>
+        <v>6.8845995237053481</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>43.789443323</v>
+        <v>43.784445075999997</v>
       </c>
       <c r="C422" s="5">
-        <v>0.2218575119999997</v>
+        <v>0.22540726799999788</v>
       </c>
       <c r="D422" s="5">
-        <v>6.284797043116086</v>
+        <v>6.3895233681801944</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>44.096848692999998</v>
+        <v>44.096655396000003</v>
       </c>
       <c r="C423" s="5">
-        <v>0.3074053699999979</v>
+        <v>0.31221032000000548</v>
       </c>
       <c r="D423" s="5">
-        <v>8.7570860106055868</v>
+        <v>8.9004340733699117</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>44.144334598999997</v>
+        <v>44.149256416</v>
       </c>
       <c r="C424" s="5">
-        <v>4.7485905999998579E-2</v>
+        <v>5.2601019999997334E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>1.2999068438952266</v>
+        <v>1.4408574725456313</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>43.933273790999998</v>
+        <v>43.949512108999997</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.21106080799999916</v>
+        <v>-0.19974430700000312</v>
       </c>
       <c r="D425" s="5">
-        <v>-5.5888899560622596</v>
+        <v>-5.2960750004583108</v>
       </c>
       <c r="E425" s="5">
-        <v>7.1465778318031026</v>
+        <v>7.1624464284173683</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>44.236481208000001</v>
+        <v>44.223037253999998</v>
       </c>
       <c r="C426" s="5">
-        <v>0.30320741700000298</v>
+        <v>0.27352514500000069</v>
       </c>
       <c r="D426" s="5">
-        <v>8.6035648956331645</v>
+        <v>7.7293655313632748</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>43.898961565999997</v>
+        <v>43.930961791000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.33751964200000373</v>
+        <v>-0.2920754629999962</v>
       </c>
       <c r="D427" s="5">
-        <v>-8.7812575783441265</v>
+        <v>-7.6438678317854558</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>43.737344948999997</v>
+        <v>43.690666100000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.16161661699999996</v>
+        <v>-0.24029569100000003</v>
       </c>
       <c r="D428" s="5">
-        <v>-4.3295039593581608</v>
+        <v>-6.369907283791731</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>43.760352312000002</v>
+        <v>43.768419508000001</v>
       </c>
       <c r="C429" s="5">
-        <v>2.3007363000004943E-2</v>
+        <v>7.7753407999999524E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>0.63307120028910369</v>
+        <v>2.156588504929724</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>43.390054683000002</v>
+        <v>43.400561269999997</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.37029762899999952</v>
+        <v>-0.36785823800000372</v>
       </c>
       <c r="D430" s="5">
-        <v>-9.6948222802581974</v>
+        <v>-9.6321854914252381</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>43.606801238000003</v>
+        <v>43.602681732000001</v>
       </c>
       <c r="C431" s="5">
-        <v>0.21674655500000028</v>
+        <v>0.20212046200000344</v>
       </c>
       <c r="D431" s="5">
-        <v>6.1618295436586701</v>
+        <v>5.7339017254095959</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>43.269056116000002</v>
+        <v>43.275730469999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.33774512200000117</v>
+        <v>-0.32695126200000146</v>
       </c>
       <c r="D432" s="5">
-        <v>-8.908407666035945</v>
+        <v>-8.6361322059813723</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>43.574498863000002</v>
+        <v>43.565632741999998</v>
       </c>
       <c r="C433" s="5">
-        <v>0.30544274700000074</v>
+        <v>0.28990227199999907</v>
       </c>
       <c r="D433" s="5">
-        <v>8.8077314671974438</v>
+        <v>8.3416450542803666</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>43.503007228999998</v>
+        <v>43.496023755000003</v>
       </c>
       <c r="C434" s="5">
-        <v>-7.1491634000004467E-2</v>
+        <v>-6.9608986999995182E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.9511419925914875</v>
+        <v>-1.9005949525336963</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>43.275114946999999</v>
+        <v>43.305659036999998</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.22789228199999911</v>
+        <v>-0.19036471800000498</v>
       </c>
       <c r="D435" s="5">
-        <v>-6.108255514006089</v>
+        <v>-5.1273262674325304</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>43.598121898000002</v>
+        <v>43.610521781999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.32300695100000354</v>
+        <v>0.30486274500000121</v>
       </c>
       <c r="D436" s="5">
-        <v>9.3338432106816036</v>
+        <v>8.782633401802876</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>43.734330964999998</v>
+        <v>43.770891493000001</v>
       </c>
       <c r="C437" s="5">
-        <v>0.1362090669999958</v>
+        <v>0.1603697110000013</v>
       </c>
       <c r="D437" s="5">
-        <v>3.8141304578967805</v>
+        <v>4.5031329987033297</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.45282950445808545</v>
+        <v>-0.4064222955581287</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>44.161718174999997</v>
+        <v>41.668577507999998</v>
       </c>
       <c r="C438" s="5">
-        <v>0.42738720999999913</v>
+        <v>-2.1023139850000021</v>
       </c>
       <c r="D438" s="5">
-        <v>12.378102912501699</v>
+        <v>-44.603874456142613</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>44.315214021000003</v>
+        <v>41.281548452000003</v>
       </c>
       <c r="C439" s="5">
-        <v>0.15349584600000554</v>
+        <v>-0.38702905599999582</v>
       </c>
       <c r="D439" s="5">
-        <v>4.2515858622452773</v>
+        <v>-10.593796538195088</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>44.666310594999999</v>
+        <v>42.049404952000003</v>
       </c>
       <c r="C440" s="5">
-        <v>0.35109657399999605</v>
+        <v>0.76785650000000061</v>
       </c>
       <c r="D440" s="5">
-        <v>9.9326673472884828</v>
+        <v>24.751708911050496</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>44.996559048000002</v>
+        <v>42.371206893999997</v>
       </c>
       <c r="C441" s="5">
-        <v>0.33024845300000294</v>
+        <v>0.32180194199999335</v>
       </c>
       <c r="D441" s="5">
-        <v>9.2422580551199331</v>
+        <v>9.5801174728076255</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>44.950851380000003</v>
+        <v>42.325599689000001</v>
       </c>
       <c r="C442" s="5">
-        <v>-4.5707667999998591E-2</v>
+        <v>-4.5607204999996043E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-1.2121771062074571</v>
+        <v>-1.2840278427807217</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>45.496192045999997</v>
+        <v>42.816515750999997</v>
       </c>
       <c r="C443" s="5">
-        <v>0.5453406659999942</v>
+        <v>0.4909160619999966</v>
       </c>
       <c r="D443" s="5">
-        <v>15.570108269297922</v>
+        <v>14.841388872219664</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>45.706778663000001</v>
+        <v>42.981288468999999</v>
       </c>
       <c r="C444" s="5">
-        <v>0.21058661700000414</v>
+        <v>0.16477271800000182</v>
       </c>
       <c r="D444" s="5">
-        <v>5.6980041169971685</v>
+        <v>4.7170229978810152</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>42.717735005999998</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.26355346300000093</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-7.1150304118539953</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>