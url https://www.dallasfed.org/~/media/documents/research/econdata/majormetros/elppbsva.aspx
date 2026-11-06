--- v9 (2026-09-26)
+++ v10 (2026-11-06)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{57831895-0FF0-4E58-9637-DFC05C71CCCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5591DDF9-644B-47CC-BB20-C07AFB16BB24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{793ECA9D-E4F6-492D-8545-5D721F7A01E2}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8205DFC3-5A0C-4B4A-B0AA-04C5F33FF1DC}"/>
   </bookViews>
   <sheets>
     <sheet name="elppbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A38BD9F-C2F3-463C-9035-0144E6587CC7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78AB29A0-9493-4C4F-B536-79A12E8FCA8D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.4909160619999966</v>
       </c>
       <c r="D443" s="5">
         <v>14.841388872219664</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>42.981288468999999</v>
       </c>
       <c r="C444" s="5">
         <v>0.16477271800000182</v>
       </c>
       <c r="D444" s="5">
         <v>4.7170229978810152</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>42.717735005999998</v>
+        <v>42.788197537999999</v>
       </c>
       <c r="C445" s="5">
-        <v>-0.26355346300000093</v>
+        <v>-0.19309093100000041</v>
       </c>
       <c r="D445" s="5">
-        <v>-7.1150304118539953</v>
+        <v>-5.2597032298492667</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>42.803551216000002</v>
+      </c>
+      <c r="C446" s="5">
+        <v>1.5353678000003868E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>0.43144651893698427</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>