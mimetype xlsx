--- v8 (2026-09-07)
+++ v9 (2026-09-28)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F2F58CE7-ADC0-429B-BCFB-0BAC5166F93E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5847D786-4E93-4849-9F29-77F96CED8895}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{485FA412-CD60-43A0-B03C-84EAFA882B49}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7C260DAC-A0D1-4416-A754-C4F7BE71669D}"/>
   </bookViews>
   <sheets>
     <sheet name="elpnaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A9934D5-56EA-45E8-A50B-3618BFD3BFEA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE66FAB3-46E4-4D50-9718-5495E5081972}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>209.22906939000001</v>
+        <v>209.22910823999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>209.68612912</v>
+        <v>209.68613535</v>
       </c>
       <c r="C7" s="5">
-        <v>0.45705972999999744</v>
+        <v>0.45702711000001273</v>
       </c>
       <c r="D7" s="5">
-        <v>2.6531190507132152</v>
+        <v>2.6529269205131989</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>209.71259950999999</v>
+        <v>209.71261324</v>
       </c>
       <c r="C8" s="5">
-        <v>2.6470389999985855E-2</v>
+        <v>2.6477889999995341E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>0.15159100794783775</v>
+        <v>0.1516339843810055</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>209.85161790999999</v>
+        <v>209.85158222999999</v>
       </c>
       <c r="C9" s="5">
-        <v>0.13901839999999765</v>
+        <v>0.13896898999999507</v>
       </c>
       <c r="D9" s="5">
-        <v>0.79838622464070141</v>
+        <v>0.79810137429017214</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>211.11546594000001</v>
+        <v>211.11538540000001</v>
       </c>
       <c r="C10" s="5">
-        <v>1.2638480300000197</v>
+        <v>1.263803170000017</v>
       </c>
       <c r="D10" s="5">
-        <v>7.4713585326548593</v>
+        <v>7.4710858060893504</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>211.87122615999999</v>
+        <v>211.87135201999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.75576021999998488</v>
+        <v>0.75596661999998105</v>
       </c>
       <c r="D11" s="5">
-        <v>4.3814098666807411</v>
+        <v>4.3826318094248196</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>211.51139445000001</v>
+        <v>211.51138272</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.35983170999998038</v>
+        <v>-0.35996929999998883</v>
       </c>
       <c r="D12" s="5">
-        <v>-2.0190915532367404</v>
+        <v>-2.0198552110034407</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>210.93054988</v>
+        <v>210.93068797999999</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.58084457000001066</v>
+        <v>-0.58069474000001264</v>
       </c>
       <c r="D13" s="5">
-        <v>-3.2460740256270992</v>
+        <v>-3.2452494747139071</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>209.88931482000001</v>
+        <v>209.88913195999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-1.0412350599999911</v>
+        <v>-1.0415560200000016</v>
       </c>
       <c r="D14" s="5">
-        <v>-5.7654546262778439</v>
+        <v>-5.7671801646472449</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>210.40819268999999</v>
+        <v>210.40819038999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.51887786999998298</v>
+        <v>0.51905843000000118</v>
       </c>
       <c r="D15" s="5">
-        <v>3.0072503168423026</v>
+        <v>3.0083137160492601</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>211.08675063999999</v>
+        <v>211.08665897</v>
       </c>
       <c r="C16" s="5">
-        <v>0.6785579499999983</v>
+        <v>0.67846858000001475</v>
       </c>
       <c r="D16" s="5">
-        <v>3.9393373755658878</v>
+        <v>3.938809350037098</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>210.35005081</v>
+        <v>210.35013946000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.73669982999999206</v>
+        <v>-0.73651950999999372</v>
       </c>
       <c r="D17" s="5">
-        <v>-4.108577902483745</v>
+        <v>-4.1075932266319111</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>211.81419019000001</v>
+        <v>211.81420435000001</v>
       </c>
       <c r="C18" s="5">
-        <v>1.464139380000006</v>
+        <v>1.4640648900000031</v>
       </c>
       <c r="D18" s="5">
-        <v>8.6798837386900409</v>
+        <v>8.6794212990877426</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>210.66545908000001</v>
+        <v>210.66537589999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.1487311099999999</v>
+        <v>-1.1488284500000248</v>
       </c>
       <c r="D19" s="5">
-        <v>-6.3173021816389401</v>
+        <v>-6.3178212143751189</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>211.24237628</v>
+        <v>211.24235956999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.57691719999999691</v>
+        <v>0.57698367000000417</v>
       </c>
       <c r="D20" s="5">
-        <v>3.3362082988322994</v>
+        <v>3.3365998288900967</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>211.39398288000001</v>
+        <v>211.39398327999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.15160660000000803</v>
+        <v>0.15162370999999553</v>
       </c>
       <c r="D21" s="5">
-        <v>0.86463600443023036</v>
+        <v>0.86473403963993611</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>212.03252741</v>
+        <v>212.03255766000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.63854452999999012</v>
+        <v>0.63857438000002276</v>
       </c>
       <c r="D22" s="5">
-        <v>3.6855951765417894</v>
+        <v>3.6857703322409785</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>212.44251614000001</v>
+        <v>212.44273949999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.40998873000000913</v>
+        <v>0.41018183999997859</v>
       </c>
       <c r="D23" s="5">
-        <v>2.3451711122504104</v>
+        <v>2.3462871592220713</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>212.62060059999999</v>
+        <v>212.62069807</v>
       </c>
       <c r="C24" s="5">
-        <v>0.17808445999997957</v>
+        <v>0.17795857000001547</v>
       </c>
       <c r="D24" s="5">
-        <v>1.0105763316923255</v>
+        <v>1.0098575821824163</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>213.28633109</v>
+        <v>213.28646717999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.66573049000001561</v>
+        <v>0.66576910999998518</v>
       </c>
       <c r="D25" s="5">
-        <v>3.8226707998651355</v>
+        <v>3.8228946087764948</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>213.44794371</v>
+        <v>213.44773885999999</v>
       </c>
       <c r="C26" s="5">
-        <v>0.16161261999999965</v>
+        <v>0.1612716799999987</v>
       </c>
       <c r="D26" s="5">
-        <v>0.91307029065184064</v>
+        <v>0.91113546476950802</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>213.81228838000001</v>
+        <v>213.81223968</v>
       </c>
       <c r="C27" s="5">
-        <v>0.36434467000000836</v>
+        <v>0.36450082000001771</v>
       </c>
       <c r="D27" s="5">
-        <v>2.06767841094464</v>
+        <v>2.0685749153085187</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>214.06430408</v>
+        <v>214.06411553999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.25201569999998696</v>
+        <v>0.25187585999998419</v>
       </c>
       <c r="D28" s="5">
-        <v>1.4236181826302374</v>
+        <v>1.4228234377466231</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>215.50077067000001</v>
+        <v>215.50076415000001</v>
       </c>
       <c r="C29" s="5">
-        <v>1.4364665900000091</v>
+        <v>1.4366486100000202</v>
       </c>
       <c r="D29" s="5">
-        <v>8.3564808146148408</v>
+        <v>8.3575867177557051</v>
       </c>
       <c r="E29" s="5">
-        <v>2.4486420802685815</v>
+        <v>2.4485958047008705</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>216.38035479999999</v>
+        <v>216.38037312</v>
       </c>
       <c r="C30" s="5">
-        <v>0.87958412999998359</v>
+        <v>0.8796089699999925</v>
       </c>
       <c r="D30" s="5">
-        <v>5.0093599738338712</v>
+        <v>5.0095047870948761</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>216.52933060000001</v>
+        <v>216.52922770999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.14897580000001653</v>
+        <v>0.14885458999998491</v>
       </c>
       <c r="D31" s="5">
-        <v>0.82932421321000316</v>
+        <v>0.82864683123324845</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>218.41441158999999</v>
+        <v>218.41351900999999</v>
       </c>
       <c r="C32" s="5">
-        <v>1.8850809899999774</v>
+        <v>1.884291300000001</v>
       </c>
       <c r="D32" s="5">
-        <v>10.962106280790485</v>
+        <v>10.957297555546486</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>218.49612377</v>
+        <v>218.49621083</v>
       </c>
       <c r="C33" s="5">
-        <v>8.1712180000010903E-2</v>
+        <v>8.2691820000007965E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>0.4498633018114484</v>
+        <v>0.45526977269998437</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>218.79628708999999</v>
+        <v>218.79737431000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.30016331999999579</v>
+        <v>0.30116348000001381</v>
       </c>
       <c r="D34" s="5">
-        <v>1.6610364679445322</v>
+        <v>1.6666124853511377</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>220.00688739</v>
+        <v>220.00722074999999</v>
       </c>
       <c r="C35" s="5">
-        <v>1.2106003000000101</v>
+        <v>1.2098464399999784</v>
       </c>
       <c r="D35" s="5">
-        <v>6.8454289086641307</v>
+        <v>6.841000649786233</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>220.39381478000001</v>
+        <v>220.39417538999999</v>
       </c>
       <c r="C36" s="5">
-        <v>0.38692739000001097</v>
+        <v>0.38695463999999902</v>
       </c>
       <c r="D36" s="5">
-        <v>2.1309812199342471</v>
+        <v>2.1311294921180002</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>219.54715501000001</v>
+        <v>219.54758856000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.84665977000000225</v>
+        <v>-0.84658682999997836</v>
       </c>
       <c r="D37" s="5">
-        <v>-4.5137278099112059</v>
+        <v>-4.5133398997067919</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>219.91271025</v>
+        <v>219.91225144000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.36555523999999195</v>
+        <v>0.36466287999999736</v>
       </c>
       <c r="D38" s="5">
-        <v>2.016449976845891</v>
+        <v>2.0114785409788283</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>224.44009826000001</v>
+        <v>224.43989826000001</v>
       </c>
       <c r="C39" s="5">
-        <v>4.5273880100000099</v>
+        <v>4.5276468200000011</v>
       </c>
       <c r="D39" s="5">
-        <v>27.70309737927148</v>
+        <v>27.704928996879175</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>224.08086129</v>
+        <v>224.07989004999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.35923697000001198</v>
+        <v>-0.36000821000001793</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.9038914897644643</v>
+        <v>-1.9079446165925273</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>223.96381120000001</v>
+        <v>223.96333804</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.11705008999999222</v>
+        <v>-0.11655200999999238</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.62503005673653078</v>
+        <v>-0.62238067760523874</v>
       </c>
       <c r="E41" s="5">
-        <v>3.927150934861201</v>
+        <v>3.9269345161623503</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>224.59364350999999</v>
+        <v>224.59406754</v>
       </c>
       <c r="C42" s="5">
-        <v>0.62983230999998341</v>
+        <v>0.63072950000000105</v>
       </c>
       <c r="D42" s="5">
-        <v>3.4273353627616965</v>
+        <v>3.4323008016893031</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>226.20105157</v>
+        <v>226.20117264999999</v>
       </c>
       <c r="C43" s="5">
-        <v>1.6074080600000116</v>
+        <v>1.607105109999992</v>
       </c>
       <c r="D43" s="5">
-        <v>8.934616101516891</v>
+        <v>8.9328478327004746</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>225.52161258000001</v>
+        <v>225.51996333</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.67943898999999419</v>
+        <v>-0.68120931999999357</v>
       </c>
       <c r="D44" s="5">
-        <v>-3.5454798904185125</v>
+        <v>-3.5545635674376519</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>226.74759025</v>
+        <v>226.74780716999999</v>
       </c>
       <c r="C45" s="5">
-        <v>1.2259776699999918</v>
+        <v>1.2278438399999914</v>
       </c>
       <c r="D45" s="5">
-        <v>6.7220464448127126</v>
+        <v>6.7326377218000832</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>226.63890024</v>
+        <v>226.64103564000001</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.10869001000000367</v>
+        <v>-0.10677152999997475</v>
       </c>
       <c r="D46" s="5">
-        <v>-0.57369827654696337</v>
+        <v>-0.56359764110918142</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>227.10400010999999</v>
+        <v>227.10440295000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.46509986999998887</v>
+        <v>0.46336730999999531</v>
       </c>
       <c r="D47" s="5">
-        <v>2.4905811589661209</v>
+        <v>2.4811751926017367</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>228.45854084000001</v>
+        <v>228.45911089000001</v>
       </c>
       <c r="C48" s="5">
-        <v>1.354540730000025</v>
+        <v>1.3547079399999973</v>
       </c>
       <c r="D48" s="5">
-        <v>7.3968092096603932</v>
+        <v>7.3977389092054091</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>228.22877536999999</v>
+        <v>228.22951983999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.22976547000001801</v>
+        <v>-0.22959105000001045</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.2002113692102578</v>
+        <v>-1.1993023165167704</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>228.78287295000001</v>
+        <v>228.78224345999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.5540975800000183</v>
+        <v>0.55272361999999475</v>
       </c>
       <c r="D50" s="5">
-        <v>2.9525986500029244</v>
+        <v>2.945169753714838</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>228.78562418000001</v>
+        <v>228.78536159000001</v>
       </c>
       <c r="C51" s="5">
-        <v>2.7512300000012146E-3</v>
+        <v>3.118130000018482E-3</v>
       </c>
       <c r="D51" s="5">
-        <v>1.4431562672290177E-2</v>
+        <v>1.6356323993815813E-2</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>228.71007792</v>
+        <v>228.70849066</v>
       </c>
       <c r="C52" s="5">
-        <v>-7.5546260000010079E-2</v>
+        <v>-7.6870930000012549E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-0.39552769635835539</v>
+        <v>-0.40245074803751946</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>228.89532036</v>
+        <v>228.89462420000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.18524243999999612</v>
+        <v>0.18613354000001436</v>
       </c>
       <c r="D53" s="5">
-        <v>0.97627461998746057</v>
+        <v>0.98099882300448638</v>
       </c>
       <c r="E53" s="5">
-        <v>2.2019223255654197</v>
+        <v>2.2018274076265554</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>229.09708241000001</v>
+        <v>229.09783802000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.20176205000001346</v>
+        <v>0.20321382000000199</v>
       </c>
       <c r="D54" s="5">
-        <v>1.0628950094558443</v>
+        <v>1.0705836796746304</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>229.26052042000001</v>
+        <v>229.25981182999999</v>
       </c>
       <c r="C55" s="5">
-        <v>0.16343800999999303</v>
+        <v>0.1619738099999779</v>
       </c>
       <c r="D55" s="5">
-        <v>0.85944780095423834</v>
+        <v>0.85171543987876408</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>230.80496081000001</v>
+        <v>230.80252057999999</v>
       </c>
       <c r="C56" s="5">
-        <v>1.5444403900000054</v>
+        <v>1.5427087500000027</v>
       </c>
       <c r="D56" s="5">
-        <v>8.3902909760032998</v>
+        <v>8.3805597238811416</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>231.23949008</v>
+        <v>231.23981448000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.43452926999998454</v>
+        <v>0.43729390000001445</v>
       </c>
       <c r="D57" s="5">
-        <v>2.2827431541013521</v>
+        <v>2.2974430045640926</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>231.42167323000001</v>
+        <v>231.42490860000001</v>
       </c>
       <c r="C58" s="5">
-        <v>0.18218315000001439</v>
+        <v>0.18509412000000225</v>
       </c>
       <c r="D58" s="5">
-        <v>0.94953329884062132</v>
+        <v>0.96477068814193601</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>232.83214687</v>
+        <v>232.83286669</v>
       </c>
       <c r="C59" s="5">
-        <v>1.4104736399999922</v>
+        <v>1.4079580899999939</v>
       </c>
       <c r="D59" s="5">
-        <v>7.564004025444504</v>
+        <v>7.5499501134527636</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>234.55512868</v>
+        <v>234.55624515</v>
       </c>
       <c r="C60" s="5">
-        <v>1.7229818099999932</v>
+        <v>1.7233784599999922</v>
       </c>
       <c r="D60" s="5">
-        <v>9.2506148487847319</v>
+        <v>9.2528020991888393</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>234.97433566000001</v>
+        <v>234.97580515000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.41920698000001266</v>
+        <v>0.41956000000001836</v>
       </c>
       <c r="D61" s="5">
-        <v>2.1658995034398387</v>
+        <v>2.1677309988268334</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>235.26935040999999</v>
+        <v>235.26880664000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.29501474999997868</v>
+        <v>0.29300148999999465</v>
       </c>
       <c r="D62" s="5">
-        <v>1.5170702647803624</v>
+        <v>1.5066367780365075</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>237.30193391</v>
+        <v>237.30183008</v>
       </c>
       <c r="C63" s="5">
-        <v>2.0325835000000154</v>
+        <v>2.0330234399999938</v>
       </c>
       <c r="D63" s="5">
-        <v>10.874350827222901</v>
+        <v>10.876843831125061</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>238.47919393999999</v>
+        <v>238.47688352</v>
       </c>
       <c r="C64" s="5">
-        <v>1.1772600299999851</v>
+        <v>1.1750534399999992</v>
       </c>
       <c r="D64" s="5">
-        <v>6.1183798363895869</v>
+        <v>6.106600530265438</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>237.65739653</v>
+        <v>237.65599798</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.82179740999998785</v>
+        <v>-0.82088554000000613</v>
       </c>
       <c r="D65" s="5">
-        <v>-4.0577097065475414</v>
+        <v>-4.0533306791293855</v>
       </c>
       <c r="E65" s="5">
-        <v>3.8279839693617479</v>
+        <v>3.8276887500619639</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>238.36170415999999</v>
+        <v>238.36176718999999</v>
       </c>
       <c r="C66" s="5">
-        <v>0.70430762999998819</v>
+        <v>0.7057692099999997</v>
       </c>
       <c r="D66" s="5">
-        <v>3.6147916370357969</v>
+        <v>3.6224376699155236</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>238.75549482</v>
+        <v>238.75289158999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.39379066000000762</v>
+        <v>0.39112439999999538</v>
       </c>
       <c r="D67" s="5">
-        <v>2.0005994344375777</v>
+        <v>1.986930858726299</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>238.80953450000001</v>
+        <v>238.80762836</v>
       </c>
       <c r="C68" s="5">
-        <v>5.4039680000016688E-2</v>
+        <v>5.4736770000005208E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>0.27194516917972145</v>
+        <v>0.27546058352647673</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>237.7441154</v>
+        <v>237.74491635000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.0654191000000139</v>
+        <v>-1.0627120099999843</v>
       </c>
       <c r="D69" s="5">
-        <v>-5.224219596209978</v>
+        <v>-5.2113093156418877</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>237.98013897000001</v>
+        <v>237.98377962000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.23602357000001462</v>
+        <v>0.23886326999999596</v>
       </c>
       <c r="D70" s="5">
-        <v>1.1978420359518127</v>
+        <v>1.2123294092674319</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>238.29841798999999</v>
+        <v>238.30092611000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.31827901999997721</v>
+        <v>0.31714648999999895</v>
       </c>
       <c r="D71" s="5">
-        <v>1.6167602252106006</v>
+        <v>1.6109402617697999</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>238.10177454999999</v>
+        <v>238.10426294000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.19664344000000256</v>
+        <v>-0.19666316999999367</v>
       </c>
       <c r="D72" s="5">
-        <v>-0.98575596758689876</v>
+        <v>-0.98584409473375656</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>238.74456975000001</v>
+        <v>238.74666257000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.64279520000002321</v>
+        <v>0.64239962999999989</v>
       </c>
       <c r="D73" s="5">
-        <v>3.2881364640511723</v>
+        <v>3.2860480023902738</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>238.72643876000001</v>
+        <v>238.72616296999999</v>
       </c>
       <c r="C74" s="5">
-        <v>-1.8130990000003067E-2</v>
+        <v>-2.0499600000022156E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-9.1093601138625413E-2</v>
+        <v>-0.10298743433070356</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>237.05716082000001</v>
+        <v>237.05638511999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.6692779400000006</v>
+        <v>-1.6697778500000027</v>
       </c>
       <c r="D75" s="5">
-        <v>-8.07561974130574</v>
+        <v>-8.0779549099453618</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>236.50243029999999</v>
+        <v>236.49925357999999</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.55473052000002099</v>
+        <v>-0.55713154000000031</v>
       </c>
       <c r="D76" s="5">
-        <v>-2.7722241453188579</v>
+        <v>-2.7840773866447899</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>238.36810925</v>
+        <v>238.36519981999999</v>
       </c>
       <c r="C77" s="5">
-        <v>1.8656789500000173</v>
+        <v>1.8659462399999995</v>
       </c>
       <c r="D77" s="5">
-        <v>9.8880646875707523</v>
+        <v>9.8896820055318848</v>
       </c>
       <c r="E77" s="5">
-        <v>0.29904927445012497</v>
+        <v>0.29841529186218629</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>238.1767261</v>
+        <v>238.17338765</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.19138315000000716</v>
+        <v>-0.19181216999999151</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.95922368849329365</v>
+        <v>-0.96137613678857203</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>238.10374367</v>
+        <v>238.09712020000001</v>
       </c>
       <c r="C79" s="5">
-        <v>-7.2982429999996157E-2</v>
+        <v>-7.6267449999988912E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.36708653200530073</v>
+        <v>-0.38358578238263386</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>238.75235332</v>
+        <v>238.75055839999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.64860964999999737</v>
+        <v>0.65343819999998232</v>
       </c>
       <c r="D80" s="5">
-        <v>3.3182987401667807</v>
+        <v>3.3434701726245519</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>238.94774054000001</v>
+        <v>238.95004913</v>
       </c>
       <c r="C81" s="5">
-        <v>0.19538722000001485</v>
+        <v>0.19949073000000794</v>
       </c>
       <c r="D81" s="5">
-        <v>0.98647353873320132</v>
+        <v>1.0072943072169105</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>239.37885584</v>
+        <v>239.38431012000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.43111529999998766</v>
+        <v>0.43426099000001273</v>
       </c>
       <c r="D82" s="5">
-        <v>2.1866832806298531</v>
+        <v>2.2027770363281629</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>239.17082847</v>
+        <v>239.17551112999999</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.20802736999999638</v>
+        <v>-0.20879899000001956</v>
       </c>
       <c r="D83" s="5">
-        <v>-1.0378658195756674</v>
+        <v>-1.041673425437617</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>239.81228486000001</v>
+        <v>239.83796752999999</v>
       </c>
       <c r="C84" s="5">
-        <v>0.64145639000000187</v>
+        <v>0.66245639999999639</v>
       </c>
       <c r="D84" s="5">
-        <v>3.2663027920764476</v>
+        <v>3.3748025305490259</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>240.6889884</v>
+        <v>240.68774343000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.87670353999999406</v>
+        <v>0.84977590000002579</v>
       </c>
       <c r="D85" s="5">
-        <v>4.476240447615587</v>
+        <v>4.3355910495459948</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>240.01763278000001</v>
+        <v>240.01183481999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.67135561999998572</v>
+        <v>-0.67590861000002178</v>
       </c>
       <c r="D86" s="5">
-        <v>-3.2962939838133365</v>
+        <v>-3.3183215202200245</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>242.49740288999999</v>
+        <v>242.48926316000001</v>
       </c>
       <c r="C87" s="5">
-        <v>2.4797701099999756</v>
+        <v>2.4774283400000172</v>
       </c>
       <c r="D87" s="5">
-        <v>13.127274322731775</v>
+        <v>13.114500527411298</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>243.10579200000001</v>
+        <v>243.09489422999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.60838911000001872</v>
+        <v>0.60563106999998695</v>
       </c>
       <c r="D88" s="5">
-        <v>3.0525094099705274</v>
+        <v>3.0385840913086826</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>243.23748094000001</v>
+        <v>243.22663752</v>
       </c>
       <c r="C89" s="5">
-        <v>0.13168894000000364</v>
+        <v>0.13174329000000284</v>
       </c>
       <c r="D89" s="5">
-        <v>0.65197291079739372</v>
+        <v>0.65227211908827076</v>
       </c>
       <c r="E89" s="5">
-        <v>2.0427949465727568</v>
+        <v>2.0394913786371038</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>243.02242613000001</v>
+        <v>243.00967764000001</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.21505480999999804</v>
+        <v>-0.21695987999999033</v>
       </c>
       <c r="D90" s="5">
-        <v>-1.0558181839046887</v>
+        <v>-1.065172600173625</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>243.33167818000001</v>
+        <v>243.31958492000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.30925204999999778</v>
+        <v>0.30990728000000445</v>
       </c>
       <c r="D91" s="5">
-        <v>1.5377626604742733</v>
+        <v>1.5411251042253937</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>244.11737163999999</v>
+        <v>244.11728739</v>
       </c>
       <c r="C92" s="5">
-        <v>0.78569345999997608</v>
+        <v>0.79770246999999017</v>
       </c>
       <c r="D92" s="5">
-        <v>3.944235261688922</v>
+        <v>4.0058152349792708</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>245.11518285</v>
+        <v>245.12500007</v>
       </c>
       <c r="C93" s="5">
-        <v>0.99781121000000894</v>
+        <v>1.0077126799999974</v>
       </c>
       <c r="D93" s="5">
-        <v>5.0166915229771458</v>
+        <v>5.0676106312511404</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>245.7075744</v>
+        <v>245.72365031000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.5923915500000021</v>
+        <v>0.59865024000001199</v>
       </c>
       <c r="D94" s="5">
-        <v>2.9390081446817096</v>
+        <v>2.9703568665110369</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>246.75292236000001</v>
+        <v>246.76939357000001</v>
       </c>
       <c r="C95" s="5">
-        <v>1.0453479600000151</v>
+        <v>1.0457432599999947</v>
       </c>
       <c r="D95" s="5">
-        <v>5.226499300097398</v>
+        <v>5.228172091270733</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>247.55957688999999</v>
+        <v>247.66817889000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.80665452999997456</v>
+        <v>0.89878532000000178</v>
       </c>
       <c r="D96" s="5">
-        <v>3.9942011277372735</v>
+        <v>4.4592740984219725</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>247.50283855000001</v>
+        <v>247.46316718</v>
       </c>
       <c r="C97" s="5">
-        <v>-5.6738339999981235E-2</v>
+        <v>-0.20501171000000795</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.27468235593539614</v>
+        <v>-0.98881133680516209</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>248.85957632</v>
+        <v>248.81599492999999</v>
       </c>
       <c r="C98" s="5">
-        <v>1.3567377699999952</v>
+        <v>1.3528277499999888</v>
       </c>
       <c r="D98" s="5">
-        <v>6.7800400730674948</v>
+        <v>6.7610258799332135</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>248.42301549000001</v>
+        <v>248.40118834</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.43656082999999057</v>
+        <v>-0.41480658999998354</v>
       </c>
       <c r="D99" s="5">
-        <v>-2.084902389225729</v>
+        <v>-1.982304464182405</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>249.02647094</v>
+        <v>248.99726179000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.60345544999998424</v>
+        <v>0.59607345000000578</v>
       </c>
       <c r="D100" s="5">
-        <v>2.9542356160915606</v>
+        <v>2.9178783460051205</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>249.55737486999999</v>
+        <v>249.54310723</v>
       </c>
       <c r="C101" s="5">
-        <v>0.53090392999999381</v>
+        <v>0.54584543999999369</v>
       </c>
       <c r="D101" s="5">
-        <v>2.5885128671765623</v>
+        <v>2.6625594251013851</v>
       </c>
       <c r="E101" s="5">
-        <v>2.598240166596244</v>
+        <v>2.5969481691661356</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>250.19437916000001</v>
+        <v>250.16034493000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.63700429000002146</v>
+        <v>0.617237700000004</v>
       </c>
       <c r="D102" s="5">
-        <v>3.1064136208921678</v>
+        <v>3.0088794721715217</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>249.44005028000001</v>
+        <v>249.41525906000001</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.75432888000000275</v>
+        <v>-0.74508586999999693</v>
       </c>
       <c r="D103" s="5">
-        <v>-3.5585701185118834</v>
+        <v>-3.5161481887660329</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>250.61872488</v>
+        <v>250.61815164999999</v>
       </c>
       <c r="C104" s="5">
-        <v>1.1786745999999937</v>
+        <v>1.2028925899999763</v>
       </c>
       <c r="D104" s="5">
-        <v>5.8200512471182853</v>
+        <v>5.9434312010510082</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>251.55816879</v>
+        <v>251.58246639000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.93944390999999428</v>
+        <v>0.96431474000002027</v>
       </c>
       <c r="D105" s="5">
-        <v>4.5921049645032852</v>
+        <v>4.7162721129798912</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>252.05987689</v>
+        <v>252.10531829000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.50170810000000188</v>
+        <v>0.52285190000000625</v>
       </c>
       <c r="D106" s="5">
-        <v>2.4197100586625941</v>
+        <v>2.5226077349005616</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>252.45231324</v>
+        <v>252.51156334000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.39243634999999699</v>
+        <v>0.40624504999999544</v>
       </c>
       <c r="D107" s="5">
-        <v>1.8843822626782636</v>
+        <v>1.9509223189914104</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>251.38015050999999</v>
+        <v>251.63657341999999</v>
       </c>
       <c r="C108" s="5">
-        <v>-1.0721627300000023</v>
+        <v>-0.87498992000001863</v>
       </c>
       <c r="D108" s="5">
-        <v>-4.9790148351654189</v>
+        <v>-4.0798379147692909</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>252.07075259999999</v>
+        <v>251.94736789000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.69060208999999873</v>
+        <v>0.31079447000001892</v>
       </c>
       <c r="D109" s="5">
-        <v>3.3469617370758709</v>
+        <v>1.4922206810737526</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>251.35443519</v>
+        <v>251.26575518999999</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.71631740999998783</v>
+        <v>-0.6816127000000165</v>
       </c>
       <c r="D110" s="5">
-        <v>-3.3572816131832939</v>
+        <v>-3.1985799471317633</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>253.18029992000001</v>
+        <v>253.09434633000001</v>
       </c>
       <c r="C111" s="5">
-        <v>1.8258647300000064</v>
+        <v>1.8285911400000145</v>
       </c>
       <c r="D111" s="5">
-        <v>9.0737604053295016</v>
+        <v>9.0911930270191732</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>253.20239956</v>
+        <v>253.16228728999999</v>
       </c>
       <c r="C112" s="5">
-        <v>2.2099639999993315E-2</v>
+        <v>6.7940959999987172E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>0.10479608151066078</v>
+        <v>0.32260551365355106</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>252.94132740000001</v>
+        <v>252.90350443</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.26107215999999767</v>
+        <v>-0.25878285999999662</v>
       </c>
       <c r="D113" s="5">
-        <v>-1.2303045055508277</v>
+        <v>-1.2197688851461996</v>
       </c>
       <c r="E113" s="5">
-        <v>1.3559817784438488</v>
+        <v>1.3466199236281673</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>253.29730795</v>
+        <v>253.23324468999999</v>
       </c>
       <c r="C114" s="5">
-        <v>0.35598054999999817</v>
+        <v>0.32974025999999412</v>
       </c>
       <c r="D114" s="5">
-        <v>1.7019709176439024</v>
+        <v>1.5758506887067369</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>253.76641187000001</v>
+        <v>253.72708162000001</v>
       </c>
       <c r="C115" s="5">
-        <v>0.46910392000000911</v>
+        <v>0.49383693000001472</v>
       </c>
       <c r="D115" s="5">
-        <v>2.2451646716111551</v>
+        <v>2.3654157666834541</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>253.27457896999999</v>
+        <v>253.27684416</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.49183290000001989</v>
+        <v>-0.45023746000001097</v>
       </c>
       <c r="D116" s="5">
-        <v>-2.3011263705976615</v>
+        <v>-2.1087342464140679</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>254.62833616</v>
+        <v>254.67531210000001</v>
       </c>
       <c r="C117" s="5">
-        <v>1.3537571900000103</v>
+        <v>1.3984679400000175</v>
       </c>
       <c r="D117" s="5">
-        <v>6.6059786826261124</v>
+        <v>6.8307629303376416</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>254.22363167</v>
+        <v>254.31814689999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.40470449000000031</v>
+        <v>-0.35716520000002561</v>
       </c>
       <c r="D118" s="5">
-        <v>-1.8906868703039259</v>
+        <v>-1.6699997317137449</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>254.93104332999999</v>
+        <v>255.07413765999999</v>
       </c>
       <c r="C119" s="5">
-        <v>0.70741165999999112</v>
+        <v>0.75599076000000309</v>
       </c>
       <c r="D119" s="5">
-        <v>3.3907435872313929</v>
+        <v>3.6260442746066435</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>255.46124080999999</v>
+        <v>255.92695455</v>
       </c>
       <c r="C120" s="5">
-        <v>0.53019747999999822</v>
+        <v>0.85281689000001393</v>
       </c>
       <c r="D120" s="5">
-        <v>2.524468569056304</v>
+        <v>4.0866952228160836</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>255.48128864</v>
+        <v>255.20710929000001</v>
       </c>
       <c r="C121" s="5">
-        <v>2.0047830000009981E-2</v>
+        <v>-0.7198452599999996</v>
       </c>
       <c r="D121" s="5">
-        <v>9.4213049216373967E-2</v>
+        <v>-3.3235097996044627</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>255.61473799999999</v>
+        <v>255.44615195</v>
       </c>
       <c r="C122" s="5">
-        <v>0.13344935999998597</v>
+        <v>0.23904265999999552</v>
       </c>
       <c r="D122" s="5">
-        <v>0.62861784668730714</v>
+        <v>1.1298022609045111</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>256.92738519</v>
+        <v>256.76231860000001</v>
       </c>
       <c r="C123" s="5">
-        <v>1.312647190000007</v>
+        <v>1.3161666500000138</v>
       </c>
       <c r="D123" s="5">
-        <v>6.3393691720198486</v>
+        <v>6.3611653788292255</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>257.08267596000002</v>
+        <v>257.03105656999998</v>
       </c>
       <c r="C124" s="5">
-        <v>0.15529077000002189</v>
+        <v>0.26873796999996102</v>
       </c>
       <c r="D124" s="5">
-        <v>0.7277139808010924</v>
+        <v>1.2632245028053379</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>258.06684644000001</v>
+        <v>258.01371394</v>
       </c>
       <c r="C125" s="5">
-        <v>0.98417047999998886</v>
+        <v>0.98265737000002673</v>
       </c>
       <c r="D125" s="5">
-        <v>4.691840748627718</v>
+        <v>4.685435624799239</v>
       </c>
       <c r="E125" s="5">
-        <v>2.0263667834298005</v>
+        <v>2.0206163301364821</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>259.13816043999998</v>
+        <v>259.05977617999997</v>
       </c>
       <c r="C126" s="5">
-        <v>1.0713139999999726</v>
+        <v>1.0460622399999693</v>
       </c>
       <c r="D126" s="5">
-        <v>5.0968937717519758</v>
+        <v>4.9751126613305274</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>259.58361645999997</v>
+        <v>259.54214629000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.44545601999999462</v>
+        <v>0.48237011000003349</v>
       </c>
       <c r="D127" s="5">
-        <v>2.0824032338771836</v>
+        <v>2.2574289254227109</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>260.05403421</v>
+        <v>260.06054173000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.47041775000002417</v>
+        <v>0.51839544000000615</v>
       </c>
       <c r="D128" s="5">
-        <v>2.1964478305621649</v>
+        <v>2.4233211404638189</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>259.94422051999999</v>
+        <v>260.00275405999997</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.10981369000000996</v>
+        <v>-5.7787670000038815E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>-0.5055518870405562</v>
+        <v>-0.2663245883275267</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>259.95573102999998</v>
+        <v>260.10194746000002</v>
       </c>
       <c r="C130" s="5">
-        <v>1.1510509999993701E-2</v>
+        <v>9.919340000004695E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>5.3149773613014872E-2</v>
+        <v>0.45877268995406784</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>260.66328521999998</v>
+        <v>260.85695743999997</v>
       </c>
       <c r="C131" s="5">
-        <v>0.7075541899999962</v>
+        <v>0.75500997999995434</v>
       </c>
       <c r="D131" s="5">
-        <v>3.3155321948627581</v>
+        <v>3.5394484211757726</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>260.66664573999998</v>
+        <v>261.28940260000002</v>
       </c>
       <c r="C132" s="5">
-        <v>3.3605200000010882E-3</v>
+        <v>0.43244516000004296</v>
       </c>
       <c r="D132" s="5">
-        <v>1.5471722265214538E-2</v>
+        <v>2.0075829795690225</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>261.66747859999998</v>
+        <v>261.28348605999997</v>
       </c>
       <c r="C133" s="5">
-        <v>1.0008328600000027</v>
+        <v>-5.916540000043824E-3</v>
       </c>
       <c r="D133" s="5">
-        <v>4.7059673826134407</v>
+        <v>-2.7168969661206521E-2</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>261.34616557999999</v>
+        <v>261.16250436000001</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.32131301999999096</v>
+        <v>-0.12098169999995889</v>
       </c>
       <c r="D134" s="5">
-        <v>-1.4636216788136203</v>
+        <v>-0.55422136924963006</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>261.4185789</v>
+        <v>261.15937115999998</v>
       </c>
       <c r="C135" s="5">
-        <v>7.2413320000009662E-2</v>
+        <v>-3.1332000000361404E-3</v>
       </c>
       <c r="D135" s="5">
-        <v>0.33300098199187111</v>
+        <v>-1.439560372235027E-2</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>262.14151181</v>
+        <v>262.08075028000002</v>
       </c>
       <c r="C136" s="5">
-        <v>0.72293290999999726</v>
+        <v>0.92137912000004007</v>
       </c>
       <c r="D136" s="5">
-        <v>3.3694495125424773</v>
+        <v>4.316764868028411</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>262.28973635</v>
+        <v>262.20404416000002</v>
       </c>
       <c r="C137" s="5">
-        <v>0.14822454000000107</v>
+        <v>0.12329388000000563</v>
       </c>
       <c r="D137" s="5">
-        <v>0.68063866577758869</v>
+        <v>0.56599377997168521</v>
       </c>
       <c r="E137" s="5">
-        <v>1.636355063912398</v>
+        <v>1.6240726727318355</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>261.89676042000002</v>
+        <v>261.82916856000003</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.39297592999997732</v>
+        <v>-0.37487559999999576</v>
       </c>
       <c r="D138" s="5">
-        <v>-1.7831598677819582</v>
+        <v>-1.702224571927724</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>261.45758749999999</v>
+        <v>261.44021763000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.43917292000003272</v>
+        <v>-0.38895093000002134</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.9938162856090957</v>
+        <v>-1.7681242724189028</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>262.09726014</v>
+        <v>262.13106156999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.63967264000001478</v>
+        <v>0.69084393999997928</v>
       </c>
       <c r="D140" s="5">
-        <v>2.9757058311968398</v>
+        <v>3.2174389679195503</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>259.77737431999998</v>
+        <v>259.84592816999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.3198858200000245</v>
+        <v>-2.2851334000000065</v>
       </c>
       <c r="D141" s="5">
-        <v>-10.119371148385447</v>
+        <v>-9.9737514246744379</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>260.10173044999999</v>
+        <v>260.25271230999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.3243561300000124</v>
+        <v>0.40678414000001339</v>
       </c>
       <c r="D142" s="5">
-        <v>1.5086434619624223</v>
+        <v>1.8948380248438923</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>260.66948580000002</v>
+        <v>260.82961082000003</v>
       </c>
       <c r="C143" s="5">
-        <v>0.56775535000002719</v>
+        <v>0.576898510000035</v>
       </c>
       <c r="D143" s="5">
-        <v>2.6510614080691886</v>
+        <v>2.6926942652545138</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>258.07269957</v>
+        <v>258.76220461000003</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.5967862300000206</v>
+        <v>-2.0674062100000015</v>
       </c>
       <c r="D144" s="5">
-        <v>-11.320663640081152</v>
+        <v>-9.1076377355019833</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>259.90461871999997</v>
+        <v>259.48368263999998</v>
       </c>
       <c r="C145" s="5">
-        <v>1.8319191499999761</v>
+        <v>0.72147802999995747</v>
       </c>
       <c r="D145" s="5">
-        <v>8.8587118101876463</v>
+        <v>3.3976155154916254</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>258.84940216000001</v>
+        <v>258.62409280999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.0552165599999626</v>
+        <v>-0.85958983000000444</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.7646840048704675</v>
+        <v>-3.9035976989793109</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>256.95062389999998</v>
+        <v>256.71771912000003</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.8987782600000287</v>
+        <v>-1.9063736899999526</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.4559497934736818</v>
+        <v>-8.4955146826240941</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>256.91582441999998</v>
+        <v>256.84255134</v>
       </c>
       <c r="C148" s="5">
-        <v>-3.4799480000003769E-2</v>
+        <v>0.1248322199999734</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.16239806590041539</v>
+        <v>0.58507820480560024</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>255.93971948999999</v>
+        <v>255.86879160000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.9761049299999911</v>
+        <v>-0.97375973999999133</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.4651081503958796</v>
+        <v>-4.4558473680855197</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.4209932681187873</v>
+        <v>-2.4161536410682416</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>257.93459677999999</v>
+        <v>257.90334899999999</v>
       </c>
       <c r="C150" s="5">
-        <v>1.9948772900000051</v>
+        <v>2.0345573999999829</v>
       </c>
       <c r="D150" s="5">
-        <v>9.7647519511755654</v>
+        <v>9.9704401904068707</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>257.19923874</v>
+        <v>257.21606735</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.73535803999999416</v>
+        <v>-0.68728164999998853</v>
       </c>
       <c r="D151" s="5">
-        <v>-3.3679995907954341</v>
+        <v>-3.1514001807714687</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>258.68487563000002</v>
+        <v>258.73857081</v>
       </c>
       <c r="C152" s="5">
-        <v>1.4856368900000234</v>
+        <v>1.5225034599999958</v>
       </c>
       <c r="D152" s="5">
-        <v>7.1559542235454687</v>
+        <v>7.3388584526509426</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>259.6050128</v>
+        <v>259.65847094999998</v>
       </c>
       <c r="C153" s="5">
-        <v>0.92013716999997541</v>
+        <v>0.91990013999998155</v>
       </c>
       <c r="D153" s="5">
-        <v>4.3528791086671959</v>
+        <v>4.350814939116332</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>259.57436147999999</v>
+        <v>259.67676</v>
       </c>
       <c r="C154" s="5">
-        <v>-3.0651320000004034E-2</v>
+        <v>1.8289050000021234E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-0.14159090297416466</v>
+        <v>8.4554776771716966E-2</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>260.47792281</v>
+        <v>260.50752010999997</v>
       </c>
       <c r="C155" s="5">
-        <v>0.90356133000000227</v>
+        <v>0.83076010999997152</v>
       </c>
       <c r="D155" s="5">
-        <v>4.258028103534639</v>
+        <v>3.9073264025200283</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>259.30681735000002</v>
+        <v>259.92848750000002</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.1711054599999784</v>
+        <v>-0.57903260999995609</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.2637524377401661</v>
+        <v>-2.6348852096001019</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>262.09073035</v>
+        <v>261.76459498999998</v>
       </c>
       <c r="C157" s="5">
-        <v>2.7839129999999841</v>
+        <v>1.8361074899999608</v>
       </c>
       <c r="D157" s="5">
-        <v>13.671794167319096</v>
+        <v>8.8138837590379993</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>263.19730499999997</v>
+        <v>263.00663885</v>
       </c>
       <c r="C158" s="5">
-        <v>1.1065746499999705</v>
+        <v>1.2420438600000239</v>
       </c>
       <c r="D158" s="5">
-        <v>5.1858506908999846</v>
+        <v>5.84483405139824</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>262.10055032999998</v>
+        <v>261.93818843000003</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.0967546699999957</v>
+        <v>-1.0684504199999765</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.8874254028419823</v>
+        <v>-4.7674745607428353</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>262.58990038000002</v>
+        <v>262.52376090000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.48935005000004139</v>
+        <v>0.58557246999998824</v>
       </c>
       <c r="D160" s="5">
-        <v>2.263588215560941</v>
+        <v>2.7158755655787736</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>262.96149836000001</v>
+        <v>262.90759093000003</v>
       </c>
       <c r="C161" s="5">
-        <v>0.37159797999999</v>
+        <v>0.38383003000001281</v>
       </c>
       <c r="D161" s="5">
-        <v>1.7114316403942009</v>
+        <v>1.768670361514646</v>
       </c>
       <c r="E161" s="5">
-        <v>2.7435283917603748</v>
+        <v>2.7509409357760806</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>260.84928353999999</v>
+        <v>260.84309848999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.1122148200000197</v>
+        <v>-2.0644924400000377</v>
       </c>
       <c r="D162" s="5">
-        <v>-9.224261640474074</v>
+        <v>-9.0265432098139424</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>260.63009405000003</v>
+        <v>260.66751319000002</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.21918948999996246</v>
+        <v>-0.17558529999996608</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.0037028830280681</v>
+        <v>-0.8047904115103699</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>259.66838356</v>
+        <v>259.73513969999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.96171049000002995</v>
+        <v>-0.93237349000003178</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.3391656186469678</v>
+        <v>-4.2088009177585377</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>260.00696651999999</v>
+        <v>260.04899148999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.33858295999999655</v>
+        <v>0.31385179000000107</v>
       </c>
       <c r="D165" s="5">
-        <v>1.5759562887937895</v>
+        <v>1.4596995494394527</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>258.68137242</v>
+        <v>258.70183881999998</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.3255940999999893</v>
+        <v>-1.347152670000014</v>
       </c>
       <c r="D166" s="5">
-        <v>-5.9492931994525877</v>
+        <v>-6.042359642724815</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>257.02144847</v>
+        <v>256.95545578999997</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.6599239500000067</v>
+        <v>-1.7463830300000041</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.4342073604008458</v>
+        <v>-7.8065788329872765</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>257.76288349999999</v>
+        <v>258.24564413000002</v>
       </c>
       <c r="C168" s="5">
-        <v>0.741435029999991</v>
+        <v>1.2901883400000429</v>
       </c>
       <c r="D168" s="5">
-        <v>3.5171187522205827</v>
+        <v>6.1944794223923072</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>259.61148890999999</v>
+        <v>259.40049958999998</v>
       </c>
       <c r="C169" s="5">
-        <v>1.8486054100000047</v>
+        <v>1.1548554599999648</v>
       </c>
       <c r="D169" s="5">
-        <v>8.9537840822352841</v>
+        <v>5.5002864497576187</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>259.62185097000003</v>
+        <v>259.43097268000002</v>
       </c>
       <c r="C170" s="5">
-        <v>1.0362060000034035E-2</v>
+        <v>3.0473090000043612E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>4.790697861092319E-2</v>
+        <v>0.14106119370671522</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>259.91907982999999</v>
+        <v>259.87475197999998</v>
       </c>
       <c r="C171" s="5">
-        <v>0.29722885999996151</v>
+        <v>0.44377929999996013</v>
       </c>
       <c r="D171" s="5">
-        <v>1.3825072642226433</v>
+        <v>2.072127494125553</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>260.01072400999999</v>
+        <v>259.97897583000002</v>
       </c>
       <c r="C172" s="5">
-        <v>9.1644180000002962E-2</v>
+        <v>0.10422385000003942</v>
       </c>
       <c r="D172" s="5">
-        <v>0.42392628481426886</v>
+        <v>0.48232798406979693</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>259.99352275000001</v>
+        <v>259.97941463000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.7201259999978902E-2</v>
+        <v>4.3879999998353014E-4</v>
       </c>
       <c r="D173" s="5">
-        <v>-7.9358277084085049E-2</v>
+        <v>2.0254133489716608E-3</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.1286730675441947</v>
+        <v>-1.1137663578453472</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>260.82534220999997</v>
+        <v>260.83345309999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.83181945999996287</v>
+        <v>0.85403846999997768</v>
       </c>
       <c r="D174" s="5">
-        <v>3.907546116266869</v>
+        <v>4.0140369181395519</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>261.47479552999999</v>
+        <v>261.50576924000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.64945332000002054</v>
+        <v>0.67231614000002082</v>
       </c>
       <c r="D175" s="5">
-        <v>3.0292537854702539</v>
+        <v>3.1373108409369133</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>260.46641387</v>
+        <v>260.50530999</v>
       </c>
       <c r="C176" s="5">
-        <v>-1.0083816599999977</v>
+        <v>-1.0004592500000058</v>
       </c>
       <c r="D176" s="5">
-        <v>-4.5309099265412378</v>
+        <v>-4.4955369881525264</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>260.49470565000001</v>
+        <v>260.50563678999998</v>
       </c>
       <c r="C177" s="5">
-        <v>2.8291780000017752E-2</v>
+        <v>3.2679999998208586E-4</v>
       </c>
       <c r="D177" s="5">
-        <v>0.13042151935296342</v>
+        <v>1.5053923689389848E-3</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>261.08293563000001</v>
+        <v>261.05783517999998</v>
       </c>
       <c r="C178" s="5">
-        <v>0.58822997999999416</v>
+        <v>0.55219839000000093</v>
       </c>
       <c r="D178" s="5">
-        <v>2.7436606187610568</v>
+        <v>2.5735268276981138</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>261.52900742999998</v>
+        <v>261.43831398999998</v>
       </c>
       <c r="C179" s="5">
-        <v>0.44607179999997015</v>
+        <v>0.38047880999999961</v>
       </c>
       <c r="D179" s="5">
-        <v>2.0696297031482347</v>
+        <v>1.7630281102234413</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>263.87505944999998</v>
+        <v>264.20273950000001</v>
       </c>
       <c r="C180" s="5">
-        <v>2.3460520200000019</v>
+        <v>2.7644255100000237</v>
       </c>
       <c r="D180" s="5">
-        <v>11.311937804437623</v>
+        <v>13.453262309471459</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>262.66431893999999</v>
+        <v>262.55955654000002</v>
       </c>
       <c r="C181" s="5">
-        <v>-1.2107405099999937</v>
+        <v>-1.6431829599999901</v>
       </c>
       <c r="D181" s="5">
-        <v>-5.3691279669720648</v>
+        <v>-7.2132069520154047</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>261.86588619999998</v>
+        <v>261.74481999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.79843274000000974</v>
+        <v>-0.81473655000002054</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.5873242278030792</v>
+        <v>-3.6607668425714945</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>262.93408837999999</v>
+        <v>262.92215204000001</v>
       </c>
       <c r="C183" s="5">
-        <v>1.0682021800000143</v>
+        <v>1.1773320500000182</v>
       </c>
       <c r="D183" s="5">
-        <v>5.0063647796247279</v>
+        <v>5.5331722557072194</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>262.95454847000002</v>
+        <v>262.94464943999998</v>
       </c>
       <c r="C184" s="5">
-        <v>2.0460090000028686E-2</v>
+        <v>2.2497399999963363E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>9.3417398577599897E-2</v>
+        <v>0.10272846396668367</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>262.51301841999998</v>
+        <v>262.51264521000002</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.44153005000003986</v>
+        <v>-0.43200422999996135</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.9964296119374891</v>
+        <v>-1.953818870876689</v>
       </c>
       <c r="E185" s="5">
-        <v>0.96906093788444725</v>
+        <v>0.97439660120985927</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>261.93133035</v>
+        <v>261.93652635000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.58168806999998424</v>
+        <v>-0.57611886000000823</v>
       </c>
       <c r="D186" s="5">
-        <v>-2.6268459707582625</v>
+        <v>-2.6020024276664833</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>262.57988918000001</v>
+        <v>262.59649719999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.64855883000001313</v>
+        <v>0.65997084999997924</v>
       </c>
       <c r="D187" s="5">
-        <v>3.0120769671927006</v>
+        <v>3.0657524110639267</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>263.06349598999998</v>
+        <v>263.08027471999998</v>
       </c>
       <c r="C188" s="5">
-        <v>0.4836068099999693</v>
+        <v>0.48377751999998964</v>
       </c>
       <c r="D188" s="5">
-        <v>2.2326268907958191</v>
+        <v>2.2332803083645603</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>264.67501861</v>
+        <v>264.67628540999999</v>
       </c>
       <c r="C189" s="5">
-        <v>1.6115226200000166</v>
+        <v>1.5960106900000142</v>
       </c>
       <c r="D189" s="5">
-        <v>7.6039908362389053</v>
+        <v>7.5278421939385387</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>264.80771549999997</v>
+        <v>264.77931047999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.13269688999997697</v>
+        <v>0.10302507000000105</v>
       </c>
       <c r="D190" s="5">
-        <v>0.60329113183077432</v>
+        <v>0.46810050864409813</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>266.58694201999998</v>
+        <v>266.54128379000002</v>
       </c>
       <c r="C191" s="5">
-        <v>1.7792265200000088</v>
+        <v>1.7619733100000303</v>
       </c>
       <c r="D191" s="5">
-        <v>8.3674513712331589</v>
+        <v>8.2842416643261529</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>266.69293972999998</v>
+        <v>266.86344013000001</v>
       </c>
       <c r="C192" s="5">
-        <v>0.10599770999999691</v>
+        <v>0.32215633999999227</v>
       </c>
       <c r="D192" s="5">
-        <v>0.47817714617663931</v>
+        <v>1.4600660136514731</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>267.19764882999999</v>
+        <v>267.15269774000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.50470910000001368</v>
+        <v>0.28925760999999284</v>
       </c>
       <c r="D193" s="5">
-        <v>2.2947545422939752</v>
+        <v>1.3084817137050564</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>267.65996443</v>
+        <v>267.58314810000002</v>
       </c>
       <c r="C194" s="5">
-        <v>0.46231560000001082</v>
+        <v>0.43045036000000891</v>
       </c>
       <c r="D194" s="5">
-        <v>2.0961589179357309</v>
+        <v>1.9507294284384358</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>267.28966561999999</v>
+        <v>267.29284088999998</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.37029881000000842</v>
+        <v>-0.29030721000003723</v>
       </c>
       <c r="D195" s="5">
-        <v>-1.6475865613400198</v>
+        <v>-1.2941674788927493</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>267.55492794000003</v>
+        <v>267.55603616000002</v>
       </c>
       <c r="C196" s="5">
-        <v>0.26526232000003347</v>
+        <v>0.26319527000003973</v>
       </c>
       <c r="D196" s="5">
-        <v>1.1974200200061125</v>
+        <v>1.1880243740282292</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>267.85967455999997</v>
+        <v>267.86862334</v>
       </c>
       <c r="C197" s="5">
-        <v>0.30474661999994623</v>
+        <v>0.31258717999997998</v>
       </c>
       <c r="D197" s="5">
-        <v>1.3754019819109065</v>
+        <v>1.4110103250126294</v>
       </c>
       <c r="E197" s="5">
-        <v>2.0367203775950582</v>
+        <v>2.0402743363906906</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>268.26577723999998</v>
+        <v>268.26780394000002</v>
       </c>
       <c r="C198" s="5">
-        <v>0.4061026800000036</v>
+        <v>0.39918060000002242</v>
       </c>
       <c r="D198" s="5">
-        <v>1.8345702775074191</v>
+        <v>1.8029822908941062</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>269.02289485</v>
+        <v>269.02631084000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.75711761000002298</v>
+        <v>0.75850689999998622</v>
       </c>
       <c r="D199" s="5">
-        <v>3.4397881870526392</v>
+        <v>3.4461721418334035</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>270.35951994999999</v>
+        <v>270.35680108000003</v>
       </c>
       <c r="C200" s="5">
-        <v>1.336625099999992</v>
+        <v>1.3304902400000174</v>
       </c>
       <c r="D200" s="5">
-        <v>6.1277849282174834</v>
+        <v>6.098810605531102</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>268.67564399000003</v>
+        <v>268.66774984</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.6838759599999662</v>
+        <v>-1.6890512400000262</v>
       </c>
       <c r="D201" s="5">
-        <v>-7.2231586724192827</v>
+        <v>-7.2446717880789935</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>268.87485390000001</v>
+        <v>268.86803192000002</v>
       </c>
       <c r="C202" s="5">
-        <v>0.19920990999997912</v>
+        <v>0.20028208000002223</v>
       </c>
       <c r="D202" s="5">
-        <v>0.89337891285761195</v>
+        <v>0.8982334087891175</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>269.96427246000002</v>
+        <v>269.95105267000002</v>
       </c>
       <c r="C203" s="5">
-        <v>1.0894185600000128</v>
+        <v>1.0830207500000029</v>
       </c>
       <c r="D203" s="5">
-        <v>4.9719495876930253</v>
+        <v>4.9422292444253335</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>269.63742411999999</v>
+        <v>269.71474039999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.32684834000002638</v>
+        <v>-0.23631227000004174</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.4432160758680257</v>
+        <v>-1.0454242972014804</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>270.76218274000001</v>
+        <v>270.75038881</v>
       </c>
       <c r="C205" s="5">
-        <v>1.1247586200000228</v>
+        <v>1.0356484100000216</v>
       </c>
       <c r="D205" s="5">
-        <v>5.1221034766216089</v>
+        <v>4.7063167209204337</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>271.74240731999998</v>
+        <v>271.71157980999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.98022457999996959</v>
+        <v>0.96119099999998525</v>
       </c>
       <c r="D206" s="5">
-        <v>4.431843187998874</v>
+        <v>4.3442936378911945</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>270.91217928999998</v>
+        <v>270.90409110000002</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.83022803000000067</v>
+        <v>-0.8074887099999728</v>
       </c>
       <c r="D207" s="5">
-        <v>-3.6052597513348772</v>
+        <v>-3.5085144357168252</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>271.92634100999999</v>
+        <v>271.91979043999999</v>
       </c>
       <c r="C208" s="5">
-        <v>1.0141617200000042</v>
+        <v>1.0156993399999692</v>
       </c>
       <c r="D208" s="5">
-        <v>4.585864066061407</v>
+        <v>4.5931008824874775</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>273.34189602999999</v>
+        <v>273.35079293000001</v>
       </c>
       <c r="C209" s="5">
-        <v>1.4155550199999993</v>
+        <v>1.4310024900000258</v>
       </c>
       <c r="D209" s="5">
-        <v>6.4287799212540797</v>
+        <v>6.5011393092303749</v>
       </c>
       <c r="E209" s="5">
-        <v>2.0466766709118733</v>
+        <v>2.0465889291713113</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>272.65851458999998</v>
+        <v>272.6559656</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.68338144000000511</v>
+        <v>-0.69482733000000962</v>
       </c>
       <c r="D210" s="5">
-        <v>-2.9592058561332513</v>
+        <v>-3.0079819578057276</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>273.09672617000001</v>
+        <v>273.09612561</v>
       </c>
       <c r="C211" s="5">
-        <v>0.43821158000002924</v>
+        <v>0.4401600099999996</v>
       </c>
       <c r="D211" s="5">
-        <v>1.9457568464003705</v>
+        <v>1.9545037033363855</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>274.16972200999999</v>
+        <v>274.16749420000002</v>
       </c>
       <c r="C212" s="5">
-        <v>1.0729958399999759</v>
+        <v>1.07136859000002</v>
       </c>
       <c r="D212" s="5">
-        <v>4.8180251959348164</v>
+        <v>4.8105708661950297</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>274.78435045999998</v>
+        <v>274.78130469000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.61462844999999788</v>
+        <v>0.61381048999999166</v>
       </c>
       <c r="D213" s="5">
-        <v>2.723555048062587</v>
+        <v>2.7199081132809555</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>275.59306949</v>
+        <v>275.59883472000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.80871903000002021</v>
+        <v>0.81753003000000035</v>
       </c>
       <c r="D214" s="5">
-        <v>3.5894581474854581</v>
+        <v>3.6292483903068495</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>275.84496152000003</v>
+        <v>275.84362909999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.2518920300000218</v>
+        <v>0.24479437999997344</v>
       </c>
       <c r="D215" s="5">
-        <v>1.1023302901409515</v>
+        <v>1.0710951359084619</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>277.06918125999999</v>
+        <v>277.09306163000002</v>
       </c>
       <c r="C216" s="5">
-        <v>1.2242197399999668</v>
+        <v>1.2494325300000355</v>
       </c>
       <c r="D216" s="5">
-        <v>5.4576253716657419</v>
+        <v>5.5728680352458593</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>277.23504623000002</v>
+        <v>277.23516241999999</v>
       </c>
       <c r="C217" s="5">
-        <v>0.16586497000002964</v>
+        <v>0.14210078999997222</v>
       </c>
       <c r="D217" s="5">
-        <v>0.72073916747612543</v>
+        <v>0.61713105579190852</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>279.03836178</v>
+        <v>279.02300289999999</v>
       </c>
       <c r="C218" s="5">
-        <v>1.8033155499999793</v>
+        <v>1.7878404799999998</v>
       </c>
       <c r="D218" s="5">
-        <v>8.0909669040960974</v>
+        <v>8.0190505085340202</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>280.92081158000002</v>
+        <v>280.91780548999998</v>
       </c>
       <c r="C219" s="5">
-        <v>1.8824498000000176</v>
+        <v>1.8948025899999834</v>
       </c>
       <c r="D219" s="5">
-        <v>8.4026778433771376</v>
+        <v>8.4603757240039101</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>281.54926423000001</v>
+        <v>281.54517055000002</v>
       </c>
       <c r="C220" s="5">
-        <v>0.62845264999998562</v>
+        <v>0.6273650600000451</v>
       </c>
       <c r="D220" s="5">
-        <v>2.7178186077639666</v>
+        <v>2.7130866639551332</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>283.17149726999997</v>
+        <v>283.17691959000001</v>
       </c>
       <c r="C221" s="5">
-        <v>1.6222330399999692</v>
+        <v>1.6317490399999883</v>
       </c>
       <c r="D221" s="5">
-        <v>7.1375436110940438</v>
+        <v>7.1808637412721588</v>
       </c>
       <c r="E221" s="5">
-        <v>3.5960829213393497</v>
+        <v>3.5946947710213006</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>284.84188866</v>
+        <v>284.83863454999999</v>
       </c>
       <c r="C222" s="5">
-        <v>1.6703913900000202</v>
+        <v>1.6617149599999834</v>
       </c>
       <c r="D222" s="5">
-        <v>7.3128761708926238</v>
+        <v>7.2735132761600818</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>285.71172361999999</v>
+        <v>285.70921673999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.8698349599999915</v>
+        <v>0.87058218999999326</v>
       </c>
       <c r="D223" s="5">
-        <v>3.7266742251475637</v>
+        <v>3.7299729549040928</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>285.28207964000001</v>
+        <v>285.27910716999997</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.42964397999998027</v>
+        <v>-0.43010957000001326</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.7896707675996382</v>
+        <v>-1.7916097312132395</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>283.15002891</v>
+        <v>283.14600238999998</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.1320507300000031</v>
+        <v>-2.1331047799999965</v>
       </c>
       <c r="D225" s="5">
-        <v>-8.6085805439380607</v>
+        <v>-8.6127490899725263</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>283.90030861000002</v>
+        <v>283.90814820999998</v>
       </c>
       <c r="C226" s="5">
-        <v>0.75027970000002142</v>
+        <v>0.76214582000000064</v>
       </c>
       <c r="D226" s="5">
-        <v>3.2264642027343138</v>
+        <v>3.2782978288516729</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>283.11043099</v>
+        <v>283.10628480000003</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.78987762000002704</v>
+        <v>-0.80186340999995309</v>
       </c>
       <c r="D227" s="5">
-        <v>-3.288064372250199</v>
+        <v>-3.3370950777569131</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>283.12998290000002</v>
+        <v>283.15464707000001</v>
       </c>
       <c r="C228" s="5">
-        <v>1.9551910000018324E-2</v>
+        <v>4.8362269999984164E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>8.2904772496505963E-2</v>
+        <v>0.20518541869010143</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>283.89669978000001</v>
+        <v>283.89425387</v>
       </c>
       <c r="C229" s="5">
-        <v>0.76671687999998994</v>
+        <v>0.73960679999999002</v>
       </c>
       <c r="D229" s="5">
-        <v>3.2984429723470932</v>
+        <v>3.179853081652162</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>283.06853559000001</v>
+        <v>283.05871565000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.82816418999999541</v>
+        <v>-0.83553821999998945</v>
       </c>
       <c r="D230" s="5">
-        <v>-3.4449373791052174</v>
+        <v>-3.4751460120001521</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>284.40187373999998</v>
+        <v>284.39856768999999</v>
       </c>
       <c r="C231" s="5">
-        <v>1.3333381499999746</v>
+        <v>1.3398520399999825</v>
       </c>
       <c r="D231" s="5">
-        <v>5.8011193247640813</v>
+        <v>5.8304095459843941</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>283.48955489000002</v>
+        <v>283.48636725</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.91231884999996282</v>
+        <v>-0.91220043999999234</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.7822262279940344</v>
+        <v>-3.7817871485798293</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>282.47729347000001</v>
+        <v>282.47921241</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.0122614200000157</v>
+        <v>-1.0071548399999983</v>
       </c>
       <c r="D233" s="5">
-        <v>-4.2017056745500714</v>
+        <v>-4.1809677877418512</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.24515313394626315</v>
+        <v>-0.24638560974891144</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>281.95278725999998</v>
+        <v>281.95065443999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.52450621000002684</v>
+        <v>-0.52855797000000848</v>
       </c>
       <c r="D234" s="5">
-        <v>-2.2055552600967032</v>
+        <v>-2.2224030687619911</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>280.62161147</v>
+        <v>280.62005776000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.3311757899999748</v>
+        <v>-1.3305966799999851</v>
       </c>
       <c r="D235" s="5">
-        <v>-5.5207005089489947</v>
+        <v>-5.5184014611088683</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>279.35909945999998</v>
+        <v>279.35721311999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.2625120100000231</v>
+        <v>-1.2628446400000257</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.2671738722162464</v>
+        <v>-5.2685558842477604</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>279.24381470999998</v>
+        <v>279.24116504</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.11528475000000071</v>
+        <v>-0.11604807999998457</v>
       </c>
       <c r="D237" s="5">
-        <v>-0.49408855939606644</v>
+        <v>-0.49735592673125772</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>277.99146521</v>
+        <v>277.99619074999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.2523494999999798</v>
+        <v>-1.244974290000016</v>
       </c>
       <c r="D238" s="5">
-        <v>-5.2509630512908689</v>
+        <v>-5.2208422823647238</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>279.21910071000002</v>
+        <v>279.21534678</v>
       </c>
       <c r="C239" s="5">
-        <v>1.2276355000000194</v>
+        <v>1.2191560300000219</v>
       </c>
       <c r="D239" s="5">
-        <v>5.4299346300448414</v>
+        <v>5.3914261676469843</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>278.77411408</v>
+        <v>278.79252061</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.4449866300000167</v>
+        <v>-0.42282617000000755</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.8957450425489242</v>
+        <v>-1.8021454770943746</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>278.17871208000003</v>
+        <v>278.17604261999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.59540199999997867</v>
+        <v>-0.61647799000002124</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.5330507003765157</v>
+        <v>-2.6214568730295151</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>278.52078968000001</v>
+        <v>278.51808590000002</v>
       </c>
       <c r="C242" s="5">
-        <v>0.34207759999998189</v>
+        <v>0.34204328000004125</v>
       </c>
       <c r="D242" s="5">
-        <v>1.4856667043972704</v>
+        <v>1.4855309928145433</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>278.92562233000001</v>
+        <v>278.92277895000001</v>
       </c>
       <c r="C243" s="5">
-        <v>0.40483265000000301</v>
+        <v>0.40469304999999167</v>
       </c>
       <c r="D243" s="5">
-        <v>1.7582230912099428</v>
+        <v>1.7576291419788115</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>279.49983347</v>
+        <v>279.49761950999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.57421113999998852</v>
+        <v>0.57484055999998418</v>
       </c>
       <c r="D244" s="5">
-        <v>2.4985478909200998</v>
+        <v>2.5013435745535606</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>279.70712950000001</v>
+        <v>279.70547106999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.20729603000000907</v>
+        <v>0.20785155999999461</v>
       </c>
       <c r="D245" s="5">
-        <v>0.8936408345249891</v>
+        <v>0.89605262182217427</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.9806678391635737</v>
+        <v>-0.98192759613550118</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>280.43878441999999</v>
+        <v>280.43768444</v>
       </c>
       <c r="C246" s="5">
-        <v>0.73165491999998267</v>
+        <v>0.73221337000001085</v>
       </c>
       <c r="D246" s="5">
-        <v>3.1845027963426809</v>
+        <v>3.1869877021040605</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>281.07381115999999</v>
+        <v>281.07297268999997</v>
       </c>
       <c r="C247" s="5">
-        <v>0.6350267400000007</v>
+        <v>0.63528824999997369</v>
       </c>
       <c r="D247" s="5">
-        <v>2.7513833643357799</v>
+        <v>2.7525414954509442</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>283.26138313000001</v>
+        <v>283.26019680000002</v>
       </c>
       <c r="C248" s="5">
-        <v>2.1875719700000218</v>
+        <v>2.1872241100000451</v>
       </c>
       <c r="D248" s="5">
-        <v>9.7498329620111299</v>
+        <v>9.7482459652298949</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>283.06022891999999</v>
+        <v>283.05864106000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.20115421000002698</v>
+        <v>-0.20155574000000342</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.84884317023843359</v>
+        <v>-0.85053449437031414</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>284.52740870999997</v>
+        <v>284.52943377999998</v>
       </c>
       <c r="C250" s="5">
-        <v>1.4671797899999888</v>
+        <v>1.4707927199999631</v>
       </c>
       <c r="D250" s="5">
-        <v>6.4003510021464871</v>
+        <v>6.4166020282253156</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>285.32490922</v>
+        <v>285.32252394</v>
       </c>
       <c r="C251" s="5">
-        <v>0.79750051000002031</v>
+        <v>0.79309016000001975</v>
       </c>
       <c r="D251" s="5">
-        <v>3.4158128225357576</v>
+        <v>3.396607567619836</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>282.47389283000001</v>
+        <v>282.48553156000003</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.8510163899999839</v>
+        <v>-2.8369923799999697</v>
       </c>
       <c r="D252" s="5">
-        <v>-11.353105105691574</v>
+        <v>-11.300367310228864</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>282.71055444000001</v>
+        <v>282.71158165999998</v>
       </c>
       <c r="C253" s="5">
-        <v>0.23666160999999875</v>
+        <v>0.22605009999995218</v>
       </c>
       <c r="D253" s="5">
-        <v>1.0100269228862979</v>
+        <v>0.96449959408133612</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>284.048858</v>
+        <v>284.0474835</v>
       </c>
       <c r="C254" s="5">
-        <v>1.3383035599999857</v>
+        <v>1.3359018400000195</v>
       </c>
       <c r="D254" s="5">
-        <v>5.8308545539142775</v>
+        <v>5.820095366469924</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>283.33665531999998</v>
+        <v>283.33445490000003</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.71220268000001852</v>
+        <v>-0.71302859999997281</v>
       </c>
       <c r="D255" s="5">
-        <v>-2.9676422477650788</v>
+        <v>-2.9710505380041385</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>284.00789156000002</v>
+        <v>284.00597583000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.67123624000004156</v>
+        <v>0.67152092999998558</v>
       </c>
       <c r="D256" s="5">
-        <v>2.8801851966818948</v>
+        <v>2.8814454008892376</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>284.62021412000001</v>
+        <v>284.61859669</v>
       </c>
       <c r="C257" s="5">
-        <v>0.61232255999999552</v>
+        <v>0.61262085999999272</v>
       </c>
       <c r="D257" s="5">
-        <v>2.6181072586519027</v>
+        <v>2.6194157483502734</v>
       </c>
       <c r="E257" s="5">
-        <v>1.756510328779437</v>
+        <v>1.75653540175853</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>285.38910733</v>
+        <v>285.38804114999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.76889320999998745</v>
+        <v>0.76944445999998834</v>
       </c>
       <c r="D258" s="5">
-        <v>3.2903678295741479</v>
+        <v>3.2927810012978398</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>284.84992359</v>
+        <v>284.84935490999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.53918373999999858</v>
+        <v>-0.53868624000000409</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.2437415079450296</v>
+        <v>-2.2417009610086414</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>285.22615619999999</v>
+        <v>285.22564552</v>
       </c>
       <c r="C260" s="5">
-        <v>0.3762326099999882</v>
+        <v>0.37629061000001229</v>
       </c>
       <c r="D260" s="5">
-        <v>1.5965367261101981</v>
+        <v>1.5967878501541355</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>285.90385155000001</v>
+        <v>285.90358257999998</v>
       </c>
       <c r="C261" s="5">
-        <v>0.67769535000002179</v>
+        <v>0.67793705999997655</v>
       </c>
       <c r="D261" s="5">
-        <v>2.8887475357508574</v>
+        <v>2.8897965979266749</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>285.49315767000002</v>
+        <v>285.4929143</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.41069387999999662</v>
+        <v>-0.41066827999998168</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.7102167597218054</v>
+        <v>-1.710112592774915</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>286.41313234</v>
+        <v>286.41262439000002</v>
       </c>
       <c r="C263" s="5">
-        <v>0.91997466999998778</v>
+        <v>0.91971009000002368</v>
       </c>
       <c r="D263" s="5">
-        <v>3.9361616071284633</v>
+        <v>3.9350128691501229</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>287.29646867999998</v>
+        <v>287.29945051999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.88333633999997119</v>
+        <v>0.88682612999997446</v>
       </c>
       <c r="D264" s="5">
-        <v>3.7643885110902442</v>
+        <v>3.7795214505471186</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>287.2455516</v>
+        <v>287.25081949999998</v>
       </c>
       <c r="C265" s="5">
-        <v>-5.0917079999976522E-2</v>
+        <v>-4.8631020000016179E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-0.2124668408889141</v>
+        <v>-0.20293434259466281</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>288.14439451999999</v>
+        <v>288.14397415000002</v>
       </c>
       <c r="C266" s="5">
-        <v>0.89884291999999277</v>
+        <v>0.89315465000004224</v>
       </c>
       <c r="D266" s="5">
-        <v>3.8203200217312494</v>
+        <v>3.7956576342183412</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>284.48829436</v>
+        <v>284.48700393000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.656100159999994</v>
+        <v>-3.6569702200000052</v>
       </c>
       <c r="D267" s="5">
-        <v>-14.207225373620247</v>
+        <v>-14.210393221552719</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>285.40019926000002</v>
+        <v>285.39887217</v>
       </c>
       <c r="C268" s="5">
-        <v>0.91190490000002455</v>
+        <v>0.91186823999998978</v>
       </c>
       <c r="D268" s="5">
-        <v>3.9150488378447923</v>
+        <v>3.9149067339104393</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>286.37122062999998</v>
+        <v>286.36978262000002</v>
       </c>
       <c r="C269" s="5">
-        <v>0.97102136999995992</v>
+        <v>0.97091045000001941</v>
       </c>
       <c r="D269" s="5">
-        <v>4.1600510181311945</v>
+        <v>4.1595865932273268</v>
       </c>
       <c r="E269" s="5">
-        <v>0.61520806433716935</v>
+        <v>0.61527459918839789</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>287.12211643000001</v>
+        <v>287.12128388999997</v>
       </c>
       <c r="C270" s="5">
-        <v>0.75089580000002343</v>
+        <v>0.75150126999994882</v>
       </c>
       <c r="D270" s="5">
-        <v>3.1923045210974887</v>
+        <v>3.194932113563298</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>288.35536502000002</v>
+        <v>288.35483089000002</v>
       </c>
       <c r="C271" s="5">
-        <v>1.2332485900000165</v>
+        <v>1.2335470000000441</v>
       </c>
       <c r="D271" s="5">
-        <v>5.2777693116505375</v>
+        <v>5.2790923741344198</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>288.99837616999997</v>
+        <v>288.99798375</v>
       </c>
       <c r="C272" s="5">
-        <v>0.64301114999994979</v>
+        <v>0.6431528599999865</v>
       </c>
       <c r="D272" s="5">
-        <v>2.7089754399407751</v>
+        <v>2.7095848809969958</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>289.28071342999999</v>
+        <v>289.28033233999997</v>
       </c>
       <c r="C273" s="5">
-        <v>0.2823372600000198</v>
+        <v>0.28234858999996959</v>
       </c>
       <c r="D273" s="5">
-        <v>1.1786610492826366</v>
+        <v>1.1787102117227333</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>289.89412332000001</v>
+        <v>289.8937282</v>
       </c>
       <c r="C274" s="5">
-        <v>0.613409890000014</v>
+        <v>0.61339586000002555</v>
       </c>
       <c r="D274" s="5">
-        <v>2.5744459273698395</v>
+        <v>2.5743897869409782</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>289.58732874999998</v>
+        <v>289.58663528</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.3067945700000223</v>
+        <v>-0.30709292000000232</v>
       </c>
       <c r="D275" s="5">
-        <v>-1.2625924641483488</v>
+        <v>-1.2638148711929587</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>290.71933431999997</v>
+        <v>290.72002068</v>
       </c>
       <c r="C276" s="5">
-        <v>1.1320055699999898</v>
+        <v>1.1333854000000088</v>
       </c>
       <c r="D276" s="5">
-        <v>4.7930131988500824</v>
+        <v>4.798993595823986</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>291.52037896000002</v>
+        <v>291.52652367000002</v>
       </c>
       <c r="C277" s="5">
-        <v>0.80104464000004327</v>
+        <v>0.80650299000001269</v>
       </c>
       <c r="D277" s="5">
-        <v>3.357037286093667</v>
+        <v>3.3802543310721633</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>291.34721736</v>
+        <v>291.34680109999999</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.17316160000001446</v>
+        <v>-0.17972257000002401</v>
       </c>
       <c r="D278" s="5">
-        <v>-0.7104697319377018</v>
+        <v>-0.73728223121691805</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>291.95329420000002</v>
+        <v>291.95229860000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.60607684000001427</v>
+        <v>0.60549750000001268</v>
       </c>
       <c r="D279" s="5">
-        <v>2.5250676296360242</v>
+        <v>2.5226299438961153</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>292.49495843</v>
+        <v>292.49408533000002</v>
       </c>
       <c r="C280" s="5">
-        <v>0.54166422999998076</v>
+        <v>0.54178673000001254</v>
       </c>
       <c r="D280" s="5">
-        <v>2.2492329690368296</v>
+        <v>2.2497545974566435</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>292.47357813999997</v>
+        <v>292.47210638000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-2.1380290000024615E-2</v>
+        <v>-2.1978950000004716E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-8.7680266498602055E-2</v>
+        <v>-9.0134617056991662E-2</v>
       </c>
       <c r="E281" s="5">
-        <v>2.1309255506105629</v>
+        <v>2.1309244656226634</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>291.35070230999997</v>
+        <v>291.35021216000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.1228758299999981</v>
+        <v>-1.1218942200000015</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.511038147516655</v>
+        <v>-4.5071996579995162</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>292.7772741</v>
+        <v>292.77691523999999</v>
       </c>
       <c r="C283" s="5">
-        <v>1.4265717900000254</v>
+        <v>1.4267030799999816</v>
       </c>
       <c r="D283" s="5">
-        <v>6.0365341012556417</v>
+        <v>6.0371151332770046</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>293.12502322</v>
+        <v>293.12482912000002</v>
       </c>
       <c r="C284" s="5">
-        <v>0.34774912000000313</v>
+        <v>0.34791388000002144</v>
       </c>
       <c r="D284" s="5">
-        <v>1.4346600077970617</v>
+        <v>1.4353459546601721</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>292.94873938000001</v>
+        <v>292.94849489000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.17628383999999642</v>
+        <v>-0.17633423000000903</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.71929137858378622</v>
+        <v>-0.71949678008550455</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>293.47349616000002</v>
+        <v>293.47323369999998</v>
       </c>
       <c r="C286" s="5">
-        <v>0.52475678000001835</v>
+        <v>0.52473880999997391</v>
       </c>
       <c r="D286" s="5">
-        <v>2.1708551556411937</v>
+        <v>2.1707819116106641</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>293.05021017000001</v>
+        <v>293.04983937999998</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.42328599000001077</v>
+        <v>-0.42339431999999988</v>
       </c>
       <c r="D287" s="5">
-        <v>-1.717133170870655</v>
+        <v>-1.7175706730765739</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>294.00659947999998</v>
+        <v>294.00656120999997</v>
       </c>
       <c r="C288" s="5">
-        <v>0.95638930999996319</v>
+        <v>0.95672182999999222</v>
       </c>
       <c r="D288" s="5">
-        <v>3.9873478359371717</v>
+        <v>3.9887642926476508</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>295.63871738</v>
+        <v>295.64301209000001</v>
       </c>
       <c r="C289" s="5">
-        <v>1.6321179000000257</v>
+        <v>1.6364508800000408</v>
       </c>
       <c r="D289" s="5">
-        <v>6.8687587485960933</v>
+        <v>6.8875568395405207</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>296.22167889000002</v>
+        <v>296.22164386999998</v>
       </c>
       <c r="C290" s="5">
-        <v>0.58296151000001828</v>
+        <v>0.57863177999996651</v>
       </c>
       <c r="D290" s="5">
-        <v>2.3920776464199545</v>
+        <v>2.3740848401406334</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>296.65977807000002</v>
+        <v>296.65925133000002</v>
       </c>
       <c r="C291" s="5">
-        <v>0.4380991799999947</v>
+        <v>0.43760746000003792</v>
       </c>
       <c r="D291" s="5">
-        <v>1.7892563014746399</v>
+        <v>1.7872319182094198</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>297.62006272999997</v>
+        <v>297.61958164999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.9602846599999566</v>
+        <v>0.96033031999996865</v>
       </c>
       <c r="D292" s="5">
-        <v>3.9542948220010699</v>
+        <v>3.9544933494894741</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>297.43186233</v>
+        <v>297.43018935999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.18820039999997107</v>
+        <v>-0.18939229000000068</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.75618785062196991</v>
+        <v>-0.76096133307287372</v>
       </c>
       <c r="E293" s="5">
-        <v>1.6952930317782888</v>
+        <v>1.6952327664225386</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>297.51464442999998</v>
+        <v>297.51443936999999</v>
       </c>
       <c r="C294" s="5">
-        <v>8.2782099999974434E-2</v>
+        <v>8.4250010000005204E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>0.33449922078412353</v>
+        <v>0.34044179459302715</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>298.10653780000001</v>
+        <v>298.10638014</v>
       </c>
       <c r="C295" s="5">
-        <v>0.59189337000003661</v>
+        <v>0.59194077000000789</v>
       </c>
       <c r="D295" s="5">
-        <v>2.413648015127845</v>
+        <v>2.4138451068856925</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>298.61480587</v>
+        <v>298.61482257</v>
       </c>
       <c r="C296" s="5">
-        <v>0.50826806999998553</v>
+        <v>0.50844243000000233</v>
       </c>
       <c r="D296" s="5">
-        <v>2.0652811559314754</v>
+        <v>2.0659974072961385</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>298.40882170999998</v>
+        <v>298.40875626000002</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.20598416000001407</v>
+        <v>-0.20606630999998288</v>
       </c>
       <c r="D297" s="5">
-        <v>-0.8246254426411026</v>
+        <v>-0.82495302418047478</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>298.59315421999997</v>
+        <v>298.59308143999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.18433250999999018</v>
+        <v>0.18432517999997344</v>
       </c>
       <c r="D298" s="5">
-        <v>0.74378522957494475</v>
+        <v>0.74375571601241752</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>298.85878674999998</v>
+        <v>298.85875054000002</v>
       </c>
       <c r="C299" s="5">
-        <v>0.26563253000000486</v>
+        <v>0.26566910000002508</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0727751582378486</v>
+        <v>1.0729238349650672</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>297.66986401999998</v>
+        <v>297.67018672</v>
       </c>
       <c r="C300" s="5">
-        <v>-1.1889227300000016</v>
+        <v>-1.188563820000013</v>
       </c>
       <c r="D300" s="5">
-        <v>-4.6707710820408259</v>
+        <v>-4.6693923286119654</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>298.16158479000001</v>
+        <v>298.16341661000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.49172077000002901</v>
+        <v>0.49322989000000916</v>
       </c>
       <c r="D301" s="5">
-        <v>2.0003891221928027</v>
+        <v>2.0065822970582126</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>297.40355139000002</v>
+        <v>297.40393186</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.75803339999998798</v>
+        <v>-0.75948475000001281</v>
       </c>
       <c r="D302" s="5">
-        <v>-3.0085290513303886</v>
+        <v>-3.0141905406432246</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>298.34319427999998</v>
+        <v>298.34276623</v>
       </c>
       <c r="C303" s="5">
-        <v>0.93964288999995915</v>
+        <v>0.93883436999999503</v>
       </c>
       <c r="D303" s="5">
-        <v>3.8579677662480716</v>
+        <v>3.854585296818569</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>298.64872536000001</v>
+        <v>298.64847688999998</v>
       </c>
       <c r="C304" s="5">
-        <v>0.30553108000003704</v>
+        <v>0.30571065999998837</v>
       </c>
       <c r="D304" s="5">
-        <v>1.2358567480093008</v>
+        <v>1.2365890223454246</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>299.74598484000001</v>
+        <v>299.74442018000002</v>
       </c>
       <c r="C305" s="5">
-        <v>1.0972594799999911</v>
+        <v>1.0959432900000365</v>
       </c>
       <c r="D305" s="5">
-        <v>4.4990894003397175</v>
+        <v>4.493587059145332</v>
       </c>
       <c r="E305" s="5">
-        <v>0.77803450238040917</v>
+        <v>0.77807529389659624</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>300.72912609999997</v>
+        <v>300.72848032000002</v>
       </c>
       <c r="C306" s="5">
-        <v>0.98314125999996804</v>
+        <v>0.98406013999999686</v>
       </c>
       <c r="D306" s="5">
-        <v>4.0076814032841135</v>
+        <v>4.0115163414295552</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>301.54477256000001</v>
+        <v>301.54538680000002</v>
       </c>
       <c r="C307" s="5">
-        <v>0.81564646000003904</v>
+        <v>0.8169064800000001</v>
       </c>
       <c r="D307" s="5">
-        <v>3.3036680901301185</v>
+        <v>3.3088553359208239</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>301.89954229</v>
+        <v>301.90001217999998</v>
       </c>
       <c r="C308" s="5">
-        <v>0.35476972999998679</v>
+        <v>0.35462537999995902</v>
       </c>
       <c r="D308" s="5">
-        <v>1.4209806183903995</v>
+        <v>1.4203957877301443</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>302.31665271000003</v>
+        <v>302.31650579000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.41711042000002863</v>
+        <v>0.41649361000003182</v>
       </c>
       <c r="D309" s="5">
-        <v>1.6706006660617945</v>
+        <v>1.6681088425287705</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>303.50147421000003</v>
+        <v>303.50149298000002</v>
       </c>
       <c r="C310" s="5">
-        <v>1.1848214999999982</v>
+        <v>1.1849871900000153</v>
       </c>
       <c r="D310" s="5">
-        <v>4.8056787084673536</v>
+        <v>4.8063676933645327</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>305.22294957999998</v>
+        <v>305.22324885</v>
       </c>
       <c r="C311" s="5">
-        <v>1.7214753699999505</v>
+        <v>1.7217558699999813</v>
       </c>
       <c r="D311" s="5">
-        <v>7.0228618041383806</v>
+        <v>7.024041610640519</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>305.08478578</v>
+        <v>305.08530374999998</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.13816379999997253</v>
+        <v>-0.13794510000002447</v>
       </c>
       <c r="D312" s="5">
-        <v>-0.5418478709315333</v>
+        <v>-0.54099177963182754</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>305.37967577000001</v>
+        <v>305.38003610999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.29488999000000149</v>
+        <v>0.29473236000001179</v>
       </c>
       <c r="D313" s="5">
-        <v>1.1660866609687348</v>
+        <v>1.1654580380942026</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>305.69494415999998</v>
+        <v>305.69522604000002</v>
       </c>
       <c r="C314" s="5">
-        <v>0.31526838999997153</v>
+        <v>0.31518993000003093</v>
       </c>
       <c r="D314" s="5">
-        <v>1.2459166672016853</v>
+        <v>1.2456033588517545</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>307.70835032999997</v>
+        <v>307.70830317000002</v>
       </c>
       <c r="C315" s="5">
-        <v>2.0134061699999961</v>
+        <v>2.0130771299999992</v>
       </c>
       <c r="D315" s="5">
-        <v>8.1962753340707692</v>
+        <v>8.1948791472032934</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>307.65702548000002</v>
+        <v>307.6564328</v>
       </c>
       <c r="C316" s="5">
-        <v>-5.1324849999957678E-2</v>
+        <v>-5.1870370000017374E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.19997296085554339</v>
+        <v>-0.20209648810879388</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>307.77943936999998</v>
+        <v>307.77760087000001</v>
       </c>
       <c r="C317" s="5">
-        <v>0.12241388999996161</v>
+        <v>0.12116807000001018</v>
       </c>
       <c r="D317" s="5">
-        <v>0.47851520071959808</v>
+        <v>0.47363565823670406</v>
       </c>
       <c r="E317" s="5">
-        <v>2.6800874528104535</v>
+        <v>2.6800100849837305</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>308.66498813999999</v>
+        <v>308.66455330000002</v>
       </c>
       <c r="C318" s="5">
-        <v>0.88554877000001397</v>
+        <v>0.88695243000000801</v>
       </c>
       <c r="D318" s="5">
-        <v>3.5078272637835139</v>
+        <v>3.5134971726077158</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>308.97670538</v>
+        <v>308.97841167000001</v>
       </c>
       <c r="C319" s="5">
-        <v>0.31171724000000722</v>
+        <v>0.31385836999999128</v>
       </c>
       <c r="D319" s="5">
-        <v>1.2186201555011156</v>
+        <v>1.2270392462059521</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>309.28406171</v>
+        <v>309.28495204000001</v>
       </c>
       <c r="C320" s="5">
-        <v>0.30735633000000462</v>
+        <v>0.30654036999999335</v>
       </c>
       <c r="D320" s="5">
-        <v>1.2002594662670063</v>
+        <v>1.1970490011214308</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>311.04823947</v>
+        <v>311.04829407</v>
       </c>
       <c r="C321" s="5">
-        <v>1.7641777599999955</v>
+        <v>1.7633420299999898</v>
       </c>
       <c r="D321" s="5">
-        <v>7.0637594641572488</v>
+        <v>7.0602866193488323</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>311.14467294999997</v>
+        <v>311.14295389</v>
       </c>
       <c r="C322" s="5">
-        <v>9.6433479999973315E-2</v>
+        <v>9.4659820000003947E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>0.37266791993708637</v>
+        <v>0.3658020563863662</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>311.69893891999999</v>
+        <v>311.69967227000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.55426597000001721</v>
+        <v>0.55671838000000662</v>
       </c>
       <c r="D323" s="5">
-        <v>2.1587210924451261</v>
+        <v>2.1683788794757408</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>313.13078227</v>
+        <v>313.13162768000001</v>
       </c>
       <c r="C324" s="5">
-        <v>1.4318433500000083</v>
+        <v>1.4319554100000005</v>
       </c>
       <c r="D324" s="5">
-        <v>5.6538358792266319</v>
+        <v>5.6542759626995398</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>313.67066913000002</v>
+        <v>313.67186507000002</v>
       </c>
       <c r="C325" s="5">
-        <v>0.53988686000002417</v>
+        <v>0.54023739000001569</v>
       </c>
       <c r="D325" s="5">
-        <v>2.0887224303482776</v>
+        <v>2.0900857637562664</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>314.70341277</v>
+        <v>314.70322607999998</v>
       </c>
       <c r="C326" s="5">
-        <v>1.0327436399999783</v>
+        <v>1.0313610099999551</v>
       </c>
       <c r="D326" s="5">
-        <v>4.0232711727009374</v>
+        <v>4.0177714707024803</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>312.85724447000001</v>
+        <v>312.85696553999998</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.846168299999988</v>
+        <v>-1.8462605400000029</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.8168989385664407</v>
+        <v>-6.8172325317494176</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>312.68496554000001</v>
+        <v>312.68372191999998</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.17227893000000449</v>
+        <v>-0.17324361999999383</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.65879803345391119</v>
+        <v>-0.66247638803860198</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>313.00392908999999</v>
+        <v>313.00227510000002</v>
       </c>
       <c r="C329" s="5">
-        <v>0.31896354999997811</v>
+        <v>0.31855318000003763</v>
       </c>
       <c r="D329" s="5">
-        <v>1.2309866197511843</v>
+        <v>1.2293988975902614</v>
       </c>
       <c r="E329" s="5">
-        <v>1.6974784705223067</v>
+        <v>1.6975485594894923</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>314.28706148999999</v>
+        <v>314.28583292000002</v>
       </c>
       <c r="C330" s="5">
-        <v>1.2831323999999995</v>
+        <v>1.2835578199999986</v>
       </c>
       <c r="D330" s="5">
-        <v>5.0317396127118608</v>
+        <v>5.0334728819715346</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>315.18342059999998</v>
+        <v>315.18659452999998</v>
       </c>
       <c r="C331" s="5">
-        <v>0.89635910999999169</v>
+        <v>0.90076160999996091</v>
       </c>
       <c r="D331" s="5">
-        <v>3.47664630382718</v>
+        <v>3.4940059230757825</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>315.38788993999998</v>
+        <v>315.38855948999998</v>
       </c>
       <c r="C332" s="5">
-        <v>0.20446934000000283</v>
+        <v>0.20196495999999797</v>
       </c>
       <c r="D332" s="5">
-        <v>0.78126116134271673</v>
+        <v>0.77165057666239711</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>315.86539234999998</v>
+        <v>315.865745</v>
       </c>
       <c r="C333" s="5">
-        <v>0.4775024099999996</v>
+        <v>0.47718551000002662</v>
       </c>
       <c r="D333" s="5">
-        <v>1.8320250057406673</v>
+        <v>1.8307951065618555</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>316.30335896000003</v>
+        <v>316.29985489000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.43796661000004633</v>
+        <v>0.434109890000002</v>
       </c>
       <c r="D334" s="5">
-        <v>1.6766207751517603</v>
+        <v>1.6617428591897188</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>316.25605367999998</v>
+        <v>316.25724563</v>
       </c>
       <c r="C335" s="5">
-        <v>-4.7305280000045968E-2</v>
+        <v>-4.2609260000006088E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.17932046514068656</v>
+        <v>-0.16153420391852302</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>314.43346171000002</v>
+        <v>314.43548371000003</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.8225919699999622</v>
+        <v>-1.8217619199999717</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.7005860916411368</v>
+        <v>-6.6976060682218392</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>314.97652495</v>
+        <v>314.97971231000002</v>
       </c>
       <c r="C337" s="5">
-        <v>0.54306323999998085</v>
+        <v>0.54422859999999673</v>
       </c>
       <c r="D337" s="5">
-        <v>2.0923410083660832</v>
+        <v>2.0968601811286236</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>316.34303627999998</v>
+        <v>316.34183808</v>
       </c>
       <c r="C338" s="5">
-        <v>1.3665113299999803</v>
+        <v>1.3621257699999774</v>
       </c>
       <c r="D338" s="5">
-        <v>5.3321860303043422</v>
+        <v>5.3146092736794159</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>316.76869489000001</v>
+        <v>316.76802972000002</v>
       </c>
       <c r="C339" s="5">
-        <v>0.42565861000002769</v>
+        <v>0.42619164000001319</v>
       </c>
       <c r="D339" s="5">
-        <v>1.6266755531487043</v>
+        <v>1.6287338862693623</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>317.53994412999998</v>
+        <v>317.53659750000003</v>
       </c>
       <c r="C340" s="5">
-        <v>0.77124923999997463</v>
+        <v>0.76856778000001214</v>
       </c>
       <c r="D340" s="5">
-        <v>2.961131131625816</v>
+        <v>2.9507044554835771</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>318.26282629999997</v>
+        <v>318.26427410999997</v>
       </c>
       <c r="C341" s="5">
-        <v>0.72288216999999122</v>
+        <v>0.72767660999994632</v>
       </c>
       <c r="D341" s="5">
-        <v>2.7662747092044748</v>
+        <v>2.7848833229219494</v>
       </c>
       <c r="E341" s="5">
-        <v>1.6801377622604363</v>
+        <v>1.6811376237820586</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>319.36497628000001</v>
+        <v>319.35978118000003</v>
       </c>
       <c r="C342" s="5">
-        <v>1.1021499800000356</v>
+        <v>1.0955070700000533</v>
       </c>
       <c r="D342" s="5">
-        <v>4.2356932099548938</v>
+        <v>4.2096589789475614</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>315.66386756000003</v>
+        <v>315.66839706000002</v>
       </c>
       <c r="C343" s="5">
-        <v>-3.7011087199999793</v>
+        <v>-3.6913841200000093</v>
       </c>
       <c r="D343" s="5">
-        <v>-13.053713467528304</v>
+        <v>-13.021764101604727</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>316.11060234000001</v>
+        <v>316.11011564</v>
       </c>
       <c r="C344" s="5">
-        <v>0.44673477999998568</v>
+        <v>0.44171857999998565</v>
       </c>
       <c r="D344" s="5">
-        <v>1.7115490637221731</v>
+        <v>1.6921581734774316</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>316.14412515999999</v>
+        <v>316.14580939000001</v>
       </c>
       <c r="C345" s="5">
-        <v>3.3522819999973308E-2</v>
+        <v>3.5693750000007185E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>0.12733155778057448</v>
+        <v>0.13558285040558005</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>316.87635741000003</v>
+        <v>316.87233451999998</v>
       </c>
       <c r="C346" s="5">
-        <v>0.73223225000003822</v>
+        <v>0.72652512999997043</v>
       </c>
       <c r="D346" s="5">
-        <v>2.8150414840641513</v>
+        <v>2.7928075429544563</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>317.38756555999998</v>
+        <v>317.38914753</v>
       </c>
       <c r="C347" s="5">
-        <v>0.51120814999995901</v>
+        <v>0.51681301000002122</v>
       </c>
       <c r="D347" s="5">
-        <v>1.9531980995689091</v>
+        <v>1.9748306286307304</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>317.62768342999999</v>
+        <v>317.63029423</v>
       </c>
       <c r="C348" s="5">
-        <v>0.24011787000000595</v>
+        <v>0.2411467000000016</v>
       </c>
       <c r="D348" s="5">
-        <v>0.91164071751377307</v>
+        <v>0.91555856786313949</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>319.51718554000001</v>
+        <v>319.52152505999999</v>
       </c>
       <c r="C349" s="5">
-        <v>1.8895021100000235</v>
+        <v>1.8912308299999836</v>
       </c>
       <c r="D349" s="5">
-        <v>7.3768103694377363</v>
+        <v>7.3837193187836991</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>319.30004219</v>
+        <v>319.30210212999998</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.21714335000001483</v>
+        <v>-0.21942293000000745</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.81247667106245647</v>
+        <v>-0.82096278791385924</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>321.24705911000001</v>
+        <v>321.24221198999999</v>
       </c>
       <c r="C351" s="5">
-        <v>1.94701692000001</v>
+        <v>1.9401098600000068</v>
       </c>
       <c r="D351" s="5">
-        <v>7.5677824732742982</v>
+        <v>7.5399819890926478</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>321.86565801</v>
+        <v>321.86090281999998</v>
       </c>
       <c r="C352" s="5">
-        <v>0.61859889999999496</v>
+        <v>0.61869082999999137</v>
       </c>
       <c r="D352" s="5">
-        <v>2.335371360656735</v>
+        <v>2.3357577218182213</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>321.94674824999998</v>
+        <v>321.9514537</v>
       </c>
       <c r="C353" s="5">
-        <v>8.109023999998044E-2</v>
+        <v>9.0550880000023426E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>0.30274505857259548</v>
+        <v>0.3381254105647491</v>
       </c>
       <c r="E353" s="5">
-        <v>1.157509343088492</v>
+        <v>1.1585276419450175</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>325.45976159999998</v>
+        <v>325.45114225999998</v>
       </c>
       <c r="C354" s="5">
-        <v>3.5130133499999943</v>
+        <v>3.4996885599999814</v>
       </c>
       <c r="D354" s="5">
-        <v>13.909280397966395</v>
+        <v>13.853114956493329</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>326.15537800999999</v>
+        <v>326.15989366000002</v>
       </c>
       <c r="C355" s="5">
-        <v>0.69561641000001373</v>
+        <v>0.70875140000003967</v>
       </c>
       <c r="D355" s="5">
-        <v>2.5951674765008148</v>
+        <v>2.6448301254375473</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>326.88311831999999</v>
+        <v>326.88068819</v>
       </c>
       <c r="C356" s="5">
-        <v>0.7277403100000015</v>
+        <v>0.72079452999997784</v>
       </c>
       <c r="D356" s="5">
-        <v>2.7106266438889248</v>
+        <v>2.6844027093316791</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>326.9719369</v>
+        <v>326.97507694000001</v>
       </c>
       <c r="C357" s="5">
-        <v>8.8818580000008751E-2</v>
+        <v>9.4388750000007349E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.32654399562881409</v>
+        <v>0.34705800138499221</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>327.21899729</v>
+        <v>327.21721074999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.24706039000000146</v>
+        <v>0.24213380999998435</v>
       </c>
       <c r="D358" s="5">
-        <v>0.91049911366676284</v>
+        <v>0.89226042609547029</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>327.38464941000001</v>
+        <v>327.38708944000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.16565212000000429</v>
+        <v>0.16987869000001865</v>
       </c>
       <c r="D359" s="5">
-        <v>0.60918515579890808</v>
+        <v>0.62477618445135885</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>327.81214898000002</v>
+        <v>327.81723169999998</v>
       </c>
       <c r="C360" s="5">
-        <v>0.42749957000000904</v>
+        <v>0.43014225999996825</v>
       </c>
       <c r="D360" s="5">
-        <v>1.5782654616159242</v>
+        <v>1.5880805741194104</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>329.46863809000001</v>
+        <v>329.47386320999999</v>
       </c>
       <c r="C361" s="5">
-        <v>1.6564891099999954</v>
+        <v>1.6566315100000111</v>
       </c>
       <c r="D361" s="5">
-        <v>6.2351976387322372</v>
+        <v>6.2356492458202295</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>330.08614800999999</v>
+        <v>330.09172984000003</v>
       </c>
       <c r="C362" s="5">
-        <v>0.61750991999997495</v>
+        <v>0.61786663000003728</v>
       </c>
       <c r="D362" s="5">
-        <v>2.2724423871108623</v>
+        <v>2.2737322201174193</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>330.70322496</v>
+        <v>330.69120168000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.61707695000001195</v>
+        <v>0.59947183999997833</v>
       </c>
       <c r="D363" s="5">
-        <v>2.266540661724048</v>
+        <v>2.2011918204952519</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>331.37418940999999</v>
+        <v>331.36801356000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.67096444999998539</v>
+        <v>0.67681188000000247</v>
       </c>
       <c r="D364" s="5">
-        <v>2.4620355657917203</v>
+        <v>2.4838255391060882</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>331.43936649</v>
+        <v>331.44646585999999</v>
       </c>
       <c r="C365" s="5">
-        <v>6.5177080000012211E-2</v>
+        <v>7.8452299999980823E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>0.23628020137040906</v>
+        <v>0.2844735762660866</v>
       </c>
       <c r="E365" s="5">
-        <v>2.9485057052443864</v>
+        <v>2.9492061771672073</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>331.13249450000001</v>
+        <v>331.12067782999998</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.30687198999999055</v>
+        <v>-0.32578803000001244</v>
       </c>
       <c r="D366" s="5">
-        <v>-1.1054116417466453</v>
+        <v>-1.1731579382531998</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>331.11506777</v>
+        <v>331.11194598999998</v>
       </c>
       <c r="C367" s="5">
-        <v>-1.7426730000011048E-2</v>
+        <v>-8.7318399999958274E-3</v>
       </c>
       <c r="D367" s="5">
-        <v>-6.3134921409080391E-2</v>
+        <v>-3.1640091046791774E-2</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>331.23135524999998</v>
+        <v>331.23346894999997</v>
       </c>
       <c r="C368" s="5">
-        <v>0.11628747999998268</v>
+        <v>0.12152295999999296</v>
       </c>
       <c r="D368" s="5">
-        <v>0.42225452773245742</v>
+        <v>0.44130777796516085</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>292.96814451</v>
+        <v>292.97266056000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-38.263210739999977</v>
+        <v>-38.260808389999966</v>
       </c>
       <c r="D369" s="5">
-        <v>-77.077208321392817</v>
+        <v>-77.074723344051947</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>299.50423154999999</v>
+        <v>299.50565963999998</v>
       </c>
       <c r="C370" s="5">
-        <v>6.536087039999984</v>
+        <v>6.5329990799999678</v>
       </c>
       <c r="D370" s="5">
-        <v>30.313901188389636</v>
+        <v>30.297253563566695</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>309.83304192999998</v>
+        <v>309.83835873999999</v>
       </c>
       <c r="C371" s="5">
-        <v>10.328810379999993</v>
+        <v>10.332699100000013</v>
       </c>
       <c r="D371" s="5">
-        <v>50.209437112209244</v>
+        <v>50.231775384686749</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>311.77094516</v>
+        <v>311.77940925000001</v>
       </c>
       <c r="C372" s="5">
-        <v>1.9379032300000176</v>
+        <v>1.941050510000025</v>
       </c>
       <c r="D372" s="5">
-        <v>7.7692607428079485</v>
+        <v>7.7821782593329614</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>314.77960802000001</v>
+        <v>314.78689198000001</v>
       </c>
       <c r="C373" s="5">
-        <v>3.0086628600000154</v>
+        <v>3.0074827299999924</v>
       </c>
       <c r="D373" s="5">
-        <v>12.215127670076864</v>
+        <v>12.209730093394056</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>315.36437339000003</v>
+        <v>315.37347375000002</v>
       </c>
       <c r="C374" s="5">
-        <v>0.58476537000001372</v>
+        <v>0.58658177000000933</v>
       </c>
       <c r="D374" s="5">
-        <v>2.2521558049210855</v>
+        <v>2.2591704995691408</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>315.60085949</v>
+        <v>315.58022441000003</v>
       </c>
       <c r="C375" s="5">
-        <v>0.23648609999997916</v>
+        <v>0.20675066000001152</v>
       </c>
       <c r="D375" s="5">
-        <v>0.90357915086336504</v>
+        <v>0.78953157720003109</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>312.89490382999998</v>
+        <v>312.88575076000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-2.7059556600000292</v>
+        <v>-2.6944736500000204</v>
       </c>
       <c r="D376" s="5">
-        <v>-9.8171927524601017</v>
+        <v>-9.7780821006979384</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>315.64813844000003</v>
+        <v>315.65100068999999</v>
       </c>
       <c r="C377" s="5">
-        <v>2.7532346100000495</v>
+        <v>2.7652499299999818</v>
       </c>
       <c r="D377" s="5">
-        <v>11.085381603376398</v>
+        <v>11.13647631103083</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.7644394862420221</v>
+        <v>-4.7656158073720034</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>316.19225545</v>
+        <v>316.17695214999998</v>
       </c>
       <c r="C378" s="5">
-        <v>0.54411700999997947</v>
+        <v>0.52595145999998749</v>
       </c>
       <c r="D378" s="5">
-        <v>2.0882955888428478</v>
+        <v>2.0179185049657322</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>316.43416451000002</v>
+        <v>316.42272903999998</v>
       </c>
       <c r="C379" s="5">
-        <v>0.24190906000001178</v>
+        <v>0.24577689000000191</v>
       </c>
       <c r="D379" s="5">
-        <v>0.9219564911275846</v>
+        <v>0.93680606074444395</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>318.97836329</v>
+        <v>318.98432236000002</v>
       </c>
       <c r="C380" s="5">
-        <v>2.5441987799999879</v>
+        <v>2.5615933200000427</v>
       </c>
       <c r="D380" s="5">
-        <v>10.086559912280336</v>
+        <v>10.159004084795997</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>318.52377065000002</v>
+        <v>318.53223642</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.45459263999998711</v>
+        <v>-0.45208594000001767</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.696840846541281</v>
+        <v>-1.6875257177490388</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>320.20503396999999</v>
+        <v>320.21320177000001</v>
       </c>
       <c r="C382" s="5">
-        <v>1.6812633199999709</v>
+        <v>1.6809653500000081</v>
       </c>
       <c r="D382" s="5">
-        <v>6.5211101636078794</v>
+        <v>6.519742335367229</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>321.87912756999998</v>
+        <v>321.89095154</v>
       </c>
       <c r="C383" s="5">
-        <v>1.674093599999992</v>
+        <v>1.6777497699999913</v>
       </c>
       <c r="D383" s="5">
-        <v>6.457416807199956</v>
+        <v>6.4717586251052062</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>325.00776798999999</v>
+        <v>325.02347665000002</v>
       </c>
       <c r="C384" s="5">
-        <v>3.1286404200000106</v>
+        <v>3.1325251100000173</v>
       </c>
       <c r="D384" s="5">
-        <v>12.308107074023411</v>
+        <v>12.323739424626655</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>326.48284166000002</v>
+        <v>326.49800407999999</v>
       </c>
       <c r="C385" s="5">
-        <v>1.4750736700000289</v>
+        <v>1.4745274299999664</v>
       </c>
       <c r="D385" s="5">
-        <v>5.5843250551908863</v>
+        <v>5.5819286712225358</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>327.04732303999998</v>
+        <v>327.05940958999997</v>
       </c>
       <c r="C386" s="5">
-        <v>0.56448137999996106</v>
+        <v>0.56140550999998595</v>
       </c>
       <c r="D386" s="5">
-        <v>2.0946165463813227</v>
+        <v>2.0829971270214243</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>328.15553315</v>
+        <v>328.12476866999998</v>
       </c>
       <c r="C387" s="5">
-        <v>1.1082101100000159</v>
+        <v>1.0653590800000075</v>
       </c>
       <c r="D387" s="5">
-        <v>4.1428823152483307</v>
+        <v>3.9796601863768766</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>330.77364490999997</v>
+        <v>330.7549745</v>
       </c>
       <c r="C388" s="5">
-        <v>2.6181117599999766</v>
+        <v>2.6302058300000226</v>
       </c>
       <c r="D388" s="5">
-        <v>10.005401305847418</v>
+        <v>10.054661073396055</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>331.06929241</v>
+        <v>331.05951199999998</v>
       </c>
       <c r="C389" s="5">
-        <v>0.29564750000002959</v>
+        <v>0.30453749999998081</v>
       </c>
       <c r="D389" s="5">
-        <v>1.0778557248168452</v>
+        <v>1.1104937122639713</v>
       </c>
       <c r="E389" s="5">
-        <v>4.8855520093400884</v>
+        <v>4.8815024429885057</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>330.78325446999997</v>
+        <v>330.75181586000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.28603794000002836</v>
+        <v>-0.30769613999996182</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.0318660025316007</v>
+        <v>-1.1096304796790801</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>332.55488072000003</v>
+        <v>332.53009806</v>
       </c>
       <c r="C391" s="5">
-        <v>1.7716262500000539</v>
+        <v>1.7782821999999783</v>
       </c>
       <c r="D391" s="5">
-        <v>6.6197657766522866</v>
+        <v>6.6460264585627815</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>333.06909884999999</v>
+        <v>333.09284989999998</v>
       </c>
       <c r="C392" s="5">
-        <v>0.51421812999996064</v>
+        <v>0.5627518399999758</v>
       </c>
       <c r="D392" s="5">
-        <v>1.8713803696466913</v>
+        <v>2.0498096452862713</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>335.80987570000002</v>
+        <v>335.82551244000001</v>
       </c>
       <c r="C393" s="5">
-        <v>2.7407768500000316</v>
+        <v>2.7326625400000353</v>
       </c>
       <c r="D393" s="5">
-        <v>10.334025494898547</v>
+        <v>10.301269157359293</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>335.97211865999998</v>
+        <v>335.99142311999998</v>
       </c>
       <c r="C394" s="5">
-        <v>0.16224295999995775</v>
+        <v>0.16591067999996767</v>
       </c>
       <c r="D394" s="5">
-        <v>0.58131028153094455</v>
+        <v>0.59445955605568201</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>335.89890793000001</v>
+        <v>335.92155479000002</v>
       </c>
       <c r="C395" s="5">
-        <v>-7.3210729999971136E-2</v>
+        <v>-6.9868329999962953E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.26117542745086597</v>
+        <v>-0.24925092123665449</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>338.44702677999999</v>
+        <v>338.48113119999999</v>
       </c>
       <c r="C396" s="5">
-        <v>2.5481188499999803</v>
+        <v>2.5595764099999769</v>
       </c>
       <c r="D396" s="5">
-        <v>9.4927430975678462</v>
+        <v>9.536561558360134</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>339.38396650999999</v>
+        <v>339.42089277999997</v>
       </c>
       <c r="C397" s="5">
-        <v>0.93693973000000597</v>
+        <v>0.93976157999998122</v>
       </c>
       <c r="D397" s="5">
-        <v>3.3730701459967261</v>
+        <v>3.3830385930694762</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>339.49249935</v>
+        <v>339.50335264</v>
       </c>
       <c r="C398" s="5">
-        <v>0.1085328400000094</v>
+        <v>8.2459860000028584E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>0.38442807789846878</v>
+        <v>0.29192120823304801</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>339.7741686</v>
+        <v>339.72950660999999</v>
       </c>
       <c r="C399" s="5">
-        <v>0.2816692499999931</v>
+        <v>0.22615396999998438</v>
       </c>
       <c r="D399" s="5">
-        <v>1.0001686595084713</v>
+        <v>0.80229326752345731</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>340.21959441000001</v>
+        <v>340.17136364999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.44542581000001746</v>
+        <v>0.44185704000000214</v>
       </c>
       <c r="D400" s="5">
-        <v>1.5845283340621075</v>
+        <v>1.5719501966695582</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>341.17327052000002</v>
+        <v>341.14169012000002</v>
       </c>
       <c r="C401" s="5">
-        <v>0.95367611000000352</v>
+        <v>0.9703264700000318</v>
       </c>
       <c r="D401" s="5">
-        <v>3.4160901384416409</v>
+        <v>3.4771715715837148</v>
       </c>
       <c r="E401" s="5">
-        <v>3.0519224650672694</v>
+        <v>3.045427711498605</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>342.66601746999999</v>
+        <v>342.59447090999998</v>
       </c>
       <c r="C402" s="5">
-        <v>1.4927469499999688</v>
+        <v>1.452780789999963</v>
       </c>
       <c r="D402" s="5">
-        <v>5.3786089666528314</v>
+        <v>5.2317117476770703</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>343.17386969</v>
+        <v>343.13122010000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.50785222000001795</v>
+        <v>0.53674919000002319</v>
       </c>
       <c r="D403" s="5">
-        <v>1.7930429837168749</v>
+        <v>1.8963478456659688</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>343.23299486000002</v>
+        <v>343.29278514999999</v>
       </c>
       <c r="C404" s="5">
-        <v>5.9125170000015714E-2</v>
+        <v>0.16156504999997878</v>
       </c>
       <c r="D404" s="5">
-        <v>0.20694312902560519</v>
+        <v>0.56649154602324003</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>344.25705332000001</v>
+        <v>344.29560164999998</v>
       </c>
       <c r="C405" s="5">
-        <v>1.024058459999992</v>
+        <v>1.0028164999999944</v>
       </c>
       <c r="D405" s="5">
-        <v>3.6396190301886344</v>
+        <v>3.5622750539032522</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>345.50866367999998</v>
+        <v>345.54703352000001</v>
       </c>
       <c r="C406" s="5">
-        <v>1.2516103599999724</v>
+        <v>1.2514318700000331</v>
       </c>
       <c r="D406" s="5">
-        <v>4.4511286767266345</v>
+        <v>4.4499728722750875</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>347.48749620000001</v>
+        <v>347.52649773000002</v>
       </c>
       <c r="C407" s="5">
-        <v>1.9788325200000259</v>
+        <v>1.9794642100000033</v>
       </c>
       <c r="D407" s="5">
-        <v>7.0934425656352218</v>
+        <v>7.0949658729828391</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>347.75946607999998</v>
+        <v>347.81799474000002</v>
       </c>
       <c r="C408" s="5">
-        <v>0.27196987999997191</v>
+        <v>0.2914970100000005</v>
       </c>
       <c r="D408" s="5">
-        <v>0.94326395749724234</v>
+        <v>1.0111880386008965</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>349.39940230000002</v>
+        <v>349.45947718000002</v>
       </c>
       <c r="C409" s="5">
-        <v>1.6399362200000382</v>
+        <v>1.6414824400000043</v>
       </c>
       <c r="D409" s="5">
-        <v>5.8079664868068148</v>
+        <v>5.8125816851433365</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>349.58848186</v>
+        <v>349.59327659000002</v>
       </c>
       <c r="C410" s="5">
-        <v>0.18907955999998194</v>
+        <v>0.13379940999999462</v>
       </c>
       <c r="D410" s="5">
-        <v>0.65132342024498691</v>
+        <v>0.4604191399527835</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>348.95276860000001</v>
+        <v>348.89246962999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.63571325999998862</v>
+        <v>-0.70080696000002263</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.1604608763702515</v>
+        <v>-2.3792160648424154</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>350.62680468000002</v>
+        <v>350.54556374999999</v>
       </c>
       <c r="C412" s="5">
-        <v>1.6740360800000076</v>
+        <v>1.6530941199999916</v>
       </c>
       <c r="D412" s="5">
-        <v>5.9111263069767217</v>
+        <v>5.8362768562484124</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>351.30529299</v>
+        <v>351.2540601</v>
       </c>
       <c r="C413" s="5">
-        <v>0.67848830999997745</v>
+        <v>0.70849635000001854</v>
       </c>
       <c r="D413" s="5">
-        <v>2.3469609212767972</v>
+        <v>2.4524929262650597</v>
       </c>
       <c r="E413" s="5">
-        <v>2.9697585788468261</v>
+        <v>2.9642726974949518</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>354.02597766000002</v>
+        <v>353.88068673999999</v>
       </c>
       <c r="C414" s="5">
-        <v>2.7206846700000256</v>
+        <v>2.6266266399999836</v>
       </c>
       <c r="D414" s="5">
-        <v>9.6996522906944058</v>
+        <v>9.3518417346211358</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>354.92024173999999</v>
+        <v>354.87387424000002</v>
       </c>
       <c r="C415" s="5">
-        <v>0.89426407999997082</v>
+        <v>0.9931875000000332</v>
       </c>
       <c r="D415" s="5">
-        <v>3.0736497667970042</v>
+        <v>3.4203485920218268</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>356.01092103000002</v>
+        <v>356.10768956999999</v>
       </c>
       <c r="C416" s="5">
-        <v>1.0906792900000255</v>
+        <v>1.2338153299999703</v>
       </c>
       <c r="D416" s="5">
-        <v>3.750601660892805</v>
+        <v>4.25283792406006</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>355.82428413999997</v>
+        <v>355.89072116</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.18663689000004524</v>
+        <v>-0.21696840999999267</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.62728308409517597</v>
+        <v>-0.72868794716263174</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>357.19507948</v>
+        <v>357.25254583999998</v>
       </c>
       <c r="C418" s="5">
-        <v>1.3707953400000292</v>
+        <v>1.3618246799999838</v>
       </c>
       <c r="D418" s="5">
-        <v>4.7221621527481217</v>
+        <v>4.6897122384854217</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>358.08793574999999</v>
+        <v>358.14432026999998</v>
       </c>
       <c r="C419" s="5">
-        <v>0.89285626999998158</v>
+        <v>0.89177442999999812</v>
       </c>
       <c r="D419" s="5">
-        <v>3.0411418612389163</v>
+        <v>3.0369109677286232</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>357.86586376999998</v>
+        <v>357.95417497</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.22207198000000972</v>
+        <v>-0.19014529999998331</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.74165944207635892</v>
+        <v>-0.63524463301690703</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>359.34776887999999</v>
+        <v>359.43210396000001</v>
       </c>
       <c r="C421" s="5">
-        <v>1.4819051100000138</v>
+        <v>1.4779289900000094</v>
       </c>
       <c r="D421" s="5">
-        <v>5.0838917020874064</v>
+        <v>5.0686603841964217</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>359.22685474000002</v>
+        <v>359.22966162</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.12091413999996803</v>
+        <v>-0.20244234000000461</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.40303226416698035</v>
+        <v>-0.67378421702886104</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>358.55237265</v>
+        <v>358.46813523999998</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.67448209000002635</v>
+        <v>-0.76152638000002071</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.2299901202711525</v>
+        <v>-2.5144134058623369</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>360.26117736999998</v>
+        <v>360.15285791999997</v>
       </c>
       <c r="C424" s="5">
-        <v>1.7088047199999892</v>
+        <v>1.684722679999993</v>
       </c>
       <c r="D424" s="5">
-        <v>5.8713277244847983</v>
+        <v>5.7878290774269203</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>360.32781631</v>
+        <v>360.2703343</v>
       </c>
       <c r="C425" s="5">
-        <v>6.6638940000018465E-2</v>
+        <v>0.1174763800000278</v>
       </c>
       <c r="D425" s="5">
-        <v>0.22219472401665552</v>
+        <v>0.39212471460856602</v>
       </c>
       <c r="E425" s="5">
-        <v>2.5682856193848469</v>
+        <v>2.5668811336823083</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>361.06404735000001</v>
+        <v>360.81789530999998</v>
       </c>
       <c r="C426" s="5">
-        <v>0.73623104000000694</v>
+        <v>0.54756100999998125</v>
       </c>
       <c r="D426" s="5">
-        <v>2.479612805771314</v>
+        <v>1.8391571623436853</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>360.69890585000002</v>
+        <v>360.66720547</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.3651414999999929</v>
+        <v>-0.15068983999998409</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.2068242493641024</v>
+        <v>-0.50001130446211128</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>361.29381226999999</v>
+        <v>361.41536299000001</v>
       </c>
       <c r="C428" s="5">
-        <v>0.59490641999997251</v>
+        <v>0.74815752000000657</v>
       </c>
       <c r="D428" s="5">
-        <v>1.9972316849703242</v>
+        <v>2.5178421479979507</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>361.66573438</v>
+        <v>361.76686506999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.37192211000001407</v>
+        <v>0.35150207999998884</v>
       </c>
       <c r="D429" s="5">
-        <v>1.2423188658742701</v>
+        <v>1.1733483154841684</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>361.17649845</v>
+        <v>361.25539252999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.48923593000000665</v>
+        <v>-0.51147253999999975</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.6112525747833395</v>
+        <v>-1.6834510712555595</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>361.27247030000001</v>
+        <v>361.34711313999998</v>
       </c>
       <c r="C431" s="5">
-        <v>9.5971850000012182E-2</v>
+        <v>9.1720609999981662E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>0.3193305227241483</v>
+        <v>0.30509872170076946</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>360.84610062000002</v>
+        <v>360.9502104</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.42636967999999342</v>
+        <v>-0.39690273999997316</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.4070697055942327</v>
+        <v>-1.3101432492978349</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>361.32971056000002</v>
+        <v>361.42392862000003</v>
       </c>
       <c r="C433" s="5">
-        <v>0.48360994000000801</v>
+        <v>0.47371822000002339</v>
       </c>
       <c r="D433" s="5">
-        <v>1.6201611017128803</v>
+        <v>1.586321839106053</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>361.34551305000002</v>
+        <v>361.35313821</v>
       </c>
       <c r="C434" s="5">
-        <v>1.580248999999867E-2</v>
+        <v>-7.0790410000029169E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>5.2493745847104201E-2</v>
+        <v>-0.23478534058049005</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>361.57676375</v>
+        <v>361.86110195999998</v>
       </c>
       <c r="C435" s="5">
-        <v>0.2312506999999755</v>
+        <v>0.50796374999998761</v>
       </c>
       <c r="D435" s="5">
-        <v>0.77067425916148569</v>
+        <v>1.6999753762166891</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>361.40063399000002</v>
+        <v>361.77643941999997</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.17612975999998071</v>
+        <v>-8.4662540000010722E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.58297545819830932</v>
+        <v>-0.28039603188921847</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>362.37912779999999</v>
+        <v>362.80377311000001</v>
       </c>
       <c r="C437" s="5">
-        <v>0.97849380999997493</v>
+        <v>1.0273336900000345</v>
       </c>
       <c r="D437" s="5">
-        <v>3.29782643809442</v>
+        <v>3.4613589224068875</v>
       </c>
       <c r="E437" s="5">
-        <v>0.56929035093842284</v>
+        <v>0.70320494606430639</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>363.55073742000002</v>
+        <v>362.68595356999998</v>
       </c>
       <c r="C438" s="5">
-        <v>1.1716096200000266</v>
+        <v>-0.1178195400000277</v>
       </c>
       <c r="D438" s="5">
-        <v>3.949464012411541</v>
+        <v>-0.38900145262809049</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>363.27430220999997</v>
+        <v>361.34489638000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.27643521000004512</v>
+        <v>-1.3410571899999582</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.90864477333317817</v>
+        <v>-4.3479531680617356</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>364.50203031000001</v>
+        <v>361.21784991999999</v>
       </c>
       <c r="C440" s="5">
-        <v>1.2277281000000357</v>
+        <v>-0.12704646000003095</v>
       </c>
       <c r="D440" s="5">
-        <v>4.1317803927966246</v>
+        <v>-0.4210970887228771</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>364.65937509000003</v>
+        <v>361.33794140999998</v>
       </c>
       <c r="C441" s="5">
-        <v>0.15734478000001673</v>
+        <v>0.12009148999999297</v>
       </c>
       <c r="D441" s="5">
-        <v>0.51923623243699257</v>
+        <v>0.39968565105228393</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>365.307051</v>
+        <v>362.03500078000002</v>
       </c>
       <c r="C442" s="5">
-        <v>0.64767590999997537</v>
+        <v>0.6970593700000336</v>
       </c>
       <c r="D442" s="5">
-        <v>2.1522784049646582</v>
+        <v>2.3396480048255119</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>366.49136808999998</v>
+        <v>363.27094082000002</v>
       </c>
       <c r="C443" s="5">
-        <v>1.1843170899999791</v>
+        <v>1.2359400400000027</v>
       </c>
       <c r="D443" s="5">
-        <v>3.9604963857011732</v>
+        <v>4.1744444935272851</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>366.63701043999998</v>
+        <v>363.44048894999997</v>
       </c>
       <c r="C444" s="5">
-        <v>0.14564235000000281</v>
+        <v>0.16954812999995283</v>
       </c>
       <c r="D444" s="5">
-        <v>0.47791935863177315</v>
+        <v>0.56151159237320947</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>362.76662312000002</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.67386582999995426</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-2.2024059092586867</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>