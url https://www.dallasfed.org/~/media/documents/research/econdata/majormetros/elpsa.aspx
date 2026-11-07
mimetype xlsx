--- v9 (2026-09-28)
+++ v10 (2026-11-07)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5847D786-4E93-4849-9F29-77F96CED8895}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{44C10CD6-422B-41A7-AF97-9CCBF17AF1D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7C260DAC-A0D1-4416-A754-C4F7BE71669D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7F0387B9-3F57-4378-AF28-FF62E41F1778}"/>
   </bookViews>
   <sheets>
     <sheet name="elpnaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE66FAB3-46E4-4D50-9718-5495E5081972}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5EBA6B87-C80F-45E7-9C28-5D0745182EBF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>1.2359400400000027</v>
       </c>
       <c r="D443" s="5">
         <v>4.1744444935272851</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>363.44048894999997</v>
       </c>
       <c r="C444" s="5">
         <v>0.16954812999995283</v>
       </c>
       <c r="D444" s="5">
         <v>0.56151159237320947</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>362.76662312000002</v>
+        <v>362.88253378000002</v>
       </c>
       <c r="C445" s="5">
-        <v>-0.67386582999995426</v>
+        <v>-0.55795516999995698</v>
       </c>
       <c r="D445" s="5">
-        <v>-2.2024059092586867</v>
+        <v>-1.8267685110795018</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>362.49022043000002</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-0.3923133499999949</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-1.2896372087164099</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>