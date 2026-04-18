--- v2 (2026-02-15)
+++ v3 (2026-04-18)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5458422F-2C91-46C6-9B61-F033B2EA85F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A7FC77F8-1AA1-4956-A5FB-83F3989B6111}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0B073F97-9F4B-4F3E-A43E-CBFAA97E7002}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{85958595-DE8A-414E-BACE-F993EEB46C42}"/>
   </bookViews>
   <sheets>
     <sheet name="elpnaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F9883FF-4CD8-4CFC-A9B4-4449484E61D9}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DEF6B92-7E3D-4F11-AD55-82C0A58EC632}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>209.24741121</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>209.23157592000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>209.70561384999999</v>
+        <v>209.68119738999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.45820263999999611</v>
+        <v>0.44962146999998254</v>
       </c>
       <c r="D7" s="5">
-        <v>2.6595975085746293</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.6093985998937752</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>209.64748667999999</v>
+        <v>209.70599245</v>
       </c>
       <c r="C8" s="5">
-        <v>-5.812717000000589E-2</v>
+        <v>2.4795060000002422E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-0.33211492050098101</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.14199380538983952</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>209.74709163</v>
+        <v>209.85005777000001</v>
       </c>
       <c r="C9" s="5">
-        <v>9.9604950000014014E-2</v>
+        <v>0.14406532000000993</v>
       </c>
       <c r="D9" s="5">
-        <v>0.57162033660465017</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.82750659079229294</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>211.02401714000001</v>
+        <v>211.12135810999999</v>
       </c>
       <c r="C10" s="5">
-        <v>1.2769255100000123</v>
+        <v>1.271300339999982</v>
       </c>
       <c r="D10" s="5">
-        <v>7.5551631255493357</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7.5169495965577093</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>211.74948151000001</v>
+        <v>211.87974116999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.72546436999999742</v>
+        <v>0.75838305999999989</v>
       </c>
       <c r="D11" s="5">
-        <v>4.2042981511001498</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>4.3967919333807615</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>211.41514950000001</v>
+        <v>211.51763371999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.33433200999999713</v>
+        <v>-0.36210744999999633</v>
       </c>
       <c r="D12" s="5">
-        <v>-1.8783171778754881</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-2.0316605324538717</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>210.80258176999999</v>
+        <v>210.92850996999999</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.6125677300000234</v>
+        <v>-0.58912374999999884</v>
       </c>
       <c r="D13" s="5">
-        <v>-3.4220792136453793</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-3.2915405332859304</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>209.78282222999999</v>
+        <v>209.87946407999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-1.0197595399999955</v>
+        <v>-1.0490458900000021</v>
       </c>
       <c r="D14" s="5">
-        <v>-5.653025381792343</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-5.8075828330558688</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>210.28008808999999</v>
+        <v>210.40319056999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.49726585999999884</v>
+        <v>0.52372649000000138</v>
       </c>
       <c r="D15" s="5">
-        <v>2.8818390166032604</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.0358826053508148</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>210.87897371</v>
+        <v>211.08992762</v>
       </c>
       <c r="C16" s="5">
-        <v>0.59888562000000434</v>
+        <v>0.68673705000000496</v>
       </c>
       <c r="D16" s="5">
-        <v>3.4716914540581456</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9877729565385156</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>210.16619247</v>
+        <v>210.35430701000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.71278123999999821</v>
+        <v>-0.7356206099999838</v>
       </c>
       <c r="D17" s="5">
-        <v>-3.9814985702462558</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1026134122150832</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>211.63336158000001</v>
+        <v>211.81563604999999</v>
       </c>
       <c r="C18" s="5">
-        <v>1.4671691100000146</v>
+        <v>1.4613290399999812</v>
       </c>
       <c r="D18" s="5">
-        <v>8.7064437368137746</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6623994660164136</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>210.48257931000001</v>
+        <v>210.66142411000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.1507822700000077</v>
+        <v>-1.154211939999982</v>
       </c>
       <c r="D19" s="5">
-        <v>-6.3334938319594141</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.3465037940076403</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>211.07396693999999</v>
+        <v>211.23686581999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.59138762999998562</v>
+        <v>0.57544170999997846</v>
       </c>
       <c r="D20" s="5">
-        <v>3.4242032072657969</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.327611909447481</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>211.28957201</v>
+        <v>211.39231423000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.21560507000000939</v>
+        <v>0.15544841000001952</v>
       </c>
       <c r="D21" s="5">
-        <v>1.2326701820537522</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.886658425199216</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>211.94611760999999</v>
+        <v>212.03731626999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.65654559999998696</v>
+        <v>0.64500203999998007</v>
       </c>
       <c r="D22" s="5">
-        <v>3.7931821453413006</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.723524697343783</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>212.31947797000001</v>
+        <v>212.44932478999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.37336036000002082</v>
+        <v>0.41200852000000054</v>
       </c>
       <c r="D23" s="5">
-        <v>2.1344994598952338</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.356794442132637</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>212.41996634</v>
+        <v>212.62527054</v>
       </c>
       <c r="C24" s="5">
-        <v>0.10048836999999367</v>
+        <v>0.175945750000011</v>
       </c>
       <c r="D24" s="5">
-        <v>0.56942696372839219</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.99835231067730845</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>213.06163441999999</v>
+        <v>213.28494692000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.64166807999998809</v>
+        <v>0.65967638000000761</v>
       </c>
       <c r="D25" s="5">
-        <v>3.685737819527013</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7872277674365185</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>213.23894967999999</v>
+        <v>213.44091172</v>
       </c>
       <c r="C26" s="5">
-        <v>0.17731526000000031</v>
+        <v>0.15596479999999247</v>
       </c>
       <c r="D26" s="5">
-        <v>1.0032540890184238</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.88103884734858084</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>213.58918822999999</v>
+        <v>213.8093337</v>
       </c>
       <c r="C27" s="5">
-        <v>0.35023855000000026</v>
+        <v>0.36842197999999371</v>
       </c>
       <c r="D27" s="5">
-        <v>1.9888665532925343</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0911070571530965</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>213.85326877</v>
+        <v>214.06697756</v>
       </c>
       <c r="C28" s="5">
-        <v>0.26408054000000902</v>
+        <v>0.25764386000000172</v>
       </c>
       <c r="D28" s="5">
-        <v>1.4938045693232205</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4556425104222059</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>215.31716527</v>
+        <v>215.50394854999999</v>
       </c>
       <c r="C29" s="5">
-        <v>1.4638965000000042</v>
+        <v>1.4369709899999918</v>
       </c>
       <c r="D29" s="5">
-        <v>8.5308308758649041</v>
+        <v>8.3594159909714083</v>
       </c>
       <c r="E29" s="5">
-        <v>2.4509045624620418</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4480799148814958</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>216.19700997000001</v>
+        <v>216.38007271999999</v>
       </c>
       <c r="C30" s="5">
-        <v>0.8798447000000067</v>
+        <v>0.87612416999999709</v>
       </c>
       <c r="D30" s="5">
-        <v>5.0152468035275177</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9891371026648867</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>216.24981123000001</v>
+        <v>216.52530272000001</v>
       </c>
       <c r="C31" s="5">
-        <v>5.2801259999995409E-2</v>
+        <v>0.14523000000002639</v>
       </c>
       <c r="D31" s="5">
-        <v>0.29346701775594397</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.80839597430892862</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>218.13807861000001</v>
+        <v>218.40986129000001</v>
       </c>
       <c r="C32" s="5">
-        <v>1.888267380000002</v>
+        <v>1.8845585699999958</v>
       </c>
       <c r="D32" s="5">
-        <v>10.996416408181364</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.959135150659961</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>218.19046494</v>
+        <v>218.49465112999999</v>
       </c>
       <c r="C33" s="5">
-        <v>5.2386329999990267E-2</v>
+        <v>8.4789839999984906E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>0.28856353489494779</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.46685318393768771</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>218.51493804</v>
+        <v>218.80008518</v>
       </c>
       <c r="C34" s="5">
-        <v>0.32447310000000584</v>
+        <v>0.30543405000000234</v>
       </c>
       <c r="D34" s="5">
-        <v>1.7991997857053299</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6904396109284292</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>219.68314902</v>
+        <v>220.01289919999999</v>
       </c>
       <c r="C35" s="5">
-        <v>1.1682109799999978</v>
+        <v>1.2128140199999962</v>
       </c>
       <c r="D35" s="5">
-        <v>6.6074036287346427</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.85820792489793</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>220.09215105999999</v>
+        <v>220.39813283000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.40900203999999007</v>
+        <v>0.38523363000001609</v>
       </c>
       <c r="D36" s="5">
-        <v>2.2571575872514682</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1215043817624846</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>219.22610442999999</v>
+        <v>219.54698902000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.8660466299999996</v>
+        <v>-0.85114380999999639</v>
       </c>
       <c r="D37" s="5">
-        <v>-4.6210493382680013</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5370407550794027</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>219.59958401</v>
+        <v>219.90847617</v>
       </c>
       <c r="C38" s="5">
-        <v>0.37347958000000858</v>
+        <v>0.36148714999998788</v>
       </c>
       <c r="D38" s="5">
-        <v>2.0636174610983327</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9938077929473996</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>224.12273304999999</v>
+        <v>224.43836823000001</v>
       </c>
       <c r="C39" s="5">
-        <v>4.5231490399999927</v>
+        <v>4.5298920600000088</v>
       </c>
       <c r="D39" s="5">
-        <v>27.718191587568299</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.720791219322606</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>223.76129875999999</v>
+        <v>224.08030884999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.36143429000000538</v>
+        <v>-0.35805938000001447</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.9181222497101968</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8977196334683533</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>223.58082375000001</v>
+        <v>223.96280791000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.18047500999998078</v>
+        <v>-0.11750093999998512</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.96357984881189074</v>
+        <v>-0.62743213208054094</v>
       </c>
       <c r="E41" s="5">
-        <v>3.8379004616922563</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9251528414744774</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>224.21135093999999</v>
+        <v>224.59255522999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.63052718999998092</v>
+        <v>0.62974731999997857</v>
       </c>
       <c r="D42" s="5">
-        <v>3.4371443751402664</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4268812896613543</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>225.82991372000001</v>
+        <v>226.20075987999999</v>
       </c>
       <c r="C43" s="5">
-        <v>1.6185627800000191</v>
+        <v>1.6082046500000047</v>
       </c>
       <c r="D43" s="5">
-        <v>9.0150549338402506</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9392647181975704</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>225.14100456</v>
+        <v>225.52279329999999</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.68890916000000857</v>
+        <v>-0.6779665800000032</v>
       </c>
       <c r="D44" s="5">
-        <v>-3.5998807215545603</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5379271933541734</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>226.34459380999999</v>
+        <v>226.74838428000001</v>
       </c>
       <c r="C45" s="5">
-        <v>1.2035892499999932</v>
+        <v>1.2255909800000211</v>
       </c>
       <c r="D45" s="5">
-        <v>6.6071459283786105</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7198262102629025</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>226.26165365</v>
+        <v>226.63815468000001</v>
       </c>
       <c r="C46" s="5">
-        <v>-8.2940159999992602E-2</v>
+        <v>-0.11022959999999671</v>
       </c>
       <c r="D46" s="5">
-        <v>-0.43883464490742652</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.58180094442470409</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>226.67587950000001</v>
+        <v>227.10278749</v>
       </c>
       <c r="C47" s="5">
-        <v>0.41422585000000822</v>
+        <v>0.46463280999998346</v>
       </c>
       <c r="D47" s="5">
-        <v>2.2191419494728803</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4880600906519668</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>228.04854607999999</v>
+        <v>228.45919476</v>
       </c>
       <c r="C48" s="5">
-        <v>1.3726665799999864</v>
+        <v>1.3564072700000054</v>
       </c>
       <c r="D48" s="5">
-        <v>7.5137424305843581</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4073799160639497</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>227.81160313999999</v>
+        <v>228.23199184999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.23694294000000582</v>
+        <v>-0.2272029100000168</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.2397023838461085</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1868952421110968</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>228.37273926</v>
+        <v>228.7854471</v>
       </c>
       <c r="C50" s="5">
-        <v>0.56113612000001467</v>
+        <v>0.55345525000001317</v>
       </c>
       <c r="D50" s="5">
-        <v>2.9961641740677392</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9490879931957981</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>228.37549539</v>
+        <v>228.78800340000001</v>
       </c>
       <c r="C51" s="5">
-        <v>2.7561299999945277E-3</v>
+        <v>2.5563000000090597E-3</v>
       </c>
       <c r="D51" s="5">
-        <v>1.4483232771866916E-2</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3408844653262086E-2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>228.28387205000001</v>
+        <v>228.70876926</v>
       </c>
       <c r="C52" s="5">
-        <v>-9.1623339999983955E-2</v>
+        <v>-7.9234140000011166E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-0.48037431992207225</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.41479478135247883</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>228.41482805999999</v>
+        <v>228.89105494</v>
       </c>
       <c r="C53" s="5">
-        <v>0.13095600999997714</v>
+        <v>0.18228568000000678</v>
       </c>
       <c r="D53" s="5">
-        <v>0.69056116315708849</v>
+        <v>0.96062889553301112</v>
       </c>
       <c r="E53" s="5">
-        <v>2.1620835941660088</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2004756396787117</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>228.61737547000001</v>
+        <v>229.09367369</v>
       </c>
       <c r="C54" s="5">
-        <v>0.20254741000002241</v>
+        <v>0.20261874999999918</v>
       </c>
       <c r="D54" s="5">
-        <v>1.069308096695476</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0674501425461225</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>228.79017338</v>
+        <v>229.26015511</v>
       </c>
       <c r="C55" s="5">
-        <v>0.17279790999998568</v>
+        <v>0.16648141999999666</v>
       </c>
       <c r="D55" s="5">
-        <v>0.9107867493169497</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87552883957358052</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>230.31483786999999</v>
+        <v>230.80713585999999</v>
       </c>
       <c r="C56" s="5">
-        <v>1.5246644899999922</v>
+        <v>1.5469807499999888</v>
       </c>
       <c r="D56" s="5">
-        <v>8.2965463093277023</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4046217378462185</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>230.73505373</v>
+        <v>231.24029007999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.42021586000001321</v>
+        <v>0.43315422000000581</v>
       </c>
       <c r="D57" s="5">
-        <v>2.211538471133867</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2754231189129559</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>230.84445077999999</v>
+        <v>231.41927615</v>
       </c>
       <c r="C58" s="5">
-        <v>0.10939704999998412</v>
+        <v>0.17898607000000766</v>
       </c>
       <c r="D58" s="5">
-        <v>0.570434907065831</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.93279597039637174</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>232.30382033000001</v>
+        <v>232.82908122000001</v>
       </c>
       <c r="C59" s="5">
-        <v>1.4593695500000194</v>
+        <v>1.4098050700000044</v>
       </c>
       <c r="D59" s="5">
-        <v>7.8556635076686421</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5603786383126925</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>234.04180478000001</v>
+        <v>234.55426464000001</v>
       </c>
       <c r="C60" s="5">
-        <v>1.737984449999999</v>
+        <v>1.7251834200000076</v>
       </c>
       <c r="D60" s="5">
-        <v>9.3566096169963373</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2630479989131551</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>234.45738537</v>
+        <v>234.97769142000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.41558058999999048</v>
+        <v>0.42342677999999978</v>
       </c>
       <c r="D61" s="5">
-        <v>2.1517352871355699</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1879268437346999</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>234.65947947999999</v>
+        <v>235.27468352</v>
       </c>
       <c r="C62" s="5">
-        <v>0.20209410999999022</v>
+        <v>0.29699209999998288</v>
       </c>
       <c r="D62" s="5">
-        <v>1.0392760663115341</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5272873258801445</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>236.69873731999999</v>
+        <v>237.30820851999999</v>
       </c>
       <c r="C63" s="5">
-        <v>2.0392578400000048</v>
+        <v>2.0335249999999974</v>
       </c>
       <c r="D63" s="5">
-        <v>10.941506306321514</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.879371241235724</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>237.8549122</v>
+        <v>238.47978257</v>
       </c>
       <c r="C64" s="5">
-        <v>1.1561748800000089</v>
+        <v>1.1715740500000038</v>
       </c>
       <c r="D64" s="5">
-        <v>6.0215636666388628</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0878567075048462</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>237.08330522</v>
+        <v>237.65272048</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.77160698000000139</v>
+        <v>-0.82706208999999831</v>
       </c>
       <c r="D65" s="5">
-        <v>-3.8241177313372621</v>
+        <v>-4.0832009280320936</v>
       </c>
       <c r="E65" s="5">
-        <v>3.7950588556899589</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8278759046729505</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>237.78711691999999</v>
+        <v>238.35660002</v>
       </c>
       <c r="C66" s="5">
-        <v>0.7038116999999886</v>
+        <v>0.70387954000000263</v>
       </c>
       <c r="D66" s="5">
-        <v>3.6210948949704225</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6126308353583214</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>238.18722271999999</v>
+        <v>238.75428693999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.40010580000000573</v>
+        <v>0.39768691999998396</v>
       </c>
       <c r="D67" s="5">
-        <v>2.0379374577366383</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0206195134812921</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>238.20782689999999</v>
+        <v>238.81223059000001</v>
       </c>
       <c r="C68" s="5">
-        <v>2.0604179999992311E-2</v>
+        <v>5.7943650000026992E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>0.10385436548190352</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.29161891953830565</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>237.13021807000001</v>
+        <v>237.74559188999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.0776088299999742</v>
+        <v>-1.066638700000027</v>
       </c>
       <c r="D69" s="5">
-        <v>-5.2955291160326272</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2299960957189136</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>237.40441254999999</v>
+        <v>237.97733628</v>
       </c>
       <c r="C70" s="5">
-        <v>0.27419447999997715</v>
+        <v>0.23174439000001712</v>
       </c>
       <c r="D70" s="5">
-        <v>1.3964226423064829</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1760008902178765</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>237.67335152000001</v>
+        <v>238.29220805</v>
       </c>
       <c r="C71" s="5">
-        <v>0.26893897000002198</v>
+        <v>0.31487176999999633</v>
       </c>
       <c r="D71" s="5">
-        <v>1.3678985315553671</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5993452687308229</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>237.38220591000001</v>
+        <v>238.09631701999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.29114561000000094</v>
+        <v>-0.19589103000001273</v>
       </c>
       <c r="D72" s="5">
-        <v>-1.4601150568104293</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.98202671585888579</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>238.02271988000001</v>
+        <v>238.74498749</v>
       </c>
       <c r="C73" s="5">
-        <v>0.64051397000000065</v>
+        <v>0.64867047000001321</v>
       </c>
       <c r="D73" s="5">
-        <v>3.2863731025099874</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.318719642919743</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>238.01544539</v>
+        <v>238.73276462999999</v>
       </c>
       <c r="C74" s="5">
-        <v>-7.2744900000145662E-3</v>
+        <v>-1.2222860000008495E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-3.6668435745668138E-2</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1418263933077366E-2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>236.36302537</v>
+        <v>237.06724428999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.6524200199999939</v>
+        <v>-1.6655203400000005</v>
       </c>
       <c r="D75" s="5">
-        <v>-8.0201287034134428</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.0579276677419713</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>235.79201420999999</v>
+        <v>236.50873537999999</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.57101116000001184</v>
+        <v>-0.55850891000000047</v>
       </c>
       <c r="D76" s="5">
-        <v>-2.8607768173444015</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7907451997169042</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>237.70714423999999</v>
+        <v>238.36978751000001</v>
       </c>
       <c r="C77" s="5">
-        <v>1.9151300300000003</v>
+        <v>1.8610521300000187</v>
       </c>
       <c r="D77" s="5">
-        <v>10.193938705846794</v>
+        <v>9.8621973611419342</v>
       </c>
       <c r="E77" s="5">
-        <v>0.2631307250508863</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.30172893815467727</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>237.40376098999999</v>
+        <v>238.17436605</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.303383249999996</v>
+        <v>-0.19542146000000571</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.5208427539846525</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.9793658993331622</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>237.33047617</v>
+        <v>238.09920288999999</v>
       </c>
       <c r="C79" s="5">
-        <v>-7.3284819999997808E-2</v>
+        <v>-7.516316000001666E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.36980302548875743</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.37803986184538063</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>237.93306346</v>
+        <v>238.74810997</v>
       </c>
       <c r="C80" s="5">
-        <v>0.60258729000000244</v>
+        <v>0.64890708000001496</v>
       </c>
       <c r="D80" s="5">
-        <v>3.0897362872390755</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3199075427170932</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>238.1038001</v>
+        <v>238.94324044000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.17073664000000122</v>
+        <v>0.19513047000000938</v>
       </c>
       <c r="D81" s="5">
-        <v>0.86450583538708603</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.98518901209390108</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>238.60121688999999</v>
+        <v>239.37492248999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.4974167899999884</v>
+        <v>0.43168204999997783</v>
       </c>
       <c r="D82" s="5">
-        <v>2.5358959551372795</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.189628195268889</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>238.35461208000001</v>
+        <v>239.16845198999999</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.24660480999997958</v>
+        <v>-0.20647049999999467</v>
       </c>
       <c r="D83" s="5">
-        <v>-1.2332265962122002</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0301521234769462</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>239.02487632</v>
+        <v>239.81226046</v>
       </c>
       <c r="C84" s="5">
-        <v>0.67026423999999452</v>
+        <v>0.6438084700000104</v>
       </c>
       <c r="D84" s="5">
-        <v>3.4271382441070086</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2784905442053036</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>239.86578888</v>
+        <v>240.69125731</v>
       </c>
       <c r="C85" s="5">
-        <v>0.84091255999999248</v>
+        <v>0.87899684999999295</v>
       </c>
       <c r="D85" s="5">
-        <v>4.3043694937561217</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4881870668453949</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>239.19492592</v>
+        <v>240.02096362</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.67086295999999379</v>
+        <v>-0.67029368999999406</v>
       </c>
       <c r="D86" s="5">
-        <v>-3.3050431458547247</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2911290568260809</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>241.70309577</v>
+        <v>242.50290885999999</v>
       </c>
       <c r="C87" s="5">
-        <v>2.5081698500000016</v>
+        <v>2.4819452399999875</v>
       </c>
       <c r="D87" s="5">
-        <v>13.334727189881267</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.139258709121515</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>242.29691251</v>
+        <v>243.10918181</v>
       </c>
       <c r="C88" s="5">
-        <v>0.59381673999999407</v>
+        <v>0.60627295000000458</v>
       </c>
       <c r="D88" s="5">
-        <v>2.9883276931549796</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0416754318859818</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>242.37435332999999</v>
+        <v>243.23992730000001</v>
       </c>
       <c r="C89" s="5">
-        <v>7.7440819999992527E-2</v>
+        <v>0.13074549000000957</v>
       </c>
       <c r="D89" s="5">
-        <v>0.38420842228612528</v>
+        <v>0.64727914907785067</v>
       </c>
       <c r="E89" s="5">
-        <v>1.9634281943532006</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0431027945585045</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>242.14493492</v>
+        <v>243.02295377999999</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.22941840999999386</v>
+        <v>-0.21697352000001047</v>
       </c>
       <c r="D90" s="5">
-        <v>-1.1299602352538352</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0651813223344297</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>242.45868302</v>
+        <v>243.32971544</v>
       </c>
       <c r="C91" s="5">
-        <v>0.31374809999999798</v>
+        <v>0.30676166000000649</v>
       </c>
       <c r="D91" s="5">
-        <v>1.5659728932538197</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5252897091026396</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>243.18894602</v>
+        <v>244.11463787</v>
       </c>
       <c r="C92" s="5">
-        <v>0.73026300000000788</v>
+        <v>0.78492242999999462</v>
       </c>
       <c r="D92" s="5">
-        <v>3.6747660235014523</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9403280600320612</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>244.15946424000001</v>
+        <v>245.11173746</v>
       </c>
       <c r="C93" s="5">
-        <v>0.97051822000000243</v>
+        <v>0.99709959000000481</v>
       </c>
       <c r="D93" s="5">
-        <v>4.895484578143483</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0130903663201165</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>244.83966161000001</v>
+        <v>245.70488656000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.68019737000000191</v>
+        <v>0.59314910000000509</v>
       </c>
       <c r="D94" s="5">
-        <v>3.3947500110273143</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9428586269953261</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>245.85441569</v>
+        <v>246.7512748</v>
       </c>
       <c r="C95" s="5">
-        <v>1.0147540799999888</v>
+        <v>1.0463882399999989</v>
       </c>
       <c r="D95" s="5">
-        <v>5.0884308767817021</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2318814670791136</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>246.75038552999999</v>
+        <v>247.55783364000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.89596983999999225</v>
+        <v>0.8065588400000081</v>
       </c>
       <c r="D96" s="5">
-        <v>4.4619008356325374</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9937459095095607</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>246.53916081</v>
+        <v>247.50116618999999</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.21122471999998993</v>
+        <v>-5.6667450000020381E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-1.0224084992511928</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.27434152375404031</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>247.79729359000001</v>
+        <v>248.85952459000001</v>
       </c>
       <c r="C98" s="5">
-        <v>1.2581327800000111</v>
+        <v>1.3583584000000144</v>
       </c>
       <c r="D98" s="5">
-        <v>6.2986489644699661</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7884321443260065</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>247.42837628000001</v>
+        <v>248.42670385</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.3689173100000005</v>
+        <v>-0.43282074000001103</v>
       </c>
       <c r="D99" s="5">
-        <v>-1.7719875643193661</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0672116229541126</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>248.01080679</v>
+        <v>249.03124342000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.58243050999999468</v>
+        <v>0.60453957000001424</v>
       </c>
       <c r="D100" s="5">
-        <v>2.8615821122366381</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9595696662040538</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>248.59389056000001</v>
+        <v>249.56353250000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.58308377000000178</v>
+        <v>0.53228907999999819</v>
       </c>
       <c r="D101" s="5">
-        <v>2.8580183770238632</v>
+        <v>2.5952956725874055</v>
       </c>
       <c r="E101" s="5">
-        <v>2.5660871889081172</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5997398002017835</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>249.19936347999999</v>
+        <v>250.19871166999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.60547291999998265</v>
+        <v>0.63517916999998647</v>
       </c>
       <c r="D102" s="5">
-        <v>2.9621800844698232</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0973107882324324</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>248.45220236</v>
+        <v>249.43893034999999</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.74716111999998702</v>
+        <v>-0.75978132000000187</v>
       </c>
       <c r="D103" s="5">
-        <v>-3.5391541993243347</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5838030846266578</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>249.57770461000001</v>
+        <v>250.61345592000001</v>
       </c>
       <c r="C104" s="5">
-        <v>1.1255022500000109</v>
+        <v>1.1745255700000143</v>
       </c>
       <c r="D104" s="5">
-        <v>5.5735739643484328</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7990574766916936</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>250.50155387000001</v>
+        <v>251.55181014999999</v>
       </c>
       <c r="C105" s="5">
-        <v>0.92384925999999723</v>
+        <v>0.93835422999998741</v>
       </c>
       <c r="D105" s="5">
-        <v>4.5335395586839855</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5867667529424727</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>251.11827604999999</v>
+        <v>252.05573086000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.61672217999998225</v>
+        <v>0.50392071000001692</v>
       </c>
       <c r="D106" s="5">
-        <v>2.9946734299520772</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4305613164135931</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>251.50223493999999</v>
+        <v>252.45252668000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.38395889000000238</v>
+        <v>0.39679581999999414</v>
       </c>
       <c r="D107" s="5">
-        <v>1.8503040256386383</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9055285551791146</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>250.62058162</v>
+        <v>251.38268538</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.88165331999999808</v>
+        <v>-1.0698413000000073</v>
       </c>
       <c r="D108" s="5">
-        <v>-4.1264921380574249</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9684802694511587</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>250.93443708999999</v>
+        <v>252.07171352</v>
       </c>
       <c r="C109" s="5">
-        <v>0.31385546999999292</v>
+        <v>0.6890281400000049</v>
       </c>
       <c r="D109" s="5">
-        <v>1.5131699089918849</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.339184141442253</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>250.24626162999999</v>
+        <v>251.35402218999999</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.68817545999999652</v>
+        <v>-0.71769133000000807</v>
       </c>
       <c r="D110" s="5">
-        <v>-3.2417536264871871</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3636078663499047</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>252.03208993999999</v>
+        <v>253.18150931</v>
       </c>
       <c r="C111" s="5">
-        <v>1.7858283099999994</v>
+        <v>1.8274871200000007</v>
       </c>
       <c r="D111" s="5">
-        <v>8.9077808315942253</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0821636164333484</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>252.07697322000001</v>
+        <v>253.20429745999999</v>
       </c>
       <c r="C112" s="5">
-        <v>4.4883280000021841E-2</v>
+        <v>2.2788149999996676E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>0.21391213146275678</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.10806208311042731</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>251.84672444</v>
+        <v>252.94275787000001</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.23024878000001081</v>
+        <v>-0.26153958999998395</v>
       </c>
       <c r="D113" s="5">
-        <v>-1.090598236562379</v>
+        <v>-1.2324855881619023</v>
       </c>
       <c r="E113" s="5">
-        <v>1.3084930899437852</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3540541505197679</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>252.16523948</v>
+        <v>253.29756821000001</v>
       </c>
       <c r="C114" s="5">
-        <v>0.31851503999999409</v>
+        <v>0.35481034000000022</v>
       </c>
       <c r="D114" s="5">
-        <v>1.5282627875615296</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6963231497444609</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>252.65648361000001</v>
+        <v>253.76489003</v>
       </c>
       <c r="C115" s="5">
-        <v>0.49124413000001255</v>
+        <v>0.46732181999999511</v>
       </c>
       <c r="D115" s="5">
-        <v>2.3629359767466607</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2365463603074787</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>252.12889605999999</v>
+        <v>253.27248112999999</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.52758755000002111</v>
+        <v>-0.49240890000001514</v>
       </c>
       <c r="D116" s="5">
-        <v>-2.4772144539468632</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3038062610957533</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>253.40007872999999</v>
+        <v>254.62816591999999</v>
       </c>
       <c r="C117" s="5">
-        <v>1.2711826700000017</v>
+        <v>1.355684789999998</v>
       </c>
       <c r="D117" s="5">
-        <v>6.2207781097506354</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6157199122729438</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>253.13714917999999</v>
+        <v>254.22644402</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.26292954999999552</v>
+        <v>-0.40172189999998409</v>
       </c>
       <c r="D118" s="5">
-        <v>-1.2380464914405143</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8768748238216615</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>253.87253758</v>
+        <v>254.93413405999999</v>
       </c>
       <c r="C119" s="5">
-        <v>0.73538840000000505</v>
+        <v>0.70769003999998858</v>
       </c>
       <c r="D119" s="5">
-        <v>3.5423627103444266</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3920603037421504</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>254.70763396999999</v>
+        <v>255.46109695999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.8350963899999897</v>
+        <v>0.5269629000000009</v>
       </c>
       <c r="D120" s="5">
-        <v>4.0195213744522951</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5088612506667385</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>253.99746379000001</v>
+        <v>255.47719971999999</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.71017017999997734</v>
+        <v>1.6102759999995442E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-3.2949793036812558</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5667147715985372E-2</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>254.22496278</v>
+        <v>255.61026236000001</v>
       </c>
       <c r="C122" s="5">
-        <v>0.22749898999998663</v>
+        <v>0.13306264000001988</v>
       </c>
       <c r="D122" s="5">
-        <v>1.0801196834531623</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.62680102783334579</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>255.60465773000001</v>
+        <v>256.92542622000002</v>
       </c>
       <c r="C123" s="5">
-        <v>1.3796949500000153</v>
+        <v>1.3151638600000126</v>
       </c>
       <c r="D123" s="5">
-        <v>6.7104256585422517</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3519836888818126</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>255.84785538</v>
+        <v>257.08372560999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.24319764999998483</v>
+        <v>0.15829938999996784</v>
       </c>
       <c r="D124" s="5">
-        <v>1.1477460133884954</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.74186627695174145</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>256.75604773999999</v>
+        <v>258.06983273999998</v>
       </c>
       <c r="C125" s="5">
-        <v>0.90819235999998682</v>
+        <v>0.9861071299999935</v>
       </c>
       <c r="D125" s="5">
-        <v>4.343839353373613</v>
+        <v>4.7012493936086086</v>
       </c>
       <c r="E125" s="5">
-        <v>1.9493298199197318</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0269704154309176</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>257.78366203000002</v>
+        <v>259.14107759000001</v>
       </c>
       <c r="C126" s="5">
-        <v>1.0276142900000309</v>
+        <v>1.0712448500000278</v>
       </c>
       <c r="D126" s="5">
-        <v>4.9099025398376073</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0964969073195254</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>258.25679345999998</v>
+        <v>259.58494538999997</v>
       </c>
       <c r="C127" s="5">
-        <v>0.47313142999996671</v>
+        <v>0.44386779999996406</v>
       </c>
       <c r="D127" s="5">
-        <v>2.2248276217955443</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0748850140421826</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>258.70989473999998</v>
+        <v>260.05388642999998</v>
       </c>
       <c r="C128" s="5">
-        <v>0.4531012799999985</v>
+        <v>0.46894104000000425</v>
       </c>
       <c r="D128" s="5">
-        <v>2.1257872509719444</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1894728893857129</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>258.63211460000002</v>
+        <v>259.94449904999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-7.7780139999958919E-2</v>
+        <v>-0.10938737999998693</v>
       </c>
       <c r="D129" s="5">
-        <v>-0.36017944450080774</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.50359409736357996</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>258.82110944999999</v>
+        <v>259.95685350000002</v>
       </c>
       <c r="C130" s="5">
-        <v>0.18899484999997185</v>
+        <v>1.2354450000032102E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>0.88043031415590001</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.704762367035876E-2</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>259.57106922999998</v>
+        <v>260.66419443000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.74995977999998331</v>
+        <v>0.70734092999998666</v>
       </c>
       <c r="D131" s="5">
-        <v>3.533071621951267</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3145033494778042</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>260.07510732999998</v>
+        <v>260.66769654000001</v>
       </c>
       <c r="C132" s="5">
-        <v>0.50403810000000249</v>
+        <v>3.5021099999994476E-3</v>
       </c>
       <c r="D132" s="5">
-        <v>2.3552218173442219</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6123589840755237E-2</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>259.9805528</v>
+        <v>261.66584846000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-9.4554529999982151E-2</v>
+        <v>0.99815191999999797</v>
       </c>
       <c r="D133" s="5">
-        <v>-0.43540815876634831</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6930754850803558</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>259.74703375000001</v>
+        <v>261.34200191999997</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.23351904999998396</v>
+        <v>-0.32384654000003366</v>
       </c>
       <c r="D134" s="5">
-        <v>-1.0725519187573695</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4750928715393297</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>259.79421094000003</v>
+        <v>261.41517807999998</v>
       </c>
       <c r="C135" s="5">
-        <v>4.7177190000013525E-2</v>
+        <v>7.317616000000271E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>0.21817078975976401</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.33651976311106502</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>260.70018288</v>
+        <v>262.1395109</v>
       </c>
       <c r="C136" s="5">
-        <v>0.90597193999997216</v>
+        <v>0.72433282000002919</v>
       </c>
       <c r="D136" s="5">
-        <v>4.2659243344352893</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3761185648688574</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>260.83500679000002</v>
+        <v>262.28811602000002</v>
       </c>
       <c r="C137" s="5">
-        <v>0.13482391000002281</v>
+        <v>0.14860512000001336</v>
       </c>
       <c r="D137" s="5">
-        <v>0.62236118767406978</v>
+        <v>0.68239694490364045</v>
       </c>
       <c r="E137" s="5">
-        <v>1.5886515959034231</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6345510961949028</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>260.43942842000001</v>
+        <v>261.89568119</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.39557837000000973</v>
+        <v>-0.39243483000001333</v>
       </c>
       <c r="D138" s="5">
-        <v>-1.8047978789195729</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7807356627528304</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>260.04305439000001</v>
+        <v>261.4593911</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.39637403000000404</v>
+        <v>-0.43629008999999996</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.8111215367132338</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9808561992479046</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>260.67412790999998</v>
+        <v>262.10235763999998</v>
       </c>
       <c r="C140" s="5">
-        <v>0.63107351999997263</v>
+        <v>0.64296653999997488</v>
       </c>
       <c r="D140" s="5">
-        <v>2.9513508264969124</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9912157223356273</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>258.39323052999998</v>
+        <v>259.78374567999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.280897379999999</v>
+        <v>-2.3186119599999984</v>
       </c>
       <c r="D141" s="5">
-        <v>-10.009134463436343</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.113894843074423</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>258.85500488000002</v>
+        <v>260.1070378</v>
       </c>
       <c r="C142" s="5">
-        <v>0.46177435000004152</v>
+        <v>0.32329212000001917</v>
       </c>
       <c r="D142" s="5">
-        <v>2.1657237551566455</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5036234906727008</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>259.48634267</v>
+        <v>260.67013617999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.63133778999997503</v>
+        <v>0.56309837999998535</v>
       </c>
       <c r="D143" s="5">
-        <v>2.9663369588716737</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6290024328029959</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>257.34947473</v>
+        <v>258.06939513999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.1368679400000019</v>
+        <v>-2.6007410400000026</v>
       </c>
       <c r="D144" s="5">
-        <v>-9.4464720915087064</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.336943007810717</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>258.06828973</v>
+        <v>259.89867335000002</v>
       </c>
       <c r="C145" s="5">
-        <v>0.71881500000000642</v>
+        <v>1.8292782100000409</v>
       </c>
       <c r="D145" s="5">
-        <v>3.4037502730153602</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8455566567231969</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>257.22857815999998</v>
+        <v>258.84436320999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.83971157000001995</v>
+        <v>-1.054310140000041</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.8354769720070681</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7607885564351253</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>255.34184224000001</v>
+        <v>256.95002347000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.8867359199999783</v>
+        <v>-1.894339739999964</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.455292168175621</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.4371298898018203</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>255.36489946</v>
+        <v>256.91725867000002</v>
       </c>
       <c r="C148" s="5">
-        <v>2.3057219999998324E-2</v>
+        <v>-3.2764799999995375E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>0.10841313530012275</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.15290987919379662</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>254.49314146</v>
+        <v>255.93985373999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.87175799999999981</v>
+        <v>-0.97740493000003426</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.0204816785204596</v>
+        <v>-4.4709065771232233</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.4313704698027294</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4203392728307849</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>256.50623088999998</v>
+        <v>257.93327891000001</v>
       </c>
       <c r="C150" s="5">
-        <v>2.0130894299999795</v>
+        <v>1.9934251700000232</v>
       </c>
       <c r="D150" s="5">
-        <v>9.9162841423806611</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7573313992659561</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>255.70405521999999</v>
+        <v>257.19947243000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.8021756699999969</v>
+        <v>-0.73380647999999837</v>
       </c>
       <c r="D151" s="5">
-        <v>-3.6888970019081202</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3610210476977986</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>257.16748146999998</v>
+        <v>258.6869231</v>
       </c>
       <c r="C152" s="5">
-        <v>1.4634262499999977</v>
+        <v>1.487450669999987</v>
       </c>
       <c r="D152" s="5">
-        <v>7.0881049795555429</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1649637950627731</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>258.11637961999998</v>
+        <v>259.60795973</v>
       </c>
       <c r="C153" s="5">
-        <v>0.94889814999999089</v>
+        <v>0.92103663000000324</v>
       </c>
       <c r="D153" s="5">
-        <v>4.5187385858101781</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3571826749265297</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>258.14748159999999</v>
+        <v>259.57593206000001</v>
       </c>
       <c r="C154" s="5">
-        <v>3.1101980000016738E-2</v>
+        <v>-3.2027669999990849E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>0.14469101328264955</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.14794283126207119</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>259.00111143999999</v>
+        <v>260.47604104999999</v>
       </c>
       <c r="C155" s="5">
-        <v>0.85362983999999642</v>
+        <v>0.90010898999997835</v>
       </c>
       <c r="D155" s="5">
-        <v>4.0410729144873647</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2414212920090399</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>258.33182353000001</v>
+        <v>259.30656957000002</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.66928790999998</v>
+        <v>-1.1694714799999701</v>
       </c>
       <c r="D156" s="5">
-        <v>-3.0572395733340807</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2566256500740209</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>260.14908328000001</v>
+        <v>262.09167048</v>
       </c>
       <c r="C157" s="5">
-        <v>1.8172597500000052</v>
+        <v>2.7851009099999828</v>
       </c>
       <c r="D157" s="5">
-        <v>8.7758994823021741</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.677990697356046</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>261.43249691</v>
+        <v>263.19853144000001</v>
       </c>
       <c r="C158" s="5">
-        <v>1.2834136299999841</v>
+        <v>1.1068609600000059</v>
       </c>
       <c r="D158" s="5">
-        <v>6.0833562746524628</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1872047311696701</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>260.35408919999998</v>
+        <v>262.10268658000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.0784077100000218</v>
+        <v>-1.0958448599999997</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.8392209290524786</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8834412041813602</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>260.94247110999999</v>
+        <v>262.59094540000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.58838191000000961</v>
+        <v>0.48825881999999865</v>
       </c>
       <c r="D160" s="5">
-        <v>2.7458787892681302</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2584700833234717</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>261.32744894000001</v>
+        <v>262.95858958999997</v>
       </c>
       <c r="C161" s="5">
-        <v>0.38497783000002528</v>
+        <v>0.36764418999996451</v>
       </c>
       <c r="D161" s="5">
-        <v>1.7848397894819845</v>
+        <v>1.6930748309651467</v>
       </c>
       <c r="E161" s="5">
-        <v>2.6854584138465531</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7423379936483361</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>259.23695275</v>
+        <v>260.84350365</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.0904961900000103</v>
+        <v>-2.1150859399999717</v>
       </c>
       <c r="D162" s="5">
-        <v>-9.1881450833262939</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.2363484284936792</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>259.05258904999999</v>
+        <v>260.62616258999998</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.18436370000000579</v>
+        <v>-0.21734106000002384</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.85008376980965084</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.9952993377769892</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>257.94393258999997</v>
+        <v>259.66731093999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.1086564600000202</v>
+        <v>-0.95885164999998551</v>
       </c>
       <c r="D164" s="5">
-        <v>-5.0164153248662746</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3265905746753486</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>258.41148929000002</v>
+        <v>260.00786382000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.46755670000004557</v>
+        <v>0.34055288000001838</v>
       </c>
       <c r="D165" s="5">
-        <v>2.196971702197148</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5851982449504032</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>256.93744177999997</v>
+        <v>258.68359097000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.4740475100000481</v>
+        <v>-1.3242728499999998</v>
       </c>
       <c r="D166" s="5">
-        <v>-6.6343939928873885</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9435085771888936</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>255.39336936999999</v>
+        <v>257.02292248999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.5440724099999841</v>
+        <v>-1.6606684800000266</v>
       </c>
       <c r="D167" s="5">
-        <v>-6.977787624904197</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4373634515787712</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>256.56952150000001</v>
+        <v>257.76548255</v>
       </c>
       <c r="C168" s="5">
-        <v>1.1761521300000197</v>
+        <v>0.74256006000001662</v>
       </c>
       <c r="D168" s="5">
-        <v>5.6684550975465875</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5225200793425948</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>257.68282663000002</v>
+        <v>259.61462272</v>
       </c>
       <c r="C169" s="5">
-        <v>1.1133051300000147</v>
+        <v>1.8491401699999983</v>
       </c>
       <c r="D169" s="5">
-        <v>5.3331176719753737</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9563833497750203</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>257.76678392000002</v>
+        <v>259.62456630999998</v>
       </c>
       <c r="C170" s="5">
-        <v>8.3957290000000739E-2</v>
+        <v>9.9435899999775756E-3</v>
       </c>
       <c r="D170" s="5">
-        <v>0.39168106896392274</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5971300942282411E-2</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>258.18306150000001</v>
+        <v>259.92021056999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.41627757999998494</v>
+        <v>0.29564426000001731</v>
       </c>
       <c r="D171" s="5">
-        <v>1.9552325342891752</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.375076083985749</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>258.28783041999998</v>
+        <v>260.01054457999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.10476891999996951</v>
+        <v>9.0334009999992304E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>0.48804007099907398</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.41785230925519556</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>258.29257158000001</v>
+        <v>259.99303623999998</v>
       </c>
       <c r="C173" s="5">
-        <v>4.7411600000373255E-3</v>
+        <v>-1.7508340000006228E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>2.2029556789648908E-2</v>
+        <v>-8.0774526455285045E-2</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.1613312617216875</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1277643961445927</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>259.12934077</v>
+        <v>260.82360736999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.83676918999998406</v>
+        <v>0.83057113000000982</v>
       </c>
       <c r="D174" s="5">
-        <v>3.9575625515546387</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9015859895265237</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>259.68466210999998</v>
+        <v>261.47208146999998</v>
       </c>
       <c r="C175" s="5">
-        <v>0.55532133999997768</v>
+        <v>0.64847409999998717</v>
       </c>
       <c r="D175" s="5">
-        <v>2.6021616867518027</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0246441547269631</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>258.61664789999998</v>
+        <v>260.46214599000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-1.0680142100000012</v>
+        <v>-1.0099354799999674</v>
       </c>
       <c r="D176" s="5">
-        <v>-4.8251621263065703</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5377900914189144</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>258.66819447</v>
+        <v>260.49078786000001</v>
       </c>
       <c r="C177" s="5">
-        <v>5.1546570000027714E-2</v>
+        <v>2.864187000000129E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>0.23944219570428693</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.13203853090124618</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>259.18619947000002</v>
+        <v>261.08043184000002</v>
       </c>
       <c r="C178" s="5">
-        <v>0.51800500000001648</v>
+        <v>0.58964398000000529</v>
       </c>
       <c r="D178" s="5">
-        <v>2.4297475508792576</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7503800962695335</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>259.77863923000001</v>
+        <v>261.52904770999999</v>
       </c>
       <c r="C179" s="5">
-        <v>0.59243975999999066</v>
+        <v>0.44861586999996916</v>
       </c>
       <c r="D179" s="5">
-        <v>2.7776700809100108</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0815652979452093</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>262.52744231999998</v>
+        <v>263.87976372000003</v>
       </c>
       <c r="C180" s="5">
-        <v>2.7488030899999671</v>
+        <v>2.3507160100000419</v>
       </c>
       <c r="D180" s="5">
-        <v>13.46325513794342</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.33554752014363</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>260.76614833999997</v>
+        <v>262.67070840000002</v>
       </c>
       <c r="C181" s="5">
-        <v>-1.7612939800000049</v>
+        <v>-1.2090553200000045</v>
       </c>
       <c r="D181" s="5">
-        <v>-7.7602626091109457</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3617489761695332</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>259.97560677000001</v>
+        <v>261.86998414999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.79054156999995939</v>
+        <v>-0.80072425000003022</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.5778838297329862</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.597361836286761</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>261.11060349000002</v>
+        <v>262.93419796000001</v>
       </c>
       <c r="C183" s="5">
-        <v>1.1349967200000037</v>
+        <v>1.0642138100000125</v>
       </c>
       <c r="D183" s="5">
-        <v>5.3665830140415149</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9871728483870115</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>261.15025866000002</v>
+        <v>262.95224602000002</v>
       </c>
       <c r="C184" s="5">
-        <v>3.9655170000003181E-2</v>
+        <v>1.8048060000012356E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>0.18239769598842326</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2400274896810011E-2</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>260.62847498000002</v>
+        <v>262.51291837000002</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.52178367999999864</v>
+        <v>-0.43932764999999563</v>
       </c>
       <c r="D185" s="5">
-        <v>-2.3714520172502196</v>
+        <v>-1.9865797696166698</v>
       </c>
       <c r="E185" s="5">
-        <v>0.90436336814143647</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.96921139367514009</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>260.03411143</v>
+        <v>261.93280256999998</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.5943635500000255</v>
+        <v>-0.58011580000004415</v>
       </c>
       <c r="D186" s="5">
-        <v>-2.7025365042490312</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6198328159934725</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>260.67770512999999</v>
+        <v>262.58004628999998</v>
       </c>
       <c r="C187" s="5">
-        <v>0.64359369999999672</v>
+        <v>0.64724372000000585</v>
       </c>
       <c r="D187" s="5">
-        <v>3.0108085082177327</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0058688813494383</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>261.20136874999997</v>
+        <v>263.05983381999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.52366361999997935</v>
+        <v>0.47978753000001007</v>
       </c>
       <c r="D188" s="5">
-        <v>2.4374390164616955</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2148158360648873</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>262.73848383000001</v>
+        <v>264.66820639000002</v>
       </c>
       <c r="C189" s="5">
-        <v>1.5371150800000351</v>
+        <v>1.6083725700000286</v>
       </c>
       <c r="D189" s="5">
-        <v>7.2948537815311854</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5887331786551382</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>262.90065644999999</v>
+        <v>264.80153326999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.16217261999997845</v>
+        <v>0.13332687999997006</v>
       </c>
       <c r="D190" s="5">
-        <v>0.74320730717256644</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.60617889401823888</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>264.89782815000001</v>
+        <v>266.58633300999998</v>
       </c>
       <c r="C191" s="5">
-        <v>1.997171700000024</v>
+        <v>1.7847997399999826</v>
       </c>
       <c r="D191" s="5">
-        <v>9.5067084313549266</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3948439378112916</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>264.86889743</v>
+        <v>266.69766826</v>
       </c>
       <c r="C192" s="5">
-        <v>-2.8930720000005294E-2</v>
+        <v>0.11133525000002464</v>
       </c>
       <c r="D192" s="5">
-        <v>-0.13097886867919906</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.50231235830699994</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>265.18391779000001</v>
+        <v>267.20383844999998</v>
       </c>
       <c r="C193" s="5">
-        <v>0.31502036000000544</v>
+        <v>0.50617018999997754</v>
       </c>
       <c r="D193" s="5">
-        <v>1.4365864484607638</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3014259297271744</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>265.60556542</v>
+        <v>267.66438062999998</v>
       </c>
       <c r="C194" s="5">
-        <v>0.42164762999999539</v>
+        <v>0.46054218000000446</v>
       </c>
       <c r="D194" s="5">
-        <v>1.9247981590839291</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0879929507525041</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>265.26215260999999</v>
+        <v>267.29173463000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.343412810000018</v>
+        <v>-0.37264599999997472</v>
       </c>
       <c r="D195" s="5">
-        <v>-1.54054557508021</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6579230332815942</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>265.56532169000002</v>
+        <v>267.55479293000002</v>
       </c>
       <c r="C196" s="5">
-        <v>0.30316908000003195</v>
+        <v>0.26305830000001151</v>
       </c>
       <c r="D196" s="5">
-        <v>1.3801384069354716</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1874077024029539</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>265.88586426000001</v>
+        <v>267.86043530000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.32054256999998643</v>
+        <v>0.30564236999998684</v>
       </c>
       <c r="D197" s="5">
-        <v>1.4580779270890964</v>
+        <v>1.379470873085209</v>
       </c>
       <c r="E197" s="5">
-        <v>2.0171968087536962</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0370490577011902</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>266.26635404000001</v>
+        <v>268.26812898999998</v>
       </c>
       <c r="C198" s="5">
-        <v>0.38048978000000488</v>
+        <v>0.40769368999997369</v>
       </c>
       <c r="D198" s="5">
-        <v>1.7308124879098719</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8418126706424953</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>267.00168632999998</v>
+        <v>269.02282898999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.73533228999997391</v>
+        <v>0.75470000000001392</v>
       </c>
       <c r="D199" s="5">
-        <v>3.3647723953260877</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4286033101181612</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>268.30321292999997</v>
+        <v>270.35513864000001</v>
       </c>
       <c r="C200" s="5">
-        <v>1.3015265999999883</v>
+        <v>1.3323096500000133</v>
       </c>
       <c r="D200" s="5">
-        <v>6.0089246424333442</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1074602434195047</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>266.63103533999998</v>
+        <v>268.66802515000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.6721775899999898</v>
+        <v>-1.6871134900000015</v>
       </c>
       <c r="D201" s="5">
-        <v>-7.2277887549010211</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2366865456387934</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>266.78886779999999</v>
+        <v>268.86961891999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.15783246000000872</v>
+        <v>0.20159376999998813</v>
       </c>
       <c r="D202" s="5">
-        <v>0.71265823146147156</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.9041394992803431</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>267.98792115999998</v>
+        <v>269.96208289999998</v>
       </c>
       <c r="C203" s="5">
-        <v>1.1990533599999935</v>
+        <v>1.0924639799999909</v>
       </c>
       <c r="D203" s="5">
-        <v>5.5286032420303277</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9862597749659843</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>267.60541640000002</v>
+        <v>269.64040531000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.3825047599999607</v>
+        <v>-0.32167758999997886</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.6994030263841275</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4205452293742704</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>268.71520559999999</v>
+        <v>270.76689448000002</v>
       </c>
       <c r="C205" s="5">
-        <v>1.1097891999999661</v>
+        <v>1.1264891700000135</v>
       </c>
       <c r="D205" s="5">
-        <v>5.0916265884124456</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1301082621420413</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>269.62023051</v>
+        <v>271.74578761999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.90502491000000873</v>
+        <v>0.9788931399999683</v>
       </c>
       <c r="D206" s="5">
-        <v>4.1172768848965369</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4256246606235949</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>268.75325090000001</v>
+        <v>270.91398784</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.86697960999998713</v>
+        <v>-0.831799779999983</v>
       </c>
       <c r="D207" s="5">
-        <v>-3.7911535484824954</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6119263961526316</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>269.84197995</v>
+        <v>271.92754782999998</v>
       </c>
       <c r="C208" s="5">
-        <v>1.0887290499999835</v>
+        <v>1.0135599899999761</v>
       </c>
       <c r="D208" s="5">
-        <v>4.9710308864559405</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5830556883173612</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>271.26983052000003</v>
+        <v>273.34391739</v>
       </c>
       <c r="C209" s="5">
-        <v>1.4278505700000323</v>
+        <v>1.416369560000021</v>
       </c>
       <c r="D209" s="5">
-        <v>6.5378124269449334</v>
+        <v>6.432556418033708</v>
       </c>
       <c r="E209" s="5">
-        <v>2.0249163207620713</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0471414839069446</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>270.55127692000002</v>
+        <v>272.66163951999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.71855360000000701</v>
+        <v>-0.68227787000000717</v>
       </c>
       <c r="D210" s="5">
-        <v>-3.1327203593812025</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9544709961312199</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>271.06935886000002</v>
+        <v>273.09693700000003</v>
       </c>
       <c r="C211" s="5">
-        <v>0.51808194000000185</v>
+        <v>0.4352974800000311</v>
       </c>
       <c r="D211" s="5">
-        <v>2.3222512481309687</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9326814250563373</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>271.94030266999999</v>
+        <v>274.16654048999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.87094380999997156</v>
+        <v>1.0696034899999631</v>
       </c>
       <c r="D212" s="5">
-        <v>3.9244599002597358</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8024592858360249</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>272.63554456000003</v>
+        <v>274.77639447000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.69524189000003389</v>
+        <v>0.60985398000002533</v>
       </c>
       <c r="D213" s="5">
-        <v>3.1114255754263409</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7021705623604397</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>273.42130305000001</v>
+        <v>275.59059252999998</v>
       </c>
       <c r="C214" s="5">
-        <v>0.78575848999997788</v>
+        <v>0.81419805999996697</v>
       </c>
       <c r="D214" s="5">
-        <v>3.5138529691660425</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6142805902189767</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>273.86994478999998</v>
+        <v>275.84346708999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.44864173999997092</v>
+        <v>0.2528745600000093</v>
       </c>
       <c r="D215" s="5">
-        <v>1.986880144315184</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1066617585873351</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>274.97866531</v>
+        <v>277.07014235000003</v>
       </c>
       <c r="C216" s="5">
-        <v>1.1087205200000199</v>
+        <v>1.2266752600000359</v>
       </c>
       <c r="D216" s="5">
-        <v>4.9676573788334233</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4688716679484051</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>275.21249404000002</v>
+        <v>277.23605966000002</v>
       </c>
       <c r="C217" s="5">
-        <v>0.23382873000002746</v>
+        <v>0.16591730999999754</v>
       </c>
       <c r="D217" s="5">
-        <v>1.0252087208589833</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.7209648428962101</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>276.91669307000001</v>
+        <v>279.03879662999998</v>
       </c>
       <c r="C218" s="5">
-        <v>1.7041990299999838</v>
+        <v>1.8027369699999554</v>
       </c>
       <c r="D218" s="5">
-        <v>7.6891347162360679</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0882468115732067</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>278.66177713000002</v>
+        <v>280.92135938000001</v>
       </c>
       <c r="C219" s="5">
-        <v>1.7450840600000106</v>
+        <v>1.8825627500000337</v>
       </c>
       <c r="D219" s="5">
-        <v>7.8298968137969105</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.403187285770386</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>279.37756374000003</v>
+        <v>281.55177692000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.7157866100000092</v>
+        <v>0.63041753999999628</v>
       </c>
       <c r="D220" s="5">
-        <v>3.1263105905893873</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7264157822306956</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>280.99457004999999</v>
+        <v>283.17537804</v>
       </c>
       <c r="C221" s="5">
-        <v>1.6170063099999652</v>
+        <v>1.6236011199999894</v>
       </c>
       <c r="D221" s="5">
-        <v>7.1708861663882795</v>
+        <v>7.1436893207505126</v>
       </c>
       <c r="E221" s="5">
-        <v>3.584895346216177</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5967365741571333</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>282.62930071</v>
+        <v>284.84623254000002</v>
       </c>
       <c r="C222" s="5">
-        <v>1.6347306600000024</v>
+        <v>1.6708545000000186</v>
       </c>
       <c r="D222" s="5">
-        <v>7.2089581766316968</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3148663612188969</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>283.47223617999998</v>
+        <v>285.71354832999998</v>
       </c>
       <c r="C223" s="5">
-        <v>0.84293546999998625</v>
+        <v>0.86731578999996373</v>
       </c>
       <c r="D223" s="5">
-        <v>3.6382684590104297</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7156422272663914</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>283.08933307000001</v>
+        <v>285.28167532999998</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.38290310999997246</v>
+        <v>-0.43187299999999595</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.6089246433032334</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7988672453375987</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>280.9012712</v>
+        <v>283.14460271000002</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.1880618700000127</v>
+        <v>-2.1370726199999694</v>
       </c>
       <c r="D225" s="5">
-        <v>-8.8907667576698657</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.6280411656648131</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>281.64799765999999</v>
+        <v>283.90209379999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.74672645999999077</v>
+        <v>0.75749108999997361</v>
       </c>
       <c r="D226" s="5">
-        <v>3.2370441196365896</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2579967876442462</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>280.98746684000002</v>
+        <v>283.10828357000003</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.66053081999996266</v>
+        <v>-0.79381022999996276</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.7782637733221316</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3041634726375779</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>280.83357986999999</v>
+        <v>283.12576918000002</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.15388697000003049</v>
+        <v>1.7485609999994267E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.65522189378635076</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4140752650464492E-2</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>281.67779542</v>
+        <v>283.88991998</v>
       </c>
       <c r="C229" s="5">
-        <v>0.84421555000000126</v>
+        <v>0.7641507999999817</v>
       </c>
       <c r="D229" s="5">
-        <v>3.6675711188656424</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2872888777297993</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>280.74793958999999</v>
+        <v>283.06420104</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.92985583000000815</v>
+        <v>-0.82571894000000157</v>
       </c>
       <c r="D230" s="5">
-        <v>-3.8902216720310689</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4350086907579458</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>282.04260450999999</v>
+        <v>284.40299930999998</v>
       </c>
       <c r="C231" s="5">
-        <v>1.2946649200000024</v>
+        <v>1.3387982699999839</v>
       </c>
       <c r="D231" s="5">
-        <v>5.676316298059203</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.825588247705471</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>281.13415226000001</v>
+        <v>283.49591391000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.90845224999998209</v>
+        <v>-0.90708539999997129</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.7974272720660229</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7608943298946818</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>280.10130327000002</v>
+        <v>282.48445728000002</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.0328489899999909</v>
+        <v>-1.0114566299999979</v>
       </c>
       <c r="D233" s="5">
-        <v>-4.3206381563073437</v>
+        <v>-4.1983380878937826</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.31789467669821603</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.24399040791688309</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>279.63473017000001</v>
+        <v>281.95609779</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.46657310000000507</v>
+        <v>-0.52835949000001392</v>
       </c>
       <c r="D234" s="5">
-        <v>-1.9806643830559412</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2215362711325404</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>278.28214978</v>
+        <v>280.62146474000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.3525803900000142</v>
+        <v>-1.3346330499999794</v>
       </c>
       <c r="D235" s="5">
-        <v>-5.652393404145406</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5346040874319051</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>276.96890435</v>
+        <v>279.35940335999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.3132454299999949</v>
+        <v>-1.2620613800000342</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.5182432639460988</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2653427960034467</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>276.80806647000003</v>
+        <v>279.24150705</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.16083787999997412</v>
+        <v>-0.1178963099999919</v>
       </c>
       <c r="D237" s="5">
-        <v>-0.69462747034469974</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.50525469525457556</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>275.56710779999997</v>
+        <v>277.99541146000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.2409586700000546</v>
+        <v>-1.2460955899999817</v>
       </c>
       <c r="D238" s="5">
-        <v>-5.249036133329998</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2254234473016803</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>276.95266822999997</v>
+        <v>279.21870087000002</v>
       </c>
       <c r="C239" s="5">
-        <v>1.3855604299999982</v>
+        <v>1.2232894100000067</v>
       </c>
       <c r="D239" s="5">
-        <v>6.2033229959515879</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4101652414183521</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>276.47006336999999</v>
+        <v>278.76979469000003</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.48260485999998082</v>
+        <v>-0.44890617999999449</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.0711393798010347</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9122985674605908</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>275.85085303</v>
+        <v>278.17162200000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.61921033999999509</v>
+        <v>-0.59817269000001261</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.6547800725477799</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5447384028813413</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>276.11505184999999</v>
+        <v>278.51676594000003</v>
       </c>
       <c r="C242" s="5">
-        <v>0.26419881999999006</v>
+        <v>0.34514394000001403</v>
       </c>
       <c r="D242" s="5">
-        <v>1.1553851689715566</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4991135119767129</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>276.47749904</v>
+        <v>278.92688528999997</v>
       </c>
       <c r="C243" s="5">
-        <v>0.36244719000001169</v>
+        <v>0.41011934999994537</v>
       </c>
       <c r="D243" s="5">
-        <v>1.5866230555738658</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7813959064555851</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>277.04023310999997</v>
+        <v>279.50368187999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.56273406999997633</v>
+        <v>0.57679659000001493</v>
       </c>
       <c r="D244" s="5">
-        <v>2.4699726595804217</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5099146511133874</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>277.31996858999997</v>
+        <v>279.70959841000001</v>
       </c>
       <c r="C245" s="5">
-        <v>0.27973547999999937</v>
+        <v>0.20591653000002452</v>
       </c>
       <c r="D245" s="5">
-        <v>1.2184262078270613</v>
+        <v>0.88765750297139512</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.99297455867922713</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.98230497235801684</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>278.01987854999999</v>
+        <v>280.43892865999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.6999099600000136</v>
+        <v>0.72933024999997542</v>
       </c>
       <c r="D246" s="5">
-        <v>3.0709985178456689</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1742107885573967</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>278.63392961</v>
+        <v>281.07446449000003</v>
       </c>
       <c r="C247" s="5">
-        <v>0.61405106000000842</v>
+        <v>0.63553583000003755</v>
       </c>
       <c r="D247" s="5">
-        <v>2.6828247596793364</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.753615232243023</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>280.76807466999998</v>
+        <v>283.26472561000003</v>
       </c>
       <c r="C248" s="5">
-        <v>2.1341450599999803</v>
+        <v>2.1902611200000024</v>
       </c>
       <c r="D248" s="5">
-        <v>9.5884256361881803</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7623128999787525</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>280.54531744000002</v>
+        <v>283.06246181</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.22275722999995651</v>
+        <v>-0.20226380000002564</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.94791874930300057</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.85349708273835256</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>282.0278558</v>
+        <v>284.53026896</v>
       </c>
       <c r="C250" s="5">
-        <v>1.4825383599999782</v>
+        <v>1.4678071499999987</v>
       </c>
       <c r="D250" s="5">
-        <v>6.5289815036783994</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4031143271834123</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>282.81925919999998</v>
+        <v>285.32281205999999</v>
       </c>
       <c r="C251" s="5">
-        <v>0.79140339999997877</v>
+        <v>0.79254309999998895</v>
       </c>
       <c r="D251" s="5">
-        <v>3.4198009807852481</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3942185203546194</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>279.96617762</v>
+        <v>282.46934894999998</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.85308157999998</v>
+        <v>-2.853463110000007</v>
       </c>
       <c r="D252" s="5">
-        <v>-11.456017728236878</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.362397695748328</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>280.27592761</v>
+        <v>282.70609883999998</v>
       </c>
       <c r="C253" s="5">
-        <v>0.30974999000000025</v>
+        <v>0.23674988999999869</v>
       </c>
       <c r="D253" s="5">
-        <v>1.3357691588460119</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0104217523279946</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>281.46883471000001</v>
+        <v>284.04828651999998</v>
       </c>
       <c r="C254" s="5">
-        <v>1.1929071000000135</v>
+        <v>1.342187679999995</v>
       </c>
       <c r="D254" s="5">
-        <v>5.2286983560391409</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8483161849487431</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>280.69478579000003</v>
+        <v>283.33853558999999</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.77404891999998426</v>
+        <v>-0.70975092999998424</v>
       </c>
       <c r="D255" s="5">
-        <v>-3.2505820211780612</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9575720293160579</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>281.43318606000003</v>
+        <v>284.00845734000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.73840026999999964</v>
+        <v>0.66992175000001453</v>
       </c>
       <c r="D256" s="5">
-        <v>3.2028153328796494</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8744520229614379</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>282.02019401000001</v>
+        <v>284.61824811999998</v>
       </c>
       <c r="C257" s="5">
-        <v>0.58700794999998607</v>
+        <v>0.60979077999996889</v>
       </c>
       <c r="D257" s="5">
-        <v>2.5318507707492</v>
+        <v>2.6071487225660217</v>
       </c>
       <c r="E257" s="5">
-        <v>1.6948744960190831</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.754909283736783</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>282.77365411</v>
+        <v>285.38607578</v>
       </c>
       <c r="C258" s="5">
-        <v>0.75346009999998387</v>
+        <v>0.76782766000002312</v>
       </c>
       <c r="D258" s="5">
-        <v>3.2535146903295287</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2857631274542776</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>282.30736711999998</v>
+        <v>284.85083235000002</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.46628699000001461</v>
+        <v>-0.53524342999997998</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.960923360910849</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2275366221455206</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>282.62257755000002</v>
+        <v>285.23123278000003</v>
       </c>
       <c r="C260" s="5">
-        <v>0.31521043000003601</v>
+        <v>0.38040043000000878</v>
       </c>
       <c r="D260" s="5">
-        <v>1.3481194136812036</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6143477206869372</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>283.30610887</v>
+        <v>285.90948710999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.68353131999998595</v>
+        <v>0.67825432999995883</v>
       </c>
       <c r="D261" s="5">
-        <v>2.941154823265224</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8911093636140528</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>282.91939626999999</v>
+        <v>285.49541101</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.38671260000000984</v>
+        <v>-0.4140760999999884</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.625757500578684</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7241553307624002</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>283.79408131999998</v>
+        <v>286.41027824000003</v>
       </c>
       <c r="C263" s="5">
-        <v>0.87468504999998231</v>
+        <v>0.91486723000002712</v>
       </c>
       <c r="D263" s="5">
-        <v>3.7737075891262295</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9138911477176519</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>284.68712799000002</v>
+        <v>287.29237052000002</v>
       </c>
       <c r="C264" s="5">
-        <v>0.89304667000004656</v>
+        <v>0.88209227999999484</v>
       </c>
       <c r="D264" s="5">
-        <v>3.8422210481406927</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7590348500310844</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>284.60143697000001</v>
+        <v>287.24361943999997</v>
       </c>
       <c r="C265" s="5">
-        <v>-8.5691020000012941E-2</v>
+        <v>-4.8751080000045022E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-0.36060344998574134</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.20343988706987837</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>285.47735447000002</v>
+        <v>288.14559302999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.87591750000001412</v>
+        <v>0.90197359000001143</v>
       </c>
       <c r="D266" s="5">
-        <v>3.7564010948215598</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8338830781268429</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>281.75681102999999</v>
+        <v>284.49005899000002</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.7205434400000286</v>
+        <v>-3.6555340399999636</v>
       </c>
       <c r="D267" s="5">
-        <v>-14.565532464957375</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.205121637397934</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>282.80065740999999</v>
+        <v>285.39843961999998</v>
       </c>
       <c r="C268" s="5">
-        <v>1.0438463799999909</v>
+        <v>0.90838062999995373</v>
       </c>
       <c r="D268" s="5">
-        <v>4.5374489341879709</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8996269041482678</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>283.65736296</v>
+        <v>286.36688458999998</v>
       </c>
       <c r="C269" s="5">
-        <v>0.85670555000001514</v>
+        <v>0.96844497000000729</v>
       </c>
       <c r="D269" s="5">
-        <v>3.696418560205772</v>
+        <v>4.1488324551191003</v>
       </c>
       <c r="E269" s="5">
-        <v>0.58051479460436983</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.61437960550678739</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>284.41767238</v>
+        <v>287.11871853000002</v>
       </c>
       <c r="C270" s="5">
-        <v>0.76030941999999868</v>
+        <v>0.75183394000004</v>
       </c>
       <c r="D270" s="5">
-        <v>3.2642990575741715</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1963997268515731</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>285.60870532000001</v>
+        <v>288.35767715999998</v>
       </c>
       <c r="C271" s="5">
-        <v>1.1910329400000137</v>
+        <v>1.2389586299999564</v>
       </c>
       <c r="D271" s="5">
-        <v>5.1425127005405802</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3028529322170614</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>286.28979514000002</v>
+        <v>289.00404995000002</v>
       </c>
       <c r="C272" s="5">
-        <v>0.68108982000001106</v>
+        <v>0.64637279000004355</v>
       </c>
       <c r="D272" s="5">
-        <v>2.8994673638165214</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7232908269719136</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>286.59078027999999</v>
+        <v>289.28599959000002</v>
       </c>
       <c r="C273" s="5">
-        <v>0.30098513999996612</v>
+        <v>0.28194963999999345</v>
       </c>
       <c r="D273" s="5">
-        <v>1.2689169509492393</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.177010944330914</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>287.23958757999998</v>
+        <v>289.89523538999998</v>
       </c>
       <c r="C274" s="5">
-        <v>0.64880729999998721</v>
+        <v>0.60923579999996491</v>
       </c>
       <c r="D274" s="5">
-        <v>2.7507392779871465</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5566768410860918</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>286.87235283000001</v>
+        <v>289.58432420000003</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.36723474999996597</v>
+        <v>-0.31091118999995615</v>
       </c>
       <c r="D275" s="5">
-        <v>-1.5234533548123874</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2794294521099037</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>287.9155232</v>
+        <v>290.71652473</v>
       </c>
       <c r="C276" s="5">
-        <v>1.0431703699999844</v>
+        <v>1.1322005299999773</v>
       </c>
       <c r="D276" s="5">
-        <v>4.4519677154196913</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7939073204466442</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>288.75967508999997</v>
+        <v>291.51960472000002</v>
       </c>
       <c r="C277" s="5">
-        <v>0.84415188999997781</v>
+        <v>0.80307999000001473</v>
       </c>
       <c r="D277" s="5">
-        <v>3.5756252165025648</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3657301150668673</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>288.57946005999997</v>
+        <v>291.34599787000002</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.18021502999999939</v>
+        <v>-0.17360684999999876</v>
       </c>
       <c r="D278" s="5">
-        <v>-0.74635511704261859</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.71229246722822603</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>289.22235353999997</v>
+        <v>291.95494403999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.64289347999999791</v>
+        <v>0.60894616999996742</v>
       </c>
       <c r="D279" s="5">
-        <v>2.7063445171763956</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5371704767076286</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>289.67735226999997</v>
+        <v>292.49431400999998</v>
       </c>
       <c r="C280" s="5">
-        <v>0.4549987299999998</v>
+        <v>0.53936996999999565</v>
       </c>
       <c r="D280" s="5">
-        <v>1.9042358800762882</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2395963790435625</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>289.65465369999998</v>
+        <v>292.47133865000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-2.2698569999988649E-2</v>
+        <v>-2.2975359999975353E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-9.3989219314616346E-2</v>
+        <v>-9.4219007747065042E-2</v>
       </c>
       <c r="E281" s="5">
-        <v>2.1142728950934053</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1316899364044684</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>288.55932237000002</v>
+        <v>291.34864419000002</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.095331329999965</v>
+        <v>-1.1226944599999911</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.4446102475921956</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5103586363294141</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>289.93526677</v>
+        <v>292.77897741999999</v>
       </c>
       <c r="C283" s="5">
-        <v>1.3759443999999803</v>
+        <v>1.4303332299999738</v>
       </c>
       <c r="D283" s="5">
-        <v>5.8744636433790687</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0529267585772928</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>290.31441962000002</v>
+        <v>293.12821054</v>
       </c>
       <c r="C284" s="5">
-        <v>0.37915285000002541</v>
+        <v>0.34923312000000806</v>
       </c>
       <c r="D284" s="5">
-        <v>1.5805947677555388</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.440814124150136</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>290.05700681000002</v>
+        <v>292.94977419999998</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.25741281000000527</v>
+        <v>-0.17843634000001884</v>
       </c>
       <c r="D285" s="5">
-        <v>-1.0588293614086419</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.72803695552358105</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>290.63130738000001</v>
+        <v>293.47189254</v>
       </c>
       <c r="C286" s="5">
-        <v>0.57430056999999124</v>
+        <v>0.52211834000002</v>
       </c>
       <c r="D286" s="5">
-        <v>2.4019941552184232</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1598253312332449</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>290.13825652999998</v>
+        <v>293.04787270000003</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.49305085000003146</v>
+        <v>-0.42401983999997128</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.0168905468611165</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7200958686674372</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>291.11527439000002</v>
+        <v>294.00862655999998</v>
       </c>
       <c r="C288" s="5">
-        <v>0.97701786000004631</v>
+        <v>0.96075385999995433</v>
       </c>
       <c r="D288" s="5">
-        <v>4.116593395164525</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0059062789773003</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>292.76839629</v>
+        <v>295.64472804000002</v>
       </c>
       <c r="C289" s="5">
-        <v>1.6531218999999737</v>
+        <v>1.6361014800000362</v>
       </c>
       <c r="D289" s="5">
-        <v>7.0312041198220987</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8859911103352767</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>293.34349407000002</v>
+        <v>296.22027097</v>
       </c>
       <c r="C290" s="5">
-        <v>0.57509778000002143</v>
+        <v>0.57554292999998324</v>
       </c>
       <c r="D290" s="5">
-        <v>2.3828471031249077</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3612616583536417</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>293.72105757999998</v>
+        <v>296.65946394999997</v>
       </c>
       <c r="C291" s="5">
-        <v>0.37756350999995902</v>
+        <v>0.43919297999997298</v>
       </c>
       <c r="D291" s="5">
-        <v>1.5555053387127593</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7937686153546961</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>294.69113348000002</v>
+        <v>297.61698869000003</v>
       </c>
       <c r="C292" s="5">
-        <v>0.97007590000004029</v>
+        <v>0.9575247400000535</v>
       </c>
       <c r="D292" s="5">
-        <v>4.0360443846869209</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9427316693508629</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>294.51066427000001</v>
+        <v>297.42929351999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.18046921000001248</v>
+        <v>-0.18769517000004043</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.73241127850109944</v>
+        <v>-0.75417263890021902</v>
       </c>
       <c r="E293" s="5">
-        <v>1.6764828418843525</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6951934137837465</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>294.53297702999998</v>
+        <v>297.51377043999997</v>
       </c>
       <c r="C294" s="5">
-        <v>2.2312759999977061E-2</v>
+        <v>8.4476919999985967E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>9.0952468351135352E-2</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.3413611668158234</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>295.17400122999999</v>
+        <v>298.10727055000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.64102420000000393</v>
+        <v>0.59350011000003633</v>
       </c>
       <c r="D295" s="5">
-        <v>2.643181213782575</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4202792907311643</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>295.70584853000003</v>
+        <v>298.6162693</v>
       </c>
       <c r="C296" s="5">
-        <v>0.5318473000000381</v>
+        <v>0.50899874999998929</v>
       </c>
       <c r="D296" s="5">
-        <v>2.1837275487463836</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0682729846897452</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>295.41798397999997</v>
+        <v>298.40795261</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.28786455000005162</v>
+        <v>-0.20831669000000375</v>
       </c>
       <c r="D297" s="5">
-        <v>-1.1619449679259874</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.83392349291830925</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>295.65504791000001</v>
+        <v>298.59089110000002</v>
       </c>
       <c r="C298" s="5">
-        <v>0.23706393000003345</v>
+        <v>0.18293849000002638</v>
       </c>
       <c r="D298" s="5">
-        <v>0.96722494056957764</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.73814350993532951</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>295.84868633000002</v>
+        <v>298.8585314</v>
       </c>
       <c r="C299" s="5">
-        <v>0.19363842000001341</v>
+        <v>0.26764029999998229</v>
       </c>
       <c r="D299" s="5">
-        <v>0.78877383293165515</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0809319240959736</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>294.68799984999998</v>
+        <v>297.67430130999998</v>
       </c>
       <c r="C300" s="5">
-        <v>-1.160686480000038</v>
+        <v>-1.1842300900000282</v>
       </c>
       <c r="D300" s="5">
-        <v>-4.6076230681193149</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.652739505882197</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>295.06779843999999</v>
+        <v>298.16865541999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.37979859000000715</v>
+        <v>0.4943541100000175</v>
       </c>
       <c r="D301" s="5">
-        <v>1.5575892628339139</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0111697072955792</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>294.41294427999998</v>
+        <v>297.39870474000003</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.65485416000001351</v>
+        <v>-0.76995067999996536</v>
       </c>
       <c r="D302" s="5">
-        <v>-2.6309328087819828</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0550859812827014</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>295.30215528000002</v>
+        <v>298.34132198999998</v>
       </c>
       <c r="C303" s="5">
-        <v>0.88921100000004571</v>
+        <v>0.94261724999995522</v>
       </c>
       <c r="D303" s="5">
-        <v>3.6851582742130073</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8704576853285655</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>295.62488416999997</v>
+        <v>298.64684475000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.32272888999995075</v>
+        <v>0.30552276000003076</v>
       </c>
       <c r="D304" s="5">
-        <v>1.3193639173402438</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2358307036252514</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>296.63917343000003</v>
+        <v>299.74528550999997</v>
       </c>
       <c r="C305" s="5">
-        <v>1.014289260000055</v>
+        <v>1.0984407599999599</v>
       </c>
       <c r="D305" s="5">
-        <v>4.1957902662855595</v>
+        <v>4.5040603377612731</v>
       </c>
       <c r="E305" s="5">
-        <v>0.72272736380394331</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.77866976806177934</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>297.65019380000001</v>
+        <v>300.73080592000002</v>
       </c>
       <c r="C306" s="5">
-        <v>1.0110203699999829</v>
+        <v>0.9855204100000492</v>
       </c>
       <c r="D306" s="5">
-        <v>4.1674440328851814</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0175653734062733</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>298.42233449000003</v>
+        <v>301.54549264000002</v>
       </c>
       <c r="C307" s="5">
-        <v>0.77214069000001473</v>
+        <v>0.81468671999999742</v>
       </c>
       <c r="D307" s="5">
-        <v>3.1577462638033849</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2997039818250196</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>298.79592266999998</v>
+        <v>301.89820361</v>
       </c>
       <c r="C308" s="5">
-        <v>0.37358817999995608</v>
+        <v>0.35271096999997553</v>
       </c>
       <c r="D308" s="5">
-        <v>1.5126396803101905</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4126780270653727</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>299.22069217000001</v>
+        <v>302.31521015999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.42476950000002489</v>
+        <v>0.41700654999999642</v>
       </c>
       <c r="D309" s="5">
-        <v>1.7193266173030963</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6701889451435026</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>300.45759318</v>
+        <v>303.50078229000002</v>
       </c>
       <c r="C310" s="5">
-        <v>1.2369010099999969</v>
+        <v>1.1855721300000255</v>
       </c>
       <c r="D310" s="5">
-        <v>5.0748380313488273</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8088127008615311</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>302.11722914000001</v>
+        <v>305.22450882999999</v>
       </c>
       <c r="C311" s="5">
-        <v>1.6596359600000028</v>
+        <v>1.7237265399999728</v>
       </c>
       <c r="D311" s="5">
-        <v>6.8335615989024268</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0323508823244785</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>301.90559164000001</v>
+        <v>305.08957428000002</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.21163749999999482</v>
+        <v>-0.13493454999996857</v>
       </c>
       <c r="D312" s="5">
-        <v>-0.83738619615110199</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.52921154749917543</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>302.25507492999998</v>
+        <v>305.38455155999998</v>
       </c>
       <c r="C313" s="5">
-        <v>0.34948328999996647</v>
+        <v>0.29497727999995504</v>
       </c>
       <c r="D313" s="5">
-        <v>1.3979879064468292</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1664152652758109</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>302.48874139999998</v>
+        <v>305.68453462999997</v>
       </c>
       <c r="C314" s="5">
-        <v>0.23366647000000285</v>
+        <v>0.29998306999999613</v>
       </c>
       <c r="D314" s="5">
-        <v>0.93164715328220016</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1851645196762961</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>304.57392463000002</v>
+        <v>307.70533948999997</v>
       </c>
       <c r="C315" s="5">
-        <v>2.085183230000041</v>
+        <v>2.0208048599999984</v>
       </c>
       <c r="D315" s="5">
-        <v>8.5930560590122376</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2277881893330971</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>304.55175154</v>
+        <v>307.65711092999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-2.2173090000023876E-2</v>
+        <v>-4.82285599999841E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-8.7325455844400324E-2</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.18792136559551142</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>304.59437430999998</v>
+        <v>307.78182471999997</v>
       </c>
       <c r="C317" s="5">
-        <v>4.2622769999979937E-2</v>
+        <v>0.12471378999998706</v>
       </c>
       <c r="D317" s="5">
-        <v>0.16807229701456539</v>
+        <v>0.48752541484105016</v>
       </c>
       <c r="E317" s="5">
-        <v>2.6817769170588646</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6811228060939385</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>305.47740140000002</v>
+        <v>308.67020009999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.88302709000004143</v>
+        <v>0.88837538000001359</v>
       </c>
       <c r="D318" s="5">
-        <v>3.5348397747253513</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5191746448502093</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>305.76421300999999</v>
+        <v>308.97882709999999</v>
       </c>
       <c r="C319" s="5">
-        <v>0.28681160999997246</v>
+        <v>0.30862700000000132</v>
       </c>
       <c r="D319" s="5">
-        <v>1.1325119125294325</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.206452246401768</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>306.07963337000001</v>
+        <v>309.28181626000003</v>
       </c>
       <c r="C320" s="5">
-        <v>0.31542036000001872</v>
+        <v>0.30298916000003828</v>
       </c>
       <c r="D320" s="5">
-        <v>1.2449440942042589</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1831049474082311</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>307.84960507</v>
+        <v>311.04655306000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.769971699999985</v>
+        <v>1.7647367999999801</v>
       </c>
       <c r="D321" s="5">
-        <v>7.1642724260472246</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0661214880841428</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>307.88569329000001</v>
+        <v>311.14302285000002</v>
       </c>
       <c r="C322" s="5">
-        <v>3.6088220000010551E-2</v>
+        <v>9.6469790000014655E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>0.14076287752111671</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.3728105043689256</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>308.49825135999998</v>
+        <v>311.70080783999998</v>
       </c>
       <c r="C323" s="5">
-        <v>0.61255806999997731</v>
+        <v>0.55778498999995918</v>
       </c>
       <c r="D323" s="5">
-        <v>2.4137751633970028</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1725738111083581</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>309.95753902000001</v>
+        <v>313.13435404000001</v>
       </c>
       <c r="C324" s="5">
-        <v>1.4592876600000295</v>
+        <v>1.4335462000000234</v>
       </c>
       <c r="D324" s="5">
-        <v>5.8263867796108926</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.660696009421895</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>310.30757226999998</v>
+        <v>313.67088694</v>
       </c>
       <c r="C325" s="5">
-        <v>0.35003324999996721</v>
+        <v>0.53653289999999743</v>
       </c>
       <c r="D325" s="5">
-        <v>1.3636018163559305</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0756001554657066</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>311.39086651000002</v>
+        <v>314.68766374</v>
       </c>
       <c r="C326" s="5">
-        <v>1.0832942400000434</v>
+        <v>1.0167768000000024</v>
       </c>
       <c r="D326" s="5">
-        <v>4.2706203325835634</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9599531584790792</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>309.54213232000001</v>
+        <v>312.85559323000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.848734190000016</v>
+        <v>-1.8320705099999941</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.8963302409661313</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7668267715765733</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>309.39496494999997</v>
+        <v>312.68877801000002</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.14716737000003377</v>
+        <v>-0.16681521999998949</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.56903330370701166</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.63796929157106108</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>309.74104249999999</v>
+        <v>313.00815607999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.34607755000001816</v>
+        <v>0.31937806999997065</v>
       </c>
       <c r="D329" s="5">
-        <v>1.3505634509735964</v>
+        <v>1.2325802753520465</v>
       </c>
       <c r="E329" s="5">
-        <v>1.6896793322788151</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6980636737580657</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>310.98485018999997</v>
+        <v>314.29367674000002</v>
       </c>
       <c r="C330" s="5">
-        <v>1.2438076899999828</v>
+        <v>1.2855206600000315</v>
       </c>
       <c r="D330" s="5">
-        <v>4.9266295812384175</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0412479925440845</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>311.87782692000002</v>
+        <v>315.18964069999998</v>
       </c>
       <c r="C331" s="5">
-        <v>0.89297673000004352</v>
+        <v>0.89596395999996048</v>
       </c>
       <c r="D331" s="5">
-        <v>3.500679873278445</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.475015258337244</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>312.08088584000001</v>
+        <v>315.38937734000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.20305891999998948</v>
+        <v>0.199736640000026</v>
       </c>
       <c r="D332" s="5">
-        <v>0.78410568511970702</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.76309970454750964</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>312.4595721</v>
+        <v>315.86621126</v>
       </c>
       <c r="C333" s="5">
-        <v>0.37868625999999495</v>
+        <v>0.47683391999999003</v>
       </c>
       <c r="D333" s="5">
-        <v>1.4658653501404384</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8294301577088223</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>312.93744071999998</v>
+        <v>316.30158538000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.47786861999998109</v>
+        <v>0.43537412000000586</v>
       </c>
       <c r="D334" s="5">
-        <v>1.8507692654757824</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6666165122435128</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>312.87186824999998</v>
+        <v>316.25857336000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-6.5572470000006433E-2</v>
+        <v>-4.3012019999991935E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.25115672759840058</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.16305905746605287</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>311.06801264000001</v>
+        <v>314.44230931999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.803855609999971</v>
+        <v>-1.8162640400000214</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.7033458698112387</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6780004077700905</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>311.44243647000002</v>
+        <v>314.93320964999998</v>
       </c>
       <c r="C337" s="5">
-        <v>0.374423830000012</v>
+        <v>0.49090032999998812</v>
       </c>
       <c r="D337" s="5">
-        <v>1.4540070184387188</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8895832995702966</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>312.93580149000002</v>
+        <v>316.33241971000001</v>
       </c>
       <c r="C338" s="5">
-        <v>1.4933650199999988</v>
+        <v>1.3992100600000299</v>
       </c>
       <c r="D338" s="5">
-        <v>5.9081932219062772</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4636818103345197</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>313.38266228999998</v>
+        <v>316.78409475000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.44686079999996764</v>
+        <v>0.45167503999999781</v>
       </c>
       <c r="D339" s="5">
-        <v>1.7270779920076418</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.726939244320369</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>314.17122309000001</v>
+        <v>317.54436246</v>
       </c>
       <c r="C340" s="5">
-        <v>0.78856080000002748</v>
+        <v>0.76026770999999371</v>
       </c>
       <c r="D340" s="5">
-        <v>3.0616864447832848</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.918266870068531</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>314.91431003999998</v>
+        <v>318.26899806</v>
       </c>
       <c r="C341" s="5">
-        <v>0.74308694999996305</v>
+        <v>0.72463559999999916</v>
       </c>
       <c r="D341" s="5">
-        <v>2.8754901331156546</v>
+        <v>2.7730299830940774</v>
       </c>
       <c r="E341" s="5">
-        <v>1.6701911694508409</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6807363890720461</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>315.84678700000001</v>
+        <v>319.36983606000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.93247696000003089</v>
+        <v>1.1008380000000102</v>
       </c>
       <c r="D342" s="5">
-        <v>3.6117023517364011</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2304712066809191</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>315.68348931999998</v>
+        <v>315.68034374000001</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.16329768000002787</v>
+        <v>-3.6894923199999994</v>
       </c>
       <c r="D343" s="5">
-        <v>-0.61865740668908265</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.015124674875977</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>316.12627832999999</v>
+        <v>316.12033394000002</v>
       </c>
       <c r="C344" s="5">
-        <v>0.44278901000001269</v>
+        <v>0.4399902000000111</v>
       </c>
       <c r="D344" s="5">
-        <v>1.6962087962343109</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6854218908533225</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>316.17734266000002</v>
+        <v>316.15200820000001</v>
       </c>
       <c r="C345" s="5">
-        <v>5.1064330000031077E-2</v>
+        <v>3.1674259999988408E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>0.19401001938057494</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.12030249584200625</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>316.93834213999997</v>
+        <v>316.87858344</v>
       </c>
       <c r="C346" s="5">
-        <v>0.76099947999995265</v>
+        <v>0.7265752399999883</v>
       </c>
       <c r="D346" s="5">
-        <v>2.9267930679450105</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7929471536314754</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>317.43761655999998</v>
+        <v>317.38663552999998</v>
       </c>
       <c r="C347" s="5">
-        <v>0.4992744200000061</v>
+        <v>0.50805208999997831</v>
       </c>
       <c r="D347" s="5">
-        <v>1.9068302554514638</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9410192994309128</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>317.68922710999999</v>
+        <v>317.62989864999997</v>
       </c>
       <c r="C348" s="5">
-        <v>0.25161055000000943</v>
+        <v>0.24326311999999461</v>
       </c>
       <c r="D348" s="5">
-        <v>0.95531339957770633</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.92363519714930842</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>319.31131088000001</v>
+        <v>319.40800927999999</v>
       </c>
       <c r="C349" s="5">
-        <v>1.6220837700000175</v>
+        <v>1.7781106300000147</v>
       </c>
       <c r="D349" s="5">
-        <v>6.3020832091141621</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9284107976085307</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>319.31838776000001</v>
+        <v>319.29628659000002</v>
       </c>
       <c r="C350" s="5">
-        <v>7.076879999999619E-3</v>
+        <v>-0.11172268999996504</v>
       </c>
       <c r="D350" s="5">
-        <v>2.6598779814479556E-2</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.41893004256928768</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>321.29329213</v>
+        <v>321.29523410000002</v>
       </c>
       <c r="C351" s="5">
-        <v>1.9749043699999902</v>
+        <v>1.9989475099999936</v>
       </c>
       <c r="D351" s="5">
-        <v>7.6794351284999784</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7767267509412097</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>321.82903827000001</v>
+        <v>321.87745453000002</v>
       </c>
       <c r="C352" s="5">
-        <v>0.53574614000001475</v>
+        <v>0.58222043000000667</v>
       </c>
       <c r="D352" s="5">
-        <v>2.0194144045525331</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1963289977651179</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>321.90551840000001</v>
+        <v>321.95696445999999</v>
       </c>
       <c r="C353" s="5">
-        <v>7.6480129999993096E-2</v>
+        <v>7.9509929999971973E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>0.28554354790140124</v>
+        <v>0.29682616363240211</v>
       </c>
       <c r="E353" s="5">
-        <v>2.220035145151722</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1587576617515083</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>321.83101527000002</v>
+        <v>325.46162846999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-7.450312999998232E-2</v>
+        <v>3.5046640099999991</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.27737964343218513</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.873751684289726</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>322.53683480000001</v>
+        <v>326.18199199999998</v>
       </c>
       <c r="C355" s="5">
-        <v>0.70581952999998521</v>
+        <v>0.72036352999998599</v>
       </c>
       <c r="D355" s="5">
-        <v>2.6637427156212423</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6886040632404518</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>323.26927222</v>
+        <v>326.90368998999998</v>
       </c>
       <c r="C356" s="5">
-        <v>0.73243741999999656</v>
+        <v>0.72169798999999557</v>
       </c>
       <c r="D356" s="5">
-        <v>2.7593312927508995</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6876241366786013</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>323.39089919000003</v>
+        <v>326.98602764999998</v>
       </c>
       <c r="C357" s="5">
-        <v>0.12162697000002254</v>
+        <v>8.2337660000007418E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.45242396403608609</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.30266461979946424</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>323.65989431999998</v>
+        <v>327.22716157000002</v>
       </c>
       <c r="C358" s="5">
-        <v>0.26899512999995068</v>
+        <v>0.24113392000003842</v>
       </c>
       <c r="D358" s="5">
-        <v>1.0027338498682203</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.88853100618255798</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>323.84959499000001</v>
+        <v>327.38279397000002</v>
       </c>
       <c r="C359" s="5">
-        <v>0.1897006700000361</v>
+        <v>0.15563240000000178</v>
       </c>
       <c r="D359" s="5">
-        <v>0.70560507817185592</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.57222691490355082</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>324.29295119</v>
+        <v>327.82519306</v>
       </c>
       <c r="C360" s="5">
-        <v>0.44335619999998244</v>
+        <v>0.44239908999998079</v>
       </c>
       <c r="D360" s="5">
-        <v>1.6552490454088131</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6336911295583123</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>325.52141835999998</v>
+        <v>329.25550499000002</v>
       </c>
       <c r="C361" s="5">
-        <v>1.2284671699999876</v>
+        <v>1.4303119300000162</v>
       </c>
       <c r="D361" s="5">
-        <v>4.6416844717238837</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3631220586284778</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>326.49386537999999</v>
+        <v>330.09322417999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.97244702000000416</v>
+        <v>0.83771918999997297</v>
       </c>
       <c r="D362" s="5">
-        <v>3.6443129218896919</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0962283289301284</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>327.09560439000001</v>
+        <v>330.78515255000002</v>
       </c>
       <c r="C363" s="5">
-        <v>0.60173901000001706</v>
+        <v>0.69192837000002783</v>
       </c>
       <c r="D363" s="5">
-        <v>2.2341967437703003</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5445958225663867</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>327.82524617000001</v>
+        <v>331.39282698</v>
       </c>
       <c r="C364" s="5">
-        <v>0.72964178000000857</v>
+        <v>0.60767442999997456</v>
       </c>
       <c r="D364" s="5">
-        <v>2.7098881355497761</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2268909261559777</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>327.87740492</v>
+        <v>331.45884971999999</v>
       </c>
       <c r="C365" s="5">
-        <v>5.2158749999989595E-2</v>
+        <v>6.6022739999993973E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>0.19109358247637598</v>
+        <v>0.23933577570687259</v>
       </c>
       <c r="E365" s="5">
-        <v>1.8551674881756242</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9512904856513922</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>327.40114934000002</v>
+        <v>331.13446461000001</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.47625557999998591</v>
+        <v>-0.32438510999998016</v>
       </c>
       <c r="D366" s="5">
-        <v>-1.7291919691244217</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1680897976481086</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>327.37920394000002</v>
+        <v>331.15213015</v>
       </c>
       <c r="C367" s="5">
-        <v>-2.1945399999992787E-2</v>
+        <v>1.7665539999995872E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-8.0405257443727507E-2</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4037034544806026E-2</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>327.60480711999998</v>
+        <v>331.26878872999998</v>
       </c>
       <c r="C368" s="5">
-        <v>0.2256031799999505</v>
+        <v>0.11665857999997797</v>
       </c>
       <c r="D368" s="5">
-        <v>0.83008406836182491</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.42355714942361455</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>289.31397023</v>
+        <v>292.98333502999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-38.29083688999998</v>
+        <v>-38.285453700000005</v>
       </c>
       <c r="D369" s="5">
-        <v>-77.497556899361982</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-77.094024994933591</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>295.84965484999998</v>
+        <v>299.51772132000002</v>
       </c>
       <c r="C370" s="5">
-        <v>6.5356846199999836</v>
+        <v>6.5343862900000431</v>
       </c>
       <c r="D370" s="5">
-        <v>30.743450351368917</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>30.303252756769083</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>306.14223594999999</v>
+        <v>309.83946663</v>
       </c>
       <c r="C371" s="5">
-        <v>10.292581100000007</v>
+        <v>10.321745309999983</v>
       </c>
       <c r="D371" s="5">
-        <v>50.739195898943358</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>50.16563607206237</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>308.15097431999999</v>
+        <v>311.79241127</v>
       </c>
       <c r="C372" s="5">
-        <v>2.0087383700000032</v>
+        <v>1.9529446399999983</v>
       </c>
       <c r="D372" s="5">
-        <v>8.16420066076744</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8315012581653631</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>310.59188058000001</v>
+        <v>314.46385309999999</v>
       </c>
       <c r="C373" s="5">
-        <v>2.4409062600000198</v>
+        <v>2.671441829999992</v>
       </c>
       <c r="D373" s="5">
-        <v>9.9306097845629502</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.780236995525595</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>311.66600011000003</v>
+        <v>315.38435353</v>
       </c>
       <c r="C374" s="5">
-        <v>1.0741195300000186</v>
+        <v>0.92050043000000414</v>
       </c>
       <c r="D374" s="5">
-        <v>4.229810504709941</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5697547957223241</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>311.99700766000001</v>
+        <v>315.69000057</v>
       </c>
       <c r="C375" s="5">
-        <v>0.33100754999998117</v>
+        <v>0.30564703999999665</v>
       </c>
       <c r="D375" s="5">
-        <v>1.2819413079196096</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1691694958082977</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>309.12538575000002</v>
+        <v>312.92329797999997</v>
       </c>
       <c r="C376" s="5">
-        <v>-2.8716219099999876</v>
+        <v>-2.7667025900000226</v>
       </c>
       <c r="D376" s="5">
-        <v>-10.502498611811649</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.024374591019914</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>311.96021187000002</v>
+        <v>315.68279346999998</v>
       </c>
       <c r="C377" s="5">
-        <v>2.8348261200000024</v>
+        <v>2.7594954900000062</v>
       </c>
       <c r="D377" s="5">
-        <v>11.576934090624945</v>
+        <v>11.110767361305275</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.8546172475299691</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7595821512464775</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>312.37784591000002</v>
+        <v>316.20504714999998</v>
       </c>
       <c r="C378" s="5">
-        <v>0.41763403999999582</v>
+        <v>0.52225368000000572</v>
       </c>
       <c r="D378" s="5">
-        <v>1.6183712908553138</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0033982559874541</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>312.69206928</v>
+        <v>316.47884812000001</v>
       </c>
       <c r="C379" s="5">
-        <v>0.31422336999997924</v>
+        <v>0.27380097000002479</v>
       </c>
       <c r="D379" s="5">
-        <v>1.2137902425619629</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0440391216878453</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>315.12471664999998</v>
+        <v>319.03396107999998</v>
       </c>
       <c r="C380" s="5">
-        <v>2.4326473699999838</v>
+        <v>2.555112959999974</v>
       </c>
       <c r="D380" s="5">
-        <v>9.7456260318848464</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.130274534941307</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>314.81869562000003</v>
+        <v>318.53742894999999</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.30602102999995395</v>
+        <v>-0.49653212999999141</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.159128947012722</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8517293615195607</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>316.48631628999999</v>
+        <v>320.22527626999999</v>
       </c>
       <c r="C382" s="5">
-        <v>1.6676206699999625</v>
+        <v>1.687847320000003</v>
       </c>
       <c r="D382" s="5">
-        <v>6.5449984099768654</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5471073857795714</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>318.24373610999999</v>
+        <v>321.90207671000002</v>
       </c>
       <c r="C383" s="5">
-        <v>1.7574198199999955</v>
+        <v>1.6768004400000223</v>
       </c>
       <c r="D383" s="5">
-        <v>6.8708152828899083</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4677396215183869</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>321.45889001</v>
+        <v>325.05508817999998</v>
       </c>
       <c r="C384" s="5">
-        <v>3.2151539000000184</v>
+        <v>3.1530114699999672</v>
       </c>
       <c r="D384" s="5">
-        <v>12.820213491879851</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.408274389735375</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>321.99411676</v>
+        <v>326.0178985</v>
       </c>
       <c r="C385" s="5">
-        <v>0.53522674999999253</v>
+        <v>0.96281032000001687</v>
       </c>
       <c r="D385" s="5">
-        <v>2.0163898615170428</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6128693976487769</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>323.23326337999998</v>
+        <v>327.08656988000001</v>
       </c>
       <c r="C386" s="5">
-        <v>1.2391466199999854</v>
+        <v>1.0686713800000121</v>
       </c>
       <c r="D386" s="5">
-        <v>4.7170316212719943</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0052411798160881</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>324.44352214999998</v>
+        <v>328.26435157999998</v>
       </c>
       <c r="C387" s="5">
-        <v>1.2102587699999958</v>
+        <v>1.1777816999999686</v>
       </c>
       <c r="D387" s="5">
-        <v>4.5867641742919574</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4076014872164837</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>326.95338408999999</v>
+        <v>330.81255050999999</v>
       </c>
       <c r="C388" s="5">
-        <v>2.5098619400000075</v>
+        <v>2.5481989300000123</v>
       </c>
       <c r="D388" s="5">
-        <v>9.6884129052968717</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7233512197233409</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>327.22137850000001</v>
+        <v>331.1182124</v>
       </c>
       <c r="C389" s="5">
-        <v>0.26799441000002844</v>
+        <v>0.30566189000001032</v>
       </c>
       <c r="D389" s="5">
-        <v>0.98805236822328002</v>
+        <v>1.114419675052325</v>
       </c>
       <c r="E389" s="5">
-        <v>4.8920234213585045</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8895344470103019</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>326.89049640000002</v>
+        <v>330.80865169999998</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.33088209999999663</v>
+        <v>-0.30956070000002001</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.2066989485173485</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.116123130372082</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>328.71033519000002</v>
+        <v>332.6074198</v>
       </c>
       <c r="C391" s="5">
-        <v>1.8198387900000057</v>
+        <v>1.798768100000018</v>
       </c>
       <c r="D391" s="5">
-        <v>6.8889411785936883</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7237036283294582</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>329.08045385000003</v>
+        <v>333.14240390999998</v>
       </c>
       <c r="C392" s="5">
-        <v>0.37011866000000282</v>
+        <v>0.53498410999998214</v>
       </c>
       <c r="D392" s="5">
-        <v>1.3595655484432312</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9473130780855774</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>332.08264810999998</v>
+        <v>335.82224063000001</v>
       </c>
       <c r="C393" s="5">
-        <v>3.0021942599999534</v>
+        <v>2.6798367200000257</v>
       </c>
       <c r="D393" s="5">
-        <v>11.513937705651433</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.091674299855114</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>332.10864441000001</v>
+        <v>335.99632445999998</v>
       </c>
       <c r="C394" s="5">
-        <v>2.5996300000031169E-2</v>
+        <v>0.17408382999997229</v>
       </c>
       <c r="D394" s="5">
-        <v>9.3979601370652865E-2</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.62383367276466206</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>332.23944742999998</v>
+        <v>335.94126548000003</v>
       </c>
       <c r="C395" s="5">
-        <v>0.13080301999997346</v>
+        <v>-5.5058979999955682E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>0.47365249110769003</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.19646423459864781</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>334.95478734</v>
+        <v>338.50814597999999</v>
       </c>
       <c r="C396" s="5">
-        <v>2.7153399100000115</v>
+        <v>2.5668804999999679</v>
       </c>
       <c r="D396" s="5">
-        <v>10.26049105346749</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.5643442257276945</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>334.63939296000001</v>
+        <v>338.75962365999999</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.31539437999998654</v>
+        <v>0.2514776799999936</v>
       </c>
       <c r="D397" s="5">
-        <v>-1.1240900740695503</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.89513150057849433</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>335.52005028999997</v>
+        <v>339.55289620000002</v>
       </c>
       <c r="C398" s="5">
-        <v>0.88065732999996271</v>
+        <v>0.79327254000003222</v>
       </c>
       <c r="D398" s="5">
-        <v>3.2041053720995194</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8465123166141915</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>335.84368390999998</v>
+        <v>339.95086941</v>
       </c>
       <c r="C399" s="5">
-        <v>0.32363362000000961</v>
+        <v>0.3979732099999751</v>
       </c>
       <c r="D399" s="5">
-        <v>1.1636481729467851</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4155627945893201</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>336.22575240999998</v>
+        <v>340.25720378</v>
       </c>
       <c r="C400" s="5">
-        <v>0.38206850000000259</v>
+        <v>0.30633437000000185</v>
       </c>
       <c r="D400" s="5">
-        <v>1.3737397948801577</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0867117530815484</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>337.05607792000001</v>
+        <v>341.23031151999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.83032551000002286</v>
+        <v>0.97310773999998901</v>
       </c>
       <c r="D401" s="5">
-        <v>3.0040415374189777</v>
+        <v>3.4864019465209894</v>
       </c>
       <c r="E401" s="5">
-        <v>3.0055186079475549</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0539241700738184</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>338.67719345</v>
+        <v>342.70117461000001</v>
       </c>
       <c r="C402" s="5">
-        <v>1.6211155299999973</v>
+        <v>1.470863090000023</v>
       </c>
       <c r="D402" s="5">
-        <v>5.9267070581171311</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2969724245196304</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>339.23114457000003</v>
+        <v>343.22726640000002</v>
       </c>
       <c r="C403" s="5">
-        <v>0.553951120000022</v>
+        <v>0.5260917900000095</v>
       </c>
       <c r="D403" s="5">
-        <v>1.9805114621142428</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8577929173166918</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>339.14329003</v>
+        <v>343.31462921999997</v>
       </c>
       <c r="C404" s="5">
-        <v>-8.7854540000023462E-2</v>
+        <v>8.736281999995299E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>-0.31033533184700035</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.30586809814909799</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>340.52901566000003</v>
+        <v>344.27395731000001</v>
       </c>
       <c r="C405" s="5">
-        <v>1.3857256300000245</v>
+        <v>0.95932809000004227</v>
       </c>
       <c r="D405" s="5">
-        <v>5.0148530188867335</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4051910693057463</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>341.75536633000002</v>
+        <v>345.52906882000002</v>
       </c>
       <c r="C406" s="5">
-        <v>1.226350669999988</v>
+        <v>1.2551115100000061</v>
       </c>
       <c r="D406" s="5">
-        <v>4.4082066320187963</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4636070365200453</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>343.77975534000001</v>
+        <v>347.52891839</v>
       </c>
       <c r="C407" s="5">
-        <v>2.024389009999993</v>
+        <v>1.9998495699999808</v>
       </c>
       <c r="D407" s="5">
-        <v>7.3444180048473751</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1707592213732463</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>344.35084431000001</v>
+        <v>347.82053344000002</v>
       </c>
       <c r="C408" s="5">
-        <v>0.57108897000000525</v>
+        <v>0.29161505000001853</v>
       </c>
       <c r="D408" s="5">
-        <v>2.011761748350005</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.011592326188282</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>344.43935334999998</v>
+        <v>348.69010042999997</v>
       </c>
       <c r="C409" s="5">
-        <v>8.8509039999962624E-2</v>
+        <v>0.86956698999995297</v>
       </c>
       <c r="D409" s="5">
-        <v>0.30887429478607675</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.041651210939067</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>345.40848717</v>
+        <v>349.63200081000002</v>
       </c>
       <c r="C410" s="5">
-        <v>0.96913382000002457</v>
+        <v>0.94190038000004961</v>
       </c>
       <c r="D410" s="5">
-        <v>3.4291301983414124</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2900992529046658</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>344.93137380000002</v>
+        <v>349.23576164999997</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.47711336999998366</v>
+        <v>-0.39623916000005011</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.6450272136764643</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3515192197357639</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>346.36461729000001</v>
+        <v>350.65349988000003</v>
       </c>
       <c r="C412" s="5">
-        <v>1.4332434899999953</v>
+        <v>1.4177382300000545</v>
       </c>
       <c r="D412" s="5">
-        <v>5.1017308114255311</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9817065128583637</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>347.03734727</v>
+        <v>351.36304582999998</v>
       </c>
       <c r="C413" s="5">
-        <v>0.67272997999998552</v>
+        <v>0.70954594999994924</v>
       </c>
       <c r="D413" s="5">
-        <v>2.3557709950180472</v>
+        <v>2.4554022313100887</v>
       </c>
       <c r="E413" s="5">
-        <v>2.9613082225353082</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.969470755650061</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>349.61338934999998</v>
+        <v>354.06300044</v>
       </c>
       <c r="C414" s="5">
-        <v>2.5760420799999793</v>
+        <v>2.6999546100000202</v>
       </c>
       <c r="D414" s="5">
-        <v>9.2803559592991469</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6209462141293898</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>350.46570408999997</v>
+        <v>354.97263041000002</v>
       </c>
       <c r="C415" s="5">
-        <v>0.85231473999999707</v>
+        <v>0.90962997000002588</v>
       </c>
       <c r="D415" s="5">
-        <v>2.964999378097799</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1268804400262029</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>351.73266988</v>
+        <v>356.09657183000002</v>
       </c>
       <c r="C416" s="5">
-        <v>1.2669657900000288</v>
+        <v>1.1239414199999942</v>
       </c>
       <c r="D416" s="5">
-        <v>4.4254130696316896</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8664018970633984</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>351.41204935000002</v>
+        <v>355.83869221999998</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.32062052999998514</v>
+        <v>-0.25787961000003179</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.0883878560485449</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.86556839065554669</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>352.66617344000002</v>
+        <v>357.20052043999999</v>
       </c>
       <c r="C418" s="5">
-        <v>1.2541240900000048</v>
+        <v>1.3618282200000067</v>
       </c>
       <c r="D418" s="5">
-        <v>4.3676447851698219</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6904248922449154</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>353.53424612999999</v>
+        <v>358.11380437000003</v>
       </c>
       <c r="C419" s="5">
-        <v>0.86807268999996268</v>
+        <v>0.91328393000003416</v>
       </c>
       <c r="D419" s="5">
-        <v>2.9940664450930132</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1116535565315351</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>353.77320537999998</v>
+        <v>357.89799543999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.23895924999999352</v>
+        <v>-0.21580893000003698</v>
       </c>
       <c r="D420" s="5">
-        <v>0.81412060013748011</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.72075996536793419</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>353.65061749</v>
+        <v>358.68624592999998</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.12258788999997705</v>
+        <v>0.78825048999999581</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.41502700198361442</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6751846974457205</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>353.82256059999997</v>
+        <v>359.22418675</v>
       </c>
       <c r="C422" s="5">
-        <v>0.17194310999997242</v>
+        <v>0.53794082000001708</v>
       </c>
       <c r="D422" s="5">
-        <v>0.58499649874090842</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.81462333267981</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>353.68192947</v>
+        <v>358.90182075000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.14063112999997429</v>
+        <v>-0.32236599999998816</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.47591350098473706</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0715748058531371</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>354.88890063000002</v>
+        <v>360.27604294999998</v>
       </c>
       <c r="C424" s="5">
-        <v>1.2069711600000232</v>
+        <v>1.3742221999999629</v>
       </c>
       <c r="D424" s="5">
-        <v>4.1728502641696474</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6927650452681213</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>354.87496256999998</v>
+        <v>360.38620344999998</v>
       </c>
       <c r="C425" s="5">
-        <v>-1.3938060000043606E-2</v>
+        <v>0.11016050000000632</v>
       </c>
       <c r="D425" s="5">
-        <v>-4.7119139373863472E-2</v>
+        <v>0.36753800321214225</v>
       </c>
       <c r="E425" s="5">
-        <v>2.258435687586724</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.568044000952141</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>355.44248836999998</v>
+        <v>361.09581061</v>
       </c>
       <c r="C426" s="5">
-        <v>0.56752579999999853</v>
+        <v>0.70960716000001867</v>
       </c>
       <c r="D426" s="5">
-        <v>1.9360429976285953</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3885795150086375</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>354.88326153999998</v>
+        <v>360.74566854</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.55922683000000006</v>
+        <v>-0.35014207000000397</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.8717389759706382</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1574126943561303</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>355.42235363999998</v>
+        <v>361.37769186999998</v>
       </c>
       <c r="C428" s="5">
-        <v>0.53909210000000485</v>
+        <v>0.63202332999998134</v>
       </c>
       <c r="D428" s="5">
-        <v>1.8381899377489797</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1227670560724166</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>360.20639793999999</v>
+        <v>361.68891847999998</v>
       </c>
       <c r="C429" s="5">
-        <v>4.784044300000005</v>
+        <v>0.31122661000000562</v>
       </c>
       <c r="D429" s="5">
-        <v>17.403273789756302</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0383763640255728</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>359.38976909000002</v>
+        <v>361.17227036999998</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.81662884999997232</v>
+        <v>-0.51664811000000554</v>
       </c>
       <c r="D430" s="5">
-        <v>-2.686868751453475</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.700715833841171</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>356.96606659999998</v>
+        <v>361.27054132000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.4237024900000392</v>
+        <v>9.8270950000028279E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-7.7992000309371035</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.3269956845601163</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>357.44905462999998</v>
+        <v>360.83179231999998</v>
       </c>
       <c r="C432" s="5">
-        <v>0.48298803000000134</v>
+        <v>-0.43874900000002981</v>
       </c>
       <c r="D432" s="5">
-        <v>1.6357808337464252</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4476581131990462</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>357.23074819999999</v>
+        <v>360.79483669000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.21830642999998418</v>
+        <v>-3.6955629999965822E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.73042449477245253</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.1228322587243813</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>358.53169192000001</v>
+        <v>361.27243272999999</v>
       </c>
       <c r="C434" s="5">
-        <v>1.3009437200000207</v>
+        <v>0.47759603999998035</v>
       </c>
       <c r="D434" s="5">
-        <v>4.458698035469455</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6000957863702148</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>356.51120007999998</v>
+        <v>359.05160303000002</v>
       </c>
       <c r="C435" s="5">
-        <v>-2.0204918400000338</v>
+        <v>-2.2208296999999675</v>
       </c>
       <c r="D435" s="5">
-        <v>-6.5568370461117969</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.1323282016337197</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>356.40028631000001</v>
+        <v>359.35246151000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.11091376999996783</v>
+        <v>0.30085847999998805</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.37269241115949203</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0101575066948421</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>356.77570116999999</v>
+        <v>359.90600719999998</v>
       </c>
       <c r="C437" s="5">
-        <v>0.37541485999997803</v>
+        <v>0.55354568999996445</v>
       </c>
       <c r="D437" s="5">
-        <v>1.27137088486029</v>
+        <v>1.8642185253292753</v>
       </c>
       <c r="E437" s="5">
-        <v>0.5356079747736775</v>
+        <v>-0.13324490377352172</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>361.08981808999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>1.1838108900000179</v>
+      </c>
+      <c r="D438" s="5">
+        <v>4.0192608547087394</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>360.60498265000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.48483543999998346</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-1.5993947911804973</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpnaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>