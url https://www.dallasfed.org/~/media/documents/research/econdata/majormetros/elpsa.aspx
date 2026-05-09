--- v3 (2026-04-18)
+++ v4 (2026-05-09)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A7FC77F8-1AA1-4956-A5FB-83F3989B6111}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{42F11DA3-0C7C-4EEB-BCEE-3EF2D6EEFF17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{85958595-DE8A-414E-BACE-F993EEB46C42}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AC90E33C-9F65-46A1-AAC0-D10C19CF299E}"/>
   </bookViews>
   <sheets>
     <sheet name="elpnaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DEF6B92-7E3D-4F11-AD55-82C0A58EC632}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AE50861-9E50-4C16-81DD-9244A1C73037}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>209.23157592000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>209.68119738999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.44962146999998254</v>
       </c>
       <c r="D7" s="5">
         <v>2.6093985998937752</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>209.70599245</v>
       </c>
       <c r="C8" s="5">
         <v>2.4795060000002422E-2</v>
       </c>
       <c r="D8" s="5">
         <v>0.14199380538983952</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>209.85005777000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.14406532000000993</v>
       </c>
       <c r="D9" s="5">
         <v>0.82750659079229294</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>211.12135810999999</v>
       </c>
       <c r="C10" s="5">
         <v>1.271300339999982</v>
       </c>
       <c r="D10" s="5">
         <v>7.5169495965577093</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>211.87974116999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.75838305999999989</v>
       </c>
       <c r="D11" s="5">
         <v>4.3967919333807615</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>211.51763371999999</v>
       </c>
       <c r="C12" s="5">
         <v>-0.36210744999999633</v>
       </c>
       <c r="D12" s="5">
         <v>-2.0316605324538717</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>210.92850996999999</v>
       </c>
       <c r="C13" s="5">
         <v>-0.58912374999999884</v>
       </c>
       <c r="D13" s="5">
         <v>-3.2915405332859304</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>209.87946407999999</v>
       </c>
       <c r="C14" s="5">
         <v>-1.0490458900000021</v>
       </c>
       <c r="D14" s="5">
         <v>-5.8075828330558688</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>210.40319056999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.52372649000000138</v>
       </c>
       <c r="D15" s="5">
         <v>3.0358826053508148</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>211.08992762</v>
       </c>
       <c r="C16" s="5">
         <v>0.68673705000000496</v>
       </c>
       <c r="D16" s="5">
         <v>3.9877729565385156</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>210.35430701000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.7356206099999838</v>
       </c>
       <c r="D17" s="5">
         <v>-4.1026134122150832</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>211.81563604999999</v>
       </c>
       <c r="C18" s="5">
         <v>1.4613290399999812</v>
       </c>
       <c r="D18" s="5">
         <v>8.6623994660164136</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>210.66142411000001</v>
       </c>
       <c r="C19" s="5">
         <v>-1.154211939999982</v>
       </c>
       <c r="D19" s="5">
         <v>-6.3465037940076403</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>211.23686581999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.57544170999997846</v>
       </c>
       <c r="D20" s="5">
         <v>3.327611909447481</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>211.39231423000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.15544841000001952</v>
       </c>
       <c r="D21" s="5">
         <v>0.886658425199216</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>212.03731626999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.64500203999998007</v>
       </c>
       <c r="D22" s="5">
         <v>3.723524697343783</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>212.44932478999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.41200852000000054</v>
       </c>
       <c r="D23" s="5">
         <v>2.356794442132637</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>212.62527054</v>
       </c>
       <c r="C24" s="5">
         <v>0.175945750000011</v>
       </c>
       <c r="D24" s="5">
         <v>0.99835231067730845</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>213.28494692000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.65967638000000761</v>
       </c>
       <c r="D25" s="5">
         <v>3.7872277674365185</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>213.44091172</v>
       </c>
       <c r="C26" s="5">
         <v>0.15596479999999247</v>
       </c>
       <c r="D26" s="5">
         <v>0.88103884734858084</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>213.8093337</v>
       </c>
       <c r="C27" s="5">
         <v>0.36842197999999371</v>
       </c>
       <c r="D27" s="5">
         <v>2.0911070571530965</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>214.06697756</v>
       </c>
       <c r="C28" s="5">
         <v>0.25764386000000172</v>
       </c>
       <c r="D28" s="5">
         <v>1.4556425104222059</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>215.50394854999999</v>
       </c>
       <c r="C29" s="5">
         <v>1.4369709899999918</v>
       </c>
       <c r="D29" s="5">
         <v>8.3594159909714083</v>
       </c>
       <c r="E29" s="5">
         <v>2.4480799148814958</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>216.38007271999999</v>
       </c>
       <c r="C30" s="5">
         <v>0.87612416999999709</v>
       </c>
       <c r="D30" s="5">
         <v>4.9891371026648867</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>216.52530272000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.14523000000002639</v>
       </c>
       <c r="D31" s="5">
         <v>0.80839597430892862</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>218.40986129000001</v>
       </c>
       <c r="C32" s="5">
         <v>1.8845585699999958</v>
       </c>
       <c r="D32" s="5">
         <v>10.959135150659961</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>218.49465112999999</v>
       </c>
       <c r="C33" s="5">
         <v>8.4789839999984906E-2</v>
       </c>
       <c r="D33" s="5">
         <v>0.46685318393768771</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>218.80008518</v>
       </c>
       <c r="C34" s="5">
         <v>0.30543405000000234</v>
       </c>
       <c r="D34" s="5">
         <v>1.6904396109284292</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>220.01289919999999</v>
       </c>
       <c r="C35" s="5">
         <v>1.2128140199999962</v>
       </c>
       <c r="D35" s="5">
         <v>6.85820792489793</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>220.39813283000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.38523363000001609</v>
       </c>
       <c r="D36" s="5">
         <v>2.1215043817624846</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>219.54698902000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.85114380999999639</v>
       </c>
       <c r="D37" s="5">
         <v>-4.5370407550794027</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>219.90847617</v>
       </c>
       <c r="C38" s="5">
         <v>0.36148714999998788</v>
       </c>
       <c r="D38" s="5">
         <v>1.9938077929473996</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>224.43836823000001</v>
       </c>
       <c r="C39" s="5">
         <v>4.5298920600000088</v>
       </c>
       <c r="D39" s="5">
         <v>27.720791219322606</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>224.08030884999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.35805938000001447</v>
       </c>
       <c r="D40" s="5">
         <v>-1.8977196334683533</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>223.96280791000001</v>
       </c>
       <c r="C41" s="5">
         <v>-0.11750093999998512</v>
       </c>
       <c r="D41" s="5">
         <v>-0.62743213208054094</v>
       </c>
       <c r="E41" s="5">
         <v>3.9251528414744774</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>224.59255522999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.62974731999997857</v>
       </c>
       <c r="D42" s="5">
         <v>3.4268812896613543</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>226.20075987999999</v>
       </c>
       <c r="C43" s="5">
         <v>1.6082046500000047</v>
       </c>
       <c r="D43" s="5">
         <v>8.9392647181975704</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>225.52279329999999</v>
       </c>
       <c r="C44" s="5">
         <v>-0.6779665800000032</v>
       </c>
       <c r="D44" s="5">
         <v>-3.5379271933541734</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>226.74838428000001</v>
       </c>
       <c r="C45" s="5">
         <v>1.2255909800000211</v>
       </c>
       <c r="D45" s="5">
         <v>6.7198262102629025</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>226.63815468000001</v>
       </c>
       <c r="C46" s="5">
         <v>-0.11022959999999671</v>
       </c>
       <c r="D46" s="5">
         <v>-0.58180094442470409</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>227.10278749</v>
       </c>
       <c r="C47" s="5">
         <v>0.46463280999998346</v>
       </c>
       <c r="D47" s="5">
         <v>2.4880600906519668</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>228.45919476</v>
       </c>
       <c r="C48" s="5">
         <v>1.3564072700000054</v>
       </c>
       <c r="D48" s="5">
         <v>7.4073799160639497</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>228.23199184999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.2272029100000168</v>
       </c>
       <c r="D49" s="5">
         <v>-1.1868952421110968</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>228.7854471</v>
       </c>
       <c r="C50" s="5">
         <v>0.55345525000001317</v>
       </c>
       <c r="D50" s="5">
         <v>2.9490879931957981</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>228.78800340000001</v>
       </c>
       <c r="C51" s="5">
         <v>2.5563000000090597E-3</v>
       </c>
       <c r="D51" s="5">
         <v>1.3408844653262086E-2</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>228.70876926</v>
       </c>
       <c r="C52" s="5">
         <v>-7.9234140000011166E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-0.41479478135247883</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>228.89105494</v>
       </c>
       <c r="C53" s="5">
         <v>0.18228568000000678</v>
       </c>
       <c r="D53" s="5">
         <v>0.96062889553301112</v>
       </c>
       <c r="E53" s="5">
         <v>2.2004756396787117</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>229.09367369</v>
       </c>
       <c r="C54" s="5">
         <v>0.20261874999999918</v>
       </c>
       <c r="D54" s="5">
         <v>1.0674501425461225</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>229.26015511</v>
       </c>
       <c r="C55" s="5">
         <v>0.16648141999999666</v>
       </c>
       <c r="D55" s="5">
         <v>0.87552883957358052</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>230.80713585999999</v>
       </c>
       <c r="C56" s="5">
         <v>1.5469807499999888</v>
       </c>
       <c r="D56" s="5">
         <v>8.4046217378462185</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>231.24029007999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.43315422000000581</v>
       </c>
       <c r="D57" s="5">
         <v>2.2754231189129559</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>231.41927615</v>
       </c>
       <c r="C58" s="5">
         <v>0.17898607000000766</v>
       </c>
       <c r="D58" s="5">
         <v>0.93279597039637174</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>232.82908122000001</v>
       </c>
       <c r="C59" s="5">
         <v>1.4098050700000044</v>
       </c>
       <c r="D59" s="5">
         <v>7.5603786383126925</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>234.55426464000001</v>
       </c>
       <c r="C60" s="5">
         <v>1.7251834200000076</v>
       </c>
       <c r="D60" s="5">
         <v>9.2630479989131551</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>234.97769142000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.42342677999999978</v>
       </c>
       <c r="D61" s="5">
         <v>2.1879268437346999</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>235.27468352</v>
       </c>
       <c r="C62" s="5">
         <v>0.29699209999998288</v>
       </c>
       <c r="D62" s="5">
         <v>1.5272873258801445</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>237.30820851999999</v>
       </c>
       <c r="C63" s="5">
         <v>2.0335249999999974</v>
       </c>
       <c r="D63" s="5">
         <v>10.879371241235724</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>238.47978257</v>
       </c>
       <c r="C64" s="5">
         <v>1.1715740500000038</v>
       </c>
       <c r="D64" s="5">
         <v>6.0878567075048462</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>237.65272048</v>
       </c>
       <c r="C65" s="5">
         <v>-0.82706208999999831</v>
       </c>
       <c r="D65" s="5">
         <v>-4.0832009280320936</v>
       </c>
       <c r="E65" s="5">
         <v>3.8278759046729505</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>238.35660002</v>
       </c>
       <c r="C66" s="5">
         <v>0.70387954000000263</v>
       </c>
       <c r="D66" s="5">
         <v>3.6126308353583214</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>238.75428693999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.39768691999998396</v>
       </c>
       <c r="D67" s="5">
         <v>2.0206195134812921</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>238.81223059000001</v>
       </c>
       <c r="C68" s="5">
         <v>5.7943650000026992E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.29161891953830565</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>237.74559188999999</v>
       </c>
       <c r="C69" s="5">
         <v>-1.066638700000027</v>
       </c>
       <c r="D69" s="5">
         <v>-5.2299960957189136</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>237.97733628</v>
       </c>
       <c r="C70" s="5">
         <v>0.23174439000001712</v>
       </c>
       <c r="D70" s="5">
         <v>1.1760008902178765</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>238.29220805</v>
       </c>
       <c r="C71" s="5">
         <v>0.31487176999999633</v>
       </c>
       <c r="D71" s="5">
         <v>1.5993452687308229</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>238.09631701999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.19589103000001273</v>
       </c>
       <c r="D72" s="5">
         <v>-0.98202671585888579</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>238.74498749</v>
       </c>
       <c r="C73" s="5">
         <v>0.64867047000001321</v>
       </c>
       <c r="D73" s="5">
         <v>3.318719642919743</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>238.73276462999999</v>
       </c>
       <c r="C74" s="5">
         <v>-1.2222860000008495E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-6.1418263933077366E-2</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>237.06724428999999</v>
       </c>
       <c r="C75" s="5">
         <v>-1.6655203400000005</v>
       </c>
       <c r="D75" s="5">
         <v>-8.0579276677419713</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>236.50873537999999</v>
       </c>
       <c r="C76" s="5">
         <v>-0.55850891000000047</v>
       </c>
       <c r="D76" s="5">
         <v>-2.7907451997169042</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>238.36978751000001</v>
       </c>
       <c r="C77" s="5">
         <v>1.8610521300000187</v>
       </c>
       <c r="D77" s="5">
         <v>9.8621973611419342</v>
       </c>
       <c r="E77" s="5">
         <v>0.30172893815467727</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>238.17436605</v>
       </c>
       <c r="C78" s="5">
         <v>-0.19542146000000571</v>
       </c>
       <c r="D78" s="5">
         <v>-0.9793658993331622</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>238.09920288999999</v>
       </c>
       <c r="C79" s="5">
         <v>-7.516316000001666E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.37803986184538063</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>238.74810997</v>
       </c>
       <c r="C80" s="5">
         <v>0.64890708000001496</v>
       </c>
       <c r="D80" s="5">
         <v>3.3199075427170932</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>238.94324044000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.19513047000000938</v>
       </c>
       <c r="D81" s="5">
         <v>0.98518901209390108</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>239.37492248999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.43168204999997783</v>
       </c>
       <c r="D82" s="5">
         <v>2.189628195268889</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>239.16845198999999</v>
       </c>
       <c r="C83" s="5">
         <v>-0.20647049999999467</v>
       </c>
       <c r="D83" s="5">
         <v>-1.0301521234769462</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>239.81226046</v>
       </c>
       <c r="C84" s="5">
         <v>0.6438084700000104</v>
       </c>
       <c r="D84" s="5">
         <v>3.2784905442053036</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>240.69125731</v>
       </c>
       <c r="C85" s="5">
         <v>0.87899684999999295</v>
       </c>
       <c r="D85" s="5">
         <v>4.4881870668453949</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>240.02096362</v>
       </c>
       <c r="C86" s="5">
         <v>-0.67029368999999406</v>
       </c>
       <c r="D86" s="5">
         <v>-3.2911290568260809</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>242.50290885999999</v>
       </c>
       <c r="C87" s="5">
         <v>2.4819452399999875</v>
       </c>
       <c r="D87" s="5">
         <v>13.139258709121515</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>243.10918181</v>
       </c>
       <c r="C88" s="5">
         <v>0.60627295000000458</v>
       </c>
       <c r="D88" s="5">
         <v>3.0416754318859818</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>243.23992730000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.13074549000000957</v>
       </c>
       <c r="D89" s="5">
         <v>0.64727914907785067</v>
       </c>
       <c r="E89" s="5">
         <v>2.0431027945585045</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>243.02295377999999</v>
       </c>
       <c r="C90" s="5">
         <v>-0.21697352000001047</v>
       </c>
       <c r="D90" s="5">
         <v>-1.0651813223344297</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>243.32971544</v>
       </c>
       <c r="C91" s="5">
         <v>0.30676166000000649</v>
       </c>
       <c r="D91" s="5">
         <v>1.5252897091026396</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>244.11463787</v>
       </c>
       <c r="C92" s="5">
         <v>0.78492242999999462</v>
       </c>
       <c r="D92" s="5">
         <v>3.9403280600320612</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>245.11173746</v>
       </c>
       <c r="C93" s="5">
         <v>0.99709959000000481</v>
       </c>
       <c r="D93" s="5">
         <v>5.0130903663201165</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>245.70488656000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.59314910000000509</v>
       </c>
       <c r="D94" s="5">
         <v>2.9428586269953261</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>246.7512748</v>
       </c>
       <c r="C95" s="5">
         <v>1.0463882399999989</v>
       </c>
       <c r="D95" s="5">
         <v>5.2318814670791136</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>247.55783364000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.8065588400000081</v>
       </c>
       <c r="D96" s="5">
         <v>3.9937459095095607</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>247.50116618999999</v>
       </c>
       <c r="C97" s="5">
         <v>-5.6667450000020381E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-0.27434152375404031</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>248.85952459000001</v>
       </c>
       <c r="C98" s="5">
         <v>1.3583584000000144</v>
       </c>
       <c r="D98" s="5">
         <v>6.7884321443260065</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>248.42670385</v>
       </c>
       <c r="C99" s="5">
         <v>-0.43282074000001103</v>
       </c>
       <c r="D99" s="5">
         <v>-2.0672116229541126</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>249.03124342000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.60453957000001424</v>
       </c>
       <c r="D100" s="5">
         <v>2.9595696662040538</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>249.56353250000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.53228907999999819</v>
       </c>
       <c r="D101" s="5">
         <v>2.5952956725874055</v>
       </c>
       <c r="E101" s="5">
         <v>2.5997398002017835</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>250.19871166999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.63517916999998647</v>
       </c>
       <c r="D102" s="5">
         <v>3.0973107882324324</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>249.43893034999999</v>
       </c>
       <c r="C103" s="5">
         <v>-0.75978132000000187</v>
       </c>
       <c r="D103" s="5">
         <v>-3.5838030846266578</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>250.61345592000001</v>
       </c>
       <c r="C104" s="5">
         <v>1.1745255700000143</v>
       </c>
       <c r="D104" s="5">
         <v>5.7990574766916936</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>251.55181014999999</v>
       </c>
       <c r="C105" s="5">
         <v>0.93835422999998741</v>
       </c>
       <c r="D105" s="5">
         <v>4.5867667529424727</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>252.05573086000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.50392071000001692</v>
       </c>
       <c r="D106" s="5">
         <v>2.4305613164135931</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>252.45252668000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.39679581999999414</v>
       </c>
       <c r="D107" s="5">
         <v>1.9055285551791146</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>251.38268538</v>
       </c>
       <c r="C108" s="5">
         <v>-1.0698413000000073</v>
       </c>
       <c r="D108" s="5">
         <v>-4.9684802694511587</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>252.07171352</v>
       </c>
       <c r="C109" s="5">
         <v>0.6890281400000049</v>
       </c>
       <c r="D109" s="5">
         <v>3.339184141442253</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>251.35402218999999</v>
       </c>
       <c r="C110" s="5">
         <v>-0.71769133000000807</v>
       </c>
       <c r="D110" s="5">
         <v>-3.3636078663499047</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>253.18150931</v>
       </c>
       <c r="C111" s="5">
         <v>1.8274871200000007</v>
       </c>
       <c r="D111" s="5">
         <v>9.0821636164333484</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>253.20429745999999</v>
       </c>
       <c r="C112" s="5">
         <v>2.2788149999996676E-2</v>
       </c>
       <c r="D112" s="5">
         <v>0.10806208311042731</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>252.94275787000001</v>
       </c>
       <c r="C113" s="5">
         <v>-0.26153958999998395</v>
       </c>
       <c r="D113" s="5">
         <v>-1.2324855881619023</v>
       </c>
       <c r="E113" s="5">
         <v>1.3540541505197679</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>253.29756821000001</v>
       </c>
       <c r="C114" s="5">
         <v>0.35481034000000022</v>
       </c>
       <c r="D114" s="5">
         <v>1.6963231497444609</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>253.76489003</v>
       </c>
       <c r="C115" s="5">
         <v>0.46732181999999511</v>
       </c>
       <c r="D115" s="5">
         <v>2.2365463603074787</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>253.27248112999999</v>
       </c>
       <c r="C116" s="5">
         <v>-0.49240890000001514</v>
       </c>
       <c r="D116" s="5">
         <v>-2.3038062610957533</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>254.62816591999999</v>
       </c>
       <c r="C117" s="5">
         <v>1.355684789999998</v>
       </c>
       <c r="D117" s="5">
         <v>6.6157199122729438</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>254.22644402</v>
       </c>
       <c r="C118" s="5">
         <v>-0.40172189999998409</v>
       </c>
       <c r="D118" s="5">
         <v>-1.8768748238216615</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>254.93413405999999</v>
       </c>
       <c r="C119" s="5">
         <v>0.70769003999998858</v>
       </c>
       <c r="D119" s="5">
         <v>3.3920603037421504</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>255.46109695999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.5269629000000009</v>
       </c>
       <c r="D120" s="5">
         <v>2.5088612506667385</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>255.47719971999999</v>
       </c>
       <c r="C121" s="5">
         <v>1.6102759999995442E-2</v>
       </c>
       <c r="D121" s="5">
         <v>7.5667147715985372E-2</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>255.61026236000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.13306264000001988</v>
       </c>
       <c r="D122" s="5">
         <v>0.62680102783334579</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>256.92542622000002</v>
       </c>
       <c r="C123" s="5">
         <v>1.3151638600000126</v>
       </c>
       <c r="D123" s="5">
         <v>6.3519836888818126</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>257.08372560999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.15829938999996784</v>
       </c>
       <c r="D124" s="5">
         <v>0.74186627695174145</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>258.06983273999998</v>
       </c>
       <c r="C125" s="5">
         <v>0.9861071299999935</v>
       </c>
       <c r="D125" s="5">
         <v>4.7012493936086086</v>
       </c>
       <c r="E125" s="5">
         <v>2.0269704154309176</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>259.14107759000001</v>
       </c>
       <c r="C126" s="5">
         <v>1.0712448500000278</v>
       </c>
       <c r="D126" s="5">
         <v>5.0964969073195254</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>259.58494538999997</v>
       </c>
       <c r="C127" s="5">
         <v>0.44386779999996406</v>
       </c>
       <c r="D127" s="5">
         <v>2.0748850140421826</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>260.05388642999998</v>
       </c>
       <c r="C128" s="5">
         <v>0.46894104000000425</v>
       </c>
       <c r="D128" s="5">
         <v>2.1894728893857129</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>259.94449904999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.10938737999998693</v>
       </c>
       <c r="D129" s="5">
         <v>-0.50359409736357996</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>259.95685350000002</v>
       </c>
       <c r="C130" s="5">
         <v>1.2354450000032102E-2</v>
       </c>
       <c r="D130" s="5">
         <v>5.704762367035876E-2</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>260.66419443000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.70734092999998666</v>
       </c>
       <c r="D131" s="5">
         <v>3.3145033494778042</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>260.66769654000001</v>
       </c>
       <c r="C132" s="5">
         <v>3.5021099999994476E-3</v>
       </c>
       <c r="D132" s="5">
         <v>1.6123589840755237E-2</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>261.66584846000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.99815191999999797</v>
       </c>
       <c r="D133" s="5">
         <v>4.6930754850803558</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>261.34200191999997</v>
       </c>
       <c r="C134" s="5">
         <v>-0.32384654000003366</v>
       </c>
       <c r="D134" s="5">
         <v>-1.4750928715393297</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>261.41517807999998</v>
       </c>
       <c r="C135" s="5">
         <v>7.317616000000271E-2</v>
       </c>
       <c r="D135" s="5">
         <v>0.33651976311106502</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>262.1395109</v>
       </c>
       <c r="C136" s="5">
         <v>0.72433282000002919</v>
       </c>
       <c r="D136" s="5">
         <v>3.3761185648688574</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>262.28811602000002</v>
       </c>
       <c r="C137" s="5">
         <v>0.14860512000001336</v>
       </c>
       <c r="D137" s="5">
         <v>0.68239694490364045</v>
       </c>
       <c r="E137" s="5">
         <v>1.6345510961949028</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>261.89568119</v>
       </c>
       <c r="C138" s="5">
         <v>-0.39243483000001333</v>
       </c>
       <c r="D138" s="5">
         <v>-1.7807356627528304</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>261.4593911</v>
       </c>
       <c r="C139" s="5">
         <v>-0.43629008999999996</v>
       </c>
       <c r="D139" s="5">
         <v>-1.9808561992479046</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>262.10235763999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.64296653999997488</v>
       </c>
       <c r="D140" s="5">
         <v>2.9912157223356273</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>259.78374567999998</v>
       </c>
       <c r="C141" s="5">
         <v>-2.3186119599999984</v>
       </c>
       <c r="D141" s="5">
         <v>-10.113894843074423</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>260.1070378</v>
       </c>
       <c r="C142" s="5">
         <v>0.32329212000001917</v>
       </c>
       <c r="D142" s="5">
         <v>1.5036234906727008</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>260.67013617999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.56309837999998535</v>
       </c>
       <c r="D143" s="5">
         <v>2.6290024328029959</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>258.06939513999998</v>
       </c>
       <c r="C144" s="5">
         <v>-2.6007410400000026</v>
       </c>
       <c r="D144" s="5">
         <v>-11.336943007810717</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>259.89867335000002</v>
       </c>
       <c r="C145" s="5">
         <v>1.8292782100000409</v>
       </c>
       <c r="D145" s="5">
         <v>8.8455566567231969</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>258.84436320999998</v>
       </c>
       <c r="C146" s="5">
         <v>-1.054310140000041</v>
       </c>
       <c r="D146" s="5">
         <v>-4.7607885564351253</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>256.95002347000002</v>
       </c>
       <c r="C147" s="5">
         <v>-1.894339739999964</v>
       </c>
       <c r="D147" s="5">
         <v>-8.4371298898018203</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>256.91725867000002</v>
       </c>
       <c r="C148" s="5">
         <v>-3.2764799999995375E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-0.15290987919379662</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>255.93985373999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.97740493000003426</v>
       </c>
       <c r="D149" s="5">
         <v>-4.4709065771232233</v>
       </c>
       <c r="E149" s="5">
         <v>-2.4203392728307849</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>257.93327891000001</v>
       </c>
       <c r="C150" s="5">
         <v>1.9934251700000232</v>
       </c>
       <c r="D150" s="5">
         <v>9.7573313992659561</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>257.19947243000001</v>
       </c>
       <c r="C151" s="5">
         <v>-0.73380647999999837</v>
       </c>
       <c r="D151" s="5">
         <v>-3.3610210476977986</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>258.6869231</v>
       </c>
       <c r="C152" s="5">
         <v>1.487450669999987</v>
       </c>
       <c r="D152" s="5">
         <v>7.1649637950627731</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>259.60795973</v>
       </c>
       <c r="C153" s="5">
         <v>0.92103663000000324</v>
       </c>
       <c r="D153" s="5">
         <v>4.3571826749265297</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>259.57593206000001</v>
       </c>
       <c r="C154" s="5">
         <v>-3.2027669999990849E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-0.14794283126207119</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>260.47604104999999</v>
       </c>
       <c r="C155" s="5">
         <v>0.90010898999997835</v>
       </c>
       <c r="D155" s="5">
         <v>4.2414212920090399</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>259.30656957000002</v>
       </c>
       <c r="C156" s="5">
         <v>-1.1694714799999701</v>
       </c>
       <c r="D156" s="5">
         <v>-5.2566256500740209</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>262.09167048</v>
       </c>
       <c r="C157" s="5">
         <v>2.7851009099999828</v>
       </c>
       <c r="D157" s="5">
         <v>13.677990697356046</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>263.19853144000001</v>
       </c>
       <c r="C158" s="5">
         <v>1.1068609600000059</v>
       </c>
       <c r="D158" s="5">
         <v>5.1872047311696701</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>262.10268658000001</v>
       </c>
       <c r="C159" s="5">
         <v>-1.0958448599999997</v>
       </c>
       <c r="D159" s="5">
         <v>-4.8834412041813602</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>262.59094540000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.48825881999999865</v>
       </c>
       <c r="D160" s="5">
         <v>2.2584700833234717</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>262.95858958999997</v>
       </c>
       <c r="C161" s="5">
         <v>0.36764418999996451</v>
       </c>
       <c r="D161" s="5">
         <v>1.6930748309651467</v>
       </c>
       <c r="E161" s="5">
         <v>2.7423379936483361</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>260.84350365</v>
       </c>
       <c r="C162" s="5">
         <v>-2.1150859399999717</v>
       </c>
       <c r="D162" s="5">
         <v>-9.2363484284936792</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>260.62616258999998</v>
       </c>
       <c r="C163" s="5">
         <v>-0.21734106000002384</v>
       </c>
       <c r="D163" s="5">
         <v>-0.9952993377769892</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>259.66731093999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.95885164999998551</v>
       </c>
       <c r="D164" s="5">
         <v>-4.3265905746753486</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>260.00786382000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.34055288000001838</v>
       </c>
       <c r="D165" s="5">
         <v>1.5851982449504032</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>258.68359097000001</v>
       </c>
       <c r="C166" s="5">
         <v>-1.3242728499999998</v>
       </c>
       <c r="D166" s="5">
         <v>-5.9435085771888936</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>257.02292248999998</v>
       </c>
       <c r="C167" s="5">
         <v>-1.6606684800000266</v>
       </c>
       <c r="D167" s="5">
         <v>-7.4373634515787712</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>257.76548255</v>
       </c>
       <c r="C168" s="5">
         <v>0.74256006000001662</v>
       </c>
       <c r="D168" s="5">
         <v>3.5225200793425948</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>259.61462272</v>
       </c>
       <c r="C169" s="5">
         <v>1.8491401699999983</v>
       </c>
       <c r="D169" s="5">
         <v>8.9563833497750203</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>259.62456630999998</v>
       </c>
       <c r="C170" s="5">
         <v>9.9435899999775756E-3</v>
       </c>
       <c r="D170" s="5">
         <v>4.5971300942282411E-2</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>259.92021056999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.29564426000001731</v>
       </c>
       <c r="D171" s="5">
         <v>1.375076083985749</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>260.01054457999999</v>
       </c>
       <c r="C172" s="5">
         <v>9.0334009999992304E-2</v>
       </c>
       <c r="D172" s="5">
         <v>0.41785230925519556</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>259.99303623999998</v>
       </c>
       <c r="C173" s="5">
         <v>-1.7508340000006228E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-8.0774526455285045E-2</v>
       </c>
       <c r="E173" s="5">
         <v>-1.1277643961445927</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>260.82360736999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.83057113000000982</v>
       </c>
       <c r="D174" s="5">
         <v>3.9015859895265237</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>261.47208146999998</v>
       </c>
       <c r="C175" s="5">
         <v>0.64847409999998717</v>
       </c>
       <c r="D175" s="5">
         <v>3.0246441547269631</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>260.46214599000001</v>
       </c>
       <c r="C176" s="5">
         <v>-1.0099354799999674</v>
       </c>
       <c r="D176" s="5">
         <v>-4.5377900914189144</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>260.49078786000001</v>
       </c>
       <c r="C177" s="5">
         <v>2.864187000000129E-2</v>
       </c>
       <c r="D177" s="5">
         <v>0.13203853090124618</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>261.08043184000002</v>
       </c>
       <c r="C178" s="5">
         <v>0.58964398000000529</v>
       </c>
       <c r="D178" s="5">
         <v>2.7503800962695335</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>261.52904770999999</v>
       </c>
       <c r="C179" s="5">
         <v>0.44861586999996916</v>
       </c>
       <c r="D179" s="5">
         <v>2.0815652979452093</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>263.87976372000003</v>
       </c>
       <c r="C180" s="5">
         <v>2.3507160100000419</v>
       </c>
       <c r="D180" s="5">
         <v>11.33554752014363</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>262.67070840000002</v>
       </c>
       <c r="C181" s="5">
         <v>-1.2090553200000045</v>
       </c>
       <c r="D181" s="5">
         <v>-5.3617489761695332</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>261.86998414999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.80072425000003022</v>
       </c>
       <c r="D182" s="5">
         <v>-3.597361836286761</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>262.93419796000001</v>
       </c>
       <c r="C183" s="5">
         <v>1.0642138100000125</v>
       </c>
       <c r="D183" s="5">
         <v>4.9871728483870115</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>262.95224602000002</v>
       </c>
       <c r="C184" s="5">
         <v>1.8048060000012356E-2</v>
       </c>
       <c r="D184" s="5">
         <v>8.2400274896810011E-2</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>262.51291837000002</v>
       </c>
       <c r="C185" s="5">
         <v>-0.43932764999999563</v>
       </c>
       <c r="D185" s="5">
         <v>-1.9865797696166698</v>
       </c>
       <c r="E185" s="5">
         <v>0.96921139367514009</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>261.93280256999998</v>
       </c>
       <c r="C186" s="5">
         <v>-0.58011580000004415</v>
       </c>
       <c r="D186" s="5">
         <v>-2.6198328159934725</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>262.58004628999998</v>
       </c>
       <c r="C187" s="5">
         <v>0.64724372000000585</v>
       </c>
       <c r="D187" s="5">
         <v>3.0058688813494383</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>263.05983381999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.47978753000001007</v>
       </c>
       <c r="D188" s="5">
         <v>2.2148158360648873</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>264.66820639000002</v>
       </c>
       <c r="C189" s="5">
         <v>1.6083725700000286</v>
       </c>
       <c r="D189" s="5">
         <v>7.5887331786551382</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>264.80153326999999</v>
       </c>
       <c r="C190" s="5">
         <v>0.13332687999997006</v>
       </c>
       <c r="D190" s="5">
         <v>0.60617889401823888</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>266.58633300999998</v>
       </c>
       <c r="C191" s="5">
         <v>1.7847997399999826</v>
       </c>
       <c r="D191" s="5">
         <v>8.3948439378112916</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>266.69766826</v>
       </c>
       <c r="C192" s="5">
         <v>0.11133525000002464</v>
       </c>
       <c r="D192" s="5">
         <v>0.50231235830699994</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>267.20383844999998</v>
       </c>
       <c r="C193" s="5">
         <v>0.50617018999997754</v>
       </c>
       <c r="D193" s="5">
         <v>2.3014259297271744</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>267.66438062999998</v>
       </c>
       <c r="C194" s="5">
         <v>0.46054218000000446</v>
       </c>
       <c r="D194" s="5">
         <v>2.0879929507525041</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>267.29173463000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.37264599999997472</v>
       </c>
       <c r="D195" s="5">
         <v>-1.6579230332815942</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>267.55479293000002</v>
       </c>
       <c r="C196" s="5">
         <v>0.26305830000001151</v>
       </c>
       <c r="D196" s="5">
         <v>1.1874077024029539</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>267.86043530000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.30564236999998684</v>
       </c>
       <c r="D197" s="5">
         <v>1.379470873085209</v>
       </c>
       <c r="E197" s="5">
         <v>2.0370490577011902</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>268.26812898999998</v>
       </c>
       <c r="C198" s="5">
         <v>0.40769368999997369</v>
       </c>
       <c r="D198" s="5">
         <v>1.8418126706424953</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>269.02282898999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.75470000000001392</v>
       </c>
       <c r="D199" s="5">
         <v>3.4286033101181612</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>270.35513864000001</v>
       </c>
       <c r="C200" s="5">
         <v>1.3323096500000133</v>
       </c>
       <c r="D200" s="5">
         <v>6.1074602434195047</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>268.66802515000001</v>
       </c>
       <c r="C201" s="5">
         <v>-1.6871134900000015</v>
       </c>
       <c r="D201" s="5">
         <v>-7.2366865456387934</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>268.86961891999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.20159376999998813</v>
       </c>
       <c r="D202" s="5">
         <v>0.9041394992803431</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>269.96208289999998</v>
       </c>
       <c r="C203" s="5">
         <v>1.0924639799999909</v>
       </c>
       <c r="D203" s="5">
         <v>4.9862597749659843</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>269.64040531000001</v>
       </c>
       <c r="C204" s="5">
         <v>-0.32167758999997886</v>
       </c>
       <c r="D204" s="5">
         <v>-1.4205452293742704</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>270.76689448000002</v>
       </c>
       <c r="C205" s="5">
         <v>1.1264891700000135</v>
       </c>
       <c r="D205" s="5">
         <v>5.1301082621420413</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>271.74578761999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.9788931399999683</v>
       </c>
       <c r="D206" s="5">
         <v>4.4256246606235949</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>270.91398784</v>
       </c>
       <c r="C207" s="5">
         <v>-0.831799779999983</v>
       </c>
       <c r="D207" s="5">
         <v>-3.6119263961526316</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>271.92754782999998</v>
       </c>
       <c r="C208" s="5">
         <v>1.0135599899999761</v>
       </c>
       <c r="D208" s="5">
         <v>4.5830556883173612</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>273.34391739</v>
       </c>
       <c r="C209" s="5">
         <v>1.416369560000021</v>
       </c>
       <c r="D209" s="5">
         <v>6.432556418033708</v>
       </c>
       <c r="E209" s="5">
         <v>2.0471414839069446</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>272.66163951999999</v>
       </c>
       <c r="C210" s="5">
         <v>-0.68227787000000717</v>
       </c>
       <c r="D210" s="5">
         <v>-2.9544709961312199</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>273.09693700000003</v>
       </c>
       <c r="C211" s="5">
         <v>0.4352974800000311</v>
       </c>
       <c r="D211" s="5">
         <v>1.9326814250563373</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>274.16654048999999</v>
       </c>
       <c r="C212" s="5">
         <v>1.0696034899999631</v>
       </c>
       <c r="D212" s="5">
         <v>4.8024592858360249</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>274.77639447000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.60985398000002533</v>
       </c>
       <c r="D213" s="5">
         <v>2.7021705623604397</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>275.59059252999998</v>
       </c>
       <c r="C214" s="5">
         <v>0.81419805999996697</v>
       </c>
       <c r="D214" s="5">
         <v>3.6142805902189767</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>275.84346708999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.2528745600000093</v>
       </c>
       <c r="D215" s="5">
         <v>1.1066617585873351</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>277.07014235000003</v>
       </c>
       <c r="C216" s="5">
         <v>1.2266752600000359</v>
       </c>
       <c r="D216" s="5">
         <v>5.4688716679484051</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>277.23605966000002</v>
       </c>
       <c r="C217" s="5">
         <v>0.16591730999999754</v>
       </c>
       <c r="D217" s="5">
         <v>0.7209648428962101</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>279.03879662999998</v>
       </c>
       <c r="C218" s="5">
         <v>1.8027369699999554</v>
       </c>
       <c r="D218" s="5">
         <v>8.0882468115732067</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>280.92135938000001</v>
       </c>
       <c r="C219" s="5">
         <v>1.8825627500000337</v>
       </c>
       <c r="D219" s="5">
         <v>8.403187285770386</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>281.55177692000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.63041753999999628</v>
       </c>
       <c r="D220" s="5">
         <v>2.7264157822306956</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>283.17537804</v>
       </c>
       <c r="C221" s="5">
         <v>1.6236011199999894</v>
       </c>
       <c r="D221" s="5">
         <v>7.1436893207505126</v>
       </c>
       <c r="E221" s="5">
         <v>3.5967365741571333</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>284.84623254000002</v>
       </c>
       <c r="C222" s="5">
         <v>1.6708545000000186</v>
       </c>
       <c r="D222" s="5">
         <v>7.3148663612188969</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>285.71354832999998</v>
       </c>
       <c r="C223" s="5">
         <v>0.86731578999996373</v>
       </c>
       <c r="D223" s="5">
         <v>3.7156422272663914</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>285.28167532999998</v>
       </c>
       <c r="C224" s="5">
         <v>-0.43187299999999595</v>
       </c>
       <c r="D224" s="5">
         <v>-1.7988672453375987</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>283.14460271000002</v>
       </c>
       <c r="C225" s="5">
         <v>-2.1370726199999694</v>
       </c>
       <c r="D225" s="5">
         <v>-8.6280411656648131</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>283.90209379999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.75749108999997361</v>
       </c>
       <c r="D226" s="5">
         <v>3.2579967876442462</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>283.10828357000003</v>
       </c>
       <c r="C227" s="5">
         <v>-0.79381022999996276</v>
       </c>
       <c r="D227" s="5">
         <v>-3.3041634726375779</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>283.12576918000002</v>
       </c>
       <c r="C228" s="5">
         <v>1.7485609999994267E-2</v>
       </c>
       <c r="D228" s="5">
         <v>7.4140752650464492E-2</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>283.88991998</v>
       </c>
       <c r="C229" s="5">
         <v>0.7641507999999817</v>
       </c>
       <c r="D229" s="5">
         <v>3.2872888777297993</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>283.06420104</v>
       </c>
       <c r="C230" s="5">
         <v>-0.82571894000000157</v>
       </c>
       <c r="D230" s="5">
         <v>-3.4350086907579458</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>284.40299930999998</v>
       </c>
       <c r="C231" s="5">
         <v>1.3387982699999839</v>
       </c>
       <c r="D231" s="5">
         <v>5.825588247705471</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>283.49591391000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.90708539999997129</v>
       </c>
       <c r="D232" s="5">
         <v>-3.7608943298946818</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>282.48445728000002</v>
       </c>
       <c r="C233" s="5">
         <v>-1.0114566299999979</v>
       </c>
       <c r="D233" s="5">
         <v>-4.1983380878937826</v>
       </c>
       <c r="E233" s="5">
         <v>-0.24399040791688309</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>281.95609779</v>
       </c>
       <c r="C234" s="5">
         <v>-0.52835949000001392</v>
       </c>
       <c r="D234" s="5">
         <v>-2.2215362711325404</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>280.62146474000002</v>
       </c>
       <c r="C235" s="5">
         <v>-1.3346330499999794</v>
       </c>
       <c r="D235" s="5">
         <v>-5.5346040874319051</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>279.35940335999999</v>
       </c>
       <c r="C236" s="5">
         <v>-1.2620613800000342</v>
       </c>
       <c r="D236" s="5">
         <v>-5.2653427960034467</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>279.24150705</v>
       </c>
       <c r="C237" s="5">
         <v>-0.1178963099999919</v>
       </c>
       <c r="D237" s="5">
         <v>-0.50525469525457556</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>277.99541146000001</v>
       </c>
       <c r="C238" s="5">
         <v>-1.2460955899999817</v>
       </c>
       <c r="D238" s="5">
         <v>-5.2254234473016803</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>279.21870087000002</v>
       </c>
       <c r="C239" s="5">
         <v>1.2232894100000067</v>
       </c>
       <c r="D239" s="5">
         <v>5.4101652414183521</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>278.76979469000003</v>
       </c>
       <c r="C240" s="5">
         <v>-0.44890617999999449</v>
       </c>
       <c r="D240" s="5">
         <v>-1.9122985674605908</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>278.17162200000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.59817269000001261</v>
       </c>
       <c r="D241" s="5">
         <v>-2.5447384028813413</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>278.51676594000003</v>
       </c>
       <c r="C242" s="5">
         <v>0.34514394000001403</v>
       </c>
       <c r="D242" s="5">
         <v>1.4991135119767129</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>278.92688528999997</v>
       </c>
       <c r="C243" s="5">
         <v>0.41011934999994537</v>
       </c>
       <c r="D243" s="5">
         <v>1.7813959064555851</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>279.50368187999999</v>
       </c>
       <c r="C244" s="5">
         <v>0.57679659000001493</v>
       </c>
       <c r="D244" s="5">
         <v>2.5099146511133874</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>279.70959841000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.20591653000002452</v>
       </c>
       <c r="D245" s="5">
         <v>0.88765750297139512</v>
       </c>
       <c r="E245" s="5">
         <v>-0.98230497235801684</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>280.43892865999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.72933024999997542</v>
       </c>
       <c r="D246" s="5">
         <v>3.1742107885573967</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>281.07446449000003</v>
       </c>
       <c r="C247" s="5">
         <v>0.63553583000003755</v>
       </c>
       <c r="D247" s="5">
         <v>2.753615232243023</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>283.26472561000003</v>
       </c>
       <c r="C248" s="5">
         <v>2.1902611200000024</v>
       </c>
       <c r="D248" s="5">
         <v>9.7623128999787525</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>283.06246181</v>
       </c>
       <c r="C249" s="5">
         <v>-0.20226380000002564</v>
       </c>
       <c r="D249" s="5">
         <v>-0.85349708273835256</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>284.53026896</v>
       </c>
       <c r="C250" s="5">
         <v>1.4678071499999987</v>
       </c>
       <c r="D250" s="5">
         <v>6.4031143271834123</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>285.32281205999999</v>
       </c>
       <c r="C251" s="5">
         <v>0.79254309999998895</v>
       </c>
       <c r="D251" s="5">
         <v>3.3942185203546194</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>282.46934894999998</v>
       </c>
       <c r="C252" s="5">
         <v>-2.853463110000007</v>
       </c>
       <c r="D252" s="5">
         <v>-11.362397695748328</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>282.70609883999998</v>
       </c>
       <c r="C253" s="5">
         <v>0.23674988999999869</v>
       </c>
       <c r="D253" s="5">
         <v>1.0104217523279946</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>284.04828651999998</v>
       </c>
       <c r="C254" s="5">
         <v>1.342187679999995</v>
       </c>
       <c r="D254" s="5">
         <v>5.8483161849487431</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>283.33853558999999</v>
       </c>
       <c r="C255" s="5">
         <v>-0.70975092999998424</v>
       </c>
       <c r="D255" s="5">
         <v>-2.9575720293160579</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>284.00845734000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.66992175000001453</v>
       </c>
       <c r="D256" s="5">
         <v>2.8744520229614379</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>284.61824811999998</v>
       </c>
       <c r="C257" s="5">
         <v>0.60979077999996889</v>
       </c>
       <c r="D257" s="5">
         <v>2.6071487225660217</v>
       </c>
       <c r="E257" s="5">
         <v>1.754909283736783</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>285.38607578</v>
       </c>
       <c r="C258" s="5">
         <v>0.76782766000002312</v>
       </c>
       <c r="D258" s="5">
         <v>3.2857631274542776</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>284.85083235000002</v>
       </c>
       <c r="C259" s="5">
         <v>-0.53524342999997998</v>
       </c>
       <c r="D259" s="5">
         <v>-2.2275366221455206</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>285.23123278000003</v>
       </c>
       <c r="C260" s="5">
         <v>0.38040043000000878</v>
       </c>
       <c r="D260" s="5">
         <v>1.6143477206869372</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>285.90948710999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.67825432999995883</v>
       </c>
       <c r="D261" s="5">
         <v>2.8911093636140528</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>285.49541101</v>
       </c>
       <c r="C262" s="5">
         <v>-0.4140760999999884</v>
       </c>
       <c r="D262" s="5">
         <v>-1.7241553307624002</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>286.41027824000003</v>
       </c>
       <c r="C263" s="5">
         <v>0.91486723000002712</v>
       </c>
       <c r="D263" s="5">
         <v>3.9138911477176519</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>287.29237052000002</v>
       </c>
       <c r="C264" s="5">
         <v>0.88209227999999484</v>
       </c>
       <c r="D264" s="5">
         <v>3.7590348500310844</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>287.24361943999997</v>
       </c>
       <c r="C265" s="5">
         <v>-4.8751080000045022E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-0.20343988706987837</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>288.14559302999999</v>
       </c>
       <c r="C266" s="5">
         <v>0.90197359000001143</v>
       </c>
       <c r="D266" s="5">
         <v>3.8338830781268429</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>284.49005899000002</v>
       </c>
       <c r="C267" s="5">
         <v>-3.6555340399999636</v>
       </c>
       <c r="D267" s="5">
         <v>-14.205121637397934</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>285.39843961999998</v>
       </c>
       <c r="C268" s="5">
         <v>0.90838062999995373</v>
       </c>
       <c r="D268" s="5">
         <v>3.8996269041482678</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>286.36688458999998</v>
       </c>
       <c r="C269" s="5">
         <v>0.96844497000000729</v>
       </c>
       <c r="D269" s="5">
         <v>4.1488324551191003</v>
       </c>
       <c r="E269" s="5">
         <v>0.61437960550678739</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>287.11871853000002</v>
       </c>
       <c r="C270" s="5">
         <v>0.75183394000004</v>
       </c>
       <c r="D270" s="5">
         <v>3.1963997268515731</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>288.35767715999998</v>
       </c>
       <c r="C271" s="5">
         <v>1.2389586299999564</v>
       </c>
       <c r="D271" s="5">
         <v>5.3028529322170614</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>289.00404995000002</v>
       </c>
       <c r="C272" s="5">
         <v>0.64637279000004355</v>
       </c>
       <c r="D272" s="5">
         <v>2.7232908269719136</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>289.28599959000002</v>
       </c>
       <c r="C273" s="5">
         <v>0.28194963999999345</v>
       </c>
       <c r="D273" s="5">
         <v>1.177010944330914</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>289.89523538999998</v>
       </c>
       <c r="C274" s="5">
         <v>0.60923579999996491</v>
       </c>
       <c r="D274" s="5">
         <v>2.5566768410860918</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>289.58432420000003</v>
       </c>
       <c r="C275" s="5">
         <v>-0.31091118999995615</v>
       </c>
       <c r="D275" s="5">
         <v>-1.2794294521099037</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>290.71652473</v>
       </c>
       <c r="C276" s="5">
         <v>1.1322005299999773</v>
       </c>
       <c r="D276" s="5">
         <v>4.7939073204466442</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>291.51960472000002</v>
       </c>
       <c r="C277" s="5">
         <v>0.80307999000001473</v>
       </c>
       <c r="D277" s="5">
         <v>3.3657301150668673</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>291.34599787000002</v>
       </c>
       <c r="C278" s="5">
         <v>-0.17360684999999876</v>
       </c>
       <c r="D278" s="5">
         <v>-0.71229246722822603</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>291.95494403999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.60894616999996742</v>
       </c>
       <c r="D279" s="5">
         <v>2.5371704767076286</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>292.49431400999998</v>
       </c>
       <c r="C280" s="5">
         <v>0.53936996999999565</v>
       </c>
       <c r="D280" s="5">
         <v>2.2395963790435625</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>292.47133865000001</v>
       </c>
       <c r="C281" s="5">
         <v>-2.2975359999975353E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-9.4219007747065042E-2</v>
       </c>
       <c r="E281" s="5">
         <v>2.1316899364044684</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>291.34864419000002</v>
       </c>
       <c r="C282" s="5">
         <v>-1.1226944599999911</v>
       </c>
       <c r="D282" s="5">
         <v>-4.5103586363294141</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>292.77897741999999</v>
       </c>
       <c r="C283" s="5">
         <v>1.4303332299999738</v>
       </c>
       <c r="D283" s="5">
         <v>6.0529267585772928</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>293.12821054</v>
       </c>
       <c r="C284" s="5">
         <v>0.34923312000000806</v>
       </c>
       <c r="D284" s="5">
         <v>1.440814124150136</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>292.94977419999998</v>
       </c>
       <c r="C285" s="5">
         <v>-0.17843634000001884</v>
       </c>
       <c r="D285" s="5">
         <v>-0.72803695552358105</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>293.47189254</v>
       </c>
       <c r="C286" s="5">
         <v>0.52211834000002</v>
       </c>
       <c r="D286" s="5">
         <v>2.1598253312332449</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>293.04787270000003</v>
       </c>
       <c r="C287" s="5">
         <v>-0.42401983999997128</v>
       </c>
       <c r="D287" s="5">
         <v>-1.7200958686674372</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>294.00862655999998</v>
       </c>
       <c r="C288" s="5">
         <v>0.96075385999995433</v>
       </c>
       <c r="D288" s="5">
         <v>4.0059062789773003</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>295.64472804000002</v>
       </c>
       <c r="C289" s="5">
         <v>1.6361014800000362</v>
       </c>
       <c r="D289" s="5">
         <v>6.8859911103352767</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>296.22027097</v>
       </c>
       <c r="C290" s="5">
         <v>0.57554292999998324</v>
       </c>
       <c r="D290" s="5">
         <v>2.3612616583536417</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>296.65946394999997</v>
       </c>
       <c r="C291" s="5">
         <v>0.43919297999997298</v>
       </c>
       <c r="D291" s="5">
         <v>1.7937686153546961</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>297.61698869000003</v>
       </c>
       <c r="C292" s="5">
         <v>0.9575247400000535</v>
       </c>
       <c r="D292" s="5">
         <v>3.9427316693508629</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>297.42929351999999</v>
       </c>
       <c r="C293" s="5">
         <v>-0.18769517000004043</v>
       </c>
       <c r="D293" s="5">
         <v>-0.75417263890021902</v>
       </c>
       <c r="E293" s="5">
         <v>1.6951934137837465</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>297.51377043999997</v>
       </c>
       <c r="C294" s="5">
         <v>8.4476919999985967E-2</v>
       </c>
       <c r="D294" s="5">
         <v>0.3413611668158234</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>298.10727055000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.59350011000003633</v>
       </c>
       <c r="D295" s="5">
         <v>2.4202792907311643</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>298.6162693</v>
       </c>
       <c r="C296" s="5">
         <v>0.50899874999998929</v>
       </c>
       <c r="D296" s="5">
         <v>2.0682729846897452</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>298.40795261</v>
       </c>
       <c r="C297" s="5">
         <v>-0.20831669000000375</v>
       </c>
       <c r="D297" s="5">
         <v>-0.83392349291830925</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>298.59089110000002</v>
       </c>
       <c r="C298" s="5">
         <v>0.18293849000002638</v>
       </c>
       <c r="D298" s="5">
         <v>0.73814350993532951</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>298.8585314</v>
       </c>
       <c r="C299" s="5">
         <v>0.26764029999998229</v>
       </c>
       <c r="D299" s="5">
         <v>1.0809319240959736</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>297.67430130999998</v>
       </c>
       <c r="C300" s="5">
         <v>-1.1842300900000282</v>
       </c>
       <c r="D300" s="5">
         <v>-4.652739505882197</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>298.16865541999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.4943541100000175</v>
       </c>
       <c r="D301" s="5">
         <v>2.0111697072955792</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>297.39870474000003</v>
       </c>
       <c r="C302" s="5">
         <v>-0.76995067999996536</v>
       </c>
       <c r="D302" s="5">
         <v>-3.0550859812827014</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>298.34132198999998</v>
       </c>
       <c r="C303" s="5">
         <v>0.94261724999995522</v>
       </c>
       <c r="D303" s="5">
         <v>3.8704576853285655</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>298.64684475000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.30552276000003076</v>
       </c>
       <c r="D304" s="5">
         <v>1.2358307036252514</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>299.74528550999997</v>
       </c>
       <c r="C305" s="5">
         <v>1.0984407599999599</v>
       </c>
       <c r="D305" s="5">
         <v>4.5040603377612731</v>
       </c>
       <c r="E305" s="5">
         <v>0.77866976806177934</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>300.73080592000002</v>
       </c>
       <c r="C306" s="5">
         <v>0.9855204100000492</v>
       </c>
       <c r="D306" s="5">
         <v>4.0175653734062733</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>301.54549264000002</v>
       </c>
       <c r="C307" s="5">
         <v>0.81468671999999742</v>
       </c>
       <c r="D307" s="5">
         <v>3.2997039818250196</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>301.89820361</v>
       </c>
       <c r="C308" s="5">
         <v>0.35271096999997553</v>
       </c>
       <c r="D308" s="5">
         <v>1.4126780270653727</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>302.31521015999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.41700654999999642</v>
       </c>
       <c r="D309" s="5">
         <v>1.6701889451435026</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>303.50078229000002</v>
       </c>
       <c r="C310" s="5">
         <v>1.1855721300000255</v>
       </c>
       <c r="D310" s="5">
         <v>4.8088127008615311</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>305.22450882999999</v>
       </c>
       <c r="C311" s="5">
         <v>1.7237265399999728</v>
       </c>
       <c r="D311" s="5">
         <v>7.0323508823244785</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>305.08957428000002</v>
       </c>
       <c r="C312" s="5">
         <v>-0.13493454999996857</v>
       </c>
       <c r="D312" s="5">
         <v>-0.52921154749917543</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>305.38455155999998</v>
       </c>
       <c r="C313" s="5">
         <v>0.29497727999995504</v>
       </c>
       <c r="D313" s="5">
         <v>1.1664152652758109</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>305.68453462999997</v>
       </c>
       <c r="C314" s="5">
         <v>0.29998306999999613</v>
       </c>
       <c r="D314" s="5">
         <v>1.1851645196762961</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>307.70533948999997</v>
       </c>
       <c r="C315" s="5">
         <v>2.0208048599999984</v>
       </c>
       <c r="D315" s="5">
         <v>8.2277881893330971</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>307.65711092999999</v>
       </c>
       <c r="C316" s="5">
         <v>-4.82285599999841E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-0.18792136559551142</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>307.78182471999997</v>
       </c>
       <c r="C317" s="5">
         <v>0.12471378999998706</v>
       </c>
       <c r="D317" s="5">
         <v>0.48752541484105016</v>
       </c>
       <c r="E317" s="5">
         <v>2.6811228060939385</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>308.67020009999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.88837538000001359</v>
       </c>
       <c r="D318" s="5">
         <v>3.5191746448502093</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>308.97882709999999</v>
       </c>
       <c r="C319" s="5">
         <v>0.30862700000000132</v>
       </c>
       <c r="D319" s="5">
         <v>1.206452246401768</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>309.28181626000003</v>
       </c>
       <c r="C320" s="5">
         <v>0.30298916000003828</v>
       </c>
       <c r="D320" s="5">
         <v>1.1831049474082311</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>311.04655306000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.7647367999999801</v>
       </c>
       <c r="D321" s="5">
         <v>7.0661214880841428</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>311.14302285000002</v>
       </c>
       <c r="C322" s="5">
         <v>9.6469790000014655E-2</v>
       </c>
       <c r="D322" s="5">
         <v>0.3728105043689256</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>311.70080783999998</v>
       </c>
       <c r="C323" s="5">
         <v>0.55778498999995918</v>
       </c>
       <c r="D323" s="5">
         <v>2.1725738111083581</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>313.13435404000001</v>
       </c>
       <c r="C324" s="5">
         <v>1.4335462000000234</v>
       </c>
       <c r="D324" s="5">
         <v>5.660696009421895</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>313.67088694</v>
       </c>
       <c r="C325" s="5">
         <v>0.53653289999999743</v>
       </c>
       <c r="D325" s="5">
         <v>2.0756001554657066</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>314.68766374</v>
       </c>
       <c r="C326" s="5">
         <v>1.0167768000000024</v>
       </c>
       <c r="D326" s="5">
         <v>3.9599531584790792</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>312.85559323000001</v>
       </c>
       <c r="C327" s="5">
         <v>-1.8320705099999941</v>
       </c>
       <c r="D327" s="5">
         <v>-6.7668267715765733</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>312.68877801000002</v>
       </c>
       <c r="C328" s="5">
         <v>-0.16681521999998949</v>
       </c>
       <c r="D328" s="5">
         <v>-0.63796929157106108</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>313.00815607999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.31937806999997065</v>
       </c>
       <c r="D329" s="5">
         <v>1.2325802753520465</v>
       </c>
       <c r="E329" s="5">
         <v>1.6980636737580657</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>314.29367674000002</v>
       </c>
       <c r="C330" s="5">
         <v>1.2855206600000315</v>
       </c>
       <c r="D330" s="5">
         <v>5.0412479925440845</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>315.18964069999998</v>
       </c>
       <c r="C331" s="5">
         <v>0.89596395999996048</v>
       </c>
       <c r="D331" s="5">
         <v>3.475015258337244</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>315.38937734000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.199736640000026</v>
       </c>
       <c r="D332" s="5">
         <v>0.76309970454750964</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>315.86621126</v>
       </c>
       <c r="C333" s="5">
         <v>0.47683391999999003</v>
       </c>
       <c r="D333" s="5">
         <v>1.8294301577088223</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>316.30158538000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.43537412000000586</v>
       </c>
       <c r="D334" s="5">
         <v>1.6666165122435128</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>316.25857336000001</v>
       </c>
       <c r="C335" s="5">
         <v>-4.3012019999991935E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-0.16305905746605287</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>314.44230931999999</v>
       </c>
       <c r="C336" s="5">
         <v>-1.8162640400000214</v>
       </c>
       <c r="D336" s="5">
         <v>-6.6780004077700905</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>314.93320964999998</v>
       </c>
       <c r="C337" s="5">
         <v>0.49090032999998812</v>
       </c>
       <c r="D337" s="5">
         <v>1.8895832995702966</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>316.33241971000001</v>
       </c>
       <c r="C338" s="5">
         <v>1.3992100600000299</v>
       </c>
       <c r="D338" s="5">
         <v>5.4636818103345197</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>316.78409475000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.45167503999999781</v>
       </c>
       <c r="D339" s="5">
         <v>1.726939244320369</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>317.54436246</v>
       </c>
       <c r="C340" s="5">
         <v>0.76026770999999371</v>
       </c>
       <c r="D340" s="5">
         <v>2.918266870068531</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>318.26899806</v>
       </c>
       <c r="C341" s="5">
         <v>0.72463559999999916</v>
       </c>
       <c r="D341" s="5">
         <v>2.7730299830940774</v>
       </c>
       <c r="E341" s="5">
         <v>1.6807363890720461</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>319.36983606000001</v>
       </c>
       <c r="C342" s="5">
         <v>1.1008380000000102</v>
       </c>
       <c r="D342" s="5">
         <v>4.2304712066809191</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>315.68034374000001</v>
       </c>
       <c r="C343" s="5">
         <v>-3.6894923199999994</v>
       </c>
       <c r="D343" s="5">
         <v>-13.015124674875977</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>316.12033394000002</v>
       </c>
       <c r="C344" s="5">
         <v>0.4399902000000111</v>
       </c>
       <c r="D344" s="5">
         <v>1.6854218908533225</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>316.15200820000001</v>
       </c>
       <c r="C345" s="5">
         <v>3.1674259999988408E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.12030249584200625</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>316.87858344</v>
       </c>
       <c r="C346" s="5">
         <v>0.7265752399999883</v>
       </c>
       <c r="D346" s="5">
         <v>2.7929471536314754</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>317.38663552999998</v>
       </c>
       <c r="C347" s="5">
         <v>0.50805208999997831</v>
       </c>
       <c r="D347" s="5">
         <v>1.9410192994309128</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>317.62989864999997</v>
       </c>
       <c r="C348" s="5">
         <v>0.24326311999999461</v>
       </c>
       <c r="D348" s="5">
         <v>0.92363519714930842</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>319.40800927999999</v>
       </c>
       <c r="C349" s="5">
         <v>1.7781106300000147</v>
       </c>
       <c r="D349" s="5">
         <v>6.9284107976085307</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>319.29628659000002</v>
       </c>
       <c r="C350" s="5">
         <v>-0.11172268999996504</v>
       </c>
       <c r="D350" s="5">
         <v>-0.41893004256928768</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>321.29523410000002</v>
       </c>
       <c r="C351" s="5">
         <v>1.9989475099999936</v>
       </c>
       <c r="D351" s="5">
         <v>7.7767267509412097</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>321.87745453000002</v>
       </c>
       <c r="C352" s="5">
         <v>0.58222043000000667</v>
       </c>
       <c r="D352" s="5">
         <v>2.1963289977651179</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>321.95696445999999</v>
       </c>
       <c r="C353" s="5">
         <v>7.9509929999971973E-2</v>
       </c>
       <c r="D353" s="5">
         <v>0.29682616363240211</v>
       </c>
       <c r="E353" s="5">
         <v>1.1587576617515083</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>325.46162846999999</v>
       </c>
       <c r="C354" s="5">
         <v>3.5046640099999991</v>
       </c>
       <c r="D354" s="5">
         <v>13.873751684289726</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>326.18199199999998</v>
       </c>
       <c r="C355" s="5">
         <v>0.72036352999998599</v>
       </c>
       <c r="D355" s="5">
         <v>2.6886040632404518</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>326.90368998999998</v>
       </c>
       <c r="C356" s="5">
         <v>0.72169798999999557</v>
       </c>
       <c r="D356" s="5">
         <v>2.6876241366786013</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>326.98602764999998</v>
       </c>
       <c r="C357" s="5">
         <v>8.2337660000007418E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.30266461979946424</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>327.22716157000002</v>
       </c>
       <c r="C358" s="5">
         <v>0.24113392000003842</v>
       </c>
       <c r="D358" s="5">
         <v>0.88853100618255798</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>327.38279397000002</v>
       </c>
       <c r="C359" s="5">
         <v>0.15563240000000178</v>
       </c>
       <c r="D359" s="5">
         <v>0.57222691490355082</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>327.82519306</v>
       </c>
       <c r="C360" s="5">
         <v>0.44239908999998079</v>
       </c>
       <c r="D360" s="5">
         <v>1.6336911295583123</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>329.25550499000002</v>
       </c>
       <c r="C361" s="5">
         <v>1.4303119300000162</v>
       </c>
       <c r="D361" s="5">
         <v>5.3631220586284778</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>330.09322417999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.83771918999997297</v>
       </c>
       <c r="D362" s="5">
         <v>3.0962283289301284</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>330.78515255000002</v>
       </c>
       <c r="C363" s="5">
         <v>0.69192837000002783</v>
       </c>
       <c r="D363" s="5">
         <v>2.5445958225663867</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>331.39282698</v>
       </c>
       <c r="C364" s="5">
         <v>0.60767442999997456</v>
       </c>
       <c r="D364" s="5">
         <v>2.2268909261559777</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>331.45884971999999</v>
       </c>
       <c r="C365" s="5">
         <v>6.6022739999993973E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.23933577570687259</v>
       </c>
       <c r="E365" s="5">
         <v>2.9512904856513922</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>331.13446461000001</v>
       </c>
       <c r="C366" s="5">
         <v>-0.32438510999998016</v>
       </c>
       <c r="D366" s="5">
         <v>-1.1680897976481086</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>331.15213015</v>
       </c>
       <c r="C367" s="5">
         <v>1.7665539999995872E-2</v>
       </c>
       <c r="D367" s="5">
         <v>6.4037034544806026E-2</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>331.26878872999998</v>
       </c>
       <c r="C368" s="5">
         <v>0.11665857999997797</v>
       </c>
       <c r="D368" s="5">
         <v>0.42355714942361455</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>292.98333502999998</v>
       </c>
       <c r="C369" s="5">
         <v>-38.285453700000005</v>
       </c>
       <c r="D369" s="5">
         <v>-77.094024994933591</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>299.51772132000002</v>
       </c>
       <c r="C370" s="5">
         <v>6.5343862900000431</v>
       </c>
       <c r="D370" s="5">
         <v>30.303252756769083</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>309.83946663</v>
       </c>
       <c r="C371" s="5">
         <v>10.321745309999983</v>
       </c>
       <c r="D371" s="5">
         <v>50.16563607206237</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>311.79241127</v>
       </c>
       <c r="C372" s="5">
         <v>1.9529446399999983</v>
       </c>
       <c r="D372" s="5">
         <v>7.8315012581653631</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>314.46385309999999</v>
       </c>
       <c r="C373" s="5">
         <v>2.671441829999992</v>
       </c>
       <c r="D373" s="5">
         <v>10.780236995525595</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>315.38435353</v>
       </c>
       <c r="C374" s="5">
         <v>0.92050043000000414</v>
       </c>
       <c r="D374" s="5">
         <v>3.5697547957223241</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>315.69000057</v>
       </c>
       <c r="C375" s="5">
         <v>0.30564703999999665</v>
       </c>
       <c r="D375" s="5">
         <v>1.1691694958082977</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>312.92329797999997</v>
       </c>
       <c r="C376" s="5">
         <v>-2.7667025900000226</v>
       </c>
       <c r="D376" s="5">
         <v>-10.024374591019914</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>315.68279346999998</v>
       </c>
       <c r="C377" s="5">
         <v>2.7594954900000062</v>
       </c>
       <c r="D377" s="5">
         <v>11.110767361305275</v>
       </c>
       <c r="E377" s="5">
         <v>-4.7595821512464775</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>316.20504714999998</v>
       </c>
       <c r="C378" s="5">
         <v>0.52225368000000572</v>
       </c>
       <c r="D378" s="5">
         <v>2.0033982559874541</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>316.47884812000001</v>
       </c>
       <c r="C379" s="5">
         <v>0.27380097000002479</v>
       </c>
       <c r="D379" s="5">
         <v>1.0440391216878453</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>319.03396107999998</v>
       </c>
       <c r="C380" s="5">
         <v>2.555112959999974</v>
       </c>
       <c r="D380" s="5">
         <v>10.130274534941307</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>318.53742894999999</v>
       </c>
       <c r="C381" s="5">
         <v>-0.49653212999999141</v>
       </c>
       <c r="D381" s="5">
         <v>-1.8517293615195607</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>320.22527626999999</v>
       </c>
       <c r="C382" s="5">
         <v>1.687847320000003</v>
       </c>
       <c r="D382" s="5">
         <v>6.5471073857795714</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>321.90207671000002</v>
       </c>
       <c r="C383" s="5">
         <v>1.6768004400000223</v>
       </c>
       <c r="D383" s="5">
         <v>6.4677396215183869</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>325.05508817999998</v>
       </c>
       <c r="C384" s="5">
         <v>3.1530114699999672</v>
       </c>
       <c r="D384" s="5">
         <v>12.408274389735375</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>326.0178985</v>
       </c>
       <c r="C385" s="5">
         <v>0.96281032000001687</v>
       </c>
       <c r="D385" s="5">
         <v>3.6128693976487769</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>327.08656988000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.0686713800000121</v>
       </c>
       <c r="D386" s="5">
         <v>4.0052411798160881</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>328.26435157999998</v>
       </c>
       <c r="C387" s="5">
         <v>1.1777816999999686</v>
       </c>
       <c r="D387" s="5">
         <v>4.4076014872164837</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>330.81255050999999</v>
       </c>
       <c r="C388" s="5">
         <v>2.5481989300000123</v>
       </c>
       <c r="D388" s="5">
         <v>9.7233512197233409</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>331.1182124</v>
       </c>
       <c r="C389" s="5">
         <v>0.30566189000001032</v>
       </c>
       <c r="D389" s="5">
         <v>1.114419675052325</v>
       </c>
       <c r="E389" s="5">
         <v>4.8895344470103019</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>330.80865169999998</v>
       </c>
       <c r="C390" s="5">
         <v>-0.30956070000002001</v>
       </c>
       <c r="D390" s="5">
         <v>-1.116123130372082</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>332.6074198</v>
       </c>
       <c r="C391" s="5">
         <v>1.798768100000018</v>
       </c>
       <c r="D391" s="5">
         <v>6.7237036283294582</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>333.14240390999998</v>
       </c>
       <c r="C392" s="5">
         <v>0.53498410999998214</v>
       </c>
       <c r="D392" s="5">
         <v>1.9473130780855774</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>335.82224063000001</v>
       </c>
       <c r="C393" s="5">
         <v>2.6798367200000257</v>
       </c>
       <c r="D393" s="5">
         <v>10.091674299855114</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>335.99632445999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.17408382999997229</v>
       </c>
       <c r="D394" s="5">
         <v>0.62383367276466206</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>335.94126548000003</v>
       </c>
       <c r="C395" s="5">
         <v>-5.5058979999955682E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-0.19646423459864781</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>338.50814597999999</v>
       </c>
       <c r="C396" s="5">
         <v>2.5668804999999679</v>
       </c>
       <c r="D396" s="5">
         <v>9.5643442257276945</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>338.75962365999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.2514776799999936</v>
       </c>
       <c r="D397" s="5">
         <v>0.89513150057849433</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>339.55289620000002</v>
       </c>
       <c r="C398" s="5">
         <v>0.79327254000003222</v>
       </c>
       <c r="D398" s="5">
         <v>2.8465123166141915</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>339.95086941</v>
       </c>
       <c r="C399" s="5">
         <v>0.3979732099999751</v>
       </c>
       <c r="D399" s="5">
         <v>1.4155627945893201</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>340.25720378</v>
       </c>
       <c r="C400" s="5">
         <v>0.30633437000000185</v>
       </c>
       <c r="D400" s="5">
         <v>1.0867117530815484</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>341.23031151999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.97310773999998901</v>
       </c>
       <c r="D401" s="5">
         <v>3.4864019465209894</v>
       </c>
       <c r="E401" s="5">
         <v>3.0539241700738184</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>342.70117461000001</v>
       </c>
       <c r="C402" s="5">
         <v>1.470863090000023</v>
       </c>
       <c r="D402" s="5">
         <v>5.2969724245196304</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>343.22726640000002</v>
       </c>
       <c r="C403" s="5">
         <v>0.5260917900000095</v>
       </c>
       <c r="D403" s="5">
         <v>1.8577929173166918</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>343.31462921999997</v>
       </c>
       <c r="C404" s="5">
         <v>8.736281999995299E-2</v>
       </c>
       <c r="D404" s="5">
         <v>0.30586809814909799</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>344.27395731000001</v>
       </c>
       <c r="C405" s="5">
         <v>0.95932809000004227</v>
       </c>
       <c r="D405" s="5">
         <v>3.4051910693057463</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>345.52906882000002</v>
       </c>
       <c r="C406" s="5">
         <v>1.2551115100000061</v>
       </c>
       <c r="D406" s="5">
         <v>4.4636070365200453</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>347.52891839</v>
       </c>
       <c r="C407" s="5">
         <v>1.9998495699999808</v>
       </c>
       <c r="D407" s="5">
         <v>7.1707592213732463</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>347.82053344000002</v>
       </c>
       <c r="C408" s="5">
         <v>0.29161505000001853</v>
       </c>
       <c r="D408" s="5">
         <v>1.011592326188282</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>348.69010042999997</v>
       </c>
       <c r="C409" s="5">
         <v>0.86956698999995297</v>
       </c>
       <c r="D409" s="5">
         <v>3.041651210939067</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>349.63200081000002</v>
       </c>
       <c r="C410" s="5">
         <v>0.94190038000004961</v>
       </c>
       <c r="D410" s="5">
         <v>3.2900992529046658</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>349.23576164999997</v>
       </c>
       <c r="C411" s="5">
         <v>-0.39623916000005011</v>
       </c>
       <c r="D411" s="5">
         <v>-1.3515192197357639</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>350.65349988000003</v>
       </c>
       <c r="C412" s="5">
         <v>1.4177382300000545</v>
       </c>
       <c r="D412" s="5">
         <v>4.9817065128583637</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>351.36304582999998</v>
       </c>
       <c r="C413" s="5">
         <v>0.70954594999994924</v>
       </c>
       <c r="D413" s="5">
         <v>2.4554022313100887</v>
       </c>
       <c r="E413" s="5">
         <v>2.969470755650061</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>354.06300044</v>
       </c>
       <c r="C414" s="5">
         <v>2.6999546100000202</v>
       </c>
       <c r="D414" s="5">
         <v>9.6209462141293898</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>354.97263041000002</v>
       </c>
       <c r="C415" s="5">
         <v>0.90962997000002588</v>
       </c>
       <c r="D415" s="5">
         <v>3.1268804400262029</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>356.09657183000002</v>
       </c>
       <c r="C416" s="5">
         <v>1.1239414199999942</v>
       </c>
       <c r="D416" s="5">
         <v>3.8664018970633984</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>355.83869221999998</v>
       </c>
       <c r="C417" s="5">
         <v>-0.25787961000003179</v>
       </c>
       <c r="D417" s="5">
         <v>-0.86556839065554669</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>357.20052043999999</v>
       </c>
       <c r="C418" s="5">
         <v>1.3618282200000067</v>
       </c>
       <c r="D418" s="5">
         <v>4.6904248922449154</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>358.11380437000003</v>
       </c>
       <c r="C419" s="5">
         <v>0.91328393000003416</v>
       </c>
       <c r="D419" s="5">
         <v>3.1116535565315351</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>357.89799543999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.21580893000003698</v>
       </c>
       <c r="D420" s="5">
         <v>-0.72075996536793419</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>358.68624592999998</v>
       </c>
       <c r="C421" s="5">
         <v>0.78825048999999581</v>
       </c>
       <c r="D421" s="5">
         <v>2.6751846974457205</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>359.22418675</v>
       </c>
       <c r="C422" s="5">
         <v>0.53794082000001708</v>
       </c>
       <c r="D422" s="5">
         <v>1.81462333267981</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>358.90182075000001</v>
       </c>
       <c r="C423" s="5">
         <v>-0.32236599999998816</v>
       </c>
       <c r="D423" s="5">
         <v>-1.0715748058531371</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>360.27604294999998</v>
       </c>
       <c r="C424" s="5">
         <v>1.3742221999999629</v>
       </c>
       <c r="D424" s="5">
         <v>4.6927650452681213</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>360.38620344999998</v>
       </c>
       <c r="C425" s="5">
         <v>0.11016050000000632</v>
       </c>
       <c r="D425" s="5">
         <v>0.36753800321214225</v>
       </c>
       <c r="E425" s="5">
         <v>2.568044000952141</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>361.09581061</v>
       </c>
       <c r="C426" s="5">
         <v>0.70960716000001867</v>
       </c>
       <c r="D426" s="5">
         <v>2.3885795150086375</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>360.74566854</v>
       </c>
       <c r="C427" s="5">
         <v>-0.35014207000000397</v>
       </c>
       <c r="D427" s="5">
         <v>-1.1574126943561303</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>361.37769186999998</v>
       </c>
       <c r="C428" s="5">
         <v>0.63202332999998134</v>
       </c>
       <c r="D428" s="5">
         <v>2.1227670560724166</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>361.68891847999998</v>
       </c>
       <c r="C429" s="5">
         <v>0.31122661000000562</v>
       </c>
       <c r="D429" s="5">
         <v>1.0383763640255728</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>361.17227036999998</v>
       </c>
       <c r="C430" s="5">
         <v>-0.51664811000000554</v>
       </c>
       <c r="D430" s="5">
         <v>-1.700715833841171</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>361.27054132000001</v>
       </c>
       <c r="C431" s="5">
         <v>9.8270950000028279E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.3269956845601163</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>360.83179231999998</v>
       </c>
       <c r="C432" s="5">
         <v>-0.43874900000002981</v>
       </c>
       <c r="D432" s="5">
         <v>-1.4476581131990462</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>360.79483669000001</v>
       </c>
       <c r="C433" s="5">
         <v>-3.6955629999965822E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-0.1228322587243813</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>361.27243272999999</v>
       </c>
       <c r="C434" s="5">
         <v>0.47759603999998035</v>
       </c>
       <c r="D434" s="5">
         <v>1.6000957863702148</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>359.05160303000002</v>
       </c>
       <c r="C435" s="5">
         <v>-2.2208296999999675</v>
       </c>
       <c r="D435" s="5">
         <v>-7.1323282016337197</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>359.35246151000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.30085847999998805</v>
       </c>
       <c r="D436" s="5">
         <v>1.0101575066948421</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>359.90600719999998</v>
       </c>
       <c r="C437" s="5">
         <v>0.55354568999996445</v>
       </c>
       <c r="D437" s="5">
         <v>1.8642185253292753</v>
       </c>
       <c r="E437" s="5">
         <v>-0.13324490377352172</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>361.08981808999999</v>
       </c>
       <c r="C438" s="5">
         <v>1.1838108900000179</v>
       </c>
       <c r="D438" s="5">
         <v>4.0192608547087394</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>360.60498265000001</v>
+        <v>360.84643612000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.48483543999998346</v>
+        <v>-0.24338196999997308</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.5993947911804973</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.80583302226571174</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>361.70750059</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.86106446999997388</v>
+      </c>
+      <c r="D440" s="5">
+        <v>2.901363965821302</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpnaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>