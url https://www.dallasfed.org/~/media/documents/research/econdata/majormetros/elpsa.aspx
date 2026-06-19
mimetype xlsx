--- v4 (2026-05-09)
+++ v5 (2026-06-19)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{42F11DA3-0C7C-4EEB-BCEE-3EF2D6EEFF17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CFF30755-58C4-4903-8B65-F8D9E7693475}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AC90E33C-9F65-46A1-AAC0-D10C19CF299E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5F523D65-BC1D-4447-BAAA-E77659DE2E1D}"/>
   </bookViews>
   <sheets>
     <sheet name="elpnaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AE50861-9E50-4C16-81DD-9244A1C73037}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94A6CB1B-AF57-41A0-904B-418AEAAFCC97}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>209.23157592000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>209.68119738999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.44962146999998254</v>
       </c>
       <c r="D7" s="5">
         <v>2.6093985998937752</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>209.70599245</v>
       </c>
       <c r="C8" s="5">
         <v>2.4795060000002422E-2</v>
       </c>
       <c r="D8" s="5">
         <v>0.14199380538983952</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>209.85005777000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.14406532000000993</v>
       </c>
       <c r="D9" s="5">
         <v>0.82750659079229294</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>211.12135810999999</v>
       </c>
       <c r="C10" s="5">
         <v>1.271300339999982</v>
       </c>
       <c r="D10" s="5">
         <v>7.5169495965577093</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>211.87974116999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.75838305999999989</v>
       </c>
       <c r="D11" s="5">
         <v>4.3967919333807615</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>211.51763371999999</v>
       </c>
       <c r="C12" s="5">
         <v>-0.36210744999999633</v>
       </c>
       <c r="D12" s="5">
         <v>-2.0316605324538717</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>210.92850996999999</v>
       </c>
       <c r="C13" s="5">
         <v>-0.58912374999999884</v>
       </c>
       <c r="D13" s="5">
         <v>-3.2915405332859304</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>209.87946407999999</v>
       </c>
       <c r="C14" s="5">
         <v>-1.0490458900000021</v>
       </c>
       <c r="D14" s="5">
         <v>-5.8075828330558688</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>210.40319056999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.52372649000000138</v>
       </c>
       <c r="D15" s="5">
         <v>3.0358826053508148</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>211.08992762</v>
       </c>
       <c r="C16" s="5">
         <v>0.68673705000000496</v>
       </c>
       <c r="D16" s="5">
         <v>3.9877729565385156</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>210.35430701000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.7356206099999838</v>
       </c>
       <c r="D17" s="5">
         <v>-4.1026134122150832</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>211.81563604999999</v>
       </c>
       <c r="C18" s="5">
         <v>1.4613290399999812</v>
       </c>
       <c r="D18" s="5">
         <v>8.6623994660164136</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>210.66142411000001</v>
       </c>
       <c r="C19" s="5">
         <v>-1.154211939999982</v>
       </c>
       <c r="D19" s="5">
         <v>-6.3465037940076403</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>211.23686581999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.57544170999997846</v>
       </c>
       <c r="D20" s="5">
         <v>3.327611909447481</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>211.39231423000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.15544841000001952</v>
       </c>
       <c r="D21" s="5">
         <v>0.886658425199216</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>212.03731626999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.64500203999998007</v>
       </c>
       <c r="D22" s="5">
         <v>3.723524697343783</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>212.44932478999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.41200852000000054</v>
       </c>
       <c r="D23" s="5">
         <v>2.356794442132637</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>212.62527054</v>
       </c>
       <c r="C24" s="5">
         <v>0.175945750000011</v>
       </c>
       <c r="D24" s="5">
         <v>0.99835231067730845</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>213.28494692000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.65967638000000761</v>
       </c>
       <c r="D25" s="5">
         <v>3.7872277674365185</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>213.44091172</v>
       </c>
       <c r="C26" s="5">
         <v>0.15596479999999247</v>
       </c>
       <c r="D26" s="5">
         <v>0.88103884734858084</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>213.8093337</v>
       </c>
       <c r="C27" s="5">
         <v>0.36842197999999371</v>
       </c>
       <c r="D27" s="5">
         <v>2.0911070571530965</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>214.06697756</v>
       </c>
       <c r="C28" s="5">
         <v>0.25764386000000172</v>
       </c>
       <c r="D28" s="5">
         <v>1.4556425104222059</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>215.50394854999999</v>
       </c>
       <c r="C29" s="5">
         <v>1.4369709899999918</v>
       </c>
       <c r="D29" s="5">
         <v>8.3594159909714083</v>
       </c>
       <c r="E29" s="5">
         <v>2.4480799148814958</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>216.38007271999999</v>
       </c>
       <c r="C30" s="5">
         <v>0.87612416999999709</v>
       </c>
       <c r="D30" s="5">
         <v>4.9891371026648867</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>216.52530272000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.14523000000002639</v>
       </c>
       <c r="D31" s="5">
         <v>0.80839597430892862</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>218.40986129000001</v>
       </c>
       <c r="C32" s="5">
         <v>1.8845585699999958</v>
       </c>
       <c r="D32" s="5">
         <v>10.959135150659961</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>218.49465112999999</v>
       </c>
       <c r="C33" s="5">
         <v>8.4789839999984906E-2</v>
       </c>
       <c r="D33" s="5">
         <v>0.46685318393768771</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>218.80008518</v>
       </c>
       <c r="C34" s="5">
         <v>0.30543405000000234</v>
       </c>
       <c r="D34" s="5">
         <v>1.6904396109284292</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>220.01289919999999</v>
       </c>
       <c r="C35" s="5">
         <v>1.2128140199999962</v>
       </c>
       <c r="D35" s="5">
         <v>6.85820792489793</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>220.39813283000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.38523363000001609</v>
       </c>
       <c r="D36" s="5">
         <v>2.1215043817624846</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>219.54698902000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.85114380999999639</v>
       </c>
       <c r="D37" s="5">
         <v>-4.5370407550794027</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>219.90847617</v>
       </c>
       <c r="C38" s="5">
         <v>0.36148714999998788</v>
       </c>
       <c r="D38" s="5">
         <v>1.9938077929473996</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>224.43836823000001</v>
       </c>
       <c r="C39" s="5">
         <v>4.5298920600000088</v>
       </c>
       <c r="D39" s="5">
         <v>27.720791219322606</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>224.08030884999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.35805938000001447</v>
       </c>
       <c r="D40" s="5">
         <v>-1.8977196334683533</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>223.96280791000001</v>
       </c>
       <c r="C41" s="5">
         <v>-0.11750093999998512</v>
       </c>
       <c r="D41" s="5">
         <v>-0.62743213208054094</v>
       </c>
       <c r="E41" s="5">
         <v>3.9251528414744774</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>224.59255522999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.62974731999997857</v>
       </c>
       <c r="D42" s="5">
         <v>3.4268812896613543</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>226.20075987999999</v>
       </c>
       <c r="C43" s="5">
         <v>1.6082046500000047</v>
       </c>
       <c r="D43" s="5">
         <v>8.9392647181975704</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>225.52279329999999</v>
       </c>
       <c r="C44" s="5">
         <v>-0.6779665800000032</v>
       </c>
       <c r="D44" s="5">
         <v>-3.5379271933541734</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>226.74838428000001</v>
       </c>
       <c r="C45" s="5">
         <v>1.2255909800000211</v>
       </c>
       <c r="D45" s="5">
         <v>6.7198262102629025</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>226.63815468000001</v>
       </c>
       <c r="C46" s="5">
         <v>-0.11022959999999671</v>
       </c>
       <c r="D46" s="5">
         <v>-0.58180094442470409</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>227.10278749</v>
       </c>
       <c r="C47" s="5">
         <v>0.46463280999998346</v>
       </c>
       <c r="D47" s="5">
         <v>2.4880600906519668</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>228.45919476</v>
       </c>
       <c r="C48" s="5">
         <v>1.3564072700000054</v>
       </c>
       <c r="D48" s="5">
         <v>7.4073799160639497</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>228.23199184999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.2272029100000168</v>
       </c>
       <c r="D49" s="5">
         <v>-1.1868952421110968</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>228.7854471</v>
       </c>
       <c r="C50" s="5">
         <v>0.55345525000001317</v>
       </c>
       <c r="D50" s="5">
         <v>2.9490879931957981</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>228.78800340000001</v>
       </c>
       <c r="C51" s="5">
         <v>2.5563000000090597E-3</v>
       </c>
       <c r="D51" s="5">
         <v>1.3408844653262086E-2</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>228.70876926</v>
       </c>
       <c r="C52" s="5">
         <v>-7.9234140000011166E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-0.41479478135247883</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>228.89105494</v>
       </c>
       <c r="C53" s="5">
         <v>0.18228568000000678</v>
       </c>
       <c r="D53" s="5">
         <v>0.96062889553301112</v>
       </c>
       <c r="E53" s="5">
         <v>2.2004756396787117</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>229.09367369</v>
       </c>
       <c r="C54" s="5">
         <v>0.20261874999999918</v>
       </c>
       <c r="D54" s="5">
         <v>1.0674501425461225</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>229.26015511</v>
       </c>
       <c r="C55" s="5">
         <v>0.16648141999999666</v>
       </c>
       <c r="D55" s="5">
         <v>0.87552883957358052</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>230.80713585999999</v>
       </c>
       <c r="C56" s="5">
         <v>1.5469807499999888</v>
       </c>
       <c r="D56" s="5">
         <v>8.4046217378462185</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>231.24029007999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.43315422000000581</v>
       </c>
       <c r="D57" s="5">
         <v>2.2754231189129559</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>231.41927615</v>
       </c>
       <c r="C58" s="5">
         <v>0.17898607000000766</v>
       </c>
       <c r="D58" s="5">
         <v>0.93279597039637174</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>232.82908122000001</v>
       </c>
       <c r="C59" s="5">
         <v>1.4098050700000044</v>
       </c>
       <c r="D59" s="5">
         <v>7.5603786383126925</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>234.55426464000001</v>
       </c>
       <c r="C60" s="5">
         <v>1.7251834200000076</v>
       </c>
       <c r="D60" s="5">
         <v>9.2630479989131551</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>234.97769142000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.42342677999999978</v>
       </c>
       <c r="D61" s="5">
         <v>2.1879268437346999</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>235.27468352</v>
       </c>
       <c r="C62" s="5">
         <v>0.29699209999998288</v>
       </c>
       <c r="D62" s="5">
         <v>1.5272873258801445</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>237.30820851999999</v>
       </c>
       <c r="C63" s="5">
         <v>2.0335249999999974</v>
       </c>
       <c r="D63" s="5">
         <v>10.879371241235724</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>238.47978257</v>
       </c>
       <c r="C64" s="5">
         <v>1.1715740500000038</v>
       </c>
       <c r="D64" s="5">
         <v>6.0878567075048462</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>237.65272048</v>
       </c>
       <c r="C65" s="5">
         <v>-0.82706208999999831</v>
       </c>
       <c r="D65" s="5">
         <v>-4.0832009280320936</v>
       </c>
       <c r="E65" s="5">
         <v>3.8278759046729505</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>238.35660002</v>
       </c>
       <c r="C66" s="5">
         <v>0.70387954000000263</v>
       </c>
       <c r="D66" s="5">
         <v>3.6126308353583214</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>238.75428693999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.39768691999998396</v>
       </c>
       <c r="D67" s="5">
         <v>2.0206195134812921</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>238.81223059000001</v>
       </c>
       <c r="C68" s="5">
         <v>5.7943650000026992E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.29161891953830565</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>237.74559188999999</v>
       </c>
       <c r="C69" s="5">
         <v>-1.066638700000027</v>
       </c>
       <c r="D69" s="5">
         <v>-5.2299960957189136</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>237.97733628</v>
       </c>
       <c r="C70" s="5">
         <v>0.23174439000001712</v>
       </c>
       <c r="D70" s="5">
         <v>1.1760008902178765</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>238.29220805</v>
       </c>
       <c r="C71" s="5">
         <v>0.31487176999999633</v>
       </c>
       <c r="D71" s="5">
         <v>1.5993452687308229</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>238.09631701999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.19589103000001273</v>
       </c>
       <c r="D72" s="5">
         <v>-0.98202671585888579</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>238.74498749</v>
       </c>
       <c r="C73" s="5">
         <v>0.64867047000001321</v>
       </c>
       <c r="D73" s="5">
         <v>3.318719642919743</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>238.73276462999999</v>
       </c>
       <c r="C74" s="5">
         <v>-1.2222860000008495E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-6.1418263933077366E-2</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>237.06724428999999</v>
       </c>
       <c r="C75" s="5">
         <v>-1.6655203400000005</v>
       </c>
       <c r="D75" s="5">
         <v>-8.0579276677419713</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>236.50873537999999</v>
       </c>
       <c r="C76" s="5">
         <v>-0.55850891000000047</v>
       </c>
       <c r="D76" s="5">
         <v>-2.7907451997169042</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>238.36978751000001</v>
       </c>
       <c r="C77" s="5">
         <v>1.8610521300000187</v>
       </c>
       <c r="D77" s="5">
         <v>9.8621973611419342</v>
       </c>
       <c r="E77" s="5">
         <v>0.30172893815467727</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>238.17436605</v>
       </c>
       <c r="C78" s="5">
         <v>-0.19542146000000571</v>
       </c>
       <c r="D78" s="5">
         <v>-0.9793658993331622</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>238.09920288999999</v>
       </c>
       <c r="C79" s="5">
         <v>-7.516316000001666E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.37803986184538063</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>238.74810997</v>
       </c>
       <c r="C80" s="5">
         <v>0.64890708000001496</v>
       </c>
       <c r="D80" s="5">
         <v>3.3199075427170932</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>238.94324044000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.19513047000000938</v>
       </c>
       <c r="D81" s="5">
         <v>0.98518901209390108</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>239.37492248999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.43168204999997783</v>
       </c>
       <c r="D82" s="5">
         <v>2.189628195268889</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>239.16845198999999</v>
       </c>
       <c r="C83" s="5">
         <v>-0.20647049999999467</v>
       </c>
       <c r="D83" s="5">
         <v>-1.0301521234769462</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>239.81226046</v>
       </c>
       <c r="C84" s="5">
         <v>0.6438084700000104</v>
       </c>
       <c r="D84" s="5">
         <v>3.2784905442053036</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>240.69125731</v>
       </c>
       <c r="C85" s="5">
         <v>0.87899684999999295</v>
       </c>
       <c r="D85" s="5">
         <v>4.4881870668453949</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>240.02096362</v>
       </c>
       <c r="C86" s="5">
         <v>-0.67029368999999406</v>
       </c>
       <c r="D86" s="5">
         <v>-3.2911290568260809</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>242.50290885999999</v>
       </c>
       <c r="C87" s="5">
         <v>2.4819452399999875</v>
       </c>
       <c r="D87" s="5">
         <v>13.139258709121515</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>243.10918181</v>
       </c>
       <c r="C88" s="5">
         <v>0.60627295000000458</v>
       </c>
       <c r="D88" s="5">
         <v>3.0416754318859818</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>243.23992730000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.13074549000000957</v>
       </c>
       <c r="D89" s="5">
         <v>0.64727914907785067</v>
       </c>
       <c r="E89" s="5">
         <v>2.0431027945585045</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>243.02295377999999</v>
       </c>
       <c r="C90" s="5">
         <v>-0.21697352000001047</v>
       </c>
       <c r="D90" s="5">
         <v>-1.0651813223344297</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>243.32971544</v>
       </c>
       <c r="C91" s="5">
         <v>0.30676166000000649</v>
       </c>
       <c r="D91" s="5">
         <v>1.5252897091026396</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>244.11463787</v>
       </c>
       <c r="C92" s="5">
         <v>0.78492242999999462</v>
       </c>
       <c r="D92" s="5">
         <v>3.9403280600320612</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>245.11173746</v>
       </c>
       <c r="C93" s="5">
         <v>0.99709959000000481</v>
       </c>
       <c r="D93" s="5">
         <v>5.0130903663201165</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>245.70488656000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.59314910000000509</v>
       </c>
       <c r="D94" s="5">
         <v>2.9428586269953261</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>246.7512748</v>
       </c>
       <c r="C95" s="5">
         <v>1.0463882399999989</v>
       </c>
       <c r="D95" s="5">
         <v>5.2318814670791136</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>247.55783364000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.8065588400000081</v>
       </c>
       <c r="D96" s="5">
         <v>3.9937459095095607</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>247.50116618999999</v>
       </c>
       <c r="C97" s="5">
         <v>-5.6667450000020381E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-0.27434152375404031</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>248.85952459000001</v>
       </c>
       <c r="C98" s="5">
         <v>1.3583584000000144</v>
       </c>
       <c r="D98" s="5">
         <v>6.7884321443260065</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>248.42670385</v>
       </c>
       <c r="C99" s="5">
         <v>-0.43282074000001103</v>
       </c>
       <c r="D99" s="5">
         <v>-2.0672116229541126</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>249.03124342000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.60453957000001424</v>
       </c>
       <c r="D100" s="5">
         <v>2.9595696662040538</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>249.56353250000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.53228907999999819</v>
       </c>
       <c r="D101" s="5">
         <v>2.5952956725874055</v>
       </c>
       <c r="E101" s="5">
         <v>2.5997398002017835</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>250.19871166999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.63517916999998647</v>
       </c>
       <c r="D102" s="5">
         <v>3.0973107882324324</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>249.43893034999999</v>
       </c>
       <c r="C103" s="5">
         <v>-0.75978132000000187</v>
       </c>
       <c r="D103" s="5">
         <v>-3.5838030846266578</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>250.61345592000001</v>
       </c>
       <c r="C104" s="5">
         <v>1.1745255700000143</v>
       </c>
       <c r="D104" s="5">
         <v>5.7990574766916936</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>251.55181014999999</v>
       </c>
       <c r="C105" s="5">
         <v>0.93835422999998741</v>
       </c>
       <c r="D105" s="5">
         <v>4.5867667529424727</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>252.05573086000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.50392071000001692</v>
       </c>
       <c r="D106" s="5">
         <v>2.4305613164135931</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>252.45252668000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.39679581999999414</v>
       </c>
       <c r="D107" s="5">
         <v>1.9055285551791146</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>251.38268538</v>
       </c>
       <c r="C108" s="5">
         <v>-1.0698413000000073</v>
       </c>
       <c r="D108" s="5">
         <v>-4.9684802694511587</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>252.07171352</v>
       </c>
       <c r="C109" s="5">
         <v>0.6890281400000049</v>
       </c>
       <c r="D109" s="5">
         <v>3.339184141442253</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>251.35402218999999</v>
       </c>
       <c r="C110" s="5">
         <v>-0.71769133000000807</v>
       </c>
       <c r="D110" s="5">
         <v>-3.3636078663499047</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>253.18150931</v>
       </c>
       <c r="C111" s="5">
         <v>1.8274871200000007</v>
       </c>
       <c r="D111" s="5">
         <v>9.0821636164333484</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>253.20429745999999</v>
       </c>
       <c r="C112" s="5">
         <v>2.2788149999996676E-2</v>
       </c>
       <c r="D112" s="5">
         <v>0.10806208311042731</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>252.94275787000001</v>
       </c>
       <c r="C113" s="5">
         <v>-0.26153958999998395</v>
       </c>
       <c r="D113" s="5">
         <v>-1.2324855881619023</v>
       </c>
       <c r="E113" s="5">
         <v>1.3540541505197679</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>253.29756821000001</v>
       </c>
       <c r="C114" s="5">
         <v>0.35481034000000022</v>
       </c>
       <c r="D114" s="5">
         <v>1.6963231497444609</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>253.76489003</v>
       </c>
       <c r="C115" s="5">
         <v>0.46732181999999511</v>
       </c>
       <c r="D115" s="5">
         <v>2.2365463603074787</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>253.27248112999999</v>
       </c>
       <c r="C116" s="5">
         <v>-0.49240890000001514</v>
       </c>
       <c r="D116" s="5">
         <v>-2.3038062610957533</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>254.62816591999999</v>
       </c>
       <c r="C117" s="5">
         <v>1.355684789999998</v>
       </c>
       <c r="D117" s="5">
         <v>6.6157199122729438</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>254.22644402</v>
       </c>
       <c r="C118" s="5">
         <v>-0.40172189999998409</v>
       </c>
       <c r="D118" s="5">
         <v>-1.8768748238216615</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>254.93413405999999</v>
       </c>
       <c r="C119" s="5">
         <v>0.70769003999998858</v>
       </c>
       <c r="D119" s="5">
         <v>3.3920603037421504</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>255.46109695999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.5269629000000009</v>
       </c>
       <c r="D120" s="5">
         <v>2.5088612506667385</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>255.47719971999999</v>
       </c>
       <c r="C121" s="5">
         <v>1.6102759999995442E-2</v>
       </c>
       <c r="D121" s="5">
         <v>7.5667147715985372E-2</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>255.61026236000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.13306264000001988</v>
       </c>
       <c r="D122" s="5">
         <v>0.62680102783334579</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>256.92542622000002</v>
       </c>
       <c r="C123" s="5">
         <v>1.3151638600000126</v>
       </c>
       <c r="D123" s="5">
         <v>6.3519836888818126</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>257.08372560999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.15829938999996784</v>
       </c>
       <c r="D124" s="5">
         <v>0.74186627695174145</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>258.06983273999998</v>
       </c>
       <c r="C125" s="5">
         <v>0.9861071299999935</v>
       </c>
       <c r="D125" s="5">
         <v>4.7012493936086086</v>
       </c>
       <c r="E125" s="5">
         <v>2.0269704154309176</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>259.14107759000001</v>
       </c>
       <c r="C126" s="5">
         <v>1.0712448500000278</v>
       </c>
       <c r="D126" s="5">
         <v>5.0964969073195254</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>259.58494538999997</v>
       </c>
       <c r="C127" s="5">
         <v>0.44386779999996406</v>
       </c>
       <c r="D127" s="5">
         <v>2.0748850140421826</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>260.05388642999998</v>
       </c>
       <c r="C128" s="5">
         <v>0.46894104000000425</v>
       </c>
       <c r="D128" s="5">
         <v>2.1894728893857129</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>259.94449904999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.10938737999998693</v>
       </c>
       <c r="D129" s="5">
         <v>-0.50359409736357996</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>259.95685350000002</v>
       </c>
       <c r="C130" s="5">
         <v>1.2354450000032102E-2</v>
       </c>
       <c r="D130" s="5">
         <v>5.704762367035876E-2</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>260.66419443000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.70734092999998666</v>
       </c>
       <c r="D131" s="5">
         <v>3.3145033494778042</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>260.66769654000001</v>
       </c>
       <c r="C132" s="5">
         <v>3.5021099999994476E-3</v>
       </c>
       <c r="D132" s="5">
         <v>1.6123589840755237E-2</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>261.66584846000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.99815191999999797</v>
       </c>
       <c r="D133" s="5">
         <v>4.6930754850803558</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>261.34200191999997</v>
       </c>
       <c r="C134" s="5">
         <v>-0.32384654000003366</v>
       </c>
       <c r="D134" s="5">
         <v>-1.4750928715393297</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>261.41517807999998</v>
       </c>
       <c r="C135" s="5">
         <v>7.317616000000271E-2</v>
       </c>
       <c r="D135" s="5">
         <v>0.33651976311106502</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>262.1395109</v>
       </c>
       <c r="C136" s="5">
         <v>0.72433282000002919</v>
       </c>
       <c r="D136" s="5">
         <v>3.3761185648688574</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>262.28811602000002</v>
       </c>
       <c r="C137" s="5">
         <v>0.14860512000001336</v>
       </c>
       <c r="D137" s="5">
         <v>0.68239694490364045</v>
       </c>
       <c r="E137" s="5">
         <v>1.6345510961949028</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>261.89568119</v>
       </c>
       <c r="C138" s="5">
         <v>-0.39243483000001333</v>
       </c>
       <c r="D138" s="5">
         <v>-1.7807356627528304</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>261.4593911</v>
       </c>
       <c r="C139" s="5">
         <v>-0.43629008999999996</v>
       </c>
       <c r="D139" s="5">
         <v>-1.9808561992479046</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>262.10235763999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.64296653999997488</v>
       </c>
       <c r="D140" s="5">
         <v>2.9912157223356273</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>259.78374567999998</v>
       </c>
       <c r="C141" s="5">
         <v>-2.3186119599999984</v>
       </c>
       <c r="D141" s="5">
         <v>-10.113894843074423</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>260.1070378</v>
       </c>
       <c r="C142" s="5">
         <v>0.32329212000001917</v>
       </c>
       <c r="D142" s="5">
         <v>1.5036234906727008</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>260.67013617999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.56309837999998535</v>
       </c>
       <c r="D143" s="5">
         <v>2.6290024328029959</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>258.06939513999998</v>
       </c>
       <c r="C144" s="5">
         <v>-2.6007410400000026</v>
       </c>
       <c r="D144" s="5">
         <v>-11.336943007810717</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>259.89867335000002</v>
       </c>
       <c r="C145" s="5">
         <v>1.8292782100000409</v>
       </c>
       <c r="D145" s="5">
         <v>8.8455566567231969</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>258.84436320999998</v>
       </c>
       <c r="C146" s="5">
         <v>-1.054310140000041</v>
       </c>
       <c r="D146" s="5">
         <v>-4.7607885564351253</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>256.95002347000002</v>
       </c>
       <c r="C147" s="5">
         <v>-1.894339739999964</v>
       </c>
       <c r="D147" s="5">
         <v>-8.4371298898018203</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>256.91725867000002</v>
       </c>
       <c r="C148" s="5">
         <v>-3.2764799999995375E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-0.15290987919379662</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>255.93985373999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.97740493000003426</v>
       </c>
       <c r="D149" s="5">
         <v>-4.4709065771232233</v>
       </c>
       <c r="E149" s="5">
         <v>-2.4203392728307849</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>257.93327891000001</v>
       </c>
       <c r="C150" s="5">
         <v>1.9934251700000232</v>
       </c>
       <c r="D150" s="5">
         <v>9.7573313992659561</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>257.19947243000001</v>
       </c>
       <c r="C151" s="5">
         <v>-0.73380647999999837</v>
       </c>
       <c r="D151" s="5">
         <v>-3.3610210476977986</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>258.6869231</v>
       </c>
       <c r="C152" s="5">
         <v>1.487450669999987</v>
       </c>
       <c r="D152" s="5">
         <v>7.1649637950627731</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>259.60795973</v>
       </c>
       <c r="C153" s="5">
         <v>0.92103663000000324</v>
       </c>
       <c r="D153" s="5">
         <v>4.3571826749265297</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>259.57593206000001</v>
       </c>
       <c r="C154" s="5">
         <v>-3.2027669999990849E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-0.14794283126207119</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>260.47604104999999</v>
       </c>
       <c r="C155" s="5">
         <v>0.90010898999997835</v>
       </c>
       <c r="D155" s="5">
         <v>4.2414212920090399</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>259.30656957000002</v>
       </c>
       <c r="C156" s="5">
         <v>-1.1694714799999701</v>
       </c>
       <c r="D156" s="5">
         <v>-5.2566256500740209</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>262.09167048</v>
       </c>
       <c r="C157" s="5">
         <v>2.7851009099999828</v>
       </c>
       <c r="D157" s="5">
         <v>13.677990697356046</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>263.19853144000001</v>
       </c>
       <c r="C158" s="5">
         <v>1.1068609600000059</v>
       </c>
       <c r="D158" s="5">
         <v>5.1872047311696701</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>262.10268658000001</v>
       </c>
       <c r="C159" s="5">
         <v>-1.0958448599999997</v>
       </c>
       <c r="D159" s="5">
         <v>-4.8834412041813602</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>262.59094540000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.48825881999999865</v>
       </c>
       <c r="D160" s="5">
         <v>2.2584700833234717</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>262.95858958999997</v>
       </c>
       <c r="C161" s="5">
         <v>0.36764418999996451</v>
       </c>
       <c r="D161" s="5">
         <v>1.6930748309651467</v>
       </c>
       <c r="E161" s="5">
         <v>2.7423379936483361</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>260.84350365</v>
       </c>
       <c r="C162" s="5">
         <v>-2.1150859399999717</v>
       </c>
       <c r="D162" s="5">
         <v>-9.2363484284936792</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>260.62616258999998</v>
       </c>
       <c r="C163" s="5">
         <v>-0.21734106000002384</v>
       </c>
       <c r="D163" s="5">
         <v>-0.9952993377769892</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>259.66731093999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.95885164999998551</v>
       </c>
       <c r="D164" s="5">
         <v>-4.3265905746753486</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>260.00786382000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.34055288000001838</v>
       </c>
       <c r="D165" s="5">
         <v>1.5851982449504032</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>258.68359097000001</v>
       </c>
       <c r="C166" s="5">
         <v>-1.3242728499999998</v>
       </c>
       <c r="D166" s="5">
         <v>-5.9435085771888936</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>257.02292248999998</v>
       </c>
       <c r="C167" s="5">
         <v>-1.6606684800000266</v>
       </c>
       <c r="D167" s="5">
         <v>-7.4373634515787712</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>257.76548255</v>
       </c>
       <c r="C168" s="5">
         <v>0.74256006000001662</v>
       </c>
       <c r="D168" s="5">
         <v>3.5225200793425948</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>259.61462272</v>
       </c>
       <c r="C169" s="5">
         <v>1.8491401699999983</v>
       </c>
       <c r="D169" s="5">
         <v>8.9563833497750203</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>259.62456630999998</v>
       </c>
       <c r="C170" s="5">
         <v>9.9435899999775756E-3</v>
       </c>
       <c r="D170" s="5">
         <v>4.5971300942282411E-2</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>259.92021056999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.29564426000001731</v>
       </c>
       <c r="D171" s="5">
         <v>1.375076083985749</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>260.01054457999999</v>
       </c>
       <c r="C172" s="5">
         <v>9.0334009999992304E-2</v>
       </c>
       <c r="D172" s="5">
         <v>0.41785230925519556</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>259.99303623999998</v>
       </c>
       <c r="C173" s="5">
         <v>-1.7508340000006228E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-8.0774526455285045E-2</v>
       </c>
       <c r="E173" s="5">
         <v>-1.1277643961445927</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>260.82360736999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.83057113000000982</v>
       </c>
       <c r="D174" s="5">
         <v>3.9015859895265237</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>261.47208146999998</v>
       </c>
       <c r="C175" s="5">
         <v>0.64847409999998717</v>
       </c>
       <c r="D175" s="5">
         <v>3.0246441547269631</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>260.46214599000001</v>
       </c>
       <c r="C176" s="5">
         <v>-1.0099354799999674</v>
       </c>
       <c r="D176" s="5">
         <v>-4.5377900914189144</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>260.49078786000001</v>
       </c>
       <c r="C177" s="5">
         <v>2.864187000000129E-2</v>
       </c>
       <c r="D177" s="5">
         <v>0.13203853090124618</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>261.08043184000002</v>
       </c>
       <c r="C178" s="5">
         <v>0.58964398000000529</v>
       </c>
       <c r="D178" s="5">
         <v>2.7503800962695335</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>261.52904770999999</v>
       </c>
       <c r="C179" s="5">
         <v>0.44861586999996916</v>
       </c>
       <c r="D179" s="5">
         <v>2.0815652979452093</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>263.87976372000003</v>
       </c>
       <c r="C180" s="5">
         <v>2.3507160100000419</v>
       </c>
       <c r="D180" s="5">
         <v>11.33554752014363</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>262.67070840000002</v>
       </c>
       <c r="C181" s="5">
         <v>-1.2090553200000045</v>
       </c>
       <c r="D181" s="5">
         <v>-5.3617489761695332</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>261.86998414999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.80072425000003022</v>
       </c>
       <c r="D182" s="5">
         <v>-3.597361836286761</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>262.93419796000001</v>
       </c>
       <c r="C183" s="5">
         <v>1.0642138100000125</v>
       </c>
       <c r="D183" s="5">
         <v>4.9871728483870115</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>262.95224602000002</v>
       </c>
       <c r="C184" s="5">
         <v>1.8048060000012356E-2</v>
       </c>
       <c r="D184" s="5">
         <v>8.2400274896810011E-2</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>262.51291837000002</v>
       </c>
       <c r="C185" s="5">
         <v>-0.43932764999999563</v>
       </c>
       <c r="D185" s="5">
         <v>-1.9865797696166698</v>
       </c>
       <c r="E185" s="5">
         <v>0.96921139367514009</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>261.93280256999998</v>
       </c>
       <c r="C186" s="5">
         <v>-0.58011580000004415</v>
       </c>
       <c r="D186" s="5">
         <v>-2.6198328159934725</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>262.58004628999998</v>
       </c>
       <c r="C187" s="5">
         <v>0.64724372000000585</v>
       </c>
       <c r="D187" s="5">
         <v>3.0058688813494383</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>263.05983381999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.47978753000001007</v>
       </c>
       <c r="D188" s="5">
         <v>2.2148158360648873</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>264.66820639000002</v>
       </c>
       <c r="C189" s="5">
         <v>1.6083725700000286</v>
       </c>
       <c r="D189" s="5">
         <v>7.5887331786551382</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>264.80153326999999</v>
       </c>
       <c r="C190" s="5">
         <v>0.13332687999997006</v>
       </c>
       <c r="D190" s="5">
         <v>0.60617889401823888</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>266.58633300999998</v>
       </c>
       <c r="C191" s="5">
         <v>1.7847997399999826</v>
       </c>
       <c r="D191" s="5">
         <v>8.3948439378112916</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>266.69766826</v>
       </c>
       <c r="C192" s="5">
         <v>0.11133525000002464</v>
       </c>
       <c r="D192" s="5">
         <v>0.50231235830699994</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>267.20383844999998</v>
       </c>
       <c r="C193" s="5">
         <v>0.50617018999997754</v>
       </c>
       <c r="D193" s="5">
         <v>2.3014259297271744</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>267.66438062999998</v>
       </c>
       <c r="C194" s="5">
         <v>0.46054218000000446</v>
       </c>
       <c r="D194" s="5">
         <v>2.0879929507525041</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>267.29173463000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.37264599999997472</v>
       </c>
       <c r="D195" s="5">
         <v>-1.6579230332815942</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>267.55479293000002</v>
       </c>
       <c r="C196" s="5">
         <v>0.26305830000001151</v>
       </c>
       <c r="D196" s="5">
         <v>1.1874077024029539</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>267.86043530000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.30564236999998684</v>
       </c>
       <c r="D197" s="5">
         <v>1.379470873085209</v>
       </c>
       <c r="E197" s="5">
         <v>2.0370490577011902</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>268.26812898999998</v>
       </c>
       <c r="C198" s="5">
         <v>0.40769368999997369</v>
       </c>
       <c r="D198" s="5">
         <v>1.8418126706424953</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>269.02282898999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.75470000000001392</v>
       </c>
       <c r="D199" s="5">
         <v>3.4286033101181612</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>270.35513864000001</v>
       </c>
       <c r="C200" s="5">
         <v>1.3323096500000133</v>
       </c>
       <c r="D200" s="5">
         <v>6.1074602434195047</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>268.66802515000001</v>
       </c>
       <c r="C201" s="5">
         <v>-1.6871134900000015</v>
       </c>
       <c r="D201" s="5">
         <v>-7.2366865456387934</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>268.86961891999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.20159376999998813</v>
       </c>
       <c r="D202" s="5">
         <v>0.9041394992803431</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>269.96208289999998</v>
       </c>
       <c r="C203" s="5">
         <v>1.0924639799999909</v>
       </c>
       <c r="D203" s="5">
         <v>4.9862597749659843</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>269.64040531000001</v>
       </c>
       <c r="C204" s="5">
         <v>-0.32167758999997886</v>
       </c>
       <c r="D204" s="5">
         <v>-1.4205452293742704</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>270.76689448000002</v>
       </c>
       <c r="C205" s="5">
         <v>1.1264891700000135</v>
       </c>
       <c r="D205" s="5">
         <v>5.1301082621420413</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>271.74578761999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.9788931399999683</v>
       </c>
       <c r="D206" s="5">
         <v>4.4256246606235949</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>270.91398784</v>
       </c>
       <c r="C207" s="5">
         <v>-0.831799779999983</v>
       </c>
       <c r="D207" s="5">
         <v>-3.6119263961526316</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>271.92754782999998</v>
       </c>
       <c r="C208" s="5">
         <v>1.0135599899999761</v>
       </c>
       <c r="D208" s="5">
         <v>4.5830556883173612</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>273.34391739</v>
       </c>
       <c r="C209" s="5">
         <v>1.416369560000021</v>
       </c>
       <c r="D209" s="5">
         <v>6.432556418033708</v>
       </c>
       <c r="E209" s="5">
         <v>2.0471414839069446</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>272.66163951999999</v>
       </c>
       <c r="C210" s="5">
         <v>-0.68227787000000717</v>
       </c>
       <c r="D210" s="5">
         <v>-2.9544709961312199</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>273.09693700000003</v>
       </c>
       <c r="C211" s="5">
         <v>0.4352974800000311</v>
       </c>
       <c r="D211" s="5">
         <v>1.9326814250563373</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>274.16654048999999</v>
       </c>
       <c r="C212" s="5">
         <v>1.0696034899999631</v>
       </c>
       <c r="D212" s="5">
         <v>4.8024592858360249</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>274.77639447000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.60985398000002533</v>
       </c>
       <c r="D213" s="5">
         <v>2.7021705623604397</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>275.59059252999998</v>
       </c>
       <c r="C214" s="5">
         <v>0.81419805999996697</v>
       </c>
       <c r="D214" s="5">
         <v>3.6142805902189767</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>275.84346708999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.2528745600000093</v>
       </c>
       <c r="D215" s="5">
         <v>1.1066617585873351</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>277.07014235000003</v>
       </c>
       <c r="C216" s="5">
         <v>1.2266752600000359</v>
       </c>
       <c r="D216" s="5">
         <v>5.4688716679484051</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>277.23605966000002</v>
       </c>
       <c r="C217" s="5">
         <v>0.16591730999999754</v>
       </c>
       <c r="D217" s="5">
         <v>0.7209648428962101</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>279.03879662999998</v>
       </c>
       <c r="C218" s="5">
         <v>1.8027369699999554</v>
       </c>
       <c r="D218" s="5">
         <v>8.0882468115732067</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>280.92135938000001</v>
       </c>
       <c r="C219" s="5">
         <v>1.8825627500000337</v>
       </c>
       <c r="D219" s="5">
         <v>8.403187285770386</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>281.55177692000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.63041753999999628</v>
       </c>
       <c r="D220" s="5">
         <v>2.7264157822306956</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>283.17537804</v>
       </c>
       <c r="C221" s="5">
         <v>1.6236011199999894</v>
       </c>
       <c r="D221" s="5">
         <v>7.1436893207505126</v>
       </c>
       <c r="E221" s="5">
         <v>3.5967365741571333</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>284.84623254000002</v>
       </c>
       <c r="C222" s="5">
         <v>1.6708545000000186</v>
       </c>
       <c r="D222" s="5">
         <v>7.3148663612188969</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>285.71354832999998</v>
       </c>
       <c r="C223" s="5">
         <v>0.86731578999996373</v>
       </c>
       <c r="D223" s="5">
         <v>3.7156422272663914</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>285.28167532999998</v>
       </c>
       <c r="C224" s="5">
         <v>-0.43187299999999595</v>
       </c>
       <c r="D224" s="5">
         <v>-1.7988672453375987</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>283.14460271000002</v>
       </c>
       <c r="C225" s="5">
         <v>-2.1370726199999694</v>
       </c>
       <c r="D225" s="5">
         <v>-8.6280411656648131</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>283.90209379999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.75749108999997361</v>
       </c>
       <c r="D226" s="5">
         <v>3.2579967876442462</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>283.10828357000003</v>
       </c>
       <c r="C227" s="5">
         <v>-0.79381022999996276</v>
       </c>
       <c r="D227" s="5">
         <v>-3.3041634726375779</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>283.12576918000002</v>
       </c>
       <c r="C228" s="5">
         <v>1.7485609999994267E-2</v>
       </c>
       <c r="D228" s="5">
         <v>7.4140752650464492E-2</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>283.88991998</v>
       </c>
       <c r="C229" s="5">
         <v>0.7641507999999817</v>
       </c>
       <c r="D229" s="5">
         <v>3.2872888777297993</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>283.06420104</v>
       </c>
       <c r="C230" s="5">
         <v>-0.82571894000000157</v>
       </c>
       <c r="D230" s="5">
         <v>-3.4350086907579458</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>284.40299930999998</v>
       </c>
       <c r="C231" s="5">
         <v>1.3387982699999839</v>
       </c>
       <c r="D231" s="5">
         <v>5.825588247705471</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>283.49591391000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.90708539999997129</v>
       </c>
       <c r="D232" s="5">
         <v>-3.7608943298946818</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>282.48445728000002</v>
       </c>
       <c r="C233" s="5">
         <v>-1.0114566299999979</v>
       </c>
       <c r="D233" s="5">
         <v>-4.1983380878937826</v>
       </c>
       <c r="E233" s="5">
         <v>-0.24399040791688309</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>281.95609779</v>
       </c>
       <c r="C234" s="5">
         <v>-0.52835949000001392</v>
       </c>
       <c r="D234" s="5">
         <v>-2.2215362711325404</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>280.62146474000002</v>
       </c>
       <c r="C235" s="5">
         <v>-1.3346330499999794</v>
       </c>
       <c r="D235" s="5">
         <v>-5.5346040874319051</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>279.35940335999999</v>
       </c>
       <c r="C236" s="5">
         <v>-1.2620613800000342</v>
       </c>
       <c r="D236" s="5">
         <v>-5.2653427960034467</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>279.24150705</v>
       </c>
       <c r="C237" s="5">
         <v>-0.1178963099999919</v>
       </c>
       <c r="D237" s="5">
         <v>-0.50525469525457556</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>277.99541146000001</v>
       </c>
       <c r="C238" s="5">
         <v>-1.2460955899999817</v>
       </c>
       <c r="D238" s="5">
         <v>-5.2254234473016803</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>279.21870087000002</v>
       </c>
       <c r="C239" s="5">
         <v>1.2232894100000067</v>
       </c>
       <c r="D239" s="5">
         <v>5.4101652414183521</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>278.76979469000003</v>
       </c>
       <c r="C240" s="5">
         <v>-0.44890617999999449</v>
       </c>
       <c r="D240" s="5">
         <v>-1.9122985674605908</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>278.17162200000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.59817269000001261</v>
       </c>
       <c r="D241" s="5">
         <v>-2.5447384028813413</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>278.51676594000003</v>
       </c>
       <c r="C242" s="5">
         <v>0.34514394000001403</v>
       </c>
       <c r="D242" s="5">
         <v>1.4991135119767129</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>278.92688528999997</v>
       </c>
       <c r="C243" s="5">
         <v>0.41011934999994537</v>
       </c>
       <c r="D243" s="5">
         <v>1.7813959064555851</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>279.50368187999999</v>
       </c>
       <c r="C244" s="5">
         <v>0.57679659000001493</v>
       </c>
       <c r="D244" s="5">
         <v>2.5099146511133874</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>279.70959841000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.20591653000002452</v>
       </c>
       <c r="D245" s="5">
         <v>0.88765750297139512</v>
       </c>
       <c r="E245" s="5">
         <v>-0.98230497235801684</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>280.43892865999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.72933024999997542</v>
       </c>
       <c r="D246" s="5">
         <v>3.1742107885573967</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>281.07446449000003</v>
       </c>
       <c r="C247" s="5">
         <v>0.63553583000003755</v>
       </c>
       <c r="D247" s="5">
         <v>2.753615232243023</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>283.26472561000003</v>
       </c>
       <c r="C248" s="5">
         <v>2.1902611200000024</v>
       </c>
       <c r="D248" s="5">
         <v>9.7623128999787525</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>283.06246181</v>
       </c>
       <c r="C249" s="5">
         <v>-0.20226380000002564</v>
       </c>
       <c r="D249" s="5">
         <v>-0.85349708273835256</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>284.53026896</v>
       </c>
       <c r="C250" s="5">
         <v>1.4678071499999987</v>
       </c>
       <c r="D250" s="5">
         <v>6.4031143271834123</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>285.32281205999999</v>
       </c>
       <c r="C251" s="5">
         <v>0.79254309999998895</v>
       </c>
       <c r="D251" s="5">
         <v>3.3942185203546194</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>282.46934894999998</v>
       </c>
       <c r="C252" s="5">
         <v>-2.853463110000007</v>
       </c>
       <c r="D252" s="5">
         <v>-11.362397695748328</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>282.70609883999998</v>
       </c>
       <c r="C253" s="5">
         <v>0.23674988999999869</v>
       </c>
       <c r="D253" s="5">
         <v>1.0104217523279946</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>284.04828651999998</v>
       </c>
       <c r="C254" s="5">
         <v>1.342187679999995</v>
       </c>
       <c r="D254" s="5">
         <v>5.8483161849487431</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>283.33853558999999</v>
       </c>
       <c r="C255" s="5">
         <v>-0.70975092999998424</v>
       </c>
       <c r="D255" s="5">
         <v>-2.9575720293160579</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>284.00845734000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.66992175000001453</v>
       </c>
       <c r="D256" s="5">
         <v>2.8744520229614379</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>284.61824811999998</v>
       </c>
       <c r="C257" s="5">
         <v>0.60979077999996889</v>
       </c>
       <c r="D257" s="5">
         <v>2.6071487225660217</v>
       </c>
       <c r="E257" s="5">
         <v>1.754909283736783</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>285.38607578</v>
       </c>
       <c r="C258" s="5">
         <v>0.76782766000002312</v>
       </c>
       <c r="D258" s="5">
         <v>3.2857631274542776</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>284.85083235000002</v>
       </c>
       <c r="C259" s="5">
         <v>-0.53524342999997998</v>
       </c>
       <c r="D259" s="5">
         <v>-2.2275366221455206</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>285.23123278000003</v>
       </c>
       <c r="C260" s="5">
         <v>0.38040043000000878</v>
       </c>
       <c r="D260" s="5">
         <v>1.6143477206869372</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>285.90948710999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.67825432999995883</v>
       </c>
       <c r="D261" s="5">
         <v>2.8911093636140528</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>285.49541101</v>
       </c>
       <c r="C262" s="5">
         <v>-0.4140760999999884</v>
       </c>
       <c r="D262" s="5">
         <v>-1.7241553307624002</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>286.41027824000003</v>
       </c>
       <c r="C263" s="5">
         <v>0.91486723000002712</v>
       </c>
       <c r="D263" s="5">
         <v>3.9138911477176519</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>287.29237052000002</v>
       </c>
       <c r="C264" s="5">
         <v>0.88209227999999484</v>
       </c>
       <c r="D264" s="5">
         <v>3.7590348500310844</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>287.24361943999997</v>
       </c>
       <c r="C265" s="5">
         <v>-4.8751080000045022E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-0.20343988706987837</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>288.14559302999999</v>
       </c>
       <c r="C266" s="5">
         <v>0.90197359000001143</v>
       </c>
       <c r="D266" s="5">
         <v>3.8338830781268429</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>284.49005899000002</v>
       </c>
       <c r="C267" s="5">
         <v>-3.6555340399999636</v>
       </c>
       <c r="D267" s="5">
         <v>-14.205121637397934</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>285.39843961999998</v>
       </c>
       <c r="C268" s="5">
         <v>0.90838062999995373</v>
       </c>
       <c r="D268" s="5">
         <v>3.8996269041482678</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>286.36688458999998</v>
       </c>
       <c r="C269" s="5">
         <v>0.96844497000000729</v>
       </c>
       <c r="D269" s="5">
         <v>4.1488324551191003</v>
       </c>
       <c r="E269" s="5">
         <v>0.61437960550678739</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>287.11871853000002</v>
       </c>
       <c r="C270" s="5">
         <v>0.75183394000004</v>
       </c>
       <c r="D270" s="5">
         <v>3.1963997268515731</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>288.35767715999998</v>
       </c>
       <c r="C271" s="5">
         <v>1.2389586299999564</v>
       </c>
       <c r="D271" s="5">
         <v>5.3028529322170614</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>289.00404995000002</v>
       </c>
       <c r="C272" s="5">
         <v>0.64637279000004355</v>
       </c>
       <c r="D272" s="5">
         <v>2.7232908269719136</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>289.28599959000002</v>
       </c>
       <c r="C273" s="5">
         <v>0.28194963999999345</v>
       </c>
       <c r="D273" s="5">
         <v>1.177010944330914</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>289.89523538999998</v>
       </c>
       <c r="C274" s="5">
         <v>0.60923579999996491</v>
       </c>
       <c r="D274" s="5">
         <v>2.5566768410860918</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>289.58432420000003</v>
       </c>
       <c r="C275" s="5">
         <v>-0.31091118999995615</v>
       </c>
       <c r="D275" s="5">
         <v>-1.2794294521099037</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>290.71652473</v>
       </c>
       <c r="C276" s="5">
         <v>1.1322005299999773</v>
       </c>
       <c r="D276" s="5">
         <v>4.7939073204466442</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>291.51960472000002</v>
       </c>
       <c r="C277" s="5">
         <v>0.80307999000001473</v>
       </c>
       <c r="D277" s="5">
         <v>3.3657301150668673</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>291.34599787000002</v>
       </c>
       <c r="C278" s="5">
         <v>-0.17360684999999876</v>
       </c>
       <c r="D278" s="5">
         <v>-0.71229246722822603</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>291.95494403999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.60894616999996742</v>
       </c>
       <c r="D279" s="5">
         <v>2.5371704767076286</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>292.49431400999998</v>
       </c>
       <c r="C280" s="5">
         <v>0.53936996999999565</v>
       </c>
       <c r="D280" s="5">
         <v>2.2395963790435625</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>292.47133865000001</v>
       </c>
       <c r="C281" s="5">
         <v>-2.2975359999975353E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-9.4219007747065042E-2</v>
       </c>
       <c r="E281" s="5">
         <v>2.1316899364044684</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>291.34864419000002</v>
       </c>
       <c r="C282" s="5">
         <v>-1.1226944599999911</v>
       </c>
       <c r="D282" s="5">
         <v>-4.5103586363294141</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>292.77897741999999</v>
       </c>
       <c r="C283" s="5">
         <v>1.4303332299999738</v>
       </c>
       <c r="D283" s="5">
         <v>6.0529267585772928</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>293.12821054</v>
       </c>
       <c r="C284" s="5">
         <v>0.34923312000000806</v>
       </c>
       <c r="D284" s="5">
         <v>1.440814124150136</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>292.94977419999998</v>
       </c>
       <c r="C285" s="5">
         <v>-0.17843634000001884</v>
       </c>
       <c r="D285" s="5">
         <v>-0.72803695552358105</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>293.47189254</v>
       </c>
       <c r="C286" s="5">
         <v>0.52211834000002</v>
       </c>
       <c r="D286" s="5">
         <v>2.1598253312332449</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>293.04787270000003</v>
       </c>
       <c r="C287" s="5">
         <v>-0.42401983999997128</v>
       </c>
       <c r="D287" s="5">
         <v>-1.7200958686674372</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>294.00862655999998</v>
       </c>
       <c r="C288" s="5">
         <v>0.96075385999995433</v>
       </c>
       <c r="D288" s="5">
         <v>4.0059062789773003</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>295.64472804000002</v>
       </c>
       <c r="C289" s="5">
         <v>1.6361014800000362</v>
       </c>
       <c r="D289" s="5">
         <v>6.8859911103352767</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>296.22027097</v>
       </c>
       <c r="C290" s="5">
         <v>0.57554292999998324</v>
       </c>
       <c r="D290" s="5">
         <v>2.3612616583536417</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>296.65946394999997</v>
       </c>
       <c r="C291" s="5">
         <v>0.43919297999997298</v>
       </c>
       <c r="D291" s="5">
         <v>1.7937686153546961</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>297.61698869000003</v>
       </c>
       <c r="C292" s="5">
         <v>0.9575247400000535</v>
       </c>
       <c r="D292" s="5">
         <v>3.9427316693508629</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>297.42929351999999</v>
       </c>
       <c r="C293" s="5">
         <v>-0.18769517000004043</v>
       </c>
       <c r="D293" s="5">
         <v>-0.75417263890021902</v>
       </c>
       <c r="E293" s="5">
         <v>1.6951934137837465</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>297.51377043999997</v>
       </c>
       <c r="C294" s="5">
         <v>8.4476919999985967E-2</v>
       </c>
       <c r="D294" s="5">
         <v>0.3413611668158234</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>298.10727055000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.59350011000003633</v>
       </c>
       <c r="D295" s="5">
         <v>2.4202792907311643</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>298.6162693</v>
       </c>
       <c r="C296" s="5">
         <v>0.50899874999998929</v>
       </c>
       <c r="D296" s="5">
         <v>2.0682729846897452</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>298.40795261</v>
       </c>
       <c r="C297" s="5">
         <v>-0.20831669000000375</v>
       </c>
       <c r="D297" s="5">
         <v>-0.83392349291830925</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>298.59089110000002</v>
       </c>
       <c r="C298" s="5">
         <v>0.18293849000002638</v>
       </c>
       <c r="D298" s="5">
         <v>0.73814350993532951</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>298.8585314</v>
       </c>
       <c r="C299" s="5">
         <v>0.26764029999998229</v>
       </c>
       <c r="D299" s="5">
         <v>1.0809319240959736</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>297.67430130999998</v>
       </c>
       <c r="C300" s="5">
         <v>-1.1842300900000282</v>
       </c>
       <c r="D300" s="5">
         <v>-4.652739505882197</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>298.16865541999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.4943541100000175</v>
       </c>
       <c r="D301" s="5">
         <v>2.0111697072955792</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>297.39870474000003</v>
       </c>
       <c r="C302" s="5">
         <v>-0.76995067999996536</v>
       </c>
       <c r="D302" s="5">
         <v>-3.0550859812827014</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>298.34132198999998</v>
       </c>
       <c r="C303" s="5">
         <v>0.94261724999995522</v>
       </c>
       <c r="D303" s="5">
         <v>3.8704576853285655</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>298.64684475000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.30552276000003076</v>
       </c>
       <c r="D304" s="5">
         <v>1.2358307036252514</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>299.74528550999997</v>
       </c>
       <c r="C305" s="5">
         <v>1.0984407599999599</v>
       </c>
       <c r="D305" s="5">
         <v>4.5040603377612731</v>
       </c>
       <c r="E305" s="5">
         <v>0.77866976806177934</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>300.73080592000002</v>
       </c>
       <c r="C306" s="5">
         <v>0.9855204100000492</v>
       </c>
       <c r="D306" s="5">
         <v>4.0175653734062733</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>301.54549264000002</v>
       </c>
       <c r="C307" s="5">
         <v>0.81468671999999742</v>
       </c>
       <c r="D307" s="5">
         <v>3.2997039818250196</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>301.89820361</v>
       </c>
       <c r="C308" s="5">
         <v>0.35271096999997553</v>
       </c>
       <c r="D308" s="5">
         <v>1.4126780270653727</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>302.31521015999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.41700654999999642</v>
       </c>
       <c r="D309" s="5">
         <v>1.6701889451435026</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>303.50078229000002</v>
       </c>
       <c r="C310" s="5">
         <v>1.1855721300000255</v>
       </c>
       <c r="D310" s="5">
         <v>4.8088127008615311</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>305.22450882999999</v>
       </c>
       <c r="C311" s="5">
         <v>1.7237265399999728</v>
       </c>
       <c r="D311" s="5">
         <v>7.0323508823244785</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>305.08957428000002</v>
       </c>
       <c r="C312" s="5">
         <v>-0.13493454999996857</v>
       </c>
       <c r="D312" s="5">
         <v>-0.52921154749917543</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>305.38455155999998</v>
       </c>
       <c r="C313" s="5">
         <v>0.29497727999995504</v>
       </c>
       <c r="D313" s="5">
         <v>1.1664152652758109</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>305.68453462999997</v>
       </c>
       <c r="C314" s="5">
         <v>0.29998306999999613</v>
       </c>
       <c r="D314" s="5">
         <v>1.1851645196762961</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>307.70533948999997</v>
       </c>
       <c r="C315" s="5">
         <v>2.0208048599999984</v>
       </c>
       <c r="D315" s="5">
         <v>8.2277881893330971</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>307.65711092999999</v>
       </c>
       <c r="C316" s="5">
         <v>-4.82285599999841E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-0.18792136559551142</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>307.78182471999997</v>
       </c>
       <c r="C317" s="5">
         <v>0.12471378999998706</v>
       </c>
       <c r="D317" s="5">
         <v>0.48752541484105016</v>
       </c>
       <c r="E317" s="5">
         <v>2.6811228060939385</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>308.67020009999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.88837538000001359</v>
       </c>
       <c r="D318" s="5">
         <v>3.5191746448502093</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>308.97882709999999</v>
       </c>
       <c r="C319" s="5">
         <v>0.30862700000000132</v>
       </c>
       <c r="D319" s="5">
         <v>1.206452246401768</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>309.28181626000003</v>
       </c>
       <c r="C320" s="5">
         <v>0.30298916000003828</v>
       </c>
       <c r="D320" s="5">
         <v>1.1831049474082311</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>311.04655306000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.7647367999999801</v>
       </c>
       <c r="D321" s="5">
         <v>7.0661214880841428</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>311.14302285000002</v>
       </c>
       <c r="C322" s="5">
         <v>9.6469790000014655E-2</v>
       </c>
       <c r="D322" s="5">
         <v>0.3728105043689256</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>311.70080783999998</v>
       </c>
       <c r="C323" s="5">
         <v>0.55778498999995918</v>
       </c>
       <c r="D323" s="5">
         <v>2.1725738111083581</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>313.13435404000001</v>
       </c>
       <c r="C324" s="5">
         <v>1.4335462000000234</v>
       </c>
       <c r="D324" s="5">
         <v>5.660696009421895</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>313.67088694</v>
       </c>
       <c r="C325" s="5">
         <v>0.53653289999999743</v>
       </c>
       <c r="D325" s="5">
         <v>2.0756001554657066</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>314.68766374</v>
       </c>
       <c r="C326" s="5">
         <v>1.0167768000000024</v>
       </c>
       <c r="D326" s="5">
         <v>3.9599531584790792</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>312.85559323000001</v>
       </c>
       <c r="C327" s="5">
         <v>-1.8320705099999941</v>
       </c>
       <c r="D327" s="5">
         <v>-6.7668267715765733</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>312.68877801000002</v>
       </c>
       <c r="C328" s="5">
         <v>-0.16681521999998949</v>
       </c>
       <c r="D328" s="5">
         <v>-0.63796929157106108</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>313.00815607999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.31937806999997065</v>
       </c>
       <c r="D329" s="5">
         <v>1.2325802753520465</v>
       </c>
       <c r="E329" s="5">
         <v>1.6980636737580657</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>314.29367674000002</v>
       </c>
       <c r="C330" s="5">
         <v>1.2855206600000315</v>
       </c>
       <c r="D330" s="5">
         <v>5.0412479925440845</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>315.18964069999998</v>
       </c>
       <c r="C331" s="5">
         <v>0.89596395999996048</v>
       </c>
       <c r="D331" s="5">
         <v>3.475015258337244</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>315.38937734000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.199736640000026</v>
       </c>
       <c r="D332" s="5">
         <v>0.76309970454750964</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>315.86621126</v>
       </c>
       <c r="C333" s="5">
         <v>0.47683391999999003</v>
       </c>
       <c r="D333" s="5">
         <v>1.8294301577088223</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>316.30158538000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.43537412000000586</v>
       </c>
       <c r="D334" s="5">
         <v>1.6666165122435128</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>316.25857336000001</v>
       </c>
       <c r="C335" s="5">
         <v>-4.3012019999991935E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-0.16305905746605287</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>314.44230931999999</v>
       </c>
       <c r="C336" s="5">
         <v>-1.8162640400000214</v>
       </c>
       <c r="D336" s="5">
         <v>-6.6780004077700905</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>314.93320964999998</v>
       </c>
       <c r="C337" s="5">
         <v>0.49090032999998812</v>
       </c>
       <c r="D337" s="5">
         <v>1.8895832995702966</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>316.33241971000001</v>
       </c>
       <c r="C338" s="5">
         <v>1.3992100600000299</v>
       </c>
       <c r="D338" s="5">
         <v>5.4636818103345197</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>316.78409475000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.45167503999999781</v>
       </c>
       <c r="D339" s="5">
         <v>1.726939244320369</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>317.54436246</v>
       </c>
       <c r="C340" s="5">
         <v>0.76026770999999371</v>
       </c>
       <c r="D340" s="5">
         <v>2.918266870068531</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>318.26899806</v>
       </c>
       <c r="C341" s="5">
         <v>0.72463559999999916</v>
       </c>
       <c r="D341" s="5">
         <v>2.7730299830940774</v>
       </c>
       <c r="E341" s="5">
         <v>1.6807363890720461</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>319.36983606000001</v>
       </c>
       <c r="C342" s="5">
         <v>1.1008380000000102</v>
       </c>
       <c r="D342" s="5">
         <v>4.2304712066809191</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>315.68034374000001</v>
       </c>
       <c r="C343" s="5">
         <v>-3.6894923199999994</v>
       </c>
       <c r="D343" s="5">
         <v>-13.015124674875977</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>316.12033394000002</v>
       </c>
       <c r="C344" s="5">
         <v>0.4399902000000111</v>
       </c>
       <c r="D344" s="5">
         <v>1.6854218908533225</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>316.15200820000001</v>
       </c>
       <c r="C345" s="5">
         <v>3.1674259999988408E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.12030249584200625</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>316.87858344</v>
       </c>
       <c r="C346" s="5">
         <v>0.7265752399999883</v>
       </c>
       <c r="D346" s="5">
         <v>2.7929471536314754</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>317.38663552999998</v>
       </c>
       <c r="C347" s="5">
         <v>0.50805208999997831</v>
       </c>
       <c r="D347" s="5">
         <v>1.9410192994309128</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>317.62989864999997</v>
       </c>
       <c r="C348" s="5">
         <v>0.24326311999999461</v>
       </c>
       <c r="D348" s="5">
         <v>0.92363519714930842</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>319.40800927999999</v>
       </c>
       <c r="C349" s="5">
         <v>1.7781106300000147</v>
       </c>
       <c r="D349" s="5">
         <v>6.9284107976085307</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>319.29628659000002</v>
       </c>
       <c r="C350" s="5">
         <v>-0.11172268999996504</v>
       </c>
       <c r="D350" s="5">
         <v>-0.41893004256928768</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>321.29523410000002</v>
       </c>
       <c r="C351" s="5">
         <v>1.9989475099999936</v>
       </c>
       <c r="D351" s="5">
         <v>7.7767267509412097</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>321.87745453000002</v>
       </c>
       <c r="C352" s="5">
         <v>0.58222043000000667</v>
       </c>
       <c r="D352" s="5">
         <v>2.1963289977651179</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>321.95696445999999</v>
       </c>
       <c r="C353" s="5">
         <v>7.9509929999971973E-2</v>
       </c>
       <c r="D353" s="5">
         <v>0.29682616363240211</v>
       </c>
       <c r="E353" s="5">
         <v>1.1587576617515083</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>325.46162846999999</v>
       </c>
       <c r="C354" s="5">
         <v>3.5046640099999991</v>
       </c>
       <c r="D354" s="5">
         <v>13.873751684289726</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>326.18199199999998</v>
       </c>
       <c r="C355" s="5">
         <v>0.72036352999998599</v>
       </c>
       <c r="D355" s="5">
         <v>2.6886040632404518</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>326.90368998999998</v>
       </c>
       <c r="C356" s="5">
         <v>0.72169798999999557</v>
       </c>
       <c r="D356" s="5">
         <v>2.6876241366786013</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>326.98602764999998</v>
       </c>
       <c r="C357" s="5">
         <v>8.2337660000007418E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.30266461979946424</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>327.22716157000002</v>
       </c>
       <c r="C358" s="5">
         <v>0.24113392000003842</v>
       </c>
       <c r="D358" s="5">
         <v>0.88853100618255798</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>327.38279397000002</v>
       </c>
       <c r="C359" s="5">
         <v>0.15563240000000178</v>
       </c>
       <c r="D359" s="5">
         <v>0.57222691490355082</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>327.82519306</v>
       </c>
       <c r="C360" s="5">
         <v>0.44239908999998079</v>
       </c>
       <c r="D360" s="5">
         <v>1.6336911295583123</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>329.25550499000002</v>
       </c>
       <c r="C361" s="5">
         <v>1.4303119300000162</v>
       </c>
       <c r="D361" s="5">
         <v>5.3631220586284778</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>330.09322417999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.83771918999997297</v>
       </c>
       <c r="D362" s="5">
         <v>3.0962283289301284</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>330.78515255000002</v>
       </c>
       <c r="C363" s="5">
         <v>0.69192837000002783</v>
       </c>
       <c r="D363" s="5">
         <v>2.5445958225663867</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>331.39282698</v>
       </c>
       <c r="C364" s="5">
         <v>0.60767442999997456</v>
       </c>
       <c r="D364" s="5">
         <v>2.2268909261559777</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>331.45884971999999</v>
       </c>
       <c r="C365" s="5">
         <v>6.6022739999993973E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.23933577570687259</v>
       </c>
       <c r="E365" s="5">
         <v>2.9512904856513922</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>331.13446461000001</v>
       </c>
       <c r="C366" s="5">
         <v>-0.32438510999998016</v>
       </c>
       <c r="D366" s="5">
         <v>-1.1680897976481086</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>331.15213015</v>
       </c>
       <c r="C367" s="5">
         <v>1.7665539999995872E-2</v>
       </c>
       <c r="D367" s="5">
         <v>6.4037034544806026E-2</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>331.26878872999998</v>
       </c>
       <c r="C368" s="5">
         <v>0.11665857999997797</v>
       </c>
       <c r="D368" s="5">
         <v>0.42355714942361455</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>292.98333502999998</v>
       </c>
       <c r="C369" s="5">
         <v>-38.285453700000005</v>
       </c>
       <c r="D369" s="5">
         <v>-77.094024994933591</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>299.51772132000002</v>
       </c>
       <c r="C370" s="5">
         <v>6.5343862900000431</v>
       </c>
       <c r="D370" s="5">
         <v>30.303252756769083</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>309.83946663</v>
       </c>
       <c r="C371" s="5">
         <v>10.321745309999983</v>
       </c>
       <c r="D371" s="5">
         <v>50.16563607206237</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>311.79241127</v>
       </c>
       <c r="C372" s="5">
         <v>1.9529446399999983</v>
       </c>
       <c r="D372" s="5">
         <v>7.8315012581653631</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>314.46385309999999</v>
       </c>
       <c r="C373" s="5">
         <v>2.671441829999992</v>
       </c>
       <c r="D373" s="5">
         <v>10.780236995525595</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>315.38435353</v>
       </c>
       <c r="C374" s="5">
         <v>0.92050043000000414</v>
       </c>
       <c r="D374" s="5">
         <v>3.5697547957223241</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>315.69000057</v>
       </c>
       <c r="C375" s="5">
         <v>0.30564703999999665</v>
       </c>
       <c r="D375" s="5">
         <v>1.1691694958082977</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>312.92329797999997</v>
       </c>
       <c r="C376" s="5">
         <v>-2.7667025900000226</v>
       </c>
       <c r="D376" s="5">
         <v>-10.024374591019914</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>315.68279346999998</v>
       </c>
       <c r="C377" s="5">
         <v>2.7594954900000062</v>
       </c>
       <c r="D377" s="5">
         <v>11.110767361305275</v>
       </c>
       <c r="E377" s="5">
         <v>-4.7595821512464775</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>316.20504714999998</v>
       </c>
       <c r="C378" s="5">
         <v>0.52225368000000572</v>
       </c>
       <c r="D378" s="5">
         <v>2.0033982559874541</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>316.47884812000001</v>
       </c>
       <c r="C379" s="5">
         <v>0.27380097000002479</v>
       </c>
       <c r="D379" s="5">
         <v>1.0440391216878453</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>319.03396107999998</v>
       </c>
       <c r="C380" s="5">
         <v>2.555112959999974</v>
       </c>
       <c r="D380" s="5">
         <v>10.130274534941307</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>318.53742894999999</v>
       </c>
       <c r="C381" s="5">
         <v>-0.49653212999999141</v>
       </c>
       <c r="D381" s="5">
         <v>-1.8517293615195607</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>320.22527626999999</v>
       </c>
       <c r="C382" s="5">
         <v>1.687847320000003</v>
       </c>
       <c r="D382" s="5">
         <v>6.5471073857795714</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>321.90207671000002</v>
       </c>
       <c r="C383" s="5">
         <v>1.6768004400000223</v>
       </c>
       <c r="D383" s="5">
         <v>6.4677396215183869</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>325.05508817999998</v>
       </c>
       <c r="C384" s="5">
         <v>3.1530114699999672</v>
       </c>
       <c r="D384" s="5">
         <v>12.408274389735375</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>326.0178985</v>
       </c>
       <c r="C385" s="5">
         <v>0.96281032000001687</v>
       </c>
       <c r="D385" s="5">
         <v>3.6128693976487769</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>327.08656988000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.0686713800000121</v>
       </c>
       <c r="D386" s="5">
         <v>4.0052411798160881</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>328.26435157999998</v>
       </c>
       <c r="C387" s="5">
         <v>1.1777816999999686</v>
       </c>
       <c r="D387" s="5">
         <v>4.4076014872164837</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>330.81255050999999</v>
       </c>
       <c r="C388" s="5">
         <v>2.5481989300000123</v>
       </c>
       <c r="D388" s="5">
         <v>9.7233512197233409</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>331.1182124</v>
       </c>
       <c r="C389" s="5">
         <v>0.30566189000001032</v>
       </c>
       <c r="D389" s="5">
         <v>1.114419675052325</v>
       </c>
       <c r="E389" s="5">
         <v>4.8895344470103019</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>330.80865169999998</v>
       </c>
       <c r="C390" s="5">
         <v>-0.30956070000002001</v>
       </c>
       <c r="D390" s="5">
         <v>-1.116123130372082</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>332.6074198</v>
       </c>
       <c r="C391" s="5">
         <v>1.798768100000018</v>
       </c>
       <c r="D391" s="5">
         <v>6.7237036283294582</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>333.14240390999998</v>
       </c>
       <c r="C392" s="5">
         <v>0.53498410999998214</v>
       </c>
       <c r="D392" s="5">
         <v>1.9473130780855774</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>335.82224063000001</v>
       </c>
       <c r="C393" s="5">
         <v>2.6798367200000257</v>
       </c>
       <c r="D393" s="5">
         <v>10.091674299855114</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>335.99632445999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.17408382999997229</v>
       </c>
       <c r="D394" s="5">
         <v>0.62383367276466206</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>335.94126548000003</v>
       </c>
       <c r="C395" s="5">
         <v>-5.5058979999955682E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-0.19646423459864781</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>338.50814597999999</v>
       </c>
       <c r="C396" s="5">
         <v>2.5668804999999679</v>
       </c>
       <c r="D396" s="5">
         <v>9.5643442257276945</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>338.75962365999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.2514776799999936</v>
       </c>
       <c r="D397" s="5">
         <v>0.89513150057849433</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>339.55289620000002</v>
       </c>
       <c r="C398" s="5">
         <v>0.79327254000003222</v>
       </c>
       <c r="D398" s="5">
         <v>2.8465123166141915</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>339.95086941</v>
       </c>
       <c r="C399" s="5">
         <v>0.3979732099999751</v>
       </c>
       <c r="D399" s="5">
         <v>1.4155627945893201</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>340.25720378</v>
       </c>
       <c r="C400" s="5">
         <v>0.30633437000000185</v>
       </c>
       <c r="D400" s="5">
         <v>1.0867117530815484</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>341.23031151999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.97310773999998901</v>
       </c>
       <c r="D401" s="5">
         <v>3.4864019465209894</v>
       </c>
       <c r="E401" s="5">
         <v>3.0539241700738184</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>342.70117461000001</v>
       </c>
       <c r="C402" s="5">
         <v>1.470863090000023</v>
       </c>
       <c r="D402" s="5">
         <v>5.2969724245196304</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>343.22726640000002</v>
       </c>
       <c r="C403" s="5">
         <v>0.5260917900000095</v>
       </c>
       <c r="D403" s="5">
         <v>1.8577929173166918</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>343.31462921999997</v>
       </c>
       <c r="C404" s="5">
         <v>8.736281999995299E-2</v>
       </c>
       <c r="D404" s="5">
         <v>0.30586809814909799</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>344.27395731000001</v>
       </c>
       <c r="C405" s="5">
         <v>0.95932809000004227</v>
       </c>
       <c r="D405" s="5">
         <v>3.4051910693057463</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>345.52906882000002</v>
       </c>
       <c r="C406" s="5">
         <v>1.2551115100000061</v>
       </c>
       <c r="D406" s="5">
         <v>4.4636070365200453</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>347.52891839</v>
       </c>
       <c r="C407" s="5">
         <v>1.9998495699999808</v>
       </c>
       <c r="D407" s="5">
         <v>7.1707592213732463</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>347.82053344000002</v>
       </c>
       <c r="C408" s="5">
         <v>0.29161505000001853</v>
       </c>
       <c r="D408" s="5">
         <v>1.011592326188282</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>348.69010042999997</v>
       </c>
       <c r="C409" s="5">
         <v>0.86956698999995297</v>
       </c>
       <c r="D409" s="5">
         <v>3.041651210939067</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>349.63200081000002</v>
       </c>
       <c r="C410" s="5">
         <v>0.94190038000004961</v>
       </c>
       <c r="D410" s="5">
         <v>3.2900992529046658</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>349.23576164999997</v>
       </c>
       <c r="C411" s="5">
         <v>-0.39623916000005011</v>
       </c>
       <c r="D411" s="5">
         <v>-1.3515192197357639</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>350.65349988000003</v>
       </c>
       <c r="C412" s="5">
         <v>1.4177382300000545</v>
       </c>
       <c r="D412" s="5">
         <v>4.9817065128583637</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>351.36304582999998</v>
       </c>
       <c r="C413" s="5">
         <v>0.70954594999994924</v>
       </c>
       <c r="D413" s="5">
         <v>2.4554022313100887</v>
       </c>
       <c r="E413" s="5">
         <v>2.969470755650061</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>354.06300044</v>
       </c>
       <c r="C414" s="5">
         <v>2.6999546100000202</v>
       </c>
       <c r="D414" s="5">
         <v>9.6209462141293898</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>354.97263041000002</v>
       </c>
       <c r="C415" s="5">
         <v>0.90962997000002588</v>
       </c>
       <c r="D415" s="5">
         <v>3.1268804400262029</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>356.09657183000002</v>
       </c>
       <c r="C416" s="5">
         <v>1.1239414199999942</v>
       </c>
       <c r="D416" s="5">
         <v>3.8664018970633984</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>355.83869221999998</v>
       </c>
       <c r="C417" s="5">
         <v>-0.25787961000003179</v>
       </c>
       <c r="D417" s="5">
         <v>-0.86556839065554669</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>357.20052043999999</v>
       </c>
       <c r="C418" s="5">
         <v>1.3618282200000067</v>
       </c>
       <c r="D418" s="5">
         <v>4.6904248922449154</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>358.11380437000003</v>
       </c>
       <c r="C419" s="5">
         <v>0.91328393000003416</v>
       </c>
       <c r="D419" s="5">
         <v>3.1116535565315351</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>357.89799543999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.21580893000003698</v>
       </c>
       <c r="D420" s="5">
         <v>-0.72075996536793419</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>358.68624592999998</v>
       </c>
       <c r="C421" s="5">
         <v>0.78825048999999581</v>
       </c>
       <c r="D421" s="5">
         <v>2.6751846974457205</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>359.22418675</v>
       </c>
       <c r="C422" s="5">
         <v>0.53794082000001708</v>
       </c>
       <c r="D422" s="5">
         <v>1.81462333267981</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>358.90182075000001</v>
       </c>
       <c r="C423" s="5">
         <v>-0.32236599999998816</v>
       </c>
       <c r="D423" s="5">
         <v>-1.0715748058531371</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>360.27604294999998</v>
       </c>
       <c r="C424" s="5">
         <v>1.3742221999999629</v>
       </c>
       <c r="D424" s="5">
         <v>4.6927650452681213</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>360.38620344999998</v>
       </c>
       <c r="C425" s="5">
         <v>0.11016050000000632</v>
       </c>
       <c r="D425" s="5">
         <v>0.36753800321214225</v>
       </c>
       <c r="E425" s="5">
         <v>2.568044000952141</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>361.09581061</v>
       </c>
       <c r="C426" s="5">
         <v>0.70960716000001867</v>
       </c>
       <c r="D426" s="5">
         <v>2.3885795150086375</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>360.74566854</v>
       </c>
       <c r="C427" s="5">
         <v>-0.35014207000000397</v>
       </c>
       <c r="D427" s="5">
         <v>-1.1574126943561303</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>361.37769186999998</v>
       </c>
       <c r="C428" s="5">
         <v>0.63202332999998134</v>
       </c>
       <c r="D428" s="5">
         <v>2.1227670560724166</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>361.68891847999998</v>
       </c>
       <c r="C429" s="5">
         <v>0.31122661000000562</v>
       </c>
       <c r="D429" s="5">
         <v>1.0383763640255728</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>361.17227036999998</v>
       </c>
       <c r="C430" s="5">
         <v>-0.51664811000000554</v>
       </c>
       <c r="D430" s="5">
         <v>-1.700715833841171</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>361.27054132000001</v>
       </c>
       <c r="C431" s="5">
         <v>9.8270950000028279E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.3269956845601163</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>360.83179231999998</v>
       </c>
       <c r="C432" s="5">
         <v>-0.43874900000002981</v>
       </c>
       <c r="D432" s="5">
         <v>-1.4476581131990462</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>360.79483669000001</v>
       </c>
       <c r="C433" s="5">
         <v>-3.6955629999965822E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-0.1228322587243813</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>361.27243272999999</v>
       </c>
       <c r="C434" s="5">
         <v>0.47759603999998035</v>
       </c>
       <c r="D434" s="5">
         <v>1.6000957863702148</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>359.05160303000002</v>
       </c>
       <c r="C435" s="5">
         <v>-2.2208296999999675</v>
       </c>
       <c r="D435" s="5">
         <v>-7.1323282016337197</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>359.35246151000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.30085847999998805</v>
       </c>
       <c r="D436" s="5">
         <v>1.0101575066948421</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>359.90600719999998</v>
       </c>
       <c r="C437" s="5">
         <v>0.55354568999996445</v>
       </c>
       <c r="D437" s="5">
         <v>1.8642185253292753</v>
       </c>
       <c r="E437" s="5">
         <v>-0.13324490377352172</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>361.08981808999999</v>
       </c>
       <c r="C438" s="5">
         <v>1.1838108900000179</v>
       </c>
       <c r="D438" s="5">
         <v>4.0192608547087394</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>360.84643612000002</v>
       </c>
       <c r="C439" s="5">
         <v>-0.24338196999997308</v>
       </c>
       <c r="D439" s="5">
         <v>-0.80583302226571174</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>361.70750059</v>
+        <v>362.06226830999998</v>
       </c>
       <c r="C440" s="5">
-        <v>0.86106446999997388</v>
+        <v>1.2158321899999578</v>
       </c>
       <c r="D440" s="5">
-        <v>2.901363965821302</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1190437321299456</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>362.21682406000002</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.15455575000004274</v>
+      </c>
+      <c r="D441" s="5">
+        <v>0.51345577585555358</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>