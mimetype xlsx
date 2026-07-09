--- v5 (2026-06-19)
+++ v6 (2026-07-09)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CFF30755-58C4-4903-8B65-F8D9E7693475}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{175BC8CD-4D80-48D8-943E-4FD03D8704B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5F523D65-BC1D-4447-BAAA-E77659DE2E1D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7E716213-0631-4136-85D3-ADD86D15D66E}"/>
   </bookViews>
   <sheets>
     <sheet name="elpnaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94A6CB1B-AF57-41A0-904B-418AEAAFCC97}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0DCE88F-AD88-47E5-A90A-7DA53551222E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>209.23157592000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>209.22906939000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>209.68119738999999</v>
+        <v>209.68612912</v>
       </c>
       <c r="C7" s="5">
-        <v>0.44962146999998254</v>
+        <v>0.45705972999999744</v>
       </c>
       <c r="D7" s="5">
-        <v>2.6093985998937752</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>2.6531190507132152</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>209.70599245</v>
+        <v>209.71259950999999</v>
       </c>
       <c r="C8" s="5">
-        <v>2.4795060000002422E-2</v>
+        <v>2.6470389999985855E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>0.14199380538983952</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>0.15159100794783775</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>209.85005777000001</v>
+        <v>209.85161790999999</v>
       </c>
       <c r="C9" s="5">
-        <v>0.14406532000000993</v>
+        <v>0.13901839999999765</v>
       </c>
       <c r="D9" s="5">
-        <v>0.82750659079229294</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>0.79838622464070141</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>211.12135810999999</v>
+        <v>211.11546594000001</v>
       </c>
       <c r="C10" s="5">
-        <v>1.271300339999982</v>
+        <v>1.2638480300000197</v>
       </c>
       <c r="D10" s="5">
-        <v>7.5169495965577093</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>7.4713585326548593</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>211.87974116999999</v>
+        <v>211.87122615999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.75838305999999989</v>
+        <v>0.75576021999998488</v>
       </c>
       <c r="D11" s="5">
-        <v>4.3967919333807615</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>4.3814098666807411</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>211.51763371999999</v>
+        <v>211.51139445000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.36210744999999633</v>
+        <v>-0.35983170999998038</v>
       </c>
       <c r="D12" s="5">
-        <v>-2.0316605324538717</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-2.0190915532367404</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>210.92850996999999</v>
+        <v>210.93054988</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.58912374999999884</v>
+        <v>-0.58084457000001066</v>
       </c>
       <c r="D13" s="5">
-        <v>-3.2915405332859304</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-3.2460740256270992</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>209.87946407999999</v>
+        <v>209.88931482000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-1.0490458900000021</v>
+        <v>-1.0412350599999911</v>
       </c>
       <c r="D14" s="5">
-        <v>-5.8075828330558688</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-5.7654546262778439</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>210.40319056999999</v>
+        <v>210.40819268999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.52372649000000138</v>
+        <v>0.51887786999998298</v>
       </c>
       <c r="D15" s="5">
-        <v>3.0358826053508148</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>3.0072503168423026</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>211.08992762</v>
+        <v>211.08675063999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.68673705000000496</v>
+        <v>0.6785579499999983</v>
       </c>
       <c r="D16" s="5">
-        <v>3.9877729565385156</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>3.9393373755658878</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>210.35430701000001</v>
+        <v>210.35005081</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.7356206099999838</v>
+        <v>-0.73669982999999206</v>
       </c>
       <c r="D17" s="5">
-        <v>-4.1026134122150832</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-4.108577902483745</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>211.81563604999999</v>
+        <v>211.81419019000001</v>
       </c>
       <c r="C18" s="5">
-        <v>1.4613290399999812</v>
+        <v>1.464139380000006</v>
       </c>
       <c r="D18" s="5">
-        <v>8.6623994660164136</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>8.6798837386900409</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>210.66142411000001</v>
+        <v>210.66545908000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.154211939999982</v>
+        <v>-1.1487311099999999</v>
       </c>
       <c r="D19" s="5">
-        <v>-6.3465037940076403</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-6.3173021816389401</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>211.23686581999999</v>
+        <v>211.24237628</v>
       </c>
       <c r="C20" s="5">
-        <v>0.57544170999997846</v>
+        <v>0.57691719999999691</v>
       </c>
       <c r="D20" s="5">
-        <v>3.327611909447481</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>3.3362082988322994</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>211.39231423000001</v>
+        <v>211.39398288000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.15544841000001952</v>
+        <v>0.15160660000000803</v>
       </c>
       <c r="D21" s="5">
-        <v>0.886658425199216</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>0.86463600443023036</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>212.03731626999999</v>
+        <v>212.03252741</v>
       </c>
       <c r="C22" s="5">
-        <v>0.64500203999998007</v>
+        <v>0.63854452999999012</v>
       </c>
       <c r="D22" s="5">
-        <v>3.723524697343783</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>3.6855951765417894</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>212.44932478999999</v>
+        <v>212.44251614000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.41200852000000054</v>
+        <v>0.40998873000000913</v>
       </c>
       <c r="D23" s="5">
-        <v>2.356794442132637</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>2.3451711122504104</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>212.62527054</v>
+        <v>212.62060059999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.175945750000011</v>
+        <v>0.17808445999997957</v>
       </c>
       <c r="D24" s="5">
-        <v>0.99835231067730845</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>1.0105763316923255</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>213.28494692000001</v>
+        <v>213.28633109</v>
       </c>
       <c r="C25" s="5">
-        <v>0.65967638000000761</v>
+        <v>0.66573049000001561</v>
       </c>
       <c r="D25" s="5">
-        <v>3.7872277674365185</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>3.8226707998651355</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>213.44091172</v>
+        <v>213.44794371</v>
       </c>
       <c r="C26" s="5">
-        <v>0.15596479999999247</v>
+        <v>0.16161261999999965</v>
       </c>
       <c r="D26" s="5">
-        <v>0.88103884734858084</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>0.91307029065184064</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>213.8093337</v>
+        <v>213.81228838000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.36842197999999371</v>
+        <v>0.36434467000000836</v>
       </c>
       <c r="D27" s="5">
-        <v>2.0911070571530965</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>2.06767841094464</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>214.06697756</v>
+        <v>214.06430408</v>
       </c>
       <c r="C28" s="5">
-        <v>0.25764386000000172</v>
+        <v>0.25201569999998696</v>
       </c>
       <c r="D28" s="5">
-        <v>1.4556425104222059</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>1.4236181826302374</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>215.50394854999999</v>
+        <v>215.50077067000001</v>
       </c>
       <c r="C29" s="5">
-        <v>1.4369709899999918</v>
+        <v>1.4364665900000091</v>
       </c>
       <c r="D29" s="5">
-        <v>8.3594159909714083</v>
+        <v>8.3564808146148408</v>
       </c>
       <c r="E29" s="5">
-        <v>2.4480799148814958</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>2.4486420802685815</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>216.38007271999999</v>
+        <v>216.38035479999999</v>
       </c>
       <c r="C30" s="5">
-        <v>0.87612416999999709</v>
+        <v>0.87958412999998359</v>
       </c>
       <c r="D30" s="5">
-        <v>4.9891371026648867</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>5.0093599738338712</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>216.52530272000001</v>
+        <v>216.52933060000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.14523000000002639</v>
+        <v>0.14897580000001653</v>
       </c>
       <c r="D31" s="5">
-        <v>0.80839597430892862</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>0.82932421321000316</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>218.40986129000001</v>
+        <v>218.41441158999999</v>
       </c>
       <c r="C32" s="5">
-        <v>1.8845585699999958</v>
+        <v>1.8850809899999774</v>
       </c>
       <c r="D32" s="5">
-        <v>10.959135150659961</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>10.962106280790485</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>218.49465112999999</v>
+        <v>218.49612377</v>
       </c>
       <c r="C33" s="5">
-        <v>8.4789839999984906E-2</v>
+        <v>8.1712180000010903E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>0.46685318393768771</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>0.4498633018114484</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>218.80008518</v>
+        <v>218.79628708999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.30543405000000234</v>
+        <v>0.30016331999999579</v>
       </c>
       <c r="D34" s="5">
-        <v>1.6904396109284292</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>1.6610364679445322</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>220.01289919999999</v>
+        <v>220.00688739</v>
       </c>
       <c r="C35" s="5">
-        <v>1.2128140199999962</v>
+        <v>1.2106003000000101</v>
       </c>
       <c r="D35" s="5">
-        <v>6.85820792489793</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>6.8454289086641307</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>220.39813283000001</v>
+        <v>220.39381478000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.38523363000001609</v>
+        <v>0.38692739000001097</v>
       </c>
       <c r="D36" s="5">
-        <v>2.1215043817624846</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>2.1309812199342471</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>219.54698902000001</v>
+        <v>219.54715501000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.85114380999999639</v>
+        <v>-0.84665977000000225</v>
       </c>
       <c r="D37" s="5">
-        <v>-4.5370407550794027</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-4.5137278099112059</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>219.90847617</v>
+        <v>219.91271025</v>
       </c>
       <c r="C38" s="5">
-        <v>0.36148714999998788</v>
+        <v>0.36555523999999195</v>
       </c>
       <c r="D38" s="5">
-        <v>1.9938077929473996</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>2.016449976845891</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>224.43836823000001</v>
+        <v>224.44009826000001</v>
       </c>
       <c r="C39" s="5">
-        <v>4.5298920600000088</v>
+        <v>4.5273880100000099</v>
       </c>
       <c r="D39" s="5">
-        <v>27.720791219322606</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>27.70309737927148</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>224.08030884999999</v>
+        <v>224.08086129</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.35805938000001447</v>
+        <v>-0.35923697000001198</v>
       </c>
       <c r="D40" s="5">
-        <v>-1.8977196334683533</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-1.9038914897644643</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>223.96280791000001</v>
+        <v>223.96381120000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.11750093999998512</v>
+        <v>-0.11705008999999222</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.62743213208054094</v>
+        <v>-0.62503005673653078</v>
       </c>
       <c r="E41" s="5">
-        <v>3.9251528414744774</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>3.927150934861201</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>224.59255522999999</v>
+        <v>224.59364350999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.62974731999997857</v>
+        <v>0.62983230999998341</v>
       </c>
       <c r="D42" s="5">
-        <v>3.4268812896613543</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>3.4273353627616965</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>226.20075987999999</v>
+        <v>226.20105157</v>
       </c>
       <c r="C43" s="5">
-        <v>1.6082046500000047</v>
+        <v>1.6074080600000116</v>
       </c>
       <c r="D43" s="5">
-        <v>8.9392647181975704</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>8.934616101516891</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>225.52279329999999</v>
+        <v>225.52161258000001</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.6779665800000032</v>
+        <v>-0.67943898999999419</v>
       </c>
       <c r="D44" s="5">
-        <v>-3.5379271933541734</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-3.5454798904185125</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>226.74838428000001</v>
+        <v>226.74759025</v>
       </c>
       <c r="C45" s="5">
-        <v>1.2255909800000211</v>
+        <v>1.2259776699999918</v>
       </c>
       <c r="D45" s="5">
-        <v>6.7198262102629025</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>6.7220464448127126</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>226.63815468000001</v>
+        <v>226.63890024</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.11022959999999671</v>
+        <v>-0.10869001000000367</v>
       </c>
       <c r="D46" s="5">
-        <v>-0.58180094442470409</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-0.57369827654696337</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>227.10278749</v>
+        <v>227.10400010999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.46463280999998346</v>
+        <v>0.46509986999998887</v>
       </c>
       <c r="D47" s="5">
-        <v>2.4880600906519668</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>2.4905811589661209</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>228.45919476</v>
+        <v>228.45854084000001</v>
       </c>
       <c r="C48" s="5">
-        <v>1.3564072700000054</v>
+        <v>1.354540730000025</v>
       </c>
       <c r="D48" s="5">
-        <v>7.4073799160639497</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>7.3968092096603932</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>228.23199184999999</v>
+        <v>228.22877536999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.2272029100000168</v>
+        <v>-0.22976547000001801</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.1868952421110968</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-1.2002113692102578</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>228.7854471</v>
+        <v>228.78287295000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.55345525000001317</v>
+        <v>0.5540975800000183</v>
       </c>
       <c r="D50" s="5">
-        <v>2.9490879931957981</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.9525986500029244</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>228.78800340000001</v>
+        <v>228.78562418000001</v>
       </c>
       <c r="C51" s="5">
-        <v>2.5563000000090597E-3</v>
+        <v>2.7512300000012146E-3</v>
       </c>
       <c r="D51" s="5">
-        <v>1.3408844653262086E-2</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>1.4431562672290177E-2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>228.70876926</v>
+        <v>228.71007792</v>
       </c>
       <c r="C52" s="5">
-        <v>-7.9234140000011166E-2</v>
+        <v>-7.5546260000010079E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-0.41479478135247883</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-0.39552769635835539</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>228.89105494</v>
+        <v>228.89532036</v>
       </c>
       <c r="C53" s="5">
-        <v>0.18228568000000678</v>
+        <v>0.18524243999999612</v>
       </c>
       <c r="D53" s="5">
-        <v>0.96062889553301112</v>
+        <v>0.97627461998746057</v>
       </c>
       <c r="E53" s="5">
-        <v>2.2004756396787117</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.2019223255654197</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>229.09367369</v>
+        <v>229.09708241000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.20261874999999918</v>
+        <v>0.20176205000001346</v>
       </c>
       <c r="D54" s="5">
-        <v>1.0674501425461225</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>1.0628950094558443</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>229.26015511</v>
+        <v>229.26052042000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.16648141999999666</v>
+        <v>0.16343800999999303</v>
       </c>
       <c r="D55" s="5">
-        <v>0.87552883957358052</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>0.85944780095423834</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>230.80713585999999</v>
+        <v>230.80496081000001</v>
       </c>
       <c r="C56" s="5">
-        <v>1.5469807499999888</v>
+        <v>1.5444403900000054</v>
       </c>
       <c r="D56" s="5">
-        <v>8.4046217378462185</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>8.3902909760032998</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>231.24029007999999</v>
+        <v>231.23949008</v>
       </c>
       <c r="C57" s="5">
-        <v>0.43315422000000581</v>
+        <v>0.43452926999998454</v>
       </c>
       <c r="D57" s="5">
-        <v>2.2754231189129559</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>2.2827431541013521</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>231.41927615</v>
+        <v>231.42167323000001</v>
       </c>
       <c r="C58" s="5">
-        <v>0.17898607000000766</v>
+        <v>0.18218315000001439</v>
       </c>
       <c r="D58" s="5">
-        <v>0.93279597039637174</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>0.94953329884062132</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>232.82908122000001</v>
+        <v>232.83214687</v>
       </c>
       <c r="C59" s="5">
-        <v>1.4098050700000044</v>
+        <v>1.4104736399999922</v>
       </c>
       <c r="D59" s="5">
-        <v>7.5603786383126925</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>7.564004025444504</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>234.55426464000001</v>
+        <v>234.55512868</v>
       </c>
       <c r="C60" s="5">
-        <v>1.7251834200000076</v>
+        <v>1.7229818099999932</v>
       </c>
       <c r="D60" s="5">
-        <v>9.2630479989131551</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>9.2506148487847319</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>234.97769142000001</v>
+        <v>234.97433566000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.42342677999999978</v>
+        <v>0.41920698000001266</v>
       </c>
       <c r="D61" s="5">
-        <v>2.1879268437346999</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>2.1658995034398387</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>235.27468352</v>
+        <v>235.26935040999999</v>
       </c>
       <c r="C62" s="5">
-        <v>0.29699209999998288</v>
+        <v>0.29501474999997868</v>
       </c>
       <c r="D62" s="5">
-        <v>1.5272873258801445</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>1.5170702647803624</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>237.30820851999999</v>
+        <v>237.30193391</v>
       </c>
       <c r="C63" s="5">
-        <v>2.0335249999999974</v>
+        <v>2.0325835000000154</v>
       </c>
       <c r="D63" s="5">
-        <v>10.879371241235724</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>10.874350827222901</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>238.47978257</v>
+        <v>238.47919393999999</v>
       </c>
       <c r="C64" s="5">
-        <v>1.1715740500000038</v>
+        <v>1.1772600299999851</v>
       </c>
       <c r="D64" s="5">
-        <v>6.0878567075048462</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>6.1183798363895869</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>237.65272048</v>
+        <v>237.65739653</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.82706208999999831</v>
+        <v>-0.82179740999998785</v>
       </c>
       <c r="D65" s="5">
-        <v>-4.0832009280320936</v>
+        <v>-4.0577097065475414</v>
       </c>
       <c r="E65" s="5">
-        <v>3.8278759046729505</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.8279839693617479</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>238.35660002</v>
+        <v>238.36170415999999</v>
       </c>
       <c r="C66" s="5">
-        <v>0.70387954000000263</v>
+        <v>0.70430762999998819</v>
       </c>
       <c r="D66" s="5">
-        <v>3.6126308353583214</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>3.6147916370357969</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>238.75428693999999</v>
+        <v>238.75549482</v>
       </c>
       <c r="C67" s="5">
-        <v>0.39768691999998396</v>
+        <v>0.39379066000000762</v>
       </c>
       <c r="D67" s="5">
-        <v>2.0206195134812921</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>2.0005994344375777</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>238.81223059000001</v>
+        <v>238.80953450000001</v>
       </c>
       <c r="C68" s="5">
-        <v>5.7943650000026992E-2</v>
+        <v>5.4039680000016688E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>0.29161891953830565</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>0.27194516917972145</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>237.74559188999999</v>
+        <v>237.7441154</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.066638700000027</v>
+        <v>-1.0654191000000139</v>
       </c>
       <c r="D69" s="5">
-        <v>-5.2299960957189136</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-5.224219596209978</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>237.97733628</v>
+        <v>237.98013897000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.23174439000001712</v>
+        <v>0.23602357000001462</v>
       </c>
       <c r="D70" s="5">
-        <v>1.1760008902178765</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>1.1978420359518127</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>238.29220805</v>
+        <v>238.29841798999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.31487176999999633</v>
+        <v>0.31827901999997721</v>
       </c>
       <c r="D71" s="5">
-        <v>1.5993452687308229</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>1.6167602252106006</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>238.09631701999999</v>
+        <v>238.10177454999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.19589103000001273</v>
+        <v>-0.19664344000000256</v>
       </c>
       <c r="D72" s="5">
-        <v>-0.98202671585888579</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-0.98575596758689876</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>238.74498749</v>
+        <v>238.74456975000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.64867047000001321</v>
+        <v>0.64279520000002321</v>
       </c>
       <c r="D73" s="5">
-        <v>3.318719642919743</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>3.2881364640511723</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>238.73276462999999</v>
+        <v>238.72643876000001</v>
       </c>
       <c r="C74" s="5">
-        <v>-1.2222860000008495E-2</v>
+        <v>-1.8130990000003067E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-6.1418263933077366E-2</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>-9.1093601138625413E-2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>237.06724428999999</v>
+        <v>237.05716082000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.6655203400000005</v>
+        <v>-1.6692779400000006</v>
       </c>
       <c r="D75" s="5">
-        <v>-8.0579276677419713</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-8.07561974130574</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>236.50873537999999</v>
+        <v>236.50243029999999</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.55850891000000047</v>
+        <v>-0.55473052000002099</v>
       </c>
       <c r="D76" s="5">
-        <v>-2.7907451997169042</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>-2.7722241453188579</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>238.36978751000001</v>
+        <v>238.36810925</v>
       </c>
       <c r="C77" s="5">
-        <v>1.8610521300000187</v>
+        <v>1.8656789500000173</v>
       </c>
       <c r="D77" s="5">
-        <v>9.8621973611419342</v>
+        <v>9.8880646875707523</v>
       </c>
       <c r="E77" s="5">
-        <v>0.30172893815467727</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>0.29904927445012497</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>238.17436605</v>
+        <v>238.1767261</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.19542146000000571</v>
+        <v>-0.19138315000000716</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.9793658993331622</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-0.95922368849329365</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>238.09920288999999</v>
+        <v>238.10374367</v>
       </c>
       <c r="C79" s="5">
-        <v>-7.516316000001666E-2</v>
+        <v>-7.2982429999996157E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.37803986184538063</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-0.36708653200530073</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>238.74810997</v>
+        <v>238.75235332</v>
       </c>
       <c r="C80" s="5">
-        <v>0.64890708000001496</v>
+        <v>0.64860964999999737</v>
       </c>
       <c r="D80" s="5">
-        <v>3.3199075427170932</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>3.3182987401667807</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>238.94324044000001</v>
+        <v>238.94774054000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.19513047000000938</v>
+        <v>0.19538722000001485</v>
       </c>
       <c r="D81" s="5">
-        <v>0.98518901209390108</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>0.98647353873320132</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>239.37492248999999</v>
+        <v>239.37885584</v>
       </c>
       <c r="C82" s="5">
-        <v>0.43168204999997783</v>
+        <v>0.43111529999998766</v>
       </c>
       <c r="D82" s="5">
-        <v>2.189628195268889</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>2.1866832806298531</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>239.16845198999999</v>
+        <v>239.17082847</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.20647049999999467</v>
+        <v>-0.20802736999999638</v>
       </c>
       <c r="D83" s="5">
-        <v>-1.0301521234769462</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-1.0378658195756674</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>239.81226046</v>
+        <v>239.81228486000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.6438084700000104</v>
+        <v>0.64145639000000187</v>
       </c>
       <c r="D84" s="5">
-        <v>3.2784905442053036</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>3.2663027920764476</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>240.69125731</v>
+        <v>240.6889884</v>
       </c>
       <c r="C85" s="5">
-        <v>0.87899684999999295</v>
+        <v>0.87670353999999406</v>
       </c>
       <c r="D85" s="5">
-        <v>4.4881870668453949</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>4.476240447615587</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>240.02096362</v>
+        <v>240.01763278000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.67029368999999406</v>
+        <v>-0.67135561999998572</v>
       </c>
       <c r="D86" s="5">
-        <v>-3.2911290568260809</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-3.2962939838133365</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>242.50290885999999</v>
+        <v>242.49740288999999</v>
       </c>
       <c r="C87" s="5">
-        <v>2.4819452399999875</v>
+        <v>2.4797701099999756</v>
       </c>
       <c r="D87" s="5">
-        <v>13.139258709121515</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>13.127274322731775</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>243.10918181</v>
+        <v>243.10579200000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.60627295000000458</v>
+        <v>0.60838911000001872</v>
       </c>
       <c r="D88" s="5">
-        <v>3.0416754318859818</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>3.0525094099705274</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>243.23992730000001</v>
+        <v>243.23748094000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.13074549000000957</v>
+        <v>0.13168894000000364</v>
       </c>
       <c r="D89" s="5">
-        <v>0.64727914907785067</v>
+        <v>0.65197291079739372</v>
       </c>
       <c r="E89" s="5">
-        <v>2.0431027945585045</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>2.0427949465727568</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>243.02295377999999</v>
+        <v>243.02242613000001</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.21697352000001047</v>
+        <v>-0.21505480999999804</v>
       </c>
       <c r="D90" s="5">
-        <v>-1.0651813223344297</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-1.0558181839046887</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>243.32971544</v>
+        <v>243.33167818000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.30676166000000649</v>
+        <v>0.30925204999999778</v>
       </c>
       <c r="D91" s="5">
-        <v>1.5252897091026396</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>1.5377626604742733</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>244.11463787</v>
+        <v>244.11737163999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.78492242999999462</v>
+        <v>0.78569345999997608</v>
       </c>
       <c r="D92" s="5">
-        <v>3.9403280600320612</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.944235261688922</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>245.11173746</v>
+        <v>245.11518285</v>
       </c>
       <c r="C93" s="5">
-        <v>0.99709959000000481</v>
+        <v>0.99781121000000894</v>
       </c>
       <c r="D93" s="5">
-        <v>5.0130903663201165</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>5.0166915229771458</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>245.70488656000001</v>
+        <v>245.7075744</v>
       </c>
       <c r="C94" s="5">
-        <v>0.59314910000000509</v>
+        <v>0.5923915500000021</v>
       </c>
       <c r="D94" s="5">
-        <v>2.9428586269953261</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>2.9390081446817096</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>246.7512748</v>
+        <v>246.75292236000001</v>
       </c>
       <c r="C95" s="5">
-        <v>1.0463882399999989</v>
+        <v>1.0453479600000151</v>
       </c>
       <c r="D95" s="5">
-        <v>5.2318814670791136</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>5.226499300097398</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>247.55783364000001</v>
+        <v>247.55957688999999</v>
       </c>
       <c r="C96" s="5">
-        <v>0.8065588400000081</v>
+        <v>0.80665452999997456</v>
       </c>
       <c r="D96" s="5">
-        <v>3.9937459095095607</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>3.9942011277372735</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>247.50116618999999</v>
+        <v>247.50283855000001</v>
       </c>
       <c r="C97" s="5">
-        <v>-5.6667450000020381E-2</v>
+        <v>-5.6738339999981235E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.27434152375404031</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-0.27468235593539614</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>248.85952459000001</v>
+        <v>248.85957632</v>
       </c>
       <c r="C98" s="5">
-        <v>1.3583584000000144</v>
+        <v>1.3567377699999952</v>
       </c>
       <c r="D98" s="5">
-        <v>6.7884321443260065</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>6.7800400730674948</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>248.42670385</v>
+        <v>248.42301549000001</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.43282074000001103</v>
+        <v>-0.43656082999999057</v>
       </c>
       <c r="D99" s="5">
-        <v>-2.0672116229541126</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-2.084902389225729</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>249.03124342000001</v>
+        <v>249.02647094</v>
       </c>
       <c r="C100" s="5">
-        <v>0.60453957000001424</v>
+        <v>0.60345544999998424</v>
       </c>
       <c r="D100" s="5">
-        <v>2.9595696662040538</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>2.9542356160915606</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>249.56353250000001</v>
+        <v>249.55737486999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.53228907999999819</v>
+        <v>0.53090392999999381</v>
       </c>
       <c r="D101" s="5">
-        <v>2.5952956725874055</v>
+        <v>2.5885128671765623</v>
       </c>
       <c r="E101" s="5">
-        <v>2.5997398002017835</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>2.598240166596244</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>250.19871166999999</v>
+        <v>250.19437916000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.63517916999998647</v>
+        <v>0.63700429000002146</v>
       </c>
       <c r="D102" s="5">
-        <v>3.0973107882324324</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>3.1064136208921678</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>249.43893034999999</v>
+        <v>249.44005028000001</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.75978132000000187</v>
+        <v>-0.75432888000000275</v>
       </c>
       <c r="D103" s="5">
-        <v>-3.5838030846266578</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-3.5585701185118834</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>250.61345592000001</v>
+        <v>250.61872488</v>
       </c>
       <c r="C104" s="5">
-        <v>1.1745255700000143</v>
+        <v>1.1786745999999937</v>
       </c>
       <c r="D104" s="5">
-        <v>5.7990574766916936</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>5.8200512471182853</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>251.55181014999999</v>
+        <v>251.55816879</v>
       </c>
       <c r="C105" s="5">
-        <v>0.93835422999998741</v>
+        <v>0.93944390999999428</v>
       </c>
       <c r="D105" s="5">
-        <v>4.5867667529424727</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>4.5921049645032852</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>252.05573086000001</v>
+        <v>252.05987689</v>
       </c>
       <c r="C106" s="5">
-        <v>0.50392071000001692</v>
+        <v>0.50170810000000188</v>
       </c>
       <c r="D106" s="5">
-        <v>2.4305613164135931</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>2.4197100586625941</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>252.45252668000001</v>
+        <v>252.45231324</v>
       </c>
       <c r="C107" s="5">
-        <v>0.39679581999999414</v>
+        <v>0.39243634999999699</v>
       </c>
       <c r="D107" s="5">
-        <v>1.9055285551791146</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>1.8843822626782636</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>251.38268538</v>
+        <v>251.38015050999999</v>
       </c>
       <c r="C108" s="5">
-        <v>-1.0698413000000073</v>
+        <v>-1.0721627300000023</v>
       </c>
       <c r="D108" s="5">
-        <v>-4.9684802694511587</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-4.9790148351654189</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>252.07171352</v>
+        <v>252.07075259999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.6890281400000049</v>
+        <v>0.69060208999999873</v>
       </c>
       <c r="D109" s="5">
-        <v>3.339184141442253</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>3.3469617370758709</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>251.35402218999999</v>
+        <v>251.35443519</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.71769133000000807</v>
+        <v>-0.71631740999998783</v>
       </c>
       <c r="D110" s="5">
-        <v>-3.3636078663499047</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-3.3572816131832939</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>253.18150931</v>
+        <v>253.18029992000001</v>
       </c>
       <c r="C111" s="5">
-        <v>1.8274871200000007</v>
+        <v>1.8258647300000064</v>
       </c>
       <c r="D111" s="5">
-        <v>9.0821636164333484</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>9.0737604053295016</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>253.20429745999999</v>
+        <v>253.20239956</v>
       </c>
       <c r="C112" s="5">
-        <v>2.2788149999996676E-2</v>
+        <v>2.2099639999993315E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>0.10806208311042731</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>0.10479608151066078</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>252.94275787000001</v>
+        <v>252.94132740000001</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.26153958999998395</v>
+        <v>-0.26107215999999767</v>
       </c>
       <c r="D113" s="5">
-        <v>-1.2324855881619023</v>
+        <v>-1.2303045055508277</v>
       </c>
       <c r="E113" s="5">
-        <v>1.3540541505197679</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>1.3559817784438488</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>253.29756821000001</v>
+        <v>253.29730795</v>
       </c>
       <c r="C114" s="5">
-        <v>0.35481034000000022</v>
+        <v>0.35598054999999817</v>
       </c>
       <c r="D114" s="5">
-        <v>1.6963231497444609</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>1.7019709176439024</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>253.76489003</v>
+        <v>253.76641187000001</v>
       </c>
       <c r="C115" s="5">
-        <v>0.46732181999999511</v>
+        <v>0.46910392000000911</v>
       </c>
       <c r="D115" s="5">
-        <v>2.2365463603074787</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.2451646716111551</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>253.27248112999999</v>
+        <v>253.27457896999999</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.49240890000001514</v>
+        <v>-0.49183290000001989</v>
       </c>
       <c r="D116" s="5">
-        <v>-2.3038062610957533</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-2.3011263705976615</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>254.62816591999999</v>
+        <v>254.62833616</v>
       </c>
       <c r="C117" s="5">
-        <v>1.355684789999998</v>
+        <v>1.3537571900000103</v>
       </c>
       <c r="D117" s="5">
-        <v>6.6157199122729438</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>6.6059786826261124</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>254.22644402</v>
+        <v>254.22363167</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.40172189999998409</v>
+        <v>-0.40470449000000031</v>
       </c>
       <c r="D118" s="5">
-        <v>-1.8768748238216615</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-1.8906868703039259</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>254.93413405999999</v>
+        <v>254.93104332999999</v>
       </c>
       <c r="C119" s="5">
-        <v>0.70769003999998858</v>
+        <v>0.70741165999999112</v>
       </c>
       <c r="D119" s="5">
-        <v>3.3920603037421504</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>3.3907435872313929</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>255.46109695999999</v>
+        <v>255.46124080999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.5269629000000009</v>
+        <v>0.53019747999999822</v>
       </c>
       <c r="D120" s="5">
-        <v>2.5088612506667385</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>2.524468569056304</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>255.47719971999999</v>
+        <v>255.48128864</v>
       </c>
       <c r="C121" s="5">
-        <v>1.6102759999995442E-2</v>
+        <v>2.0047830000009981E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>7.5667147715985372E-2</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>9.4213049216373967E-2</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>255.61026236000001</v>
+        <v>255.61473799999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.13306264000001988</v>
+        <v>0.13344935999998597</v>
       </c>
       <c r="D122" s="5">
-        <v>0.62680102783334579</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>0.62861784668730714</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>256.92542622000002</v>
+        <v>256.92738519</v>
       </c>
       <c r="C123" s="5">
-        <v>1.3151638600000126</v>
+        <v>1.312647190000007</v>
       </c>
       <c r="D123" s="5">
-        <v>6.3519836888818126</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>6.3393691720198486</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>257.08372560999999</v>
+        <v>257.08267596000002</v>
       </c>
       <c r="C124" s="5">
-        <v>0.15829938999996784</v>
+        <v>0.15529077000002189</v>
       </c>
       <c r="D124" s="5">
-        <v>0.74186627695174145</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>0.7277139808010924</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>258.06983273999998</v>
+        <v>258.06684644000001</v>
       </c>
       <c r="C125" s="5">
-        <v>0.9861071299999935</v>
+        <v>0.98417047999998886</v>
       </c>
       <c r="D125" s="5">
-        <v>4.7012493936086086</v>
+        <v>4.691840748627718</v>
       </c>
       <c r="E125" s="5">
-        <v>2.0269704154309176</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.0263667834298005</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>259.14107759000001</v>
+        <v>259.13816043999998</v>
       </c>
       <c r="C126" s="5">
-        <v>1.0712448500000278</v>
+        <v>1.0713139999999726</v>
       </c>
       <c r="D126" s="5">
-        <v>5.0964969073195254</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>5.0968937717519758</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>259.58494538999997</v>
+        <v>259.58361645999997</v>
       </c>
       <c r="C127" s="5">
-        <v>0.44386779999996406</v>
+        <v>0.44545601999999462</v>
       </c>
       <c r="D127" s="5">
-        <v>2.0748850140421826</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.0824032338771836</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>260.05388642999998</v>
+        <v>260.05403421</v>
       </c>
       <c r="C128" s="5">
-        <v>0.46894104000000425</v>
+        <v>0.47041775000002417</v>
       </c>
       <c r="D128" s="5">
-        <v>2.1894728893857129</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>2.1964478305621649</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>259.94449904999999</v>
+        <v>259.94422051999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.10938737999998693</v>
+        <v>-0.10981369000000996</v>
       </c>
       <c r="D129" s="5">
-        <v>-0.50359409736357996</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-0.5055518870405562</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>259.95685350000002</v>
+        <v>259.95573102999998</v>
       </c>
       <c r="C130" s="5">
-        <v>1.2354450000032102E-2</v>
+        <v>1.1510509999993701E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>5.704762367035876E-2</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>5.3149773613014872E-2</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>260.66419443000001</v>
+        <v>260.66328521999998</v>
       </c>
       <c r="C131" s="5">
-        <v>0.70734092999998666</v>
+        <v>0.7075541899999962</v>
       </c>
       <c r="D131" s="5">
-        <v>3.3145033494778042</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>3.3155321948627581</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>260.66769654000001</v>
+        <v>260.66664573999998</v>
       </c>
       <c r="C132" s="5">
-        <v>3.5021099999994476E-3</v>
+        <v>3.3605200000010882E-3</v>
       </c>
       <c r="D132" s="5">
-        <v>1.6123589840755237E-2</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.5471722265214538E-2</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>261.66584846000001</v>
+        <v>261.66747859999998</v>
       </c>
       <c r="C133" s="5">
-        <v>0.99815191999999797</v>
+        <v>1.0008328600000027</v>
       </c>
       <c r="D133" s="5">
-        <v>4.6930754850803558</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>4.7059673826134407</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>261.34200191999997</v>
+        <v>261.34616557999999</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.32384654000003366</v>
+        <v>-0.32131301999999096</v>
       </c>
       <c r="D134" s="5">
-        <v>-1.4750928715393297</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-1.4636216788136203</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>261.41517807999998</v>
+        <v>261.4185789</v>
       </c>
       <c r="C135" s="5">
-        <v>7.317616000000271E-2</v>
+        <v>7.2413320000009662E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>0.33651976311106502</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>0.33300098199187111</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>262.1395109</v>
+        <v>262.14151181</v>
       </c>
       <c r="C136" s="5">
-        <v>0.72433282000002919</v>
+        <v>0.72293290999999726</v>
       </c>
       <c r="D136" s="5">
-        <v>3.3761185648688574</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>3.3694495125424773</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>262.28811602000002</v>
+        <v>262.28973635</v>
       </c>
       <c r="C137" s="5">
-        <v>0.14860512000001336</v>
+        <v>0.14822454000000107</v>
       </c>
       <c r="D137" s="5">
-        <v>0.68239694490364045</v>
+        <v>0.68063866577758869</v>
       </c>
       <c r="E137" s="5">
-        <v>1.6345510961949028</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>1.636355063912398</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>261.89568119</v>
+        <v>261.89676042000002</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.39243483000001333</v>
+        <v>-0.39297592999997732</v>
       </c>
       <c r="D138" s="5">
-        <v>-1.7807356627528304</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-1.7831598677819582</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>261.4593911</v>
+        <v>261.45758749999999</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.43629008999999996</v>
+        <v>-0.43917292000003272</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.9808561992479046</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-1.9938162856090957</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>262.10235763999998</v>
+        <v>262.09726014</v>
       </c>
       <c r="C140" s="5">
-        <v>0.64296653999997488</v>
+        <v>0.63967264000001478</v>
       </c>
       <c r="D140" s="5">
-        <v>2.9912157223356273</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>2.9757058311968398</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>259.78374567999998</v>
+        <v>259.77737431999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.3186119599999984</v>
+        <v>-2.3198858200000245</v>
       </c>
       <c r="D141" s="5">
-        <v>-10.113894843074423</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-10.119371148385447</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>260.1070378</v>
+        <v>260.10173044999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.32329212000001917</v>
+        <v>0.3243561300000124</v>
       </c>
       <c r="D142" s="5">
-        <v>1.5036234906727008</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>1.5086434619624223</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>260.67013617999999</v>
+        <v>260.66948580000002</v>
       </c>
       <c r="C143" s="5">
-        <v>0.56309837999998535</v>
+        <v>0.56775535000002719</v>
       </c>
       <c r="D143" s="5">
-        <v>2.6290024328029959</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>2.6510614080691886</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>258.06939513999998</v>
+        <v>258.07269957</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.6007410400000026</v>
+        <v>-2.5967862300000206</v>
       </c>
       <c r="D144" s="5">
-        <v>-11.336943007810717</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-11.320663640081152</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>259.89867335000002</v>
+        <v>259.90461871999997</v>
       </c>
       <c r="C145" s="5">
-        <v>1.8292782100000409</v>
+        <v>1.8319191499999761</v>
       </c>
       <c r="D145" s="5">
-        <v>8.8455566567231969</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>8.8587118101876463</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>258.84436320999998</v>
+        <v>258.84940216000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.054310140000041</v>
+        <v>-1.0552165599999626</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.7607885564351253</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-4.7646840048704675</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>256.95002347000002</v>
+        <v>256.95062389999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.894339739999964</v>
+        <v>-1.8987782600000287</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.4371298898018203</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-8.4559497934736818</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>256.91725867000002</v>
+        <v>256.91582441999998</v>
       </c>
       <c r="C148" s="5">
-        <v>-3.2764799999995375E-2</v>
+        <v>-3.4799480000003769E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.15290987919379662</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-0.16239806590041539</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>255.93985373999999</v>
+        <v>255.93971948999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.97740493000003426</v>
+        <v>-0.9761049299999911</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.4709065771232233</v>
+        <v>-4.4651081503958796</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.4203392728307849</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-2.4209932681187873</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>257.93327891000001</v>
+        <v>257.93459677999999</v>
       </c>
       <c r="C150" s="5">
-        <v>1.9934251700000232</v>
+        <v>1.9948772900000051</v>
       </c>
       <c r="D150" s="5">
-        <v>9.7573313992659561</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>9.7647519511755654</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>257.19947243000001</v>
+        <v>257.19923874</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.73380647999999837</v>
+        <v>-0.73535803999999416</v>
       </c>
       <c r="D151" s="5">
-        <v>-3.3610210476977986</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-3.3679995907954341</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>258.6869231</v>
+        <v>258.68487563000002</v>
       </c>
       <c r="C152" s="5">
-        <v>1.487450669999987</v>
+        <v>1.4856368900000234</v>
       </c>
       <c r="D152" s="5">
-        <v>7.1649637950627731</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>7.1559542235454687</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>259.60795973</v>
+        <v>259.6050128</v>
       </c>
       <c r="C153" s="5">
-        <v>0.92103663000000324</v>
+        <v>0.92013716999997541</v>
       </c>
       <c r="D153" s="5">
-        <v>4.3571826749265297</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>4.3528791086671959</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>259.57593206000001</v>
+        <v>259.57436147999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-3.2027669999990849E-2</v>
+        <v>-3.0651320000004034E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-0.14794283126207119</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-0.14159090297416466</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>260.47604104999999</v>
+        <v>260.47792281</v>
       </c>
       <c r="C155" s="5">
-        <v>0.90010898999997835</v>
+        <v>0.90356133000000227</v>
       </c>
       <c r="D155" s="5">
-        <v>4.2414212920090399</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>4.258028103534639</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>259.30656957000002</v>
+        <v>259.30681735000002</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.1694714799999701</v>
+        <v>-1.1711054599999784</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.2566256500740209</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-5.2637524377401661</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>262.09167048</v>
+        <v>262.09073035</v>
       </c>
       <c r="C157" s="5">
-        <v>2.7851009099999828</v>
+        <v>2.7839129999999841</v>
       </c>
       <c r="D157" s="5">
-        <v>13.677990697356046</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>13.671794167319096</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>263.19853144000001</v>
+        <v>263.19730499999997</v>
       </c>
       <c r="C158" s="5">
-        <v>1.1068609600000059</v>
+        <v>1.1065746499999705</v>
       </c>
       <c r="D158" s="5">
-        <v>5.1872047311696701</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>5.1858506908999846</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>262.10268658000001</v>
+        <v>262.10055032999998</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.0958448599999997</v>
+        <v>-1.0967546699999957</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.8834412041813602</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-4.8874254028419823</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>262.59094540000001</v>
+        <v>262.58990038000002</v>
       </c>
       <c r="C160" s="5">
-        <v>0.48825881999999865</v>
+        <v>0.48935005000004139</v>
       </c>
       <c r="D160" s="5">
-        <v>2.2584700833234717</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>2.263588215560941</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>262.95858958999997</v>
+        <v>262.96149836000001</v>
       </c>
       <c r="C161" s="5">
-        <v>0.36764418999996451</v>
+        <v>0.37159797999999</v>
       </c>
       <c r="D161" s="5">
-        <v>1.6930748309651467</v>
+        <v>1.7114316403942009</v>
       </c>
       <c r="E161" s="5">
-        <v>2.7423379936483361</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>2.7435283917603748</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>260.84350365</v>
+        <v>260.84928353999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-2.1150859399999717</v>
+        <v>-2.1122148200000197</v>
       </c>
       <c r="D162" s="5">
-        <v>-9.2363484284936792</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-9.224261640474074</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>260.62616258999998</v>
+        <v>260.63009405000003</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.21734106000002384</v>
+        <v>-0.21918948999996246</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.9952993377769892</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-1.0037028830280681</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>259.66731093999999</v>
+        <v>259.66838356</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.95885164999998551</v>
+        <v>-0.96171049000002995</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.3265905746753486</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-4.3391656186469678</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>260.00786382000001</v>
+        <v>260.00696651999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.34055288000001838</v>
+        <v>0.33858295999999655</v>
       </c>
       <c r="D165" s="5">
-        <v>1.5851982449504032</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>1.5759562887937895</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>258.68359097000001</v>
+        <v>258.68137242</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.3242728499999998</v>
+        <v>-1.3255940999999893</v>
       </c>
       <c r="D166" s="5">
-        <v>-5.9435085771888936</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-5.9492931994525877</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>257.02292248999998</v>
+        <v>257.02144847</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.6606684800000266</v>
+        <v>-1.6599239500000067</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.4373634515787712</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-7.4342073604008458</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>257.76548255</v>
+        <v>257.76288349999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.74256006000001662</v>
+        <v>0.741435029999991</v>
       </c>
       <c r="D168" s="5">
-        <v>3.5225200793425948</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>3.5171187522205827</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>259.61462272</v>
+        <v>259.61148890999999</v>
       </c>
       <c r="C169" s="5">
-        <v>1.8491401699999983</v>
+        <v>1.8486054100000047</v>
       </c>
       <c r="D169" s="5">
-        <v>8.9563833497750203</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>8.9537840822352841</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>259.62456630999998</v>
+        <v>259.62185097000003</v>
       </c>
       <c r="C170" s="5">
-        <v>9.9435899999775756E-3</v>
+        <v>1.0362060000034035E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>4.5971300942282411E-2</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>4.790697861092319E-2</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>259.92021056999999</v>
+        <v>259.91907982999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.29564426000001731</v>
+        <v>0.29722885999996151</v>
       </c>
       <c r="D171" s="5">
-        <v>1.375076083985749</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>1.3825072642226433</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>260.01054457999999</v>
+        <v>260.01072400999999</v>
       </c>
       <c r="C172" s="5">
-        <v>9.0334009999992304E-2</v>
+        <v>9.1644180000002962E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>0.41785230925519556</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.42392628481426886</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>259.99303623999998</v>
+        <v>259.99352275000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.7508340000006228E-2</v>
+        <v>-1.7201259999978902E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-8.0774526455285045E-2</v>
+        <v>-7.9358277084085049E-2</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.1277643961445927</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-1.1286730675441947</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>260.82360736999999</v>
+        <v>260.82534220999997</v>
       </c>
       <c r="C174" s="5">
-        <v>0.83057113000000982</v>
+        <v>0.83181945999996287</v>
       </c>
       <c r="D174" s="5">
-        <v>3.9015859895265237</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>3.907546116266869</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>261.47208146999998</v>
+        <v>261.47479552999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.64847409999998717</v>
+        <v>0.64945332000002054</v>
       </c>
       <c r="D175" s="5">
-        <v>3.0246441547269631</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>3.0292537854702539</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>260.46214599000001</v>
+        <v>260.46641387</v>
       </c>
       <c r="C176" s="5">
-        <v>-1.0099354799999674</v>
+        <v>-1.0083816599999977</v>
       </c>
       <c r="D176" s="5">
-        <v>-4.5377900914189144</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-4.5309099265412378</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>260.49078786000001</v>
+        <v>260.49470565000001</v>
       </c>
       <c r="C177" s="5">
-        <v>2.864187000000129E-2</v>
+        <v>2.8291780000017752E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>0.13203853090124618</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>0.13042151935296342</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>261.08043184000002</v>
+        <v>261.08293563000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.58964398000000529</v>
+        <v>0.58822997999999416</v>
       </c>
       <c r="D178" s="5">
-        <v>2.7503800962695335</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>2.7436606187610568</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>261.52904770999999</v>
+        <v>261.52900742999998</v>
       </c>
       <c r="C179" s="5">
-        <v>0.44861586999996916</v>
+        <v>0.44607179999997015</v>
       </c>
       <c r="D179" s="5">
-        <v>2.0815652979452093</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.0696297031482347</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>263.87976372000003</v>
+        <v>263.87505944999998</v>
       </c>
       <c r="C180" s="5">
-        <v>2.3507160100000419</v>
+        <v>2.3460520200000019</v>
       </c>
       <c r="D180" s="5">
-        <v>11.33554752014363</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>11.311937804437623</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>262.67070840000002</v>
+        <v>262.66431893999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-1.2090553200000045</v>
+        <v>-1.2107405099999937</v>
       </c>
       <c r="D181" s="5">
-        <v>-5.3617489761695332</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-5.3691279669720648</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>261.86998414999999</v>
+        <v>261.86588619999998</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.80072425000003022</v>
+        <v>-0.79843274000000974</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.597361836286761</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-3.5873242278030792</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>262.93419796000001</v>
+        <v>262.93408837999999</v>
       </c>
       <c r="C183" s="5">
-        <v>1.0642138100000125</v>
+        <v>1.0682021800000143</v>
       </c>
       <c r="D183" s="5">
-        <v>4.9871728483870115</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>5.0063647796247279</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>262.95224602000002</v>
+        <v>262.95454847000002</v>
       </c>
       <c r="C184" s="5">
-        <v>1.8048060000012356E-2</v>
+        <v>2.0460090000028686E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>8.2400274896810011E-2</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>9.3417398577599897E-2</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>262.51291837000002</v>
+        <v>262.51301841999998</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.43932764999999563</v>
+        <v>-0.44153005000003986</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.9865797696166698</v>
+        <v>-1.9964296119374891</v>
       </c>
       <c r="E185" s="5">
-        <v>0.96921139367514009</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>0.96906093788444725</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>261.93280256999998</v>
+        <v>261.93133035</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.58011580000004415</v>
+        <v>-0.58168806999998424</v>
       </c>
       <c r="D186" s="5">
-        <v>-2.6198328159934725</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-2.6268459707582625</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>262.58004628999998</v>
+        <v>262.57988918000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.64724372000000585</v>
+        <v>0.64855883000001313</v>
       </c>
       <c r="D187" s="5">
-        <v>3.0058688813494383</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>3.0120769671927006</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>263.05983381999999</v>
+        <v>263.06349598999998</v>
       </c>
       <c r="C188" s="5">
-        <v>0.47978753000001007</v>
+        <v>0.4836068099999693</v>
       </c>
       <c r="D188" s="5">
-        <v>2.2148158360648873</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.2326268907958191</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>264.66820639000002</v>
+        <v>264.67501861</v>
       </c>
       <c r="C189" s="5">
-        <v>1.6083725700000286</v>
+        <v>1.6115226200000166</v>
       </c>
       <c r="D189" s="5">
-        <v>7.5887331786551382</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>7.6039908362389053</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>264.80153326999999</v>
+        <v>264.80771549999997</v>
       </c>
       <c r="C190" s="5">
-        <v>0.13332687999997006</v>
+        <v>0.13269688999997697</v>
       </c>
       <c r="D190" s="5">
-        <v>0.60617889401823888</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.60329113183077432</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>266.58633300999998</v>
+        <v>266.58694201999998</v>
       </c>
       <c r="C191" s="5">
-        <v>1.7847997399999826</v>
+        <v>1.7792265200000088</v>
       </c>
       <c r="D191" s="5">
-        <v>8.3948439378112916</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>8.3674513712331589</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>266.69766826</v>
+        <v>266.69293972999998</v>
       </c>
       <c r="C192" s="5">
-        <v>0.11133525000002464</v>
+        <v>0.10599770999999691</v>
       </c>
       <c r="D192" s="5">
-        <v>0.50231235830699994</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>0.47817714617663931</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>267.20383844999998</v>
+        <v>267.19764882999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.50617018999997754</v>
+        <v>0.50470910000001368</v>
       </c>
       <c r="D193" s="5">
-        <v>2.3014259297271744</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.2947545422939752</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>267.66438062999998</v>
+        <v>267.65996443</v>
       </c>
       <c r="C194" s="5">
-        <v>0.46054218000000446</v>
+        <v>0.46231560000001082</v>
       </c>
       <c r="D194" s="5">
-        <v>2.0879929507525041</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>2.0961589179357309</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>267.29173463000001</v>
+        <v>267.28966561999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.37264599999997472</v>
+        <v>-0.37029881000000842</v>
       </c>
       <c r="D195" s="5">
-        <v>-1.6579230332815942</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-1.6475865613400198</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>267.55479293000002</v>
+        <v>267.55492794000003</v>
       </c>
       <c r="C196" s="5">
-        <v>0.26305830000001151</v>
+        <v>0.26526232000003347</v>
       </c>
       <c r="D196" s="5">
-        <v>1.1874077024029539</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>1.1974200200061125</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>267.86043530000001</v>
+        <v>267.85967455999997</v>
       </c>
       <c r="C197" s="5">
-        <v>0.30564236999998684</v>
+        <v>0.30474661999994623</v>
       </c>
       <c r="D197" s="5">
-        <v>1.379470873085209</v>
+        <v>1.3754019819109065</v>
       </c>
       <c r="E197" s="5">
-        <v>2.0370490577011902</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.0367203775950582</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>268.26812898999998</v>
+        <v>268.26577723999998</v>
       </c>
       <c r="C198" s="5">
-        <v>0.40769368999997369</v>
+        <v>0.4061026800000036</v>
       </c>
       <c r="D198" s="5">
-        <v>1.8418126706424953</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>1.8345702775074191</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>269.02282898999999</v>
+        <v>269.02289485</v>
       </c>
       <c r="C199" s="5">
-        <v>0.75470000000001392</v>
+        <v>0.75711761000002298</v>
       </c>
       <c r="D199" s="5">
-        <v>3.4286033101181612</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>3.4397881870526392</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>270.35513864000001</v>
+        <v>270.35951994999999</v>
       </c>
       <c r="C200" s="5">
-        <v>1.3323096500000133</v>
+        <v>1.336625099999992</v>
       </c>
       <c r="D200" s="5">
-        <v>6.1074602434195047</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>6.1277849282174834</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>268.66802515000001</v>
+        <v>268.67564399000003</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.6871134900000015</v>
+        <v>-1.6838759599999662</v>
       </c>
       <c r="D201" s="5">
-        <v>-7.2366865456387934</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-7.2231586724192827</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>268.86961891999999</v>
+        <v>268.87485390000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.20159376999998813</v>
+        <v>0.19920990999997912</v>
       </c>
       <c r="D202" s="5">
-        <v>0.9041394992803431</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>0.89337891285761195</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>269.96208289999998</v>
+        <v>269.96427246000002</v>
       </c>
       <c r="C203" s="5">
-        <v>1.0924639799999909</v>
+        <v>1.0894185600000128</v>
       </c>
       <c r="D203" s="5">
-        <v>4.9862597749659843</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>4.9719495876930253</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>269.64040531000001</v>
+        <v>269.63742411999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.32167758999997886</v>
+        <v>-0.32684834000002638</v>
       </c>
       <c r="D204" s="5">
-        <v>-1.4205452293742704</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-1.4432160758680257</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>270.76689448000002</v>
+        <v>270.76218274000001</v>
       </c>
       <c r="C205" s="5">
-        <v>1.1264891700000135</v>
+        <v>1.1247586200000228</v>
       </c>
       <c r="D205" s="5">
-        <v>5.1301082621420413</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>5.1221034766216089</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>271.74578761999999</v>
+        <v>271.74240731999998</v>
       </c>
       <c r="C206" s="5">
-        <v>0.9788931399999683</v>
+        <v>0.98022457999996959</v>
       </c>
       <c r="D206" s="5">
-        <v>4.4256246606235949</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>4.431843187998874</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>270.91398784</v>
+        <v>270.91217928999998</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.831799779999983</v>
+        <v>-0.83022803000000067</v>
       </c>
       <c r="D207" s="5">
-        <v>-3.6119263961526316</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-3.6052597513348772</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>271.92754782999998</v>
+        <v>271.92634100999999</v>
       </c>
       <c r="C208" s="5">
-        <v>1.0135599899999761</v>
+        <v>1.0141617200000042</v>
       </c>
       <c r="D208" s="5">
-        <v>4.5830556883173612</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>4.585864066061407</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>273.34391739</v>
+        <v>273.34189602999999</v>
       </c>
       <c r="C209" s="5">
-        <v>1.416369560000021</v>
+        <v>1.4155550199999993</v>
       </c>
       <c r="D209" s="5">
-        <v>6.432556418033708</v>
+        <v>6.4287799212540797</v>
       </c>
       <c r="E209" s="5">
-        <v>2.0471414839069446</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.0466766709118733</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>272.66163951999999</v>
+        <v>272.65851458999998</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.68227787000000717</v>
+        <v>-0.68338144000000511</v>
       </c>
       <c r="D210" s="5">
-        <v>-2.9544709961312199</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-2.9592058561332513</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>273.09693700000003</v>
+        <v>273.09672617000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.4352974800000311</v>
+        <v>0.43821158000002924</v>
       </c>
       <c r="D211" s="5">
-        <v>1.9326814250563373</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>1.9457568464003705</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>274.16654048999999</v>
+        <v>274.16972200999999</v>
       </c>
       <c r="C212" s="5">
-        <v>1.0696034899999631</v>
+        <v>1.0729958399999759</v>
       </c>
       <c r="D212" s="5">
-        <v>4.8024592858360249</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.8180251959348164</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>274.77639447000001</v>
+        <v>274.78435045999998</v>
       </c>
       <c r="C213" s="5">
-        <v>0.60985398000002533</v>
+        <v>0.61462844999999788</v>
       </c>
       <c r="D213" s="5">
-        <v>2.7021705623604397</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>2.7235550480625648</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>275.59059252999998</v>
+        <v>275.59306949</v>
       </c>
       <c r="C214" s="5">
-        <v>0.81419805999996697</v>
+        <v>0.80871903000002021</v>
       </c>
       <c r="D214" s="5">
-        <v>3.6142805902189767</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.5894581474854581</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>275.84346708999999</v>
+        <v>275.84496152000003</v>
       </c>
       <c r="C215" s="5">
-        <v>0.2528745600000093</v>
+        <v>0.2518920300000218</v>
       </c>
       <c r="D215" s="5">
-        <v>1.1066617585873351</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>1.1023302901409515</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>277.07014235000003</v>
+        <v>277.06918125999999</v>
       </c>
       <c r="C216" s="5">
-        <v>1.2266752600000359</v>
+        <v>1.2242197399999668</v>
       </c>
       <c r="D216" s="5">
-        <v>5.4688716679484051</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>5.4576253716657419</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>277.23605966000002</v>
+        <v>277.23504623000002</v>
       </c>
       <c r="C217" s="5">
-        <v>0.16591730999999754</v>
+        <v>0.16586497000002964</v>
       </c>
       <c r="D217" s="5">
-        <v>0.7209648428962101</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>0.72073916747612543</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>279.03879662999998</v>
+        <v>279.03836178</v>
       </c>
       <c r="C218" s="5">
-        <v>1.8027369699999554</v>
+        <v>1.8033155499999793</v>
       </c>
       <c r="D218" s="5">
-        <v>8.0882468115732067</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>8.0909669040960974</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>280.92135938000001</v>
+        <v>280.92081158000002</v>
       </c>
       <c r="C219" s="5">
-        <v>1.8825627500000337</v>
+        <v>1.8824498000000176</v>
       </c>
       <c r="D219" s="5">
-        <v>8.403187285770386</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>8.4026778433771376</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>281.55177692000001</v>
+        <v>281.54926423000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.63041753999999628</v>
+        <v>0.62845264999998562</v>
       </c>
       <c r="D220" s="5">
-        <v>2.7264157822306956</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>2.7178186077639666</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>283.17537804</v>
+        <v>283.17149726999997</v>
       </c>
       <c r="C221" s="5">
-        <v>1.6236011199999894</v>
+        <v>1.6222330399999692</v>
       </c>
       <c r="D221" s="5">
-        <v>7.1436893207505126</v>
+        <v>7.1375436110940438</v>
       </c>
       <c r="E221" s="5">
-        <v>3.5967365741571333</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.5960829213393497</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>284.84623254000002</v>
+        <v>284.84188866</v>
       </c>
       <c r="C222" s="5">
-        <v>1.6708545000000186</v>
+        <v>1.6703913900000202</v>
       </c>
       <c r="D222" s="5">
-        <v>7.3148663612188969</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>7.3128761708926238</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>285.71354832999998</v>
+        <v>285.71172361999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.86731578999996373</v>
+        <v>0.8698349599999915</v>
       </c>
       <c r="D223" s="5">
-        <v>3.7156422272663914</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.7266742251475637</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>285.28167532999998</v>
+        <v>285.28207964000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.43187299999999595</v>
+        <v>-0.42964397999998027</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.7988672453375987</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.7896707675996382</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>283.14460271000002</v>
+        <v>283.15002891</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.1370726199999694</v>
+        <v>-2.1320507300000031</v>
       </c>
       <c r="D225" s="5">
-        <v>-8.6280411656648131</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-8.6085805439380607</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>283.90209379999999</v>
+        <v>283.90030861000002</v>
       </c>
       <c r="C226" s="5">
-        <v>0.75749108999997361</v>
+        <v>0.75027970000002142</v>
       </c>
       <c r="D226" s="5">
-        <v>3.2579967876442462</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>3.2264642027343138</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>283.10828357000003</v>
+        <v>283.11043099</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.79381022999996276</v>
+        <v>-0.78987762000002704</v>
       </c>
       <c r="D227" s="5">
-        <v>-3.3041634726375779</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-3.288064372250199</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>283.12576918000002</v>
+        <v>283.12998290000002</v>
       </c>
       <c r="C228" s="5">
-        <v>1.7485609999994267E-2</v>
+        <v>1.9551910000018324E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>7.4140752650464492E-2</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>8.2904772496505963E-2</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>283.88991998</v>
+        <v>283.89669978000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.7641507999999817</v>
+        <v>0.76671687999998994</v>
       </c>
       <c r="D229" s="5">
-        <v>3.2872888777297993</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>3.2984429723470932</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>283.06420104</v>
+        <v>283.06853559000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.82571894000000157</v>
+        <v>-0.82816418999999541</v>
       </c>
       <c r="D230" s="5">
-        <v>-3.4350086907579458</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-3.4449373791052174</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>284.40299930999998</v>
+        <v>284.40187373999998</v>
       </c>
       <c r="C231" s="5">
-        <v>1.3387982699999839</v>
+        <v>1.3333381499999746</v>
       </c>
       <c r="D231" s="5">
-        <v>5.825588247705471</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>5.8011193247640813</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>283.49591391000001</v>
+        <v>283.48955489000002</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.90708539999997129</v>
+        <v>-0.91231884999996282</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.7608943298946818</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-3.7822262279940344</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>282.48445728000002</v>
+        <v>282.47729347000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.0114566299999979</v>
+        <v>-1.0122614200000157</v>
       </c>
       <c r="D233" s="5">
-        <v>-4.1983380878937826</v>
+        <v>-4.2017056745500714</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.24399040791688309</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.24515313394626315</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>281.95609779</v>
+        <v>281.95278725999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.52835949000001392</v>
+        <v>-0.52450621000002684</v>
       </c>
       <c r="D234" s="5">
-        <v>-2.2215362711325404</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-2.2055552600967032</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>280.62146474000002</v>
+        <v>280.62161147</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.3346330499999794</v>
+        <v>-1.3311757899999748</v>
       </c>
       <c r="D235" s="5">
-        <v>-5.5346040874319051</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-5.5207005089489947</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>279.35940335999999</v>
+        <v>279.35909945999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.2620613800000342</v>
+        <v>-1.2625120100000231</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.2653427960034467</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-5.2671738722162464</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>279.24150705</v>
+        <v>279.24381470999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.1178963099999919</v>
+        <v>-0.11528475000000071</v>
       </c>
       <c r="D237" s="5">
-        <v>-0.50525469525457556</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-0.49408855939606644</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>277.99541146000001</v>
+        <v>277.99146521</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.2460955899999817</v>
+        <v>-1.2523494999999798</v>
       </c>
       <c r="D238" s="5">
-        <v>-5.2254234473016803</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-5.2509630512908689</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>279.21870087000002</v>
+        <v>279.21910071000002</v>
       </c>
       <c r="C239" s="5">
-        <v>1.2232894100000067</v>
+        <v>1.2276355000000194</v>
       </c>
       <c r="D239" s="5">
-        <v>5.4101652414183521</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>5.4299346300448414</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>278.76979469000003</v>
+        <v>278.77411408</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.44890617999999449</v>
+        <v>-0.4449866300000167</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.9122985674605908</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-1.8957450425489242</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>278.17162200000001</v>
+        <v>278.17871208000003</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.59817269000001261</v>
+        <v>-0.59540199999997867</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.5447384028813413</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.5330507003765157</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>278.51676594000003</v>
+        <v>278.52078968000001</v>
       </c>
       <c r="C242" s="5">
-        <v>0.34514394000001403</v>
+        <v>0.34207759999998189</v>
       </c>
       <c r="D242" s="5">
-        <v>1.4991135119767129</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>1.4856667043972704</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>278.92688528999997</v>
+        <v>278.92562233000001</v>
       </c>
       <c r="C243" s="5">
-        <v>0.41011934999994537</v>
+        <v>0.40483265000000301</v>
       </c>
       <c r="D243" s="5">
-        <v>1.7813959064555851</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>1.7582230912099428</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>279.50368187999999</v>
+        <v>279.49983347</v>
       </c>
       <c r="C244" s="5">
-        <v>0.57679659000001493</v>
+        <v>0.57421113999998852</v>
       </c>
       <c r="D244" s="5">
-        <v>2.5099146511133874</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>2.4985478909200998</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>279.70959841000001</v>
+        <v>279.70712950000001</v>
       </c>
       <c r="C245" s="5">
-        <v>0.20591653000002452</v>
+        <v>0.20729603000000907</v>
       </c>
       <c r="D245" s="5">
-        <v>0.88765750297139512</v>
+        <v>0.8936408345249891</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.98230497235801684</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-0.9806678391635737</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>280.43892865999999</v>
+        <v>280.43878441999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.72933024999997542</v>
+        <v>0.73165491999998267</v>
       </c>
       <c r="D246" s="5">
-        <v>3.1742107885573967</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>3.1845027963426809</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>281.07446449000003</v>
+        <v>281.07381115999999</v>
       </c>
       <c r="C247" s="5">
-        <v>0.63553583000003755</v>
+        <v>0.6350267400000007</v>
       </c>
       <c r="D247" s="5">
-        <v>2.753615232243023</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>2.7513833643357799</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>283.26472561000003</v>
+        <v>283.26138313000001</v>
       </c>
       <c r="C248" s="5">
-        <v>2.1902611200000024</v>
+        <v>2.1875719700000218</v>
       </c>
       <c r="D248" s="5">
-        <v>9.7623128999787525</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>9.7498329620111299</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>283.06246181</v>
+        <v>283.06022891999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.20226380000002564</v>
+        <v>-0.20115421000002698</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.85349708273835256</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-0.84884317023843359</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>284.53026896</v>
+        <v>284.52740870999997</v>
       </c>
       <c r="C250" s="5">
-        <v>1.4678071499999987</v>
+        <v>1.4671797899999888</v>
       </c>
       <c r="D250" s="5">
-        <v>6.4031143271834123</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>6.4003510021464871</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>285.32281205999999</v>
+        <v>285.32490922</v>
       </c>
       <c r="C251" s="5">
-        <v>0.79254309999998895</v>
+        <v>0.79750051000002031</v>
       </c>
       <c r="D251" s="5">
-        <v>3.3942185203546194</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>3.4158128225357576</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>282.46934894999998</v>
+        <v>282.47389283000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.853463110000007</v>
+        <v>-2.8510163899999839</v>
       </c>
       <c r="D252" s="5">
-        <v>-11.362397695748328</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-11.353105105691574</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>282.70609883999998</v>
+        <v>282.71055444000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.23674988999999869</v>
+        <v>0.23666160999999875</v>
       </c>
       <c r="D253" s="5">
-        <v>1.0104217523279946</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>1.0100269228862979</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>284.04828651999998</v>
+        <v>284.048858</v>
       </c>
       <c r="C254" s="5">
-        <v>1.342187679999995</v>
+        <v>1.3383035599999857</v>
       </c>
       <c r="D254" s="5">
-        <v>5.8483161849487431</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>5.8308545539142775</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>283.33853558999999</v>
+        <v>283.33665531999998</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.70975092999998424</v>
+        <v>-0.71220268000001852</v>
       </c>
       <c r="D255" s="5">
-        <v>-2.9575720293160579</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-2.9676422477650788</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>284.00845734000001</v>
+        <v>284.00789156000002</v>
       </c>
       <c r="C256" s="5">
-        <v>0.66992175000001453</v>
+        <v>0.67123624000004156</v>
       </c>
       <c r="D256" s="5">
-        <v>2.8744520229614379</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>2.8801851966818948</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>284.61824811999998</v>
+        <v>284.62021412000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.60979077999996889</v>
+        <v>0.61232255999999552</v>
       </c>
       <c r="D257" s="5">
-        <v>2.6071487225660217</v>
+        <v>2.6181072586519027</v>
       </c>
       <c r="E257" s="5">
-        <v>1.754909283736783</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.756510328779437</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>285.38607578</v>
+        <v>285.38910733</v>
       </c>
       <c r="C258" s="5">
-        <v>0.76782766000002312</v>
+        <v>0.76889320999998745</v>
       </c>
       <c r="D258" s="5">
-        <v>3.2857631274542776</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.2903678295741479</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>284.85083235000002</v>
+        <v>284.84992359</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.53524342999997998</v>
+        <v>-0.53918373999999858</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.2275366221455206</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-2.2437415079450296</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>285.23123278000003</v>
+        <v>285.22615619999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.38040043000000878</v>
+        <v>0.3762326099999882</v>
       </c>
       <c r="D260" s="5">
-        <v>1.6143477206869372</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>1.5965367261101981</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>285.90948710999999</v>
+        <v>285.90385155000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.67825432999995883</v>
+        <v>0.67769535000002179</v>
       </c>
       <c r="D261" s="5">
-        <v>2.8911093636140528</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>2.8887475357508574</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>285.49541101</v>
+        <v>285.49315767000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.4140760999999884</v>
+        <v>-0.41069387999999662</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.7241553307624002</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.7102167597218054</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>286.41027824000003</v>
+        <v>286.41313234</v>
       </c>
       <c r="C263" s="5">
-        <v>0.91486723000002712</v>
+        <v>0.91997466999998778</v>
       </c>
       <c r="D263" s="5">
-        <v>3.9138911477176519</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>3.9361616071284633</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>287.29237052000002</v>
+        <v>287.29646867999998</v>
       </c>
       <c r="C264" s="5">
-        <v>0.88209227999999484</v>
+        <v>0.88333633999997119</v>
       </c>
       <c r="D264" s="5">
-        <v>3.7590348500310844</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>3.7643885110902442</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>287.24361943999997</v>
+        <v>287.2455516</v>
       </c>
       <c r="C265" s="5">
-        <v>-4.8751080000045022E-2</v>
+        <v>-5.0917079999976522E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-0.20343988706987837</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-0.2124668408889141</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>288.14559302999999</v>
+        <v>288.14439451999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.90197359000001143</v>
+        <v>0.89884291999999277</v>
       </c>
       <c r="D266" s="5">
-        <v>3.8338830781268429</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>3.8203200217312494</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>284.49005899000002</v>
+        <v>284.48829436</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.6555340399999636</v>
+        <v>-3.656100159999994</v>
       </c>
       <c r="D267" s="5">
-        <v>-14.205121637397934</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-14.207225373620247</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>285.39843961999998</v>
+        <v>285.40019926000002</v>
       </c>
       <c r="C268" s="5">
-        <v>0.90838062999995373</v>
+        <v>0.91190490000002455</v>
       </c>
       <c r="D268" s="5">
-        <v>3.8996269041482678</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.9150488378447923</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>286.36688458999998</v>
+        <v>286.37122062999998</v>
       </c>
       <c r="C269" s="5">
-        <v>0.96844497000000729</v>
+        <v>0.97102136999995992</v>
       </c>
       <c r="D269" s="5">
-        <v>4.1488324551191003</v>
+        <v>4.1600510181311945</v>
       </c>
       <c r="E269" s="5">
-        <v>0.61437960550678739</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>0.61520806433716935</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>287.11871853000002</v>
+        <v>287.12211643000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.75183394000004</v>
+        <v>0.75089580000002343</v>
       </c>
       <c r="D270" s="5">
-        <v>3.1963997268515731</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.1923045210974887</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>288.35767715999998</v>
+        <v>288.35536502000002</v>
       </c>
       <c r="C271" s="5">
-        <v>1.2389586299999564</v>
+        <v>1.2332485900000165</v>
       </c>
       <c r="D271" s="5">
-        <v>5.3028529322170614</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>5.2777693116505375</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>289.00404995000002</v>
+        <v>288.99837616999997</v>
       </c>
       <c r="C272" s="5">
-        <v>0.64637279000004355</v>
+        <v>0.64301114999994979</v>
       </c>
       <c r="D272" s="5">
-        <v>2.7232908269719136</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>2.7089754399407751</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>289.28599959000002</v>
+        <v>289.28071342999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.28194963999999345</v>
+        <v>0.2823372600000198</v>
       </c>
       <c r="D273" s="5">
-        <v>1.177010944330914</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>1.1786610492826366</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>289.89523538999998</v>
+        <v>289.89412332000001</v>
       </c>
       <c r="C274" s="5">
-        <v>0.60923579999996491</v>
+        <v>0.613409890000014</v>
       </c>
       <c r="D274" s="5">
-        <v>2.5566768410860918</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>2.5744459273698395</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>289.58432420000003</v>
+        <v>289.58732874999998</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.31091118999995615</v>
+        <v>-0.3067945700000223</v>
       </c>
       <c r="D275" s="5">
-        <v>-1.2794294521099037</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-1.2625924641483488</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>290.71652473</v>
+        <v>290.71933431999997</v>
       </c>
       <c r="C276" s="5">
-        <v>1.1322005299999773</v>
+        <v>1.1320055699999898</v>
       </c>
       <c r="D276" s="5">
-        <v>4.7939073204466442</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>4.7930131988500824</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>291.51960472000002</v>
+        <v>291.52037896000002</v>
       </c>
       <c r="C277" s="5">
-        <v>0.80307999000001473</v>
+        <v>0.80104464000004327</v>
       </c>
       <c r="D277" s="5">
-        <v>3.3657301150668673</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>3.357037286093667</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>291.34599787000002</v>
+        <v>291.34721736</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.17360684999999876</v>
+        <v>-0.17316160000001446</v>
       </c>
       <c r="D278" s="5">
-        <v>-0.71229246722822603</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-0.7104697319377018</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>291.95494403999999</v>
+        <v>291.95329420000002</v>
       </c>
       <c r="C279" s="5">
-        <v>0.60894616999996742</v>
+        <v>0.60607684000001427</v>
       </c>
       <c r="D279" s="5">
-        <v>2.5371704767076286</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.5250676296360242</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>292.49431400999998</v>
+        <v>292.49495843</v>
       </c>
       <c r="C280" s="5">
-        <v>0.53936996999999565</v>
+        <v>0.54166422999998076</v>
       </c>
       <c r="D280" s="5">
-        <v>2.2395963790435625</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>2.2492329690368296</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>292.47133865000001</v>
+        <v>292.47357813999997</v>
       </c>
       <c r="C281" s="5">
-        <v>-2.2975359999975353E-2</v>
+        <v>-2.1380290000024615E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-9.4219007747065042E-2</v>
+        <v>-8.7680266498602055E-2</v>
       </c>
       <c r="E281" s="5">
-        <v>2.1316899364044684</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.1309255506105629</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>291.34864419000002</v>
+        <v>291.35070230999997</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.1226944599999911</v>
+        <v>-1.1228758299999981</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.5103586363294141</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-4.511038147516655</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>292.77897741999999</v>
+        <v>292.7772741</v>
       </c>
       <c r="C283" s="5">
-        <v>1.4303332299999738</v>
+        <v>1.4265717900000254</v>
       </c>
       <c r="D283" s="5">
-        <v>6.0529267585772928</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>6.0365341012556417</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>293.12821054</v>
+        <v>293.12502322</v>
       </c>
       <c r="C284" s="5">
-        <v>0.34923312000000806</v>
+        <v>0.34774912000000313</v>
       </c>
       <c r="D284" s="5">
-        <v>1.440814124150136</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>1.4346600077970617</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>292.94977419999998</v>
+        <v>292.94873938000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.17843634000001884</v>
+        <v>-0.17628383999999642</v>
       </c>
       <c r="D285" s="5">
-        <v>-0.72803695552358105</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-0.71929137858378622</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>293.47189254</v>
+        <v>293.47349616000002</v>
       </c>
       <c r="C286" s="5">
-        <v>0.52211834000002</v>
+        <v>0.52475678000001835</v>
       </c>
       <c r="D286" s="5">
-        <v>2.1598253312332449</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.1708551556411937</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>293.04787270000003</v>
+        <v>293.05021017000001</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.42401983999997128</v>
+        <v>-0.42328599000001077</v>
       </c>
       <c r="D287" s="5">
-        <v>-1.7200958686674372</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-1.717133170870655</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>294.00862655999998</v>
+        <v>294.00659947999998</v>
       </c>
       <c r="C288" s="5">
-        <v>0.96075385999995433</v>
+        <v>0.95638930999996319</v>
       </c>
       <c r="D288" s="5">
-        <v>4.0059062789773003</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>3.9873478359371717</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>295.64472804000002</v>
+        <v>295.63871738</v>
       </c>
       <c r="C289" s="5">
-        <v>1.6361014800000362</v>
+        <v>1.6321179000000257</v>
       </c>
       <c r="D289" s="5">
-        <v>6.8859911103352767</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>6.8687587485960933</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>296.22027097</v>
+        <v>296.22167889000002</v>
       </c>
       <c r="C290" s="5">
-        <v>0.57554292999998324</v>
+        <v>0.58296151000001828</v>
       </c>
       <c r="D290" s="5">
-        <v>2.3612616583536417</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.3920776464199545</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>296.65946394999997</v>
+        <v>296.65977807000002</v>
       </c>
       <c r="C291" s="5">
-        <v>0.43919297999997298</v>
+        <v>0.4380991799999947</v>
       </c>
       <c r="D291" s="5">
-        <v>1.7937686153546961</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.7892563014746399</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>297.61698869000003</v>
+        <v>297.62006272999997</v>
       </c>
       <c r="C292" s="5">
-        <v>0.9575247400000535</v>
+        <v>0.9602846599999566</v>
       </c>
       <c r="D292" s="5">
-        <v>3.9427316693508629</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>3.9542948220010699</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>297.42929351999999</v>
+        <v>297.43186233</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.18769517000004043</v>
+        <v>-0.18820039999997107</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.75417263890021902</v>
+        <v>-0.75618785062196991</v>
       </c>
       <c r="E293" s="5">
-        <v>1.6951934137837465</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>1.6952930317782888</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>297.51377043999997</v>
+        <v>297.51464442999998</v>
       </c>
       <c r="C294" s="5">
-        <v>8.4476919999985967E-2</v>
+        <v>8.2782099999974434E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>0.3413611668158234</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>0.33449922078412353</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>298.10727055000001</v>
+        <v>298.10653780000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.59350011000003633</v>
+        <v>0.59189337000003661</v>
       </c>
       <c r="D295" s="5">
-        <v>2.4202792907311643</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.413648015127845</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>298.6162693</v>
+        <v>298.61480587</v>
       </c>
       <c r="C296" s="5">
-        <v>0.50899874999998929</v>
+        <v>0.50826806999998553</v>
       </c>
       <c r="D296" s="5">
-        <v>2.0682729846897452</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>2.0652811559314754</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>298.40795261</v>
+        <v>298.40882170999998</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.20831669000000375</v>
+        <v>-0.20598416000001407</v>
       </c>
       <c r="D297" s="5">
-        <v>-0.83392349291830925</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-0.8246254426411026</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>298.59089110000002</v>
+        <v>298.59315421999997</v>
       </c>
       <c r="C298" s="5">
-        <v>0.18293849000002638</v>
+        <v>0.18433250999999018</v>
       </c>
       <c r="D298" s="5">
-        <v>0.73814350993532951</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>0.74378522957494475</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>298.8585314</v>
+        <v>298.85878674999998</v>
       </c>
       <c r="C299" s="5">
-        <v>0.26764029999998229</v>
+        <v>0.26563253000000486</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0809319240959736</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.0727751582378486</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>297.67430130999998</v>
+        <v>297.66986401999998</v>
       </c>
       <c r="C300" s="5">
-        <v>-1.1842300900000282</v>
+        <v>-1.1889227300000016</v>
       </c>
       <c r="D300" s="5">
-        <v>-4.652739505882197</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-4.6707710820408259</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>298.16865541999999</v>
+        <v>298.16158479000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.4943541100000175</v>
+        <v>0.49172077000002901</v>
       </c>
       <c r="D301" s="5">
-        <v>2.0111697072955792</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>2.0003891221928027</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>297.39870474000003</v>
+        <v>297.40355139000002</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.76995067999996536</v>
+        <v>-0.75803339999998798</v>
       </c>
       <c r="D302" s="5">
-        <v>-3.0550859812827014</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-3.0085290513303886</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>298.34132198999998</v>
+        <v>298.34319427999998</v>
       </c>
       <c r="C303" s="5">
-        <v>0.94261724999995522</v>
+        <v>0.93964288999995915</v>
       </c>
       <c r="D303" s="5">
-        <v>3.8704576853285655</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>3.8579677662480716</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>298.64684475000001</v>
+        <v>298.64872536000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.30552276000003076</v>
+        <v>0.30553108000003704</v>
       </c>
       <c r="D304" s="5">
-        <v>1.2358307036252514</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>1.2358567480093008</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>299.74528550999997</v>
+        <v>299.74598484000001</v>
       </c>
       <c r="C305" s="5">
-        <v>1.0984407599999599</v>
+        <v>1.0972594799999911</v>
       </c>
       <c r="D305" s="5">
-        <v>4.5040603377612731</v>
+        <v>4.4990894003397175</v>
       </c>
       <c r="E305" s="5">
-        <v>0.77866976806177934</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>0.77803450238040917</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>300.73080592000002</v>
+        <v>300.72912609999997</v>
       </c>
       <c r="C306" s="5">
-        <v>0.9855204100000492</v>
+        <v>0.98314125999996804</v>
       </c>
       <c r="D306" s="5">
-        <v>4.0175653734062733</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>4.0076814032841135</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>301.54549264000002</v>
+        <v>301.54477256000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.81468671999999742</v>
+        <v>0.81564646000003904</v>
       </c>
       <c r="D307" s="5">
-        <v>3.2997039818250196</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>3.3036680901301185</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>301.89820361</v>
+        <v>301.89954229</v>
       </c>
       <c r="C308" s="5">
-        <v>0.35271096999997553</v>
+        <v>0.35476972999998679</v>
       </c>
       <c r="D308" s="5">
-        <v>1.4126780270653727</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>1.4209806183903995</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>302.31521015999999</v>
+        <v>302.31665271000003</v>
       </c>
       <c r="C309" s="5">
-        <v>0.41700654999999642</v>
+        <v>0.41711042000002863</v>
       </c>
       <c r="D309" s="5">
-        <v>1.6701889451435026</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>1.6706006660617945</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>303.50078229000002</v>
+        <v>303.50147421000003</v>
       </c>
       <c r="C310" s="5">
-        <v>1.1855721300000255</v>
+        <v>1.1848214999999982</v>
       </c>
       <c r="D310" s="5">
-        <v>4.8088127008615311</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>4.8056787084673536</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>305.22450882999999</v>
+        <v>305.22294957999998</v>
       </c>
       <c r="C311" s="5">
-        <v>1.7237265399999728</v>
+        <v>1.7214753699999505</v>
       </c>
       <c r="D311" s="5">
-        <v>7.0323508823244785</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>7.0228618041383806</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>305.08957428000002</v>
+        <v>305.08478578</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.13493454999996857</v>
+        <v>-0.13816379999997253</v>
       </c>
       <c r="D312" s="5">
-        <v>-0.52921154749917543</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-0.5418478709315333</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>305.38455155999998</v>
+        <v>305.37967577000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.29497727999995504</v>
+        <v>0.29488999000000149</v>
       </c>
       <c r="D313" s="5">
-        <v>1.1664152652758109</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.1660866609687348</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>305.68453462999997</v>
+        <v>305.69494415999998</v>
       </c>
       <c r="C314" s="5">
-        <v>0.29998306999999613</v>
+        <v>0.31526838999997153</v>
       </c>
       <c r="D314" s="5">
-        <v>1.1851645196762961</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>1.2459166672016853</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>307.70533948999997</v>
+        <v>307.70835032999997</v>
       </c>
       <c r="C315" s="5">
-        <v>2.0208048599999984</v>
+        <v>2.0134061699999961</v>
       </c>
       <c r="D315" s="5">
-        <v>8.2277881893330971</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>8.1962753340707692</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>307.65711092999999</v>
+        <v>307.65702548000002</v>
       </c>
       <c r="C316" s="5">
-        <v>-4.82285599999841E-2</v>
+        <v>-5.1324849999957678E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.18792136559551142</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-0.19997296085554339</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>307.78182471999997</v>
+        <v>307.77943936999998</v>
       </c>
       <c r="C317" s="5">
-        <v>0.12471378999998706</v>
+        <v>0.12241388999996161</v>
       </c>
       <c r="D317" s="5">
-        <v>0.48752541484105016</v>
+        <v>0.47851520071959808</v>
       </c>
       <c r="E317" s="5">
-        <v>2.6811228060939385</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.6800874528104535</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>308.67020009999999</v>
+        <v>308.66498813999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.88837538000001359</v>
+        <v>0.88554877000001397</v>
       </c>
       <c r="D318" s="5">
-        <v>3.5191746448502093</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>3.5078272637835139</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>308.97882709999999</v>
+        <v>308.97670538</v>
       </c>
       <c r="C319" s="5">
-        <v>0.30862700000000132</v>
+        <v>0.31171724000000722</v>
       </c>
       <c r="D319" s="5">
-        <v>1.206452246401768</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>1.2186201555011156</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>309.28181626000003</v>
+        <v>309.28406171</v>
       </c>
       <c r="C320" s="5">
-        <v>0.30298916000003828</v>
+        <v>0.30735633000000462</v>
       </c>
       <c r="D320" s="5">
-        <v>1.1831049474082311</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.2002594662670063</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>311.04655306000001</v>
+        <v>311.04823947</v>
       </c>
       <c r="C321" s="5">
-        <v>1.7647367999999801</v>
+        <v>1.7641777599999955</v>
       </c>
       <c r="D321" s="5">
-        <v>7.0661214880841428</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>7.0637594641572488</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>311.14302285000002</v>
+        <v>311.14467294999997</v>
       </c>
       <c r="C322" s="5">
-        <v>9.6469790000014655E-2</v>
+        <v>9.6433479999973315E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>0.3728105043689256</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>0.37266791993708637</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>311.70080783999998</v>
+        <v>311.69893891999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.55778498999995918</v>
+        <v>0.55426597000001721</v>
       </c>
       <c r="D323" s="5">
-        <v>2.1725738111083581</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.1587210924451261</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>313.13435404000001</v>
+        <v>313.13078227</v>
       </c>
       <c r="C324" s="5">
-        <v>1.4335462000000234</v>
+        <v>1.4318433500000083</v>
       </c>
       <c r="D324" s="5">
-        <v>5.660696009421895</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>5.6538358792266319</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>313.67088694</v>
+        <v>313.67066913000002</v>
       </c>
       <c r="C325" s="5">
-        <v>0.53653289999999743</v>
+        <v>0.53988686000002417</v>
       </c>
       <c r="D325" s="5">
-        <v>2.0756001554657066</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>2.0887224303482776</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>314.68766374</v>
+        <v>314.70341277</v>
       </c>
       <c r="C326" s="5">
-        <v>1.0167768000000024</v>
+        <v>1.0327436399999783</v>
       </c>
       <c r="D326" s="5">
-        <v>3.9599531584790792</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.0232711727009374</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>312.85559323000001</v>
+        <v>312.85724447000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.8320705099999941</v>
+        <v>-1.846168299999988</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.7668267715765733</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-6.8168989385664407</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>312.68877801000002</v>
+        <v>312.68496554000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.16681521999998949</v>
+        <v>-0.17227893000000449</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.63796929157106108</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-0.65879803345391119</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>313.00815607999999</v>
+        <v>313.00392908999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.31937806999997065</v>
+        <v>0.31896354999997811</v>
       </c>
       <c r="D329" s="5">
-        <v>1.2325802753520465</v>
+        <v>1.2309866197511843</v>
       </c>
       <c r="E329" s="5">
-        <v>1.6980636737580657</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.6974784705223067</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>314.29367674000002</v>
+        <v>314.28706148999999</v>
       </c>
       <c r="C330" s="5">
-        <v>1.2855206600000315</v>
+        <v>1.2831323999999995</v>
       </c>
       <c r="D330" s="5">
-        <v>5.0412479925440845</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>5.0317396127118608</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>315.18964069999998</v>
+        <v>315.18342059999998</v>
       </c>
       <c r="C331" s="5">
-        <v>0.89596395999996048</v>
+        <v>0.89635910999999169</v>
       </c>
       <c r="D331" s="5">
-        <v>3.475015258337244</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>3.47664630382718</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>315.38937734000001</v>
+        <v>315.38788993999998</v>
       </c>
       <c r="C332" s="5">
-        <v>0.199736640000026</v>
+        <v>0.20446934000000283</v>
       </c>
       <c r="D332" s="5">
-        <v>0.76309970454750964</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>0.78126116134271673</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>315.86621126</v>
+        <v>315.86539234999998</v>
       </c>
       <c r="C333" s="5">
-        <v>0.47683391999999003</v>
+        <v>0.4775024099999996</v>
       </c>
       <c r="D333" s="5">
-        <v>1.8294301577088223</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.8320250057406673</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>316.30158538000001</v>
+        <v>316.30335896000003</v>
       </c>
       <c r="C334" s="5">
-        <v>0.43537412000000586</v>
+        <v>0.43796661000004633</v>
       </c>
       <c r="D334" s="5">
-        <v>1.6666165122435128</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.6766207751517603</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>316.25857336000001</v>
+        <v>316.25605367999998</v>
       </c>
       <c r="C335" s="5">
-        <v>-4.3012019999991935E-2</v>
+        <v>-4.7305280000045968E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.16305905746605287</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-0.17932046514068656</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>314.44230931999999</v>
+        <v>314.43346171000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.8162640400000214</v>
+        <v>-1.8225919699999622</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.6780004077700905</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-6.7005860916411368</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>314.93320964999998</v>
+        <v>314.97652495</v>
       </c>
       <c r="C337" s="5">
-        <v>0.49090032999998812</v>
+        <v>0.54306323999998085</v>
       </c>
       <c r="D337" s="5">
-        <v>1.8895832995702966</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>2.0923410083660832</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>316.33241971000001</v>
+        <v>316.34303627999998</v>
       </c>
       <c r="C338" s="5">
-        <v>1.3992100600000299</v>
+        <v>1.3665113299999803</v>
       </c>
       <c r="D338" s="5">
-        <v>5.4636818103345197</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>5.3321860303043422</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>316.78409475000001</v>
+        <v>316.76869489000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.45167503999999781</v>
+        <v>0.42565861000002769</v>
       </c>
       <c r="D339" s="5">
-        <v>1.726939244320369</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>1.6266755531487043</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>317.54436246</v>
+        <v>317.53994412999998</v>
       </c>
       <c r="C340" s="5">
-        <v>0.76026770999999371</v>
+        <v>0.77124923999997463</v>
       </c>
       <c r="D340" s="5">
-        <v>2.918266870068531</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.961131131625816</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>318.26899806</v>
+        <v>318.26282629999997</v>
       </c>
       <c r="C341" s="5">
-        <v>0.72463559999999916</v>
+        <v>0.72288216999999122</v>
       </c>
       <c r="D341" s="5">
-        <v>2.7730299830940774</v>
+        <v>2.7662747092044748</v>
       </c>
       <c r="E341" s="5">
-        <v>1.6807363890720461</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.6801377622604363</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>319.36983606000001</v>
+        <v>319.36497628000001</v>
       </c>
       <c r="C342" s="5">
-        <v>1.1008380000000102</v>
+        <v>1.1021499800000356</v>
       </c>
       <c r="D342" s="5">
-        <v>4.2304712066809191</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>4.2356932099548938</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>315.68034374000001</v>
+        <v>315.66386756000003</v>
       </c>
       <c r="C343" s="5">
-        <v>-3.6894923199999994</v>
+        <v>-3.7011087199999793</v>
       </c>
       <c r="D343" s="5">
-        <v>-13.015124674875977</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-13.053713467528304</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>316.12033394000002</v>
+        <v>316.11060234000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.4399902000000111</v>
+        <v>0.44673477999998568</v>
       </c>
       <c r="D344" s="5">
-        <v>1.6854218908533225</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>1.7115490637221731</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>316.15200820000001</v>
+        <v>316.14412515999999</v>
       </c>
       <c r="C345" s="5">
-        <v>3.1674259999988408E-2</v>
+        <v>3.3522819999973308E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>0.12030249584200625</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>0.12733155778057448</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>316.87858344</v>
+        <v>316.87635741000003</v>
       </c>
       <c r="C346" s="5">
-        <v>0.7265752399999883</v>
+        <v>0.73223225000003822</v>
       </c>
       <c r="D346" s="5">
-        <v>2.7929471536314754</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.8150414840641513</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>317.38663552999998</v>
+        <v>317.38756555999998</v>
       </c>
       <c r="C347" s="5">
-        <v>0.50805208999997831</v>
+        <v>0.51120814999995901</v>
       </c>
       <c r="D347" s="5">
-        <v>1.9410192994309128</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>1.9531980995689091</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>317.62989864999997</v>
+        <v>317.62768342999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.24326311999999461</v>
+        <v>0.24011787000000595</v>
       </c>
       <c r="D348" s="5">
-        <v>0.92363519714930842</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>0.91164071751377307</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>319.40800927999999</v>
+        <v>319.51718554000001</v>
       </c>
       <c r="C349" s="5">
-        <v>1.7781106300000147</v>
+        <v>1.8895021100000235</v>
       </c>
       <c r="D349" s="5">
-        <v>6.9284107976085307</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>7.3768103694377363</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>319.29628659000002</v>
+        <v>319.30004219</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.11172268999996504</v>
+        <v>-0.21714335000001483</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.41893004256928768</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-0.81247667106245647</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>321.29523410000002</v>
+        <v>321.24705911000001</v>
       </c>
       <c r="C351" s="5">
-        <v>1.9989475099999936</v>
+        <v>1.94701692000001</v>
       </c>
       <c r="D351" s="5">
-        <v>7.7767267509412097</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>7.5677824732742982</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>321.87745453000002</v>
+        <v>321.86565801</v>
       </c>
       <c r="C352" s="5">
-        <v>0.58222043000000667</v>
+        <v>0.61859889999999496</v>
       </c>
       <c r="D352" s="5">
-        <v>2.1963289977651179</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.335371360656735</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>321.95696445999999</v>
+        <v>321.94674824999998</v>
       </c>
       <c r="C353" s="5">
-        <v>7.9509929999971973E-2</v>
+        <v>8.109023999998044E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>0.29682616363240211</v>
+        <v>0.30274505857259548</v>
       </c>
       <c r="E353" s="5">
-        <v>1.1587576617515083</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.157509343088492</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>325.46162846999999</v>
+        <v>325.45976159999998</v>
       </c>
       <c r="C354" s="5">
-        <v>3.5046640099999991</v>
+        <v>3.5130133499999943</v>
       </c>
       <c r="D354" s="5">
-        <v>13.873751684289726</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>13.909280397966395</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>326.18199199999998</v>
+        <v>326.15537800999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.72036352999998599</v>
+        <v>0.69561641000001373</v>
       </c>
       <c r="D355" s="5">
-        <v>2.6886040632404518</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>2.5951674765008148</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>326.90368998999998</v>
+        <v>326.88311831999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.72169798999999557</v>
+        <v>0.7277403100000015</v>
       </c>
       <c r="D356" s="5">
-        <v>2.6876241366786013</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.7106266438889248</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>326.98602764999998</v>
+        <v>326.9719369</v>
       </c>
       <c r="C357" s="5">
-        <v>8.2337660000007418E-2</v>
+        <v>8.8818580000008751E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.30266461979946424</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.32654399562881409</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>327.22716157000002</v>
+        <v>327.21899729</v>
       </c>
       <c r="C358" s="5">
-        <v>0.24113392000003842</v>
+        <v>0.24706039000000146</v>
       </c>
       <c r="D358" s="5">
-        <v>0.88853100618255798</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>0.91049911366676284</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>327.38279397000002</v>
+        <v>327.38464941000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.15563240000000178</v>
+        <v>0.16565212000000429</v>
       </c>
       <c r="D359" s="5">
-        <v>0.57222691490355082</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>0.60918515579890808</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>327.82519306</v>
+        <v>327.81214898000002</v>
       </c>
       <c r="C360" s="5">
-        <v>0.44239908999998079</v>
+        <v>0.42749957000000904</v>
       </c>
       <c r="D360" s="5">
-        <v>1.6336911295583123</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>1.5782654616159242</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>329.25550499000002</v>
+        <v>329.46863809000001</v>
       </c>
       <c r="C361" s="5">
-        <v>1.4303119300000162</v>
+        <v>1.6564891099999954</v>
       </c>
       <c r="D361" s="5">
-        <v>5.3631220586284778</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>6.2351976387322372</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>330.09322417999999</v>
+        <v>330.08614800999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.83771918999997297</v>
+        <v>0.61750991999997495</v>
       </c>
       <c r="D362" s="5">
-        <v>3.0962283289301284</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>2.2724423871108623</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>330.78515255000002</v>
+        <v>330.70322496</v>
       </c>
       <c r="C363" s="5">
-        <v>0.69192837000002783</v>
+        <v>0.61707695000001195</v>
       </c>
       <c r="D363" s="5">
-        <v>2.5445958225663867</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>2.266540661724048</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>331.39282698</v>
+        <v>331.37418940999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.60767442999997456</v>
+        <v>0.67096444999998539</v>
       </c>
       <c r="D364" s="5">
-        <v>2.2268909261559777</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.4620355657917203</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>331.45884971999999</v>
+        <v>331.43936649</v>
       </c>
       <c r="C365" s="5">
-        <v>6.6022739999993973E-2</v>
+        <v>6.5177080000012211E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>0.23933577570687259</v>
+        <v>0.23628020137040906</v>
       </c>
       <c r="E365" s="5">
-        <v>2.9512904856513922</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.9485057052443864</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>331.13446461000001</v>
+        <v>331.13249450000001</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.32438510999998016</v>
+        <v>-0.30687198999999055</v>
       </c>
       <c r="D366" s="5">
-        <v>-1.1680897976481086</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-1.1054116417466453</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>331.15213015</v>
+        <v>331.11506777</v>
       </c>
       <c r="C367" s="5">
-        <v>1.7665539999995872E-2</v>
+        <v>-1.7426730000011048E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>6.4037034544806026E-2</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-6.3134921409080391E-2</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>331.26878872999998</v>
+        <v>331.23135524999998</v>
       </c>
       <c r="C368" s="5">
-        <v>0.11665857999997797</v>
+        <v>0.11628747999998268</v>
       </c>
       <c r="D368" s="5">
-        <v>0.42355714942361455</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>0.42225452773245742</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>292.98333502999998</v>
+        <v>292.96814451</v>
       </c>
       <c r="C369" s="5">
-        <v>-38.285453700000005</v>
+        <v>-38.263210739999977</v>
       </c>
       <c r="D369" s="5">
-        <v>-77.094024994933591</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-77.077208321392817</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>299.51772132000002</v>
+        <v>299.50423154999999</v>
       </c>
       <c r="C370" s="5">
-        <v>6.5343862900000431</v>
+        <v>6.536087039999984</v>
       </c>
       <c r="D370" s="5">
-        <v>30.303252756769083</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>30.313901188389636</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>309.83946663</v>
+        <v>309.83304192999998</v>
       </c>
       <c r="C371" s="5">
-        <v>10.321745309999983</v>
+        <v>10.328810379999993</v>
       </c>
       <c r="D371" s="5">
-        <v>50.16563607206237</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>50.209437112209244</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>311.79241127</v>
+        <v>311.77094516</v>
       </c>
       <c r="C372" s="5">
-        <v>1.9529446399999983</v>
+        <v>1.9379032300000176</v>
       </c>
       <c r="D372" s="5">
-        <v>7.8315012581653631</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>7.7692607428079485</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>314.46385309999999</v>
+        <v>314.77960802000001</v>
       </c>
       <c r="C373" s="5">
-        <v>2.671441829999992</v>
+        <v>3.0086628600000154</v>
       </c>
       <c r="D373" s="5">
-        <v>10.780236995525595</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>12.215127670076864</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>315.38435353</v>
+        <v>315.36437339000003</v>
       </c>
       <c r="C374" s="5">
-        <v>0.92050043000000414</v>
+        <v>0.58476537000001372</v>
       </c>
       <c r="D374" s="5">
-        <v>3.5697547957223241</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>2.2521558049210855</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>315.69000057</v>
+        <v>315.60085949</v>
       </c>
       <c r="C375" s="5">
-        <v>0.30564703999999665</v>
+        <v>0.23648609999997916</v>
       </c>
       <c r="D375" s="5">
-        <v>1.1691694958082977</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>0.90357915086336504</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>312.92329797999997</v>
+        <v>312.89490382999998</v>
       </c>
       <c r="C376" s="5">
-        <v>-2.7667025900000226</v>
+        <v>-2.7059556600000292</v>
       </c>
       <c r="D376" s="5">
-        <v>-10.024374591019914</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-9.8171927524601017</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>315.68279346999998</v>
+        <v>315.64813844000003</v>
       </c>
       <c r="C377" s="5">
-        <v>2.7594954900000062</v>
+        <v>2.7532346100000495</v>
       </c>
       <c r="D377" s="5">
-        <v>11.110767361305275</v>
+        <v>11.085381603376398</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.7595821512464775</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-4.7644394862420221</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>316.20504714999998</v>
+        <v>316.19225545</v>
       </c>
       <c r="C378" s="5">
-        <v>0.52225368000000572</v>
+        <v>0.54411700999997947</v>
       </c>
       <c r="D378" s="5">
-        <v>2.0033982559874541</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>2.0882955888428478</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>316.47884812000001</v>
+        <v>316.43416451000002</v>
       </c>
       <c r="C379" s="5">
-        <v>0.27380097000002479</v>
+        <v>0.24190906000001178</v>
       </c>
       <c r="D379" s="5">
-        <v>1.0440391216878453</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>0.9219564911275846</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>319.03396107999998</v>
+        <v>318.97836329</v>
       </c>
       <c r="C380" s="5">
-        <v>2.555112959999974</v>
+        <v>2.5441987799999879</v>
       </c>
       <c r="D380" s="5">
-        <v>10.130274534941307</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>10.086559912280336</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>318.53742894999999</v>
+        <v>318.52377065000002</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.49653212999999141</v>
+        <v>-0.45459263999998711</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.8517293615195607</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-1.696840846541281</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>320.22527626999999</v>
+        <v>320.20503396999999</v>
       </c>
       <c r="C382" s="5">
-        <v>1.687847320000003</v>
+        <v>1.6812633199999709</v>
       </c>
       <c r="D382" s="5">
-        <v>6.5471073857795714</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>6.5211101636078794</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>321.90207671000002</v>
+        <v>321.87912756999998</v>
       </c>
       <c r="C383" s="5">
-        <v>1.6768004400000223</v>
+        <v>1.674093599999992</v>
       </c>
       <c r="D383" s="5">
-        <v>6.4677396215183869</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>6.457416807199956</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>325.05508817999998</v>
+        <v>325.00776798999999</v>
       </c>
       <c r="C384" s="5">
-        <v>3.1530114699999672</v>
+        <v>3.1286404200000106</v>
       </c>
       <c r="D384" s="5">
-        <v>12.408274389735375</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.308107074023411</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>326.0178985</v>
+        <v>326.48284166000002</v>
       </c>
       <c r="C385" s="5">
-        <v>0.96281032000001687</v>
+        <v>1.4750736700000289</v>
       </c>
       <c r="D385" s="5">
-        <v>3.6128693976487769</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>5.5843250551908863</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>327.08656988000001</v>
+        <v>327.04732303999998</v>
       </c>
       <c r="C386" s="5">
-        <v>1.0686713800000121</v>
+        <v>0.56448137999996106</v>
       </c>
       <c r="D386" s="5">
-        <v>4.0052411798160881</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>2.0946165463813227</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>328.26435157999998</v>
+        <v>328.15553315</v>
       </c>
       <c r="C387" s="5">
-        <v>1.1777816999999686</v>
+        <v>1.1082101100000159</v>
       </c>
       <c r="D387" s="5">
-        <v>4.4076014872164837</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>4.1428823152483307</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>330.81255050999999</v>
+        <v>330.77364490999997</v>
       </c>
       <c r="C388" s="5">
-        <v>2.5481989300000123</v>
+        <v>2.6181117599999766</v>
       </c>
       <c r="D388" s="5">
-        <v>9.7233512197233409</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>10.005401305847418</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>331.1182124</v>
+        <v>331.06929241</v>
       </c>
       <c r="C389" s="5">
-        <v>0.30566189000001032</v>
+        <v>0.29564750000002959</v>
       </c>
       <c r="D389" s="5">
-        <v>1.114419675052325</v>
+        <v>1.0778557248168452</v>
       </c>
       <c r="E389" s="5">
-        <v>4.8895344470103019</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.8855520093400884</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>330.80865169999998</v>
+        <v>330.78325446999997</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.30956070000002001</v>
+        <v>-0.28603794000002836</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.116123130372082</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.0318660025316007</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>332.6074198</v>
+        <v>332.55488072000003</v>
       </c>
       <c r="C391" s="5">
-        <v>1.798768100000018</v>
+        <v>1.7716262500000539</v>
       </c>
       <c r="D391" s="5">
-        <v>6.7237036283294582</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>6.6197657766522866</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>333.14240390999998</v>
+        <v>333.06909884999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.53498410999998214</v>
+        <v>0.51421812999996064</v>
       </c>
       <c r="D392" s="5">
-        <v>1.9473130780855774</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>1.8713803696466913</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>335.82224063000001</v>
+        <v>335.80987570000002</v>
       </c>
       <c r="C393" s="5">
-        <v>2.6798367200000257</v>
+        <v>2.7407768500000316</v>
       </c>
       <c r="D393" s="5">
-        <v>10.091674299855114</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>10.334025494898547</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>335.99632445999998</v>
+        <v>335.97211865999998</v>
       </c>
       <c r="C394" s="5">
-        <v>0.17408382999997229</v>
+        <v>0.16224295999995775</v>
       </c>
       <c r="D394" s="5">
-        <v>0.62383367276466206</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>0.58131028153094455</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>335.94126548000003</v>
+        <v>335.89890793000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-5.5058979999955682E-2</v>
+        <v>-7.3210729999971136E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.19646423459864781</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-0.26117542745086597</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>338.50814597999999</v>
+        <v>338.44702677999999</v>
       </c>
       <c r="C396" s="5">
-        <v>2.5668804999999679</v>
+        <v>2.5481188499999803</v>
       </c>
       <c r="D396" s="5">
-        <v>9.5643442257276945</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>9.4927430975678462</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>338.75962365999999</v>
+        <v>339.38396650999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.2514776799999936</v>
+        <v>0.93693973000000597</v>
       </c>
       <c r="D397" s="5">
-        <v>0.89513150057849433</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.3730701459967261</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>339.55289620000002</v>
+        <v>339.49249935</v>
       </c>
       <c r="C398" s="5">
-        <v>0.79327254000003222</v>
+        <v>0.1085328400000094</v>
       </c>
       <c r="D398" s="5">
-        <v>2.8465123166141915</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>0.38442807789846878</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>339.95086941</v>
+        <v>339.7741686</v>
       </c>
       <c r="C399" s="5">
-        <v>0.3979732099999751</v>
+        <v>0.2816692499999931</v>
       </c>
       <c r="D399" s="5">
-        <v>1.4155627945893201</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>1.0001686595084713</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>340.25720378</v>
+        <v>340.21959441000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.30633437000000185</v>
+        <v>0.44542581000001746</v>
       </c>
       <c r="D400" s="5">
-        <v>1.0867117530815484</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.5845283340621075</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>341.23031151999999</v>
+        <v>341.17327052000002</v>
       </c>
       <c r="C401" s="5">
-        <v>0.97310773999998901</v>
+        <v>0.95367611000000352</v>
       </c>
       <c r="D401" s="5">
-        <v>3.4864019465209894</v>
+        <v>3.4160901384416409</v>
       </c>
       <c r="E401" s="5">
-        <v>3.0539241700738184</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>3.0519224650672694</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>342.70117461000001</v>
+        <v>342.66601746999999</v>
       </c>
       <c r="C402" s="5">
-        <v>1.470863090000023</v>
+        <v>1.4927469499999688</v>
       </c>
       <c r="D402" s="5">
-        <v>5.2969724245196304</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>5.3786089666528314</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>343.22726640000002</v>
+        <v>343.17386969</v>
       </c>
       <c r="C403" s="5">
-        <v>0.5260917900000095</v>
+        <v>0.50785222000001795</v>
       </c>
       <c r="D403" s="5">
-        <v>1.8577929173166918</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>1.7930429837168749</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>343.31462921999997</v>
+        <v>343.23299486000002</v>
       </c>
       <c r="C404" s="5">
-        <v>8.736281999995299E-2</v>
+        <v>5.9125170000015714E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>0.30586809814909799</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>0.20694312902560519</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>344.27395731000001</v>
+        <v>344.25705332000001</v>
       </c>
       <c r="C405" s="5">
-        <v>0.95932809000004227</v>
+        <v>1.024058459999992</v>
       </c>
       <c r="D405" s="5">
-        <v>3.4051910693057463</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>3.6396190301886344</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>345.52906882000002</v>
+        <v>345.50866367999998</v>
       </c>
       <c r="C406" s="5">
-        <v>1.2551115100000061</v>
+        <v>1.2516103599999724</v>
       </c>
       <c r="D406" s="5">
-        <v>4.4636070365200453</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>4.4511286767266345</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>347.52891839</v>
+        <v>347.48749620000001</v>
       </c>
       <c r="C407" s="5">
-        <v>1.9998495699999808</v>
+        <v>1.9788325200000259</v>
       </c>
       <c r="D407" s="5">
-        <v>7.1707592213732463</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>7.0934425656352218</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>347.82053344000002</v>
+        <v>347.75946607999998</v>
       </c>
       <c r="C408" s="5">
-        <v>0.29161505000001853</v>
+        <v>0.27196987999997191</v>
       </c>
       <c r="D408" s="5">
-        <v>1.011592326188282</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>0.94326395749724234</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>348.69010042999997</v>
+        <v>349.39940230000002</v>
       </c>
       <c r="C409" s="5">
-        <v>0.86956698999995297</v>
+        <v>1.6399362200000382</v>
       </c>
       <c r="D409" s="5">
-        <v>3.041651210939067</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>5.8079664868068148</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>349.63200081000002</v>
+        <v>349.58848186</v>
       </c>
       <c r="C410" s="5">
-        <v>0.94190038000004961</v>
+        <v>0.18907955999998194</v>
       </c>
       <c r="D410" s="5">
-        <v>3.2900992529046658</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>0.65132342024498691</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>349.23576164999997</v>
+        <v>348.95276860000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.39623916000005011</v>
+        <v>-0.63571325999998862</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.3515192197357639</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-2.1604608763702515</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>350.65349988000003</v>
+        <v>350.62680468000002</v>
       </c>
       <c r="C412" s="5">
-        <v>1.4177382300000545</v>
+        <v>1.6740360800000076</v>
       </c>
       <c r="D412" s="5">
-        <v>4.9817065128583637</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>5.9111263069767217</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>351.36304582999998</v>
+        <v>351.30529299</v>
       </c>
       <c r="C413" s="5">
-        <v>0.70954594999994924</v>
+        <v>0.67848830999997745</v>
       </c>
       <c r="D413" s="5">
-        <v>2.4554022313100887</v>
+        <v>2.3469609212767972</v>
       </c>
       <c r="E413" s="5">
-        <v>2.969470755650061</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.9697585788468261</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>354.06300044</v>
+        <v>354.02597766000002</v>
       </c>
       <c r="C414" s="5">
-        <v>2.6999546100000202</v>
+        <v>2.7206846700000256</v>
       </c>
       <c r="D414" s="5">
-        <v>9.6209462141293898</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>9.6996522906944058</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>354.97263041000002</v>
+        <v>354.92024173999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.90962997000002588</v>
+        <v>0.89426407999997082</v>
       </c>
       <c r="D415" s="5">
-        <v>3.1268804400262029</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>3.0736497667970042</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>356.09657183000002</v>
+        <v>356.01092103000002</v>
       </c>
       <c r="C416" s="5">
-        <v>1.1239414199999942</v>
+        <v>1.0906792900000255</v>
       </c>
       <c r="D416" s="5">
-        <v>3.8664018970633984</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>3.750601660892805</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>355.83869221999998</v>
+        <v>355.82428413999997</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.25787961000003179</v>
+        <v>-0.18663689000004524</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.86556839065554669</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-0.62728308409517597</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>357.20052043999999</v>
+        <v>357.19507948</v>
       </c>
       <c r="C418" s="5">
-        <v>1.3618282200000067</v>
+        <v>1.3707953400000292</v>
       </c>
       <c r="D418" s="5">
-        <v>4.6904248922449154</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>4.7221621527481217</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>358.11380437000003</v>
+        <v>358.08793574999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.91328393000003416</v>
+        <v>0.89285626999998158</v>
       </c>
       <c r="D419" s="5">
-        <v>3.1116535565315351</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>3.0411418612389163</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>357.89799543999999</v>
+        <v>357.86586376999998</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.21580893000003698</v>
+        <v>-0.22207198000000972</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.72075996536793419</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-0.74165944207635892</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>358.68624592999998</v>
+        <v>359.34776887999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.78825048999999581</v>
+        <v>1.4819051100000138</v>
       </c>
       <c r="D421" s="5">
-        <v>2.6751846974457205</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>5.0838917020874064</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>359.22418675</v>
+        <v>359.22685474000002</v>
       </c>
       <c r="C422" s="5">
-        <v>0.53794082000001708</v>
+        <v>-0.12091413999996803</v>
       </c>
       <c r="D422" s="5">
-        <v>1.81462333267981</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-0.40303226416698035</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>358.90182075000001</v>
+        <v>358.55237265</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.32236599999998816</v>
+        <v>-0.67448209000002635</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.0715748058531371</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-2.2299901202711525</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>360.27604294999998</v>
+        <v>360.26117736999998</v>
       </c>
       <c r="C424" s="5">
-        <v>1.3742221999999629</v>
+        <v>1.7088047199999892</v>
       </c>
       <c r="D424" s="5">
-        <v>4.6927650452681213</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>5.8713277244847983</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>360.38620344999998</v>
+        <v>360.32781631</v>
       </c>
       <c r="C425" s="5">
-        <v>0.11016050000000632</v>
+        <v>6.6638940000018465E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.36753800321214225</v>
+        <v>0.22219472401665552</v>
       </c>
       <c r="E425" s="5">
-        <v>2.568044000952141</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.5682856193848469</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>361.09581061</v>
+        <v>361.06404735000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.70960716000001867</v>
+        <v>0.73623104000000694</v>
       </c>
       <c r="D426" s="5">
-        <v>2.3885795150086375</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>2.479612805771314</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>360.74566854</v>
+        <v>360.69890585000002</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.35014207000000397</v>
+        <v>-0.3651414999999929</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.1574126943561303</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-1.2068242493641024</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>361.37769186999998</v>
+        <v>361.29381226999999</v>
       </c>
       <c r="C428" s="5">
-        <v>0.63202332999998134</v>
+        <v>0.59490641999997251</v>
       </c>
       <c r="D428" s="5">
-        <v>2.1227670560724166</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>1.9972316849703242</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>361.68891847999998</v>
+        <v>361.66573438</v>
       </c>
       <c r="C429" s="5">
-        <v>0.31122661000000562</v>
+        <v>0.37192211000001407</v>
       </c>
       <c r="D429" s="5">
-        <v>1.0383763640255728</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.2423188658742701</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>361.17227036999998</v>
+        <v>361.17649845</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.51664811000000554</v>
+        <v>-0.48923593000000665</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.700715833841171</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-1.6112525747833395</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>361.27054132000001</v>
+        <v>361.27247030000001</v>
       </c>
       <c r="C431" s="5">
-        <v>9.8270950000028279E-2</v>
+        <v>9.5971850000012182E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>0.3269956845601163</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>0.3193305227241483</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>360.83179231999998</v>
+        <v>360.84610062000002</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.43874900000002981</v>
+        <v>-0.42636967999999342</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.4476581131990462</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-1.4070697055942327</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>360.79483669000001</v>
+        <v>361.32971056000002</v>
       </c>
       <c r="C433" s="5">
-        <v>-3.6955629999965822E-2</v>
+        <v>0.48360994000000801</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.1228322587243813</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.6201611017128803</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>361.27243272999999</v>
+        <v>361.34551305000002</v>
       </c>
       <c r="C434" s="5">
-        <v>0.47759603999998035</v>
+        <v>1.580248999999867E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>1.6000957863702148</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>5.2493745847104201E-2</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>359.05160303000002</v>
+        <v>361.57676375</v>
       </c>
       <c r="C435" s="5">
-        <v>-2.2208296999999675</v>
+        <v>0.2312506999999755</v>
       </c>
       <c r="D435" s="5">
-        <v>-7.1323282016337197</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>0.77067425916148569</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>359.35246151000001</v>
+        <v>361.40063399000002</v>
       </c>
       <c r="C436" s="5">
-        <v>0.30085847999998805</v>
+        <v>-0.17612975999998071</v>
       </c>
       <c r="D436" s="5">
-        <v>1.0101575066948421</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-0.58297545819830932</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>359.90600719999998</v>
+        <v>362.37912779999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.55354568999996445</v>
+        <v>0.97849380999997493</v>
       </c>
       <c r="D437" s="5">
-        <v>1.8642185253292753</v>
+        <v>3.29782643809442</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.13324490377352172</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.56929035093842284</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>361.08981808999999</v>
+        <v>363.55073742000002</v>
       </c>
       <c r="C438" s="5">
-        <v>1.1838108900000179</v>
+        <v>1.1716096200000266</v>
       </c>
       <c r="D438" s="5">
-        <v>4.0192608547087394</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>3.949464012411541</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>360.84643612000002</v>
+        <v>363.27430220999997</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.24338196999997308</v>
+        <v>-0.27643521000004512</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.80583302226571174</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.90864477333317817</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>362.06226830999998</v>
+        <v>364.50203031000001</v>
       </c>
       <c r="C440" s="5">
-        <v>1.2158321899999578</v>
+        <v>1.2277281000000357</v>
       </c>
       <c r="D440" s="5">
-        <v>4.1190437321299456</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>4.1317803927966246</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>362.21682406000002</v>
+        <v>364.65937509000003</v>
       </c>
       <c r="C441" s="5">
-        <v>0.15455575000004274</v>
+        <v>0.15734478000001673</v>
       </c>
       <c r="D441" s="5">
-        <v>0.51345577585555358</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>0.51923623243699257</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>365.17929779000002</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.51992269999999507</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.7244122785247118</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>