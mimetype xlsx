--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{175BC8CD-4D80-48D8-943E-4FD03D8704B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C0CF98F3-72F3-4118-8CF2-3A2667535BE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7E716213-0631-4136-85D3-ADD86D15D66E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{10C7EC9D-F9B6-4645-8DA6-4A336BE6B84E}"/>
   </bookViews>
   <sheets>
     <sheet name="elpnaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0DCE88F-AD88-47E5-A90A-7DA53551222E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98B04DCF-0AF8-4E59-893E-7ACDC299D557}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>209.22906939000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>209.68612912</v>
       </c>
       <c r="C7" s="5">
         <v>0.45705972999999744</v>
       </c>
       <c r="D7" s="5">
         <v>2.6531190507132152</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>209.71259950999999</v>
       </c>
       <c r="C8" s="5">
         <v>2.6470389999985855E-2</v>
       </c>
       <c r="D8" s="5">
         <v>0.15159100794783775</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>209.85161790999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.13901839999999765</v>
       </c>
       <c r="D9" s="5">
         <v>0.79838622464070141</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>211.11546594000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.2638480300000197</v>
       </c>
       <c r="D10" s="5">
         <v>7.4713585326548593</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>211.87122615999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.75576021999998488</v>
       </c>
       <c r="D11" s="5">
         <v>4.3814098666807411</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>211.51139445000001</v>
       </c>
       <c r="C12" s="5">
         <v>-0.35983170999998038</v>
       </c>
       <c r="D12" s="5">
         <v>-2.0190915532367404</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>210.93054988</v>
       </c>
       <c r="C13" s="5">
         <v>-0.58084457000001066</v>
       </c>
       <c r="D13" s="5">
         <v>-3.2460740256270992</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>209.88931482000001</v>
       </c>
       <c r="C14" s="5">
         <v>-1.0412350599999911</v>
       </c>
       <c r="D14" s="5">
         <v>-5.7654546262778439</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>210.40819268999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.51887786999998298</v>
       </c>
       <c r="D15" s="5">
         <v>3.0072503168423026</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>211.08675063999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.6785579499999983</v>
       </c>
       <c r="D16" s="5">
         <v>3.9393373755658878</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>210.35005081</v>
       </c>
       <c r="C17" s="5">
         <v>-0.73669982999999206</v>
       </c>
       <c r="D17" s="5">
         <v>-4.108577902483745</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>211.81419019000001</v>
       </c>
       <c r="C18" s="5">
         <v>1.464139380000006</v>
       </c>
       <c r="D18" s="5">
         <v>8.6798837386900409</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>210.66545908000001</v>
       </c>
       <c r="C19" s="5">
         <v>-1.1487311099999999</v>
       </c>
       <c r="D19" s="5">
         <v>-6.3173021816389401</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>211.24237628</v>
       </c>
       <c r="C20" s="5">
         <v>0.57691719999999691</v>
       </c>
       <c r="D20" s="5">
         <v>3.3362082988322994</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>211.39398288000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.15160660000000803</v>
       </c>
       <c r="D21" s="5">
         <v>0.86463600443023036</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>212.03252741</v>
       </c>
       <c r="C22" s="5">
         <v>0.63854452999999012</v>
       </c>
       <c r="D22" s="5">
         <v>3.6855951765417894</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>212.44251614000001</v>
       </c>
       <c r="C23" s="5">
         <v>0.40998873000000913</v>
       </c>
       <c r="D23" s="5">
         <v>2.3451711122504104</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>212.62060059999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.17808445999997957</v>
       </c>
       <c r="D24" s="5">
         <v>1.0105763316923255</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>213.28633109</v>
       </c>
       <c r="C25" s="5">
         <v>0.66573049000001561</v>
       </c>
       <c r="D25" s="5">
         <v>3.8226707998651355</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>213.44794371</v>
       </c>
       <c r="C26" s="5">
         <v>0.16161261999999965</v>
       </c>
       <c r="D26" s="5">
         <v>0.91307029065184064</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>213.81228838000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.36434467000000836</v>
       </c>
       <c r="D27" s="5">
         <v>2.06767841094464</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>214.06430408</v>
       </c>
       <c r="C28" s="5">
         <v>0.25201569999998696</v>
       </c>
       <c r="D28" s="5">
         <v>1.4236181826302374</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>215.50077067000001</v>
       </c>
       <c r="C29" s="5">
         <v>1.4364665900000091</v>
       </c>
       <c r="D29" s="5">
         <v>8.3564808146148408</v>
       </c>
       <c r="E29" s="5">
         <v>2.4486420802685815</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>216.38035479999999</v>
       </c>
       <c r="C30" s="5">
         <v>0.87958412999998359</v>
       </c>
       <c r="D30" s="5">
         <v>5.0093599738338712</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>216.52933060000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.14897580000001653</v>
       </c>
       <c r="D31" s="5">
         <v>0.82932421321000316</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>218.41441158999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.8850809899999774</v>
       </c>
       <c r="D32" s="5">
         <v>10.962106280790485</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>218.49612377</v>
       </c>
       <c r="C33" s="5">
         <v>8.1712180000010903E-2</v>
       </c>
       <c r="D33" s="5">
         <v>0.4498633018114484</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>218.79628708999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.30016331999999579</v>
       </c>
       <c r="D34" s="5">
         <v>1.6610364679445322</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>220.00688739</v>
       </c>
       <c r="C35" s="5">
         <v>1.2106003000000101</v>
       </c>
       <c r="D35" s="5">
         <v>6.8454289086641307</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>220.39381478000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.38692739000001097</v>
       </c>
       <c r="D36" s="5">
         <v>2.1309812199342471</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>219.54715501000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.84665977000000225</v>
       </c>
       <c r="D37" s="5">
         <v>-4.5137278099112059</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>219.91271025</v>
       </c>
       <c r="C38" s="5">
         <v>0.36555523999999195</v>
       </c>
       <c r="D38" s="5">
         <v>2.016449976845891</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>224.44009826000001</v>
       </c>
       <c r="C39" s="5">
         <v>4.5273880100000099</v>
       </c>
       <c r="D39" s="5">
         <v>27.70309737927148</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>224.08086129</v>
       </c>
       <c r="C40" s="5">
         <v>-0.35923697000001198</v>
       </c>
       <c r="D40" s="5">
         <v>-1.9038914897644643</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>223.96381120000001</v>
       </c>
       <c r="C41" s="5">
         <v>-0.11705008999999222</v>
       </c>
       <c r="D41" s="5">
         <v>-0.62503005673653078</v>
       </c>
       <c r="E41" s="5">
         <v>3.927150934861201</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>224.59364350999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.62983230999998341</v>
       </c>
       <c r="D42" s="5">
         <v>3.4273353627616965</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>226.20105157</v>
       </c>
       <c r="C43" s="5">
         <v>1.6074080600000116</v>
       </c>
       <c r="D43" s="5">
         <v>8.934616101516891</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>225.52161258000001</v>
       </c>
       <c r="C44" s="5">
         <v>-0.67943898999999419</v>
       </c>
       <c r="D44" s="5">
         <v>-3.5454798904185125</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>226.74759025</v>
       </c>
       <c r="C45" s="5">
         <v>1.2259776699999918</v>
       </c>
       <c r="D45" s="5">
         <v>6.7220464448127126</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>226.63890024</v>
       </c>
       <c r="C46" s="5">
         <v>-0.10869001000000367</v>
       </c>
       <c r="D46" s="5">
         <v>-0.57369827654696337</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>227.10400010999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.46509986999998887</v>
       </c>
       <c r="D47" s="5">
         <v>2.4905811589661209</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>228.45854084000001</v>
       </c>
       <c r="C48" s="5">
         <v>1.354540730000025</v>
       </c>
       <c r="D48" s="5">
         <v>7.3968092096603932</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>228.22877536999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.22976547000001801</v>
       </c>
       <c r="D49" s="5">
         <v>-1.2002113692102578</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>228.78287295000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.5540975800000183</v>
       </c>
       <c r="D50" s="5">
         <v>2.9525986500029244</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>228.78562418000001</v>
       </c>
       <c r="C51" s="5">
         <v>2.7512300000012146E-3</v>
       </c>
       <c r="D51" s="5">
         <v>1.4431562672290177E-2</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>228.71007792</v>
       </c>
       <c r="C52" s="5">
         <v>-7.5546260000010079E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-0.39552769635835539</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>228.89532036</v>
       </c>
       <c r="C53" s="5">
         <v>0.18524243999999612</v>
       </c>
       <c r="D53" s="5">
         <v>0.97627461998746057</v>
       </c>
       <c r="E53" s="5">
         <v>2.2019223255654197</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>229.09708241000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.20176205000001346</v>
       </c>
       <c r="D54" s="5">
         <v>1.0628950094558443</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>229.26052042000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.16343800999999303</v>
       </c>
       <c r="D55" s="5">
         <v>0.85944780095423834</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>230.80496081000001</v>
       </c>
       <c r="C56" s="5">
         <v>1.5444403900000054</v>
       </c>
       <c r="D56" s="5">
         <v>8.3902909760032998</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>231.23949008</v>
       </c>
       <c r="C57" s="5">
         <v>0.43452926999998454</v>
       </c>
       <c r="D57" s="5">
         <v>2.2827431541013521</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>231.42167323000001</v>
       </c>
       <c r="C58" s="5">
         <v>0.18218315000001439</v>
       </c>
       <c r="D58" s="5">
         <v>0.94953329884062132</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>232.83214687</v>
       </c>
       <c r="C59" s="5">
         <v>1.4104736399999922</v>
       </c>
       <c r="D59" s="5">
         <v>7.564004025444504</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>234.55512868</v>
       </c>
       <c r="C60" s="5">
         <v>1.7229818099999932</v>
       </c>
       <c r="D60" s="5">
         <v>9.2506148487847319</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>234.97433566000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.41920698000001266</v>
       </c>
       <c r="D61" s="5">
         <v>2.1658995034398387</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>235.26935040999999</v>
       </c>
       <c r="C62" s="5">
         <v>0.29501474999997868</v>
       </c>
       <c r="D62" s="5">
         <v>1.5170702647803624</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>237.30193391</v>
       </c>
       <c r="C63" s="5">
         <v>2.0325835000000154</v>
       </c>
       <c r="D63" s="5">
         <v>10.874350827222901</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>238.47919393999999</v>
       </c>
       <c r="C64" s="5">
         <v>1.1772600299999851</v>
       </c>
       <c r="D64" s="5">
         <v>6.1183798363895869</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>237.65739653</v>
       </c>
       <c r="C65" s="5">
         <v>-0.82179740999998785</v>
       </c>
       <c r="D65" s="5">
         <v>-4.0577097065475414</v>
       </c>
       <c r="E65" s="5">
         <v>3.8279839693617479</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>238.36170415999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.70430762999998819</v>
       </c>
       <c r="D66" s="5">
         <v>3.6147916370357969</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>238.75549482</v>
       </c>
       <c r="C67" s="5">
         <v>0.39379066000000762</v>
       </c>
       <c r="D67" s="5">
         <v>2.0005994344375777</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>238.80953450000001</v>
       </c>
       <c r="C68" s="5">
         <v>5.4039680000016688E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.27194516917972145</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>237.7441154</v>
       </c>
       <c r="C69" s="5">
         <v>-1.0654191000000139</v>
       </c>
       <c r="D69" s="5">
         <v>-5.224219596209978</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>237.98013897000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.23602357000001462</v>
       </c>
       <c r="D70" s="5">
         <v>1.1978420359518127</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>238.29841798999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.31827901999997721</v>
       </c>
       <c r="D71" s="5">
         <v>1.6167602252106006</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>238.10177454999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.19664344000000256</v>
       </c>
       <c r="D72" s="5">
         <v>-0.98575596758689876</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>238.74456975000001</v>
       </c>
       <c r="C73" s="5">
         <v>0.64279520000002321</v>
       </c>
       <c r="D73" s="5">
         <v>3.2881364640511723</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>238.72643876000001</v>
       </c>
       <c r="C74" s="5">
         <v>-1.8130990000003067E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-9.1093601138625413E-2</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>237.05716082000001</v>
       </c>
       <c r="C75" s="5">
         <v>-1.6692779400000006</v>
       </c>
       <c r="D75" s="5">
         <v>-8.07561974130574</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>236.50243029999999</v>
       </c>
       <c r="C76" s="5">
         <v>-0.55473052000002099</v>
       </c>
       <c r="D76" s="5">
         <v>-2.7722241453188579</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>238.36810925</v>
       </c>
       <c r="C77" s="5">
         <v>1.8656789500000173</v>
       </c>
       <c r="D77" s="5">
         <v>9.8880646875707523</v>
       </c>
       <c r="E77" s="5">
         <v>0.29904927445012497</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>238.1767261</v>
       </c>
       <c r="C78" s="5">
         <v>-0.19138315000000716</v>
       </c>
       <c r="D78" s="5">
         <v>-0.95922368849329365</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>238.10374367</v>
       </c>
       <c r="C79" s="5">
         <v>-7.2982429999996157E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.36708653200530073</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>238.75235332</v>
       </c>
       <c r="C80" s="5">
         <v>0.64860964999999737</v>
       </c>
       <c r="D80" s="5">
         <v>3.3182987401667807</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>238.94774054000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.19538722000001485</v>
       </c>
       <c r="D81" s="5">
         <v>0.98647353873320132</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>239.37885584</v>
       </c>
       <c r="C82" s="5">
         <v>0.43111529999998766</v>
       </c>
       <c r="D82" s="5">
         <v>2.1866832806298531</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>239.17082847</v>
       </c>
       <c r="C83" s="5">
         <v>-0.20802736999999638</v>
       </c>
       <c r="D83" s="5">
         <v>-1.0378658195756674</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>239.81228486000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.64145639000000187</v>
       </c>
       <c r="D84" s="5">
         <v>3.2663027920764476</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>240.6889884</v>
       </c>
       <c r="C85" s="5">
         <v>0.87670353999999406</v>
       </c>
       <c r="D85" s="5">
         <v>4.476240447615587</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>240.01763278000001</v>
       </c>
       <c r="C86" s="5">
         <v>-0.67135561999998572</v>
       </c>
       <c r="D86" s="5">
         <v>-3.2962939838133365</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>242.49740288999999</v>
       </c>
       <c r="C87" s="5">
         <v>2.4797701099999756</v>
       </c>
       <c r="D87" s="5">
         <v>13.127274322731775</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>243.10579200000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.60838911000001872</v>
       </c>
       <c r="D88" s="5">
         <v>3.0525094099705274</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>243.23748094000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.13168894000000364</v>
       </c>
       <c r="D89" s="5">
         <v>0.65197291079739372</v>
       </c>
       <c r="E89" s="5">
         <v>2.0427949465727568</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>243.02242613000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.21505480999999804</v>
       </c>
       <c r="D90" s="5">
         <v>-1.0558181839046887</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>243.33167818000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.30925204999999778</v>
       </c>
       <c r="D91" s="5">
         <v>1.5377626604742733</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>244.11737163999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.78569345999997608</v>
       </c>
       <c r="D92" s="5">
         <v>3.944235261688922</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>245.11518285</v>
       </c>
       <c r="C93" s="5">
         <v>0.99781121000000894</v>
       </c>
       <c r="D93" s="5">
         <v>5.0166915229771458</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>245.7075744</v>
       </c>
       <c r="C94" s="5">
         <v>0.5923915500000021</v>
       </c>
       <c r="D94" s="5">
         <v>2.9390081446817096</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>246.75292236000001</v>
       </c>
       <c r="C95" s="5">
         <v>1.0453479600000151</v>
       </c>
       <c r="D95" s="5">
         <v>5.226499300097398</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>247.55957688999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.80665452999997456</v>
       </c>
       <c r="D96" s="5">
         <v>3.9942011277372735</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>247.50283855000001</v>
       </c>
       <c r="C97" s="5">
         <v>-5.6738339999981235E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-0.27468235593539614</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>248.85957632</v>
       </c>
       <c r="C98" s="5">
         <v>1.3567377699999952</v>
       </c>
       <c r="D98" s="5">
         <v>6.7800400730674948</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>248.42301549000001</v>
       </c>
       <c r="C99" s="5">
         <v>-0.43656082999999057</v>
       </c>
       <c r="D99" s="5">
         <v>-2.084902389225729</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>249.02647094</v>
       </c>
       <c r="C100" s="5">
         <v>0.60345544999998424</v>
       </c>
       <c r="D100" s="5">
         <v>2.9542356160915606</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>249.55737486999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.53090392999999381</v>
       </c>
       <c r="D101" s="5">
         <v>2.5885128671765623</v>
       </c>
       <c r="E101" s="5">
         <v>2.598240166596244</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>250.19437916000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.63700429000002146</v>
       </c>
       <c r="D102" s="5">
         <v>3.1064136208921678</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>249.44005028000001</v>
       </c>
       <c r="C103" s="5">
         <v>-0.75432888000000275</v>
       </c>
       <c r="D103" s="5">
         <v>-3.5585701185118834</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>250.61872488</v>
       </c>
       <c r="C104" s="5">
         <v>1.1786745999999937</v>
       </c>
       <c r="D104" s="5">
         <v>5.8200512471182853</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>251.55816879</v>
       </c>
       <c r="C105" s="5">
         <v>0.93944390999999428</v>
       </c>
       <c r="D105" s="5">
         <v>4.5921049645032852</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>252.05987689</v>
       </c>
       <c r="C106" s="5">
         <v>0.50170810000000188</v>
       </c>
       <c r="D106" s="5">
         <v>2.4197100586625941</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>252.45231324</v>
       </c>
       <c r="C107" s="5">
         <v>0.39243634999999699</v>
       </c>
       <c r="D107" s="5">
         <v>1.8843822626782636</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>251.38015050999999</v>
       </c>
       <c r="C108" s="5">
         <v>-1.0721627300000023</v>
       </c>
       <c r="D108" s="5">
         <v>-4.9790148351654189</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>252.07075259999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.69060208999999873</v>
       </c>
       <c r="D109" s="5">
         <v>3.3469617370758709</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>251.35443519</v>
       </c>
       <c r="C110" s="5">
         <v>-0.71631740999998783</v>
       </c>
       <c r="D110" s="5">
         <v>-3.3572816131832939</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>253.18029992000001</v>
       </c>
       <c r="C111" s="5">
         <v>1.8258647300000064</v>
       </c>
       <c r="D111" s="5">
         <v>9.0737604053295016</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>253.20239956</v>
       </c>
       <c r="C112" s="5">
         <v>2.2099639999993315E-2</v>
       </c>
       <c r="D112" s="5">
         <v>0.10479608151066078</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>252.94132740000001</v>
       </c>
       <c r="C113" s="5">
         <v>-0.26107215999999767</v>
       </c>
       <c r="D113" s="5">
         <v>-1.2303045055508277</v>
       </c>
       <c r="E113" s="5">
         <v>1.3559817784438488</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>253.29730795</v>
       </c>
       <c r="C114" s="5">
         <v>0.35598054999999817</v>
       </c>
       <c r="D114" s="5">
         <v>1.7019709176439024</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>253.76641187000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.46910392000000911</v>
       </c>
       <c r="D115" s="5">
         <v>2.2451646716111551</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>253.27457896999999</v>
       </c>
       <c r="C116" s="5">
         <v>-0.49183290000001989</v>
       </c>
       <c r="D116" s="5">
         <v>-2.3011263705976615</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>254.62833616</v>
       </c>
       <c r="C117" s="5">
         <v>1.3537571900000103</v>
       </c>
       <c r="D117" s="5">
         <v>6.6059786826261124</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>254.22363167</v>
       </c>
       <c r="C118" s="5">
         <v>-0.40470449000000031</v>
       </c>
       <c r="D118" s="5">
         <v>-1.8906868703039259</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>254.93104332999999</v>
       </c>
       <c r="C119" s="5">
         <v>0.70741165999999112</v>
       </c>
       <c r="D119" s="5">
         <v>3.3907435872313929</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>255.46124080999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.53019747999999822</v>
       </c>
       <c r="D120" s="5">
         <v>2.524468569056304</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>255.48128864</v>
       </c>
       <c r="C121" s="5">
         <v>2.0047830000009981E-2</v>
       </c>
       <c r="D121" s="5">
         <v>9.4213049216373967E-2</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>255.61473799999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.13344935999998597</v>
       </c>
       <c r="D122" s="5">
         <v>0.62861784668730714</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>256.92738519</v>
       </c>
       <c r="C123" s="5">
         <v>1.312647190000007</v>
       </c>
       <c r="D123" s="5">
         <v>6.3393691720198486</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>257.08267596000002</v>
       </c>
       <c r="C124" s="5">
         <v>0.15529077000002189</v>
       </c>
       <c r="D124" s="5">
         <v>0.7277139808010924</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>258.06684644000001</v>
       </c>
       <c r="C125" s="5">
         <v>0.98417047999998886</v>
       </c>
       <c r="D125" s="5">
         <v>4.691840748627718</v>
       </c>
       <c r="E125" s="5">
         <v>2.0263667834298005</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>259.13816043999998</v>
       </c>
       <c r="C126" s="5">
         <v>1.0713139999999726</v>
       </c>
       <c r="D126" s="5">
         <v>5.0968937717519758</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>259.58361645999997</v>
       </c>
       <c r="C127" s="5">
         <v>0.44545601999999462</v>
       </c>
       <c r="D127" s="5">
         <v>2.0824032338771836</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>260.05403421</v>
       </c>
       <c r="C128" s="5">
         <v>0.47041775000002417</v>
       </c>
       <c r="D128" s="5">
         <v>2.1964478305621649</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>259.94422051999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.10981369000000996</v>
       </c>
       <c r="D129" s="5">
         <v>-0.5055518870405562</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>259.95573102999998</v>
       </c>
       <c r="C130" s="5">
         <v>1.1510509999993701E-2</v>
       </c>
       <c r="D130" s="5">
         <v>5.3149773613014872E-2</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>260.66328521999998</v>
       </c>
       <c r="C131" s="5">
         <v>0.7075541899999962</v>
       </c>
       <c r="D131" s="5">
         <v>3.3155321948627581</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>260.66664573999998</v>
       </c>
       <c r="C132" s="5">
         <v>3.3605200000010882E-3</v>
       </c>
       <c r="D132" s="5">
         <v>1.5471722265214538E-2</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>261.66747859999998</v>
       </c>
       <c r="C133" s="5">
         <v>1.0008328600000027</v>
       </c>
       <c r="D133" s="5">
         <v>4.7059673826134407</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>261.34616557999999</v>
       </c>
       <c r="C134" s="5">
         <v>-0.32131301999999096</v>
       </c>
       <c r="D134" s="5">
         <v>-1.4636216788136203</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>261.4185789</v>
       </c>
       <c r="C135" s="5">
         <v>7.2413320000009662E-2</v>
       </c>
       <c r="D135" s="5">
         <v>0.33300098199187111</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>262.14151181</v>
       </c>
       <c r="C136" s="5">
         <v>0.72293290999999726</v>
       </c>
       <c r="D136" s="5">
         <v>3.3694495125424773</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>262.28973635</v>
       </c>
       <c r="C137" s="5">
         <v>0.14822454000000107</v>
       </c>
       <c r="D137" s="5">
         <v>0.68063866577758869</v>
       </c>
       <c r="E137" s="5">
         <v>1.636355063912398</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>261.89676042000002</v>
       </c>
       <c r="C138" s="5">
         <v>-0.39297592999997732</v>
       </c>
       <c r="D138" s="5">
         <v>-1.7831598677819582</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>261.45758749999999</v>
       </c>
       <c r="C139" s="5">
         <v>-0.43917292000003272</v>
       </c>
       <c r="D139" s="5">
         <v>-1.9938162856090957</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>262.09726014</v>
       </c>
       <c r="C140" s="5">
         <v>0.63967264000001478</v>
       </c>
       <c r="D140" s="5">
         <v>2.9757058311968398</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>259.77737431999998</v>
       </c>
       <c r="C141" s="5">
         <v>-2.3198858200000245</v>
       </c>
       <c r="D141" s="5">
         <v>-10.119371148385447</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>260.10173044999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.3243561300000124</v>
       </c>
       <c r="D142" s="5">
         <v>1.5086434619624223</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>260.66948580000002</v>
       </c>
       <c r="C143" s="5">
         <v>0.56775535000002719</v>
       </c>
       <c r="D143" s="5">
         <v>2.6510614080691886</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>258.07269957</v>
       </c>
       <c r="C144" s="5">
         <v>-2.5967862300000206</v>
       </c>
       <c r="D144" s="5">
         <v>-11.320663640081152</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>259.90461871999997</v>
       </c>
       <c r="C145" s="5">
         <v>1.8319191499999761</v>
       </c>
       <c r="D145" s="5">
         <v>8.8587118101876463</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>258.84940216000001</v>
       </c>
       <c r="C146" s="5">
         <v>-1.0552165599999626</v>
       </c>
       <c r="D146" s="5">
         <v>-4.7646840048704675</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>256.95062389999998</v>
       </c>
       <c r="C147" s="5">
         <v>-1.8987782600000287</v>
       </c>
       <c r="D147" s="5">
         <v>-8.4559497934736818</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>256.91582441999998</v>
       </c>
       <c r="C148" s="5">
         <v>-3.4799480000003769E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-0.16239806590041539</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>255.93971948999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.9761049299999911</v>
       </c>
       <c r="D149" s="5">
         <v>-4.4651081503958796</v>
       </c>
       <c r="E149" s="5">
         <v>-2.4209932681187873</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>257.93459677999999</v>
       </c>
       <c r="C150" s="5">
         <v>1.9948772900000051</v>
       </c>
       <c r="D150" s="5">
         <v>9.7647519511755654</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>257.19923874</v>
       </c>
       <c r="C151" s="5">
         <v>-0.73535803999999416</v>
       </c>
       <c r="D151" s="5">
         <v>-3.3679995907954341</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>258.68487563000002</v>
       </c>
       <c r="C152" s="5">
         <v>1.4856368900000234</v>
       </c>
       <c r="D152" s="5">
         <v>7.1559542235454687</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>259.6050128</v>
       </c>
       <c r="C153" s="5">
         <v>0.92013716999997541</v>
       </c>
       <c r="D153" s="5">
         <v>4.3528791086671959</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>259.57436147999999</v>
       </c>
       <c r="C154" s="5">
         <v>-3.0651320000004034E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-0.14159090297416466</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>260.47792281</v>
       </c>
       <c r="C155" s="5">
         <v>0.90356133000000227</v>
       </c>
       <c r="D155" s="5">
         <v>4.258028103534639</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>259.30681735000002</v>
       </c>
       <c r="C156" s="5">
         <v>-1.1711054599999784</v>
       </c>
       <c r="D156" s="5">
         <v>-5.2637524377401661</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>262.09073035</v>
       </c>
       <c r="C157" s="5">
         <v>2.7839129999999841</v>
       </c>
       <c r="D157" s="5">
         <v>13.671794167319096</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>263.19730499999997</v>
       </c>
       <c r="C158" s="5">
         <v>1.1065746499999705</v>
       </c>
       <c r="D158" s="5">
         <v>5.1858506908999846</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>262.10055032999998</v>
       </c>
       <c r="C159" s="5">
         <v>-1.0967546699999957</v>
       </c>
       <c r="D159" s="5">
         <v>-4.8874254028419823</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>262.58990038000002</v>
       </c>
       <c r="C160" s="5">
         <v>0.48935005000004139</v>
       </c>
       <c r="D160" s="5">
         <v>2.263588215560941</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>262.96149836000001</v>
       </c>
       <c r="C161" s="5">
         <v>0.37159797999999</v>
       </c>
       <c r="D161" s="5">
         <v>1.7114316403942009</v>
       </c>
       <c r="E161" s="5">
         <v>2.7435283917603748</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>260.84928353999999</v>
       </c>
       <c r="C162" s="5">
         <v>-2.1122148200000197</v>
       </c>
       <c r="D162" s="5">
         <v>-9.224261640474074</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>260.63009405000003</v>
       </c>
       <c r="C163" s="5">
         <v>-0.21918948999996246</v>
       </c>
       <c r="D163" s="5">
         <v>-1.0037028830280681</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>259.66838356</v>
       </c>
       <c r="C164" s="5">
         <v>-0.96171049000002995</v>
       </c>
       <c r="D164" s="5">
         <v>-4.3391656186469678</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>260.00696651999999</v>
       </c>
       <c r="C165" s="5">
         <v>0.33858295999999655</v>
       </c>
       <c r="D165" s="5">
         <v>1.5759562887937895</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>258.68137242</v>
       </c>
       <c r="C166" s="5">
         <v>-1.3255940999999893</v>
       </c>
       <c r="D166" s="5">
         <v>-5.9492931994525877</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>257.02144847</v>
       </c>
       <c r="C167" s="5">
         <v>-1.6599239500000067</v>
       </c>
       <c r="D167" s="5">
         <v>-7.4342073604008458</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>257.76288349999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.741435029999991</v>
       </c>
       <c r="D168" s="5">
         <v>3.5171187522205827</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>259.61148890999999</v>
       </c>
       <c r="C169" s="5">
         <v>1.8486054100000047</v>
       </c>
       <c r="D169" s="5">
         <v>8.9537840822352841</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>259.62185097000003</v>
       </c>
       <c r="C170" s="5">
         <v>1.0362060000034035E-2</v>
       </c>
       <c r="D170" s="5">
         <v>4.790697861092319E-2</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>259.91907982999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.29722885999996151</v>
       </c>
       <c r="D171" s="5">
         <v>1.3825072642226433</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>260.01072400999999</v>
       </c>
       <c r="C172" s="5">
         <v>9.1644180000002962E-2</v>
       </c>
       <c r="D172" s="5">
         <v>0.42392628481426886</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>259.99352275000001</v>
       </c>
       <c r="C173" s="5">
         <v>-1.7201259999978902E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-7.9358277084085049E-2</v>
       </c>
       <c r="E173" s="5">
         <v>-1.1286730675441947</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>260.82534220999997</v>
       </c>
       <c r="C174" s="5">
         <v>0.83181945999996287</v>
       </c>
       <c r="D174" s="5">
         <v>3.907546116266869</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>261.47479552999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.64945332000002054</v>
       </c>
       <c r="D175" s="5">
         <v>3.0292537854702539</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>260.46641387</v>
       </c>
       <c r="C176" s="5">
         <v>-1.0083816599999977</v>
       </c>
       <c r="D176" s="5">
         <v>-4.5309099265412378</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>260.49470565000001</v>
       </c>
       <c r="C177" s="5">
         <v>2.8291780000017752E-2</v>
       </c>
       <c r="D177" s="5">
         <v>0.13042151935296342</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>261.08293563000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.58822997999999416</v>
       </c>
       <c r="D178" s="5">
         <v>2.7436606187610568</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>261.52900742999998</v>
       </c>
       <c r="C179" s="5">
         <v>0.44607179999997015</v>
       </c>
       <c r="D179" s="5">
         <v>2.0696297031482347</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>263.87505944999998</v>
       </c>
       <c r="C180" s="5">
         <v>2.3460520200000019</v>
       </c>
       <c r="D180" s="5">
         <v>11.311937804437623</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>262.66431893999999</v>
       </c>
       <c r="C181" s="5">
         <v>-1.2107405099999937</v>
       </c>
       <c r="D181" s="5">
         <v>-5.3691279669720648</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>261.86588619999998</v>
       </c>
       <c r="C182" s="5">
         <v>-0.79843274000000974</v>
       </c>
       <c r="D182" s="5">
         <v>-3.5873242278030792</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>262.93408837999999</v>
       </c>
       <c r="C183" s="5">
         <v>1.0682021800000143</v>
       </c>
       <c r="D183" s="5">
         <v>5.0063647796247279</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>262.95454847000002</v>
       </c>
       <c r="C184" s="5">
         <v>2.0460090000028686E-2</v>
       </c>
       <c r="D184" s="5">
         <v>9.3417398577599897E-2</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>262.51301841999998</v>
       </c>
       <c r="C185" s="5">
         <v>-0.44153005000003986</v>
       </c>
       <c r="D185" s="5">
         <v>-1.9964296119374891</v>
       </c>
       <c r="E185" s="5">
         <v>0.96906093788444725</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>261.93133035</v>
       </c>
       <c r="C186" s="5">
         <v>-0.58168806999998424</v>
       </c>
       <c r="D186" s="5">
         <v>-2.6268459707582625</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>262.57988918000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.64855883000001313</v>
       </c>
       <c r="D187" s="5">
         <v>3.0120769671927006</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>263.06349598999998</v>
       </c>
       <c r="C188" s="5">
         <v>0.4836068099999693</v>
       </c>
       <c r="D188" s="5">
         <v>2.2326268907958191</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>264.67501861</v>
       </c>
       <c r="C189" s="5">
         <v>1.6115226200000166</v>
       </c>
       <c r="D189" s="5">
         <v>7.6039908362389053</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>264.80771549999997</v>
       </c>
       <c r="C190" s="5">
         <v>0.13269688999997697</v>
       </c>
       <c r="D190" s="5">
         <v>0.60329113183077432</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>266.58694201999998</v>
       </c>
       <c r="C191" s="5">
         <v>1.7792265200000088</v>
       </c>
       <c r="D191" s="5">
         <v>8.3674513712331589</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>266.69293972999998</v>
       </c>
       <c r="C192" s="5">
         <v>0.10599770999999691</v>
       </c>
       <c r="D192" s="5">
         <v>0.47817714617663931</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>267.19764882999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.50470910000001368</v>
       </c>
       <c r="D193" s="5">
         <v>2.2947545422939752</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>267.65996443</v>
       </c>
       <c r="C194" s="5">
         <v>0.46231560000001082</v>
       </c>
       <c r="D194" s="5">
         <v>2.0961589179357309</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>267.28966561999999</v>
       </c>
       <c r="C195" s="5">
         <v>-0.37029881000000842</v>
       </c>
       <c r="D195" s="5">
         <v>-1.6475865613400198</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>267.55492794000003</v>
       </c>
       <c r="C196" s="5">
         <v>0.26526232000003347</v>
       </c>
       <c r="D196" s="5">
         <v>1.1974200200061125</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>267.85967455999997</v>
       </c>
       <c r="C197" s="5">
         <v>0.30474661999994623</v>
       </c>
       <c r="D197" s="5">
         <v>1.3754019819109065</v>
       </c>
       <c r="E197" s="5">
         <v>2.0367203775950582</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>268.26577723999998</v>
       </c>
       <c r="C198" s="5">
         <v>0.4061026800000036</v>
       </c>
       <c r="D198" s="5">
         <v>1.8345702775074191</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>269.02289485</v>
       </c>
       <c r="C199" s="5">
         <v>0.75711761000002298</v>
       </c>
       <c r="D199" s="5">
         <v>3.4397881870526392</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>270.35951994999999</v>
       </c>
       <c r="C200" s="5">
         <v>1.336625099999992</v>
       </c>
       <c r="D200" s="5">
         <v>6.1277849282174834</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>268.67564399000003</v>
       </c>
       <c r="C201" s="5">
         <v>-1.6838759599999662</v>
       </c>
       <c r="D201" s="5">
         <v>-7.2231586724192827</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>268.87485390000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.19920990999997912</v>
       </c>
       <c r="D202" s="5">
         <v>0.89337891285761195</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>269.96427246000002</v>
       </c>
       <c r="C203" s="5">
         <v>1.0894185600000128</v>
       </c>
       <c r="D203" s="5">
         <v>4.9719495876930253</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>269.63742411999999</v>
       </c>
       <c r="C204" s="5">
         <v>-0.32684834000002638</v>
       </c>
       <c r="D204" s="5">
         <v>-1.4432160758680257</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>270.76218274000001</v>
       </c>
       <c r="C205" s="5">
         <v>1.1247586200000228</v>
       </c>
       <c r="D205" s="5">
         <v>5.1221034766216089</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>271.74240731999998</v>
       </c>
       <c r="C206" s="5">
         <v>0.98022457999996959</v>
       </c>
       <c r="D206" s="5">
         <v>4.431843187998874</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>270.91217928999998</v>
       </c>
       <c r="C207" s="5">
         <v>-0.83022803000000067</v>
       </c>
       <c r="D207" s="5">
         <v>-3.6052597513348772</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>271.92634100999999</v>
       </c>
       <c r="C208" s="5">
         <v>1.0141617200000042</v>
       </c>
       <c r="D208" s="5">
         <v>4.585864066061407</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>273.34189602999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.4155550199999993</v>
       </c>
       <c r="D209" s="5">
         <v>6.4287799212540797</v>
       </c>
       <c r="E209" s="5">
         <v>2.0466766709118733</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>272.65851458999998</v>
       </c>
       <c r="C210" s="5">
         <v>-0.68338144000000511</v>
       </c>
       <c r="D210" s="5">
         <v>-2.9592058561332513</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>273.09672617000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.43821158000002924</v>
       </c>
       <c r="D211" s="5">
         <v>1.9457568464003705</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>274.16972200999999</v>
       </c>
       <c r="C212" s="5">
         <v>1.0729958399999759</v>
       </c>
       <c r="D212" s="5">
         <v>4.8180251959348164</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>274.78435045999998</v>
       </c>
       <c r="C213" s="5">
         <v>0.61462844999999788</v>
       </c>
       <c r="D213" s="5">
-        <v>2.7235550480625648</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.723555048062587</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>275.59306949</v>
       </c>
       <c r="C214" s="5">
         <v>0.80871903000002021</v>
       </c>
       <c r="D214" s="5">
         <v>3.5894581474854581</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>275.84496152000003</v>
       </c>
       <c r="C215" s="5">
         <v>0.2518920300000218</v>
       </c>
       <c r="D215" s="5">
         <v>1.1023302901409515</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>277.06918125999999</v>
       </c>
       <c r="C216" s="5">
         <v>1.2242197399999668</v>
       </c>
       <c r="D216" s="5">
         <v>5.4576253716657419</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>277.23504623000002</v>
       </c>
       <c r="C217" s="5">
         <v>0.16586497000002964</v>
       </c>
       <c r="D217" s="5">
         <v>0.72073916747612543</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>279.03836178</v>
       </c>
       <c r="C218" s="5">
         <v>1.8033155499999793</v>
       </c>
       <c r="D218" s="5">
         <v>8.0909669040960974</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>280.92081158000002</v>
       </c>
       <c r="C219" s="5">
         <v>1.8824498000000176</v>
       </c>
       <c r="D219" s="5">
         <v>8.4026778433771376</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>281.54926423000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.62845264999998562</v>
       </c>
       <c r="D220" s="5">
         <v>2.7178186077639666</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>283.17149726999997</v>
       </c>
       <c r="C221" s="5">
         <v>1.6222330399999692</v>
       </c>
       <c r="D221" s="5">
         <v>7.1375436110940438</v>
       </c>
       <c r="E221" s="5">
         <v>3.5960829213393497</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>284.84188866</v>
       </c>
       <c r="C222" s="5">
         <v>1.6703913900000202</v>
       </c>
       <c r="D222" s="5">
         <v>7.3128761708926238</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>285.71172361999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.8698349599999915</v>
       </c>
       <c r="D223" s="5">
         <v>3.7266742251475637</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>285.28207964000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.42964397999998027</v>
       </c>
       <c r="D224" s="5">
         <v>-1.7896707675996382</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>283.15002891</v>
       </c>
       <c r="C225" s="5">
         <v>-2.1320507300000031</v>
       </c>
       <c r="D225" s="5">
         <v>-8.6085805439380607</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>283.90030861000002</v>
       </c>
       <c r="C226" s="5">
         <v>0.75027970000002142</v>
       </c>
       <c r="D226" s="5">
         <v>3.2264642027343138</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>283.11043099</v>
       </c>
       <c r="C227" s="5">
         <v>-0.78987762000002704</v>
       </c>
       <c r="D227" s="5">
         <v>-3.288064372250199</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>283.12998290000002</v>
       </c>
       <c r="C228" s="5">
         <v>1.9551910000018324E-2</v>
       </c>
       <c r="D228" s="5">
         <v>8.2904772496505963E-2</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>283.89669978000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.76671687999998994</v>
       </c>
       <c r="D229" s="5">
         <v>3.2984429723470932</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>283.06853559000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.82816418999999541</v>
       </c>
       <c r="D230" s="5">
         <v>-3.4449373791052174</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>284.40187373999998</v>
       </c>
       <c r="C231" s="5">
         <v>1.3333381499999746</v>
       </c>
       <c r="D231" s="5">
         <v>5.8011193247640813</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>283.48955489000002</v>
       </c>
       <c r="C232" s="5">
         <v>-0.91231884999996282</v>
       </c>
       <c r="D232" s="5">
         <v>-3.7822262279940344</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>282.47729347000001</v>
       </c>
       <c r="C233" s="5">
         <v>-1.0122614200000157</v>
       </c>
       <c r="D233" s="5">
         <v>-4.2017056745500714</v>
       </c>
       <c r="E233" s="5">
         <v>-0.24515313394626315</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>281.95278725999998</v>
       </c>
       <c r="C234" s="5">
         <v>-0.52450621000002684</v>
       </c>
       <c r="D234" s="5">
         <v>-2.2055552600967032</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>280.62161147</v>
       </c>
       <c r="C235" s="5">
         <v>-1.3311757899999748</v>
       </c>
       <c r="D235" s="5">
         <v>-5.5207005089489947</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>279.35909945999998</v>
       </c>
       <c r="C236" s="5">
         <v>-1.2625120100000231</v>
       </c>
       <c r="D236" s="5">
         <v>-5.2671738722162464</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>279.24381470999998</v>
       </c>
       <c r="C237" s="5">
         <v>-0.11528475000000071</v>
       </c>
       <c r="D237" s="5">
         <v>-0.49408855939606644</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>277.99146521</v>
       </c>
       <c r="C238" s="5">
         <v>-1.2523494999999798</v>
       </c>
       <c r="D238" s="5">
         <v>-5.2509630512908689</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>279.21910071000002</v>
       </c>
       <c r="C239" s="5">
         <v>1.2276355000000194</v>
       </c>
       <c r="D239" s="5">
         <v>5.4299346300448414</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>278.77411408</v>
       </c>
       <c r="C240" s="5">
         <v>-0.4449866300000167</v>
       </c>
       <c r="D240" s="5">
         <v>-1.8957450425489242</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>278.17871208000003</v>
       </c>
       <c r="C241" s="5">
         <v>-0.59540199999997867</v>
       </c>
       <c r="D241" s="5">
         <v>-2.5330507003765157</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>278.52078968000001</v>
       </c>
       <c r="C242" s="5">
         <v>0.34207759999998189</v>
       </c>
       <c r="D242" s="5">
         <v>1.4856667043972704</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>278.92562233000001</v>
       </c>
       <c r="C243" s="5">
         <v>0.40483265000000301</v>
       </c>
       <c r="D243" s="5">
         <v>1.7582230912099428</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>279.49983347</v>
       </c>
       <c r="C244" s="5">
         <v>0.57421113999998852</v>
       </c>
       <c r="D244" s="5">
         <v>2.4985478909200998</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>279.70712950000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.20729603000000907</v>
       </c>
       <c r="D245" s="5">
         <v>0.8936408345249891</v>
       </c>
       <c r="E245" s="5">
         <v>-0.9806678391635737</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>280.43878441999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.73165491999998267</v>
       </c>
       <c r="D246" s="5">
         <v>3.1845027963426809</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>281.07381115999999</v>
       </c>
       <c r="C247" s="5">
         <v>0.6350267400000007</v>
       </c>
       <c r="D247" s="5">
         <v>2.7513833643357799</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>283.26138313000001</v>
       </c>
       <c r="C248" s="5">
         <v>2.1875719700000218</v>
       </c>
       <c r="D248" s="5">
         <v>9.7498329620111299</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>283.06022891999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.20115421000002698</v>
       </c>
       <c r="D249" s="5">
         <v>-0.84884317023843359</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>284.52740870999997</v>
       </c>
       <c r="C250" s="5">
         <v>1.4671797899999888</v>
       </c>
       <c r="D250" s="5">
         <v>6.4003510021464871</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>285.32490922</v>
       </c>
       <c r="C251" s="5">
         <v>0.79750051000002031</v>
       </c>
       <c r="D251" s="5">
         <v>3.4158128225357576</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>282.47389283000001</v>
       </c>
       <c r="C252" s="5">
         <v>-2.8510163899999839</v>
       </c>
       <c r="D252" s="5">
         <v>-11.353105105691574</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>282.71055444000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.23666160999999875</v>
       </c>
       <c r="D253" s="5">
         <v>1.0100269228862979</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>284.048858</v>
       </c>
       <c r="C254" s="5">
         <v>1.3383035599999857</v>
       </c>
       <c r="D254" s="5">
         <v>5.8308545539142775</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>283.33665531999998</v>
       </c>
       <c r="C255" s="5">
         <v>-0.71220268000001852</v>
       </c>
       <c r="D255" s="5">
         <v>-2.9676422477650788</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>284.00789156000002</v>
       </c>
       <c r="C256" s="5">
         <v>0.67123624000004156</v>
       </c>
       <c r="D256" s="5">
         <v>2.8801851966818948</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>284.62021412000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.61232255999999552</v>
       </c>
       <c r="D257" s="5">
         <v>2.6181072586519027</v>
       </c>
       <c r="E257" s="5">
         <v>1.756510328779437</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>285.38910733</v>
       </c>
       <c r="C258" s="5">
         <v>0.76889320999998745</v>
       </c>
       <c r="D258" s="5">
         <v>3.2903678295741479</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>284.84992359</v>
       </c>
       <c r="C259" s="5">
         <v>-0.53918373999999858</v>
       </c>
       <c r="D259" s="5">
         <v>-2.2437415079450296</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>285.22615619999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.3762326099999882</v>
       </c>
       <c r="D260" s="5">
         <v>1.5965367261101981</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>285.90385155000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.67769535000002179</v>
       </c>
       <c r="D261" s="5">
         <v>2.8887475357508574</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>285.49315767000002</v>
       </c>
       <c r="C262" s="5">
         <v>-0.41069387999999662</v>
       </c>
       <c r="D262" s="5">
         <v>-1.7102167597218054</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>286.41313234</v>
       </c>
       <c r="C263" s="5">
         <v>0.91997466999998778</v>
       </c>
       <c r="D263" s="5">
         <v>3.9361616071284633</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>287.29646867999998</v>
       </c>
       <c r="C264" s="5">
         <v>0.88333633999997119</v>
       </c>
       <c r="D264" s="5">
         <v>3.7643885110902442</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>287.2455516</v>
       </c>
       <c r="C265" s="5">
         <v>-5.0917079999976522E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-0.2124668408889141</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>288.14439451999999</v>
       </c>
       <c r="C266" s="5">
         <v>0.89884291999999277</v>
       </c>
       <c r="D266" s="5">
         <v>3.8203200217312494</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>284.48829436</v>
       </c>
       <c r="C267" s="5">
         <v>-3.656100159999994</v>
       </c>
       <c r="D267" s="5">
         <v>-14.207225373620247</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>285.40019926000002</v>
       </c>
       <c r="C268" s="5">
         <v>0.91190490000002455</v>
       </c>
       <c r="D268" s="5">
         <v>3.9150488378447923</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>286.37122062999998</v>
       </c>
       <c r="C269" s="5">
         <v>0.97102136999995992</v>
       </c>
       <c r="D269" s="5">
         <v>4.1600510181311945</v>
       </c>
       <c r="E269" s="5">
         <v>0.61520806433716935</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>287.12211643000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.75089580000002343</v>
       </c>
       <c r="D270" s="5">
         <v>3.1923045210974887</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>288.35536502000002</v>
       </c>
       <c r="C271" s="5">
         <v>1.2332485900000165</v>
       </c>
       <c r="D271" s="5">
         <v>5.2777693116505375</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>288.99837616999997</v>
       </c>
       <c r="C272" s="5">
         <v>0.64301114999994979</v>
       </c>
       <c r="D272" s="5">
         <v>2.7089754399407751</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>289.28071342999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.2823372600000198</v>
       </c>
       <c r="D273" s="5">
         <v>1.1786610492826366</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>289.89412332000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.613409890000014</v>
       </c>
       <c r="D274" s="5">
         <v>2.5744459273698395</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>289.58732874999998</v>
       </c>
       <c r="C275" s="5">
         <v>-0.3067945700000223</v>
       </c>
       <c r="D275" s="5">
         <v>-1.2625924641483488</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>290.71933431999997</v>
       </c>
       <c r="C276" s="5">
         <v>1.1320055699999898</v>
       </c>
       <c r="D276" s="5">
         <v>4.7930131988500824</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>291.52037896000002</v>
       </c>
       <c r="C277" s="5">
         <v>0.80104464000004327</v>
       </c>
       <c r="D277" s="5">
         <v>3.357037286093667</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>291.34721736</v>
       </c>
       <c r="C278" s="5">
         <v>-0.17316160000001446</v>
       </c>
       <c r="D278" s="5">
         <v>-0.7104697319377018</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>291.95329420000002</v>
       </c>
       <c r="C279" s="5">
         <v>0.60607684000001427</v>
       </c>
       <c r="D279" s="5">
         <v>2.5250676296360242</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>292.49495843</v>
       </c>
       <c r="C280" s="5">
         <v>0.54166422999998076</v>
       </c>
       <c r="D280" s="5">
         <v>2.2492329690368296</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>292.47357813999997</v>
       </c>
       <c r="C281" s="5">
         <v>-2.1380290000024615E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-8.7680266498602055E-2</v>
       </c>
       <c r="E281" s="5">
         <v>2.1309255506105629</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>291.35070230999997</v>
       </c>
       <c r="C282" s="5">
         <v>-1.1228758299999981</v>
       </c>
       <c r="D282" s="5">
         <v>-4.511038147516655</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>292.7772741</v>
       </c>
       <c r="C283" s="5">
         <v>1.4265717900000254</v>
       </c>
       <c r="D283" s="5">
         <v>6.0365341012556417</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>293.12502322</v>
       </c>
       <c r="C284" s="5">
         <v>0.34774912000000313</v>
       </c>
       <c r="D284" s="5">
         <v>1.4346600077970617</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>292.94873938000001</v>
       </c>
       <c r="C285" s="5">
         <v>-0.17628383999999642</v>
       </c>
       <c r="D285" s="5">
         <v>-0.71929137858378622</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>293.47349616000002</v>
       </c>
       <c r="C286" s="5">
         <v>0.52475678000001835</v>
       </c>
       <c r="D286" s="5">
         <v>2.1708551556411937</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>293.05021017000001</v>
       </c>
       <c r="C287" s="5">
         <v>-0.42328599000001077</v>
       </c>
       <c r="D287" s="5">
         <v>-1.717133170870655</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>294.00659947999998</v>
       </c>
       <c r="C288" s="5">
         <v>0.95638930999996319</v>
       </c>
       <c r="D288" s="5">
         <v>3.9873478359371717</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>295.63871738</v>
       </c>
       <c r="C289" s="5">
         <v>1.6321179000000257</v>
       </c>
       <c r="D289" s="5">
         <v>6.8687587485960933</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>296.22167889000002</v>
       </c>
       <c r="C290" s="5">
         <v>0.58296151000001828</v>
       </c>
       <c r="D290" s="5">
         <v>2.3920776464199545</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>296.65977807000002</v>
       </c>
       <c r="C291" s="5">
         <v>0.4380991799999947</v>
       </c>
       <c r="D291" s="5">
         <v>1.7892563014746399</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>297.62006272999997</v>
       </c>
       <c r="C292" s="5">
         <v>0.9602846599999566</v>
       </c>
       <c r="D292" s="5">
         <v>3.9542948220010699</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>297.43186233</v>
       </c>
       <c r="C293" s="5">
         <v>-0.18820039999997107</v>
       </c>
       <c r="D293" s="5">
         <v>-0.75618785062196991</v>
       </c>
       <c r="E293" s="5">
         <v>1.6952930317782888</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>297.51464442999998</v>
       </c>
       <c r="C294" s="5">
         <v>8.2782099999974434E-2</v>
       </c>
       <c r="D294" s="5">
         <v>0.33449922078412353</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>298.10653780000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.59189337000003661</v>
       </c>
       <c r="D295" s="5">
         <v>2.413648015127845</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>298.61480587</v>
       </c>
       <c r="C296" s="5">
         <v>0.50826806999998553</v>
       </c>
       <c r="D296" s="5">
         <v>2.0652811559314754</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>298.40882170999998</v>
       </c>
       <c r="C297" s="5">
         <v>-0.20598416000001407</v>
       </c>
       <c r="D297" s="5">
         <v>-0.8246254426411026</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>298.59315421999997</v>
       </c>
       <c r="C298" s="5">
         <v>0.18433250999999018</v>
       </c>
       <c r="D298" s="5">
         <v>0.74378522957494475</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>298.85878674999998</v>
       </c>
       <c r="C299" s="5">
         <v>0.26563253000000486</v>
       </c>
       <c r="D299" s="5">
         <v>1.0727751582378486</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>297.66986401999998</v>
       </c>
       <c r="C300" s="5">
         <v>-1.1889227300000016</v>
       </c>
       <c r="D300" s="5">
         <v>-4.6707710820408259</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>298.16158479000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.49172077000002901</v>
       </c>
       <c r="D301" s="5">
         <v>2.0003891221928027</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>297.40355139000002</v>
       </c>
       <c r="C302" s="5">
         <v>-0.75803339999998798</v>
       </c>
       <c r="D302" s="5">
         <v>-3.0085290513303886</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>298.34319427999998</v>
       </c>
       <c r="C303" s="5">
         <v>0.93964288999995915</v>
       </c>
       <c r="D303" s="5">
         <v>3.8579677662480716</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>298.64872536000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.30553108000003704</v>
       </c>
       <c r="D304" s="5">
         <v>1.2358567480093008</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>299.74598484000001</v>
       </c>
       <c r="C305" s="5">
         <v>1.0972594799999911</v>
       </c>
       <c r="D305" s="5">
         <v>4.4990894003397175</v>
       </c>
       <c r="E305" s="5">
         <v>0.77803450238040917</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>300.72912609999997</v>
       </c>
       <c r="C306" s="5">
         <v>0.98314125999996804</v>
       </c>
       <c r="D306" s="5">
         <v>4.0076814032841135</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>301.54477256000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.81564646000003904</v>
       </c>
       <c r="D307" s="5">
         <v>3.3036680901301185</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>301.89954229</v>
       </c>
       <c r="C308" s="5">
         <v>0.35476972999998679</v>
       </c>
       <c r="D308" s="5">
         <v>1.4209806183903995</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>302.31665271000003</v>
       </c>
       <c r="C309" s="5">
         <v>0.41711042000002863</v>
       </c>
       <c r="D309" s="5">
         <v>1.6706006660617945</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>303.50147421000003</v>
       </c>
       <c r="C310" s="5">
         <v>1.1848214999999982</v>
       </c>
       <c r="D310" s="5">
         <v>4.8056787084673536</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>305.22294957999998</v>
       </c>
       <c r="C311" s="5">
         <v>1.7214753699999505</v>
       </c>
       <c r="D311" s="5">
         <v>7.0228618041383806</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>305.08478578</v>
       </c>
       <c r="C312" s="5">
         <v>-0.13816379999997253</v>
       </c>
       <c r="D312" s="5">
         <v>-0.5418478709315333</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>305.37967577000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.29488999000000149</v>
       </c>
       <c r="D313" s="5">
         <v>1.1660866609687348</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>305.69494415999998</v>
       </c>
       <c r="C314" s="5">
         <v>0.31526838999997153</v>
       </c>
       <c r="D314" s="5">
         <v>1.2459166672016853</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>307.70835032999997</v>
       </c>
       <c r="C315" s="5">
         <v>2.0134061699999961</v>
       </c>
       <c r="D315" s="5">
         <v>8.1962753340707692</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>307.65702548000002</v>
       </c>
       <c r="C316" s="5">
         <v>-5.1324849999957678E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-0.19997296085554339</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>307.77943936999998</v>
       </c>
       <c r="C317" s="5">
         <v>0.12241388999996161</v>
       </c>
       <c r="D317" s="5">
         <v>0.47851520071959808</v>
       </c>
       <c r="E317" s="5">
         <v>2.6800874528104535</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>308.66498813999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.88554877000001397</v>
       </c>
       <c r="D318" s="5">
         <v>3.5078272637835139</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>308.97670538</v>
       </c>
       <c r="C319" s="5">
         <v>0.31171724000000722</v>
       </c>
       <c r="D319" s="5">
         <v>1.2186201555011156</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>309.28406171</v>
       </c>
       <c r="C320" s="5">
         <v>0.30735633000000462</v>
       </c>
       <c r="D320" s="5">
         <v>1.2002594662670063</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>311.04823947</v>
       </c>
       <c r="C321" s="5">
         <v>1.7641777599999955</v>
       </c>
       <c r="D321" s="5">
         <v>7.0637594641572488</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>311.14467294999997</v>
       </c>
       <c r="C322" s="5">
         <v>9.6433479999973315E-2</v>
       </c>
       <c r="D322" s="5">
         <v>0.37266791993708637</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>311.69893891999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.55426597000001721</v>
       </c>
       <c r="D323" s="5">
         <v>2.1587210924451261</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>313.13078227</v>
       </c>
       <c r="C324" s="5">
         <v>1.4318433500000083</v>
       </c>
       <c r="D324" s="5">
         <v>5.6538358792266319</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>313.67066913000002</v>
       </c>
       <c r="C325" s="5">
         <v>0.53988686000002417</v>
       </c>
       <c r="D325" s="5">
         <v>2.0887224303482776</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>314.70341277</v>
       </c>
       <c r="C326" s="5">
         <v>1.0327436399999783</v>
       </c>
       <c r="D326" s="5">
         <v>4.0232711727009374</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>312.85724447000001</v>
       </c>
       <c r="C327" s="5">
         <v>-1.846168299999988</v>
       </c>
       <c r="D327" s="5">
         <v>-6.8168989385664407</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>312.68496554000001</v>
       </c>
       <c r="C328" s="5">
         <v>-0.17227893000000449</v>
       </c>
       <c r="D328" s="5">
         <v>-0.65879803345391119</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>313.00392908999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.31896354999997811</v>
       </c>
       <c r="D329" s="5">
         <v>1.2309866197511843</v>
       </c>
       <c r="E329" s="5">
         <v>1.6974784705223067</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>314.28706148999999</v>
       </c>
       <c r="C330" s="5">
         <v>1.2831323999999995</v>
       </c>
       <c r="D330" s="5">
         <v>5.0317396127118608</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>315.18342059999998</v>
       </c>
       <c r="C331" s="5">
         <v>0.89635910999999169</v>
       </c>
       <c r="D331" s="5">
         <v>3.47664630382718</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>315.38788993999998</v>
       </c>
       <c r="C332" s="5">
         <v>0.20446934000000283</v>
       </c>
       <c r="D332" s="5">
         <v>0.78126116134271673</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>315.86539234999998</v>
       </c>
       <c r="C333" s="5">
         <v>0.4775024099999996</v>
       </c>
       <c r="D333" s="5">
         <v>1.8320250057406673</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>316.30335896000003</v>
       </c>
       <c r="C334" s="5">
         <v>0.43796661000004633</v>
       </c>
       <c r="D334" s="5">
         <v>1.6766207751517603</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>316.25605367999998</v>
       </c>
       <c r="C335" s="5">
         <v>-4.7305280000045968E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-0.17932046514068656</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>314.43346171000002</v>
       </c>
       <c r="C336" s="5">
         <v>-1.8225919699999622</v>
       </c>
       <c r="D336" s="5">
         <v>-6.7005860916411368</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>314.97652495</v>
       </c>
       <c r="C337" s="5">
         <v>0.54306323999998085</v>
       </c>
       <c r="D337" s="5">
         <v>2.0923410083660832</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>316.34303627999998</v>
       </c>
       <c r="C338" s="5">
         <v>1.3665113299999803</v>
       </c>
       <c r="D338" s="5">
         <v>5.3321860303043422</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>316.76869489000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.42565861000002769</v>
       </c>
       <c r="D339" s="5">
         <v>1.6266755531487043</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>317.53994412999998</v>
       </c>
       <c r="C340" s="5">
         <v>0.77124923999997463</v>
       </c>
       <c r="D340" s="5">
         <v>2.961131131625816</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>318.26282629999997</v>
       </c>
       <c r="C341" s="5">
         <v>0.72288216999999122</v>
       </c>
       <c r="D341" s="5">
         <v>2.7662747092044748</v>
       </c>
       <c r="E341" s="5">
         <v>1.6801377622604363</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>319.36497628000001</v>
       </c>
       <c r="C342" s="5">
         <v>1.1021499800000356</v>
       </c>
       <c r="D342" s="5">
         <v>4.2356932099548938</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>315.66386756000003</v>
       </c>
       <c r="C343" s="5">
         <v>-3.7011087199999793</v>
       </c>
       <c r="D343" s="5">
         <v>-13.053713467528304</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>316.11060234000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.44673477999998568</v>
       </c>
       <c r="D344" s="5">
         <v>1.7115490637221731</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>316.14412515999999</v>
       </c>
       <c r="C345" s="5">
         <v>3.3522819999973308E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.12733155778057448</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>316.87635741000003</v>
       </c>
       <c r="C346" s="5">
         <v>0.73223225000003822</v>
       </c>
       <c r="D346" s="5">
         <v>2.8150414840641513</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>317.38756555999998</v>
       </c>
       <c r="C347" s="5">
         <v>0.51120814999995901</v>
       </c>
       <c r="D347" s="5">
         <v>1.9531980995689091</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>317.62768342999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.24011787000000595</v>
       </c>
       <c r="D348" s="5">
         <v>0.91164071751377307</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>319.51718554000001</v>
       </c>
       <c r="C349" s="5">
         <v>1.8895021100000235</v>
       </c>
       <c r="D349" s="5">
         <v>7.3768103694377363</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>319.30004219</v>
       </c>
       <c r="C350" s="5">
         <v>-0.21714335000001483</v>
       </c>
       <c r="D350" s="5">
         <v>-0.81247667106245647</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>321.24705911000001</v>
       </c>
       <c r="C351" s="5">
         <v>1.94701692000001</v>
       </c>
       <c r="D351" s="5">
         <v>7.5677824732742982</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>321.86565801</v>
       </c>
       <c r="C352" s="5">
         <v>0.61859889999999496</v>
       </c>
       <c r="D352" s="5">
         <v>2.335371360656735</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>321.94674824999998</v>
       </c>
       <c r="C353" s="5">
         <v>8.109023999998044E-2</v>
       </c>
       <c r="D353" s="5">
         <v>0.30274505857259548</v>
       </c>
       <c r="E353" s="5">
         <v>1.157509343088492</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>325.45976159999998</v>
       </c>
       <c r="C354" s="5">
         <v>3.5130133499999943</v>
       </c>
       <c r="D354" s="5">
         <v>13.909280397966395</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>326.15537800999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.69561641000001373</v>
       </c>
       <c r="D355" s="5">
         <v>2.5951674765008148</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>326.88311831999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.7277403100000015</v>
       </c>
       <c r="D356" s="5">
         <v>2.7106266438889248</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>326.9719369</v>
       </c>
       <c r="C357" s="5">
         <v>8.8818580000008751E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.32654399562881409</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>327.21899729</v>
       </c>
       <c r="C358" s="5">
         <v>0.24706039000000146</v>
       </c>
       <c r="D358" s="5">
         <v>0.91049911366676284</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>327.38464941000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.16565212000000429</v>
       </c>
       <c r="D359" s="5">
         <v>0.60918515579890808</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>327.81214898000002</v>
       </c>
       <c r="C360" s="5">
         <v>0.42749957000000904</v>
       </c>
       <c r="D360" s="5">
         <v>1.5782654616159242</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>329.46863809000001</v>
       </c>
       <c r="C361" s="5">
         <v>1.6564891099999954</v>
       </c>
       <c r="D361" s="5">
         <v>6.2351976387322372</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>330.08614800999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.61750991999997495</v>
       </c>
       <c r="D362" s="5">
         <v>2.2724423871108623</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>330.70322496</v>
       </c>
       <c r="C363" s="5">
         <v>0.61707695000001195</v>
       </c>
       <c r="D363" s="5">
         <v>2.266540661724048</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>331.37418940999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.67096444999998539</v>
       </c>
       <c r="D364" s="5">
         <v>2.4620355657917203</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>331.43936649</v>
       </c>
       <c r="C365" s="5">
         <v>6.5177080000012211E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.23628020137040906</v>
       </c>
       <c r="E365" s="5">
         <v>2.9485057052443864</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>331.13249450000001</v>
       </c>
       <c r="C366" s="5">
         <v>-0.30687198999999055</v>
       </c>
       <c r="D366" s="5">
         <v>-1.1054116417466453</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>331.11506777</v>
       </c>
       <c r="C367" s="5">
         <v>-1.7426730000011048E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-6.3134921409080391E-2</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>331.23135524999998</v>
       </c>
       <c r="C368" s="5">
         <v>0.11628747999998268</v>
       </c>
       <c r="D368" s="5">
         <v>0.42225452773245742</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>292.96814451</v>
       </c>
       <c r="C369" s="5">
         <v>-38.263210739999977</v>
       </c>
       <c r="D369" s="5">
         <v>-77.077208321392817</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>299.50423154999999</v>
       </c>
       <c r="C370" s="5">
         <v>6.536087039999984</v>
       </c>
       <c r="D370" s="5">
         <v>30.313901188389636</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>309.83304192999998</v>
       </c>
       <c r="C371" s="5">
         <v>10.328810379999993</v>
       </c>
       <c r="D371" s="5">
         <v>50.209437112209244</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>311.77094516</v>
       </c>
       <c r="C372" s="5">
         <v>1.9379032300000176</v>
       </c>
       <c r="D372" s="5">
         <v>7.7692607428079485</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>314.77960802000001</v>
       </c>
       <c r="C373" s="5">
         <v>3.0086628600000154</v>
       </c>
       <c r="D373" s="5">
         <v>12.215127670076864</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>315.36437339000003</v>
       </c>
       <c r="C374" s="5">
         <v>0.58476537000001372</v>
       </c>
       <c r="D374" s="5">
         <v>2.2521558049210855</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>315.60085949</v>
       </c>
       <c r="C375" s="5">
         <v>0.23648609999997916</v>
       </c>
       <c r="D375" s="5">
         <v>0.90357915086336504</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>312.89490382999998</v>
       </c>
       <c r="C376" s="5">
         <v>-2.7059556600000292</v>
       </c>
       <c r="D376" s="5">
         <v>-9.8171927524601017</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>315.64813844000003</v>
       </c>
       <c r="C377" s="5">
         <v>2.7532346100000495</v>
       </c>
       <c r="D377" s="5">
         <v>11.085381603376398</v>
       </c>
       <c r="E377" s="5">
         <v>-4.7644394862420221</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>316.19225545</v>
       </c>
       <c r="C378" s="5">
         <v>0.54411700999997947</v>
       </c>
       <c r="D378" s="5">
         <v>2.0882955888428478</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>316.43416451000002</v>
       </c>
       <c r="C379" s="5">
         <v>0.24190906000001178</v>
       </c>
       <c r="D379" s="5">
         <v>0.9219564911275846</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>318.97836329</v>
       </c>
       <c r="C380" s="5">
         <v>2.5441987799999879</v>
       </c>
       <c r="D380" s="5">
         <v>10.086559912280336</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>318.52377065000002</v>
       </c>
       <c r="C381" s="5">
         <v>-0.45459263999998711</v>
       </c>
       <c r="D381" s="5">
         <v>-1.696840846541281</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>320.20503396999999</v>
       </c>
       <c r="C382" s="5">
         <v>1.6812633199999709</v>
       </c>
       <c r="D382" s="5">
         <v>6.5211101636078794</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>321.87912756999998</v>
       </c>
       <c r="C383" s="5">
         <v>1.674093599999992</v>
       </c>
       <c r="D383" s="5">
         <v>6.457416807199956</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>325.00776798999999</v>
       </c>
       <c r="C384" s="5">
         <v>3.1286404200000106</v>
       </c>
       <c r="D384" s="5">
         <v>12.308107074023411</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>326.48284166000002</v>
       </c>
       <c r="C385" s="5">
         <v>1.4750736700000289</v>
       </c>
       <c r="D385" s="5">
         <v>5.5843250551908863</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>327.04732303999998</v>
       </c>
       <c r="C386" s="5">
         <v>0.56448137999996106</v>
       </c>
       <c r="D386" s="5">
         <v>2.0946165463813227</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>328.15553315</v>
       </c>
       <c r="C387" s="5">
         <v>1.1082101100000159</v>
       </c>
       <c r="D387" s="5">
         <v>4.1428823152483307</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>330.77364490999997</v>
       </c>
       <c r="C388" s="5">
         <v>2.6181117599999766</v>
       </c>
       <c r="D388" s="5">
         <v>10.005401305847418</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>331.06929241</v>
       </c>
       <c r="C389" s="5">
         <v>0.29564750000002959</v>
       </c>
       <c r="D389" s="5">
         <v>1.0778557248168452</v>
       </c>
       <c r="E389" s="5">
         <v>4.8855520093400884</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>330.78325446999997</v>
       </c>
       <c r="C390" s="5">
         <v>-0.28603794000002836</v>
       </c>
       <c r="D390" s="5">
         <v>-1.0318660025316007</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>332.55488072000003</v>
       </c>
       <c r="C391" s="5">
         <v>1.7716262500000539</v>
       </c>
       <c r="D391" s="5">
         <v>6.6197657766522866</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>333.06909884999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.51421812999996064</v>
       </c>
       <c r="D392" s="5">
         <v>1.8713803696466913</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>335.80987570000002</v>
       </c>
       <c r="C393" s="5">
         <v>2.7407768500000316</v>
       </c>
       <c r="D393" s="5">
         <v>10.334025494898547</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>335.97211865999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.16224295999995775</v>
       </c>
       <c r="D394" s="5">
         <v>0.58131028153094455</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>335.89890793000001</v>
       </c>
       <c r="C395" s="5">
         <v>-7.3210729999971136E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-0.26117542745086597</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>338.44702677999999</v>
       </c>
       <c r="C396" s="5">
         <v>2.5481188499999803</v>
       </c>
       <c r="D396" s="5">
         <v>9.4927430975678462</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>339.38396650999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.93693973000000597</v>
       </c>
       <c r="D397" s="5">
         <v>3.3730701459967261</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>339.49249935</v>
       </c>
       <c r="C398" s="5">
         <v>0.1085328400000094</v>
       </c>
       <c r="D398" s="5">
         <v>0.38442807789846878</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>339.7741686</v>
       </c>
       <c r="C399" s="5">
         <v>0.2816692499999931</v>
       </c>
       <c r="D399" s="5">
         <v>1.0001686595084713</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>340.21959441000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.44542581000001746</v>
       </c>
       <c r="D400" s="5">
         <v>1.5845283340621075</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>341.17327052000002</v>
       </c>
       <c r="C401" s="5">
         <v>0.95367611000000352</v>
       </c>
       <c r="D401" s="5">
         <v>3.4160901384416409</v>
       </c>
       <c r="E401" s="5">
         <v>3.0519224650672694</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>342.66601746999999</v>
       </c>
       <c r="C402" s="5">
         <v>1.4927469499999688</v>
       </c>
       <c r="D402" s="5">
         <v>5.3786089666528314</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>343.17386969</v>
       </c>
       <c r="C403" s="5">
         <v>0.50785222000001795</v>
       </c>
       <c r="D403" s="5">
         <v>1.7930429837168749</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>343.23299486000002</v>
       </c>
       <c r="C404" s="5">
         <v>5.9125170000015714E-2</v>
       </c>
       <c r="D404" s="5">
         <v>0.20694312902560519</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>344.25705332000001</v>
       </c>
       <c r="C405" s="5">
         <v>1.024058459999992</v>
       </c>
       <c r="D405" s="5">
         <v>3.6396190301886344</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>345.50866367999998</v>
       </c>
       <c r="C406" s="5">
         <v>1.2516103599999724</v>
       </c>
       <c r="D406" s="5">
         <v>4.4511286767266345</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>347.48749620000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.9788325200000259</v>
       </c>
       <c r="D407" s="5">
         <v>7.0934425656352218</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>347.75946607999998</v>
       </c>
       <c r="C408" s="5">
         <v>0.27196987999997191</v>
       </c>
       <c r="D408" s="5">
         <v>0.94326395749724234</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>349.39940230000002</v>
       </c>
       <c r="C409" s="5">
         <v>1.6399362200000382</v>
       </c>
       <c r="D409" s="5">
         <v>5.8079664868068148</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>349.58848186</v>
       </c>
       <c r="C410" s="5">
         <v>0.18907955999998194</v>
       </c>
       <c r="D410" s="5">
         <v>0.65132342024498691</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>348.95276860000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.63571325999998862</v>
       </c>
       <c r="D411" s="5">
         <v>-2.1604608763702515</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>350.62680468000002</v>
       </c>
       <c r="C412" s="5">
         <v>1.6740360800000076</v>
       </c>
       <c r="D412" s="5">
         <v>5.9111263069767217</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>351.30529299</v>
       </c>
       <c r="C413" s="5">
         <v>0.67848830999997745</v>
       </c>
       <c r="D413" s="5">
         <v>2.3469609212767972</v>
       </c>
       <c r="E413" s="5">
         <v>2.9697585788468261</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>354.02597766000002</v>
       </c>
       <c r="C414" s="5">
         <v>2.7206846700000256</v>
       </c>
       <c r="D414" s="5">
         <v>9.6996522906944058</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>354.92024173999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.89426407999997082</v>
       </c>
       <c r="D415" s="5">
         <v>3.0736497667970042</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>356.01092103000002</v>
       </c>
       <c r="C416" s="5">
         <v>1.0906792900000255</v>
       </c>
       <c r="D416" s="5">
         <v>3.750601660892805</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>355.82428413999997</v>
       </c>
       <c r="C417" s="5">
         <v>-0.18663689000004524</v>
       </c>
       <c r="D417" s="5">
         <v>-0.62728308409517597</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>357.19507948</v>
       </c>
       <c r="C418" s="5">
         <v>1.3707953400000292</v>
       </c>
       <c r="D418" s="5">
         <v>4.7221621527481217</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>358.08793574999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.89285626999998158</v>
       </c>
       <c r="D419" s="5">
         <v>3.0411418612389163</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>357.86586376999998</v>
       </c>
       <c r="C420" s="5">
         <v>-0.22207198000000972</v>
       </c>
       <c r="D420" s="5">
         <v>-0.74165944207635892</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>359.34776887999999</v>
       </c>
       <c r="C421" s="5">
         <v>1.4819051100000138</v>
       </c>
       <c r="D421" s="5">
         <v>5.0838917020874064</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>359.22685474000002</v>
       </c>
       <c r="C422" s="5">
         <v>-0.12091413999996803</v>
       </c>
       <c r="D422" s="5">
         <v>-0.40303226416698035</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>358.55237265</v>
       </c>
       <c r="C423" s="5">
         <v>-0.67448209000002635</v>
       </c>
       <c r="D423" s="5">
         <v>-2.2299901202711525</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>360.26117736999998</v>
       </c>
       <c r="C424" s="5">
         <v>1.7088047199999892</v>
       </c>
       <c r="D424" s="5">
         <v>5.8713277244847983</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>360.32781631</v>
       </c>
       <c r="C425" s="5">
         <v>6.6638940000018465E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.22219472401665552</v>
       </c>
       <c r="E425" s="5">
         <v>2.5682856193848469</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>361.06404735000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.73623104000000694</v>
       </c>
       <c r="D426" s="5">
         <v>2.479612805771314</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>360.69890585000002</v>
       </c>
       <c r="C427" s="5">
         <v>-0.3651414999999929</v>
       </c>
       <c r="D427" s="5">
         <v>-1.2068242493641024</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>361.29381226999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.59490641999997251</v>
       </c>
       <c r="D428" s="5">
         <v>1.9972316849703242</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>361.66573438</v>
       </c>
       <c r="C429" s="5">
         <v>0.37192211000001407</v>
       </c>
       <c r="D429" s="5">
         <v>1.2423188658742701</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>361.17649845</v>
       </c>
       <c r="C430" s="5">
         <v>-0.48923593000000665</v>
       </c>
       <c r="D430" s="5">
         <v>-1.6112525747833395</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>361.27247030000001</v>
       </c>
       <c r="C431" s="5">
         <v>9.5971850000012182E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.3193305227241483</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>360.84610062000002</v>
       </c>
       <c r="C432" s="5">
         <v>-0.42636967999999342</v>
       </c>
       <c r="D432" s="5">
         <v>-1.4070697055942327</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>361.32971056000002</v>
       </c>
       <c r="C433" s="5">
         <v>0.48360994000000801</v>
       </c>
       <c r="D433" s="5">
         <v>1.6201611017128803</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>361.34551305000002</v>
       </c>
       <c r="C434" s="5">
         <v>1.580248999999867E-2</v>
       </c>
       <c r="D434" s="5">
         <v>5.2493745847104201E-2</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>361.57676375</v>
       </c>
       <c r="C435" s="5">
         <v>0.2312506999999755</v>
       </c>
       <c r="D435" s="5">
         <v>0.77067425916148569</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>361.40063399000002</v>
       </c>
       <c r="C436" s="5">
         <v>-0.17612975999998071</v>
       </c>
       <c r="D436" s="5">
         <v>-0.58297545819830932</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>362.37912779999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.97849380999997493</v>
       </c>
       <c r="D437" s="5">
         <v>3.29782643809442</v>
       </c>
       <c r="E437" s="5">
         <v>0.56929035093842284</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>363.55073742000002</v>
       </c>
       <c r="C438" s="5">
         <v>1.1716096200000266</v>
       </c>
       <c r="D438" s="5">
         <v>3.949464012411541</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>363.27430220999997</v>
       </c>
       <c r="C439" s="5">
         <v>-0.27643521000004512</v>
       </c>
       <c r="D439" s="5">
         <v>-0.90864477333317817</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>364.50203031000001</v>
       </c>
       <c r="C440" s="5">
         <v>1.2277281000000357</v>
       </c>
       <c r="D440" s="5">
         <v>4.1317803927966246</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>364.65937509000003</v>
       </c>
       <c r="C441" s="5">
         <v>0.15734478000001673</v>
       </c>
       <c r="D441" s="5">
         <v>0.51923623243699257</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>365.17929779000002</v>
+        <v>365.307051</v>
       </c>
       <c r="C442" s="5">
-        <v>0.51992269999999507</v>
+        <v>0.64767590999997537</v>
       </c>
       <c r="D442" s="5">
-        <v>1.7244122785247118</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1522784049646582</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>366.36418694000002</v>
+      </c>
+      <c r="C443" s="5">
+        <v>1.0571359400000233</v>
+      </c>
+      <c r="D443" s="5">
+        <v>3.5284007812105278</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7826418B-EF21-42FE-B7AE-FF8C1CEB714C}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B5D7338-CB01-431B-83E7-B961FBA16647}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B8D6EFF-949A-4761-8791-3D703DEBC38D}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpnaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>