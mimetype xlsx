--- v7 (2026-07-29)
+++ v8 (2026-09-07)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C0CF98F3-72F3-4118-8CF2-3A2667535BE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F2F58CE7-ADC0-429B-BCFB-0BAC5166F93E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{10C7EC9D-F9B6-4645-8DA6-4A336BE6B84E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{485FA412-CD60-43A0-B03C-84EAFA882B49}"/>
   </bookViews>
   <sheets>
     <sheet name="elpnaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>El Paso Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98B04DCF-0AF8-4E59-893E-7ACDC299D557}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A9934D5-56EA-45E8-A50B-3618BFD3BFEA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>209.22906939000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>209.68612912</v>
       </c>
       <c r="C7" s="5">
         <v>0.45705972999999744</v>
       </c>
       <c r="D7" s="5">
         <v>2.6531190507132152</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>209.71259950999999</v>
       </c>
       <c r="C8" s="5">
         <v>2.6470389999985855E-2</v>
       </c>
       <c r="D8" s="5">
         <v>0.15159100794783775</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>209.85161790999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.13901839999999765</v>
       </c>
       <c r="D9" s="5">
         <v>0.79838622464070141</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>211.11546594000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.2638480300000197</v>
       </c>
       <c r="D10" s="5">
         <v>7.4713585326548593</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>211.87122615999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.75576021999998488</v>
       </c>
       <c r="D11" s="5">
         <v>4.3814098666807411</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>211.51139445000001</v>
       </c>
       <c r="C12" s="5">
         <v>-0.35983170999998038</v>
       </c>
       <c r="D12" s="5">
         <v>-2.0190915532367404</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>210.93054988</v>
       </c>
       <c r="C13" s="5">
         <v>-0.58084457000001066</v>
       </c>
       <c r="D13" s="5">
         <v>-3.2460740256270992</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>209.88931482000001</v>
       </c>
       <c r="C14" s="5">
         <v>-1.0412350599999911</v>
       </c>
       <c r="D14" s="5">
         <v>-5.7654546262778439</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>210.40819268999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.51887786999998298</v>
       </c>
       <c r="D15" s="5">
         <v>3.0072503168423026</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>211.08675063999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.6785579499999983</v>
       </c>
       <c r="D16" s="5">
         <v>3.9393373755658878</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>210.35005081</v>
       </c>
       <c r="C17" s="5">
         <v>-0.73669982999999206</v>
       </c>
       <c r="D17" s="5">
         <v>-4.108577902483745</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>211.81419019000001</v>
       </c>
       <c r="C18" s="5">
         <v>1.464139380000006</v>
       </c>
       <c r="D18" s="5">
         <v>8.6798837386900409</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>210.66545908000001</v>
       </c>
       <c r="C19" s="5">
         <v>-1.1487311099999999</v>
       </c>
       <c r="D19" s="5">
         <v>-6.3173021816389401</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>211.24237628</v>
       </c>
       <c r="C20" s="5">
         <v>0.57691719999999691</v>
       </c>
       <c r="D20" s="5">
         <v>3.3362082988322994</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>211.39398288000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.15160660000000803</v>
       </c>
       <c r="D21" s="5">
         <v>0.86463600443023036</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>212.03252741</v>
       </c>
       <c r="C22" s="5">
         <v>0.63854452999999012</v>
       </c>
       <c r="D22" s="5">
         <v>3.6855951765417894</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>212.44251614000001</v>
       </c>
       <c r="C23" s="5">
         <v>0.40998873000000913</v>
       </c>
       <c r="D23" s="5">
         <v>2.3451711122504104</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>212.62060059999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.17808445999997957</v>
       </c>
       <c r="D24" s="5">
         <v>1.0105763316923255</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>213.28633109</v>
       </c>
       <c r="C25" s="5">
         <v>0.66573049000001561</v>
       </c>
       <c r="D25" s="5">
         <v>3.8226707998651355</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>213.44794371</v>
       </c>
       <c r="C26" s="5">
         <v>0.16161261999999965</v>
       </c>
       <c r="D26" s="5">
         <v>0.91307029065184064</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>213.81228838000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.36434467000000836</v>
       </c>
       <c r="D27" s="5">
         <v>2.06767841094464</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>214.06430408</v>
       </c>
       <c r="C28" s="5">
         <v>0.25201569999998696</v>
       </c>
       <c r="D28" s="5">
         <v>1.4236181826302374</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>215.50077067000001</v>
       </c>
       <c r="C29" s="5">
         <v>1.4364665900000091</v>
       </c>
       <c r="D29" s="5">
         <v>8.3564808146148408</v>
       </c>
       <c r="E29" s="5">
         <v>2.4486420802685815</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>216.38035479999999</v>
       </c>
       <c r="C30" s="5">
         <v>0.87958412999998359</v>
       </c>
       <c r="D30" s="5">
         <v>5.0093599738338712</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>216.52933060000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.14897580000001653</v>
       </c>
       <c r="D31" s="5">
         <v>0.82932421321000316</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>218.41441158999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.8850809899999774</v>
       </c>
       <c r="D32" s="5">
         <v>10.962106280790485</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>218.49612377</v>
       </c>
       <c r="C33" s="5">
         <v>8.1712180000010903E-2</v>
       </c>
       <c r="D33" s="5">
         <v>0.4498633018114484</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>218.79628708999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.30016331999999579</v>
       </c>
       <c r="D34" s="5">
         <v>1.6610364679445322</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>220.00688739</v>
       </c>
       <c r="C35" s="5">
         <v>1.2106003000000101</v>
       </c>
       <c r="D35" s="5">
         <v>6.8454289086641307</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>220.39381478000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.38692739000001097</v>
       </c>
       <c r="D36" s="5">
         <v>2.1309812199342471</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>219.54715501000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.84665977000000225</v>
       </c>
       <c r="D37" s="5">
         <v>-4.5137278099112059</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>219.91271025</v>
       </c>
       <c r="C38" s="5">
         <v>0.36555523999999195</v>
       </c>
       <c r="D38" s="5">
         <v>2.016449976845891</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>224.44009826000001</v>
       </c>
       <c r="C39" s="5">
         <v>4.5273880100000099</v>
       </c>
       <c r="D39" s="5">
         <v>27.70309737927148</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>224.08086129</v>
       </c>
       <c r="C40" s="5">
         <v>-0.35923697000001198</v>
       </c>
       <c r="D40" s="5">
         <v>-1.9038914897644643</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>223.96381120000001</v>
       </c>
       <c r="C41" s="5">
         <v>-0.11705008999999222</v>
       </c>
       <c r="D41" s="5">
         <v>-0.62503005673653078</v>
       </c>
       <c r="E41" s="5">
         <v>3.927150934861201</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>224.59364350999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.62983230999998341</v>
       </c>
       <c r="D42" s="5">
         <v>3.4273353627616965</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>226.20105157</v>
       </c>
       <c r="C43" s="5">
         <v>1.6074080600000116</v>
       </c>
       <c r="D43" s="5">
         <v>8.934616101516891</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>225.52161258000001</v>
       </c>
       <c r="C44" s="5">
         <v>-0.67943898999999419</v>
       </c>
       <c r="D44" s="5">
         <v>-3.5454798904185125</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>226.74759025</v>
       </c>
       <c r="C45" s="5">
         <v>1.2259776699999918</v>
       </c>
       <c r="D45" s="5">
         <v>6.7220464448127126</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>226.63890024</v>
       </c>
       <c r="C46" s="5">
         <v>-0.10869001000000367</v>
       </c>
       <c r="D46" s="5">
         <v>-0.57369827654696337</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>227.10400010999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.46509986999998887</v>
       </c>
       <c r="D47" s="5">
         <v>2.4905811589661209</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>228.45854084000001</v>
       </c>
       <c r="C48" s="5">
         <v>1.354540730000025</v>
       </c>
       <c r="D48" s="5">
         <v>7.3968092096603932</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>228.22877536999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.22976547000001801</v>
       </c>
       <c r="D49" s="5">
         <v>-1.2002113692102578</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>228.78287295000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.5540975800000183</v>
       </c>
       <c r="D50" s="5">
         <v>2.9525986500029244</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>228.78562418000001</v>
       </c>
       <c r="C51" s="5">
         <v>2.7512300000012146E-3</v>
       </c>
       <c r="D51" s="5">
         <v>1.4431562672290177E-2</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>228.71007792</v>
       </c>
       <c r="C52" s="5">
         <v>-7.5546260000010079E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-0.39552769635835539</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>228.89532036</v>
       </c>
       <c r="C53" s="5">
         <v>0.18524243999999612</v>
       </c>
       <c r="D53" s="5">
         <v>0.97627461998746057</v>
       </c>
       <c r="E53" s="5">
         <v>2.2019223255654197</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>229.09708241000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.20176205000001346</v>
       </c>
       <c r="D54" s="5">
         <v>1.0628950094558443</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>229.26052042000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.16343800999999303</v>
       </c>
       <c r="D55" s="5">
         <v>0.85944780095423834</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>230.80496081000001</v>
       </c>
       <c r="C56" s="5">
         <v>1.5444403900000054</v>
       </c>
       <c r="D56" s="5">
         <v>8.3902909760032998</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>231.23949008</v>
       </c>
       <c r="C57" s="5">
         <v>0.43452926999998454</v>
       </c>
       <c r="D57" s="5">
         <v>2.2827431541013521</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>231.42167323000001</v>
       </c>
       <c r="C58" s="5">
         <v>0.18218315000001439</v>
       </c>
       <c r="D58" s="5">
         <v>0.94953329884062132</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>232.83214687</v>
       </c>
       <c r="C59" s="5">
         <v>1.4104736399999922</v>
       </c>
       <c r="D59" s="5">
         <v>7.564004025444504</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>234.55512868</v>
       </c>
       <c r="C60" s="5">
         <v>1.7229818099999932</v>
       </c>
       <c r="D60" s="5">
         <v>9.2506148487847319</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>234.97433566000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.41920698000001266</v>
       </c>
       <c r="D61" s="5">
         <v>2.1658995034398387</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>235.26935040999999</v>
       </c>
       <c r="C62" s="5">
         <v>0.29501474999997868</v>
       </c>
       <c r="D62" s="5">
         <v>1.5170702647803624</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>237.30193391</v>
       </c>
       <c r="C63" s="5">
         <v>2.0325835000000154</v>
       </c>
       <c r="D63" s="5">
         <v>10.874350827222901</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>238.47919393999999</v>
       </c>
       <c r="C64" s="5">
         <v>1.1772600299999851</v>
       </c>
       <c r="D64" s="5">
         <v>6.1183798363895869</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>237.65739653</v>
       </c>
       <c r="C65" s="5">
         <v>-0.82179740999998785</v>
       </c>
       <c r="D65" s="5">
         <v>-4.0577097065475414</v>
       </c>
       <c r="E65" s="5">
         <v>3.8279839693617479</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>238.36170415999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.70430762999998819</v>
       </c>
       <c r="D66" s="5">
         <v>3.6147916370357969</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>238.75549482</v>
       </c>
       <c r="C67" s="5">
         <v>0.39379066000000762</v>
       </c>
       <c r="D67" s="5">
         <v>2.0005994344375777</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>238.80953450000001</v>
       </c>
       <c r="C68" s="5">
         <v>5.4039680000016688E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.27194516917972145</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>237.7441154</v>
       </c>
       <c r="C69" s="5">
         <v>-1.0654191000000139</v>
       </c>
       <c r="D69" s="5">
         <v>-5.224219596209978</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>237.98013897000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.23602357000001462</v>
       </c>
       <c r="D70" s="5">
         <v>1.1978420359518127</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>238.29841798999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.31827901999997721</v>
       </c>
       <c r="D71" s="5">
         <v>1.6167602252106006</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>238.10177454999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.19664344000000256</v>
       </c>
       <c r="D72" s="5">
         <v>-0.98575596758689876</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>238.74456975000001</v>
       </c>
       <c r="C73" s="5">
         <v>0.64279520000002321</v>
       </c>
       <c r="D73" s="5">
         <v>3.2881364640511723</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>238.72643876000001</v>
       </c>
       <c r="C74" s="5">
         <v>-1.8130990000003067E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-9.1093601138625413E-2</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>237.05716082000001</v>
       </c>
       <c r="C75" s="5">
         <v>-1.6692779400000006</v>
       </c>
       <c r="D75" s="5">
         <v>-8.07561974130574</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>236.50243029999999</v>
       </c>
       <c r="C76" s="5">
         <v>-0.55473052000002099</v>
       </c>
       <c r="D76" s="5">
         <v>-2.7722241453188579</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>238.36810925</v>
       </c>
       <c r="C77" s="5">
         <v>1.8656789500000173</v>
       </c>
       <c r="D77" s="5">
         <v>9.8880646875707523</v>
       </c>
       <c r="E77" s="5">
         <v>0.29904927445012497</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>238.1767261</v>
       </c>
       <c r="C78" s="5">
         <v>-0.19138315000000716</v>
       </c>
       <c r="D78" s="5">
         <v>-0.95922368849329365</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>238.10374367</v>
       </c>
       <c r="C79" s="5">
         <v>-7.2982429999996157E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.36708653200530073</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>238.75235332</v>
       </c>
       <c r="C80" s="5">
         <v>0.64860964999999737</v>
       </c>
       <c r="D80" s="5">
         <v>3.3182987401667807</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>238.94774054000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.19538722000001485</v>
       </c>
       <c r="D81" s="5">
         <v>0.98647353873320132</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>239.37885584</v>
       </c>
       <c r="C82" s="5">
         <v>0.43111529999998766</v>
       </c>
       <c r="D82" s="5">
         <v>2.1866832806298531</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>239.17082847</v>
       </c>
       <c r="C83" s="5">
         <v>-0.20802736999999638</v>
       </c>
       <c r="D83" s="5">
         <v>-1.0378658195756674</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>239.81228486000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.64145639000000187</v>
       </c>
       <c r="D84" s="5">
         <v>3.2663027920764476</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>240.6889884</v>
       </c>
       <c r="C85" s="5">
         <v>0.87670353999999406</v>
       </c>
       <c r="D85" s="5">
         <v>4.476240447615587</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>240.01763278000001</v>
       </c>
       <c r="C86" s="5">
         <v>-0.67135561999998572</v>
       </c>
       <c r="D86" s="5">
         <v>-3.2962939838133365</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>242.49740288999999</v>
       </c>
       <c r="C87" s="5">
         <v>2.4797701099999756</v>
       </c>
       <c r="D87" s="5">
         <v>13.127274322731775</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>243.10579200000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.60838911000001872</v>
       </c>
       <c r="D88" s="5">
         <v>3.0525094099705274</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>243.23748094000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.13168894000000364</v>
       </c>
       <c r="D89" s="5">
         <v>0.65197291079739372</v>
       </c>
       <c r="E89" s="5">
         <v>2.0427949465727568</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>243.02242613000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.21505480999999804</v>
       </c>
       <c r="D90" s="5">
         <v>-1.0558181839046887</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>243.33167818000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.30925204999999778</v>
       </c>
       <c r="D91" s="5">
         <v>1.5377626604742733</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>244.11737163999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.78569345999997608</v>
       </c>
       <c r="D92" s="5">
         <v>3.944235261688922</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>245.11518285</v>
       </c>
       <c r="C93" s="5">
         <v>0.99781121000000894</v>
       </c>
       <c r="D93" s="5">
         <v>5.0166915229771458</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>245.7075744</v>
       </c>
       <c r="C94" s="5">
         <v>0.5923915500000021</v>
       </c>
       <c r="D94" s="5">
         <v>2.9390081446817096</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>246.75292236000001</v>
       </c>
       <c r="C95" s="5">
         <v>1.0453479600000151</v>
       </c>
       <c r="D95" s="5">
         <v>5.226499300097398</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>247.55957688999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.80665452999997456</v>
       </c>
       <c r="D96" s="5">
         <v>3.9942011277372735</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>247.50283855000001</v>
       </c>
       <c r="C97" s="5">
         <v>-5.6738339999981235E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-0.27468235593539614</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>248.85957632</v>
       </c>
       <c r="C98" s="5">
         <v>1.3567377699999952</v>
       </c>
       <c r="D98" s="5">
         <v>6.7800400730674948</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>248.42301549000001</v>
       </c>
       <c r="C99" s="5">
         <v>-0.43656082999999057</v>
       </c>
       <c r="D99" s="5">
         <v>-2.084902389225729</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>249.02647094</v>
       </c>
       <c r="C100" s="5">
         <v>0.60345544999998424</v>
       </c>
       <c r="D100" s="5">
         <v>2.9542356160915606</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>249.55737486999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.53090392999999381</v>
       </c>
       <c r="D101" s="5">
         <v>2.5885128671765623</v>
       </c>
       <c r="E101" s="5">
         <v>2.598240166596244</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>250.19437916000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.63700429000002146</v>
       </c>
       <c r="D102" s="5">
         <v>3.1064136208921678</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>249.44005028000001</v>
       </c>
       <c r="C103" s="5">
         <v>-0.75432888000000275</v>
       </c>
       <c r="D103" s="5">
         <v>-3.5585701185118834</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>250.61872488</v>
       </c>
       <c r="C104" s="5">
         <v>1.1786745999999937</v>
       </c>
       <c r="D104" s="5">
         <v>5.8200512471182853</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>251.55816879</v>
       </c>
       <c r="C105" s="5">
         <v>0.93944390999999428</v>
       </c>
       <c r="D105" s="5">
         <v>4.5921049645032852</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>252.05987689</v>
       </c>
       <c r="C106" s="5">
         <v>0.50170810000000188</v>
       </c>
       <c r="D106" s="5">
         <v>2.4197100586625941</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>252.45231324</v>
       </c>
       <c r="C107" s="5">
         <v>0.39243634999999699</v>
       </c>
       <c r="D107" s="5">
         <v>1.8843822626782636</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>251.38015050999999</v>
       </c>
       <c r="C108" s="5">
         <v>-1.0721627300000023</v>
       </c>
       <c r="D108" s="5">
         <v>-4.9790148351654189</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>252.07075259999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.69060208999999873</v>
       </c>
       <c r="D109" s="5">
         <v>3.3469617370758709</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>251.35443519</v>
       </c>
       <c r="C110" s="5">
         <v>-0.71631740999998783</v>
       </c>
       <c r="D110" s="5">
         <v>-3.3572816131832939</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>253.18029992000001</v>
       </c>
       <c r="C111" s="5">
         <v>1.8258647300000064</v>
       </c>
       <c r="D111" s="5">
         <v>9.0737604053295016</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>253.20239956</v>
       </c>
       <c r="C112" s="5">
         <v>2.2099639999993315E-2</v>
       </c>
       <c r="D112" s="5">
         <v>0.10479608151066078</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>252.94132740000001</v>
       </c>
       <c r="C113" s="5">
         <v>-0.26107215999999767</v>
       </c>
       <c r="D113" s="5">
         <v>-1.2303045055508277</v>
       </c>
       <c r="E113" s="5">
         <v>1.3559817784438488</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>253.29730795</v>
       </c>
       <c r="C114" s="5">
         <v>0.35598054999999817</v>
       </c>
       <c r="D114" s="5">
         <v>1.7019709176439024</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>253.76641187000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.46910392000000911</v>
       </c>
       <c r="D115" s="5">
         <v>2.2451646716111551</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>253.27457896999999</v>
       </c>
       <c r="C116" s="5">
         <v>-0.49183290000001989</v>
       </c>
       <c r="D116" s="5">
         <v>-2.3011263705976615</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>254.62833616</v>
       </c>
       <c r="C117" s="5">
         <v>1.3537571900000103</v>
       </c>
       <c r="D117" s="5">
         <v>6.6059786826261124</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>254.22363167</v>
       </c>
       <c r="C118" s="5">
         <v>-0.40470449000000031</v>
       </c>
       <c r="D118" s="5">
         <v>-1.8906868703039259</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>254.93104332999999</v>
       </c>
       <c r="C119" s="5">
         <v>0.70741165999999112</v>
       </c>
       <c r="D119" s="5">
         <v>3.3907435872313929</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>255.46124080999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.53019747999999822</v>
       </c>
       <c r="D120" s="5">
         <v>2.524468569056304</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>255.48128864</v>
       </c>
       <c r="C121" s="5">
         <v>2.0047830000009981E-2</v>
       </c>
       <c r="D121" s="5">
         <v>9.4213049216373967E-2</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>255.61473799999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.13344935999998597</v>
       </c>
       <c r="D122" s="5">
         <v>0.62861784668730714</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>256.92738519</v>
       </c>
       <c r="C123" s="5">
         <v>1.312647190000007</v>
       </c>
       <c r="D123" s="5">
         <v>6.3393691720198486</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>257.08267596000002</v>
       </c>
       <c r="C124" s="5">
         <v>0.15529077000002189</v>
       </c>
       <c r="D124" s="5">
         <v>0.7277139808010924</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>258.06684644000001</v>
       </c>
       <c r="C125" s="5">
         <v>0.98417047999998886</v>
       </c>
       <c r="D125" s="5">
         <v>4.691840748627718</v>
       </c>
       <c r="E125" s="5">
         <v>2.0263667834298005</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>259.13816043999998</v>
       </c>
       <c r="C126" s="5">
         <v>1.0713139999999726</v>
       </c>
       <c r="D126" s="5">
         <v>5.0968937717519758</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>259.58361645999997</v>
       </c>
       <c r="C127" s="5">
         <v>0.44545601999999462</v>
       </c>
       <c r="D127" s="5">
         <v>2.0824032338771836</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>260.05403421</v>
       </c>
       <c r="C128" s="5">
         <v>0.47041775000002417</v>
       </c>
       <c r="D128" s="5">
         <v>2.1964478305621649</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>259.94422051999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.10981369000000996</v>
       </c>
       <c r="D129" s="5">
         <v>-0.5055518870405562</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>259.95573102999998</v>
       </c>
       <c r="C130" s="5">
         <v>1.1510509999993701E-2</v>
       </c>
       <c r="D130" s="5">
         <v>5.3149773613014872E-2</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>260.66328521999998</v>
       </c>
       <c r="C131" s="5">
         <v>0.7075541899999962</v>
       </c>
       <c r="D131" s="5">
         <v>3.3155321948627581</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>260.66664573999998</v>
       </c>
       <c r="C132" s="5">
         <v>3.3605200000010882E-3</v>
       </c>
       <c r="D132" s="5">
         <v>1.5471722265214538E-2</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>261.66747859999998</v>
       </c>
       <c r="C133" s="5">
         <v>1.0008328600000027</v>
       </c>
       <c r="D133" s="5">
         <v>4.7059673826134407</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>261.34616557999999</v>
       </c>
       <c r="C134" s="5">
         <v>-0.32131301999999096</v>
       </c>
       <c r="D134" s="5">
         <v>-1.4636216788136203</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>261.4185789</v>
       </c>
       <c r="C135" s="5">
         <v>7.2413320000009662E-2</v>
       </c>
       <c r="D135" s="5">
         <v>0.33300098199187111</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>262.14151181</v>
       </c>
       <c r="C136" s="5">
         <v>0.72293290999999726</v>
       </c>
       <c r="D136" s="5">
         <v>3.3694495125424773</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>262.28973635</v>
       </c>
       <c r="C137" s="5">
         <v>0.14822454000000107</v>
       </c>
       <c r="D137" s="5">
         <v>0.68063866577758869</v>
       </c>
       <c r="E137" s="5">
         <v>1.636355063912398</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>261.89676042000002</v>
       </c>
       <c r="C138" s="5">
         <v>-0.39297592999997732</v>
       </c>
       <c r="D138" s="5">
         <v>-1.7831598677819582</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>261.45758749999999</v>
       </c>
       <c r="C139" s="5">
         <v>-0.43917292000003272</v>
       </c>
       <c r="D139" s="5">
         <v>-1.9938162856090957</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>262.09726014</v>
       </c>
       <c r="C140" s="5">
         <v>0.63967264000001478</v>
       </c>
       <c r="D140" s="5">
         <v>2.9757058311968398</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>259.77737431999998</v>
       </c>
       <c r="C141" s="5">
         <v>-2.3198858200000245</v>
       </c>
       <c r="D141" s="5">
         <v>-10.119371148385447</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>260.10173044999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.3243561300000124</v>
       </c>
       <c r="D142" s="5">
         <v>1.5086434619624223</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>260.66948580000002</v>
       </c>
       <c r="C143" s="5">
         <v>0.56775535000002719</v>
       </c>
       <c r="D143" s="5">
         <v>2.6510614080691886</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>258.07269957</v>
       </c>
       <c r="C144" s="5">
         <v>-2.5967862300000206</v>
       </c>
       <c r="D144" s="5">
         <v>-11.320663640081152</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>259.90461871999997</v>
       </c>
       <c r="C145" s="5">
         <v>1.8319191499999761</v>
       </c>
       <c r="D145" s="5">
         <v>8.8587118101876463</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>258.84940216000001</v>
       </c>
       <c r="C146" s="5">
         <v>-1.0552165599999626</v>
       </c>
       <c r="D146" s="5">
         <v>-4.7646840048704675</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>256.95062389999998</v>
       </c>
       <c r="C147" s="5">
         <v>-1.8987782600000287</v>
       </c>
       <c r="D147" s="5">
         <v>-8.4559497934736818</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>256.91582441999998</v>
       </c>
       <c r="C148" s="5">
         <v>-3.4799480000003769E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-0.16239806590041539</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>255.93971948999999</v>
       </c>
       <c r="C149" s="5">
         <v>-0.9761049299999911</v>
       </c>
       <c r="D149" s="5">
         <v>-4.4651081503958796</v>
       </c>
       <c r="E149" s="5">
         <v>-2.4209932681187873</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>257.93459677999999</v>
       </c>
       <c r="C150" s="5">
         <v>1.9948772900000051</v>
       </c>
       <c r="D150" s="5">
         <v>9.7647519511755654</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>257.19923874</v>
       </c>
       <c r="C151" s="5">
         <v>-0.73535803999999416</v>
       </c>
       <c r="D151" s="5">
         <v>-3.3679995907954341</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>258.68487563000002</v>
       </c>
       <c r="C152" s="5">
         <v>1.4856368900000234</v>
       </c>
       <c r="D152" s="5">
         <v>7.1559542235454687</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>259.6050128</v>
       </c>
       <c r="C153" s="5">
         <v>0.92013716999997541</v>
       </c>
       <c r="D153" s="5">
         <v>4.3528791086671959</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>259.57436147999999</v>
       </c>
       <c r="C154" s="5">
         <v>-3.0651320000004034E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-0.14159090297416466</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>260.47792281</v>
       </c>
       <c r="C155" s="5">
         <v>0.90356133000000227</v>
       </c>
       <c r="D155" s="5">
         <v>4.258028103534639</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>259.30681735000002</v>
       </c>
       <c r="C156" s="5">
         <v>-1.1711054599999784</v>
       </c>
       <c r="D156" s="5">
         <v>-5.2637524377401661</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>262.09073035</v>
       </c>
       <c r="C157" s="5">
         <v>2.7839129999999841</v>
       </c>
       <c r="D157" s="5">
         <v>13.671794167319096</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>263.19730499999997</v>
       </c>
       <c r="C158" s="5">
         <v>1.1065746499999705</v>
       </c>
       <c r="D158" s="5">
         <v>5.1858506908999846</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>262.10055032999998</v>
       </c>
       <c r="C159" s="5">
         <v>-1.0967546699999957</v>
       </c>
       <c r="D159" s="5">
         <v>-4.8874254028419823</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>262.58990038000002</v>
       </c>
       <c r="C160" s="5">
         <v>0.48935005000004139</v>
       </c>
       <c r="D160" s="5">
         <v>2.263588215560941</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>262.96149836000001</v>
       </c>
       <c r="C161" s="5">
         <v>0.37159797999999</v>
       </c>
       <c r="D161" s="5">
         <v>1.7114316403942009</v>
       </c>
       <c r="E161" s="5">
         <v>2.7435283917603748</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>260.84928353999999</v>
       </c>
       <c r="C162" s="5">
         <v>-2.1122148200000197</v>
       </c>
       <c r="D162" s="5">
         <v>-9.224261640474074</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>260.63009405000003</v>
       </c>
       <c r="C163" s="5">
         <v>-0.21918948999996246</v>
       </c>
       <c r="D163" s="5">
         <v>-1.0037028830280681</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>259.66838356</v>
       </c>
       <c r="C164" s="5">
         <v>-0.96171049000002995</v>
       </c>
       <c r="D164" s="5">
         <v>-4.3391656186469678</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>260.00696651999999</v>
       </c>
       <c r="C165" s="5">
         <v>0.33858295999999655</v>
       </c>
       <c r="D165" s="5">
         <v>1.5759562887937895</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>258.68137242</v>
       </c>
       <c r="C166" s="5">
         <v>-1.3255940999999893</v>
       </c>
       <c r="D166" s="5">
         <v>-5.9492931994525877</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>257.02144847</v>
       </c>
       <c r="C167" s="5">
         <v>-1.6599239500000067</v>
       </c>
       <c r="D167" s="5">
         <v>-7.4342073604008458</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>257.76288349999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.741435029999991</v>
       </c>
       <c r="D168" s="5">
         <v>3.5171187522205827</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>259.61148890999999</v>
       </c>
       <c r="C169" s="5">
         <v>1.8486054100000047</v>
       </c>
       <c r="D169" s="5">
         <v>8.9537840822352841</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>259.62185097000003</v>
       </c>
       <c r="C170" s="5">
         <v>1.0362060000034035E-2</v>
       </c>
       <c r="D170" s="5">
         <v>4.790697861092319E-2</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>259.91907982999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.29722885999996151</v>
       </c>
       <c r="D171" s="5">
         <v>1.3825072642226433</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>260.01072400999999</v>
       </c>
       <c r="C172" s="5">
         <v>9.1644180000002962E-2</v>
       </c>
       <c r="D172" s="5">
         <v>0.42392628481426886</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>259.99352275000001</v>
       </c>
       <c r="C173" s="5">
         <v>-1.7201259999978902E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-7.9358277084085049E-2</v>
       </c>
       <c r="E173" s="5">
         <v>-1.1286730675441947</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>260.82534220999997</v>
       </c>
       <c r="C174" s="5">
         <v>0.83181945999996287</v>
       </c>
       <c r="D174" s="5">
         <v>3.907546116266869</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>261.47479552999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.64945332000002054</v>
       </c>
       <c r="D175" s="5">
         <v>3.0292537854702539</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>260.46641387</v>
       </c>
       <c r="C176" s="5">
         <v>-1.0083816599999977</v>
       </c>
       <c r="D176" s="5">
         <v>-4.5309099265412378</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>260.49470565000001</v>
       </c>
       <c r="C177" s="5">
         <v>2.8291780000017752E-2</v>
       </c>
       <c r="D177" s="5">
         <v>0.13042151935296342</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>261.08293563000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.58822997999999416</v>
       </c>
       <c r="D178" s="5">
         <v>2.7436606187610568</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>261.52900742999998</v>
       </c>
       <c r="C179" s="5">
         <v>0.44607179999997015</v>
       </c>
       <c r="D179" s="5">
         <v>2.0696297031482347</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>263.87505944999998</v>
       </c>
       <c r="C180" s="5">
         <v>2.3460520200000019</v>
       </c>
       <c r="D180" s="5">
         <v>11.311937804437623</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>262.66431893999999</v>
       </c>
       <c r="C181" s="5">
         <v>-1.2107405099999937</v>
       </c>
       <c r="D181" s="5">
         <v>-5.3691279669720648</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>261.86588619999998</v>
       </c>
       <c r="C182" s="5">
         <v>-0.79843274000000974</v>
       </c>
       <c r="D182" s="5">
         <v>-3.5873242278030792</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>262.93408837999999</v>
       </c>
       <c r="C183" s="5">
         <v>1.0682021800000143</v>
       </c>
       <c r="D183" s="5">
         <v>5.0063647796247279</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>262.95454847000002</v>
       </c>
       <c r="C184" s="5">
         <v>2.0460090000028686E-2</v>
       </c>
       <c r="D184" s="5">
         <v>9.3417398577599897E-2</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>262.51301841999998</v>
       </c>
       <c r="C185" s="5">
         <v>-0.44153005000003986</v>
       </c>
       <c r="D185" s="5">
         <v>-1.9964296119374891</v>
       </c>
       <c r="E185" s="5">
         <v>0.96906093788444725</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>261.93133035</v>
       </c>
       <c r="C186" s="5">
         <v>-0.58168806999998424</v>
       </c>
       <c r="D186" s="5">
         <v>-2.6268459707582625</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>262.57988918000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.64855883000001313</v>
       </c>
       <c r="D187" s="5">
         <v>3.0120769671927006</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>263.06349598999998</v>
       </c>
       <c r="C188" s="5">
         <v>0.4836068099999693</v>
       </c>
       <c r="D188" s="5">
         <v>2.2326268907958191</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>264.67501861</v>
       </c>
       <c r="C189" s="5">
         <v>1.6115226200000166</v>
       </c>
       <c r="D189" s="5">
         <v>7.6039908362389053</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>264.80771549999997</v>
       </c>
       <c r="C190" s="5">
         <v>0.13269688999997697</v>
       </c>
       <c r="D190" s="5">
         <v>0.60329113183077432</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>266.58694201999998</v>
       </c>
       <c r="C191" s="5">
         <v>1.7792265200000088</v>
       </c>
       <c r="D191" s="5">
         <v>8.3674513712331589</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>266.69293972999998</v>
       </c>
       <c r="C192" s="5">
         <v>0.10599770999999691</v>
       </c>
       <c r="D192" s="5">
         <v>0.47817714617663931</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>267.19764882999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.50470910000001368</v>
       </c>
       <c r="D193" s="5">
         <v>2.2947545422939752</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>267.65996443</v>
       </c>
       <c r="C194" s="5">
         <v>0.46231560000001082</v>
       </c>
       <c r="D194" s="5">
         <v>2.0961589179357309</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>267.28966561999999</v>
       </c>
       <c r="C195" s="5">
         <v>-0.37029881000000842</v>
       </c>
       <c r="D195" s="5">
         <v>-1.6475865613400198</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>267.55492794000003</v>
       </c>
       <c r="C196" s="5">
         <v>0.26526232000003347</v>
       </c>
       <c r="D196" s="5">
         <v>1.1974200200061125</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>267.85967455999997</v>
       </c>
       <c r="C197" s="5">
         <v>0.30474661999994623</v>
       </c>
       <c r="D197" s="5">
         <v>1.3754019819109065</v>
       </c>
       <c r="E197" s="5">
         <v>2.0367203775950582</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>268.26577723999998</v>
       </c>
       <c r="C198" s="5">
         <v>0.4061026800000036</v>
       </c>
       <c r="D198" s="5">
         <v>1.8345702775074191</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>269.02289485</v>
       </c>
       <c r="C199" s="5">
         <v>0.75711761000002298</v>
       </c>
       <c r="D199" s="5">
         <v>3.4397881870526392</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>270.35951994999999</v>
       </c>
       <c r="C200" s="5">
         <v>1.336625099999992</v>
       </c>
       <c r="D200" s="5">
         <v>6.1277849282174834</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>268.67564399000003</v>
       </c>
       <c r="C201" s="5">
         <v>-1.6838759599999662</v>
       </c>
       <c r="D201" s="5">
         <v>-7.2231586724192827</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>268.87485390000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.19920990999997912</v>
       </c>
       <c r="D202" s="5">
         <v>0.89337891285761195</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>269.96427246000002</v>
       </c>
       <c r="C203" s="5">
         <v>1.0894185600000128</v>
       </c>
       <c r="D203" s="5">
         <v>4.9719495876930253</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>269.63742411999999</v>
       </c>
       <c r="C204" s="5">
         <v>-0.32684834000002638</v>
       </c>
       <c r="D204" s="5">
         <v>-1.4432160758680257</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>270.76218274000001</v>
       </c>
       <c r="C205" s="5">
         <v>1.1247586200000228</v>
       </c>
       <c r="D205" s="5">
         <v>5.1221034766216089</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>271.74240731999998</v>
       </c>
       <c r="C206" s="5">
         <v>0.98022457999996959</v>
       </c>
       <c r="D206" s="5">
         <v>4.431843187998874</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>270.91217928999998</v>
       </c>
       <c r="C207" s="5">
         <v>-0.83022803000000067</v>
       </c>
       <c r="D207" s="5">
         <v>-3.6052597513348772</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>271.92634100999999</v>
       </c>
       <c r="C208" s="5">
         <v>1.0141617200000042</v>
       </c>
       <c r="D208" s="5">
         <v>4.585864066061407</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>273.34189602999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.4155550199999993</v>
       </c>
       <c r="D209" s="5">
         <v>6.4287799212540797</v>
       </c>
       <c r="E209" s="5">
         <v>2.0466766709118733</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>272.65851458999998</v>
       </c>
       <c r="C210" s="5">
         <v>-0.68338144000000511</v>
       </c>
       <c r="D210" s="5">
         <v>-2.9592058561332513</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>273.09672617000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.43821158000002924</v>
       </c>
       <c r="D211" s="5">
         <v>1.9457568464003705</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>274.16972200999999</v>
       </c>
       <c r="C212" s="5">
         <v>1.0729958399999759</v>
       </c>
       <c r="D212" s="5">
         <v>4.8180251959348164</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>274.78435045999998</v>
       </c>
       <c r="C213" s="5">
         <v>0.61462844999999788</v>
       </c>
       <c r="D213" s="5">
         <v>2.723555048062587</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>275.59306949</v>
       </c>
       <c r="C214" s="5">
         <v>0.80871903000002021</v>
       </c>
       <c r="D214" s="5">
         <v>3.5894581474854581</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>275.84496152000003</v>
       </c>
       <c r="C215" s="5">
         <v>0.2518920300000218</v>
       </c>
       <c r="D215" s="5">
         <v>1.1023302901409515</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>277.06918125999999</v>
       </c>
       <c r="C216" s="5">
         <v>1.2242197399999668</v>
       </c>
       <c r="D216" s="5">
         <v>5.4576253716657419</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>277.23504623000002</v>
       </c>
       <c r="C217" s="5">
         <v>0.16586497000002964</v>
       </c>
       <c r="D217" s="5">
         <v>0.72073916747612543</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>279.03836178</v>
       </c>
       <c r="C218" s="5">
         <v>1.8033155499999793</v>
       </c>
       <c r="D218" s="5">
         <v>8.0909669040960974</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>280.92081158000002</v>
       </c>
       <c r="C219" s="5">
         <v>1.8824498000000176</v>
       </c>
       <c r="D219" s="5">
         <v>8.4026778433771376</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>281.54926423000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.62845264999998562</v>
       </c>
       <c r="D220" s="5">
         <v>2.7178186077639666</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>283.17149726999997</v>
       </c>
       <c r="C221" s="5">
         <v>1.6222330399999692</v>
       </c>
       <c r="D221" s="5">
         <v>7.1375436110940438</v>
       </c>
       <c r="E221" s="5">
         <v>3.5960829213393497</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>284.84188866</v>
       </c>
       <c r="C222" s="5">
         <v>1.6703913900000202</v>
       </c>
       <c r="D222" s="5">
         <v>7.3128761708926238</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>285.71172361999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.8698349599999915</v>
       </c>
       <c r="D223" s="5">
         <v>3.7266742251475637</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>285.28207964000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.42964397999998027</v>
       </c>
       <c r="D224" s="5">
         <v>-1.7896707675996382</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>283.15002891</v>
       </c>
       <c r="C225" s="5">
         <v>-2.1320507300000031</v>
       </c>
       <c r="D225" s="5">
         <v>-8.6085805439380607</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>283.90030861000002</v>
       </c>
       <c r="C226" s="5">
         <v>0.75027970000002142</v>
       </c>
       <c r="D226" s="5">
         <v>3.2264642027343138</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>283.11043099</v>
       </c>
       <c r="C227" s="5">
         <v>-0.78987762000002704</v>
       </c>
       <c r="D227" s="5">
         <v>-3.288064372250199</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>283.12998290000002</v>
       </c>
       <c r="C228" s="5">
         <v>1.9551910000018324E-2</v>
       </c>
       <c r="D228" s="5">
         <v>8.2904772496505963E-2</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>283.89669978000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.76671687999998994</v>
       </c>
       <c r="D229" s="5">
         <v>3.2984429723470932</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>283.06853559000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.82816418999999541</v>
       </c>
       <c r="D230" s="5">
         <v>-3.4449373791052174</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>284.40187373999998</v>
       </c>
       <c r="C231" s="5">
         <v>1.3333381499999746</v>
       </c>
       <c r="D231" s="5">
         <v>5.8011193247640813</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>283.48955489000002</v>
       </c>
       <c r="C232" s="5">
         <v>-0.91231884999996282</v>
       </c>
       <c r="D232" s="5">
         <v>-3.7822262279940344</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>282.47729347000001</v>
       </c>
       <c r="C233" s="5">
         <v>-1.0122614200000157</v>
       </c>
       <c r="D233" s="5">
         <v>-4.2017056745500714</v>
       </c>
       <c r="E233" s="5">
         <v>-0.24515313394626315</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>281.95278725999998</v>
       </c>
       <c r="C234" s="5">
         <v>-0.52450621000002684</v>
       </c>
       <c r="D234" s="5">
         <v>-2.2055552600967032</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>280.62161147</v>
       </c>
       <c r="C235" s="5">
         <v>-1.3311757899999748</v>
       </c>
       <c r="D235" s="5">
         <v>-5.5207005089489947</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>279.35909945999998</v>
       </c>
       <c r="C236" s="5">
         <v>-1.2625120100000231</v>
       </c>
       <c r="D236" s="5">
         <v>-5.2671738722162464</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>279.24381470999998</v>
       </c>
       <c r="C237" s="5">
         <v>-0.11528475000000071</v>
       </c>
       <c r="D237" s="5">
         <v>-0.49408855939606644</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>277.99146521</v>
       </c>
       <c r="C238" s="5">
         <v>-1.2523494999999798</v>
       </c>
       <c r="D238" s="5">
         <v>-5.2509630512908689</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>279.21910071000002</v>
       </c>
       <c r="C239" s="5">
         <v>1.2276355000000194</v>
       </c>
       <c r="D239" s="5">
         <v>5.4299346300448414</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>278.77411408</v>
       </c>
       <c r="C240" s="5">
         <v>-0.4449866300000167</v>
       </c>
       <c r="D240" s="5">
         <v>-1.8957450425489242</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>278.17871208000003</v>
       </c>
       <c r="C241" s="5">
         <v>-0.59540199999997867</v>
       </c>
       <c r="D241" s="5">
         <v>-2.5330507003765157</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>278.52078968000001</v>
       </c>
       <c r="C242" s="5">
         <v>0.34207759999998189</v>
       </c>
       <c r="D242" s="5">
         <v>1.4856667043972704</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>278.92562233000001</v>
       </c>
       <c r="C243" s="5">
         <v>0.40483265000000301</v>
       </c>
       <c r="D243" s="5">
         <v>1.7582230912099428</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>279.49983347</v>
       </c>
       <c r="C244" s="5">
         <v>0.57421113999998852</v>
       </c>
       <c r="D244" s="5">
         <v>2.4985478909200998</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>279.70712950000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.20729603000000907</v>
       </c>
       <c r="D245" s="5">
         <v>0.8936408345249891</v>
       </c>
       <c r="E245" s="5">
         <v>-0.9806678391635737</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>280.43878441999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.73165491999998267</v>
       </c>
       <c r="D246" s="5">
         <v>3.1845027963426809</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>281.07381115999999</v>
       </c>
       <c r="C247" s="5">
         <v>0.6350267400000007</v>
       </c>
       <c r="D247" s="5">
         <v>2.7513833643357799</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>283.26138313000001</v>
       </c>
       <c r="C248" s="5">
         <v>2.1875719700000218</v>
       </c>
       <c r="D248" s="5">
         <v>9.7498329620111299</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>283.06022891999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.20115421000002698</v>
       </c>
       <c r="D249" s="5">
         <v>-0.84884317023843359</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>284.52740870999997</v>
       </c>
       <c r="C250" s="5">
         <v>1.4671797899999888</v>
       </c>
       <c r="D250" s="5">
         <v>6.4003510021464871</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>285.32490922</v>
       </c>
       <c r="C251" s="5">
         <v>0.79750051000002031</v>
       </c>
       <c r="D251" s="5">
         <v>3.4158128225357576</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>282.47389283000001</v>
       </c>
       <c r="C252" s="5">
         <v>-2.8510163899999839</v>
       </c>
       <c r="D252" s="5">
         <v>-11.353105105691574</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>282.71055444000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.23666160999999875</v>
       </c>
       <c r="D253" s="5">
         <v>1.0100269228862979</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>284.048858</v>
       </c>
       <c r="C254" s="5">
         <v>1.3383035599999857</v>
       </c>
       <c r="D254" s="5">
         <v>5.8308545539142775</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>283.33665531999998</v>
       </c>
       <c r="C255" s="5">
         <v>-0.71220268000001852</v>
       </c>
       <c r="D255" s="5">
         <v>-2.9676422477650788</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>284.00789156000002</v>
       </c>
       <c r="C256" s="5">
         <v>0.67123624000004156</v>
       </c>
       <c r="D256" s="5">
         <v>2.8801851966818948</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>284.62021412000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.61232255999999552</v>
       </c>
       <c r="D257" s="5">
         <v>2.6181072586519027</v>
       </c>
       <c r="E257" s="5">
         <v>1.756510328779437</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>285.38910733</v>
       </c>
       <c r="C258" s="5">
         <v>0.76889320999998745</v>
       </c>
       <c r="D258" s="5">
         <v>3.2903678295741479</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>284.84992359</v>
       </c>
       <c r="C259" s="5">
         <v>-0.53918373999999858</v>
       </c>
       <c r="D259" s="5">
         <v>-2.2437415079450296</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>285.22615619999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.3762326099999882</v>
       </c>
       <c r="D260" s="5">
         <v>1.5965367261101981</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>285.90385155000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.67769535000002179</v>
       </c>
       <c r="D261" s="5">
         <v>2.8887475357508574</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>285.49315767000002</v>
       </c>
       <c r="C262" s="5">
         <v>-0.41069387999999662</v>
       </c>
       <c r="D262" s="5">
         <v>-1.7102167597218054</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>286.41313234</v>
       </c>
       <c r="C263" s="5">
         <v>0.91997466999998778</v>
       </c>
       <c r="D263" s="5">
         <v>3.9361616071284633</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>287.29646867999998</v>
       </c>
       <c r="C264" s="5">
         <v>0.88333633999997119</v>
       </c>
       <c r="D264" s="5">
         <v>3.7643885110902442</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>287.2455516</v>
       </c>
       <c r="C265" s="5">
         <v>-5.0917079999976522E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-0.2124668408889141</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>288.14439451999999</v>
       </c>
       <c r="C266" s="5">
         <v>0.89884291999999277</v>
       </c>
       <c r="D266" s="5">
         <v>3.8203200217312494</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>284.48829436</v>
       </c>
       <c r="C267" s="5">
         <v>-3.656100159999994</v>
       </c>
       <c r="D267" s="5">
         <v>-14.207225373620247</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>285.40019926000002</v>
       </c>
       <c r="C268" s="5">
         <v>0.91190490000002455</v>
       </c>
       <c r="D268" s="5">
         <v>3.9150488378447923</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>286.37122062999998</v>
       </c>
       <c r="C269" s="5">
         <v>0.97102136999995992</v>
       </c>
       <c r="D269" s="5">
         <v>4.1600510181311945</v>
       </c>
       <c r="E269" s="5">
         <v>0.61520806433716935</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>287.12211643000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.75089580000002343</v>
       </c>
       <c r="D270" s="5">
         <v>3.1923045210974887</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>288.35536502000002</v>
       </c>
       <c r="C271" s="5">
         <v>1.2332485900000165</v>
       </c>
       <c r="D271" s="5">
         <v>5.2777693116505375</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>288.99837616999997</v>
       </c>
       <c r="C272" s="5">
         <v>0.64301114999994979</v>
       </c>
       <c r="D272" s="5">
         <v>2.7089754399407751</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>289.28071342999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.2823372600000198</v>
       </c>
       <c r="D273" s="5">
         <v>1.1786610492826366</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>289.89412332000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.613409890000014</v>
       </c>
       <c r="D274" s="5">
         <v>2.5744459273698395</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>289.58732874999998</v>
       </c>
       <c r="C275" s="5">
         <v>-0.3067945700000223</v>
       </c>
       <c r="D275" s="5">
         <v>-1.2625924641483488</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>290.71933431999997</v>
       </c>
       <c r="C276" s="5">
         <v>1.1320055699999898</v>
       </c>
       <c r="D276" s="5">
         <v>4.7930131988500824</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>291.52037896000002</v>
       </c>
       <c r="C277" s="5">
         <v>0.80104464000004327</v>
       </c>
       <c r="D277" s="5">
         <v>3.357037286093667</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>291.34721736</v>
       </c>
       <c r="C278" s="5">
         <v>-0.17316160000001446</v>
       </c>
       <c r="D278" s="5">
         <v>-0.7104697319377018</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>291.95329420000002</v>
       </c>
       <c r="C279" s="5">
         <v>0.60607684000001427</v>
       </c>
       <c r="D279" s="5">
         <v>2.5250676296360242</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>292.49495843</v>
       </c>
       <c r="C280" s="5">
         <v>0.54166422999998076</v>
       </c>
       <c r="D280" s="5">
         <v>2.2492329690368296</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>292.47357813999997</v>
       </c>
       <c r="C281" s="5">
         <v>-2.1380290000024615E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-8.7680266498602055E-2</v>
       </c>
       <c r="E281" s="5">
         <v>2.1309255506105629</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>291.35070230999997</v>
       </c>
       <c r="C282" s="5">
         <v>-1.1228758299999981</v>
       </c>
       <c r="D282" s="5">
         <v>-4.511038147516655</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>292.7772741</v>
       </c>
       <c r="C283" s="5">
         <v>1.4265717900000254</v>
       </c>
       <c r="D283" s="5">
         <v>6.0365341012556417</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>293.12502322</v>
       </c>
       <c r="C284" s="5">
         <v>0.34774912000000313</v>
       </c>
       <c r="D284" s="5">
         <v>1.4346600077970617</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>292.94873938000001</v>
       </c>
       <c r="C285" s="5">
         <v>-0.17628383999999642</v>
       </c>
       <c r="D285" s="5">
         <v>-0.71929137858378622</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>293.47349616000002</v>
       </c>
       <c r="C286" s="5">
         <v>0.52475678000001835</v>
       </c>
       <c r="D286" s="5">
         <v>2.1708551556411937</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>293.05021017000001</v>
       </c>
       <c r="C287" s="5">
         <v>-0.42328599000001077</v>
       </c>
       <c r="D287" s="5">
         <v>-1.717133170870655</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>294.00659947999998</v>
       </c>
       <c r="C288" s="5">
         <v>0.95638930999996319</v>
       </c>
       <c r="D288" s="5">
         <v>3.9873478359371717</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>295.63871738</v>
       </c>
       <c r="C289" s="5">
         <v>1.6321179000000257</v>
       </c>
       <c r="D289" s="5">
         <v>6.8687587485960933</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>296.22167889000002</v>
       </c>
       <c r="C290" s="5">
         <v>0.58296151000001828</v>
       </c>
       <c r="D290" s="5">
         <v>2.3920776464199545</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>296.65977807000002</v>
       </c>
       <c r="C291" s="5">
         <v>0.4380991799999947</v>
       </c>
       <c r="D291" s="5">
         <v>1.7892563014746399</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>297.62006272999997</v>
       </c>
       <c r="C292" s="5">
         <v>0.9602846599999566</v>
       </c>
       <c r="D292" s="5">
         <v>3.9542948220010699</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>297.43186233</v>
       </c>
       <c r="C293" s="5">
         <v>-0.18820039999997107</v>
       </c>
       <c r="D293" s="5">
         <v>-0.75618785062196991</v>
       </c>
       <c r="E293" s="5">
         <v>1.6952930317782888</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>297.51464442999998</v>
       </c>
       <c r="C294" s="5">
         <v>8.2782099999974434E-2</v>
       </c>
       <c r="D294" s="5">
         <v>0.33449922078412353</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>298.10653780000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.59189337000003661</v>
       </c>
       <c r="D295" s="5">
         <v>2.413648015127845</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>298.61480587</v>
       </c>
       <c r="C296" s="5">
         <v>0.50826806999998553</v>
       </c>
       <c r="D296" s="5">
         <v>2.0652811559314754</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>298.40882170999998</v>
       </c>
       <c r="C297" s="5">
         <v>-0.20598416000001407</v>
       </c>
       <c r="D297" s="5">
         <v>-0.8246254426411026</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>298.59315421999997</v>
       </c>
       <c r="C298" s="5">
         <v>0.18433250999999018</v>
       </c>
       <c r="D298" s="5">
         <v>0.74378522957494475</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>298.85878674999998</v>
       </c>
       <c r="C299" s="5">
         <v>0.26563253000000486</v>
       </c>
       <c r="D299" s="5">
         <v>1.0727751582378486</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>297.66986401999998</v>
       </c>
       <c r="C300" s="5">
         <v>-1.1889227300000016</v>
       </c>
       <c r="D300" s="5">
         <v>-4.6707710820408259</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>298.16158479000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.49172077000002901</v>
       </c>
       <c r="D301" s="5">
         <v>2.0003891221928027</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>297.40355139000002</v>
       </c>
       <c r="C302" s="5">
         <v>-0.75803339999998798</v>
       </c>
       <c r="D302" s="5">
         <v>-3.0085290513303886</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>298.34319427999998</v>
       </c>
       <c r="C303" s="5">
         <v>0.93964288999995915</v>
       </c>
       <c r="D303" s="5">
         <v>3.8579677662480716</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>298.64872536000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.30553108000003704</v>
       </c>
       <c r="D304" s="5">
         <v>1.2358567480093008</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>299.74598484000001</v>
       </c>
       <c r="C305" s="5">
         <v>1.0972594799999911</v>
       </c>
       <c r="D305" s="5">
         <v>4.4990894003397175</v>
       </c>
       <c r="E305" s="5">
         <v>0.77803450238040917</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>300.72912609999997</v>
       </c>
       <c r="C306" s="5">
         <v>0.98314125999996804</v>
       </c>
       <c r="D306" s="5">
         <v>4.0076814032841135</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>301.54477256000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.81564646000003904</v>
       </c>
       <c r="D307" s="5">
         <v>3.3036680901301185</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>301.89954229</v>
       </c>
       <c r="C308" s="5">
         <v>0.35476972999998679</v>
       </c>
       <c r="D308" s="5">
         <v>1.4209806183903995</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>302.31665271000003</v>
       </c>
       <c r="C309" s="5">
         <v>0.41711042000002863</v>
       </c>
       <c r="D309" s="5">
         <v>1.6706006660617945</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>303.50147421000003</v>
       </c>
       <c r="C310" s="5">
         <v>1.1848214999999982</v>
       </c>
       <c r="D310" s="5">
         <v>4.8056787084673536</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>305.22294957999998</v>
       </c>
       <c r="C311" s="5">
         <v>1.7214753699999505</v>
       </c>
       <c r="D311" s="5">
         <v>7.0228618041383806</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>305.08478578</v>
       </c>
       <c r="C312" s="5">
         <v>-0.13816379999997253</v>
       </c>
       <c r="D312" s="5">
         <v>-0.5418478709315333</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>305.37967577000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.29488999000000149</v>
       </c>
       <c r="D313" s="5">
         <v>1.1660866609687348</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>305.69494415999998</v>
       </c>
       <c r="C314" s="5">
         <v>0.31526838999997153</v>
       </c>
       <c r="D314" s="5">
         <v>1.2459166672016853</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>307.70835032999997</v>
       </c>
       <c r="C315" s="5">
         <v>2.0134061699999961</v>
       </c>
       <c r="D315" s="5">
         <v>8.1962753340707692</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>307.65702548000002</v>
       </c>
       <c r="C316" s="5">
         <v>-5.1324849999957678E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-0.19997296085554339</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>307.77943936999998</v>
       </c>
       <c r="C317" s="5">
         <v>0.12241388999996161</v>
       </c>
       <c r="D317" s="5">
         <v>0.47851520071959808</v>
       </c>
       <c r="E317" s="5">
         <v>2.6800874528104535</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>308.66498813999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.88554877000001397</v>
       </c>
       <c r="D318" s="5">
         <v>3.5078272637835139</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>308.97670538</v>
       </c>
       <c r="C319" s="5">
         <v>0.31171724000000722</v>
       </c>
       <c r="D319" s="5">
         <v>1.2186201555011156</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>309.28406171</v>
       </c>
       <c r="C320" s="5">
         <v>0.30735633000000462</v>
       </c>
       <c r="D320" s="5">
         <v>1.2002594662670063</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>311.04823947</v>
       </c>
       <c r="C321" s="5">
         <v>1.7641777599999955</v>
       </c>
       <c r="D321" s="5">
         <v>7.0637594641572488</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>311.14467294999997</v>
       </c>
       <c r="C322" s="5">
         <v>9.6433479999973315E-2</v>
       </c>
       <c r="D322" s="5">
         <v>0.37266791993708637</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>311.69893891999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.55426597000001721</v>
       </c>
       <c r="D323" s="5">
         <v>2.1587210924451261</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>313.13078227</v>
       </c>
       <c r="C324" s="5">
         <v>1.4318433500000083</v>
       </c>
       <c r="D324" s="5">
         <v>5.6538358792266319</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>313.67066913000002</v>
       </c>
       <c r="C325" s="5">
         <v>0.53988686000002417</v>
       </c>
       <c r="D325" s="5">
         <v>2.0887224303482776</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>314.70341277</v>
       </c>
       <c r="C326" s="5">
         <v>1.0327436399999783</v>
       </c>
       <c r="D326" s="5">
         <v>4.0232711727009374</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>312.85724447000001</v>
       </c>
       <c r="C327" s="5">
         <v>-1.846168299999988</v>
       </c>
       <c r="D327" s="5">
         <v>-6.8168989385664407</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>312.68496554000001</v>
       </c>
       <c r="C328" s="5">
         <v>-0.17227893000000449</v>
       </c>
       <c r="D328" s="5">
         <v>-0.65879803345391119</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>313.00392908999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.31896354999997811</v>
       </c>
       <c r="D329" s="5">
         <v>1.2309866197511843</v>
       </c>
       <c r="E329" s="5">
         <v>1.6974784705223067</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>314.28706148999999</v>
       </c>
       <c r="C330" s="5">
         <v>1.2831323999999995</v>
       </c>
       <c r="D330" s="5">
         <v>5.0317396127118608</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>315.18342059999998</v>
       </c>
       <c r="C331" s="5">
         <v>0.89635910999999169</v>
       </c>
       <c r="D331" s="5">
         <v>3.47664630382718</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>315.38788993999998</v>
       </c>
       <c r="C332" s="5">
         <v>0.20446934000000283</v>
       </c>
       <c r="D332" s="5">
         <v>0.78126116134271673</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>315.86539234999998</v>
       </c>
       <c r="C333" s="5">
         <v>0.4775024099999996</v>
       </c>
       <c r="D333" s="5">
         <v>1.8320250057406673</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>316.30335896000003</v>
       </c>
       <c r="C334" s="5">
         <v>0.43796661000004633</v>
       </c>
       <c r="D334" s="5">
         <v>1.6766207751517603</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>316.25605367999998</v>
       </c>
       <c r="C335" s="5">
         <v>-4.7305280000045968E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-0.17932046514068656</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>314.43346171000002</v>
       </c>
       <c r="C336" s="5">
         <v>-1.8225919699999622</v>
       </c>
       <c r="D336" s="5">
         <v>-6.7005860916411368</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>314.97652495</v>
       </c>
       <c r="C337" s="5">
         <v>0.54306323999998085</v>
       </c>
       <c r="D337" s="5">
         <v>2.0923410083660832</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>316.34303627999998</v>
       </c>
       <c r="C338" s="5">
         <v>1.3665113299999803</v>
       </c>
       <c r="D338" s="5">
         <v>5.3321860303043422</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>316.76869489000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.42565861000002769</v>
       </c>
       <c r="D339" s="5">
         <v>1.6266755531487043</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>317.53994412999998</v>
       </c>
       <c r="C340" s="5">
         <v>0.77124923999997463</v>
       </c>
       <c r="D340" s="5">
         <v>2.961131131625816</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>318.26282629999997</v>
       </c>
       <c r="C341" s="5">
         <v>0.72288216999999122</v>
       </c>
       <c r="D341" s="5">
         <v>2.7662747092044748</v>
       </c>
       <c r="E341" s="5">
         <v>1.6801377622604363</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>319.36497628000001</v>
       </c>
       <c r="C342" s="5">
         <v>1.1021499800000356</v>
       </c>
       <c r="D342" s="5">
         <v>4.2356932099548938</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>315.66386756000003</v>
       </c>
       <c r="C343" s="5">
         <v>-3.7011087199999793</v>
       </c>
       <c r="D343" s="5">
         <v>-13.053713467528304</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>316.11060234000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.44673477999998568</v>
       </c>
       <c r="D344" s="5">
         <v>1.7115490637221731</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>316.14412515999999</v>
       </c>
       <c r="C345" s="5">
         <v>3.3522819999973308E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.12733155778057448</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>316.87635741000003</v>
       </c>
       <c r="C346" s="5">
         <v>0.73223225000003822</v>
       </c>
       <c r="D346" s="5">
         <v>2.8150414840641513</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>317.38756555999998</v>
       </c>
       <c r="C347" s="5">
         <v>0.51120814999995901</v>
       </c>
       <c r="D347" s="5">
         <v>1.9531980995689091</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>317.62768342999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.24011787000000595</v>
       </c>
       <c r="D348" s="5">
         <v>0.91164071751377307</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>319.51718554000001</v>
       </c>
       <c r="C349" s="5">
         <v>1.8895021100000235</v>
       </c>
       <c r="D349" s="5">
         <v>7.3768103694377363</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>319.30004219</v>
       </c>
       <c r="C350" s="5">
         <v>-0.21714335000001483</v>
       </c>
       <c r="D350" s="5">
         <v>-0.81247667106245647</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>321.24705911000001</v>
       </c>
       <c r="C351" s="5">
         <v>1.94701692000001</v>
       </c>
       <c r="D351" s="5">
         <v>7.5677824732742982</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>321.86565801</v>
       </c>
       <c r="C352" s="5">
         <v>0.61859889999999496</v>
       </c>
       <c r="D352" s="5">
         <v>2.335371360656735</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>321.94674824999998</v>
       </c>
       <c r="C353" s="5">
         <v>8.109023999998044E-2</v>
       </c>
       <c r="D353" s="5">
         <v>0.30274505857259548</v>
       </c>
       <c r="E353" s="5">
         <v>1.157509343088492</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>325.45976159999998</v>
       </c>
       <c r="C354" s="5">
         <v>3.5130133499999943</v>
       </c>
       <c r="D354" s="5">
         <v>13.909280397966395</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>326.15537800999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.69561641000001373</v>
       </c>
       <c r="D355" s="5">
         <v>2.5951674765008148</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>326.88311831999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.7277403100000015</v>
       </c>
       <c r="D356" s="5">
         <v>2.7106266438889248</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>326.9719369</v>
       </c>
       <c r="C357" s="5">
         <v>8.8818580000008751E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.32654399562881409</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>327.21899729</v>
       </c>
       <c r="C358" s="5">
         <v>0.24706039000000146</v>
       </c>
       <c r="D358" s="5">
         <v>0.91049911366676284</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>327.38464941000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.16565212000000429</v>
       </c>
       <c r="D359" s="5">
         <v>0.60918515579890808</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>327.81214898000002</v>
       </c>
       <c r="C360" s="5">
         <v>0.42749957000000904</v>
       </c>
       <c r="D360" s="5">
         <v>1.5782654616159242</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>329.46863809000001</v>
       </c>
       <c r="C361" s="5">
         <v>1.6564891099999954</v>
       </c>
       <c r="D361" s="5">
         <v>6.2351976387322372</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>330.08614800999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.61750991999997495</v>
       </c>
       <c r="D362" s="5">
         <v>2.2724423871108623</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>330.70322496</v>
       </c>
       <c r="C363" s="5">
         <v>0.61707695000001195</v>
       </c>
       <c r="D363" s="5">
         <v>2.266540661724048</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>331.37418940999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.67096444999998539</v>
       </c>
       <c r="D364" s="5">
         <v>2.4620355657917203</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>331.43936649</v>
       </c>
       <c r="C365" s="5">
         <v>6.5177080000012211E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.23628020137040906</v>
       </c>
       <c r="E365" s="5">
         <v>2.9485057052443864</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>331.13249450000001</v>
       </c>
       <c r="C366" s="5">
         <v>-0.30687198999999055</v>
       </c>
       <c r="D366" s="5">
         <v>-1.1054116417466453</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>331.11506777</v>
       </c>
       <c r="C367" s="5">
         <v>-1.7426730000011048E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-6.3134921409080391E-2</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>331.23135524999998</v>
       </c>
       <c r="C368" s="5">
         <v>0.11628747999998268</v>
       </c>
       <c r="D368" s="5">
         <v>0.42225452773245742</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>292.96814451</v>
       </c>
       <c r="C369" s="5">
         <v>-38.263210739999977</v>
       </c>
       <c r="D369" s="5">
         <v>-77.077208321392817</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>299.50423154999999</v>
       </c>
       <c r="C370" s="5">
         <v>6.536087039999984</v>
       </c>
       <c r="D370" s="5">
         <v>30.313901188389636</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>309.83304192999998</v>
       </c>
       <c r="C371" s="5">
         <v>10.328810379999993</v>
       </c>
       <c r="D371" s="5">
         <v>50.209437112209244</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>311.77094516</v>
       </c>
       <c r="C372" s="5">
         <v>1.9379032300000176</v>
       </c>
       <c r="D372" s="5">
         <v>7.7692607428079485</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>314.77960802000001</v>
       </c>
       <c r="C373" s="5">
         <v>3.0086628600000154</v>
       </c>
       <c r="D373" s="5">
         <v>12.215127670076864</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>315.36437339000003</v>
       </c>
       <c r="C374" s="5">
         <v>0.58476537000001372</v>
       </c>
       <c r="D374" s="5">
         <v>2.2521558049210855</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>315.60085949</v>
       </c>
       <c r="C375" s="5">
         <v>0.23648609999997916</v>
       </c>
       <c r="D375" s="5">
         <v>0.90357915086336504</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>312.89490382999998</v>
       </c>
       <c r="C376" s="5">
         <v>-2.7059556600000292</v>
       </c>
       <c r="D376" s="5">
         <v>-9.8171927524601017</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>315.64813844000003</v>
       </c>
       <c r="C377" s="5">
         <v>2.7532346100000495</v>
       </c>
       <c r="D377" s="5">
         <v>11.085381603376398</v>
       </c>
       <c r="E377" s="5">
         <v>-4.7644394862420221</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>316.19225545</v>
       </c>
       <c r="C378" s="5">
         <v>0.54411700999997947</v>
       </c>
       <c r="D378" s="5">
         <v>2.0882955888428478</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>316.43416451000002</v>
       </c>
       <c r="C379" s="5">
         <v>0.24190906000001178</v>
       </c>
       <c r="D379" s="5">
         <v>0.9219564911275846</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>318.97836329</v>
       </c>
       <c r="C380" s="5">
         <v>2.5441987799999879</v>
       </c>
       <c r="D380" s="5">
         <v>10.086559912280336</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>318.52377065000002</v>
       </c>
       <c r="C381" s="5">
         <v>-0.45459263999998711</v>
       </c>
       <c r="D381" s="5">
         <v>-1.696840846541281</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>320.20503396999999</v>
       </c>
       <c r="C382" s="5">
         <v>1.6812633199999709</v>
       </c>
       <c r="D382" s="5">
         <v>6.5211101636078794</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>321.87912756999998</v>
       </c>
       <c r="C383" s="5">
         <v>1.674093599999992</v>
       </c>
       <c r="D383" s="5">
         <v>6.457416807199956</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>325.00776798999999</v>
       </c>
       <c r="C384" s="5">
         <v>3.1286404200000106</v>
       </c>
       <c r="D384" s="5">
         <v>12.308107074023411</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>326.48284166000002</v>
       </c>
       <c r="C385" s="5">
         <v>1.4750736700000289</v>
       </c>
       <c r="D385" s="5">
         <v>5.5843250551908863</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>327.04732303999998</v>
       </c>
       <c r="C386" s="5">
         <v>0.56448137999996106</v>
       </c>
       <c r="D386" s="5">
         <v>2.0946165463813227</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>328.15553315</v>
       </c>
       <c r="C387" s="5">
         <v>1.1082101100000159</v>
       </c>
       <c r="D387" s="5">
         <v>4.1428823152483307</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>330.77364490999997</v>
       </c>
       <c r="C388" s="5">
         <v>2.6181117599999766</v>
       </c>
       <c r="D388" s="5">
         <v>10.005401305847418</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>331.06929241</v>
       </c>
       <c r="C389" s="5">
         <v>0.29564750000002959</v>
       </c>
       <c r="D389" s="5">
         <v>1.0778557248168452</v>
       </c>
       <c r="E389" s="5">
         <v>4.8855520093400884</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>330.78325446999997</v>
       </c>
       <c r="C390" s="5">
         <v>-0.28603794000002836</v>
       </c>
       <c r="D390" s="5">
         <v>-1.0318660025316007</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>332.55488072000003</v>
       </c>
       <c r="C391" s="5">
         <v>1.7716262500000539</v>
       </c>
       <c r="D391" s="5">
         <v>6.6197657766522866</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>333.06909884999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.51421812999996064</v>
       </c>
       <c r="D392" s="5">
         <v>1.8713803696466913</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>335.80987570000002</v>
       </c>
       <c r="C393" s="5">
         <v>2.7407768500000316</v>
       </c>
       <c r="D393" s="5">
         <v>10.334025494898547</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>335.97211865999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.16224295999995775</v>
       </c>
       <c r="D394" s="5">
         <v>0.58131028153094455</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>335.89890793000001</v>
       </c>
       <c r="C395" s="5">
         <v>-7.3210729999971136E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-0.26117542745086597</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>338.44702677999999</v>
       </c>
       <c r="C396" s="5">
         <v>2.5481188499999803</v>
       </c>
       <c r="D396" s="5">
         <v>9.4927430975678462</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>339.38396650999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.93693973000000597</v>
       </c>
       <c r="D397" s="5">
         <v>3.3730701459967261</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>339.49249935</v>
       </c>
       <c r="C398" s="5">
         <v>0.1085328400000094</v>
       </c>
       <c r="D398" s="5">
         <v>0.38442807789846878</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>339.7741686</v>
       </c>
       <c r="C399" s="5">
         <v>0.2816692499999931</v>
       </c>
       <c r="D399" s="5">
         <v>1.0001686595084713</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>340.21959441000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.44542581000001746</v>
       </c>
       <c r="D400" s="5">
         <v>1.5845283340621075</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>341.17327052000002</v>
       </c>
       <c r="C401" s="5">
         <v>0.95367611000000352</v>
       </c>
       <c r="D401" s="5">
         <v>3.4160901384416409</v>
       </c>
       <c r="E401" s="5">
         <v>3.0519224650672694</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>342.66601746999999</v>
       </c>
       <c r="C402" s="5">
         <v>1.4927469499999688</v>
       </c>
       <c r="D402" s="5">
         <v>5.3786089666528314</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>343.17386969</v>
       </c>
       <c r="C403" s="5">
         <v>0.50785222000001795</v>
       </c>
       <c r="D403" s="5">
         <v>1.7930429837168749</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>343.23299486000002</v>
       </c>
       <c r="C404" s="5">
         <v>5.9125170000015714E-2</v>
       </c>
       <c r="D404" s="5">
         <v>0.20694312902560519</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>344.25705332000001</v>
       </c>
       <c r="C405" s="5">
         <v>1.024058459999992</v>
       </c>
       <c r="D405" s="5">
         <v>3.6396190301886344</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>345.50866367999998</v>
       </c>
       <c r="C406" s="5">
         <v>1.2516103599999724</v>
       </c>
       <c r="D406" s="5">
         <v>4.4511286767266345</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>347.48749620000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.9788325200000259</v>
       </c>
       <c r="D407" s="5">
         <v>7.0934425656352218</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>347.75946607999998</v>
       </c>
       <c r="C408" s="5">
         <v>0.27196987999997191</v>
       </c>
       <c r="D408" s="5">
         <v>0.94326395749724234</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>349.39940230000002</v>
       </c>
       <c r="C409" s="5">
         <v>1.6399362200000382</v>
       </c>
       <c r="D409" s="5">
         <v>5.8079664868068148</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>349.58848186</v>
       </c>
       <c r="C410" s="5">
         <v>0.18907955999998194</v>
       </c>
       <c r="D410" s="5">
         <v>0.65132342024498691</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>348.95276860000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.63571325999998862</v>
       </c>
       <c r="D411" s="5">
         <v>-2.1604608763702515</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>350.62680468000002</v>
       </c>
       <c r="C412" s="5">
         <v>1.6740360800000076</v>
       </c>
       <c r="D412" s="5">
         <v>5.9111263069767217</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>351.30529299</v>
       </c>
       <c r="C413" s="5">
         <v>0.67848830999997745</v>
       </c>
       <c r="D413" s="5">
         <v>2.3469609212767972</v>
       </c>
       <c r="E413" s="5">
         <v>2.9697585788468261</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>354.02597766000002</v>
       </c>
       <c r="C414" s="5">
         <v>2.7206846700000256</v>
       </c>
       <c r="D414" s="5">
         <v>9.6996522906944058</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>354.92024173999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.89426407999997082</v>
       </c>
       <c r="D415" s="5">
         <v>3.0736497667970042</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>356.01092103000002</v>
       </c>
       <c r="C416" s="5">
         <v>1.0906792900000255</v>
       </c>
       <c r="D416" s="5">
         <v>3.750601660892805</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>355.82428413999997</v>
       </c>
       <c r="C417" s="5">
         <v>-0.18663689000004524</v>
       </c>
       <c r="D417" s="5">
         <v>-0.62728308409517597</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>357.19507948</v>
       </c>
       <c r="C418" s="5">
         <v>1.3707953400000292</v>
       </c>
       <c r="D418" s="5">
         <v>4.7221621527481217</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>358.08793574999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.89285626999998158</v>
       </c>
       <c r="D419" s="5">
         <v>3.0411418612389163</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>357.86586376999998</v>
       </c>
       <c r="C420" s="5">
         <v>-0.22207198000000972</v>
       </c>
       <c r="D420" s="5">
         <v>-0.74165944207635892</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>359.34776887999999</v>
       </c>
       <c r="C421" s="5">
         <v>1.4819051100000138</v>
       </c>
       <c r="D421" s="5">
         <v>5.0838917020874064</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>359.22685474000002</v>
       </c>
       <c r="C422" s="5">
         <v>-0.12091413999996803</v>
       </c>
       <c r="D422" s="5">
         <v>-0.40303226416698035</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>358.55237265</v>
       </c>
       <c r="C423" s="5">
         <v>-0.67448209000002635</v>
       </c>
       <c r="D423" s="5">
         <v>-2.2299901202711525</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>360.26117736999998</v>
       </c>
       <c r="C424" s="5">
         <v>1.7088047199999892</v>
       </c>
       <c r="D424" s="5">
         <v>5.8713277244847983</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>360.32781631</v>
       </c>
       <c r="C425" s="5">
         <v>6.6638940000018465E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.22219472401665552</v>
       </c>
       <c r="E425" s="5">
         <v>2.5682856193848469</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>361.06404735000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.73623104000000694</v>
       </c>
       <c r="D426" s="5">
         <v>2.479612805771314</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>360.69890585000002</v>
       </c>
       <c r="C427" s="5">
         <v>-0.3651414999999929</v>
       </c>
       <c r="D427" s="5">
         <v>-1.2068242493641024</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>361.29381226999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.59490641999997251</v>
       </c>
       <c r="D428" s="5">
         <v>1.9972316849703242</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>361.66573438</v>
       </c>
       <c r="C429" s="5">
         <v>0.37192211000001407</v>
       </c>
       <c r="D429" s="5">
         <v>1.2423188658742701</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>361.17649845</v>
       </c>
       <c r="C430" s="5">
         <v>-0.48923593000000665</v>
       </c>
       <c r="D430" s="5">
         <v>-1.6112525747833395</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>361.27247030000001</v>
       </c>
       <c r="C431" s="5">
         <v>9.5971850000012182E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.3193305227241483</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>360.84610062000002</v>
       </c>
       <c r="C432" s="5">
         <v>-0.42636967999999342</v>
       </c>
       <c r="D432" s="5">
         <v>-1.4070697055942327</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>361.32971056000002</v>
       </c>
       <c r="C433" s="5">
         <v>0.48360994000000801</v>
       </c>
       <c r="D433" s="5">
         <v>1.6201611017128803</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>361.34551305000002</v>
       </c>
       <c r="C434" s="5">
         <v>1.580248999999867E-2</v>
       </c>
       <c r="D434" s="5">
         <v>5.2493745847104201E-2</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>361.57676375</v>
       </c>
       <c r="C435" s="5">
         <v>0.2312506999999755</v>
       </c>
       <c r="D435" s="5">
         <v>0.77067425916148569</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>361.40063399000002</v>
       </c>
       <c r="C436" s="5">
         <v>-0.17612975999998071</v>
       </c>
       <c r="D436" s="5">
         <v>-0.58297545819830932</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>362.37912779999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.97849380999997493</v>
       </c>
       <c r="D437" s="5">
         <v>3.29782643809442</v>
       </c>
       <c r="E437" s="5">
         <v>0.56929035093842284</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>363.55073742000002</v>
       </c>
       <c r="C438" s="5">
         <v>1.1716096200000266</v>
       </c>
       <c r="D438" s="5">
         <v>3.949464012411541</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>363.27430220999997</v>
       </c>
       <c r="C439" s="5">
         <v>-0.27643521000004512</v>
       </c>
       <c r="D439" s="5">
         <v>-0.90864477333317817</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>364.50203031000001</v>
       </c>
       <c r="C440" s="5">
         <v>1.2277281000000357</v>
       </c>
       <c r="D440" s="5">
         <v>4.1317803927966246</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>364.65937509000003</v>
       </c>
       <c r="C441" s="5">
         <v>0.15734478000001673</v>
       </c>
       <c r="D441" s="5">
         <v>0.51923623243699257</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>365.307051</v>
       </c>
       <c r="C442" s="5">
         <v>0.64767590999997537</v>
       </c>
       <c r="D442" s="5">
         <v>2.1522784049646582</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>366.36418694000002</v>
+        <v>366.49136808999998</v>
       </c>
       <c r="C443" s="5">
-        <v>1.0571359400000233</v>
+        <v>1.1843170899999791</v>
       </c>
       <c r="D443" s="5">
-        <v>3.5284007812105278</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>3.9604963857011732</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>366.63701043999998</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.14564235000000281</v>
+      </c>
+      <c r="D444" s="5">
+        <v>0.47791935863177315</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B8D6EFF-949A-4761-8791-3D703DEBC38D}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>elpnaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>